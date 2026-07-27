--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1643">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-11 07:26:53pm</t>
+    <t>2026-07-26 11:47:28pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13737</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13737"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Delta Landscapes Project</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Delta Landscapes Project has developed a body of work to inform landscape-scale restoration of the Sacramento-San Joaquin Delta ecosystem. The project is built on knowledge, first published in 2012's Delta Historical Ecology Investigation, of how the Delta ecosystem functioned in the early 1800s (prior to the California Gold Rush and subsequent landscape-level changes).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Delta Historical Ecology; Delta Landscapes Primary Production Project; Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>2012;2013;2014;2015;2016</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
@@ -1246,50 +1246,70 @@
 &lt;p&gt;The objectives of this study are:&lt;/p&gt;
 &lt;p class="MsoListParagraphCxSpFirst" style="margin-left:.25in;mso-add-space:auto;
 text-indent:-.25in;mso-list:l0 level1 lfo1"&gt;&lt;!--[if !supportLists]--&gt;&lt;span style="mso-bidi-font-family:Calibri;mso-bidi-theme-font:minor-latin"&gt;&lt;span style="mso-list:Ignore"&gt;1.&lt;span style="font:7.0pt &amp;quot;Times New Roman&amp;quot;"&gt;&amp;nbsp; &amp;nbsp; &amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;What are the rates and patterns of spread for floating IAV? Do the rates of spread into water or marsh differ? Where do these floating IAV persist and what mechanisms can be linked to their ability of persistence? If there are specific locations that promote persistence, for example over-wintering nurseries, could they be targeted for removal? &lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoListParagraphCxSpMiddle" style="margin-left:.25in;mso-add-space:
 auto;text-indent:-.25in;mso-list:l0 level1 lfo1"&gt;&lt;!--[if !supportLists]--&gt;&lt;span style="mso-bidi-font-family:Calibri;mso-bidi-theme-font:minor-latin"&gt;&lt;span style="mso-list:Ignore"&gt;2.&lt;span style="font:7.0pt &amp;quot;Times New Roman&amp;quot;"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;Has treatment for both water primrose and water hyacinth been successful in reducing species cover over the last 15 years? If so, was treatment effective in reducing density, reducing growth rates, slowing down expansion, and therefore changing distribution of target species? Does treatment efficacy change over different habitats and through time?&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoListParagraphCxSpMiddle" style="margin-left:.25in;mso-add-space:
 auto;text-indent:-.25in;mso-list:l0 level1 lfo1"&gt;&lt;!--[if !supportLists]--&gt;&lt;span style="mso-bidi-font-family:Calibri;mso-bidi-theme-font:minor-latin"&gt;&lt;span style="mso-list:Ignore"&gt;3.&lt;span style="font:7.0pt &amp;quot;Times New Roman&amp;quot;"&gt;&amp;nbsp; &amp;nbsp; &amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;Does herbicide control of target submerged IAV species reduce density, growth rates, slow down expansion and persistence, and change submerged community composition towards native species? Does treatment efficacy change over different habitats and through time? Does it change the patch size and distribution?&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Brazilian waterweed; Habitat; Herbicides; Invasive and non native species; Remote sensing; SAV and FAV; Submerged aquatic vegetation; Water hyacinth</t>
   </si>
   <si>
     <t>IEP Workplan Element: PEN-339</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54739</t>
   </si>
   <si>
+    <t>Climate Change Vulnerability Assessment</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Climate Change Vulnerability Assessment&lt;/p&gt;
+&lt;p&gt;Description to come&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2018;2019;2020;2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>June 16, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54769</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1450,60 +1470,72 @@
   <si>
     <t>South Yuba River Citizens League</t>
   </si>
   <si>
     <t>Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t>DSC-21022</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
+    <t>DSC8932</t>
+  </si>
+  <si>
+    <t>2018-06-30</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2648,50 +2680,53 @@
     <t>June 17, 2024</t>
   </si>
   <si>
     <t>August 31, 2022</t>
   </si>
   <si>
     <t>Primary contact; Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator; Principal investigator</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>March 3, 2025</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54768</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>May 20, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53831</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
@@ -5081,75 +5116,72 @@
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -5579,51 +5611,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X34"/>
+  <dimension ref="A1:X35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -7739,1425 +7771,1519 @@
         <v>363</v>
       </c>
       <c r="Q34" t="s">
         <v>60</v>
       </c>
       <c r="R34" t="s">
         <v>253</v>
       </c>
       <c r="S34" t="s">
         <v>254</v>
       </c>
       <c r="T34" t="s">
         <v>364</v>
       </c>
       <c r="U34" t="s">
         <v>365</v>
       </c>
       <c r="V34" t="s">
         <v>366</v>
       </c>
       <c r="W34" t="s">
         <v>357</v>
       </c>
       <c r="X34" t="s">
         <v>367</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
+      <c r="A35">
+        <v>54769</v>
+      </c>
+      <c r="B35" t="s">
+        <v>368</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" t="s">
+        <v>369</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>370</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35">
+        <v>2018</v>
+      </c>
+      <c r="M35" t="s">
+        <v>371</v>
+      </c>
+      <c r="N35">
+        <v>2025</v>
+      </c>
+      <c r="O35" t="s">
+        <v>71</v>
+      </c>
+      <c r="P35"/>
+      <c r="Q35" t="s">
+        <v>208</v>
+      </c>
+      <c r="R35"/>
+      <c r="S35" t="s">
+        <v>281</v>
+      </c>
+      <c r="T35" t="s">
+        <v>174</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35" t="s">
+        <v>372</v>
+      </c>
+      <c r="X35" t="s">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D1" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="E1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="F1" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="G1" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="H1" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="I1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="J1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="K1" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="L1" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="M1" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="N1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="G2" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="H2" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51585</v>
       </c>
       <c r="B3">
         <v>49786</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="G3" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="H3" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>875000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51642</v>
       </c>
       <c r="B4">
         <v>49905</v>
       </c>
       <c r="C4" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="D4" t="s">
         <v>131</v>
       </c>
       <c r="E4" t="s">
         <v>141</v>
       </c>
       <c r="F4" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51569</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18250</v>
       </c>
       <c r="D5" t="s">
         <v>67</v>
       </c>
       <c r="E5" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F5" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G5" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H5" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>160431.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51572</v>
       </c>
       <c r="B6">
         <v>49861</v>
       </c>
       <c r="C6">
         <v>18200</v>
       </c>
       <c r="D6" t="s">
         <v>67</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G6" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H6" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>980768.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51570</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18251</v>
       </c>
       <c r="D7" t="s">
         <v>67</v>
       </c>
       <c r="E7" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="F7" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G7" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H7" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>149001.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51568</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18249</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8" t="s">
+        <v>403</v>
+      </c>
+      <c r="F8" t="s">
         <v>397</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H8" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>250000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51573</v>
       </c>
       <c r="B9">
         <v>49862</v>
       </c>
       <c r="C9">
         <v>18209</v>
       </c>
       <c r="D9" t="s">
         <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>130</v>
       </c>
       <c r="F9" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G9" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H9" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>632909.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51571</v>
       </c>
       <c r="B10">
         <v>49860</v>
       </c>
       <c r="C10">
         <v>18252</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
+        <v>404</v>
+      </c>
+      <c r="F10" t="s">
+        <v>397</v>
+      </c>
+      <c r="G10" t="s">
         <v>398</v>
       </c>
-      <c r="F10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>100490.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51587</v>
       </c>
       <c r="B11">
         <v>49788</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H11" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1472717.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O11" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="P11" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51589</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H12" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O12" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="P12" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51567</v>
       </c>
       <c r="B13">
         <v>49860</v>
       </c>
       <c r="C13">
         <v>18207</v>
       </c>
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G13" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H13" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>271182.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51514</v>
       </c>
       <c r="B14">
         <v>49805</v>
       </c>
       <c r="C14">
         <v>5298</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>101</v>
       </c>
       <c r="F14" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="G14" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H14" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>200143.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51672</v>
       </c>
       <c r="B15">
         <v>49882</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
         <v>67</v>
       </c>
       <c r="E15" t="s">
         <v>101</v>
       </c>
       <c r="F15" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="G15" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H15" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>221659.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51668</v>
       </c>
       <c r="B16">
         <v>49878</v>
       </c>
       <c r="C16">
         <v>19054</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="F16" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="G16" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H16" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>192470.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51579</v>
       </c>
       <c r="B17">
         <v>49869</v>
       </c>
       <c r="C17">
         <v>18213</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>148</v>
       </c>
       <c r="F17" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G17" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H17" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>199483.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51588</v>
       </c>
       <c r="B18">
         <v>49790</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O18" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="P18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51643</v>
       </c>
       <c r="B19">
         <v>49905</v>
       </c>
       <c r="C19" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="D19" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>52801</v>
       </c>
       <c r="B20">
         <v>49867</v>
       </c>
       <c r="C20">
         <v>18204</v>
       </c>
       <c r="D20" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E20" t="s">
         <v>141</v>
       </c>
       <c r="F20" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>742415.0</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53131</v>
       </c>
       <c r="B21">
         <v>53106</v>
       </c>
       <c r="C21" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I21" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J21">
         <v>529809.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53196</v>
       </c>
       <c r="B22">
         <v>53171</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>67</v>
       </c>
       <c r="E22" t="s">
         <v>216</v>
       </c>
       <c r="F22" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>292856.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>53201</v>
       </c>
       <c r="B23">
         <v>53171</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" t="s">
         <v>165</v>
       </c>
       <c r="F23" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>212290.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>53226</v>
       </c>
       <c r="B24">
         <v>53221</v>
       </c>
       <c r="C24" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
       <c r="E24" t="s">
         <v>227</v>
       </c>
       <c r="F24" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
+        <v>426</v>
+      </c>
+      <c r="I24" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="J24">
         <v>241971.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>53266</v>
       </c>
       <c r="B25">
         <v>53156</v>
       </c>
       <c r="C25">
         <v>21115</v>
       </c>
       <c r="D25" t="s">
         <v>67</v>
       </c>
       <c r="E25" t="s">
         <v>203</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I25" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J25">
         <v>224951.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>53391</v>
       </c>
       <c r="B26">
         <v>53386</v>
       </c>
       <c r="C26">
         <v>21013</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="E26" t="s">
         <v>203</v>
       </c>
       <c r="F26" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>79120.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>54152</v>
       </c>
       <c r="B27">
         <v>54151</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>699993.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>54321</v>
       </c>
       <c r="B28">
         <v>54320</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>67</v>
       </c>
       <c r="E28" t="s">
         <v>276</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>653522.89</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>54342</v>
       </c>
       <c r="B29">
         <v>54320</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>67</v>
       </c>
       <c r="E29" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="F29" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G29" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H29" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I29" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="J29">
         <v>207278.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>54343</v>
       </c>
       <c r="B30">
         <v>54320</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>67</v>
       </c>
       <c r="E30" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="F30" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G30" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H30" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I30" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="J30">
         <v>10000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>54344</v>
       </c>
       <c r="B31">
         <v>54320</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>67</v>
       </c>
       <c r="E31" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="F31" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G31" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H31" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I31" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="J31">
         <v>5000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>54371</v>
       </c>
       <c r="B32">
         <v>54370</v>
       </c>
       <c r="C32" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="D32" t="s">
         <v>67</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I32" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="J32">
         <v>528438.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>54372</v>
       </c>
       <c r="B33">
         <v>54370</v>
       </c>
       <c r="C33" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="D33" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I33" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="J33">
         <v>169882.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>54735</v>
       </c>
       <c r="B34">
         <v>54730</v>
       </c>
       <c r="C34" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="D34" t="s">
         <v>131</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="I34" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="J34">
         <v>399408.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>357</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35">
+        <v>54770</v>
+      </c>
+      <c r="B35">
+        <v>54769</v>
+      </c>
+      <c r="C35" t="s">
+        <v>442</v>
+      </c>
+      <c r="D35" t="s">
+        <v>67</v>
+      </c>
+      <c r="E35" t="s">
+        <v>369</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35" t="s">
+        <v>398</v>
+      </c>
+      <c r="H35" t="s">
+        <v>443</v>
+      </c>
+      <c r="I35" t="s">
+        <v>432</v>
+      </c>
+      <c r="J35">
+        <v>1230000.0</v>
+      </c>
+      <c r="K35"/>
+      <c r="L35" t="s">
+        <v>444</v>
+      </c>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="B1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C1" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="D1" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="E1" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>98</v>
@@ -9386,6568 +9512,6605 @@
         <v>74232.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>51758</v>
       </c>
       <c r="B15">
         <v>51570</v>
       </c>
       <c r="C15">
         <v>2019</v>
       </c>
       <c r="D15">
         <v>74768.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>54771</v>
+      </c>
+      <c r="B16">
+        <v>54770</v>
+      </c>
+      <c r="C16">
+        <v>2024</v>
+      </c>
+      <c r="D16">
+        <v>92720.99</v>
+      </c>
+      <c r="E16" t="s">
+        <v>449</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="B1" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="C1" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="D1" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="E1" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="H1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="I1" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="C2" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="D2" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="E2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="J2" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K2" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="C3" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="D3" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="E3" t="s">
         <v>101</v>
       </c>
       <c r="F3" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G3" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="K3" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50348</v>
       </c>
       <c r="B4" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="C4" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="D4" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="E4" t="s">
         <v>155</v>
       </c>
       <c r="F4" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G4" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>98</v>
       </c>
       <c r="K4" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54016</v>
       </c>
       <c r="B5" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="C5" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="D5" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E5" t="s">
         <v>203</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="K5" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50223</v>
       </c>
       <c r="B6" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="C6" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="D6" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="E6" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="F6" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="G6" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="H6" t="s">
         <v>101</v>
       </c>
       <c r="I6" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="J6" t="s">
         <v>98</v>
       </c>
       <c r="K6" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50298</v>
       </c>
       <c r="B7" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="D7" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>98</v>
       </c>
       <c r="K7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50285</v>
       </c>
       <c r="B8" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="C8" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D8" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="E8" t="s">
         <v>141</v>
       </c>
       <c r="F8" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="G8" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="J8" t="s">
         <v>98</v>
       </c>
       <c r="K8" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50294</v>
       </c>
       <c r="B9" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="C9" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="D9" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>98</v>
       </c>
       <c r="K9" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="C10" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="D10" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="E10" t="s">
         <v>322</v>
       </c>
       <c r="F10" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="G10" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="J10" t="s">
         <v>98</v>
       </c>
       <c r="K10" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54006</v>
       </c>
       <c r="B11" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="C11" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="D11" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="E11" t="s">
         <v>203</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="K11" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50302</v>
       </c>
       <c r="B12" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C12" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="D12" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="E12" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>98</v>
       </c>
       <c r="K12" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50321</v>
       </c>
       <c r="B13" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C13" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="D13" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="E13" t="s">
         <v>141</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>98</v>
       </c>
       <c r="K13" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50287</v>
       </c>
       <c r="B14" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="C14" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="D14" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="E14" t="s">
         <v>148</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="J14" t="s">
         <v>98</v>
       </c>
       <c r="K14" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50358</v>
       </c>
       <c r="B15" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="C15" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="D15" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="E15" t="s">
         <v>101</v>
       </c>
       <c r="F15" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="G15" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>98</v>
       </c>
       <c r="K15" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54076</v>
       </c>
       <c r="B16" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="C16" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="D16" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="E16" t="s">
         <v>250</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>255</v>
       </c>
       <c r="K16" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50342</v>
       </c>
       <c r="B17" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C17" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="D17" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="E17" t="s">
         <v>322</v>
       </c>
       <c r="F17" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="G17" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="H17" t="s">
         <v>101</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>98</v>
       </c>
       <c r="K17" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>52806</v>
       </c>
       <c r="B18" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C18" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D18" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="E18" t="s">
         <v>142</v>
       </c>
       <c r="F18" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="G18" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="K18" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54732</v>
       </c>
       <c r="B19" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="C19" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="D19" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="G19" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>357</v>
       </c>
       <c r="K19" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50346</v>
       </c>
       <c r="B20" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="C20" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="D20" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="E20" t="s">
         <v>155</v>
       </c>
       <c r="F20" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="G20" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>98</v>
       </c>
       <c r="K20" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50289</v>
       </c>
       <c r="B21" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="C21" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D21" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>98</v>
       </c>
       <c r="K21" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50235</v>
       </c>
       <c r="B22" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="C22" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="D22" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="E22" t="s">
         <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G22" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="J22" t="s">
         <v>98</v>
       </c>
       <c r="K22" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54379</v>
       </c>
       <c r="B23" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="C23" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="D23" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="E23" t="s">
         <v>101</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="K23" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50225</v>
       </c>
       <c r="B24" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="C24" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="D24" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="E24" t="s">
         <v>165</v>
       </c>
       <c r="F24" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="G24" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="J24" t="s">
         <v>98</v>
       </c>
       <c r="K24" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50349</v>
       </c>
       <c r="B25" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="C25" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="D25" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="G25" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="H25" t="s">
         <v>141</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>98</v>
       </c>
       <c r="K25" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53996</v>
       </c>
       <c r="B26" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="C26" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="D26" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="E26" t="s">
         <v>203</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="K26" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54322</v>
       </c>
       <c r="B27" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="C27" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="D27" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="E27" t="s">
         <v>276</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="J27" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="K27" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50450</v>
       </c>
       <c r="B28" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="C28" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="D28" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="E28" t="s">
         <v>361</v>
       </c>
       <c r="F28" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="G28" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="J28" t="s">
         <v>98</v>
       </c>
       <c r="K28" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54741</v>
       </c>
       <c r="B29" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="C29" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="D29" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="G29" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>357</v>
       </c>
       <c r="K29" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>53246</v>
       </c>
       <c r="B30" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="C30" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="D30" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="E30" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="K30" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50293</v>
       </c>
       <c r="B31" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="C31" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="D31" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="E31" t="s">
         <v>192</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>98</v>
       </c>
       <c r="K31" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54145</v>
       </c>
       <c r="B32" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="C32" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="D32" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="E32" t="s">
         <v>227</v>
       </c>
       <c r="F32" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="G32" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="K32" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50292</v>
       </c>
       <c r="B33" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="C33" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="D33" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="E33" t="s">
         <v>165</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>98</v>
       </c>
       <c r="K33" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50299</v>
       </c>
       <c r="B34" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="C34" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="D34" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>98</v>
       </c>
       <c r="K34" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54746</v>
       </c>
       <c r="B35" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="C35" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="D35" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="G35" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>357</v>
       </c>
       <c r="K35" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54328</v>
       </c>
       <c r="B36" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="C36" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="D36" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="E36" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="J36" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K36" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>53851</v>
       </c>
       <c r="B37" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="C37" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="D37" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="E37" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>247</v>
       </c>
       <c r="K37" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50290</v>
       </c>
       <c r="B38" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="C38" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="D38" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="E38" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>162</v>
       </c>
       <c r="K38" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50343</v>
       </c>
       <c r="B39" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="C39" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="D39" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="E39" t="s">
         <v>67</v>
       </c>
       <c r="F39" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="G39" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>98</v>
       </c>
       <c r="K39" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50291</v>
       </c>
       <c r="B40" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="C40" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="D40" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>98</v>
       </c>
       <c r="K40" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>53721</v>
       </c>
       <c r="B41" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="C41" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="D41" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="E41" t="s">
         <v>141</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="K41" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50281</v>
       </c>
       <c r="B42" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="C42" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="D42" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="E42" t="s">
         <v>130</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="J42" t="s">
         <v>98</v>
       </c>
       <c r="K42" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>54143</v>
       </c>
       <c r="B43" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="C43" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="D43" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="E43" t="s">
         <v>227</v>
       </c>
       <c r="F43" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="G43" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="K43" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54041</v>
       </c>
       <c r="B44" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="C44" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="D44" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="E44" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="K44" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50360</v>
       </c>
       <c r="B45" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="C45" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="D45" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="E45" t="s">
         <v>165</v>
       </c>
       <c r="F45" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="G45" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>98</v>
       </c>
       <c r="K45" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>52481</v>
       </c>
       <c r="B46" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="C46" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="D46" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="E46" t="s">
         <v>131</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="K46" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>53866</v>
       </c>
       <c r="B47" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="C47" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="D47" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="E47" t="s">
         <v>203</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>247</v>
       </c>
       <c r="K47" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>52491</v>
       </c>
       <c r="B48" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="C48" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="D48" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="E48" t="s">
         <v>67</v>
       </c>
       <c r="F48" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="G48" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="H48" t="s">
         <v>131</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="K48" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50280</v>
       </c>
       <c r="B49" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="C49" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="D49" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="E49" t="s">
         <v>122</v>
       </c>
       <c r="F49" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="G49" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="J49" t="s">
         <v>98</v>
       </c>
       <c r="K49" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50320</v>
       </c>
       <c r="B50" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="C50" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="D50" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="E50" t="s">
         <v>141</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="J50" t="s">
         <v>98</v>
       </c>
       <c r="K50" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50224</v>
       </c>
       <c r="B51" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="C51" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="D51" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="E51" t="s">
         <v>101</v>
       </c>
       <c r="F51" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G51" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="J51" t="s">
         <v>98</v>
       </c>
       <c r="K51" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>53161</v>
       </c>
       <c r="B52" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="C52" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="D52" t="s">
-        <v>728</v>
+        <v>738</v>
       </c>
       <c r="E52" t="s">
         <v>216</v>
       </c>
       <c r="F52" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
       <c r="G52" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="J52" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="K52" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50301</v>
       </c>
       <c r="B53" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="C53" t="s">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="D53" t="s">
-        <v>735</v>
+        <v>745</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>736</v>
+        <v>746</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>98</v>
       </c>
       <c r="K53" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50263</v>
       </c>
       <c r="B54" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="C54" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="D54" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="E54" t="s">
         <v>165</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="J54" t="s">
         <v>98</v>
       </c>
       <c r="K54" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50300</v>
       </c>
       <c r="B55" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="C55" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="D55" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>98</v>
       </c>
       <c r="K55" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>50279</v>
       </c>
       <c r="B56" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C56" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D56" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="E56" t="s">
         <v>114</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="H56"/>
       <c r="I56" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="J56" t="s">
         <v>98</v>
       </c>
       <c r="K56" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>54154</v>
       </c>
       <c r="B57" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C57" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D57" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="K57" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>52471</v>
       </c>
       <c r="B58" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="C58" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="D58" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="E58" t="s">
         <v>130</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="K58" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>54324</v>
       </c>
       <c r="B59" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="C59" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="D59" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="E59" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="J59" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="K59" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>50278</v>
       </c>
       <c r="B60" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="C60" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="D60" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="E60" t="s">
         <v>54</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>98</v>
       </c>
       <c r="K60" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>53121</v>
       </c>
       <c r="B61" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="C61" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="D61" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="E61" t="s">
         <v>122</v>
       </c>
       <c r="F61" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="G61" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="J61" t="s">
         <v>200</v>
       </c>
       <c r="K61" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>50347</v>
       </c>
       <c r="B62" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="C62" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="D62" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="E62" t="s">
         <v>155</v>
       </c>
       <c r="F62" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G62" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>98</v>
       </c>
       <c r="K62" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50219</v>
       </c>
       <c r="B63" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C63" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D63" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="E63" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="F63" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="G63" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>98</v>
       </c>
       <c r="K63" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>53166</v>
       </c>
       <c r="B64" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="C64" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D64" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="E64" t="s">
         <v>216</v>
       </c>
       <c r="F64" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="G64" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="J64" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="K64" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50276</v>
       </c>
       <c r="B65" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="C65" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="D65" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="E65" t="s">
         <v>141</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="J65" t="s">
         <v>98</v>
       </c>
       <c r="K65" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>52461</v>
       </c>
       <c r="B66" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="C66" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="D66" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="E66" t="s">
         <v>130</v>
       </c>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="K66" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50364</v>
       </c>
       <c r="B67" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C67" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D67" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="E67" t="s">
         <v>131</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67" t="s">
         <v>98</v>
       </c>
       <c r="K67" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>53856</v>
       </c>
       <c r="B68" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="C68" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="D68" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="E68" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>247</v>
       </c>
       <c r="K68" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="B1" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="E1" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50645</v>
       </c>
       <c r="B2">
         <v>50346</v>
       </c>
       <c r="C2">
         <v>49878</v>
       </c>
       <c r="D2" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50646</v>
       </c>
       <c r="B3">
         <v>50347</v>
       </c>
       <c r="C3">
         <v>49878</v>
       </c>
       <c r="D3" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50647</v>
       </c>
       <c r="B4">
         <v>50348</v>
       </c>
       <c r="C4">
         <v>49878</v>
       </c>
       <c r="D4" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50650</v>
       </c>
       <c r="B5">
         <v>50349</v>
       </c>
       <c r="C5">
         <v>49878</v>
       </c>
       <c r="D5" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50659</v>
       </c>
       <c r="B6">
         <v>50358</v>
       </c>
       <c r="C6">
         <v>49882</v>
       </c>
       <c r="D6" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50660</v>
       </c>
       <c r="B7">
         <v>50359</v>
       </c>
       <c r="C7">
         <v>49882</v>
       </c>
       <c r="D7" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50661</v>
       </c>
       <c r="B8">
         <v>50360</v>
       </c>
       <c r="C8">
         <v>49882</v>
       </c>
       <c r="D8" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50462</v>
       </c>
       <c r="B9">
         <v>50219</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50552</v>
       </c>
       <c r="B10">
         <v>50279</v>
       </c>
       <c r="C10">
         <v>49860</v>
       </c>
       <c r="D10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50553</v>
       </c>
       <c r="B11">
         <v>50280</v>
       </c>
       <c r="C11">
         <v>49861</v>
       </c>
       <c r="D11" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50555</v>
       </c>
       <c r="B12">
         <v>50281</v>
       </c>
       <c r="C12">
         <v>49862</v>
       </c>
       <c r="D12" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50559</v>
       </c>
       <c r="B13">
         <v>50285</v>
       </c>
       <c r="C13">
         <v>49867</v>
       </c>
       <c r="D13" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50468</v>
       </c>
       <c r="B14">
         <v>50223</v>
       </c>
       <c r="C14">
         <v>49805</v>
       </c>
       <c r="D14" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E14" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50562</v>
       </c>
       <c r="B15">
         <v>50287</v>
       </c>
       <c r="C15">
         <v>49869</v>
       </c>
       <c r="D15" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50566</v>
       </c>
       <c r="B16">
         <v>50290</v>
       </c>
       <c r="C16">
         <v>49786</v>
       </c>
       <c r="D16" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50568</v>
       </c>
       <c r="B17">
         <v>50290</v>
       </c>
       <c r="C17">
         <v>49788</v>
       </c>
       <c r="D17" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50569</v>
       </c>
       <c r="B18">
         <v>50291</v>
       </c>
       <c r="C18">
         <v>49779</v>
       </c>
       <c r="D18" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50571</v>
       </c>
       <c r="B19">
         <v>50291</v>
       </c>
       <c r="C19">
         <v>49788</v>
       </c>
       <c r="D19" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50572</v>
       </c>
       <c r="B20">
         <v>50292</v>
       </c>
       <c r="C20">
         <v>49779</v>
       </c>
       <c r="D20" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50573</v>
       </c>
       <c r="B21">
         <v>50293</v>
       </c>
       <c r="C21">
         <v>49779</v>
       </c>
       <c r="D21" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50574</v>
       </c>
       <c r="B22">
         <v>50294</v>
       </c>
       <c r="C22">
         <v>49779</v>
       </c>
       <c r="D22" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50575</v>
       </c>
       <c r="B23">
         <v>50294</v>
       </c>
       <c r="C23">
         <v>49786</v>
       </c>
       <c r="D23" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50577</v>
       </c>
       <c r="B24">
         <v>50294</v>
       </c>
       <c r="C24">
         <v>49791</v>
       </c>
       <c r="D24" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50469</v>
       </c>
       <c r="B25">
         <v>50224</v>
       </c>
       <c r="C25">
         <v>49805</v>
       </c>
       <c r="D25" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E25" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50582</v>
       </c>
       <c r="B26">
         <v>50298</v>
       </c>
       <c r="C26">
         <v>49790</v>
       </c>
       <c r="D26" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50583</v>
       </c>
       <c r="B27">
         <v>50299</v>
       </c>
       <c r="C27">
         <v>49786</v>
       </c>
       <c r="D27" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50584</v>
       </c>
       <c r="B28">
         <v>50300</v>
       </c>
       <c r="C28">
         <v>49786</v>
       </c>
       <c r="D28" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50586</v>
       </c>
       <c r="B29">
         <v>50300</v>
       </c>
       <c r="C29">
         <v>49788</v>
       </c>
       <c r="D29" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50587</v>
       </c>
       <c r="B30">
         <v>50301</v>
       </c>
       <c r="C30">
         <v>49786</v>
       </c>
       <c r="D30" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50588</v>
       </c>
       <c r="B31">
         <v>50302</v>
       </c>
       <c r="C31">
         <v>49791</v>
       </c>
       <c r="D31" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50470</v>
       </c>
       <c r="B32">
         <v>50225</v>
       </c>
       <c r="C32">
         <v>49805</v>
       </c>
       <c r="D32" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E32" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50565</v>
       </c>
       <c r="B33">
         <v>50290</v>
       </c>
       <c r="C33">
         <v>49779</v>
       </c>
       <c r="D33" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E33" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>51901</v>
       </c>
       <c r="B34">
         <v>50289</v>
       </c>
       <c r="C34">
         <v>49779</v>
       </c>
       <c r="D34" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>52466</v>
       </c>
       <c r="B35">
         <v>52461</v>
       </c>
       <c r="C35">
         <v>49862</v>
       </c>
       <c r="D35" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E35" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>52476</v>
       </c>
       <c r="B36">
         <v>52471</v>
       </c>
       <c r="C36">
         <v>49862</v>
       </c>
       <c r="D36" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E36" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>52486</v>
       </c>
       <c r="B37">
         <v>52481</v>
       </c>
       <c r="C37">
         <v>49862</v>
       </c>
       <c r="D37" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E37" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>52496</v>
       </c>
       <c r="B38">
         <v>52491</v>
       </c>
       <c r="C38">
         <v>49862</v>
       </c>
       <c r="D38" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E38" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52811</v>
       </c>
       <c r="B39">
         <v>52806</v>
       </c>
       <c r="C39">
         <v>49867</v>
       </c>
       <c r="D39" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E39" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>53126</v>
       </c>
       <c r="B40">
         <v>53121</v>
       </c>
       <c r="C40">
         <v>53106</v>
       </c>
       <c r="D40" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E40" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>53176</v>
       </c>
       <c r="B41">
         <v>53161</v>
       </c>
       <c r="C41">
         <v>53171</v>
       </c>
       <c r="D41" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="E41" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>53181</v>
       </c>
       <c r="B42">
         <v>53166</v>
       </c>
       <c r="C42">
         <v>53171</v>
       </c>
       <c r="D42" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E42" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>53186</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>53171</v>
       </c>
       <c r="D43" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="E43" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>53191</v>
       </c>
       <c r="B44">
         <v>50342</v>
       </c>
       <c r="C44">
         <v>53171</v>
       </c>
       <c r="D44" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E44" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>53231</v>
       </c>
       <c r="B45">
         <v>50410</v>
       </c>
       <c r="C45">
         <v>53221</v>
       </c>
       <c r="D45" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E45" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>53236</v>
       </c>
       <c r="B46">
         <v>50263</v>
       </c>
       <c r="C46">
         <v>53221</v>
       </c>
       <c r="D46" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E46" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53241</v>
       </c>
       <c r="B47">
         <v>50342</v>
       </c>
       <c r="C47">
         <v>53221</v>
       </c>
       <c r="D47" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E47" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53251</v>
       </c>
       <c r="B48">
         <v>53246</v>
       </c>
       <c r="C48">
         <v>53221</v>
       </c>
       <c r="D48" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E48" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53846</v>
       </c>
       <c r="B49">
         <v>50364</v>
       </c>
       <c r="C49">
         <v>50146</v>
       </c>
       <c r="D49" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E49" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53861</v>
       </c>
       <c r="B50">
         <v>53851</v>
       </c>
       <c r="C50">
         <v>53386</v>
       </c>
       <c r="D50" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53871</v>
       </c>
       <c r="B51">
         <v>53856</v>
       </c>
       <c r="C51">
         <v>53386</v>
       </c>
       <c r="D51" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53876</v>
       </c>
       <c r="B52">
         <v>53866</v>
       </c>
       <c r="C52">
         <v>53386</v>
       </c>
       <c r="D52" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>53991</v>
       </c>
       <c r="B53">
         <v>53866</v>
       </c>
       <c r="C53">
         <v>53156</v>
       </c>
       <c r="D53" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E53" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54001</v>
       </c>
       <c r="B54">
         <v>53996</v>
       </c>
       <c r="C54">
         <v>53156</v>
       </c>
       <c r="D54" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E54" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54011</v>
       </c>
       <c r="B55">
         <v>54006</v>
       </c>
       <c r="C55">
         <v>53156</v>
       </c>
       <c r="D55" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E55" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54021</v>
       </c>
       <c r="B56">
         <v>54016</v>
       </c>
       <c r="C56">
         <v>53156</v>
       </c>
       <c r="D56" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E56" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54046</v>
       </c>
       <c r="B57">
         <v>54041</v>
       </c>
       <c r="C57">
         <v>53156</v>
       </c>
       <c r="D57" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E57" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54081</v>
       </c>
       <c r="B58">
         <v>54076</v>
       </c>
       <c r="C58">
         <v>53836</v>
       </c>
       <c r="D58" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E58" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54144</v>
       </c>
       <c r="B59">
         <v>54143</v>
       </c>
       <c r="C59">
         <v>53221</v>
       </c>
       <c r="D59" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E59" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54146</v>
       </c>
       <c r="B60">
         <v>54145</v>
       </c>
       <c r="C60">
         <v>53221</v>
       </c>
       <c r="D60" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E60" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54153</v>
       </c>
       <c r="B61">
         <v>50291</v>
       </c>
       <c r="C61">
         <v>54151</v>
       </c>
       <c r="D61" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E61" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54155</v>
       </c>
       <c r="B62">
         <v>54154</v>
       </c>
       <c r="C62">
         <v>54151</v>
       </c>
       <c r="D62" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54323</v>
       </c>
       <c r="B63">
         <v>54322</v>
       </c>
       <c r="C63">
         <v>54320</v>
       </c>
       <c r="D63" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54325</v>
       </c>
       <c r="B64">
         <v>54324</v>
       </c>
       <c r="C64">
         <v>54320</v>
       </c>
       <c r="D64" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54327</v>
       </c>
       <c r="B65">
         <v>54326</v>
       </c>
       <c r="C65">
         <v>54320</v>
       </c>
       <c r="D65" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54329</v>
       </c>
       <c r="B66">
         <v>54328</v>
       </c>
       <c r="C66">
         <v>54320</v>
       </c>
       <c r="D66" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54375</v>
       </c>
       <c r="B67">
         <v>53721</v>
       </c>
       <c r="C67">
         <v>54370</v>
       </c>
       <c r="D67" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E67" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54376</v>
       </c>
       <c r="B68">
         <v>50320</v>
       </c>
       <c r="C68">
         <v>54370</v>
       </c>
       <c r="D68" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E68" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54377</v>
       </c>
       <c r="B69">
         <v>50321</v>
       </c>
       <c r="C69">
         <v>54370</v>
       </c>
       <c r="D69" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E69" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54378</v>
       </c>
       <c r="B70">
         <v>50235</v>
       </c>
       <c r="C70">
         <v>54370</v>
       </c>
       <c r="D70" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E70" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54380</v>
       </c>
       <c r="B71">
         <v>54379</v>
       </c>
       <c r="C71">
         <v>54370</v>
       </c>
       <c r="D71" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E71" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54731</v>
       </c>
       <c r="B72">
         <v>50276</v>
       </c>
       <c r="C72">
         <v>54730</v>
       </c>
       <c r="D72" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E72" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54733</v>
       </c>
       <c r="B73">
         <v>54732</v>
       </c>
       <c r="C73">
         <v>54730</v>
       </c>
       <c r="D73" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E73" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54734</v>
       </c>
       <c r="B74">
         <v>50278</v>
       </c>
       <c r="C74">
         <v>54730</v>
       </c>
       <c r="D74" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E74" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54740</v>
       </c>
       <c r="B75">
         <v>50278</v>
       </c>
       <c r="C75">
         <v>54739</v>
       </c>
       <c r="D75" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="E75" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54742</v>
       </c>
       <c r="B76">
         <v>54741</v>
       </c>
       <c r="C76">
         <v>54739</v>
       </c>
       <c r="D76" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E76" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54743</v>
       </c>
       <c r="B77">
         <v>50276</v>
       </c>
       <c r="C77">
         <v>54739</v>
       </c>
       <c r="D77" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E77" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54744</v>
       </c>
       <c r="B78">
         <v>50343</v>
       </c>
       <c r="C78">
         <v>54739</v>
       </c>
       <c r="D78" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E78" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54745</v>
       </c>
       <c r="B79">
         <v>50450</v>
       </c>
       <c r="C79">
         <v>54739</v>
       </c>
       <c r="D79" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E79" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54747</v>
       </c>
       <c r="B80">
         <v>54746</v>
       </c>
       <c r="C80">
         <v>54739</v>
       </c>
       <c r="D80" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E80" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F47"/>
+  <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="B1" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="C1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>49602</v>
+        <v>54768</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>369</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2" t="s">
-        <v>432</v>
+        <v>372</v>
       </c>
       <c r="F2" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="E3" t="s">
-        <v>98</v>
+        <v>438</v>
       </c>
       <c r="F3" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>53831</v>
+        <v>49609</v>
       </c>
       <c r="B4" t="s">
-        <v>250</v>
+        <v>131</v>
       </c>
       <c r="C4"/>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>846</v>
+      </c>
       <c r="E4" t="s">
-        <v>837</v>
+        <v>98</v>
       </c>
       <c r="F4" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49624</v>
+        <v>53831</v>
       </c>
       <c r="B5" t="s">
-        <v>122</v>
+        <v>250</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>98</v>
+        <v>848</v>
       </c>
       <c r="F5" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49642</v>
+        <v>49624</v>
       </c>
       <c r="B6" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="E6" t="s">
         <v>98</v>
       </c>
       <c r="F6" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>54669</v>
+        <v>49642</v>
       </c>
       <c r="B7" t="s">
-        <v>330</v>
+        <v>203</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="E7" t="s">
-        <v>349</v>
+        <v>98</v>
       </c>
       <c r="F7" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49666</v>
+        <v>54669</v>
       </c>
       <c r="B8" t="s">
-        <v>845</v>
+        <v>330</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="E8" t="s">
-        <v>98</v>
+        <v>349</v>
       </c>
       <c r="F8" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49673</v>
+        <v>49666</v>
       </c>
       <c r="B9" t="s">
-        <v>130</v>
+        <v>856</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="E9" t="s">
         <v>98</v>
       </c>
       <c r="F9" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49707</v>
+        <v>49673</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>130</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="E10" t="s">
         <v>98</v>
       </c>
       <c r="F10" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>54319</v>
+        <v>49707</v>
       </c>
       <c r="B11" t="s">
-        <v>276</v>
+        <v>37</v>
       </c>
       <c r="C11"/>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>861</v>
+      </c>
       <c r="E11" t="s">
-        <v>829</v>
+        <v>98</v>
       </c>
       <c r="F11" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49720</v>
+        <v>54319</v>
       </c>
       <c r="B12" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12" t="s">
-        <v>98</v>
+        <v>839</v>
       </c>
       <c r="F12" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49731</v>
+        <v>49720</v>
       </c>
       <c r="B13" t="s">
-        <v>409</v>
+        <v>307</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="E13" t="s">
         <v>98</v>
       </c>
       <c r="F13" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49749</v>
+        <v>49731</v>
       </c>
       <c r="B14" t="s">
-        <v>155</v>
+        <v>415</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="E14" t="s">
         <v>98</v>
       </c>
       <c r="F14" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49750</v>
+        <v>49749</v>
       </c>
       <c r="B15" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="E15" t="s">
         <v>98</v>
       </c>
       <c r="F15" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49751</v>
+        <v>49750</v>
       </c>
       <c r="B16" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="E16" t="s">
         <v>98</v>
       </c>
       <c r="F16" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49756</v>
+        <v>49751</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="E17" t="s">
         <v>98</v>
       </c>
       <c r="F17" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>53216</v>
+        <v>49756</v>
       </c>
       <c r="B18" t="s">
-        <v>227</v>
+        <v>101</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="E18" t="s">
-        <v>611</v>
+        <v>98</v>
       </c>
       <c r="F18" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49761</v>
+        <v>53216</v>
       </c>
       <c r="B19" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="E19" t="s">
-        <v>98</v>
+        <v>621</v>
       </c>
       <c r="F19" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>49763</v>
+        <v>49761</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>216</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
       <c r="F20" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>54453</v>
+        <v>49763</v>
       </c>
       <c r="B21" t="s">
-        <v>871</v>
+        <v>148</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E21" t="s">
-        <v>319</v>
+        <v>98</v>
       </c>
       <c r="F21" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>49594</v>
+        <v>54453</v>
       </c>
       <c r="B22" t="s">
-        <v>390</v>
+        <v>882</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>319</v>
       </c>
       <c r="F22" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49605</v>
+        <v>49594</v>
       </c>
       <c r="B23" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>54336</v>
+        <v>49605</v>
       </c>
       <c r="B24" t="s">
-        <v>425</v>
+        <v>361</v>
       </c>
       <c r="C24"/>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>887</v>
+      </c>
       <c r="E24" t="s">
-        <v>829</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49636</v>
+        <v>54336</v>
       </c>
       <c r="B25" t="s">
-        <v>879</v>
+        <v>431</v>
       </c>
       <c r="C25"/>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>839</v>
       </c>
       <c r="F25" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49639</v>
+        <v>49636</v>
       </c>
       <c r="B26" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49644</v>
+        <v>49639</v>
       </c>
       <c r="B27" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="E27" t="s">
         <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>49646</v>
+        <v>49644</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>896</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>54369</v>
+        <v>49646</v>
       </c>
       <c r="B29" t="s">
-        <v>287</v>
+        <v>67</v>
       </c>
       <c r="C29"/>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>899</v>
+      </c>
       <c r="E29" t="s">
-        <v>432</v>
+        <v>98</v>
       </c>
       <c r="F29" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>49664</v>
+        <v>54369</v>
       </c>
       <c r="B30" t="s">
-        <v>395</v>
+        <v>287</v>
       </c>
       <c r="C30"/>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>438</v>
       </c>
       <c r="F30" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>49665</v>
+        <v>49664</v>
       </c>
       <c r="B31" t="s">
-        <v>893</v>
+        <v>401</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>49667</v>
+        <v>49665</v>
       </c>
       <c r="B32" t="s">
-        <v>397</v>
+        <v>904</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="E32" t="s">
         <v>98</v>
       </c>
       <c r="F32" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>49671</v>
+        <v>49667</v>
       </c>
       <c r="B33" t="s">
-        <v>898</v>
+        <v>403</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="E33" t="s">
         <v>98</v>
       </c>
       <c r="F33" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>49682</v>
+        <v>49671</v>
       </c>
       <c r="B34" t="s">
-        <v>322</v>
+        <v>909</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>49697</v>
+        <v>49682</v>
       </c>
       <c r="B35" t="s">
-        <v>398</v>
+        <v>322</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>49702</v>
+        <v>49697</v>
       </c>
       <c r="B36" t="s">
-        <v>905</v>
+        <v>404</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="E36" t="s">
         <v>98</v>
       </c>
       <c r="F36" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>54335</v>
+        <v>49702</v>
       </c>
       <c r="B37" t="s">
-        <v>428</v>
+        <v>916</v>
       </c>
       <c r="C37"/>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>917</v>
+      </c>
       <c r="E37" t="s">
-        <v>829</v>
+        <v>98</v>
       </c>
       <c r="F37" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>49723</v>
+        <v>54335</v>
       </c>
       <c r="B38" t="s">
-        <v>264</v>
+        <v>434</v>
       </c>
       <c r="C38"/>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>839</v>
       </c>
       <c r="F38" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>49727</v>
+        <v>49723</v>
       </c>
       <c r="B39" t="s">
-        <v>911</v>
+        <v>264</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="E39" t="s">
         <v>98</v>
       </c>
       <c r="F39" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>49741</v>
+        <v>49727</v>
       </c>
       <c r="B40" t="s">
-        <v>407</v>
+        <v>922</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="E40" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>49743</v>
+        <v>49741</v>
       </c>
       <c r="B41" t="s">
-        <v>165</v>
+        <v>413</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="E41" t="s">
         <v>98</v>
       </c>
       <c r="F41" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>49747</v>
+        <v>49743</v>
       </c>
       <c r="B42" t="s">
-        <v>918</v>
+        <v>165</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="E42" t="s">
         <v>98</v>
       </c>
       <c r="F42" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>49752</v>
+        <v>49747</v>
       </c>
       <c r="B43" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="E43" t="s">
         <v>98</v>
       </c>
       <c r="F43" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>49757</v>
+        <v>49752</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>932</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="E44" t="s">
         <v>98</v>
       </c>
       <c r="F44" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>49760</v>
+        <v>49757</v>
       </c>
       <c r="B45" t="s">
-        <v>192</v>
+        <v>142</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="E45" t="s">
         <v>98</v>
       </c>
       <c r="F45" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>53381</v>
+        <v>49760</v>
       </c>
       <c r="B46" t="s">
-        <v>648</v>
+        <v>192</v>
       </c>
       <c r="C46"/>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>937</v>
+      </c>
       <c r="E46" t="s">
-        <v>928</v>
+        <v>98</v>
       </c>
       <c r="F46" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>54334</v>
+        <v>53381</v>
       </c>
       <c r="B47" t="s">
-        <v>429</v>
+        <v>658</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>829</v>
+        <v>939</v>
       </c>
       <c r="F47" t="s">
-        <v>930</v>
+        <v>940</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>54334</v>
+      </c>
+      <c r="B48" t="s">
+        <v>435</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48" t="s">
+        <v>839</v>
+      </c>
+      <c r="F48" t="s">
+        <v>941</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>932</v>
+        <v>943</v>
       </c>
       <c r="D1" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="E1" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>935</v>
+        <v>946</v>
       </c>
       <c r="H1" t="s">
-        <v>936</v>
+        <v>947</v>
       </c>
       <c r="I1" t="s">
-        <v>937</v>
+        <v>948</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54509</v>
       </c>
       <c r="B2">
         <v>49878</v>
       </c>
       <c r="C2" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D2" t="s">
-        <v>939</v>
+        <v>950</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>940</v>
+        <v>951</v>
       </c>
       <c r="G2" t="s">
-        <v>941</v>
+        <v>952</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54510</v>
       </c>
       <c r="B3">
         <v>49878</v>
       </c>
       <c r="C3" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D3" t="s">
-        <v>942</v>
+        <v>953</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>943</v>
+        <v>954</v>
       </c>
       <c r="G3" t="s">
-        <v>944</v>
+        <v>955</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54513</v>
       </c>
       <c r="B4">
         <v>54320</v>
       </c>
       <c r="C4" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D4" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>947</v>
+        <v>958</v>
       </c>
       <c r="G4" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51410</v>
       </c>
       <c r="B5">
         <v>50146</v>
       </c>
       <c r="C5" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>949</v>
+        <v>960</v>
       </c>
       <c r="G5" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50805</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>129</v>
       </c>
       <c r="G6" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54386</v>
       </c>
       <c r="B7">
         <v>53171</v>
       </c>
       <c r="C7" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>955</v>
+        <v>966</v>
       </c>
       <c r="F7" t="s">
-        <v>956</v>
+        <v>967</v>
       </c>
       <c r="G7" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52191</v>
       </c>
       <c r="B8">
         <v>49805</v>
       </c>
       <c r="C8" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>959</v>
+        <v>970</v>
       </c>
       <c r="G8" t="s">
-        <v>960</v>
+        <v>971</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50811</v>
       </c>
       <c r="B9">
         <v>49869</v>
       </c>
       <c r="C9" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>147</v>
       </c>
       <c r="G9" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>52501</v>
       </c>
       <c r="B10">
         <v>49862</v>
       </c>
       <c r="C10" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D10" t="s">
-        <v>962</v>
+        <v>973</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>963</v>
+        <v>974</v>
       </c>
       <c r="G10" t="s">
-        <v>964</v>
+        <v>975</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>52566</v>
       </c>
       <c r="B11">
         <v>49862</v>
       </c>
       <c r="C11" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D11" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="E11" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="F11" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="G11" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J11" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50822</v>
       </c>
       <c r="B12">
         <v>49786</v>
       </c>
       <c r="C12" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D12" t="s">
-        <v>969</v>
+        <v>980</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
       <c r="G12" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>8</v>
       </c>
       <c r="J12" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54672</v>
       </c>
       <c r="B13">
         <v>54670</v>
       </c>
       <c r="C13" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D13" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="G13" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50823</v>
       </c>
       <c r="B14">
         <v>49786</v>
       </c>
       <c r="C14" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D14" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="G14" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>12</v>
       </c>
       <c r="J14" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50831</v>
       </c>
       <c r="B15">
         <v>49791</v>
       </c>
       <c r="C15" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D15" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="G15" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>18</v>
       </c>
       <c r="J15" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50829</v>
       </c>
       <c r="B16">
         <v>49791</v>
       </c>
       <c r="C16" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D16" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="G16" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>41</v>
       </c>
       <c r="J16" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50671</v>
       </c>
       <c r="B17">
         <v>49805</v>
       </c>
       <c r="C17" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D17" t="s">
-        <v>984</v>
+        <v>995</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="G17" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>12</v>
       </c>
       <c r="J17" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50845</v>
       </c>
       <c r="B18">
         <v>49882</v>
       </c>
       <c r="C18" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D18" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="G18" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54474</v>
       </c>
       <c r="B19">
         <v>49779</v>
       </c>
       <c r="C19" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D19" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="G19" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J19" t="s">
-        <v>992</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50911</v>
       </c>
       <c r="B20">
         <v>50146</v>
       </c>
       <c r="C20" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D20" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>994</v>
+        <v>1005</v>
       </c>
       <c r="G20" t="s">
-        <v>995</v>
+        <v>1006</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50907</v>
       </c>
       <c r="B21">
         <v>50146</v>
       </c>
       <c r="C21" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D21" t="s">
-        <v>996</v>
+        <v>1007</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>997</v>
+        <v>1008</v>
       </c>
       <c r="G21" t="s">
-        <v>998</v>
+        <v>1009</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50910</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D22" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
       <c r="G22" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50908</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D23" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="G23" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>6</v>
       </c>
       <c r="J23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50909</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D24" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="G24" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52831</v>
       </c>
       <c r="B25">
         <v>49788</v>
       </c>
       <c r="C25" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D25" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="G25" t="s">
-        <v>1010</v>
+        <v>1021</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>6</v>
       </c>
       <c r="J25" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51408</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
       <c r="G26" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>52506</v>
       </c>
       <c r="B27">
         <v>49862</v>
       </c>
       <c r="C27" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="F27" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
       <c r="G27" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="H27" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="I27">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J27" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52196</v>
       </c>
       <c r="B28">
         <v>49805</v>
       </c>
       <c r="C28" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="G28" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54750</v>
       </c>
       <c r="B29">
         <v>54739</v>
       </c>
       <c r="C29" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D29" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1021</v>
+        <v>1032</v>
       </c>
       <c r="G29" t="s">
-        <v>1022</v>
+        <v>1033</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54749</v>
       </c>
       <c r="B30">
         <v>54739</v>
       </c>
       <c r="C30" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D30" t="s">
-        <v>1023</v>
+        <v>1034</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="G30" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54748</v>
       </c>
       <c r="B31">
         <v>54739</v>
       </c>
       <c r="C31" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D31" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1027</v>
+        <v>1038</v>
       </c>
       <c r="G31" t="s">
-        <v>1028</v>
+        <v>1039</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54558</v>
       </c>
       <c r="B32">
         <v>49867</v>
       </c>
       <c r="C32" t="s">
-        <v>1029</v>
+        <v>1040</v>
       </c>
       <c r="D32" t="s">
-        <v>1030</v>
+        <v>1041</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1031</v>
+        <v>1042</v>
       </c>
       <c r="G32" t="s">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>54557</v>
       </c>
       <c r="B33">
         <v>49867</v>
       </c>
       <c r="C33" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="D33" t="s">
-        <v>1033</v>
+        <v>1044</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="G33" t="s">
-        <v>1035</v>
+        <v>1046</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54736</v>
       </c>
       <c r="B34">
         <v>54730</v>
       </c>
       <c r="C34" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D34" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="G34" t="s">
-        <v>1039</v>
+        <v>1050</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50830</v>
       </c>
       <c r="B35">
         <v>49791</v>
       </c>
       <c r="C35" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D35" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1041</v>
+        <v>1052</v>
       </c>
       <c r="G35" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>17</v>
       </c>
       <c r="J35" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54451</v>
       </c>
       <c r="B36">
         <v>53836</v>
       </c>
       <c r="C36" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D36" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="G36" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>37</v>
       </c>
       <c r="J36" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>54373</v>
       </c>
       <c r="B37">
         <v>54370</v>
       </c>
       <c r="C37" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D37" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
       <c r="G37" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>3</v>
       </c>
       <c r="J37" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51335</v>
       </c>
       <c r="B38">
         <v>50146</v>
       </c>
       <c r="C38" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D38" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1051</v>
+        <v>1062</v>
       </c>
       <c r="G38" t="s">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50915</v>
       </c>
       <c r="B39">
         <v>50146</v>
       </c>
       <c r="C39" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="G39" t="s">
-        <v>1054</v>
+        <v>1065</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52816</v>
       </c>
       <c r="B40">
         <v>49867</v>
       </c>
       <c r="C40" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D40" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="G40" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>6</v>
       </c>
       <c r="J40" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>52186</v>
       </c>
       <c r="B41">
         <v>49805</v>
       </c>
       <c r="C41" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="G41" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>53591</v>
       </c>
       <c r="B42">
         <v>53386</v>
       </c>
       <c r="C42" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D42" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="G42" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>34</v>
       </c>
       <c r="J42" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>52836</v>
       </c>
       <c r="B43">
         <v>49788</v>
       </c>
       <c r="C43" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D43" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1064</v>
+        <v>1075</v>
       </c>
       <c r="G43" t="s">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>7</v>
       </c>
       <c r="J43" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50827</v>
       </c>
       <c r="B44">
         <v>49788</v>
       </c>
       <c r="C44" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D44" t="s">
-        <v>1066</v>
+        <v>1077</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1067</v>
+        <v>1078</v>
       </c>
       <c r="G44" t="s">
-        <v>1068</v>
+        <v>1079</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>16</v>
       </c>
       <c r="J44" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50846</v>
       </c>
       <c r="B45">
         <v>49882</v>
       </c>
       <c r="C45" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D45" t="s">
-        <v>1069</v>
+        <v>1080</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="G45" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>54512</v>
       </c>
       <c r="B46">
         <v>54320</v>
       </c>
       <c r="C46" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="D46" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="G46" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>54751</v>
       </c>
       <c r="B47">
         <v>54739</v>
       </c>
       <c r="C47" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D47" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1077</v>
+        <v>1088</v>
       </c>
       <c r="G47" t="s">
-        <v>1078</v>
+        <v>1089</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54031</v>
       </c>
       <c r="B48">
         <v>53156</v>
       </c>
       <c r="C48" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>1079</v>
+        <v>1090</v>
       </c>
       <c r="F48" t="s">
-        <v>1080</v>
+        <v>1091</v>
       </c>
       <c r="G48" t="s">
-        <v>1081</v>
+        <v>1092</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J48" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>54605</v>
       </c>
       <c r="B49">
         <v>53106</v>
       </c>
       <c r="C49" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D49" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="G49" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>54609</v>
       </c>
       <c r="B50">
         <v>53386</v>
       </c>
       <c r="C50" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D50" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="G50" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54036</v>
       </c>
       <c r="B51">
         <v>53156</v>
       </c>
       <c r="C51" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="F51" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="G51" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J51" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50841</v>
       </c>
       <c r="B52">
         <v>49878</v>
       </c>
       <c r="C52" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D52" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
       <c r="G52" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>54673</v>
       </c>
       <c r="B53">
         <v>54671</v>
       </c>
       <c r="C53" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D53" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>339</v>
       </c>
       <c r="G53" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="H53" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>52071</v>
       </c>
       <c r="B54">
         <v>49790</v>
       </c>
       <c r="C54" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D54" t="s">
-        <v>1096</v>
+        <v>1107</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1097</v>
+        <v>1108</v>
       </c>
       <c r="G54" t="s">
-        <v>1098</v>
+        <v>1109</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>53206</v>
       </c>
       <c r="B55">
         <v>53171</v>
       </c>
       <c r="C55" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D55" t="s">
-        <v>1099</v>
+        <v>1110</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="G55" t="s">
-        <v>1101</v>
+        <v>1112</v>
       </c>
       <c r="H55" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="I55">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J55" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>54374</v>
       </c>
       <c r="B56">
         <v>54370</v>
       </c>
       <c r="C56" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="D56" t="s">
-        <v>1103</v>
+        <v>1114</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1104</v>
+        <v>1115</v>
       </c>
       <c r="G56" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50820</v>
       </c>
       <c r="B57">
         <v>49786</v>
       </c>
       <c r="C57" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D57" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1107</v>
+        <v>1118</v>
       </c>
       <c r="G57" t="s">
-        <v>1108</v>
+        <v>1119</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>9</v>
       </c>
       <c r="J57" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50821</v>
       </c>
       <c r="B58">
         <v>49786</v>
       </c>
       <c r="C58" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D58" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="G58" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>8</v>
       </c>
       <c r="J58" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54164</v>
       </c>
       <c r="B59">
         <v>53106</v>
       </c>
       <c r="C59" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D59" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="G59" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>138</v>
       </c>
       <c r="J59" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>54450</v>
       </c>
       <c r="B60">
         <v>53171</v>
       </c>
       <c r="C60" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="F60" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="G60" t="s">
-        <v>1119</v>
+        <v>1130</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="J60" t="s">
-        <v>1120</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>54449</v>
       </c>
       <c r="B61">
         <v>53171</v>
       </c>
       <c r="C61" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
       <c r="F61" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="G61" t="s">
-        <v>1123</v>
+        <v>1134</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J61" t="s">
-        <v>1120</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>54385</v>
       </c>
       <c r="B62">
         <v>53171</v>
       </c>
       <c r="C62" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="F62" t="s">
-        <v>1125</v>
+        <v>1136</v>
       </c>
       <c r="G62" t="s">
-        <v>1126</v>
+        <v>1137</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50828</v>
       </c>
       <c r="B63">
         <v>49788</v>
       </c>
       <c r="C63" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D63" t="s">
-        <v>1127</v>
+        <v>1138</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1128</v>
+        <v>1139</v>
       </c>
       <c r="G63" t="s">
-        <v>1129</v>
+        <v>1140</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>11</v>
       </c>
       <c r="J63" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>54737</v>
       </c>
       <c r="B64">
         <v>54730</v>
       </c>
       <c r="C64" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="D64" t="s">
-        <v>1130</v>
+        <v>1141</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="G64" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>53596</v>
       </c>
       <c r="B65">
         <v>53386</v>
       </c>
       <c r="C65" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="F65" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="G65" t="s">
-        <v>1135</v>
+        <v>1146</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>311</v>
       </c>
       <c r="J65" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>53601</v>
       </c>
       <c r="B66">
         <v>53386</v>
       </c>
       <c r="C66" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D66" t="s">
-        <v>1136</v>
+        <v>1147</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1137</v>
+        <v>1148</v>
       </c>
       <c r="G66" t="s">
-        <v>1138</v>
+        <v>1149</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>13</v>
       </c>
       <c r="J66" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>53981</v>
       </c>
       <c r="B67">
         <v>53156</v>
       </c>
       <c r="C67" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D67" t="s">
-        <v>1139</v>
+        <v>1150</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="G67" t="s">
-        <v>1141</v>
+        <v>1152</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>53986</v>
       </c>
       <c r="B68">
         <v>53156</v>
       </c>
       <c r="C68" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="D68" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="G68" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>8</v>
       </c>
       <c r="J68" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -15970,2169 +16133,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="M1" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="N1" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="O1" t="s">
-        <v>1615</v>
+        <v>1626</v>
       </c>
       <c r="P1" t="s">
-        <v>1620</v>
+        <v>1631</v>
       </c>
       <c r="Q1" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
       <c r="R1" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="S1" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
       <c r="T1" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
       <c r="C2" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="D2" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
       <c r="E2" t="s">
-        <v>1313</v>
+        <v>1324</v>
       </c>
       <c r="F2" t="s">
         <v>158</v>
       </c>
       <c r="G2" t="s">
         <v>208</v>
       </c>
       <c r="H2" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="I2" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="J2" t="s">
         <v>187</v>
       </c>
       <c r="K2" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="L2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="M2" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="N2" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="O2" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="P2" t="s">
-        <v>1621</v>
+        <v>1632</v>
       </c>
       <c r="Q2" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="R2" t="s">
-        <v>1029</v>
+        <v>1040</v>
       </c>
       <c r="S2" t="s">
-        <v>1630</v>
+        <v>449</v>
       </c>
       <c r="T2" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>81</v>
       </c>
       <c r="D3" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="E3" t="s">
-        <v>1314</v>
+        <v>1325</v>
       </c>
       <c r="F3" t="s">
         <v>133</v>
       </c>
       <c r="G3" t="s">
-        <v>1322</v>
+        <v>1333</v>
       </c>
       <c r="H3" t="s">
-        <v>1326</v>
+        <v>1337</v>
       </c>
       <c r="I3" t="s">
-        <v>1348</v>
+        <v>1359</v>
       </c>
       <c r="J3" t="s">
-        <v>1378</v>
+        <v>1389</v>
       </c>
       <c r="K3" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="L3" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="M3" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="N3" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="O3" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
       <c r="P3" t="s">
-        <v>1622</v>
+        <v>444</v>
       </c>
       <c r="Q3" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="R3" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="S3" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="T3" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>77</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
       <c r="G4" t="s">
-        <v>1323</v>
+        <v>1334</v>
       </c>
       <c r="H4" t="s">
-        <v>1327</v>
+        <v>1338</v>
       </c>
       <c r="I4" t="s">
-        <v>1349</v>
+        <v>1360</v>
       </c>
       <c r="J4" t="s">
         <v>317</v>
       </c>
       <c r="K4" t="s">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="M4" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="N4" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="O4" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="P4" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="Q4" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="R4" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="E5" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
       <c r="F5" t="s">
         <v>118</v>
       </c>
       <c r="G5" t="s">
-        <v>1324</v>
+        <v>1335</v>
       </c>
       <c r="H5" t="s">
-        <v>1328</v>
+        <v>1339</v>
       </c>
       <c r="I5" t="s">
-        <v>1350</v>
+        <v>1361</v>
       </c>
       <c r="J5" t="s">
-        <v>1379</v>
+        <v>1390</v>
       </c>
       <c r="K5" t="s">
-        <v>1433</v>
+        <v>1444</v>
       </c>
       <c r="M5" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="N5" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
       <c r="O5" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="P5" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="Q5" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="R5" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="D6" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="E6" t="s">
-        <v>1316</v>
+        <v>1327</v>
       </c>
       <c r="F6" t="s">
         <v>243</v>
       </c>
       <c r="G6" t="s">
         <v>60</v>
       </c>
       <c r="H6" t="s">
-        <v>1329</v>
+        <v>1340</v>
       </c>
       <c r="I6" t="s">
-        <v>1351</v>
+        <v>1362</v>
       </c>
       <c r="J6" t="s">
         <v>364</v>
       </c>
       <c r="K6" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="M6" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="N6" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="P6" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
       <c r="Q6" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="R6" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>267</v>
       </c>
       <c r="D7" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="E7" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="F7" t="s">
-        <v>1319</v>
+        <v>1330</v>
       </c>
       <c r="G7" t="s">
         <v>252</v>
       </c>
       <c r="H7" t="s">
-        <v>1330</v>
+        <v>1341</v>
       </c>
       <c r="I7" t="s">
         <v>281</v>
       </c>
       <c r="J7" t="s">
         <v>355</v>
       </c>
       <c r="K7" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="M7" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="N7" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="P7" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="R7" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
       <c r="D8" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="F8" t="s">
         <v>363</v>
       </c>
       <c r="G8" t="s">
         <v>159</v>
       </c>
       <c r="H8" t="s">
-        <v>1331</v>
+        <v>1342</v>
       </c>
       <c r="I8" t="s">
-        <v>1352</v>
+        <v>1363</v>
       </c>
       <c r="J8" t="s">
-        <v>1380</v>
+        <v>1391</v>
       </c>
       <c r="K8" t="s">
-        <v>1348</v>
+        <v>1359</v>
       </c>
       <c r="N8" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="P8" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="R8" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>173</v>
       </c>
       <c r="D9" t="s">
-        <v>1159</v>
+        <v>1170</v>
       </c>
       <c r="F9" t="s">
-        <v>1320</v>
+        <v>1331</v>
       </c>
       <c r="G9" t="s">
         <v>108</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>1353</v>
+        <v>1364</v>
       </c>
       <c r="J9" t="s">
-        <v>1381</v>
+        <v>1392</v>
       </c>
       <c r="K9" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="N9" t="s">
-        <v>409</v>
+        <v>415</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1636</v>
       </c>
       <c r="R9" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="D10" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="F10" t="s">
-        <v>1321</v>
+        <v>1332</v>
       </c>
       <c r="G10" t="s">
         <v>280</v>
       </c>
       <c r="H10" t="s">
         <v>209</v>
       </c>
       <c r="I10" t="s">
-        <v>1354</v>
+        <v>1365</v>
       </c>
       <c r="J10" t="s">
-        <v>1382</v>
+        <v>1393</v>
       </c>
       <c r="K10" t="s">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="N10" t="s">
-        <v>1614</v>
+        <v>1625</v>
       </c>
       <c r="R10" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="D11" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="F11" t="s">
         <v>334</v>
       </c>
       <c r="H11" t="s">
         <v>253</v>
       </c>
       <c r="I11" t="s">
-        <v>1355</v>
+        <v>1366</v>
       </c>
       <c r="J11" t="s">
-        <v>1383</v>
+        <v>1394</v>
       </c>
       <c r="K11" t="s">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="R11" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="F12" t="s">
         <v>150</v>
       </c>
       <c r="H12" t="s">
-        <v>1332</v>
+        <v>1343</v>
       </c>
       <c r="I12" t="s">
-        <v>1322</v>
+        <v>1333</v>
       </c>
       <c r="J12" t="s">
-        <v>1384</v>
+        <v>1395</v>
       </c>
       <c r="K12" t="s">
-        <v>1438</v>
+        <v>1449</v>
       </c>
       <c r="R12" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1163</v>
+        <v>1174</v>
       </c>
       <c r="H13" t="s">
-        <v>1333</v>
+        <v>1344</v>
       </c>
       <c r="I13" t="s">
         <v>95</v>
       </c>
       <c r="J13" t="s">
-        <v>1385</v>
+        <v>1396</v>
       </c>
       <c r="K13" t="s">
-        <v>1439</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="H14" t="s">
-        <v>1334</v>
+        <v>1345</v>
       </c>
       <c r="I14" t="s">
-        <v>1356</v>
+        <v>1367</v>
       </c>
       <c r="J14" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
       <c r="K14" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1165</v>
+        <v>1176</v>
       </c>
       <c r="H15" t="s">
-        <v>1335</v>
+        <v>1346</v>
       </c>
       <c r="I15" t="s">
         <v>152</v>
       </c>
       <c r="J15" t="s">
-        <v>1387</v>
+        <v>1398</v>
       </c>
       <c r="K15" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1166</v>
+        <v>1177</v>
       </c>
       <c r="H16" t="s">
-        <v>1336</v>
+        <v>1347</v>
       </c>
       <c r="I16" t="s">
-        <v>1357</v>
+        <v>1368</v>
       </c>
       <c r="J16" t="s">
-        <v>1388</v>
+        <v>1399</v>
       </c>
       <c r="K16" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="H17" t="s">
-        <v>1337</v>
+        <v>1348</v>
       </c>
       <c r="I17" t="s">
-        <v>1358</v>
+        <v>1369</v>
       </c>
       <c r="J17" t="s">
-        <v>1389</v>
+        <v>1400</v>
       </c>
       <c r="K17" t="s">
-        <v>1350</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="H18" t="s">
-        <v>1338</v>
+        <v>1349</v>
       </c>
       <c r="I18" t="s">
-        <v>1359</v>
+        <v>1370</v>
       </c>
       <c r="J18" t="s">
-        <v>1390</v>
+        <v>1401</v>
       </c>
       <c r="K18" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="H19" t="s">
-        <v>1339</v>
+        <v>1350</v>
       </c>
       <c r="I19" t="s">
-        <v>1360</v>
+        <v>1371</v>
       </c>
       <c r="J19" t="s">
-        <v>1391</v>
+        <v>1402</v>
       </c>
       <c r="K19" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="H20" t="s">
-        <v>1340</v>
+        <v>1351</v>
       </c>
       <c r="I20" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="J20" t="s">
-        <v>1392</v>
+        <v>1403</v>
       </c>
       <c r="K20" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="H21" t="s">
-        <v>1341</v>
+        <v>1352</v>
       </c>
       <c r="I21" t="s">
         <v>254</v>
       </c>
       <c r="J21" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="K21" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="H22" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="I22" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
       <c r="J22" t="s">
         <v>348</v>
       </c>
       <c r="K22" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="H23" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="K23" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1174</v>
+        <v>1185</v>
       </c>
       <c r="H24" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
       <c r="I24" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="J24" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="K24" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
       <c r="H25" t="s">
         <v>315</v>
       </c>
       <c r="I25" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
       <c r="J25" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="K25" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="H26" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
       <c r="I26" t="s">
-        <v>1365</v>
+        <v>1376</v>
       </c>
       <c r="J26" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="K26" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="H27" t="s">
-        <v>1346</v>
+        <v>1357</v>
       </c>
       <c r="I27" t="s">
-        <v>1366</v>
+        <v>1377</v>
       </c>
       <c r="J27" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="K27" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
       <c r="H28" t="s">
         <v>167</v>
       </c>
       <c r="I28" t="s">
         <v>354</v>
       </c>
       <c r="J28" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="K28" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1179</v>
+        <v>1190</v>
       </c>
       <c r="I29" t="s">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="J29" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="K29" t="s">
-        <v>1454</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="I30" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
       <c r="J30" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="K30" t="s">
-        <v>1455</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="I31" t="s">
-        <v>1369</v>
+        <v>1380</v>
       </c>
       <c r="J31" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="K31" t="s">
-        <v>1456</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="I32" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="J32" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="K32" t="s">
-        <v>1457</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="I33" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
       <c r="J33" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="K33" t="s">
-        <v>1458</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="I34" t="s">
-        <v>1372</v>
+        <v>1383</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="I35" t="s">
-        <v>1373</v>
+        <v>1384</v>
       </c>
       <c r="J35" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="K35" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="I36" t="s">
         <v>125</v>
       </c>
       <c r="J36" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="K36" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="I37" t="s">
-        <v>1374</v>
+        <v>1385</v>
       </c>
       <c r="J37" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="K37" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="I38" t="s">
-        <v>1375</v>
+        <v>1386</v>
       </c>
       <c r="J38" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="K38" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="I39" t="s">
-        <v>1376</v>
+        <v>1387</v>
       </c>
       <c r="J39" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="K39" t="s">
-        <v>1464</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1190</v>
+        <v>1201</v>
       </c>
       <c r="I40" t="s">
         <v>108</v>
       </c>
       <c r="J40" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="K40" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1191</v>
+        <v>1202</v>
       </c>
       <c r="I41" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="J41" t="s">
         <v>96</v>
       </c>
       <c r="K41" t="s">
-        <v>1466</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="J42" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="K42" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="J43" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
       <c r="K43" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1194</v>
+        <v>1205</v>
       </c>
       <c r="J44" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="K44" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="J45" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="K45" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1196</v>
+        <v>1207</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
       <c r="K46" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1197</v>
+        <v>1208</v>
       </c>
       <c r="J47" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="K47" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1198</v>
+        <v>1209</v>
       </c>
       <c r="J48" t="s">
-        <v>1416</v>
+        <v>1427</v>
       </c>
       <c r="K48" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1199</v>
+        <v>1210</v>
       </c>
       <c r="J49" t="s">
-        <v>1417</v>
+        <v>1428</v>
       </c>
       <c r="K49" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1200</v>
+        <v>1211</v>
       </c>
       <c r="J50" t="s">
-        <v>1418</v>
+        <v>1429</v>
       </c>
       <c r="K50" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1201</v>
+        <v>1212</v>
       </c>
       <c r="J51" t="s">
         <v>109</v>
       </c>
       <c r="K51" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="J52" t="s">
-        <v>1419</v>
+        <v>1430</v>
       </c>
       <c r="K52" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="J53" t="s">
-        <v>1420</v>
+        <v>1431</v>
       </c>
       <c r="K53" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1204</v>
+        <v>1215</v>
       </c>
       <c r="J54" t="s">
-        <v>1421</v>
+        <v>1432</v>
       </c>
       <c r="K54" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1205</v>
+        <v>1216</v>
       </c>
       <c r="J55" t="s">
-        <v>1422</v>
+        <v>1433</v>
       </c>
       <c r="K55" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="J56" t="s">
-        <v>1423</v>
+        <v>1434</v>
       </c>
       <c r="K56" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="J57" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
       <c r="K57" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="J58" t="s">
         <v>126</v>
       </c>
       <c r="K58" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="J59" t="s">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="K59" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="J60" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="K60" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="J61" t="s">
-        <v>1427</v>
+        <v>1438</v>
       </c>
       <c r="K61" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="J62" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="K62" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1213</v>
+        <v>1224</v>
       </c>
       <c r="J63" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="K63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1214</v>
+        <v>1225</v>
       </c>
       <c r="J64" t="s">
         <v>174</v>
       </c>
       <c r="K64" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1215</v>
+        <v>1226</v>
       </c>
       <c r="K65" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1216</v>
+        <v>1227</v>
       </c>
       <c r="K66" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1217</v>
+        <v>1228</v>
       </c>
       <c r="K67" t="s">
-        <v>1489</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1218</v>
+        <v>1229</v>
       </c>
       <c r="K68" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="K69" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="K70" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
       <c r="K71" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1222</v>
+        <v>1233</v>
       </c>
       <c r="K72" t="s">
-        <v>1494</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1223</v>
+        <v>1234</v>
       </c>
       <c r="K73" t="s">
-        <v>1495</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1224</v>
+        <v>1235</v>
       </c>
       <c r="K74" t="s">
-        <v>1496</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1225</v>
+        <v>1236</v>
       </c>
       <c r="K75" t="s">
-        <v>1497</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1226</v>
+        <v>1237</v>
       </c>
       <c r="K76" t="s">
-        <v>1498</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1227</v>
+        <v>1238</v>
       </c>
       <c r="K77" t="s">
-        <v>1499</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1228</v>
+        <v>1239</v>
       </c>
       <c r="K78" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1229</v>
+        <v>1240</v>
       </c>
       <c r="K79" t="s">
-        <v>1501</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1230</v>
+        <v>1241</v>
       </c>
       <c r="K80" t="s">
-        <v>1502</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1231</v>
+        <v>1242</v>
       </c>
       <c r="K81" t="s">
-        <v>1503</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1232</v>
+        <v>1243</v>
       </c>
       <c r="K82" t="s">
-        <v>1504</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="K83" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1234</v>
+        <v>1245</v>
       </c>
       <c r="K84" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="K85" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="K86" t="s">
-        <v>1506</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="K87" t="s">
-        <v>1507</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1238</v>
+        <v>1249</v>
       </c>
       <c r="K88" t="s">
-        <v>1508</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
       <c r="K89" t="s">
-        <v>1509</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="K90" t="s">
-        <v>1510</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="K91" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="K92" t="s">
-        <v>1512</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="K93" t="s">
-        <v>1513</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="K94" t="s">
-        <v>1514</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="K95" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="K96" t="s">
-        <v>1515</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
       <c r="K97" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="K98" t="s">
-        <v>1517</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="K99" t="s">
-        <v>1518</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="K100" t="s">
-        <v>1519</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="K101" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1252</v>
+        <v>1263</v>
       </c>
       <c r="K102" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1253</v>
+        <v>1264</v>
       </c>
       <c r="K103" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1254</v>
+        <v>1265</v>
       </c>
       <c r="K104" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1255</v>
+        <v>1266</v>
       </c>
       <c r="K105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1256</v>
+        <v>1267</v>
       </c>
       <c r="K106" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1257</v>
+        <v>1268</v>
       </c>
       <c r="K107" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
       <c r="K108" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1259</v>
+        <v>1270</v>
       </c>
       <c r="K109" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="K110" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1261</v>
+        <v>1272</v>
       </c>
       <c r="K111" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="K112" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1263</v>
+        <v>1274</v>
       </c>
       <c r="K113" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="K114" t="s">
-        <v>1532</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="K115" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="K116" t="s">
-        <v>1534</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="K117" t="s">
-        <v>1535</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="K118" t="s">
-        <v>1536</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1269</v>
+        <v>1280</v>
       </c>
       <c r="K119" t="s">
-        <v>1537</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="K120" t="s">
-        <v>1538</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="K121" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="K122" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="K123" t="s">
-        <v>1541</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
       <c r="K124" t="s">
-        <v>1542</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="K125" t="s">
-        <v>1338</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="K126" t="s">
-        <v>1543</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="K127" t="s">
-        <v>1544</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="K128" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
       <c r="K129" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="K130" t="s">
-        <v>1547</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1281</v>
+        <v>1292</v>
       </c>
       <c r="K131" t="s">
-        <v>1548</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1282</v>
+        <v>1293</v>
       </c>
       <c r="K132" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1283</v>
+        <v>1294</v>
       </c>
       <c r="K133" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="K134" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="K135" t="s">
-        <v>1552</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="K136" t="s">
-        <v>1553</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="K137" t="s">
-        <v>1554</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="K138" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="K139" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="K140" t="s">
-        <v>1556</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1291</v>
+        <v>1302</v>
       </c>
       <c r="K141" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1292</v>
+        <v>1303</v>
       </c>
       <c r="K142" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1293</v>
+        <v>1304</v>
       </c>
       <c r="K143" t="s">
-        <v>1559</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1294</v>
+        <v>1305</v>
       </c>
       <c r="K144" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1295</v>
+        <v>1306</v>
       </c>
       <c r="K145" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1296</v>
+        <v>1307</v>
       </c>
       <c r="K146" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1297</v>
+        <v>1308</v>
       </c>
       <c r="K147" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1298</v>
+        <v>1309</v>
       </c>
       <c r="K148" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1299</v>
+        <v>1310</v>
       </c>
       <c r="K149" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1300</v>
+        <v>1311</v>
       </c>
       <c r="K150" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1301</v>
+        <v>1312</v>
       </c>
       <c r="K151" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1302</v>
+        <v>1313</v>
       </c>
       <c r="K152" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1303</v>
+        <v>1314</v>
       </c>
       <c r="K153" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1304</v>
+        <v>1315</v>
       </c>
       <c r="K154" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1305</v>
+        <v>1316</v>
       </c>
       <c r="K155" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1306</v>
+        <v>1317</v>
       </c>
       <c r="K156" t="s">
-        <v>1572</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1307</v>
+        <v>1318</v>
       </c>
       <c r="K157" t="s">
-        <v>1573</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="K158" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1309</v>
+        <v>1320</v>
       </c>
       <c r="K159" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1310</v>
+        <v>1321</v>
       </c>
       <c r="K160" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1311</v>
+        <v>1322</v>
       </c>
       <c r="K161" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="K162" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1581</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1598</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1599</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">