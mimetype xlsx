--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1592">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-26 11:47:28pm</t>
+    <t>2026-09-10 12:37:08pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13737</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13737"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -642,141 +642,102 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
-    <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
-[...37 lines deleted...]
-  <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53171</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
@@ -793,185 +754,137 @@
     <t>Sacramento River</t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
   </si>
   <si>
     <t>Chinook Salmon; Environmental drivers; Fish; Flows; Habitat; Predation; Salmon migration; Water temperature</t>
   </si>
   <si>
     <t>February 2, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53221</t>
   </si>
   <si>
     <t>White Sturgeon Telemetry Synthesis</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>Washington Department of Fish and Wildlife; U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t xml:space="preserve">Acoustic telemetry studies are expensive and logistically demanding. A new study to tag and
 monitor 315 White Sturgeon would require a massive field effort by a large team, but by pooling
 and leveraging existing datasets, this sample size and analysis will be achieved at a fraction of the
 cost and effort. In recognition of the efficiencies gained by this approach, the Delta Stewardship
 Council’s Science Program lists the synthesis and analysis of existing telemetry datasets in
 Science Action Area (SAA) 2. This project directly addresses SAA 2 by capitalizing on existing
 White Sturgeon telemetry data through the synthesis of three existing large telemetry dataset to
 understand system-wide White Sturgeon movements.
 This contract will synthesize existing long-term acoustic telemetry datasets in order to address
 high priority research questions for the management of White Sturgeon in the San Francisco
 Estuary system. These questions include:
 1. What is the periodicity of spawning migrations by tagged White Sturgeon, and how do these
 estimates compare to those from previous, single-basin studies?
 2. What is the scope and variability of inter-basin movements exhibited by tagged adult White
 Sturgeon across years?
 3. Is there individual fidelity to specific migration routes or sites within each river basin?
 4. Do White Sturgeon migrating through the Yolo Bypass experience delays in reaching
 spawning grounds relative to fish using the mainstem Sacramento River or San Joaquin River
 routes?
 5. Is the onset of upstream migration movement by individuals associated with a characteristic
 flow rate or event?
 This contract will serve as a model for future telemetry synthesis studies by adhering to best
 practices in scientific computing for reproducible, transparent research, and by making all parts of
 the data and analysis accessible to the broader Delta research community. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>Entire Delta; Yolo Bypass</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Delta as Place; Environmental conditions; Native species management</t>
   </si>
   <si>
+    <t>Improving methods and/or infrastructure for science and monitoring</t>
+  </si>
+  <si>
     <t>Environmental conditions; Fish</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
-  </si>
-[...23 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/53836</t>
   </si>
   <si>
     <t>Plant traits of Vallisneria australis</t>
   </si>
   <si>
     <t xml:space="preserve">Individual clones/plants of Vallisneria australis were sampled from a Delta location. Specimens were sampled from the center of each patch (&lt;200 m2) or bed (≥200 m2) to control for variation within each bed. Four (4) individual plants (rhizome with complete vertical shoots) were collected by hand and transported back to the laboratory in Ziplocs. Leaves per shoot, leaf area, shoot height, shoot width, rhizome length, rhizome diameter along the internodal segment of the main rhizome, and wet and dry biomass were measured for all plants. Those data are included in this Science Tracker report.
 </t>
   </si>
   <si>
+    <t>Invasive / non-native species management</t>
+  </si>
+  <si>
+    <t>Invasive species control and management</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species</t>
+  </si>
+  <si>
     <t>Invasive and non native species</t>
   </si>
   <si>
     <t>Linked data - 10.5281/zenodo.13329047</t>
   </si>
   <si>
     <t>August 18, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54116</t>
-  </si>
-[...36 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54151</t>
   </si>
   <si>
     <t>From Source to Sea: Building an Integrated Cross-Cultural Vision of Sierra Headwaters and Delta Resilience</t>
   </si>
   <si>
     <t>Sierra Streams Institute</t>
   </si>
   <si>
     <t>California Heritage: Indigenous Research Project; South Yuba River Citizens League; Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;As source areas of snowmelt, Sierra Nevada headwater streams are the origin of water that feeds the Delta, but their response to climate change is not well understood. By utilizing long-term data and modeling future responses, we build a tool to reduce scientific uncertainty about Delta water supply and water quality in a changing climate. By incorporating indigenous cultural values, we create a fully integrated shared vison of the future of the Delta in a changing climate, including mapping which areas are most vulnerable and in need of conservation or restoration.&lt;/p&gt;
 &lt;p&gt;The project objectives are:&lt;br /&gt;
 1. Utilize and expand on existing water quality and biological monitoring networks in Sierra Nevada headwaters streams to construct models of ecosystem dynamics with respect to climate induced stress impacts on benthic communities, water quality, and nutrients.&lt;br /&gt;
 2. Construct an oral-history-derived framework of indigenous cultural values of Delta headwaters systems and how science and indigenous values can interact to improve management outcomes.&lt;br /&gt;
 3. Utilize and expand on existing platforms for dissemination of forecasting tools and model outputs to water managers as well as both scientific and non-scientific communities in the Delta headwaters.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026;2027;2028</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
@@ -1003,50 +916,53 @@
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
   </si>
   <si>
     <t>Chemistry; Chinook Salmon; Climate change; Environmental drivers; Fish; Habitat; Salmon rearing</t>
   </si>
   <si>
     <t>February 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54370</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="733" data-start="277"&gt;The Wetland Regional Monitoring Program (WRMP) Fish and Fish Habitat Monitoring project is a collaborative effort to track biological responses to tidal wetland restoration in the San Francisco Estuary. Monthly sampling is conducted across a network of benchmark, reference, and project restoration sites in the South Bay and North Bay, with the goal of evaluating how wetland restoration influences fish assemblages, habitat use, and ecological condition.&lt;/p&gt;
 &lt;p data-end="1184" data-start="735"&gt;The study uses primarily otter trawls to monitor fish and macroinvertebrate communities. Standardized field methods align with those used in long-term monitoring programs to ensure comparability and data integration across regions. Environmental data, including water temperature, salinity, and dissolved oxygen, are collected in tandem with biological sampling to assess habitat quality and seasonal dynamics.&lt;/p&gt;
 &lt;p data-end="1624" data-start="1186"&gt;The program addresses WRMP Guiding Question #4: &lt;em data-end="1381" data-start="1234"&gt;How do policies, programs, and projects to protect and restore tidal marshes affect the distribution, abundance, and health of fish and wildlife?&lt;/em&gt; The data support adaptive management, regulatory compliance, and science-based restoration planning by identifying key habitats, tracking restoration performance, and detecting regional patterns in species composition and abundance over time.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Investigating the Factors that Affect Distribution, Abundance, and Recruitment of Age-0  Longfin Smelt in the upper San Francisco Estuary</t>
+  </si>
+  <si>
+    <t>Suisun Marsh</t>
   </si>
   <si>
     <t>2025;2026</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Independent peer review; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation; Wetland resilience; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Invasive / non-native species; Invertebrates; Land use and human activities; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...; 3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...; A3A: Review effort to examine effectiveness of habitat restoration; 4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...; 4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...; 4C: Understand mechanisms for observed relationships between flows and aquatic species; A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...; A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...; A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Backwater; Benthic; Benthos; Biosentinels; Bivalve; Corbicula and Potamocorbula; Crustaceans; Dissolved oxygen; Dredging; Drought; Endangered species; Environmental drivers; Estuaries; Fish; Flows; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Longfin Smelt; Marsh wildlife; Mollusks; Monitoring methods and techniques; Mudflats; Mysis; Nature-based solutions; Other species; Pelagic fish; pH; Resilience; Restoration; Restoration planning; Sacramento Splittail; Salinity; Sloughs; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Tides; Turbidity; Wastewater discharge; Water; Water temperature; Wetland mapping; Wetlands; White Sturgeon</t>
   </si>
@@ -1175,50 +1091,53 @@
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Invasive species control and management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Invasive / non-native species; Tidal wetlands</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54671</t>
   </si>
   <si>
     <t>A draft framework for early detection and rapid response to invasion in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Preventing the establishment of new invasive species through early detection and&amp;nbsp;rapid response (EDRR) is the most effective and efficient way to limit the negative&amp;nbsp;impacts of invasive species on the Delta.&amp;nbsp;​In 2021, the DIISC Team lead a review of the different EDRR resources in the Delta and&amp;nbsp;drafted an EDRR coordination table.&amp;nbsp;​&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Many resources in the Delta to support Preparedness and Early Detection, but far fewer&amp;nbsp;resources for Rapid Assessment or Rapid Response.&amp;nbsp;​&lt;/li&gt;
 	&lt;li data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Many agencies involved in current EDRR activities in the Delta, but the ability to rapidly&amp;nbsp;assess and respond to new invasions is concentrated in a smaller number of actors.​&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
+    <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding</t>
+  </si>
+  <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>April 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54674</t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh during drought year 2021 and gap filling 2009-2013 using archival satellite images</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Invasive aquatic macrophytes (aquatic weeds) cover increased dramatically in the Sacramento-San Joaquin Delta during the 2013-2015 drought and the 2021-2023 drought. This trend toward increasing dominance of these invasive aquatic weeds has profound implications for delta/marsh habitat, as aquatic weeds are known to significantly alter the physical environment by slowing water velocities, increasing water clarity, providing habitat for invasive fishes, and reducing open water habitat. These habitat effects are thought to negatively impact the endangered Delta Smelt and other pelagic species that rely on turbid, open water habitat.&lt;/p&gt;
 &lt;p&gt;Different state and federal agencies have funded the acquisition of airborne spectroscopy data over the legal Delta since 2004. However, this long dataset has a critical 5-year gap in data acquisition during one of the most severe droughts that California has seen. This project is focused on inventorying any high spatial resolution satellite imagery that may have been taken over the legal delta, processing and analyzing it and mapping it to fill this 5-year gap in the only existing large-scale monitoring and mapping effort focused on aquatic macrophytes in the Delta.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;The main objective of the study is map the satellite "gap-fill" imagery using the same methods used for the spectroscopy airborne data and creating and publishing a time series of those maps that could then potentially be used as a 21-year continuous dataset of floating and submerged aquatic macrophytes distribution in the Delta. Further, these maps will be used to study the effect of nutrients and management activities on the distribution of these invasive species.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh from 2022-2027</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
@@ -1260,56 +1179,118 @@
   </si>
   <si>
     <t>Aquatic vegetation; Brazilian waterweed; Habitat; Herbicides; Invasive and non native species; Remote sensing; SAV and FAV; Submerged aquatic vegetation; Water hyacinth</t>
   </si>
   <si>
     <t>IEP Workplan Element: PEN-339</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54739</t>
   </si>
   <si>
     <t>Climate Change Vulnerability Assessment</t>
   </si>
   <si>
     <t>AECOM</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Climate Change Vulnerability Assessment&lt;/p&gt;
 &lt;p&gt;Description to come&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54769</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
+    <t>Reproducible Research Techniques for Synthesis: Facilitated Specialized Training</t>
+  </si>
+  <si>
+    <t>University of California - Santa Barbara [UCSB]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Description to come&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2023;2024</t>
+  </si>
+  <si>
+    <t>education</t>
+  </si>
+  <si>
+    <t>August 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54809</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1401,141 +1382,156 @@
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
     <t>University of California</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t>In-kind contribution of staff time from partner organization, coordination through other exiting contracts</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>December 4, 2022</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>October 20, 2023</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>2022-04-06</t>
-[...13 lines deleted...]
-  <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
-    <t>2021-12-17</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>California Heritage: Indigenous Research Project</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>March 6, 2025</t>
   </si>
   <si>
     <t>South Yuba River Citizens League</t>
   </si>
   <si>
     <t>Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t>DSC-21022</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>DSC8932</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
+    <t>DSC22086</t>
+  </si>
+  <si>
+    <t>2023-05-11</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -1573,65 +1569,50 @@
   <si>
     <t>apaytan@ucsc.edu</t>
   </si>
   <si>
     <t>August 14, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50359</t>
   </si>
   <si>
     <t>Albert Ruhi</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Ruhi</t>
   </si>
   <si>
     <t>albert.ruhi@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50348</t>
   </si>
   <si>
-    <t>Alex Constandache</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexis Fischer</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Fischer</t>
   </si>
   <si>
     <t>University Corporation of Atmospheric Research [UCAR]</t>
   </si>
   <si>
     <t>Post Doctoral Fellow</t>
   </si>
   <si>
     <t>alexis.fischer@noaa.gov</t>
   </si>
   <si>
     <t>Post Doctoral Fellow, University of California Santa Cruz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50223</t>
   </si>
   <si>
     <t>Alison Whipple</t>
@@ -1685,65 +1666,50 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50294</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator</t>
   </si>
   <si>
     <t>arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
   </si>
   <si>
-    <t>Bobbie Flores</t>
-[...13 lines deleted...]
-  <si>
     <t>Bruce DiGennaro</t>
   </si>
   <si>
     <t>Bruce</t>
   </si>
   <si>
     <t>DiGennaro</t>
   </si>
   <si>
     <t>Essex Partnership</t>
   </si>
   <si>
     <t>bruce@essexpartnership.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50302</t>
   </si>
   <si>
     <t>Carson Jeffres</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Jeffres</t>
@@ -1763,62 +1729,50 @@
   <si>
     <t>Pondell</t>
   </si>
   <si>
     <t>cpondell@vims.edu</t>
   </si>
   <si>
     <t>(804) 684-7661</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50287</t>
   </si>
   <si>
     <t>Christina Richardson</t>
   </si>
   <si>
     <t>Richardson</t>
   </si>
   <si>
     <t>cmrichar@ucsc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50358</t>
   </si>
   <si>
-    <t>Christine Whitcraft</t>
-[...10 lines deleted...]
-  <si>
     <t>Cyril Michel</t>
   </si>
   <si>
     <t>Cyril</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>cyril.michel@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
   </si>
   <si>
     <t>Daniel Reuman</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Reuman</t>
@@ -1923,65 +1877,50 @@
     <t>Cloern</t>
   </si>
   <si>
     <t>jecloern@usgs.gov</t>
   </si>
   <si>
     <t>650-329-4594</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50225</t>
   </si>
   <si>
     <t>James Hobbs</t>
   </si>
   <si>
     <t>Hobbs</t>
   </si>
   <si>
     <t>Environmental Program Manager</t>
   </si>
   <si>
     <t>james.hobbs@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50349</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
   </si>
   <si>
     <t>Jeff Lauder</t>
   </si>
   <si>
     <t>Jeff</t>
   </si>
   <si>
     <t>Lauder</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sierra Streams Institute&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>May 20, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54322</t>
   </si>
   <si>
     <t>Jeffrey Caudill</t>
   </si>
   <si>
     <t>Jeffrey</t>
@@ -2231,63 +2170,60 @@
   <si>
     <t>(517) 353-5478</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50281</t>
   </si>
   <si>
     <t>Mark Henderson</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
   <si>
     <t>Unit Leader, USGS Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>Mark.Henderson@uvm.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54143</t>
   </si>
   <si>
-    <t>Matt Espe</t>
-[...11 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
+    <t>Matthew Jones</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54811</t>
   </si>
   <si>
     <t>Megan Young</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Young</t>
   </si>
   <si>
     <t>mbyoung@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50360</t>
   </si>
   <si>
     <t>Melinda  Baerwald</t>
   </si>
   <si>
     <t xml:space="preserve">Melinda </t>
   </si>
   <si>
     <t>Baerwald</t>
   </si>
@@ -2446,65 +2382,50 @@
   <si>
     <t>sams@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50300</t>
   </si>
   <si>
     <t>Scott Brandenberg</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Brandenberg</t>
   </si>
   <si>
     <t>sjbrandenberg@ucla.edu</t>
   </si>
   <si>
     <t>(310) 825-9819</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50279</t>
   </si>
   <si>
-    <t>Sean Baumgarten</t>
-[...13 lines deleted...]
-  <si>
     <t>Shannon  O'Leary</t>
   </si>
   <si>
     <t xml:space="preserve">Shannon </t>
   </si>
   <si>
     <t>O'Leary</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52471</t>
   </si>
   <si>
     <t>Shelly Covert</t>
   </si>
   <si>
     <t>Shelly</t>
   </si>
   <si>
     <t>Covert</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;California Heritage: Indigenous Research Project&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -2523,50 +2444,53 @@
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
   </si>
   <si>
+    <t>October 10, 2023</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Stephanie Carlson</t>
   </si>
   <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t>Carlson</t>
   </si>
   <si>
     <t>smcarlson@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50347</t>
   </si>
   <si>
     <t>Steven Deverel</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Deverel</t>
@@ -2667,89 +2591,83 @@
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 17, 2024</t>
   </si>
   <si>
     <t>August 31, 2022</t>
   </si>
   <si>
     <t>Primary contact; Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator; Principal investigator</t>
   </si>
   <si>
+    <t>March 3, 2025</t>
+  </si>
+  <si>
     <t>Inactive</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 3, 2025</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54768</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
-    <t>May 20, 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
   </si>
   <si>
     <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The purpose of the Delta Interagency Invasive Species Coordination (DIISC) Team is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other stakeholders&amp;nbsp;that detect, prevent, and manage invasive species and restore invaded habitats in the Sacramento-San Joaquin Delta.&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/diisc-team-activities/"&gt;https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54669</t>
   </si>
   <si>
     <t>Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>The Interagency Ecological Program (IEP) is a consortium of State and federal agencies that has been conducting cooperative ecological investigations since the 1970s. They provide and integrate relevant and timely ecological information for management of the Bay-Delta ecosystem and the water that flows through it.</t>
   </si>
@@ -2778,50 +2696,56 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49720</t>
   </si>
   <si>
     <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49731</t>
   </si>
   <si>
     <t>Berkeley is ranked among the world's top universities by major educational publications. A founding member of the Association of American Universities, Berkeley hosts many leading research institutes, including the Mathematical Sciences Research Institute and the Space Sciences Laboratory.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49749</t>
   </si>
   <si>
     <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
   </si>
   <si>
     <t>The University of California, Los Angeles is a public land-grant research university in Los Angeles, California. UCLA’s academic roots were established in 1882 as a teachers college then known as the southern branch of the California State Normal School.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49751</t>
+  </si>
+  <si>
+    <t>The focus of the University of California is on research. Like all University of California campuses, UCSB prioritizes academic development over vocational learning. Undergraduate teaching is centered on lectures, with larger lecture classes having sections.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49755</t>
   </si>
   <si>
     <t>The University of California, Santa Cruz (UC Santa Cruz or UCSC) is a public land-grant research university in Santa Cruz, California.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49756</t>
   </si>
   <si>
     <t>Project is implemented through the United States Geological Survey's (USGS) Vermont Cooperative Fish and Wildlife Research Unit, housed within the Rubenstein School of Environment and Natural Resources at the University of Vermont.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53216</t>
   </si>
   <si>
     <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
   </si>
   <si>
     <t>The Virginia Institute of Marine Science (VIMS) has a three-part mission to conduct research in coastal ocean and estuarine science, educate students and citizens, and provide advisory service to policy makers, industry, and the public. VIMS provides these services to Virginia, the nation, and the world.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49763</t>
   </si>
@@ -2872,102 +2796,87 @@
   <si>
     <t>Delta Conservancy</t>
   </si>
   <si>
     <t>The Delta Conservancy supports efforts that advance both environmental protection and the economic well-being of Delta residents in a complementary manner, including the following: Protect and enhance habitat and habitat restoration. Protect and preserve Delta agriculture and working landscapes.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49644</t>
   </si>
   <si>
     <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54369</t>
   </si>
   <si>
     <t>HydroFocus, Inc. conducts hydrologic and water-quality investigations and provides consulting services. HydroFocus employs cost effective investigation, data collection, research, and objective analyses to help clients solve problems affecting land and water resources.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49664</t>
   </si>
   <si>
-    <t>ICF International Inc.</t>
-[...7 lines deleted...]
-  <si>
     <t>Lawrence Berkeley National Laboratory (LBNL), commonly referred to as Berkeley Lab, is a United States national laboratory that conducts scientific research on behalf of the Department of Energy. Located in the hills of Berkeley, California, the lab overlooks the campus of the University of California, Berkeley.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49667</t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California</t>
   </si>
   <si>
     <t>The Metropolitan Water District of Southern California reservoirs store fresh water for use in Los Angeles, Orange, Ventura, Riverside, San Bernardino, and San Diego counties.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49671</t>
   </si>
   <si>
     <t>NOAA is an American scientific and regulatory agency within the United States Department of Commerce that forecasts weather, monitors oceanic and atmospheric conditions, charts the seas, conducts deep sea exploration, and manages fishing and protection of marine mammals and endangered species in the U.S. exclusive ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49682</t>
   </si>
   <si>
     <t>RMA | Resource Management Associates. At RMA, our team of engineers and software developers create and apply advanced numerical models and software systems that support water resource management and environmental stewardship.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49697</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy</t>
   </si>
   <si>
     <t>The Sacramento-San Joaquin Delta Conservancy (Conservancy) is a primary state agency in the implementation of ecosystem restoration in the Delta. We support efforts that advance environmental protection and the economic well-being of Delta residents.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49702</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54335</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49723</t>
   </si>
   <si>
     <t>The Nature Conservancy</t>
   </si>
   <si>
     <t>A private, non-profit organization, we partner with individuals, corporations, foundations, Indigenous communities and other non-profit organizations and governments at all levels to protect our most important natural treasures — the natural areas that sustain Canada's plants and wildlife.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49727</t>
   </si>
   <si>
     <t>The U.S. Fish and Wildlife Service is the premier government agency dedicated to the conservation, protection, and enhancement of fish, wildlife and plants, and their habitats.Feb. 12, 2021</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49741</t>
   </si>
   <si>
     <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
 The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
   </si>
   <si>
     <t>University of British Columbia [UBC]</t>
@@ -3341,63 +3250,50 @@
 </t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.scitotenv.2024.178138</t>
   </si>
   <si>
     <t>How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications?</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:12.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif"&gt;Riaño, D., S. Khanna, M. Lay, N. Rasmussen, A. Kato, and S. L. Ustin, (2025). How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications? Science of the Total Environment, 959: Article 178138. DOI: &lt;a href="https://doi.org/10.1016/j.scitotenv.2024.178138"&gt;https://doi.org/10.1016/j.scitotenv.2024.178138&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.baydeltalive.com/assets/05058ccde7595f531c3f6b5eda7faa2f/application/pdf/DeltaSalmon_Rearing_Habitat_Final_Report_02_21_20.pdf</t>
   </si>
   <si>
     <t>Identifying Suitable Rearing Habitat for Chinook Salmon in the Sacramento San Joaquin Delta</t>
   </si>
   <si>
     <t>This report summarize existing research and knowledge around suitable rearing habitat for Chinook salmon in the Sacramento-San Joaquin Delta. The report identifies areas of suitability for rearing salmon by combining suitability analyses for several mapped parameters. The report provides recommendations for types of restoration needed to improve or restore rearing habitat, as well as to identify where in the Delta these restoration efforts could be prioritized.</t>
-  </si>
-[...11 lines deleted...]
-    <t>June 11, 2025</t>
   </si>
   <si>
     <t>https://doi.org/10.1111/jfb.15847</t>
   </si>
   <si>
     <t>Integrating otolith and genetic tools to reveal intraspecific biodiversity in a highly impacted salmon population</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Intraspecific biodiversity is vital for species persistence in an increasingly volatile world. By embracing methods that integrate information at different spatiotemporal scales, we can directly monitor and reconstruct changes in intraspecific biodiversity. Here we combined genetics and otolith biochronologies to describe the genotypic and phenotypic diversity of Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) in the Yuba River, California, comparing cohorts that experienced a range of hydroclimatic conditions. Yuba River salmon have been heavily impacted by habitat loss and degradation, and large influxes of unmarked hatchery fish each year have led to concern about introgression and uncertainty around the viability of its wild populations, particularly the rarer spring-run salmon. Otolith strontium isotopes showed that Yuba River origin fish represented, on average, 42% (range 7-73%) of spawners across six return years (2009-2011; 2018-2020), with large interannual variability. The remainder of adult Chinook Salmon in the river were primarily strays from the nearby Feather River hatchery, and since 2018, also from the Mokelumne River hatchery. Among the Yuba-origin spawners, on average, 30% (range 14-50%) exhibited the spring-run genotype. The Yuba-origin fish also displayed a variety of outmigration phenotypes that differed in the timing and size at which they left the natal river. Early-migrating fry dominated the returns (mean=59%, range=33-89%), and their contribution rates were negatively correlated with flow. It is unlikely that fry survival rates are elevated during droughts, suggesting that this trend reflects disproportionately poor survival of larger later migrating parr, smolts, and yearlings along the migratory corridor in drier years. Otolith daily increments indicated generally faster growth rates in non-natal habitats, emphasizing the importance of continuing upstream restoration efforts to improve in-river growing conditions. Together, these findings show that, despite a long history of habitat degradation and hatchery introgression, the Yuba River maintains intraspecific biodiversity that should be taken into account &lt;span style="background:white"&gt;in future management, restoration and reintroduction plans&lt;/span&gt;. The finding that genotypic spring-run are reproducing, surviving, and returning to the Yuba River every year suggests that re-establishment of an independent population is possible, although hatchery-wild interactions would need to be carefully considered. Integrating methods is critical to monitor changes in key genetic, physiological, and behavioural traits in order to assess population viability and resilience.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/2019-IEP-Work-Plan_2018-12-11.pdf?la=en&amp;hash=C305D1B1DA7931D95E8676247669F098F26</t>
   </si>
   <si>
     <t>Interagency Ecological Program (IEP) 2019 Work Plan and Funding</t>
   </si>
   <si>
     <t>This Work Plan reflects the annuallyâ€planned work by IEP agencies to be conducted as part of the consortium within the Bayâ€Delta ecosystem during the calendar year. The authorities, responsibilities, and management needs for implementing (and funding) of projects and programs included in this plan are generally guided by, and in some cases are defined by, various regulatory requirements, such as the biological opinions, incidental take permits, and water rights decisions that cover the operations of the State Water Project (SWP) and the Central Valley Project (CVP). It is intended that this annual plan reflect a finerâ€scale focus for planning encompassed within a higher level of planning (3â€5 years and beyond) outlined by the IEP Science Strategy.</t>
   </si>
   <si>
     <t>Interagency Ecological Program (IEP) Data Management Plan: Discrete Water Quality</t>
   </si>
   <si>
     <t>Since 1975, the Interagency Ecological Program's (IEP) EMP has collected discrete water quality data within the Sacramento-San Joaquin Delta, Suisun Bay, and San Pablo Bay. The number of stations monitored has varied over time in response to programmatic reviews and new water right decisions. The EMP monitors physical and chemical discrete water quality constituents and chlorophyll at 24 fixed sites.  Four floating stations are sampled based upon specific conductance criteria at the bottom of the channel to capture the entrapment zone.</t>
@@ -3463,82 +3359,64 @@
     <t>https://deltacouncil.ca.gov/delta-science-program/research-awards</t>
   </si>
   <si>
     <t>Maven's Notebook Feature: Boosting climate resilience in the Delta’s mountain headwaters</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Feature story on Maven's Notebook summarizing the research project.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10530-023-03013-7</t>
   </si>
   <si>
     <t>Multi-year landscape-scale efficacy analysis of fluridone treatment of invasive submerged aquatic vegetation in the Sacramento – San Joaquin Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;a name="_Hlk153901924"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:11.0pt;
 line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Khanna, S., J. W. Gaeta, J. L. Conrad, &amp;amp; E. S. Gross, Multi-year landscape-scale efficacy analysis of fluridone treatment of invasive submerged aquatic vegetation in the Sacramento – San Joaquin Delta. Biological Invasions, 25(6): 1827-1843. DOI: &lt;/span&gt;&lt;/a&gt;&lt;a href="https://doi.org/10.1007/s10530-023-03013-7"&gt;&lt;span style="mso-bookmark:
 _Hlk153901924"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:11.0pt;
 line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;https://doi.org/10.1007/s10530-023-03013-7&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span style="mso-bookmark:_Hlk153901924"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:11.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif"&gt;. &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>TelemetryTools_RoadMap.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 10, 2026</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2025-07-14-open-source-resources-for-the-sacramento-san-joaquin-delta-telemetry-research-community.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/our-work/research-projects/predicting-fish-community-responses-variable-climate-regimes-flows-and</t>
   </si>
   <si>
     <t>Project summary: Estuarine fish community responses to climate, flow, and habitat</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project summary website&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://deltaconservancy.ca.gov/iav-quick-start-guide/</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Reviewed by members of the Delta Interagency Invasive Species Coordination  Team</t>
   </si>
   <si>
     <t>https://www.sfei.org/sites/default/files/biblio_files/Resilient%20Staten%20Island_SFEI_052022_highres.pdf</t>
   </si>
   <si>
@@ -3667,74 +3545,50 @@
 11.0pt;line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Khanna, S.&lt;/span&gt;&lt;/b&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:11.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif;mso-bidi-font-weight:bold"&gt;, M. Lay, J. L. Tuil, &amp;amp; S. L. Ustin. (2025). The Sacramento-San Joaquin Delta community level classification maps derived from WorldView-2 multispectral data. Knowledge Network for Biocomplexity. DOI:&lt;/span&gt; &lt;span style="font-size:10.0pt;mso-bidi-font-size:
 11.0pt;line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif;mso-bidi-font-weight:
 bold"&gt;&lt;a href="https://doi.org/10.5063/F10Z71SG"&gt;https://doi.org/10.5063/F10Z71SG&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>wst-synthesis-data-announcement.pdf</t>
   </si>
   <si>
     <t>White Sturgeon Synthesis Dataset</t>
   </si>
   <si>
     <t xml:space="preserve">Draft White Sturgeon Synthesis Data Announcement </t>
   </si>
   <si>
     <t>https://github.com/fishsciences/2022-white_sturgeon_synthesis</t>
   </si>
   <si>
     <t>White Sturgeon Telemetry Synthesis GitHub Repository</t>
   </si>
   <si>
     <t>Raw Data and QA/QC code. Reproduce the analysis from raw data.</t>
   </si>
   <si>
-    <t>https://github.com/fishsciences/telemetry</t>
-[...22 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -4261,53 +4115,50 @@
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Salinity gate management</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water storage</t>
   </si>
   <si>
     <t>Wetland resilience</t>
@@ -4315,53 +4166,50 @@
   <si>
     <t>Amphibians and reptiles</t>
   </si>
   <si>
     <t>Aquatic vegetation</t>
   </si>
   <si>
     <t>Biological resource use</t>
   </si>
   <si>
     <t>Birds</t>
   </si>
   <si>
     <t>Channelized habitats</t>
   </si>
   <si>
     <t>co-production</t>
   </si>
   <si>
     <t>community science</t>
   </si>
   <si>
     <t>Contaminants</t>
   </si>
   <si>
-    <t>education</t>
-[...1 lines deleted...]
-  <si>
     <t>Floodplain</t>
   </si>
   <si>
     <t>Habitat changes</t>
   </si>
   <si>
     <t>Harmful algal blooms</t>
   </si>
   <si>
     <t>Hydrologic changes</t>
   </si>
   <si>
     <t>Hydrology and hydrodynamics</t>
   </si>
   <si>
     <t>Indigenous knowledge</t>
   </si>
   <si>
     <t>Invertebrates</t>
   </si>
   <si>
     <t>Landform and natural disturbance</t>
   </si>
   <si>
     <t>Mammals</t>
@@ -5123,53 +4971,50 @@
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
-  </si>
-[...1 lines deleted...]
-    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -5611,51 +5456,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X35"/>
+  <dimension ref="A1:X34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -6661,2629 +6506,2545 @@
       <c r="S16" t="s">
         <v>186</v>
       </c>
       <c r="T16" t="s">
         <v>187</v>
       </c>
       <c r="U16" t="s">
         <v>188</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
         <v>189</v>
       </c>
       <c r="X16" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>53106</v>
       </c>
       <c r="B17" t="s">
         <v>191</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>122</v>
       </c>
       <c r="E17" t="s">
         <v>192</v>
       </c>
       <c r="F17" t="s">
         <v>193</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>194</v>
       </c>
       <c r="J17" t="s">
         <v>57</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>2022</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
+      <c r="M17" t="s">
+        <v>195</v>
+      </c>
+      <c r="N17">
+        <v>2025</v>
+      </c>
       <c r="O17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Q17" t="s">
         <v>119</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="T17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="U17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="X17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
-        <v>53156</v>
+        <v>53171</v>
       </c>
       <c r="B18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C18" t="s">
         <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="J18"/>
+        <v>180</v>
+      </c>
+      <c r="J18" t="s">
+        <v>57</v>
+      </c>
       <c r="K18"/>
       <c r="L18">
         <v>2022</v>
       </c>
-      <c r="M18"/>
+      <c r="M18" t="s">
+        <v>195</v>
+      </c>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P18" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q18" t="s">
         <v>207</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="R18" t="s">
         <v>208</v>
       </c>
-      <c r="R18" t="s">
+      <c r="S18" t="s">
+        <v>95</v>
+      </c>
+      <c r="T18" t="s">
         <v>209</v>
       </c>
-      <c r="S18" t="s">
+      <c r="U18" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="X18" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
-        <v>53171</v>
+        <v>53221</v>
       </c>
       <c r="B19" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
+        <v>214</v>
+      </c>
+      <c r="E19" t="s">
+        <v>215</v>
+      </c>
+      <c r="F19" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>2022</v>
       </c>
       <c r="M19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="N19"/>
       <c r="O19" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="P19" t="s">
-        <v>133</v>
+        <v>197</v>
       </c>
       <c r="Q19" t="s">
+        <v>134</v>
+      </c>
+      <c r="R19"/>
+      <c r="S19" t="s">
         <v>220</v>
       </c>
-      <c r="R19" t="s">
+      <c r="T19" t="s">
         <v>221</v>
       </c>
-      <c r="S19" t="s">
-[...2 lines deleted...]
-      <c r="T19" t="s">
+      <c r="U19" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
+        <v>223</v>
+      </c>
+      <c r="X19" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
-        <v>53221</v>
+        <v>53386</v>
       </c>
       <c r="B20" t="s">
+        <v>225</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
         <v>226</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>227</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
+        <v>229</v>
+      </c>
+      <c r="J20" t="s">
         <v>230</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="M20" t="s">
+        <v>2021</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20">
+        <v>2023</v>
+      </c>
+      <c r="O20" t="s">
+        <v>71</v>
+      </c>
+      <c r="P20" t="s">
         <v>231</v>
       </c>
-      <c r="N20"/>
-      <c r="O20" t="s">
+      <c r="Q20" t="s">
         <v>232</v>
       </c>
-      <c r="P20" t="s">
-[...5 lines deleted...]
-      <c r="R20"/>
+      <c r="R20" t="s">
+        <v>233</v>
+      </c>
       <c r="S20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="T20" t="s">
-        <v>234</v>
+        <v>96</v>
       </c>
       <c r="U20" t="s">
         <v>235</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>236</v>
       </c>
       <c r="X20" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
-        <v>53386</v>
+        <v>54116</v>
       </c>
       <c r="B21" t="s">
         <v>238</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="E21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21"/>
+      <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="M21"/>
+        <v>2023</v>
+      </c>
+      <c r="M21">
+        <v>1</v>
+      </c>
       <c r="N21">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="O21" t="s">
         <v>71</v>
       </c>
       <c r="P21" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>240</v>
+      </c>
+      <c r="R21" t="s">
+        <v>241</v>
+      </c>
+      <c r="S21" t="s">
+        <v>242</v>
+      </c>
+      <c r="T21" t="s">
+        <v>136</v>
+      </c>
+      <c r="U21" t="s">
         <v>243</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="V21" t="s">
         <v>244</v>
       </c>
-      <c r="R21" t="s">
-[...2 lines deleted...]
-      <c r="S21" t="s">
+      <c r="W21" t="s">
         <v>245</v>
       </c>
-      <c r="T21" t="s">
-[...2 lines deleted...]
-      <c r="U21" t="s">
+      <c r="X21" t="s">
         <v>246</v>
-      </c>
-[...5 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
-        <v>53836</v>
+        <v>54320</v>
       </c>
       <c r="B22" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
+        <v>248</v>
+      </c>
+      <c r="E22" t="s">
+        <v>249</v>
+      </c>
+      <c r="F22" t="s">
         <v>250</v>
-      </c>
-[...2 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="M22"/>
+        <v>2025</v>
+      </c>
+      <c r="M22" t="s">
+        <v>251</v>
+      </c>
       <c r="N22">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="O22" t="s">
         <v>71</v>
       </c>
       <c r="P22"/>
       <c r="Q22" t="s">
         <v>252</v>
       </c>
-      <c r="R22" t="s">
+      <c r="R22"/>
+      <c r="S22" t="s">
         <v>253</v>
       </c>
-      <c r="S22" t="s">
+      <c r="T22" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
         <v>255</v>
       </c>
       <c r="X22" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
-        <v>54116</v>
+        <v>54370</v>
       </c>
       <c r="B23" t="s">
         <v>257</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>258</v>
+      </c>
+      <c r="E23" t="s">
+        <v>259</v>
+      </c>
       <c r="F23" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23"/>
-      <c r="J23"/>
+      <c r="I23" t="s">
+        <v>217</v>
+      </c>
+      <c r="J23" t="s">
+        <v>57</v>
+      </c>
       <c r="K23"/>
       <c r="L23">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2022</v>
+      </c>
+      <c r="M23" t="s">
+        <v>195</v>
       </c>
       <c r="N23">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="O23" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P23" t="s">
-        <v>150</v>
+        <v>261</v>
       </c>
       <c r="Q23" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="R23"/>
       <c r="S23" t="s">
-        <v>254</v>
+        <v>95</v>
       </c>
       <c r="T23" t="s">
-        <v>136</v>
+        <v>262</v>
       </c>
       <c r="U23" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="V23"/>
       <c r="W23" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="X23" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
-        <v>54151</v>
+        <v>54442</v>
       </c>
       <c r="B24" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C24" t="s">
         <v>77</v>
       </c>
       <c r="D24" t="s">
+        <v>141</v>
+      </c>
+      <c r="E24" t="s">
         <v>37</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G24" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>41</v>
+        <v>194</v>
       </c>
       <c r="J24" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="K24"/>
       <c r="L24">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="M24" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>270</v>
+      </c>
+      <c r="N24">
+        <v>2026</v>
+      </c>
       <c r="O24" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="P24" t="s">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="Q24" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="R24" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="S24" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="T24" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="U24" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>65</v>
       </c>
       <c r="X24" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
-        <v>54320</v>
+        <v>54455</v>
       </c>
       <c r="B25" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E25" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F25" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="G25"/>
+        <v>282</v>
+      </c>
+      <c r="G25" t="s">
+        <v>283</v>
+      </c>
       <c r="H25"/>
-      <c r="I25"/>
-      <c r="J25"/>
+      <c r="I25" t="s">
+        <v>284</v>
+      </c>
+      <c r="J25" t="s">
+        <v>285</v>
+      </c>
       <c r="K25"/>
       <c r="L25">
+        <v>2024</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25">
         <v>2025</v>
       </c>
-      <c r="M25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="P25"/>
+        <v>182</v>
+      </c>
+      <c r="P25" t="s">
+        <v>286</v>
+      </c>
       <c r="Q25" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="R25"/>
+        <v>287</v>
+      </c>
+      <c r="R25" t="s">
+        <v>288</v>
+      </c>
       <c r="S25" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="T25" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="U25"/>
+        <v>290</v>
+      </c>
+      <c r="U25" t="s">
+        <v>291</v>
+      </c>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="X25" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
-        <v>54370</v>
+        <v>54456</v>
       </c>
       <c r="B26" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C26" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>286</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="F26" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="G26"/>
+        <v>296</v>
+      </c>
+      <c r="G26" t="s">
+        <v>297</v>
+      </c>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>2022</v>
       </c>
       <c r="M26" t="s">
-        <v>219</v>
+        <v>298</v>
       </c>
       <c r="N26">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="O26" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="P26" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="Q26" t="s">
         <v>159</v>
       </c>
       <c r="R26"/>
       <c r="S26" t="s">
         <v>95</v>
       </c>
       <c r="T26" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="X26" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
-        <v>54442</v>
+        <v>54670</v>
       </c>
       <c r="B27" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>141</v>
+        <v>303</v>
       </c>
       <c r="E27" t="s">
-        <v>37</v>
+        <v>304</v>
       </c>
       <c r="F27" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="G27" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>194</v>
+        <v>41</v>
       </c>
       <c r="J27" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="K27"/>
       <c r="L27">
-        <v>2025</v>
-[...6 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
       <c r="O27" t="s">
-        <v>298</v>
+        <v>71</v>
       </c>
       <c r="P27" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="Q27" t="s">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="R27" t="s">
-        <v>301</v>
+        <v>241</v>
       </c>
       <c r="S27" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="T27" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="U27"/>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>65</v>
+        <v>310</v>
       </c>
       <c r="X27" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
-        <v>54455</v>
+        <v>54671</v>
       </c>
       <c r="B28" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E28" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="F28" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="G28" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>311</v>
+        <v>41</v>
       </c>
       <c r="J28" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
       <c r="K28"/>
       <c r="L28">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="M28"/>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
+      <c r="N28"/>
       <c r="O28" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="P28" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="Q28" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="R28" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="S28" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="T28" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="U28" t="s">
-        <v>318</v>
+        <v>243</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="X28" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
-        <v>54456</v>
+        <v>54674</v>
       </c>
       <c r="B29" t="s">
+        <v>319</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" t="s">
+        <v>303</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>320</v>
+      </c>
+      <c r="G29" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="J29"/>
+        <v>41</v>
+      </c>
+      <c r="J29" t="s">
+        <v>285</v>
+      </c>
       <c r="K29"/>
       <c r="L29">
-        <v>2022</v>
-[...6 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="P29" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="Q29" t="s">
-        <v>159</v>
+        <v>240</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>95</v>
+        <v>242</v>
       </c>
       <c r="T29" t="s">
-        <v>96</v>
+        <v>322</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="X29" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
-        <v>54670</v>
+        <v>54730</v>
       </c>
       <c r="B30" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
-        <v>330</v>
+        <v>141</v>
       </c>
       <c r="E30" t="s">
-        <v>331</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="G30" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
         <v>41</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="M30"/>
-      <c r="N30"/>
+      <c r="N30">
+        <v>2023</v>
+      </c>
       <c r="O30" t="s">
         <v>71</v>
       </c>
       <c r="P30" t="s">
-        <v>334</v>
+        <v>133</v>
       </c>
       <c r="Q30" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="R30" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="S30" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="T30" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="U30"/>
+        <v>329</v>
+      </c>
+      <c r="U30" t="s">
+        <v>330</v>
+      </c>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="X30" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
-        <v>54671</v>
+        <v>54739</v>
       </c>
       <c r="B31" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E31" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="F31" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="G31" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>41</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
-        <v>2025</v>
+        <v>2018</v>
       </c>
       <c r="M31"/>
-      <c r="N31"/>
+      <c r="N31">
+        <v>2026</v>
+      </c>
       <c r="O31" t="s">
         <v>71</v>
       </c>
       <c r="P31" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="Q31" t="s">
-        <v>342</v>
+        <v>60</v>
       </c>
       <c r="R31" t="s">
-        <v>343</v>
+        <v>241</v>
       </c>
       <c r="S31" t="s">
-        <v>344</v>
+        <v>242</v>
       </c>
       <c r="T31" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="U31" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="V31"/>
+        <v>339</v>
+      </c>
+      <c r="V31" t="s">
+        <v>340</v>
+      </c>
       <c r="W31" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="X31" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
-        <v>54674</v>
+        <v>54769</v>
       </c>
       <c r="B32" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C32" t="s">
         <v>36</v>
       </c>
       <c r="D32" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="G32"/>
       <c r="H32"/>
-      <c r="I32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I32"/>
+      <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
-        <v>2021</v>
-[...2 lines deleted...]
-      <c r="N32"/>
+        <v>2018</v>
+      </c>
+      <c r="M32" t="s">
+        <v>345</v>
+      </c>
+      <c r="N32">
+        <v>2025</v>
+      </c>
       <c r="O32" t="s">
         <v>71</v>
       </c>
-      <c r="P32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P32"/>
       <c r="Q32" t="s">
-        <v>252</v>
+        <v>346</v>
       </c>
       <c r="R32"/>
       <c r="S32" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="T32" t="s">
-        <v>348</v>
+        <v>174</v>
       </c>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="X32" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
-        <v>54730</v>
+        <v>54808</v>
       </c>
       <c r="B33" t="s">
+        <v>349</v>
+      </c>
+      <c r="C33" t="s">
+        <v>350</v>
+      </c>
+      <c r="D33" t="s">
         <v>351</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E33"/>
       <c r="F33" t="s">
         <v>352</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J33"/>
+        <v>229</v>
+      </c>
+      <c r="J33" t="s">
+        <v>57</v>
+      </c>
       <c r="K33"/>
       <c r="L33">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="M33"/>
-      <c r="N33">
-[...1 lines deleted...]
-      </c>
+      <c r="N33"/>
       <c r="O33" t="s">
-        <v>71</v>
+        <v>353</v>
       </c>
       <c r="P33" t="s">
-        <v>133</v>
+        <v>354</v>
       </c>
       <c r="Q33" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="R33" t="s">
-        <v>253</v>
+        <v>355</v>
       </c>
       <c r="S33" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="T33" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="U33" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="X33" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
-        <v>54739</v>
+        <v>54809</v>
       </c>
       <c r="B34" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="E34"/>
       <c r="F34" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="M34"/>
+        <v>2023</v>
+      </c>
+      <c r="M34" t="s">
+        <v>364</v>
+      </c>
       <c r="N34">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="O34" t="s">
         <v>71</v>
       </c>
-      <c r="P34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P34"/>
       <c r="Q34" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="R34"/>
       <c r="S34" t="s">
-        <v>254</v>
+        <v>365</v>
       </c>
       <c r="T34" t="s">
-        <v>364</v>
-[...4 lines deleted...]
-      <c r="V34" t="s">
+        <v>174</v>
+      </c>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="X34" t="s">
         <v>367</v>
-      </c>
-[...52 lines deleted...]
-        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P35"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H1" t="s">
+        <v>374</v>
+      </c>
+      <c r="I1" t="s">
         <v>375</v>
       </c>
-      <c r="D1" t="s">
+      <c r="J1" t="s">
         <v>376</v>
       </c>
-      <c r="E1" t="s">
+      <c r="K1" t="s">
         <v>377</v>
       </c>
-      <c r="F1" t="s">
+      <c r="L1" t="s">
         <v>378</v>
       </c>
-      <c r="G1" t="s">
+      <c r="M1" t="s">
         <v>379</v>
       </c>
-      <c r="H1" t="s">
+      <c r="N1" t="s">
         <v>380</v>
-      </c>
-[...16 lines deleted...]
-        <v>386</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="G2" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="H2" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51585</v>
       </c>
       <c r="B3">
         <v>49786</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="G3" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="H3" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>875000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51642</v>
       </c>
       <c r="B4">
         <v>49905</v>
       </c>
       <c r="C4" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D4" t="s">
         <v>131</v>
       </c>
       <c r="E4" t="s">
         <v>141</v>
       </c>
       <c r="F4" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51569</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18250</v>
       </c>
       <c r="D5" t="s">
         <v>67</v>
       </c>
       <c r="E5" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="F5" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G5" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H5" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>160431.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51572</v>
       </c>
       <c r="B6">
         <v>49861</v>
       </c>
       <c r="C6">
         <v>18200</v>
       </c>
       <c r="D6" t="s">
         <v>67</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G6" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H6" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>980768.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51570</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18251</v>
       </c>
       <c r="D7" t="s">
         <v>67</v>
       </c>
       <c r="E7" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="F7" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G7" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H7" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>149001.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51568</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18249</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="F8" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G8" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H8" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>250000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51573</v>
       </c>
       <c r="B9">
         <v>49862</v>
       </c>
       <c r="C9">
         <v>18209</v>
       </c>
       <c r="D9" t="s">
         <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>130</v>
       </c>
       <c r="F9" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G9" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H9" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>632909.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51571</v>
       </c>
       <c r="B10">
         <v>49860</v>
       </c>
       <c r="C10">
         <v>18252</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F10" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G10" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H10" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>100490.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51587</v>
       </c>
       <c r="B11">
         <v>49788</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H11" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1472717.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O11" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="P11" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51589</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H12" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O12" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="P12" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51567</v>
       </c>
       <c r="B13">
         <v>49860</v>
       </c>
       <c r="C13">
         <v>18207</v>
       </c>
       <c r="D13" t="s">
         <v>67</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G13" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H13" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>271182.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51514</v>
       </c>
       <c r="B14">
         <v>49805</v>
       </c>
       <c r="C14">
         <v>5298</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>101</v>
       </c>
       <c r="F14" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="G14" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H14" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>200143.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51672</v>
       </c>
       <c r="B15">
         <v>49882</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
         <v>67</v>
       </c>
       <c r="E15" t="s">
         <v>101</v>
       </c>
       <c r="F15" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="G15" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H15" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>221659.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51668</v>
       </c>
       <c r="B16">
         <v>49878</v>
       </c>
       <c r="C16">
         <v>19054</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="F16" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="G16" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H16" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>192470.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51579</v>
       </c>
       <c r="B17">
         <v>49869</v>
       </c>
       <c r="C17">
         <v>18213</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>148</v>
       </c>
       <c r="F17" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G17" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H17" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>199483.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51588</v>
       </c>
       <c r="B18">
         <v>49790</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O18" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="P18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51643</v>
       </c>
       <c r="B19">
         <v>49905</v>
       </c>
       <c r="C19" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D19" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>52801</v>
       </c>
       <c r="B20">
         <v>49867</v>
       </c>
       <c r="C20">
         <v>18204</v>
       </c>
       <c r="D20" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E20" t="s">
         <v>141</v>
       </c>
       <c r="F20" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>742415.0</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53131</v>
       </c>
       <c r="B21">
         <v>53106</v>
       </c>
       <c r="C21" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
-        <v>122</v>
+        <v>413</v>
       </c>
       <c r="F21" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>391</v>
+      </c>
+      <c r="G21" t="s">
+        <v>392</v>
+      </c>
       <c r="H21" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="I21" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="J21">
         <v>529809.0</v>
       </c>
       <c r="K21"/>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>416</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>421</v>
+        <v>201</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53196</v>
       </c>
       <c r="B22">
         <v>53171</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="F22" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>292856.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>53201</v>
       </c>
       <c r="B23">
         <v>53171</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" t="s">
         <v>165</v>
       </c>
       <c r="F23" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>212290.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>53226</v>
       </c>
       <c r="B24">
         <v>53221</v>
       </c>
       <c r="C24" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
       <c r="E24" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="F24" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="I24" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="J24">
         <v>241971.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
-        <v>53266</v>
+        <v>53391</v>
       </c>
       <c r="B25">
-        <v>53156</v>
+        <v>53386</v>
       </c>
       <c r="C25">
-        <v>21115</v>
+        <v>21013</v>
       </c>
       <c r="D25" t="s">
         <v>67</v>
       </c>
       <c r="E25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>226</v>
+      </c>
+      <c r="F25" t="s">
+        <v>391</v>
+      </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>424</v>
+      </c>
+      <c r="I25"/>
       <c r="J25">
-        <v>224951.0</v>
+        <v>79120.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
-        <v>53391</v>
+        <v>54321</v>
       </c>
       <c r="B26">
-        <v>53386</v>
-[...3 lines deleted...]
-      </c>
+        <v>54320</v>
+      </c>
+      <c r="C26"/>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="E26" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I26"/>
       <c r="J26">
-        <v>79120.0</v>
+        <v>653522.89</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
-        <v>54152</v>
+        <v>54342</v>
       </c>
       <c r="B27">
-        <v>54151</v>
+        <v>54320</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
         <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>37</v>
+        <v>427</v>
       </c>
       <c r="F27" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="G27"/>
+        <v>391</v>
+      </c>
+      <c r="G27" t="s">
+        <v>392</v>
+      </c>
       <c r="H27" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>426</v>
+      </c>
+      <c r="I27" t="s">
+        <v>415</v>
+      </c>
       <c r="J27">
-        <v>699993.0</v>
+        <v>207278.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
-        <v>54321</v>
+        <v>54343</v>
       </c>
       <c r="B28">
         <v>54320</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>67</v>
       </c>
       <c r="E28" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="G28"/>
+        <v>429</v>
+      </c>
+      <c r="F28" t="s">
+        <v>391</v>
+      </c>
+      <c r="G28" t="s">
+        <v>392</v>
+      </c>
       <c r="H28" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>426</v>
+      </c>
+      <c r="I28" t="s">
+        <v>415</v>
+      </c>
       <c r="J28">
-        <v>653522.89</v>
+        <v>10000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
-        <v>54342</v>
+        <v>54344</v>
       </c>
       <c r="B29">
         <v>54320</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>67</v>
       </c>
       <c r="E29" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F29" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G29" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H29" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="I29" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="J29">
-        <v>207278.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
-        <v>54343</v>
+        <v>54371</v>
       </c>
       <c r="B30">
-        <v>54320</v>
-[...1 lines deleted...]
-      <c r="C30"/>
+        <v>54370</v>
+      </c>
+      <c r="C30" t="s">
+        <v>431</v>
+      </c>
       <c r="D30" t="s">
         <v>67</v>
       </c>
       <c r="E30" t="s">
-        <v>434</v>
+        <v>101</v>
       </c>
       <c r="F30" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="G30" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="H30" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="I30" t="s">
         <v>432</v>
       </c>
       <c r="J30">
-        <v>10000.0</v>
+        <v>528438.0</v>
       </c>
       <c r="K30"/>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>416</v>
+      </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>433</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
-        <v>54344</v>
+        <v>54372</v>
       </c>
       <c r="B31">
-        <v>54320</v>
-[...1 lines deleted...]
-      <c r="C31"/>
+        <v>54370</v>
+      </c>
+      <c r="C31" t="s">
+        <v>431</v>
+      </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>409</v>
       </c>
       <c r="E31" t="s">
-        <v>435</v>
+        <v>141</v>
       </c>
       <c r="F31" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="I31" t="s">
         <v>432</v>
       </c>
       <c r="J31">
-        <v>5000.0</v>
+        <v>169882.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>54371</v>
+        <v>54735</v>
       </c>
       <c r="B32">
-        <v>54370</v>
+        <v>54730</v>
       </c>
       <c r="C32" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D32" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="I32" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="J32">
-        <v>528438.0</v>
+        <v>399408.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
-        <v>54372</v>
+        <v>54770</v>
       </c>
       <c r="B33">
-        <v>54370</v>
+        <v>54769</v>
       </c>
       <c r="C33" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D33" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" t="s">
+        <v>343</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33" t="s">
+        <v>392</v>
+      </c>
+      <c r="H33" t="s">
+        <v>438</v>
+      </c>
+      <c r="I33" t="s">
         <v>415</v>
       </c>
-      <c r="E33" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="J33">
-        <v>169882.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="K33"/>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>439</v>
+      </c>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>438</v>
+        <v>347</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
-        <v>54735</v>
+        <v>54810</v>
       </c>
       <c r="B34">
-        <v>54730</v>
+        <v>54809</v>
       </c>
       <c r="C34" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>362</v>
       </c>
       <c r="F34"/>
-      <c r="G34"/>
+      <c r="G34" t="s">
+        <v>392</v>
+      </c>
       <c r="H34" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I34" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="J34">
-        <v>399408.0</v>
+        <v>262274.0</v>
       </c>
       <c r="K34"/>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>416</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>357</v>
-[...39 lines deleted...]
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D1" t="s">
         <v>445</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="E1" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>98</v>
@@ -9528,6589 +9289,6198 @@
         <v>2019</v>
       </c>
       <c r="D15">
         <v>74768.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54771</v>
       </c>
       <c r="B16">
         <v>54770</v>
       </c>
       <c r="C16">
         <v>2024</v>
       </c>
       <c r="D16">
         <v>92720.99</v>
       </c>
       <c r="E16" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>372</v>
+        <v>347</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>54779</v>
+      </c>
+      <c r="B17">
+        <v>54371</v>
+      </c>
+      <c r="C17">
+        <v>2024</v>
+      </c>
+      <c r="D17">
+        <v>312727.92</v>
+      </c>
+      <c r="E17" t="s">
+        <v>447</v>
+      </c>
+      <c r="F17" t="s">
+        <v>448</v>
+      </c>
+      <c r="G17" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>54795</v>
+      </c>
+      <c r="B18">
+        <v>53131</v>
+      </c>
+      <c r="C18">
+        <v>2024</v>
+      </c>
+      <c r="D18">
+        <v>67889.94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>447</v>
+      </c>
+      <c r="F18" t="s">
+        <v>448</v>
+      </c>
+      <c r="G18" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>54813</v>
+      </c>
+      <c r="B19">
+        <v>54810</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19">
+        <v>89892.72</v>
+      </c>
+      <c r="E19" t="s">
+        <v>447</v>
+      </c>
+      <c r="F19" t="s">
+        <v>448</v>
+      </c>
+      <c r="G19" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K68"/>
+  <dimension ref="A1:K63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B1" t="s">
         <v>450</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>451</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>452</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H1" t="s">
         <v>455</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C2" t="s">
         <v>458</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>459</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
+        <v>460</v>
+      </c>
+      <c r="J2" t="s">
         <v>461</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C3" t="s">
         <v>464</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E3" t="s">
         <v>101</v>
       </c>
       <c r="F3" t="s">
+        <v>466</v>
+      </c>
+      <c r="G3" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>468</v>
+      </c>
+      <c r="K3" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50348</v>
       </c>
       <c r="B4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C4" t="s">
         <v>471</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="E4" t="s">
         <v>155</v>
       </c>
       <c r="F4" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="G4" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>98</v>
       </c>
       <c r="K4" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>54016</v>
+        <v>50223</v>
       </c>
       <c r="B5" t="s">
+        <v>475</v>
+      </c>
+      <c r="C5" t="s">
         <v>476</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>477</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>478</v>
       </c>
-      <c r="E5" t="s">
-[...5 lines deleted...]
-      <c r="I5"/>
+      <c r="F5" t="s">
+        <v>479</v>
+      </c>
+      <c r="G5" t="s">
+        <v>480</v>
+      </c>
+      <c r="H5" t="s">
+        <v>101</v>
+      </c>
+      <c r="I5" t="s">
+        <v>481</v>
+      </c>
       <c r="J5" t="s">
-        <v>479</v>
+        <v>98</v>
       </c>
       <c r="K5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50223</v>
+        <v>50298</v>
       </c>
       <c r="B6" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C6" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D6" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E6" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F6"/>
       <c r="G6" t="s">
         <v>486</v>
       </c>
-      <c r="H6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>98</v>
       </c>
       <c r="K6" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>50298</v>
+        <v>50285</v>
       </c>
       <c r="B7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C7" t="s">
         <v>489</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>490</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F7" t="s">
         <v>491</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7"/>
       <c r="G7" t="s">
         <v>492</v>
       </c>
       <c r="H7"/>
-      <c r="I7"/>
+      <c r="I7" t="s">
+        <v>493</v>
+      </c>
       <c r="J7" t="s">
         <v>98</v>
       </c>
       <c r="K7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50285</v>
+        <v>50294</v>
       </c>
       <c r="B8" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D8" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E8" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
         <v>498</v>
       </c>
       <c r="H8"/>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
         <v>98</v>
       </c>
       <c r="K8" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50294</v>
+        <v>50410</v>
       </c>
       <c r="B9" t="s">
+        <v>500</v>
+      </c>
+      <c r="C9" t="s">
         <v>501</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>502</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>295</v>
+      </c>
+      <c r="F9" t="s">
         <v>503</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9"/>
       <c r="G9" t="s">
         <v>504</v>
       </c>
       <c r="H9"/>
-      <c r="I9"/>
+      <c r="I9" t="s">
+        <v>505</v>
+      </c>
       <c r="J9" t="s">
         <v>98</v>
       </c>
       <c r="K9" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50410</v>
+        <v>50302</v>
       </c>
       <c r="B10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C10" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D10" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E10" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="F10"/>
       <c r="G10" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H10"/>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
         <v>98</v>
       </c>
       <c r="K10" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>54006</v>
+        <v>50321</v>
       </c>
       <c r="B11" t="s">
         <v>513</v>
       </c>
       <c r="C11" t="s">
         <v>514</v>
       </c>
       <c r="D11" t="s">
         <v>515</v>
       </c>
       <c r="E11" t="s">
-        <v>203</v>
+        <v>141</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>516</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>479</v>
+        <v>98</v>
       </c>
       <c r="K11" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50302</v>
+        <v>50287</v>
       </c>
       <c r="B12" t="s">
         <v>518</v>
       </c>
       <c r="C12" t="s">
         <v>519</v>
       </c>
       <c r="D12" t="s">
         <v>520</v>
       </c>
       <c r="E12" t="s">
-        <v>521</v>
+        <v>148</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
+        <v>521</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12" t="s">
         <v>522</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12" t="s">
         <v>98</v>
       </c>
       <c r="K12" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50321</v>
+        <v>50358</v>
       </c>
       <c r="B13" t="s">
         <v>524</v>
       </c>
       <c r="C13" t="s">
+        <v>519</v>
+      </c>
+      <c r="D13" t="s">
         <v>525</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>101</v>
+      </c>
+      <c r="F13" t="s">
+        <v>479</v>
+      </c>
+      <c r="G13" t="s">
         <v>526</v>
-      </c>
-[...5 lines deleted...]
-        <v>527</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>98</v>
       </c>
       <c r="K13" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50287</v>
+        <v>50342</v>
       </c>
       <c r="B14" t="s">
+        <v>528</v>
+      </c>
+      <c r="C14" t="s">
         <v>529</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>530</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>295</v>
+      </c>
+      <c r="F14" t="s">
         <v>531</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14"/>
       <c r="G14" t="s">
         <v>532</v>
       </c>
-      <c r="H14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
         <v>98</v>
       </c>
       <c r="K14" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50358</v>
+        <v>52806</v>
       </c>
       <c r="B15" t="s">
+        <v>534</v>
+      </c>
+      <c r="C15" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="D15" t="s">
         <v>536</v>
       </c>
       <c r="E15" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
-        <v>485</v>
+        <v>537</v>
       </c>
       <c r="G15" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>98</v>
+        <v>411</v>
       </c>
       <c r="K15" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54076</v>
+        <v>54732</v>
       </c>
       <c r="B16" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C16" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D16" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E16" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-      <c r="G16"/>
+        <v>141</v>
+      </c>
+      <c r="F16" t="s">
+        <v>543</v>
+      </c>
+      <c r="G16" t="s">
+        <v>544</v>
+      </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>255</v>
+        <v>331</v>
       </c>
       <c r="K16" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>50342</v>
+        <v>50346</v>
       </c>
       <c r="B17" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C17" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D17" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E17" t="s">
-        <v>322</v>
+        <v>155</v>
       </c>
       <c r="F17" t="s">
-        <v>546</v>
+        <v>479</v>
       </c>
       <c r="G17" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>98</v>
       </c>
       <c r="K17" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>52806</v>
+        <v>50289</v>
       </c>
       <c r="B18" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C18" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D18" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E18" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>417</v>
+        <v>98</v>
       </c>
       <c r="K18" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>54732</v>
+        <v>50235</v>
       </c>
       <c r="B19" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C19" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D19" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E19" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="F19" t="s">
-        <v>558</v>
+        <v>466</v>
       </c>
       <c r="G19" t="s">
         <v>559</v>
       </c>
       <c r="H19"/>
-      <c r="I19"/>
+      <c r="I19" t="s">
+        <v>560</v>
+      </c>
       <c r="J19" t="s">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="K19" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50346</v>
+        <v>54379</v>
       </c>
       <c r="B20" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C20" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D20" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E20" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>433</v>
       </c>
       <c r="K20" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50289</v>
+        <v>50225</v>
       </c>
       <c r="B21" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C21" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D21" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F21"/>
+        <v>165</v>
+      </c>
+      <c r="F21" t="s">
+        <v>531</v>
+      </c>
       <c r="G21" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="H21"/>
-      <c r="I21"/>
+      <c r="I21" t="s">
+        <v>571</v>
+      </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
       <c r="K21" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50235</v>
+        <v>50349</v>
       </c>
       <c r="B22" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C22" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D22" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E22" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>467</v>
+        <v>575</v>
       </c>
       <c r="G22" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="H22" t="s">
+        <v>141</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
         <v>98</v>
       </c>
       <c r="K22" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>54379</v>
+        <v>54322</v>
       </c>
       <c r="B23" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C23" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D23" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E23" t="s">
-        <v>101</v>
+        <v>248</v>
       </c>
       <c r="F23"/>
-      <c r="G23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23"/>
+      <c r="I23" t="s">
+        <v>581</v>
+      </c>
       <c r="J23" t="s">
-        <v>438</v>
+        <v>582</v>
       </c>
       <c r="K23" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50225</v>
+        <v>50450</v>
       </c>
       <c r="B24" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C24" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D24" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="E24" t="s">
-        <v>165</v>
+        <v>335</v>
       </c>
       <c r="F24" t="s">
-        <v>546</v>
+        <v>587</v>
       </c>
       <c r="G24" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="J24" t="s">
         <v>98</v>
       </c>
       <c r="K24" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50349</v>
+        <v>54741</v>
       </c>
       <c r="B25" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C25" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="D25" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="G25" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>331</v>
       </c>
       <c r="K25" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>53996</v>
+        <v>53246</v>
       </c>
       <c r="B26" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C26" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D26" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="E26" t="s">
-        <v>203</v>
+        <v>599</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>479</v>
+        <v>601</v>
       </c>
       <c r="K26" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54322</v>
+        <v>50293</v>
       </c>
       <c r="B27" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C27" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D27" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="E27" t="s">
-        <v>276</v>
+        <v>192</v>
       </c>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27" t="s">
+        <v>606</v>
+      </c>
       <c r="H27"/>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>602</v>
+        <v>98</v>
       </c>
       <c r="K27" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>50450</v>
+        <v>54145</v>
       </c>
       <c r="B28" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C28" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="D28" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="E28" t="s">
-        <v>361</v>
+        <v>214</v>
       </c>
       <c r="F28" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="G28" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H28"/>
-      <c r="I28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>98</v>
+        <v>613</v>
       </c>
       <c r="K28" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54741</v>
+        <v>50292</v>
       </c>
       <c r="B29" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C29" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="D29" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="F29"/>
       <c r="G29" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="K29" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>53246</v>
+        <v>50299</v>
       </c>
       <c r="B30" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C30" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="D30" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="E30" t="s">
-        <v>619</v>
+        <v>37</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>621</v>
+        <v>98</v>
       </c>
       <c r="K30" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>50293</v>
+        <v>54746</v>
       </c>
       <c r="B31" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C31" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D31" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E31" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="F31"/>
+        <v>54</v>
+      </c>
+      <c r="F31" t="s">
+        <v>587</v>
+      </c>
       <c r="G31" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>98</v>
+        <v>331</v>
       </c>
       <c r="K31" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>54145</v>
+        <v>54328</v>
       </c>
       <c r="B32" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C32" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D32" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E32" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32"/>
-      <c r="I32"/>
+      <c r="I32" t="s">
+        <v>633</v>
+      </c>
       <c r="J32" t="s">
-        <v>633</v>
+        <v>461</v>
       </c>
       <c r="K32" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>50292</v>
+        <v>53851</v>
       </c>
       <c r="B33" t="s">
         <v>635</v>
       </c>
       <c r="C33" t="s">
         <v>636</v>
       </c>
       <c r="D33" t="s">
         <v>637</v>
       </c>
       <c r="E33" t="s">
-        <v>165</v>
+        <v>638</v>
       </c>
       <c r="F33"/>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>98</v>
+        <v>236</v>
       </c>
       <c r="K33" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50299</v>
+        <v>50290</v>
       </c>
       <c r="B34" t="s">
         <v>640</v>
       </c>
       <c r="C34" t="s">
         <v>641</v>
       </c>
       <c r="D34" t="s">
         <v>642</v>
       </c>
       <c r="E34" t="s">
-        <v>37</v>
+        <v>643</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>644</v>
+      </c>
+      <c r="H34" t="s">
+        <v>37</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>98</v>
+        <v>162</v>
       </c>
       <c r="K34" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>54746</v>
+        <v>50343</v>
       </c>
       <c r="B35" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C35" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D35" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E35" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="F35" t="s">
-        <v>607</v>
+        <v>649</v>
       </c>
       <c r="G35" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="K35" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54328</v>
+        <v>50291</v>
       </c>
       <c r="B36" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C36" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D36" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E36" t="s">
-        <v>435</v>
+        <v>37</v>
       </c>
       <c r="F36"/>
-      <c r="G36"/>
+      <c r="G36" t="s">
+        <v>655</v>
+      </c>
       <c r="H36"/>
-      <c r="I36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>462</v>
+        <v>98</v>
       </c>
       <c r="K36" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>53851</v>
+        <v>53721</v>
       </c>
       <c r="B37" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C37" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D37" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E37" t="s">
-        <v>658</v>
+        <v>141</v>
       </c>
       <c r="F37"/>
-      <c r="G37"/>
+      <c r="G37" t="s">
+        <v>660</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>247</v>
+        <v>582</v>
       </c>
       <c r="K37" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>50290</v>
+        <v>50281</v>
       </c>
       <c r="B38" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C38" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D38" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E38" t="s">
-        <v>663</v>
+        <v>130</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>664</v>
-[...4 lines deleted...]
-      <c r="I38"/>
+        <v>665</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38" t="s">
+        <v>666</v>
+      </c>
       <c r="J38" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="K38" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>50343</v>
+        <v>54143</v>
       </c>
       <c r="B39" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C39" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D39" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E39" t="s">
-        <v>67</v>
+        <v>214</v>
       </c>
       <c r="F39" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="G39" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>98</v>
+        <v>613</v>
       </c>
       <c r="K39" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50291</v>
+        <v>54811</v>
       </c>
       <c r="B40" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C40" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D40" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E40" t="s">
-        <v>37</v>
+        <v>362</v>
       </c>
       <c r="F40"/>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>98</v>
+        <v>366</v>
       </c>
       <c r="K40" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>53721</v>
+        <v>50360</v>
       </c>
       <c r="B41" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C41" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D41" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E41" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>165</v>
+      </c>
+      <c r="F41" t="s">
+        <v>531</v>
+      </c>
       <c r="G41" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>602</v>
+        <v>98</v>
       </c>
       <c r="K41" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50281</v>
+        <v>52481</v>
       </c>
       <c r="B42" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C42" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D42" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F42"/>
-      <c r="G42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42"/>
-      <c r="I42" t="s">
+      <c r="I42"/>
+      <c r="J42" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="K42" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>54143</v>
+        <v>53866</v>
       </c>
       <c r="B43" t="s">
         <v>688</v>
       </c>
       <c r="C43" t="s">
         <v>689</v>
       </c>
       <c r="D43" t="s">
         <v>690</v>
       </c>
       <c r="E43" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>633</v>
+        <v>236</v>
       </c>
       <c r="K43" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54041</v>
+        <v>52491</v>
       </c>
       <c r="B44" t="s">
+        <v>692</v>
+      </c>
+      <c r="C44" t="s">
+        <v>693</v>
+      </c>
+      <c r="D44" t="s">
         <v>694</v>
       </c>
-      <c r="C44" t="s">
+      <c r="E44" t="s">
+        <v>67</v>
+      </c>
+      <c r="F44" t="s">
+        <v>587</v>
+      </c>
+      <c r="G44" t="s">
         <v>695</v>
       </c>
-      <c r="D44" t="s">
-[...7 lines deleted...]
-      <c r="H44"/>
+      <c r="H44" t="s">
+        <v>131</v>
+      </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>479</v>
+        <v>686</v>
       </c>
       <c r="K44" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50360</v>
+        <v>50280</v>
       </c>
       <c r="B45" t="s">
+        <v>697</v>
+      </c>
+      <c r="C45" t="s">
+        <v>698</v>
+      </c>
+      <c r="D45" t="s">
         <v>699</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
+        <v>122</v>
+      </c>
+      <c r="F45" t="s">
         <v>700</v>
       </c>
-      <c r="D45" t="s">
+      <c r="G45" t="s">
         <v>701</v>
       </c>
-      <c r="E45" t="s">
-[...5 lines deleted...]
-      <c r="G45" t="s">
+      <c r="H45"/>
+      <c r="I45" t="s">
         <v>702</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45" t="s">
         <v>98</v>
       </c>
       <c r="K45" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>52481</v>
+        <v>50320</v>
       </c>
       <c r="B46" t="s">
         <v>704</v>
       </c>
       <c r="C46" t="s">
         <v>705</v>
       </c>
       <c r="D46" t="s">
         <v>706</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="F46"/>
-      <c r="G46"/>
+      <c r="G46" t="s">
+        <v>707</v>
+      </c>
       <c r="H46"/>
-      <c r="I46"/>
+      <c r="I46" t="s">
+        <v>708</v>
+      </c>
       <c r="J46" t="s">
-        <v>707</v>
+        <v>98</v>
       </c>
       <c r="K46" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>53866</v>
+        <v>50224</v>
       </c>
       <c r="B47" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C47" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D47" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E47" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="G47"/>
+        <v>101</v>
+      </c>
+      <c r="F47" t="s">
+        <v>466</v>
+      </c>
+      <c r="G47" t="s">
+        <v>713</v>
+      </c>
       <c r="H47"/>
-      <c r="I47"/>
+      <c r="I47" t="s">
+        <v>560</v>
+      </c>
       <c r="J47" t="s">
-        <v>247</v>
+        <v>98</v>
       </c>
       <c r="K47" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>52491</v>
+        <v>53161</v>
       </c>
       <c r="B48" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C48" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D48" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E48" t="s">
-        <v>67</v>
+        <v>204</v>
       </c>
       <c r="F48" t="s">
-        <v>607</v>
+        <v>718</v>
       </c>
       <c r="G48" t="s">
-        <v>716</v>
-[...4 lines deleted...]
-      <c r="I48"/>
+        <v>719</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" t="s">
+        <v>720</v>
+      </c>
       <c r="J48" t="s">
-        <v>707</v>
+        <v>418</v>
       </c>
       <c r="K48" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>50280</v>
+        <v>50301</v>
       </c>
       <c r="B49" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C49" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="D49" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="E49" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F49"/>
       <c r="G49" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="H49"/>
-      <c r="I49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
         <v>98</v>
       </c>
       <c r="K49" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50320</v>
+        <v>50263</v>
       </c>
       <c r="B50" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C50" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D50" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E50" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="J50" t="s">
         <v>98</v>
       </c>
       <c r="K50" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50224</v>
+        <v>50300</v>
       </c>
       <c r="B51" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C51" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D51" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E51" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F51"/>
       <c r="G51" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H51"/>
-      <c r="I51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
         <v>98</v>
       </c>
       <c r="K51" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>53161</v>
+        <v>50279</v>
       </c>
       <c r="B52" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C52" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D52" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E52" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="F52"/>
       <c r="G52" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="J52" t="s">
-        <v>423</v>
+        <v>98</v>
       </c>
       <c r="K52" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>50301</v>
+        <v>52471</v>
       </c>
       <c r="B53" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C53" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D53" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E53" t="s">
-        <v>37</v>
+        <v>130</v>
       </c>
       <c r="F53"/>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>98</v>
+        <v>686</v>
       </c>
       <c r="K53" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>50263</v>
+        <v>54324</v>
       </c>
       <c r="B54" t="s">
         <v>748</v>
       </c>
       <c r="C54" t="s">
         <v>749</v>
       </c>
       <c r="D54" t="s">
         <v>750</v>
       </c>
       <c r="E54" t="s">
-        <v>165</v>
+        <v>427</v>
       </c>
       <c r="F54"/>
-      <c r="G54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54"/>
       <c r="I54" t="s">
+        <v>751</v>
+      </c>
+      <c r="J54" t="s">
+        <v>461</v>
+      </c>
+      <c r="K54" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>50300</v>
+        <v>50278</v>
       </c>
       <c r="B55" t="s">
+        <v>753</v>
+      </c>
+      <c r="C55" t="s">
         <v>754</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>755</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>98</v>
       </c>
       <c r="K55" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>50279</v>
+        <v>53121</v>
       </c>
       <c r="B56" t="s">
+        <v>758</v>
+      </c>
+      <c r="C56" t="s">
         <v>759</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>760</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
+        <v>122</v>
+      </c>
+      <c r="F56" t="s">
         <v>761</v>
       </c>
-      <c r="E56" t="s">
-[...2 lines deleted...]
-      <c r="F56"/>
       <c r="G56" t="s">
         <v>762</v>
       </c>
       <c r="H56"/>
       <c r="I56" t="s">
         <v>763</v>
       </c>
       <c r="J56" t="s">
-        <v>98</v>
+        <v>764</v>
       </c>
       <c r="K56" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>54154</v>
+        <v>50347</v>
       </c>
       <c r="B57" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C57" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D57" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E57" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="G57"/>
+        <v>155</v>
+      </c>
+      <c r="F57" t="s">
+        <v>466</v>
+      </c>
+      <c r="G57" t="s">
+        <v>769</v>
+      </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>768</v>
+        <v>98</v>
       </c>
       <c r="K57" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>52471</v>
+        <v>50219</v>
       </c>
       <c r="B58" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C58" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D58" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E58" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="G58"/>
+        <v>395</v>
+      </c>
+      <c r="F58" t="s">
+        <v>531</v>
+      </c>
+      <c r="G58" t="s">
+        <v>774</v>
+      </c>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>707</v>
+        <v>98</v>
       </c>
       <c r="K58" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>54324</v>
+        <v>53166</v>
       </c>
       <c r="B59" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C59" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D59" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E59" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-      <c r="G59"/>
+        <v>204</v>
+      </c>
+      <c r="F59" t="s">
+        <v>778</v>
+      </c>
+      <c r="G59" t="s">
+        <v>779</v>
+      </c>
       <c r="H59"/>
       <c r="I59" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="J59" t="s">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="K59" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>50278</v>
+        <v>50276</v>
       </c>
       <c r="B60" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C60" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D60" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E60" t="s">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="H60"/>
-      <c r="I60"/>
+      <c r="I60" t="s">
+        <v>786</v>
+      </c>
       <c r="J60" t="s">
         <v>98</v>
       </c>
       <c r="K60" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>53121</v>
+        <v>52461</v>
       </c>
       <c r="B61" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="C61" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="D61" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="E61" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61"/>
-      <c r="I61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>200</v>
+        <v>686</v>
       </c>
       <c r="K61" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>50347</v>
+        <v>50364</v>
       </c>
       <c r="B62" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C62" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D62" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E62" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="F62"/>
       <c r="G62" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>98</v>
       </c>
       <c r="K62" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>50219</v>
+        <v>53856</v>
       </c>
       <c r="B63" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C63" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D63" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E63" t="s">
-        <v>401</v>
-[...6 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>98</v>
+        <v>236</v>
       </c>
       <c r="K63" t="s">
         <v>800</v>
-      </c>
-[...145 lines deleted...]
-        <v>825</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G80"/>
+  <dimension ref="A1:G73"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>826</v>
+        <v>801</v>
       </c>
       <c r="B1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>827</v>
+        <v>802</v>
       </c>
       <c r="E1" t="s">
-        <v>828</v>
+        <v>803</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50645</v>
       </c>
       <c r="B2">
         <v>50346</v>
       </c>
       <c r="C2">
         <v>49878</v>
       </c>
       <c r="D2" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50646</v>
       </c>
       <c r="B3">
         <v>50347</v>
       </c>
       <c r="C3">
         <v>49878</v>
       </c>
       <c r="D3" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50647</v>
       </c>
       <c r="B4">
         <v>50348</v>
       </c>
       <c r="C4">
         <v>49878</v>
       </c>
       <c r="D4" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50650</v>
       </c>
       <c r="B5">
         <v>50349</v>
       </c>
       <c r="C5">
         <v>49878</v>
       </c>
       <c r="D5" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50659</v>
       </c>
       <c r="B6">
         <v>50358</v>
       </c>
       <c r="C6">
         <v>49882</v>
       </c>
       <c r="D6" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50660</v>
       </c>
       <c r="B7">
         <v>50359</v>
       </c>
       <c r="C7">
         <v>49882</v>
       </c>
       <c r="D7" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50661</v>
       </c>
       <c r="B8">
         <v>50360</v>
       </c>
       <c r="C8">
         <v>49882</v>
       </c>
       <c r="D8" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50462</v>
       </c>
       <c r="B9">
         <v>50219</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E9" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50552</v>
       </c>
       <c r="B10">
         <v>50279</v>
       </c>
       <c r="C10">
         <v>49860</v>
       </c>
       <c r="D10" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50553</v>
       </c>
       <c r="B11">
         <v>50280</v>
       </c>
       <c r="C11">
         <v>49861</v>
       </c>
       <c r="D11" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50555</v>
       </c>
       <c r="B12">
         <v>50281</v>
       </c>
       <c r="C12">
         <v>49862</v>
       </c>
       <c r="D12" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50559</v>
       </c>
       <c r="B13">
         <v>50285</v>
       </c>
       <c r="C13">
         <v>49867</v>
       </c>
       <c r="D13" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50468</v>
       </c>
       <c r="B14">
         <v>50223</v>
       </c>
       <c r="C14">
         <v>49805</v>
       </c>
       <c r="D14" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E14" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50562</v>
       </c>
       <c r="B15">
         <v>50287</v>
       </c>
       <c r="C15">
         <v>49869</v>
       </c>
       <c r="D15" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50566</v>
       </c>
       <c r="B16">
         <v>50290</v>
       </c>
       <c r="C16">
         <v>49786</v>
       </c>
       <c r="D16" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50568</v>
       </c>
       <c r="B17">
         <v>50290</v>
       </c>
       <c r="C17">
         <v>49788</v>
       </c>
       <c r="D17" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50569</v>
       </c>
       <c r="B18">
         <v>50291</v>
       </c>
       <c r="C18">
         <v>49779</v>
       </c>
       <c r="D18" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50571</v>
       </c>
       <c r="B19">
         <v>50291</v>
       </c>
       <c r="C19">
         <v>49788</v>
       </c>
       <c r="D19" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50572</v>
       </c>
       <c r="B20">
         <v>50292</v>
       </c>
       <c r="C20">
         <v>49779</v>
       </c>
       <c r="D20" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50573</v>
       </c>
       <c r="B21">
         <v>50293</v>
       </c>
       <c r="C21">
         <v>49779</v>
       </c>
       <c r="D21" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50574</v>
       </c>
       <c r="B22">
         <v>50294</v>
       </c>
       <c r="C22">
         <v>49779</v>
       </c>
       <c r="D22" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50575</v>
       </c>
       <c r="B23">
         <v>50294</v>
       </c>
       <c r="C23">
         <v>49786</v>
       </c>
       <c r="D23" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50577</v>
       </c>
       <c r="B24">
         <v>50294</v>
       </c>
       <c r="C24">
         <v>49791</v>
       </c>
       <c r="D24" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50469</v>
       </c>
       <c r="B25">
         <v>50224</v>
       </c>
       <c r="C25">
         <v>49805</v>
       </c>
       <c r="D25" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E25" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50582</v>
       </c>
       <c r="B26">
         <v>50298</v>
       </c>
       <c r="C26">
         <v>49790</v>
       </c>
       <c r="D26" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50583</v>
       </c>
       <c r="B27">
         <v>50299</v>
       </c>
       <c r="C27">
         <v>49786</v>
       </c>
       <c r="D27" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50584</v>
       </c>
       <c r="B28">
         <v>50300</v>
       </c>
       <c r="C28">
         <v>49786</v>
       </c>
       <c r="D28" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50586</v>
       </c>
       <c r="B29">
         <v>50300</v>
       </c>
       <c r="C29">
         <v>49788</v>
       </c>
       <c r="D29" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50587</v>
       </c>
       <c r="B30">
         <v>50301</v>
       </c>
       <c r="C30">
         <v>49786</v>
       </c>
       <c r="D30" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50588</v>
       </c>
       <c r="B31">
         <v>50302</v>
       </c>
       <c r="C31">
         <v>49791</v>
       </c>
       <c r="D31" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50470</v>
       </c>
       <c r="B32">
         <v>50225</v>
       </c>
       <c r="C32">
         <v>49805</v>
       </c>
       <c r="D32" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E32" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50565</v>
       </c>
       <c r="B33">
         <v>50290</v>
       </c>
       <c r="C33">
         <v>49779</v>
       </c>
       <c r="D33" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E33" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>834</v>
+        <v>809</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>51901</v>
       </c>
       <c r="B34">
         <v>50289</v>
       </c>
       <c r="C34">
         <v>49779</v>
       </c>
       <c r="D34" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>835</v>
+        <v>810</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>52466</v>
       </c>
       <c r="B35">
         <v>52461</v>
       </c>
       <c r="C35">
         <v>49862</v>
       </c>
       <c r="D35" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E35" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>52476</v>
       </c>
       <c r="B36">
         <v>52471</v>
       </c>
       <c r="C36">
         <v>49862</v>
       </c>
       <c r="D36" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E36" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>52486</v>
       </c>
       <c r="B37">
         <v>52481</v>
       </c>
       <c r="C37">
         <v>49862</v>
       </c>
       <c r="D37" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E37" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>52496</v>
       </c>
       <c r="B38">
         <v>52491</v>
       </c>
       <c r="C38">
         <v>49862</v>
       </c>
       <c r="D38" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E38" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52811</v>
       </c>
       <c r="B39">
         <v>52806</v>
       </c>
       <c r="C39">
         <v>49867</v>
       </c>
       <c r="D39" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E39" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>53126</v>
       </c>
       <c r="B40">
         <v>53121</v>
       </c>
       <c r="C40">
         <v>53106</v>
       </c>
       <c r="D40" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E40" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>200</v>
+        <v>764</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>53176</v>
       </c>
       <c r="B41">
         <v>53161</v>
       </c>
       <c r="C41">
         <v>53171</v>
       </c>
       <c r="D41" t="s">
-        <v>836</v>
+        <v>811</v>
       </c>
       <c r="E41" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>53181</v>
       </c>
       <c r="B42">
         <v>53166</v>
       </c>
       <c r="C42">
         <v>53171</v>
       </c>
       <c r="D42" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E42" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>53186</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>53171</v>
       </c>
       <c r="D43" t="s">
-        <v>837</v>
+        <v>812</v>
       </c>
       <c r="E43" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>53191</v>
       </c>
       <c r="B44">
         <v>50342</v>
       </c>
       <c r="C44">
         <v>53171</v>
       </c>
       <c r="D44" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E44" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>53231</v>
       </c>
       <c r="B45">
         <v>50410</v>
       </c>
       <c r="C45">
         <v>53221</v>
       </c>
       <c r="D45" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E45" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>53236</v>
       </c>
       <c r="B46">
         <v>50263</v>
       </c>
       <c r="C46">
         <v>53221</v>
       </c>
       <c r="D46" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E46" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53241</v>
       </c>
       <c r="B47">
         <v>50342</v>
       </c>
       <c r="C47">
         <v>53221</v>
       </c>
       <c r="D47" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E47" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53251</v>
       </c>
       <c r="B48">
         <v>53246</v>
       </c>
       <c r="C48">
         <v>53221</v>
       </c>
       <c r="D48" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E48" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53846</v>
       </c>
       <c r="B49">
         <v>50364</v>
       </c>
       <c r="C49">
         <v>50146</v>
       </c>
       <c r="D49" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E49" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>247</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53861</v>
       </c>
       <c r="B50">
         <v>53851</v>
       </c>
       <c r="C50">
         <v>53386</v>
       </c>
       <c r="D50" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53871</v>
       </c>
       <c r="B51">
         <v>53856</v>
       </c>
       <c r="C51">
         <v>53386</v>
       </c>
       <c r="D51" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53876</v>
       </c>
       <c r="B52">
         <v>53866</v>
       </c>
       <c r="C52">
         <v>53386</v>
       </c>
       <c r="D52" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>53991</v>
+        <v>54144</v>
       </c>
       <c r="B53">
-        <v>53866</v>
+        <v>54143</v>
       </c>
       <c r="C53">
-        <v>53156</v>
+        <v>53221</v>
       </c>
       <c r="D53" t="s">
-        <v>830</v>
+        <v>804</v>
       </c>
       <c r="E53" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>479</v>
+        <v>613</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>54001</v>
+        <v>54146</v>
       </c>
       <c r="B54">
-        <v>53996</v>
+        <v>54145</v>
       </c>
       <c r="C54">
-        <v>53156</v>
+        <v>53221</v>
       </c>
       <c r="D54" t="s">
-        <v>833</v>
+        <v>806</v>
       </c>
       <c r="E54" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>479</v>
+        <v>613</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>54011</v>
+        <v>54323</v>
       </c>
       <c r="B55">
-        <v>54006</v>
+        <v>54322</v>
       </c>
       <c r="C55">
-        <v>53156</v>
+        <v>54320</v>
       </c>
       <c r="D55" t="s">
-        <v>830</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>479</v>
+        <v>813</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>54021</v>
+        <v>54325</v>
       </c>
       <c r="B56">
-        <v>54016</v>
+        <v>54324</v>
       </c>
       <c r="C56">
-        <v>53156</v>
+        <v>54320</v>
       </c>
       <c r="D56" t="s">
-        <v>830</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>479</v>
+        <v>813</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>54046</v>
+        <v>54327</v>
       </c>
       <c r="B57">
-        <v>54041</v>
+        <v>54326</v>
       </c>
       <c r="C57">
-        <v>53156</v>
+        <v>54320</v>
       </c>
       <c r="D57" t="s">
-        <v>830</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>479</v>
+        <v>813</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>54081</v>
+        <v>54329</v>
       </c>
       <c r="B58">
-        <v>54076</v>
+        <v>54328</v>
       </c>
       <c r="C58">
-        <v>53836</v>
+        <v>54320</v>
       </c>
       <c r="D58" t="s">
-        <v>829</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>255</v>
+        <v>813</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>54144</v>
+        <v>54375</v>
       </c>
       <c r="B59">
-        <v>54143</v>
+        <v>53721</v>
       </c>
       <c r="C59">
-        <v>53221</v>
+        <v>54370</v>
       </c>
       <c r="D59" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E59" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>633</v>
+        <v>433</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>54146</v>
+        <v>54376</v>
       </c>
       <c r="B60">
-        <v>54145</v>
+        <v>50320</v>
       </c>
       <c r="C60">
-        <v>53221</v>
+        <v>54370</v>
       </c>
       <c r="D60" t="s">
-        <v>831</v>
+        <v>804</v>
       </c>
       <c r="E60" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>633</v>
+        <v>433</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>54153</v>
+        <v>54377</v>
       </c>
       <c r="B61">
-        <v>50291</v>
+        <v>50321</v>
       </c>
       <c r="C61">
-        <v>54151</v>
+        <v>54370</v>
       </c>
       <c r="D61" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E61" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>768</v>
+        <v>433</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>54155</v>
+        <v>54378</v>
       </c>
       <c r="B62">
-        <v>54154</v>
+        <v>50235</v>
       </c>
       <c r="C62">
-        <v>54151</v>
+        <v>54370</v>
       </c>
       <c r="D62" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E62"/>
+        <v>804</v>
+      </c>
+      <c r="E62" t="s">
+        <v>807</v>
+      </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>768</v>
+        <v>433</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>54323</v>
+        <v>54380</v>
       </c>
       <c r="B63">
-        <v>54322</v>
+        <v>54379</v>
       </c>
       <c r="C63">
-        <v>54320</v>
+        <v>54370</v>
       </c>
       <c r="D63" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="E63"/>
+        <v>804</v>
+      </c>
+      <c r="E63" t="s">
+        <v>807</v>
+      </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>839</v>
+        <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>54325</v>
+        <v>54731</v>
       </c>
       <c r="B64">
-        <v>54324</v>
+        <v>50276</v>
       </c>
       <c r="C64">
-        <v>54320</v>
+        <v>54730</v>
       </c>
       <c r="D64" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E64"/>
+        <v>804</v>
+      </c>
+      <c r="E64" t="s">
+        <v>807</v>
+      </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>839</v>
+        <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>54327</v>
+        <v>54733</v>
       </c>
       <c r="B65">
-        <v>54326</v>
+        <v>54732</v>
       </c>
       <c r="C65">
-        <v>54320</v>
+        <v>54730</v>
       </c>
       <c r="D65" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E65"/>
+        <v>804</v>
+      </c>
+      <c r="E65" t="s">
+        <v>807</v>
+      </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>839</v>
+        <v>331</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>54329</v>
+        <v>54734</v>
       </c>
       <c r="B66">
-        <v>54328</v>
+        <v>50278</v>
       </c>
       <c r="C66">
-        <v>54320</v>
+        <v>54730</v>
       </c>
       <c r="D66" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E66"/>
+        <v>808</v>
+      </c>
+      <c r="E66" t="s">
+        <v>807</v>
+      </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>839</v>
+        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>54375</v>
+        <v>54740</v>
       </c>
       <c r="B67">
-        <v>53721</v>
+        <v>50278</v>
       </c>
       <c r="C67">
-        <v>54370</v>
+        <v>54739</v>
       </c>
       <c r="D67" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="E67" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>54376</v>
+        <v>54742</v>
       </c>
       <c r="B68">
-        <v>50320</v>
+        <v>54741</v>
       </c>
       <c r="C68">
-        <v>54370</v>
+        <v>54739</v>
       </c>
       <c r="D68" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="E68" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>54377</v>
+        <v>54743</v>
       </c>
       <c r="B69">
-        <v>50321</v>
+        <v>50276</v>
       </c>
       <c r="C69">
-        <v>54370</v>
+        <v>54739</v>
       </c>
       <c r="D69" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="E69" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>54378</v>
+        <v>54744</v>
       </c>
       <c r="B70">
-        <v>50235</v>
+        <v>50343</v>
       </c>
       <c r="C70">
-        <v>54370</v>
+        <v>54739</v>
       </c>
       <c r="D70" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="E70" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>54380</v>
+        <v>54745</v>
       </c>
       <c r="B71">
-        <v>54379</v>
+        <v>50450</v>
       </c>
       <c r="C71">
-        <v>54370</v>
+        <v>54739</v>
       </c>
       <c r="D71" t="s">
-        <v>829</v>
+        <v>806</v>
       </c>
       <c r="E71" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>438</v>
+        <v>331</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>54731</v>
+        <v>54747</v>
       </c>
       <c r="B72">
-        <v>50276</v>
+        <v>54746</v>
       </c>
       <c r="C72">
-        <v>54730</v>
+        <v>54739</v>
       </c>
       <c r="D72" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="E72" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>54733</v>
+        <v>54812</v>
       </c>
       <c r="B73">
-        <v>54732</v>
+        <v>54811</v>
       </c>
       <c r="C73">
-        <v>54730</v>
+        <v>54809</v>
       </c>
       <c r="D73" t="s">
-        <v>829</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>357</v>
-[...146 lines deleted...]
-        <v>357</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>840</v>
+        <v>815</v>
       </c>
       <c r="B1" t="s">
-        <v>841</v>
+        <v>816</v>
       </c>
       <c r="C1" t="s">
-        <v>842</v>
+        <v>817</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>54768</v>
       </c>
       <c r="B2" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="F2" t="s">
-        <v>843</v>
+        <v>818</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="E3" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="F3" t="s">
-        <v>845</v>
+        <v>820</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49609</v>
       </c>
       <c r="B4" t="s">
         <v>131</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>846</v>
+        <v>821</v>
       </c>
       <c r="E4" t="s">
         <v>98</v>
       </c>
       <c r="F4" t="s">
-        <v>847</v>
+        <v>822</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>53831</v>
+        <v>49624</v>
       </c>
       <c r="B5" t="s">
-        <v>250</v>
+        <v>122</v>
       </c>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>823</v>
+      </c>
       <c r="E5" t="s">
-        <v>848</v>
+        <v>98</v>
       </c>
       <c r="F5" t="s">
-        <v>849</v>
+        <v>824</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49624</v>
+        <v>49642</v>
       </c>
       <c r="B6" t="s">
-        <v>122</v>
+        <v>226</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
       <c r="E6" t="s">
         <v>98</v>
       </c>
       <c r="F6" t="s">
-        <v>851</v>
+        <v>826</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49642</v>
+        <v>54669</v>
       </c>
       <c r="B7" t="s">
-        <v>203</v>
+        <v>303</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>852</v>
+        <v>827</v>
       </c>
       <c r="E7" t="s">
-        <v>98</v>
+        <v>323</v>
       </c>
       <c r="F7" t="s">
-        <v>853</v>
+        <v>828</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>54669</v>
+        <v>49666</v>
       </c>
       <c r="B8" t="s">
-        <v>330</v>
+        <v>829</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>854</v>
+        <v>830</v>
       </c>
       <c r="E8" t="s">
-        <v>349</v>
+        <v>98</v>
       </c>
       <c r="F8" t="s">
-        <v>855</v>
+        <v>831</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49666</v>
+        <v>49673</v>
       </c>
       <c r="B9" t="s">
-        <v>856</v>
+        <v>130</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>857</v>
+        <v>832</v>
       </c>
       <c r="E9" t="s">
         <v>98</v>
       </c>
       <c r="F9" t="s">
-        <v>858</v>
+        <v>833</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49673</v>
+        <v>49707</v>
       </c>
       <c r="B10" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>859</v>
+        <v>834</v>
       </c>
       <c r="E10" t="s">
         <v>98</v>
       </c>
       <c r="F10" t="s">
-        <v>860</v>
+        <v>835</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>49707</v>
+        <v>54319</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11" t="s">
-        <v>98</v>
+        <v>813</v>
       </c>
       <c r="F11" t="s">
-        <v>862</v>
+        <v>836</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>54319</v>
+        <v>49720</v>
       </c>
       <c r="B12" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C12"/>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>837</v>
+      </c>
       <c r="E12" t="s">
-        <v>839</v>
+        <v>98</v>
       </c>
       <c r="F12" t="s">
-        <v>863</v>
+        <v>838</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49720</v>
+        <v>49731</v>
       </c>
       <c r="B13" t="s">
-        <v>307</v>
+        <v>409</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>864</v>
+        <v>839</v>
       </c>
       <c r="E13" t="s">
         <v>98</v>
       </c>
       <c r="F13" t="s">
-        <v>865</v>
+        <v>840</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49731</v>
+        <v>49749</v>
       </c>
       <c r="B14" t="s">
-        <v>415</v>
+        <v>155</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>866</v>
+        <v>841</v>
       </c>
       <c r="E14" t="s">
         <v>98</v>
       </c>
       <c r="F14" t="s">
-        <v>867</v>
+        <v>842</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49749</v>
+        <v>49750</v>
       </c>
       <c r="B15" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>868</v>
+        <v>843</v>
       </c>
       <c r="E15" t="s">
         <v>98</v>
       </c>
       <c r="F15" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49750</v>
+        <v>49751</v>
       </c>
       <c r="B16" t="s">
-        <v>141</v>
+        <v>114</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="E16" t="s">
         <v>98</v>
       </c>
       <c r="F16" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49751</v>
+        <v>49755</v>
       </c>
       <c r="B17" t="s">
-        <v>114</v>
+        <v>362</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>872</v>
+        <v>847</v>
       </c>
       <c r="E17" t="s">
         <v>98</v>
       </c>
       <c r="F17" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49756</v>
       </c>
       <c r="B18" t="s">
         <v>101</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>874</v>
+        <v>849</v>
       </c>
       <c r="E18" t="s">
         <v>98</v>
       </c>
       <c r="F18" t="s">
-        <v>875</v>
+        <v>850</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>53216</v>
       </c>
       <c r="B19" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>876</v>
+        <v>851</v>
       </c>
       <c r="E19" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="F19" t="s">
-        <v>877</v>
+        <v>852</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49761</v>
       </c>
       <c r="B20" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>878</v>
+        <v>853</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
       <c r="F20" t="s">
-        <v>879</v>
+        <v>854</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49763</v>
       </c>
       <c r="B21" t="s">
         <v>148</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>880</v>
+        <v>855</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
-        <v>881</v>
+        <v>856</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>54453</v>
       </c>
       <c r="B22" t="s">
-        <v>882</v>
+        <v>857</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="E22" t="s">
-        <v>319</v>
+        <v>292</v>
       </c>
       <c r="F22" t="s">
-        <v>884</v>
+        <v>859</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49594</v>
       </c>
       <c r="B23" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>885</v>
+        <v>860</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23" t="s">
-        <v>886</v>
+        <v>861</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49605</v>
       </c>
       <c r="B24" t="s">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>887</v>
+        <v>862</v>
       </c>
       <c r="E24" t="s">
         <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>888</v>
+        <v>863</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>54336</v>
       </c>
       <c r="B25" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>839</v>
+        <v>813</v>
       </c>
       <c r="F25" t="s">
-        <v>889</v>
+        <v>864</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49636</v>
       </c>
       <c r="B26" t="s">
-        <v>890</v>
+        <v>865</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>892</v>
+        <v>867</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49639</v>
       </c>
       <c r="B27" t="s">
-        <v>893</v>
+        <v>868</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>894</v>
+        <v>869</v>
       </c>
       <c r="E27" t="s">
         <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>895</v>
+        <v>870</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49644</v>
       </c>
       <c r="B28" t="s">
-        <v>896</v>
+        <v>871</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>897</v>
+        <v>872</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>898</v>
+        <v>873</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49646</v>
       </c>
       <c r="B29" t="s">
         <v>67</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>899</v>
+        <v>874</v>
       </c>
       <c r="E29" t="s">
         <v>98</v>
       </c>
       <c r="F29" t="s">
-        <v>900</v>
+        <v>875</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>54369</v>
       </c>
       <c r="B30" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="F30" t="s">
-        <v>901</v>
+        <v>876</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49664</v>
       </c>
       <c r="B31" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>902</v>
+        <v>877</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>903</v>
+        <v>878</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>49665</v>
+        <v>49667</v>
       </c>
       <c r="B32" t="s">
-        <v>904</v>
+        <v>397</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="E32" t="s">
         <v>98</v>
       </c>
       <c r="F32" t="s">
-        <v>906</v>
+        <v>880</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>49667</v>
+        <v>49671</v>
       </c>
       <c r="B33" t="s">
-        <v>403</v>
+        <v>881</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>907</v>
+        <v>882</v>
       </c>
       <c r="E33" t="s">
         <v>98</v>
       </c>
       <c r="F33" t="s">
-        <v>908</v>
+        <v>883</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>49671</v>
+        <v>49682</v>
       </c>
       <c r="B34" t="s">
-        <v>909</v>
+        <v>295</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>910</v>
+        <v>884</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>911</v>
+        <v>885</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>49682</v>
+        <v>49697</v>
       </c>
       <c r="B35" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>912</v>
+        <v>886</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35" t="s">
-        <v>913</v>
+        <v>887</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>49697</v>
+        <v>49702</v>
       </c>
       <c r="B36" t="s">
-        <v>404</v>
+        <v>888</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="E36" t="s">
         <v>98</v>
       </c>
       <c r="F36" t="s">
-        <v>915</v>
+        <v>890</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>49702</v>
+        <v>54335</v>
       </c>
       <c r="B37" t="s">
-        <v>916</v>
+        <v>429</v>
       </c>
       <c r="C37"/>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D37"/>
       <c r="E37" t="s">
-        <v>98</v>
+        <v>813</v>
       </c>
       <c r="F37" t="s">
-        <v>918</v>
+        <v>891</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>54335</v>
+        <v>49727</v>
       </c>
       <c r="B38" t="s">
-        <v>434</v>
+        <v>892</v>
       </c>
       <c r="C38"/>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>893</v>
+      </c>
       <c r="E38" t="s">
-        <v>839</v>
+        <v>98</v>
       </c>
       <c r="F38" t="s">
-        <v>919</v>
+        <v>894</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>49723</v>
+        <v>49741</v>
       </c>
       <c r="B39" t="s">
-        <v>264</v>
+        <v>407</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>920</v>
+        <v>895</v>
       </c>
       <c r="E39" t="s">
         <v>98</v>
       </c>
       <c r="F39" t="s">
-        <v>921</v>
+        <v>896</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>49727</v>
+        <v>49743</v>
       </c>
       <c r="B40" t="s">
-        <v>922</v>
+        <v>165</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>923</v>
+        <v>897</v>
       </c>
       <c r="E40" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
-        <v>924</v>
+        <v>898</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>49741</v>
+        <v>49747</v>
       </c>
       <c r="B41" t="s">
-        <v>413</v>
+        <v>899</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>925</v>
+        <v>900</v>
       </c>
       <c r="E41" t="s">
         <v>98</v>
       </c>
       <c r="F41" t="s">
-        <v>926</v>
+        <v>901</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>49743</v>
+        <v>49752</v>
       </c>
       <c r="B42" t="s">
-        <v>165</v>
+        <v>902</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="E42" t="s">
         <v>98</v>
       </c>
       <c r="F42" t="s">
-        <v>928</v>
+        <v>904</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>49747</v>
+        <v>49757</v>
       </c>
       <c r="B43" t="s">
-        <v>929</v>
+        <v>142</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>930</v>
+        <v>905</v>
       </c>
       <c r="E43" t="s">
         <v>98</v>
       </c>
       <c r="F43" t="s">
-        <v>931</v>
+        <v>906</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>49752</v>
+        <v>49760</v>
       </c>
       <c r="B44" t="s">
-        <v>932</v>
+        <v>192</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>933</v>
+        <v>907</v>
       </c>
       <c r="E44" t="s">
         <v>98</v>
       </c>
       <c r="F44" t="s">
-        <v>934</v>
+        <v>908</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>49757</v>
+        <v>53381</v>
       </c>
       <c r="B45" t="s">
-        <v>142</v>
+        <v>638</v>
       </c>
       <c r="C45"/>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D45"/>
       <c r="E45" t="s">
-        <v>98</v>
+        <v>909</v>
       </c>
       <c r="F45" t="s">
-        <v>936</v>
+        <v>910</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>49760</v>
+        <v>54334</v>
       </c>
       <c r="B46" t="s">
-        <v>192</v>
+        <v>430</v>
       </c>
       <c r="C46"/>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D46"/>
       <c r="E46" t="s">
-        <v>98</v>
+        <v>813</v>
       </c>
       <c r="F46" t="s">
-        <v>938</v>
-[...31 lines deleted...]
-        <v>941</v>
+        <v>911</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J68"/>
+  <dimension ref="A1:J63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>942</v>
+        <v>912</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>943</v>
+        <v>913</v>
       </c>
       <c r="D1" t="s">
-        <v>944</v>
+        <v>914</v>
       </c>
       <c r="E1" t="s">
-        <v>945</v>
+        <v>915</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>946</v>
+        <v>916</v>
       </c>
       <c r="H1" t="s">
-        <v>947</v>
+        <v>917</v>
       </c>
       <c r="I1" t="s">
-        <v>948</v>
+        <v>918</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54509</v>
       </c>
       <c r="B2">
         <v>49878</v>
       </c>
       <c r="C2" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="D2" t="s">
-        <v>950</v>
+        <v>920</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>951</v>
+        <v>921</v>
       </c>
       <c r="G2" t="s">
-        <v>952</v>
+        <v>922</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54510</v>
       </c>
       <c r="B3">
         <v>49878</v>
       </c>
       <c r="C3" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="D3" t="s">
-        <v>953</v>
+        <v>923</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>954</v>
+        <v>924</v>
       </c>
       <c r="G3" t="s">
-        <v>955</v>
+        <v>925</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54513</v>
       </c>
       <c r="B4">
         <v>54320</v>
       </c>
       <c r="C4" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D4" t="s">
-        <v>957</v>
+        <v>927</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>958</v>
+        <v>928</v>
       </c>
       <c r="G4" t="s">
-        <v>959</v>
+        <v>929</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51410</v>
       </c>
       <c r="B5">
         <v>50146</v>
       </c>
       <c r="C5" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>960</v>
+        <v>930</v>
       </c>
       <c r="G5" t="s">
-        <v>961</v>
+        <v>931</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50805</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>129</v>
       </c>
       <c r="G6" t="s">
-        <v>963</v>
+        <v>933</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>964</v>
+        <v>934</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54386</v>
       </c>
       <c r="B7">
         <v>53171</v>
       </c>
       <c r="C7" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>966</v>
+        <v>936</v>
       </c>
       <c r="F7" t="s">
-        <v>967</v>
+        <v>937</v>
       </c>
       <c r="G7" t="s">
-        <v>968</v>
+        <v>938</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52191</v>
       </c>
       <c r="B8">
         <v>49805</v>
       </c>
       <c r="C8" t="s">
-        <v>969</v>
+        <v>939</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>970</v>
+        <v>940</v>
       </c>
       <c r="G8" t="s">
-        <v>971</v>
+        <v>941</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50811</v>
       </c>
       <c r="B9">
         <v>49869</v>
       </c>
       <c r="C9" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>147</v>
       </c>
       <c r="G9" t="s">
-        <v>963</v>
+        <v>933</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>52501</v>
       </c>
       <c r="B10">
         <v>49862</v>
       </c>
       <c r="C10" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D10" t="s">
-        <v>973</v>
+        <v>943</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>974</v>
+        <v>944</v>
       </c>
       <c r="G10" t="s">
-        <v>975</v>
+        <v>945</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>52566</v>
       </c>
       <c r="B11">
         <v>49862</v>
       </c>
       <c r="C11" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D11" t="s">
-        <v>976</v>
+        <v>946</v>
       </c>
       <c r="E11" t="s">
-        <v>977</v>
+        <v>947</v>
       </c>
       <c r="F11" t="s">
-        <v>978</v>
+        <v>948</v>
       </c>
       <c r="G11" t="s">
-        <v>979</v>
+        <v>949</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J11" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50822</v>
       </c>
       <c r="B12">
         <v>49786</v>
       </c>
       <c r="C12" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D12" t="s">
-        <v>980</v>
+        <v>950</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>981</v>
+        <v>951</v>
       </c>
       <c r="G12" t="s">
-        <v>982</v>
+        <v>952</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>8</v>
       </c>
       <c r="J12" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54672</v>
       </c>
       <c r="B13">
         <v>54670</v>
       </c>
       <c r="C13" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D13" t="s">
-        <v>983</v>
+        <v>953</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>984</v>
+        <v>954</v>
       </c>
       <c r="G13" t="s">
-        <v>985</v>
+        <v>955</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50823</v>
       </c>
       <c r="B14">
         <v>49786</v>
       </c>
       <c r="C14" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D14" t="s">
-        <v>986</v>
+        <v>956</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>987</v>
+        <v>957</v>
       </c>
       <c r="G14" t="s">
-        <v>988</v>
+        <v>958</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>12</v>
       </c>
       <c r="J14" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50831</v>
       </c>
       <c r="B15">
         <v>49791</v>
       </c>
       <c r="C15" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D15" t="s">
-        <v>989</v>
+        <v>959</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>990</v>
+        <v>960</v>
       </c>
       <c r="G15" t="s">
-        <v>991</v>
+        <v>961</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>18</v>
       </c>
       <c r="J15" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50829</v>
       </c>
       <c r="B16">
         <v>49791</v>
       </c>
       <c r="C16" t="s">
+        <v>932</v>
+      </c>
+      <c r="D16" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>993</v>
+        <v>963</v>
       </c>
       <c r="G16" t="s">
-        <v>994</v>
+        <v>964</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>41</v>
       </c>
       <c r="J16" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50671</v>
       </c>
       <c r="B17">
         <v>49805</v>
       </c>
       <c r="C17" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="D17" t="s">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>996</v>
+        <v>966</v>
       </c>
       <c r="G17" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>12</v>
       </c>
       <c r="J17" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50845</v>
       </c>
       <c r="B18">
         <v>49882</v>
       </c>
       <c r="C18" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="D18" t="s">
-        <v>997</v>
+        <v>967</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>998</v>
+        <v>968</v>
       </c>
       <c r="G18" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54474</v>
       </c>
       <c r="B19">
         <v>49779</v>
       </c>
       <c r="C19" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="D19" t="s">
-        <v>1000</v>
+        <v>970</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1001</v>
+        <v>971</v>
       </c>
       <c r="G19" t="s">
-        <v>1002</v>
+        <v>972</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
-        <v>1003</v>
+        <v>973</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50911</v>
       </c>
       <c r="B20">
         <v>50146</v>
       </c>
       <c r="C20" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D20" t="s">
-        <v>1004</v>
+        <v>974</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1005</v>
+        <v>975</v>
       </c>
       <c r="G20" t="s">
-        <v>1006</v>
+        <v>976</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50907</v>
       </c>
       <c r="B21">
         <v>50146</v>
       </c>
       <c r="C21" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D21" t="s">
-        <v>1007</v>
+        <v>977</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1008</v>
+        <v>978</v>
       </c>
       <c r="G21" t="s">
-        <v>1009</v>
+        <v>979</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50910</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D22" t="s">
-        <v>1010</v>
+        <v>980</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1011</v>
+        <v>981</v>
       </c>
       <c r="G22" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50908</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D23" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1014</v>
+        <v>984</v>
       </c>
       <c r="G23" t="s">
-        <v>1015</v>
+        <v>985</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50909</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D24" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1017</v>
+        <v>987</v>
       </c>
       <c r="G24" t="s">
-        <v>1018</v>
+        <v>988</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52831</v>
       </c>
       <c r="B25">
         <v>49788</v>
       </c>
       <c r="C25" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D25" t="s">
-        <v>1019</v>
+        <v>989</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1020</v>
+        <v>990</v>
       </c>
       <c r="G25" t="s">
-        <v>1021</v>
+        <v>991</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>6</v>
       </c>
       <c r="J25" t="s">
-        <v>1022</v>
+        <v>992</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51408</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1023</v>
+        <v>993</v>
       </c>
       <c r="G26" t="s">
-        <v>1024</v>
+        <v>994</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>52506</v>
       </c>
       <c r="B27">
         <v>49862</v>
       </c>
       <c r="C27" t="s">
-        <v>1025</v>
+        <v>995</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>1026</v>
+        <v>996</v>
       </c>
       <c r="F27" t="s">
-        <v>1027</v>
+        <v>997</v>
       </c>
       <c r="G27" t="s">
-        <v>1028</v>
+        <v>998</v>
       </c>
       <c r="H27" t="s">
-        <v>1025</v>
+        <v>995</v>
       </c>
       <c r="I27">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J27" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52196</v>
       </c>
       <c r="B28">
         <v>49805</v>
       </c>
       <c r="C28" t="s">
-        <v>969</v>
+        <v>939</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1029</v>
+        <v>999</v>
       </c>
       <c r="G28" t="s">
-        <v>1030</v>
+        <v>1000</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54750</v>
       </c>
       <c r="B29">
         <v>54739</v>
       </c>
       <c r="C29" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D29" t="s">
-        <v>1031</v>
+        <v>1001</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1032</v>
+        <v>1002</v>
       </c>
       <c r="G29" t="s">
-        <v>1033</v>
+        <v>1003</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54749</v>
       </c>
       <c r="B30">
         <v>54739</v>
       </c>
       <c r="C30" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
       <c r="D30" t="s">
-        <v>1034</v>
+        <v>1004</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1035</v>
+        <v>1005</v>
       </c>
       <c r="G30" t="s">
-        <v>1036</v>
+        <v>1006</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54748</v>
       </c>
       <c r="B31">
         <v>54739</v>
       </c>
       <c r="C31" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="D31" t="s">
-        <v>1037</v>
+        <v>1007</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1038</v>
+        <v>1008</v>
       </c>
       <c r="G31" t="s">
-        <v>1039</v>
+        <v>1009</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54558</v>
       </c>
       <c r="B32">
         <v>49867</v>
       </c>
       <c r="C32" t="s">
-        <v>1040</v>
+        <v>1010</v>
       </c>
       <c r="D32" t="s">
-        <v>1041</v>
+        <v>1011</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1042</v>
+        <v>1012</v>
       </c>
       <c r="G32" t="s">
-        <v>1043</v>
+        <v>1013</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>54557</v>
       </c>
       <c r="B33">
         <v>49867</v>
       </c>
       <c r="C33" t="s">
-        <v>1025</v>
+        <v>995</v>
       </c>
       <c r="D33" t="s">
-        <v>1044</v>
+        <v>1014</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1045</v>
+        <v>1015</v>
       </c>
       <c r="G33" t="s">
-        <v>1046</v>
+        <v>1016</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54736</v>
       </c>
       <c r="B34">
         <v>54730</v>
       </c>
       <c r="C34" t="s">
-        <v>1047</v>
+        <v>1017</v>
       </c>
       <c r="D34" t="s">
-        <v>1048</v>
+        <v>1018</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1049</v>
+        <v>1019</v>
       </c>
       <c r="G34" t="s">
-        <v>1050</v>
+        <v>1020</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50830</v>
       </c>
       <c r="B35">
         <v>49791</v>
       </c>
       <c r="C35" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="D35" t="s">
-        <v>1051</v>
+        <v>1021</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1052</v>
+        <v>1022</v>
       </c>
       <c r="G35" t="s">
-        <v>1053</v>
+        <v>1023</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J35" t="s">
-        <v>972</v>
+        <v>942</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>54451</v>
+        <v>54373</v>
       </c>
       <c r="B36">
-        <v>53836</v>
+        <v>54370</v>
       </c>
       <c r="C36" t="s">
-        <v>949</v>
+        <v>1017</v>
       </c>
       <c r="D36" t="s">
-        <v>1054</v>
+        <v>1024</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1055</v>
+        <v>1025</v>
       </c>
       <c r="G36" t="s">
-        <v>1056</v>
+        <v>1026</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="J36" t="s">
-        <v>1057</v>
+        <v>433</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>54373</v>
+        <v>51335</v>
       </c>
       <c r="B37">
-        <v>54370</v>
+        <v>50146</v>
       </c>
       <c r="C37" t="s">
-        <v>1047</v>
+        <v>926</v>
       </c>
       <c r="D37" t="s">
-        <v>1058</v>
+        <v>1027</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1059</v>
+        <v>1028</v>
       </c>
       <c r="G37" t="s">
-        <v>1060</v>
+        <v>1029</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>3</v>
       </c>
       <c r="J37" t="s">
-        <v>438</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>51335</v>
+        <v>50915</v>
       </c>
       <c r="B38">
         <v>50146</v>
       </c>
       <c r="C38" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="D38"/>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1062</v>
+        <v>1030</v>
       </c>
       <c r="G38" t="s">
-        <v>1063</v>
+        <v>1031</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>50915</v>
+        <v>52816</v>
       </c>
       <c r="B39">
-        <v>50146</v>
+        <v>49867</v>
       </c>
       <c r="C39" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>1017</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1032</v>
+      </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1064</v>
+        <v>1033</v>
       </c>
       <c r="G39" t="s">
-        <v>1065</v>
+        <v>1034</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J39" t="s">
-        <v>98</v>
+        <v>411</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>52816</v>
+        <v>52186</v>
       </c>
       <c r="B40">
-        <v>49867</v>
+        <v>49805</v>
       </c>
       <c r="C40" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="D40"/>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1067</v>
+        <v>1035</v>
       </c>
       <c r="G40" t="s">
-        <v>1068</v>
+        <v>1036</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>417</v>
+        <v>942</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>52186</v>
+        <v>53591</v>
       </c>
       <c r="B41">
-        <v>49805</v>
+        <v>53386</v>
       </c>
       <c r="C41" t="s">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>926</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1037</v>
+      </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1069</v>
+        <v>1038</v>
       </c>
       <c r="G41" t="s">
-        <v>1070</v>
+        <v>1039</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J41" t="s">
-        <v>972</v>
+        <v>425</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>53591</v>
+        <v>52836</v>
       </c>
       <c r="B42">
-        <v>53386</v>
+        <v>49788</v>
       </c>
       <c r="C42" t="s">
-        <v>956</v>
+        <v>932</v>
       </c>
       <c r="D42" t="s">
-        <v>1071</v>
+        <v>1040</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1072</v>
+        <v>1041</v>
       </c>
       <c r="G42" t="s">
-        <v>1073</v>
+        <v>1042</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="J42" t="s">
-        <v>428</v>
+        <v>992</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>52836</v>
+        <v>50827</v>
       </c>
       <c r="B43">
         <v>49788</v>
       </c>
       <c r="C43" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
       <c r="D43" t="s">
-        <v>1074</v>
+        <v>1043</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1075</v>
+        <v>1044</v>
       </c>
       <c r="G43" t="s">
-        <v>1076</v>
+        <v>1045</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="J43" t="s">
-        <v>1022</v>
+        <v>401</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>50827</v>
+        <v>50846</v>
       </c>
       <c r="B44">
-        <v>49788</v>
+        <v>49882</v>
       </c>
       <c r="C44" t="s">
-        <v>962</v>
+        <v>1017</v>
       </c>
       <c r="D44" t="s">
-        <v>1077</v>
+        <v>1046</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1078</v>
+        <v>1047</v>
       </c>
       <c r="G44" t="s">
-        <v>1079</v>
+        <v>1048</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="J44" t="s">
-        <v>407</v>
+        <v>942</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>50846</v>
+        <v>54512</v>
       </c>
       <c r="B45">
-        <v>49882</v>
+        <v>54320</v>
       </c>
       <c r="C45" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="D45" t="s">
-        <v>1080</v>
+        <v>1050</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1081</v>
+        <v>1051</v>
       </c>
       <c r="G45" t="s">
-        <v>1082</v>
+        <v>1052</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>972</v>
+        <v>255</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>54512</v>
+        <v>54751</v>
       </c>
       <c r="B46">
-        <v>54320</v>
+        <v>54739</v>
       </c>
       <c r="C46" t="s">
-        <v>1083</v>
+        <v>1017</v>
       </c>
       <c r="D46" t="s">
-        <v>1084</v>
+        <v>1053</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1085</v>
+        <v>1054</v>
       </c>
       <c r="G46" t="s">
-        <v>1086</v>
+        <v>1055</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>54751</v>
+        <v>54605</v>
       </c>
       <c r="B47">
-        <v>54739</v>
+        <v>53106</v>
       </c>
       <c r="C47" t="s">
-        <v>1047</v>
+        <v>919</v>
       </c>
       <c r="D47" t="s">
-        <v>1087</v>
+        <v>1056</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1088</v>
+        <v>1057</v>
       </c>
       <c r="G47" t="s">
-        <v>1089</v>
+        <v>1058</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
-        <v>357</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>54031</v>
+        <v>54609</v>
       </c>
       <c r="B48">
-        <v>53156</v>
+        <v>53386</v>
       </c>
       <c r="C48" t="s">
-        <v>949</v>
-[...4 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E48"/>
       <c r="F48" t="s">
-        <v>1091</v>
+        <v>1057</v>
       </c>
       <c r="G48" t="s">
-        <v>1092</v>
+        <v>1058</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>2114</v>
+        <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>213</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>54605</v>
+        <v>50841</v>
       </c>
       <c r="B49">
-        <v>53106</v>
+        <v>49878</v>
       </c>
       <c r="C49" t="s">
-        <v>949</v>
+        <v>932</v>
       </c>
       <c r="D49" t="s">
-        <v>1093</v>
+        <v>1061</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1094</v>
+        <v>1062</v>
       </c>
       <c r="G49" t="s">
-        <v>1095</v>
+        <v>1063</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J49" t="s">
-        <v>1096</v>
+        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>54609</v>
+        <v>54673</v>
       </c>
       <c r="B50">
-        <v>53386</v>
+        <v>54671</v>
       </c>
       <c r="C50" t="s">
-        <v>949</v>
+        <v>932</v>
       </c>
       <c r="D50" t="s">
-        <v>1097</v>
+        <v>1064</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1094</v>
+        <v>312</v>
       </c>
       <c r="G50" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>1065</v>
+      </c>
+      <c r="H50" t="s">
+        <v>1066</v>
+      </c>
       <c r="I50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>1096</v>
+        <v>323</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>54036</v>
+        <v>52071</v>
       </c>
       <c r="B51">
-        <v>53156</v>
+        <v>49790</v>
       </c>
       <c r="C51" t="s">
-        <v>949</v>
-[...4 lines deleted...]
-      </c>
+        <v>969</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E51"/>
       <c r="F51" t="s">
-        <v>1099</v>
+        <v>1068</v>
       </c>
       <c r="G51" t="s">
-        <v>1100</v>
+        <v>1069</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>2067</v>
+        <v>13</v>
       </c>
       <c r="J51" t="s">
-        <v>213</v>
+        <v>942</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>50841</v>
+        <v>53206</v>
       </c>
       <c r="B52">
-        <v>49878</v>
+        <v>53171</v>
       </c>
       <c r="C52" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D52" t="s">
-        <v>1101</v>
+        <v>1070</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1102</v>
+        <v>1071</v>
       </c>
       <c r="G52" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="H52"/>
+        <v>1072</v>
+      </c>
+      <c r="H52" t="s">
+        <v>1073</v>
+      </c>
       <c r="I52">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J52" t="s">
-        <v>162</v>
+        <v>418</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>54673</v>
+        <v>54374</v>
       </c>
       <c r="B53">
-        <v>54671</v>
+        <v>54370</v>
       </c>
       <c r="C53" t="s">
-        <v>962</v>
+        <v>1017</v>
       </c>
       <c r="D53" t="s">
-        <v>1104</v>
+        <v>1074</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>339</v>
+        <v>1075</v>
       </c>
       <c r="G53" t="s">
-        <v>1105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="H53"/>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53" t="s">
-        <v>349</v>
+        <v>433</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>52071</v>
+        <v>50820</v>
       </c>
       <c r="B54">
-        <v>49790</v>
+        <v>49786</v>
       </c>
       <c r="C54" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="D54" t="s">
-        <v>1107</v>
+        <v>1077</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1108</v>
+        <v>1078</v>
       </c>
       <c r="G54" t="s">
-        <v>1109</v>
+        <v>1079</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J54" t="s">
-        <v>972</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>53206</v>
+        <v>50821</v>
       </c>
       <c r="B55">
-        <v>53171</v>
+        <v>49786</v>
       </c>
       <c r="C55" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
       <c r="D55" t="s">
-        <v>1110</v>
+        <v>1081</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1111</v>
+        <v>1082</v>
       </c>
       <c r="G55" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="H55"/>
       <c r="I55">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="J55" t="s">
-        <v>423</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>54374</v>
+        <v>54164</v>
       </c>
       <c r="B56">
-        <v>54370</v>
+        <v>53106</v>
       </c>
       <c r="C56" t="s">
-        <v>1047</v>
+        <v>926</v>
       </c>
       <c r="D56" t="s">
-        <v>1114</v>
+        <v>1084</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1115</v>
+        <v>1085</v>
       </c>
       <c r="G56" t="s">
-        <v>1116</v>
+        <v>1086</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="J56" t="s">
-        <v>438</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>50820</v>
+        <v>54450</v>
       </c>
       <c r="B57">
-        <v>49786</v>
+        <v>53171</v>
       </c>
       <c r="C57" t="s">
-        <v>999</v>
-[...4 lines deleted...]
-      <c r="E57"/>
+        <v>969</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57" t="s">
+        <v>1088</v>
+      </c>
       <c r="F57" t="s">
-        <v>1118</v>
+        <v>1089</v>
       </c>
       <c r="G57" t="s">
-        <v>1119</v>
+        <v>1090</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>9</v>
+        <v>290</v>
       </c>
       <c r="J57" t="s">
-        <v>1120</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>50821</v>
+        <v>54449</v>
       </c>
       <c r="B58">
-        <v>49786</v>
+        <v>53171</v>
       </c>
       <c r="C58" t="s">
-        <v>999</v>
-[...4 lines deleted...]
-      <c r="E58"/>
+        <v>969</v>
+      </c>
+      <c r="D58"/>
+      <c r="E58" t="s">
+        <v>1092</v>
+      </c>
       <c r="F58" t="s">
-        <v>1122</v>
+        <v>1093</v>
       </c>
       <c r="G58" t="s">
-        <v>1123</v>
+        <v>1094</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>8</v>
+        <v>301</v>
       </c>
       <c r="J58" t="s">
-        <v>1120</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>54164</v>
+        <v>54385</v>
       </c>
       <c r="B59">
-        <v>53106</v>
+        <v>53171</v>
       </c>
       <c r="C59" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-      <c r="E59"/>
+        <v>935</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59" t="s">
+        <v>1095</v>
+      </c>
       <c r="F59" t="s">
-        <v>1125</v>
+        <v>1096</v>
       </c>
       <c r="G59" t="s">
-        <v>1126</v>
+        <v>1097</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>138</v>
+        <v>1</v>
       </c>
       <c r="J59" t="s">
-        <v>1127</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>54450</v>
+        <v>50828</v>
       </c>
       <c r="B60">
-        <v>53171</v>
+        <v>49788</v>
       </c>
       <c r="C60" t="s">
-        <v>999</v>
-[...4 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E60"/>
       <c r="F60" t="s">
-        <v>1129</v>
+        <v>1099</v>
       </c>
       <c r="G60" t="s">
-        <v>1130</v>
+        <v>1100</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="J60" t="s">
-        <v>1131</v>
+        <v>942</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>54449</v>
+        <v>54737</v>
       </c>
       <c r="B61">
-        <v>53171</v>
+        <v>54730</v>
       </c>
       <c r="C61" t="s">
-        <v>999</v>
-[...4 lines deleted...]
-      </c>
+        <v>935</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E61"/>
       <c r="F61" t="s">
-        <v>1133</v>
+        <v>1102</v>
       </c>
       <c r="G61" t="s">
-        <v>1134</v>
+        <v>1103</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>301</v>
+        <v>1</v>
       </c>
       <c r="J61" t="s">
-        <v>1131</v>
+        <v>331</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>54385</v>
+        <v>53596</v>
       </c>
       <c r="B62">
-        <v>53171</v>
+        <v>53386</v>
       </c>
       <c r="C62" t="s">
-        <v>965</v>
+        <v>919</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>1135</v>
+        <v>1104</v>
       </c>
       <c r="F62" t="s">
-        <v>1136</v>
+        <v>1105</v>
       </c>
       <c r="G62" t="s">
-        <v>1137</v>
+        <v>1106</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>1</v>
+        <v>313</v>
       </c>
       <c r="J62" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>50828</v>
+        <v>53601</v>
       </c>
       <c r="B63">
-        <v>49788</v>
+        <v>53386</v>
       </c>
       <c r="C63" t="s">
-        <v>965</v>
+        <v>926</v>
       </c>
       <c r="D63" t="s">
-        <v>1138</v>
+        <v>1107</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1139</v>
+        <v>1108</v>
       </c>
       <c r="G63" t="s">
-        <v>1140</v>
+        <v>1109</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J63" t="s">
-        <v>972</v>
-[...139 lines deleted...]
-        <v>1153</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -16133,2172 +15503,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="M1" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="N1" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="O1" t="s">
-        <v>1626</v>
+        <v>1576</v>
       </c>
       <c r="P1" t="s">
-        <v>1631</v>
+        <v>1581</v>
       </c>
       <c r="Q1" t="s">
-        <v>1637</v>
+        <v>1586</v>
       </c>
       <c r="R1" t="s">
-        <v>1638</v>
+        <v>1587</v>
       </c>
       <c r="S1" t="s">
-        <v>1640</v>
+        <v>1589</v>
       </c>
       <c r="T1" t="s">
-        <v>1642</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1157</v>
+        <v>350</v>
       </c>
       <c r="C2" t="s">
-        <v>1158</v>
+        <v>1110</v>
       </c>
       <c r="D2" t="s">
-        <v>1163</v>
+        <v>1115</v>
       </c>
       <c r="E2" t="s">
-        <v>1324</v>
+        <v>1276</v>
       </c>
       <c r="F2" t="s">
         <v>158</v>
       </c>
       <c r="G2" t="s">
-        <v>208</v>
+        <v>346</v>
       </c>
       <c r="H2" t="s">
-        <v>1336</v>
+        <v>1288</v>
       </c>
       <c r="I2" t="s">
-        <v>1358</v>
+        <v>1309</v>
       </c>
       <c r="J2" t="s">
         <v>187</v>
       </c>
       <c r="K2" t="s">
-        <v>1441</v>
+        <v>1391</v>
       </c>
       <c r="L2" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="M2" t="s">
-        <v>1618</v>
+        <v>1568</v>
       </c>
       <c r="N2" t="s">
-        <v>1620</v>
+        <v>1570</v>
       </c>
       <c r="O2" t="s">
-        <v>1627</v>
+        <v>1577</v>
       </c>
       <c r="P2" t="s">
-        <v>1632</v>
+        <v>1582</v>
       </c>
       <c r="Q2" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="R2" t="s">
-        <v>1040</v>
+        <v>1010</v>
       </c>
       <c r="S2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="T2" t="s">
-        <v>832</v>
+        <v>807</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>81</v>
       </c>
       <c r="D3" t="s">
-        <v>1164</v>
+        <v>1116</v>
       </c>
       <c r="E3" t="s">
-        <v>1325</v>
+        <v>1277</v>
       </c>
       <c r="F3" t="s">
         <v>133</v>
       </c>
       <c r="G3" t="s">
-        <v>1333</v>
+        <v>1285</v>
       </c>
       <c r="H3" t="s">
-        <v>1337</v>
+        <v>1289</v>
       </c>
       <c r="I3" t="s">
-        <v>1359</v>
+        <v>1310</v>
       </c>
       <c r="J3" t="s">
-        <v>1389</v>
+        <v>1339</v>
       </c>
       <c r="K3" t="s">
-        <v>1442</v>
+        <v>1392</v>
       </c>
       <c r="L3" t="s">
-        <v>1617</v>
+        <v>1567</v>
       </c>
       <c r="M3" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="N3" t="s">
-        <v>1621</v>
+        <v>1571</v>
       </c>
       <c r="O3" t="s">
-        <v>1628</v>
+        <v>1578</v>
       </c>
       <c r="P3" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="Q3" t="s">
-        <v>830</v>
+        <v>805</v>
       </c>
       <c r="R3" t="s">
-        <v>965</v>
+        <v>935</v>
       </c>
       <c r="S3" t="s">
-        <v>1641</v>
+        <v>1590</v>
       </c>
       <c r="T3" t="s">
-        <v>838</v>
+        <v>814</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>77</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>1165</v>
+        <v>1117</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>1329</v>
+        <v>1281</v>
       </c>
       <c r="G4" t="s">
-        <v>1334</v>
+        <v>1286</v>
       </c>
       <c r="H4" t="s">
-        <v>1338</v>
+        <v>1290</v>
       </c>
       <c r="I4" t="s">
-        <v>1360</v>
+        <v>1311</v>
       </c>
       <c r="J4" t="s">
-        <v>317</v>
+        <v>290</v>
       </c>
       <c r="K4" t="s">
-        <v>1443</v>
+        <v>1393</v>
       </c>
       <c r="M4" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="N4" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="O4" t="s">
-        <v>1629</v>
+        <v>1579</v>
       </c>
       <c r="P4" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="Q4" t="s">
-        <v>833</v>
+        <v>808</v>
       </c>
       <c r="R4" t="s">
-        <v>1047</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1166</v>
+        <v>1118</v>
       </c>
       <c r="E5" t="s">
-        <v>1326</v>
+        <v>1278</v>
       </c>
       <c r="F5" t="s">
         <v>118</v>
       </c>
       <c r="G5" t="s">
-        <v>1335</v>
+        <v>1287</v>
       </c>
       <c r="H5" t="s">
-        <v>1339</v>
+        <v>1291</v>
       </c>
       <c r="I5" t="s">
-        <v>1361</v>
+        <v>1312</v>
       </c>
       <c r="J5" t="s">
-        <v>1390</v>
+        <v>1340</v>
       </c>
       <c r="K5" t="s">
-        <v>1444</v>
+        <v>1394</v>
       </c>
       <c r="M5" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="N5" t="s">
-        <v>1622</v>
+        <v>1572</v>
       </c>
       <c r="O5" t="s">
-        <v>1630</v>
+        <v>1580</v>
       </c>
       <c r="P5" t="s">
-        <v>1629</v>
+        <v>1579</v>
       </c>
       <c r="Q5" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="R5" t="s">
-        <v>1083</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1159</v>
+        <v>1111</v>
       </c>
       <c r="D6" t="s">
-        <v>1167</v>
+        <v>1119</v>
       </c>
       <c r="E6" t="s">
-        <v>1327</v>
+        <v>1279</v>
       </c>
       <c r="F6" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="G6" t="s">
         <v>60</v>
       </c>
       <c r="H6" t="s">
-        <v>1340</v>
+        <v>1292</v>
       </c>
       <c r="I6" t="s">
-        <v>1362</v>
+        <v>1313</v>
       </c>
       <c r="J6" t="s">
-        <v>364</v>
+        <v>338</v>
       </c>
       <c r="K6" t="s">
-        <v>1445</v>
+        <v>1395</v>
       </c>
       <c r="M6" t="s">
-        <v>1619</v>
+        <v>1569</v>
       </c>
       <c r="N6" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="P6" t="s">
-        <v>1633</v>
+        <v>1583</v>
       </c>
       <c r="Q6" t="s">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="R6" t="s">
-        <v>956</v>
+        <v>926</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D7" t="s">
-        <v>1168</v>
+        <v>1120</v>
       </c>
       <c r="E7" t="s">
-        <v>1328</v>
+        <v>1280</v>
       </c>
       <c r="F7" t="s">
-        <v>1330</v>
+        <v>1282</v>
       </c>
       <c r="G7" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="H7" t="s">
-        <v>1341</v>
+        <v>1293</v>
       </c>
       <c r="I7" t="s">
-        <v>281</v>
+        <v>253</v>
       </c>
       <c r="J7" t="s">
-        <v>355</v>
+        <v>329</v>
       </c>
       <c r="K7" t="s">
-        <v>1358</v>
+        <v>1309</v>
       </c>
       <c r="M7" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="N7" t="s">
-        <v>1623</v>
+        <v>1573</v>
       </c>
       <c r="P7" t="s">
-        <v>1634</v>
+        <v>1584</v>
       </c>
       <c r="R7" t="s">
-        <v>1639</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1160</v>
+        <v>1112</v>
       </c>
       <c r="D8" t="s">
-        <v>1169</v>
+        <v>1121</v>
       </c>
       <c r="F8" t="s">
-        <v>363</v>
+        <v>337</v>
       </c>
       <c r="G8" t="s">
         <v>159</v>
       </c>
       <c r="H8" t="s">
-        <v>1342</v>
+        <v>1294</v>
       </c>
       <c r="I8" t="s">
-        <v>1363</v>
+        <v>1314</v>
       </c>
       <c r="J8" t="s">
-        <v>1391</v>
+        <v>1341</v>
       </c>
       <c r="K8" t="s">
-        <v>1359</v>
+        <v>1310</v>
       </c>
       <c r="N8" t="s">
-        <v>1624</v>
+        <v>1574</v>
       </c>
       <c r="P8" t="s">
-        <v>1635</v>
+        <v>1585</v>
       </c>
       <c r="R8" t="s">
-        <v>1025</v>
+        <v>995</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>173</v>
       </c>
       <c r="D9" t="s">
-        <v>1170</v>
+        <v>1122</v>
       </c>
       <c r="F9" t="s">
-        <v>1331</v>
+        <v>1283</v>
       </c>
       <c r="G9" t="s">
         <v>108</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>1364</v>
+        <v>1315</v>
       </c>
       <c r="J9" t="s">
-        <v>1392</v>
+        <v>1342</v>
       </c>
       <c r="K9" t="s">
-        <v>1446</v>
+        <v>1396</v>
       </c>
       <c r="N9" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="P9" t="s">
-        <v>1636</v>
+        <v>416</v>
       </c>
       <c r="R9" t="s">
-        <v>969</v>
+        <v>939</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1161</v>
+        <v>1113</v>
       </c>
       <c r="D10" t="s">
-        <v>1171</v>
+        <v>1123</v>
       </c>
       <c r="F10" t="s">
-        <v>1332</v>
+        <v>1284</v>
       </c>
       <c r="G10" t="s">
-        <v>280</v>
+        <v>252</v>
       </c>
       <c r="H10" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="I10" t="s">
-        <v>1365</v>
+        <v>1316</v>
       </c>
       <c r="J10" t="s">
-        <v>1393</v>
+        <v>1343</v>
       </c>
       <c r="K10" t="s">
-        <v>1447</v>
+        <v>1397</v>
       </c>
       <c r="N10" t="s">
-        <v>1625</v>
+        <v>1575</v>
       </c>
       <c r="R10" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1162</v>
+        <v>1114</v>
       </c>
       <c r="D11" t="s">
-        <v>1172</v>
+        <v>1124</v>
       </c>
       <c r="F11" t="s">
-        <v>334</v>
+        <v>307</v>
       </c>
       <c r="H11" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="I11" t="s">
-        <v>1366</v>
+        <v>365</v>
       </c>
       <c r="J11" t="s">
-        <v>1394</v>
+        <v>1344</v>
       </c>
       <c r="K11" t="s">
-        <v>1448</v>
+        <v>1398</v>
       </c>
       <c r="R11" t="s">
-        <v>999</v>
+        <v>969</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1173</v>
+        <v>1125</v>
       </c>
       <c r="F12" t="s">
         <v>150</v>
       </c>
       <c r="H12" t="s">
-        <v>1343</v>
+        <v>1295</v>
       </c>
       <c r="I12" t="s">
-        <v>1333</v>
+        <v>1285</v>
       </c>
       <c r="J12" t="s">
-        <v>1395</v>
+        <v>1345</v>
       </c>
       <c r="K12" t="s">
-        <v>1449</v>
+        <v>1399</v>
       </c>
       <c r="R12" t="s">
-        <v>962</v>
+        <v>932</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1174</v>
+        <v>1126</v>
       </c>
       <c r="H13" t="s">
-        <v>1344</v>
+        <v>1296</v>
       </c>
       <c r="I13" t="s">
         <v>95</v>
       </c>
       <c r="J13" t="s">
-        <v>1396</v>
+        <v>1346</v>
       </c>
       <c r="K13" t="s">
-        <v>1450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1175</v>
+        <v>1127</v>
       </c>
       <c r="H14" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="I14" t="s">
-        <v>1367</v>
+        <v>1317</v>
       </c>
       <c r="J14" t="s">
-        <v>1397</v>
+        <v>1347</v>
       </c>
       <c r="K14" t="s">
-        <v>1451</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1176</v>
+        <v>1128</v>
       </c>
       <c r="H15" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="I15" t="s">
         <v>152</v>
       </c>
       <c r="J15" t="s">
-        <v>1398</v>
+        <v>1348</v>
       </c>
       <c r="K15" t="s">
-        <v>1452</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1177</v>
+        <v>1129</v>
       </c>
       <c r="H16" t="s">
-        <v>1347</v>
+        <v>1299</v>
       </c>
       <c r="I16" t="s">
-        <v>1368</v>
+        <v>1318</v>
       </c>
       <c r="J16" t="s">
-        <v>1399</v>
+        <v>1349</v>
       </c>
       <c r="K16" t="s">
-        <v>1453</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1178</v>
+        <v>1130</v>
       </c>
       <c r="H17" t="s">
-        <v>1348</v>
+        <v>355</v>
       </c>
       <c r="I17" t="s">
-        <v>1369</v>
+        <v>1319</v>
       </c>
       <c r="J17" t="s">
-        <v>1400</v>
+        <v>1350</v>
       </c>
       <c r="K17" t="s">
-        <v>1361</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1179</v>
+        <v>1131</v>
       </c>
       <c r="H18" t="s">
-        <v>1349</v>
+        <v>1300</v>
       </c>
       <c r="I18" t="s">
-        <v>1370</v>
+        <v>1320</v>
       </c>
       <c r="J18" t="s">
-        <v>1401</v>
+        <v>1351</v>
       </c>
       <c r="K18" t="s">
-        <v>1454</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1180</v>
+        <v>1132</v>
       </c>
       <c r="H19" t="s">
-        <v>1350</v>
+        <v>1301</v>
       </c>
       <c r="I19" t="s">
-        <v>1371</v>
+        <v>1321</v>
       </c>
       <c r="J19" t="s">
-        <v>1402</v>
+        <v>1352</v>
       </c>
       <c r="K19" t="s">
-        <v>1455</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1181</v>
+        <v>1133</v>
       </c>
       <c r="H20" t="s">
-        <v>1351</v>
+        <v>1302</v>
       </c>
       <c r="I20" t="s">
-        <v>1372</v>
+        <v>1322</v>
       </c>
       <c r="J20" t="s">
-        <v>1403</v>
+        <v>1353</v>
       </c>
       <c r="K20" t="s">
-        <v>1456</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1182</v>
+        <v>1134</v>
       </c>
       <c r="H21" t="s">
-        <v>1352</v>
+        <v>1303</v>
       </c>
       <c r="I21" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="J21" t="s">
-        <v>1404</v>
+        <v>1354</v>
       </c>
       <c r="K21" t="s">
-        <v>1457</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1183</v>
+        <v>1135</v>
       </c>
       <c r="H22" t="s">
-        <v>1353</v>
+        <v>1304</v>
       </c>
       <c r="I22" t="s">
-        <v>1373</v>
+        <v>1323</v>
       </c>
       <c r="J22" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="K22" t="s">
-        <v>1458</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1184</v>
+        <v>1136</v>
       </c>
       <c r="H23" t="s">
-        <v>1354</v>
+        <v>1305</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1405</v>
+        <v>1355</v>
       </c>
       <c r="K23" t="s">
-        <v>1459</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1185</v>
+        <v>1137</v>
       </c>
       <c r="H24" t="s">
-        <v>1355</v>
+        <v>1306</v>
       </c>
       <c r="I24" t="s">
-        <v>1374</v>
+        <v>1324</v>
       </c>
       <c r="J24" t="s">
-        <v>1406</v>
+        <v>1356</v>
       </c>
       <c r="K24" t="s">
-        <v>1460</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1186</v>
+        <v>1138</v>
       </c>
       <c r="H25" t="s">
-        <v>315</v>
+        <v>288</v>
       </c>
       <c r="I25" t="s">
-        <v>1375</v>
+        <v>1325</v>
       </c>
       <c r="J25" t="s">
-        <v>1407</v>
+        <v>1357</v>
       </c>
       <c r="K25" t="s">
-        <v>1461</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1187</v>
+        <v>1139</v>
       </c>
       <c r="H26" t="s">
-        <v>1356</v>
+        <v>1307</v>
       </c>
       <c r="I26" t="s">
-        <v>1376</v>
+        <v>1326</v>
       </c>
       <c r="J26" t="s">
-        <v>1408</v>
+        <v>1358</v>
       </c>
       <c r="K26" t="s">
-        <v>1462</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1188</v>
+        <v>1140</v>
       </c>
       <c r="H27" t="s">
-        <v>1357</v>
+        <v>1308</v>
       </c>
       <c r="I27" t="s">
-        <v>1377</v>
+        <v>1327</v>
       </c>
       <c r="J27" t="s">
-        <v>1409</v>
+        <v>1359</v>
       </c>
       <c r="K27" t="s">
-        <v>1463</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1189</v>
+        <v>1141</v>
       </c>
       <c r="H28" t="s">
         <v>167</v>
       </c>
       <c r="I28" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
       <c r="J28" t="s">
-        <v>1410</v>
+        <v>1360</v>
       </c>
       <c r="K28" t="s">
-        <v>1464</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1190</v>
+        <v>1142</v>
       </c>
       <c r="I29" t="s">
-        <v>1378</v>
+        <v>1328</v>
       </c>
       <c r="J29" t="s">
-        <v>1411</v>
+        <v>1361</v>
       </c>
       <c r="K29" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1191</v>
+        <v>1143</v>
       </c>
       <c r="I30" t="s">
-        <v>1379</v>
+        <v>1329</v>
       </c>
       <c r="J30" t="s">
-        <v>1412</v>
+        <v>1362</v>
       </c>
       <c r="K30" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1192</v>
+        <v>1144</v>
       </c>
       <c r="I31" t="s">
-        <v>1380</v>
+        <v>1330</v>
       </c>
       <c r="J31" t="s">
-        <v>1413</v>
+        <v>1363</v>
       </c>
       <c r="K31" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1193</v>
+        <v>1145</v>
       </c>
       <c r="I32" t="s">
-        <v>1381</v>
+        <v>1331</v>
       </c>
       <c r="J32" t="s">
-        <v>1414</v>
+        <v>1364</v>
       </c>
       <c r="K32" t="s">
-        <v>1468</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1194</v>
+        <v>1146</v>
       </c>
       <c r="I33" t="s">
-        <v>1382</v>
+        <v>1332</v>
       </c>
       <c r="J33" t="s">
-        <v>1415</v>
+        <v>1365</v>
       </c>
       <c r="K33" t="s">
-        <v>1469</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1195</v>
+        <v>1147</v>
       </c>
       <c r="I34" t="s">
-        <v>1383</v>
+        <v>1333</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1470</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1196</v>
+        <v>1148</v>
       </c>
       <c r="I35" t="s">
-        <v>1384</v>
+        <v>1334</v>
       </c>
       <c r="J35" t="s">
-        <v>1416</v>
+        <v>1366</v>
       </c>
       <c r="K35" t="s">
-        <v>1471</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1197</v>
+        <v>1149</v>
       </c>
       <c r="I36" t="s">
         <v>125</v>
       </c>
       <c r="J36" t="s">
-        <v>1417</v>
+        <v>1367</v>
       </c>
       <c r="K36" t="s">
-        <v>1472</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1198</v>
+        <v>1150</v>
       </c>
       <c r="I37" t="s">
-        <v>1385</v>
+        <v>1335</v>
       </c>
       <c r="J37" t="s">
-        <v>1418</v>
+        <v>1368</v>
       </c>
       <c r="K37" t="s">
-        <v>1473</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1199</v>
+        <v>1151</v>
       </c>
       <c r="I38" t="s">
-        <v>1386</v>
+        <v>1336</v>
       </c>
       <c r="J38" t="s">
-        <v>1419</v>
+        <v>1369</v>
       </c>
       <c r="K38" t="s">
-        <v>1474</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1200</v>
+        <v>1152</v>
       </c>
       <c r="I39" t="s">
-        <v>1387</v>
+        <v>1337</v>
       </c>
       <c r="J39" t="s">
-        <v>1420</v>
+        <v>1370</v>
       </c>
       <c r="K39" t="s">
-        <v>1475</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1201</v>
+        <v>1153</v>
       </c>
       <c r="I40" t="s">
         <v>108</v>
       </c>
       <c r="J40" t="s">
-        <v>1421</v>
+        <v>1371</v>
       </c>
       <c r="K40" t="s">
-        <v>1476</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1202</v>
+        <v>1154</v>
       </c>
       <c r="I41" t="s">
-        <v>1388</v>
+        <v>1338</v>
       </c>
       <c r="J41" t="s">
         <v>96</v>
       </c>
       <c r="K41" t="s">
-        <v>1477</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1203</v>
+        <v>1155</v>
       </c>
       <c r="J42" t="s">
-        <v>1422</v>
+        <v>1372</v>
       </c>
       <c r="K42" t="s">
-        <v>1478</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1204</v>
+        <v>1156</v>
       </c>
       <c r="J43" t="s">
-        <v>1423</v>
+        <v>1373</v>
       </c>
       <c r="K43" t="s">
-        <v>1479</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1205</v>
+        <v>1157</v>
       </c>
       <c r="J44" t="s">
-        <v>1424</v>
+        <v>1374</v>
       </c>
       <c r="K44" t="s">
-        <v>1480</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1206</v>
+        <v>1158</v>
       </c>
       <c r="J45" t="s">
-        <v>1425</v>
+        <v>1375</v>
       </c>
       <c r="K45" t="s">
-        <v>1481</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1207</v>
+        <v>1159</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
       <c r="K46" t="s">
-        <v>1482</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1208</v>
+        <v>1160</v>
       </c>
       <c r="J47" t="s">
-        <v>1426</v>
+        <v>1376</v>
       </c>
       <c r="K47" t="s">
-        <v>1483</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1209</v>
+        <v>1161</v>
       </c>
       <c r="J48" t="s">
-        <v>1427</v>
+        <v>1377</v>
       </c>
       <c r="K48" t="s">
-        <v>1484</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1210</v>
+        <v>1162</v>
       </c>
       <c r="J49" t="s">
-        <v>1428</v>
+        <v>1378</v>
       </c>
       <c r="K49" t="s">
-        <v>1485</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1211</v>
+        <v>1163</v>
       </c>
       <c r="J50" t="s">
-        <v>1429</v>
+        <v>1379</v>
       </c>
       <c r="K50" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1212</v>
+        <v>1164</v>
       </c>
       <c r="J51" t="s">
         <v>109</v>
       </c>
       <c r="K51" t="s">
-        <v>1486</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1213</v>
+        <v>1165</v>
       </c>
       <c r="J52" t="s">
-        <v>1430</v>
+        <v>1380</v>
       </c>
       <c r="K52" t="s">
-        <v>1487</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1214</v>
+        <v>1166</v>
       </c>
       <c r="J53" t="s">
-        <v>1431</v>
+        <v>1381</v>
       </c>
       <c r="K53" t="s">
-        <v>1488</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1215</v>
+        <v>1167</v>
       </c>
       <c r="J54" t="s">
-        <v>1432</v>
+        <v>1382</v>
       </c>
       <c r="K54" t="s">
-        <v>1489</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1216</v>
+        <v>1168</v>
       </c>
       <c r="J55" t="s">
-        <v>1433</v>
+        <v>1383</v>
       </c>
       <c r="K55" t="s">
-        <v>1490</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1217</v>
+        <v>1169</v>
       </c>
       <c r="J56" t="s">
-        <v>1434</v>
+        <v>1384</v>
       </c>
       <c r="K56" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1218</v>
+        <v>1170</v>
       </c>
       <c r="J57" t="s">
-        <v>1435</v>
+        <v>1385</v>
       </c>
       <c r="K57" t="s">
-        <v>1491</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1219</v>
+        <v>1171</v>
       </c>
       <c r="J58" t="s">
         <v>126</v>
       </c>
       <c r="K58" t="s">
-        <v>1492</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1220</v>
+        <v>1172</v>
       </c>
       <c r="J59" t="s">
-        <v>1436</v>
+        <v>1386</v>
       </c>
       <c r="K59" t="s">
-        <v>1493</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1221</v>
+        <v>1173</v>
       </c>
       <c r="J60" t="s">
-        <v>1437</v>
+        <v>1387</v>
       </c>
       <c r="K60" t="s">
-        <v>1494</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1222</v>
+        <v>1174</v>
       </c>
       <c r="J61" t="s">
-        <v>1438</v>
+        <v>1388</v>
       </c>
       <c r="K61" t="s">
-        <v>1495</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1223</v>
+        <v>1175</v>
       </c>
       <c r="J62" t="s">
-        <v>1439</v>
+        <v>1389</v>
       </c>
       <c r="K62" t="s">
-        <v>1496</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1224</v>
+        <v>1176</v>
       </c>
       <c r="J63" t="s">
-        <v>1440</v>
+        <v>1390</v>
       </c>
       <c r="K63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1225</v>
+        <v>1177</v>
       </c>
       <c r="J64" t="s">
         <v>174</v>
       </c>
       <c r="K64" t="s">
-        <v>1497</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1226</v>
+        <v>1178</v>
       </c>
       <c r="K65" t="s">
-        <v>1498</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1227</v>
+        <v>1179</v>
       </c>
       <c r="K66" t="s">
-        <v>1499</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1228</v>
+        <v>1180</v>
       </c>
       <c r="K67" t="s">
-        <v>1500</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1229</v>
+        <v>1181</v>
       </c>
       <c r="K68" t="s">
-        <v>1501</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1230</v>
+        <v>1182</v>
       </c>
       <c r="K69" t="s">
-        <v>1502</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1231</v>
+        <v>1183</v>
       </c>
       <c r="K70" t="s">
-        <v>1503</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1232</v>
+        <v>1184</v>
       </c>
       <c r="K71" t="s">
-        <v>1504</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1233</v>
+        <v>1185</v>
       </c>
       <c r="K72" t="s">
-        <v>1505</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1234</v>
+        <v>1186</v>
       </c>
       <c r="K73" t="s">
-        <v>1506</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1235</v>
+        <v>1187</v>
       </c>
       <c r="K74" t="s">
-        <v>1507</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1236</v>
+        <v>1188</v>
       </c>
       <c r="K75" t="s">
-        <v>1508</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1237</v>
+        <v>1189</v>
       </c>
       <c r="K76" t="s">
-        <v>1509</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1238</v>
+        <v>1190</v>
       </c>
       <c r="K77" t="s">
-        <v>1510</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1239</v>
+        <v>1191</v>
       </c>
       <c r="K78" t="s">
-        <v>1511</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1240</v>
+        <v>1192</v>
       </c>
       <c r="K79" t="s">
-        <v>1512</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1241</v>
+        <v>1193</v>
       </c>
       <c r="K80" t="s">
-        <v>1513</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1242</v>
+        <v>1194</v>
       </c>
       <c r="K81" t="s">
-        <v>1514</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1243</v>
+        <v>1195</v>
       </c>
       <c r="K82" t="s">
-        <v>1515</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1244</v>
+        <v>1196</v>
       </c>
       <c r="K83" t="s">
-        <v>1516</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1245</v>
+        <v>1197</v>
       </c>
       <c r="K84" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1246</v>
+        <v>1198</v>
       </c>
       <c r="K85" t="s">
-        <v>1373</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1247</v>
+        <v>1199</v>
       </c>
       <c r="K86" t="s">
-        <v>1517</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1248</v>
+        <v>1200</v>
       </c>
       <c r="K87" t="s">
-        <v>1518</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1249</v>
+        <v>1201</v>
       </c>
       <c r="K88" t="s">
-        <v>1519</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1250</v>
+        <v>1202</v>
       </c>
       <c r="K89" t="s">
-        <v>1520</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1251</v>
+        <v>1203</v>
       </c>
       <c r="K90" t="s">
-        <v>1521</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1252</v>
+        <v>1204</v>
       </c>
       <c r="K91" t="s">
-        <v>1522</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1253</v>
+        <v>1205</v>
       </c>
       <c r="K92" t="s">
-        <v>1523</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1254</v>
+        <v>1206</v>
       </c>
       <c r="K93" t="s">
-        <v>1524</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1255</v>
+        <v>1207</v>
       </c>
       <c r="K94" t="s">
-        <v>1525</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1256</v>
+        <v>1208</v>
       </c>
       <c r="K95" t="s">
-        <v>1375</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1257</v>
+        <v>1209</v>
       </c>
       <c r="K96" t="s">
-        <v>1526</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1258</v>
+        <v>1210</v>
       </c>
       <c r="K97" t="s">
-        <v>1527</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1259</v>
+        <v>1211</v>
       </c>
       <c r="K98" t="s">
-        <v>1528</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1260</v>
+        <v>1212</v>
       </c>
       <c r="K99" t="s">
-        <v>1529</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1261</v>
+        <v>1213</v>
       </c>
       <c r="K100" t="s">
-        <v>1530</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1262</v>
+        <v>1214</v>
       </c>
       <c r="K101" t="s">
-        <v>1531</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1263</v>
+        <v>1215</v>
       </c>
       <c r="K102" t="s">
-        <v>1532</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1264</v>
+        <v>1216</v>
       </c>
       <c r="K103" t="s">
-        <v>1533</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1265</v>
+        <v>1217</v>
       </c>
       <c r="K104" t="s">
-        <v>1534</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1266</v>
+        <v>1218</v>
       </c>
       <c r="K105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1267</v>
+        <v>1219</v>
       </c>
       <c r="K106" t="s">
-        <v>1535</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1268</v>
+        <v>1220</v>
       </c>
       <c r="K107" t="s">
-        <v>1536</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1269</v>
+        <v>1221</v>
       </c>
       <c r="K108" t="s">
-        <v>1537</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1270</v>
+        <v>1222</v>
       </c>
       <c r="K109" t="s">
-        <v>1538</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1271</v>
+        <v>1223</v>
       </c>
       <c r="K110" t="s">
-        <v>1539</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1272</v>
+        <v>1224</v>
       </c>
       <c r="K111" t="s">
-        <v>1540</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1273</v>
+        <v>1225</v>
       </c>
       <c r="K112" t="s">
-        <v>1541</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1274</v>
+        <v>1226</v>
       </c>
       <c r="K113" t="s">
-        <v>1542</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1275</v>
+        <v>1227</v>
       </c>
       <c r="K114" t="s">
-        <v>1543</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1276</v>
+        <v>1228</v>
       </c>
       <c r="K115" t="s">
-        <v>1544</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1277</v>
+        <v>1229</v>
       </c>
       <c r="K116" t="s">
-        <v>1545</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1278</v>
+        <v>1230</v>
       </c>
       <c r="K117" t="s">
-        <v>1546</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1279</v>
+        <v>1231</v>
       </c>
       <c r="K118" t="s">
-        <v>1547</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1280</v>
+        <v>1232</v>
       </c>
       <c r="K119" t="s">
-        <v>1548</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1281</v>
+        <v>1233</v>
       </c>
       <c r="K120" t="s">
-        <v>1549</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1282</v>
+        <v>1234</v>
       </c>
       <c r="K121" t="s">
-        <v>1550</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1283</v>
+        <v>1235</v>
       </c>
       <c r="K122" t="s">
-        <v>1551</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1284</v>
+        <v>1236</v>
       </c>
       <c r="K123" t="s">
-        <v>1552</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1285</v>
+        <v>1237</v>
       </c>
       <c r="K124" t="s">
-        <v>1553</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1286</v>
+        <v>1238</v>
       </c>
       <c r="K125" t="s">
-        <v>1349</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1287</v>
+        <v>1239</v>
       </c>
       <c r="K126" t="s">
-        <v>1554</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1288</v>
+        <v>1240</v>
       </c>
       <c r="K127" t="s">
-        <v>1555</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1289</v>
+        <v>1241</v>
       </c>
       <c r="K128" t="s">
-        <v>1556</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1290</v>
+        <v>1242</v>
       </c>
       <c r="K129" t="s">
-        <v>1557</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1291</v>
+        <v>1243</v>
       </c>
       <c r="K130" t="s">
-        <v>1558</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1292</v>
+        <v>1244</v>
       </c>
       <c r="K131" t="s">
-        <v>1559</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1293</v>
+        <v>1245</v>
       </c>
       <c r="K132" t="s">
-        <v>1560</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1294</v>
+        <v>1246</v>
       </c>
       <c r="K133" t="s">
-        <v>1561</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1295</v>
+        <v>1247</v>
       </c>
       <c r="K134" t="s">
-        <v>1562</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1296</v>
+        <v>1248</v>
       </c>
       <c r="K135" t="s">
-        <v>1563</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1297</v>
+        <v>1249</v>
       </c>
       <c r="K136" t="s">
-        <v>1564</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1298</v>
+        <v>1250</v>
       </c>
       <c r="K137" t="s">
-        <v>1565</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1299</v>
+        <v>1251</v>
       </c>
       <c r="K138" t="s">
-        <v>1379</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1300</v>
+        <v>1252</v>
       </c>
       <c r="K139" t="s">
-        <v>1566</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1301</v>
+        <v>1253</v>
       </c>
       <c r="K140" t="s">
-        <v>1567</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1302</v>
+        <v>1254</v>
       </c>
       <c r="K141" t="s">
-        <v>1568</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1303</v>
+        <v>1255</v>
       </c>
       <c r="K142" t="s">
-        <v>1569</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1304</v>
+        <v>1256</v>
       </c>
       <c r="K143" t="s">
-        <v>1570</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1305</v>
+        <v>1257</v>
       </c>
       <c r="K144" t="s">
-        <v>1571</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1306</v>
+        <v>1258</v>
       </c>
       <c r="K145" t="s">
-        <v>1572</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1307</v>
+        <v>1259</v>
       </c>
       <c r="K146" t="s">
-        <v>1573</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1308</v>
+        <v>1260</v>
       </c>
       <c r="K147" t="s">
-        <v>1574</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1309</v>
+        <v>1261</v>
       </c>
       <c r="K148" t="s">
-        <v>1575</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1310</v>
+        <v>1262</v>
       </c>
       <c r="K149" t="s">
-        <v>1576</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1311</v>
+        <v>1263</v>
       </c>
       <c r="K150" t="s">
-        <v>1577</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1312</v>
+        <v>1264</v>
       </c>
       <c r="K151" t="s">
-        <v>1578</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1313</v>
+        <v>1265</v>
       </c>
       <c r="K152" t="s">
-        <v>1579</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1314</v>
+        <v>1266</v>
       </c>
       <c r="K153" t="s">
-        <v>1580</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1315</v>
+        <v>1267</v>
       </c>
       <c r="K154" t="s">
-        <v>1581</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1316</v>
+        <v>1268</v>
       </c>
       <c r="K155" t="s">
-        <v>1582</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1317</v>
+        <v>1269</v>
       </c>
       <c r="K156" t="s">
-        <v>1583</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1318</v>
+        <v>1270</v>
       </c>
       <c r="K157" t="s">
-        <v>1584</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1319</v>
+        <v>1271</v>
       </c>
       <c r="K158" t="s">
-        <v>1585</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1320</v>
+        <v>1272</v>
       </c>
       <c r="K159" t="s">
-        <v>1586</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1321</v>
+        <v>1273</v>
       </c>
       <c r="K160" t="s">
-        <v>1587</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1322</v>
+        <v>1274</v>
       </c>
       <c r="K161" t="s">
-        <v>1588</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1323</v>
+        <v>1275</v>
       </c>
       <c r="K162" t="s">
-        <v>1589</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1590</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1591</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1592</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1593</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1594</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1595</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1596</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1597</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1598</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1599</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1600</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>318</v>
+        <v>291</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1601</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1602</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1603</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1604</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1605</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1356</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1606</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1607</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1608</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1609</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1610</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1611</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1612</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1613</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1614</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1615</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1616</v>
+        <v>1566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">