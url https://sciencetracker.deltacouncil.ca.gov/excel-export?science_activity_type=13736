--- v0 (2026-07-11)
+++ v1 (2026-09-09)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1624">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-11 04:17:12pm</t>
+    <t>2026-09-09 04:37:26pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13736</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13736"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -427,51 +427,51 @@
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>Middle Sacramento River Salmon and Steelhead Rotary Screw Trap Monitoring (Knights Landing)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Description&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;The Middle Sacramento River Juvenile Salmon and Steelhead Monitoring Project at Knights Landing operates a monitoring site near the town of Knights Landing (rkm 144), consisting of paired, 8-foot rotary screw traps leashed together and anchored in river. Salmonid emigration data collected at this site provides an early warning of fish emigrating toward the Delta and allows for real-time adaptive management of CVP/SWP water operations. Monitoring begins when water temperatures decrease in the fall allowing for the safe handling of trap captured fish, usually occurring mid to late August, and will continue until the end of June, or until water temperatures increase and safe handling of trap captured fish becomes a concern. Trap catch is counted, identified to species, measured, and weighed. For salmonids specifically, data collection includes enumeration by run, life stage designation, fork length measurement and wet weight for assessing condition of individual fish.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Need&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Recent updates to the operating criteria of the Central Valley Project, detailed in the 2019 Bureau of Reclamation Biological Assessment (BA) of the Coordinated Long-term Operation of the Central Valley Project (CVP) and State Water Project (SWP), rely on juvenile salmonid monitoring data at Knights Landing to provide an early warning of increased emigration rates of listed salmonids out of the upper Sacramento River. The real-time data provided by the program allow for data related triggers in the operation of the Delta Cross Channel gates. Daily catch data are reported to the Salmon Monitoring Team (SaMT) and are posted on the publicly accessible CalFish website for interested parties. SaMT uses catch data to advise NMFS, through the Water Operations Management Team (WOMT), of entrainment risk in CVP/SWP export facilities, the estimated proportion of juvenile salmonid populations that have entered the Sacramento-San Joaquin Delta and the data driven management triggers detailed in section 4.10.5.3 of the BA; from Oct 1 to Nov 30, if the Knights Landing Catch Index (KLCI) is greater than 3 fish.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Objectives&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;Monitor and report the outmigration of juvenile salmonids from the Sacramento River as they move toward the Sacramento-San Joaquin Delta on a real-time basis&lt;/li&gt;
 	&lt;li&gt;Monitor, record and compare movements of emigrating salmonids during specific environmental conditions • Estimate emigrating salmonid numbers and composition in the lower Sacramento River above the Delta&lt;/li&gt;
 	&lt;li&gt;Examine the influences of Sacramento River flood relief structures on emigrating juvenile salmonids&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; Central Coast; San Joaquin River; North Coast; South Coast; Colorado River; Tulare Lake; North Lahontan; South Lahontan</t>
@@ -613,53 +613,50 @@
     <t>Environmental Monitoring Program: Continuous Water Quality Monitoring; Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Smelt Larva Survey</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Smelt Larva Survey (SLS), initiated in January 2009, provides near real-time&amp;nbsp;distribution data for Longfin Smelt larvae in the Delta, Suisun Bay and Suisun Marsh for the protection of larval and juvenile Longfin Smelt from December through March.&lt;/p&gt;
 &lt;h2&gt;Project Need&lt;/h2&gt;
 &lt;p&gt;The data obtained from SLS are used by agency managers to assess vulnerability of Longfin Smelt and Delta Smelt larvae to entrainment in south Delta export pumps. This larval fish survey is designed to provide a more comprehensive coverage of distribution and abundance of larval Longfin Smelt and Delta Smelt in the upper estuary, and augment other sources of data used in the decision-making process for water operations, including the existing IEP 20-mm Survey field operations when the two programs overlap temporally. This survey is also a requirement of Section 5.2 of Incidental Take Permit No. 2081-2019-066-003 for the State Water Project, issued by CDFW under the authority of the California Endangered Species Act and pursuant to Fish and Game Code sections 2081(b) and 2081(c), and California Code of Regulations, Title 14. Export and flow management are guided through distribution and catch criteria based on this study.&lt;/p&gt;
 &lt;h2&gt;Project Objectives&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Determine the larval Longfin Smelt and Delta Smelt abundance, temporal and spatial distribution in near real time.&lt;/li&gt;
 	&lt;li&gt;Determine whether the temporal and spatial distribution and abundance of larval and post-larval Longfin Smelt and Delta Smelt are determinate factors on the level of entrainment losses.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Schedule of Milestones&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Every two weeks from December to March field surveys will be conducted and field and laboratory results will be reported weekly to the Smelt Monitoring Team (SMT) and the WOMT team starting 5 days after the field sampling are concluded. Shortly afterwards, raw and calculated data will be uploaded to the Region 3’s SLS Survey web page.&lt;/li&gt;
 	&lt;li&gt;By the end of the calendar year a draft survey summary article will be submitted to the Editor of the IEP newsletter for publication.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>North Delta; Twitchell and Sherman Complex</t>
@@ -720,51 +717,51 @@
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>California Department of Water Resources (DWR) has operated a fisheries monitoring program in the Yolo Bypass, a seasonal floodplain and tidal slough, since 1998. The objectives of the Yolo Bypass Fish Monitoring Program (YBFMP) are to: (1) collect baseline data on lower trophic levels (phytoplankton, zooplankton, and aquatic insects), juvenile fish and adult fish, hydrology, and water quality parameters;(2) investigation of the temporal and seasonal patterns in chlorophyll-a concentrations, including whether high concentrations are exported from the Bypass during agricultural and natural flow events and the possibility of manipulating bypass flows to benefit listed species like Delta Smelt (Hypomesus transpacificus) and Chinook salmon (Oncorhynchus tshawytscha).
 The YBFMP operates a rotary screw trap and fyke trap, and conducts biweekly beach seine and lower trophic surveys in addition to maintaining water quality instrumentation in the bypass. The YBFMP serves to fill information gaps regarding environmental conditions in the bypass that trigger migrations and enhanced survival and growth of native fishes, as well as provide data for IEP synthesis efforts.</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Flood control; Habitat protection / enhancement / restoration; Natural environmental flows; Population enhancement of listed species</t>
   </si>
   <si>
     <t>Aquatic vegetation; Environmental conditions; Fish; Floodplain; Food webs; Habitat changes; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Species; Tidal wetlands; Water quality</t>
@@ -895,111 +892,111 @@
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50214</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>California State University [CSU]</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">The Sacramento River in California’s Central Valley has been highly modified over the past 150 years due to mining, urbanization, and impoundment/diversion of river flow to provide water for municipal, industrial, and agricultural needs. Land use changes combined with high levels of harvest have been accompanied by drastic declines in native salmon populations, including the once abundant Chinook salmon (Oncorhynchus tshawytscha). Further, the region has been subject to the introduction and widespread establishment of non-native fish species, some of which are predators of juvenile salmon. Of the four historic ecotypes of Chinook salmon (fall, late-fall, winter, and spring runs), winter- and spring-runs have been most impacted and are currently listed as endangered and threatened respectively under the US Endangered Species act. 
 Past research has illustrated how smoltification of juvenile salmon and outmigration from freshwater to the ocean is a time of increased mortality, and reduced survival at this life stage can impact the number of reproducing adults returning to the system in subsequent years. While these studies have provided valuable information on how habitat and environmental conditions experienced by migrating Chinook salmon smolts can affect survival, they have primarily focused on individual ecotypes during the portion of the year where downstream migrations occur. However, variation in smolt size and migration timing among ecotypes can expose migrating fish to differing environmental conditions and levels of exposure to predation, which can present distinct risks for outmigration survival. To identify the areas and environmental conditions which have the greatest relative impact on juvenile survival for each ecotype, this project will use over ten years of data (2012-2022) from acoustically tagged smolts representing all four Chinook salmon ecotypes in the Sacramento River/Central Valley. Combining these data will increase sample size relative to previous studies, the range of environmental conditions (e.g., temperature, flow, and predator abundance) modeled, the range of fish sizes, and thus, the statistical power of our analyses. We hypothesize that each ecotype will have different factors that will be the primary drivers of mortality experienced during outmigration.
 To test our hypotheses, we will implement Cormack-Jolly-Seber (CJS) mark-recapture models to estimate both the probability of survival through reaches of the Sacramento River delineated by acoustic receivers, and the detection probability in each reach. Survival will be modeled as a function of individual, release group, reach-specific, and time-varying covariates. Further, to examine the relative impact of predation on smolt survival, we will include an additional covariate representing predator-prey encounter rates using the Mean Free-path Length model. Finally, model selection will be applied to a series of CJS models to assess the relative impact of each covariate on smolt survival for each of the four Chinook ecotypes.
 </t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis</t>
   </si>
@@ -1262,95 +1259,50 @@
   </si>
   <si>
     <t>National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The foundation of conserving a species is monitoring its abundance and habitat. This proposed work has three objectives which will help monitor green sturgeon abundance and understand green sturgeon habitat selection. These objectives build on 12 years of work to support the recovery of green sturgeon. The first objective is to continue the annual green sturgeon spawner census, while also improving our methods. This census is the main piece of information used in monitoring and assessing the Delta resident green sturgeon population. The second objective is to assess spawner site selection and habitat use which will help better understand sturgeon environmental needs so that restoration can better target those needs. The third objective is to assess the relationship between spring flow rates, temperature, and number of spawners observed, which will help managers better understand sturgeon flow cues and improve the accuracy of our spawner census.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Improving Green Sturgeon Population and Migration Monitoring</t>
   </si>
   <si>
     <t>2026;2023;2024;2025;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>August 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54456</t>
-  </si>
-[...43 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species</t>
   </si>
   <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
@@ -1551,50 +1503,112 @@
     <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
+    <t>Real time monitoring to genetically identify fish</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:normal"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;U.S. Bureau of Reclamation&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the Federal Central Valley Project (CVP) to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. These same data are used by the State to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. The services provided include i. genetic identification of natural-origin Chinook salmon, ii. Larval identification for visually unidentifiable specimens at CVP, iii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Fish Salvage and Genetic Analysis</t>
+  </si>
+  <si>
+    <t>August 26, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54827</t>
+  </si>
+  <si>
+    <t>Central Valley Salmonid and Sturgeon Genetics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;California Department of Water Resources&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the State Water Project (SWP) to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. These same data are used by the Federal Government to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. The services provided include i. genetic identification of natural-origin Chinook salmon and ii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54828</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1641,164 +1655,146 @@
   <si>
     <t>2017-01-01</t>
   </si>
   <si>
     <t>2018-01-01</t>
   </si>
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>PEN#325</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>Agreement No. DSC22030</t>
-[...4 lines deleted...]
-  <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
-    <t>80NSSC23K1563</t>
-[...31 lines deleted...]
-  <si>
     <t>2023-03-13</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -1834,92 +1830,101 @@
     <t>Assistant adj. Professor</t>
   </si>
   <si>
     <t>asegarra@ucdavis.edu</t>
   </si>
   <si>
     <t>November 4, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53281</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator</t>
   </si>
   <si>
     <t>arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
   </si>
   <si>
     <t xml:space="preserve">Bailey </t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
+    <t>University of California - Merced [UC Merced]</t>
+  </si>
+  <si>
     <t>Assistant Project Scientist</t>
   </si>
   <si>
     <t>bmorrison3@ucmerced.edu</t>
   </si>
   <si>
+    <t>December 11, 2025</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
   </si>
   <si>
     <t>Bernie May</t>
   </si>
   <si>
     <t>Bernie</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>bpmay@ucdavis.edu</t>
   </si>
   <si>
     <t>530-754-8123</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50247</t>
   </si>
   <si>
     <t>Brian Bergamaschi</t>
   </si>
   <si>
     <t>Brian</t>
@@ -1997,65 +2002,50 @@
     <t>EDSM Data Manager</t>
   </si>
   <si>
     <t>claudia_macfarlane@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54417</t>
   </si>
   <si>
     <t>Cyril Michel</t>
   </si>
   <si>
     <t>Cyril</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>cyril.michel@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54480</t>
   </si>
   <si>
     <t>David Hart</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>Hart</t>
   </si>
   <si>
     <t>Hydrologist</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53441</t>
   </si>
   <si>
     <t>Denise Goodman</t>
   </si>
   <si>
     <t>Denise</t>
   </si>
   <si>
     <t>denise_goodman@fws.gov</t>
   </si>
@@ -2165,50 +2155,53 @@
   <si>
     <t>Special Studies Biologist</t>
   </si>
   <si>
     <t>jacob_stagg@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54413</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
   </si>
   <si>
+    <t>January 31, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jay Davis</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>jay@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50303</t>
   </si>
   <si>
     <t>Jennie Wiggins</t>
   </si>
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
@@ -2334,79 +2327,50 @@
     <t>Mitchell</t>
   </si>
   <si>
     <t>lara_mitchell@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50366</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deputy Project Leader</t>
   </si>
   <si>
     <t>lori_smith@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54391</t>
-  </si>
-[...27 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mark Henderson</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
@@ -2521,115 +2485,103 @@
   <si>
     <t>reconnon@ucdavis.edu</t>
   </si>
   <si>
     <t>530-752-3141</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50266</t>
   </si>
   <si>
     <t>Richard Dugdale</t>
   </si>
   <si>
     <t>Dugdale</t>
   </si>
   <si>
     <t>rdugdale@sfsu.edu</t>
   </si>
   <si>
     <t>(415) 338-3518</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50256</t>
   </si>
   <si>
-    <t>Rosemary Hartman</t>
-[...13 lines deleted...]
-  <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Shruti Khanna</t>
   </si>
   <si>
     <t>Shruti</t>
   </si>
   <si>
     <t>Khanna</t>
   </si>
   <si>
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Susan Ustin</t>
   </si>
   <si>
     <t>Susan</t>
   </si>
   <si>
     <t>Ustin</t>
   </si>
   <si>
     <t>slustin@ucdavis.edu</t>
   </si>
   <si>
     <t>530-752-0621</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50276</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
@@ -2832,116 +2784,104 @@
     <t>The U.S. Fish and Wildlife Service is the premier government agency dedicated to the conservation, protection, and enhancement of fish, wildlife and plants, and their habitats.Feb. 12, 2021</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49741</t>
   </si>
   <si>
     <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
 The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
   </si>
   <si>
     <t>Berkeley is ranked among the world's top universities by major educational publications. A founding member of the Association of American Universities, Berkeley hosts many leading research institutes, including the Mathematical Sciences Research Institute and the Space Sciences Laboratory.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49749</t>
   </si>
   <si>
     <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
   </si>
   <si>
-    <t>Together, we will uphold UC Merced's mission to excel in research, teaching and service, while demonstrating the concern and care for one another that have been the hallmarks of our campus.</t>
-[...4 lines deleted...]
-  <si>
     <t>The University of California, Santa Cruz (UC Santa Cruz or UCSC) is a public land-grant research university in Santa Cruz, California.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49756</t>
   </si>
   <si>
     <t>Project is implemented through the United States Geological Survey's (USGS) Vermont Cooperative Fish and Wildlife Research Unit, housed within the Rubenstein School of Environment and Natural Resources at the University of Vermont.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53216</t>
   </si>
   <si>
     <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
   </si>
   <si>
     <t>34 North</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;b&gt;34 North&lt;/b&gt;&amp;nbsp;is an innovator in collaborative natural resource management technologies and data solutions. Our unique software platform, OpenNRM, is designed to help our clients turn data into valuable information.&lt;/p&gt;
 &lt;p&gt;34 North is the lead developer for &lt;strong&gt;BayDeltaLive&lt;/strong&gt; (www.baydeltalive.com). &amp;nbsp;Bay-Delta Live is a decision support data platform that serves a robust scientific community with the goal of expanding open and transparent sharing of information essential in understanding the complex and dynamic hydrodynamics and water quality conditions of the Sacramento-San Joaquin Rivers and Bay Delta. Bay-Delta Live federates information from hundreds of disparate data sources and displays the data using enhanced visual interfaces. The platform provides resource managers, scientists, conservationists, policy makers, academics, and other stakeholders with tools for collaborative resource management, monitoring, and reporting. Support for BDL is provided by financial contributions from non-profits, federal, and California state agencies&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54453</t>
   </si>
   <si>
     <t>ICF International, Inc. is a Fairfax, Virginia-based global consulting and technology services company, which provides a range of services for governments and businesses, including strategic planning, management, marketing and analytics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49665</t>
   </si>
   <si>
-    <t>Interagency Ecological Program [IEP]</t>
-[...7 lines deleted...]
-  <si>
     <t>Metropolitan Water District of Southern California</t>
   </si>
   <si>
     <t>The Metropolitan Water District of Southern California reservoirs store fresh water for use in Los Angeles, Orange, Ventura, Riverside, San Bernardino, and San Diego counties.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49671</t>
   </si>
   <si>
     <t>Moss Landing Marine Laboratories [MLML]</t>
   </si>
   <si>
     <t>Moss Landing Marine Laboratories (MLML) administers the Master of Science in marine science program for California State Universities in northern and central California, and is dedicated to the pursuit of excellence in both education and research.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49674</t>
+  </si>
+  <si>
+    <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration (NASA), independent U.S. governmental agency established in 1958 for the research and development of vehicles and activities for the exploration of space within and outside Earth's atmosphere.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49675</t>
   </si>
   <si>
     <t>National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>The National Marine Fisheries Service (NMFS) is responsible for the stewardship and management of living marine resources and their habitat through compliance with fisheries regulations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49681</t>
   </si>
   <si>
     <t>NOAA is an American scientific and regulatory agency within the United States Department of Commerce that forecasts weather, monitors oceanic and atmospheric conditions, charts the seas, conducts deep sea exploration, and manages fishing and protection of marine mammals and endangered species in the U.S. exclusive ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49682</t>
   </si>
   <si>
     <t>Established in 1947 by consent of Congress, the Pacific States Marine Fisheries Commission (PSMFC) is an interstate compact agency that helps resource agencies and the fishing industry sustainably manage our valuable Pacific Ocean resources in a five-state region.</t>
   </si>
@@ -3718,53 +3658,50 @@
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225597&amp;inline</t>
   </si>
   <si>
     <t>Upper Estuary Zooplankton Study IEP Fact Sheet</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
   </si>
   <si>
     <t>Overview of the Yolo Bypass Fish Monitoring Program, with full metadata and additional resources</t>
   </si>
   <si>
     <t>https://wildlife.ca.gov/Conservation/Delta/Zooplankton-Study</t>
   </si>
   <si>
     <t>Zooplankton Study Website</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Zooplankton Study Website&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -5131,90 +5068,87 @@
   <si>
     <t>Yellow star thistle</t>
   </si>
   <si>
     <t>Zinc</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
+    <t>Grant</t>
+  </si>
+  <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
-  </si>
-[...1 lines deleted...]
-    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -5671,51 +5605,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X45"/>
+  <dimension ref="A1:X47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -6619,2321 +6553,2433 @@
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>179</v>
       </c>
       <c r="P15" t="s">
         <v>180</v>
       </c>
       <c r="Q15" t="s">
         <v>181</v>
       </c>
       <c r="R15" t="s">
         <v>182</v>
       </c>
       <c r="S15" t="s">
         <v>183</v>
       </c>
       <c r="T15" t="s">
         <v>184</v>
       </c>
       <c r="U15" t="s">
         <v>185</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
+        <v>128</v>
+      </c>
+      <c r="X15" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50147</v>
       </c>
       <c r="B16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>131</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>133</v>
       </c>
       <c r="J16" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>1961</v>
       </c>
       <c r="M16" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>122</v>
       </c>
       <c r="P16" t="s">
         <v>109</v>
       </c>
       <c r="Q16" t="s">
         <v>71</v>
       </c>
       <c r="R16"/>
       <c r="S16" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="T16" t="s">
         <v>63</v>
       </c>
       <c r="U16" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
+        <v>193</v>
+      </c>
+      <c r="X16" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50151</v>
       </c>
       <c r="B17" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>131</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>133</v>
       </c>
       <c r="J17" t="s">
         <v>134</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>1959</v>
       </c>
       <c r="M17" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>122</v>
       </c>
       <c r="P17"/>
       <c r="Q17" t="s">
+        <v>198</v>
+      </c>
+      <c r="R17" t="s">
         <v>199</v>
       </c>
-      <c r="R17" t="s">
+      <c r="S17" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="T17" t="s">
         <v>63</v>
       </c>
       <c r="U17" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
+        <v>202</v>
+      </c>
+      <c r="X17" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50153</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
+        <v>204</v>
+      </c>
+      <c r="F18" t="s">
         <v>205</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>119</v>
       </c>
       <c r="J18" t="s">
         <v>41</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>1976</v>
       </c>
       <c r="M18" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
         <v>43</v>
       </c>
       <c r="P18" t="s">
         <v>109</v>
       </c>
       <c r="Q18" t="s">
+        <v>208</v>
+      </c>
+      <c r="R18" t="s">
         <v>209</v>
       </c>
-      <c r="R18" t="s">
+      <c r="S18" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="T18" t="s">
         <v>112</v>
       </c>
       <c r="U18" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
+        <v>212</v>
+      </c>
+      <c r="X18" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50164</v>
       </c>
       <c r="B19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>100</v>
       </c>
       <c r="E19" t="s">
+        <v>215</v>
+      </c>
+      <c r="F19" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>1998</v>
       </c>
       <c r="M19">
         <v>26</v>
       </c>
       <c r="N19"/>
       <c r="O19" t="s">
         <v>122</v>
       </c>
       <c r="P19" t="s">
         <v>109</v>
       </c>
       <c r="Q19" t="s">
+        <v>218</v>
+      </c>
+      <c r="R19" t="s">
         <v>219</v>
       </c>
-      <c r="R19" t="s">
+      <c r="S19" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="T19" t="s">
         <v>184</v>
       </c>
       <c r="U19" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
+        <v>222</v>
+      </c>
+      <c r="X19" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>50193</v>
       </c>
       <c r="B20" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>131</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>133</v>
       </c>
       <c r="J20" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2013</v>
       </c>
       <c r="M20" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="N20"/>
       <c r="O20" t="s">
         <v>122</v>
       </c>
       <c r="P20" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q20" t="s">
         <v>229</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="R20" t="s">
         <v>230</v>
       </c>
-      <c r="R20" t="s">
+      <c r="S20" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="T20" t="s">
         <v>63</v>
       </c>
       <c r="U20" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
+        <v>233</v>
+      </c>
+      <c r="X20" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>50209</v>
       </c>
       <c r="B21" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>105</v>
       </c>
       <c r="E21" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>57</v>
       </c>
       <c r="J21" t="s">
         <v>41</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>2020</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>43</v>
       </c>
       <c r="P21" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="Q21" t="s">
         <v>71</v>
       </c>
       <c r="R21"/>
       <c r="S21" t="s">
         <v>148</v>
       </c>
       <c r="T21" t="s">
         <v>63</v>
       </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21" t="s">
+        <v>239</v>
+      </c>
+      <c r="X21" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>50210</v>
       </c>
       <c r="B22" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
         <v>105</v>
       </c>
       <c r="E22" t="s">
+        <v>242</v>
+      </c>
+      <c r="F22" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>57</v>
       </c>
       <c r="J22" t="s">
         <v>41</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22" t="s">
         <v>43</v>
       </c>
       <c r="P22" t="s">
         <v>109</v>
       </c>
       <c r="Q22" t="s">
         <v>71</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
         <v>72</v>
       </c>
       <c r="T22" t="s">
         <v>63</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
         <v>74</v>
       </c>
       <c r="X22" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>50212</v>
       </c>
       <c r="B23" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
+        <v>246</v>
+      </c>
+      <c r="F23" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>57</v>
       </c>
       <c r="J23" t="s">
         <v>41</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2021</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23" t="s">
         <v>43</v>
       </c>
       <c r="P23" t="s">
         <v>109</v>
       </c>
       <c r="Q23" t="s">
         <v>71</v>
       </c>
       <c r="R23"/>
       <c r="S23" t="s">
         <v>72</v>
       </c>
       <c r="T23" t="s">
         <v>63</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23" t="s">
         <v>74</v>
       </c>
       <c r="X23" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>50213</v>
       </c>
       <c r="B24" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>105</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>57</v>
       </c>
       <c r="J24" t="s">
         <v>41</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>2021</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24" t="s">
         <v>43</v>
       </c>
       <c r="P24" t="s">
         <v>109</v>
       </c>
       <c r="Q24" t="s">
         <v>71</v>
       </c>
       <c r="R24"/>
       <c r="S24" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="T24" t="s">
         <v>63</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>74</v>
       </c>
       <c r="X24" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>50214</v>
       </c>
       <c r="B25" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>105</v>
       </c>
       <c r="E25" t="s">
+        <v>254</v>
+      </c>
+      <c r="F25" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25" t="s">
         <v>57</v>
       </c>
       <c r="J25" t="s">
         <v>41</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>2021</v>
       </c>
       <c r="M25">
         <v>2021</v>
       </c>
       <c r="N25">
         <v>2028</v>
       </c>
       <c r="O25" t="s">
         <v>43</v>
       </c>
       <c r="P25" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="Q25" t="s">
+        <v>256</v>
+      </c>
+      <c r="R25" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="S25" t="s">
         <v>72</v>
       </c>
       <c r="T25" t="s">
         <v>63</v>
       </c>
       <c r="U25" t="s">
         <v>73</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>74</v>
       </c>
       <c r="X25" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>53106</v>
       </c>
       <c r="B26" t="s">
+        <v>259</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" t="s">
         <v>260</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>261</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>2022</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
+      <c r="M26" t="s">
+        <v>264</v>
+      </c>
+      <c r="N26">
+        <v>2025</v>
+      </c>
       <c r="O26" t="s">
         <v>265</v>
       </c>
       <c r="P26" t="s">
         <v>266</v>
       </c>
       <c r="Q26" t="s">
         <v>267</v>
       </c>
       <c r="R26"/>
       <c r="S26" t="s">
         <v>268</v>
       </c>
       <c r="T26" t="s">
         <v>269</v>
       </c>
       <c r="U26" t="s">
         <v>270</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
         <v>271</v>
       </c>
       <c r="X26" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>53151</v>
       </c>
       <c r="B27" t="s">
         <v>273</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D27" t="s">
         <v>274</v>
       </c>
       <c r="E27" t="s">
         <v>275</v>
       </c>
       <c r="F27" t="s">
         <v>276</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J27" t="s">
         <v>277</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>2021</v>
       </c>
       <c r="M27" t="s">
         <v>278</v>
       </c>
-      <c r="N27"/>
+      <c r="N27">
+        <v>2025</v>
+      </c>
       <c r="O27" t="s">
         <v>279</v>
       </c>
       <c r="P27" t="s">
         <v>94</v>
       </c>
       <c r="Q27" t="s">
         <v>280</v>
       </c>
       <c r="R27" t="s">
         <v>281</v>
       </c>
       <c r="S27" t="s">
         <v>282</v>
       </c>
       <c r="T27" t="s">
         <v>283</v>
       </c>
       <c r="U27" t="s">
         <v>284</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
+        <v>271</v>
+      </c>
+      <c r="X27" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>53221</v>
       </c>
       <c r="B28" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28" t="s">
+        <v>287</v>
+      </c>
+      <c r="E28" t="s">
         <v>288</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>57</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>2022</v>
       </c>
       <c r="M28" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="P28" t="s">
         <v>266</v>
       </c>
       <c r="Q28" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="R28"/>
       <c r="S28" t="s">
+        <v>293</v>
+      </c>
+      <c r="T28" t="s">
         <v>294</v>
       </c>
-      <c r="T28" t="s">
+      <c r="U28" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
+        <v>296</v>
+      </c>
+      <c r="X28" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>53396</v>
       </c>
       <c r="B29" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>2016</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>43</v>
       </c>
       <c r="P29"/>
       <c r="Q29" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="T29" t="s">
         <v>184</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29" t="s">
+        <v>303</v>
+      </c>
+      <c r="X29" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>53411</v>
       </c>
       <c r="B30" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30" t="s">
         <v>154</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J30" t="s">
         <v>41</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2023</v>
       </c>
       <c r="M30"/>
       <c r="N30">
         <v>2025</v>
       </c>
       <c r="O30" t="s">
         <v>43</v>
       </c>
       <c r="P30" t="s">
         <v>109</v>
       </c>
       <c r="Q30" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="R30"/>
       <c r="S30" t="s">
+        <v>308</v>
+      </c>
+      <c r="T30" t="s">
         <v>309</v>
       </c>
-      <c r="T30" t="s">
+      <c r="U30" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
+        <v>311</v>
+      </c>
+      <c r="X30" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>53536</v>
       </c>
       <c r="B31" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>41</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>2021</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>122</v>
       </c>
       <c r="P31" t="s">
         <v>94</v>
       </c>
       <c r="Q31" t="s">
         <v>148</v>
       </c>
       <c r="R31" t="s">
+        <v>316</v>
+      </c>
+      <c r="S31" t="s">
         <v>317</v>
       </c>
-      <c r="S31" t="s">
+      <c r="T31" t="s">
         <v>318</v>
       </c>
-      <c r="T31" t="s">
+      <c r="U31" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
+        <v>320</v>
+      </c>
+      <c r="X31" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>53771</v>
       </c>
       <c r="B32" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
+        <v>323</v>
+      </c>
+      <c r="G32" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>40</v>
       </c>
       <c r="J32" t="s">
         <v>41</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>2017</v>
       </c>
       <c r="M32">
         <v>2</v>
       </c>
       <c r="N32">
         <v>2014</v>
       </c>
       <c r="O32" t="s">
         <v>43</v>
       </c>
       <c r="P32" t="s">
         <v>94</v>
       </c>
       <c r="Q32" t="s">
         <v>71</v>
       </c>
       <c r="R32"/>
       <c r="S32" t="s">
         <v>72</v>
       </c>
       <c r="T32" t="s">
+        <v>325</v>
+      </c>
+      <c r="U32" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
+        <v>327</v>
+      </c>
+      <c r="X32" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>54368</v>
       </c>
       <c r="B33" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C33" t="s">
         <v>36</v>
       </c>
       <c r="D33" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
         <v>166</v>
       </c>
       <c r="J33" t="s">
         <v>41</v>
       </c>
       <c r="K33"/>
       <c r="L33">
         <v>2024</v>
       </c>
       <c r="M33">
         <v>2</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
+        <v>331</v>
+      </c>
+      <c r="P33" t="s">
         <v>332</v>
       </c>
-      <c r="P33" t="s">
+      <c r="Q33" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="R33"/>
       <c r="S33" t="s">
+        <v>334</v>
+      </c>
+      <c r="T33" t="s">
         <v>335</v>
       </c>
-      <c r="T33" t="s">
+      <c r="U33" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
+        <v>337</v>
+      </c>
+      <c r="X33" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>54442</v>
       </c>
       <c r="B34" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34" t="s">
         <v>77</v>
       </c>
       <c r="E34" t="s">
+        <v>340</v>
+      </c>
+      <c r="F34" t="s">
         <v>341</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="H34"/>
       <c r="I34" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J34" t="s">
         <v>277</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>2025</v>
       </c>
       <c r="M34" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="N34">
         <v>2026</v>
       </c>
       <c r="O34" t="s">
+        <v>343</v>
+      </c>
+      <c r="P34" t="s">
         <v>344</v>
       </c>
-      <c r="P34" t="s">
+      <c r="Q34" t="s">
+        <v>229</v>
+      </c>
+      <c r="R34" t="s">
         <v>345</v>
       </c>
-      <c r="Q34" t="s">
-[...2 lines deleted...]
-      <c r="R34" t="s">
+      <c r="S34" t="s">
         <v>346</v>
       </c>
-      <c r="S34" t="s">
+      <c r="T34" t="s">
         <v>347</v>
       </c>
-      <c r="T34" t="s">
+      <c r="U34" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
         <v>173</v>
       </c>
       <c r="X34" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>54455</v>
       </c>
       <c r="B35" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35" t="s">
+        <v>351</v>
+      </c>
+      <c r="E35" t="s">
         <v>352</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>353</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
+        <v>355</v>
+      </c>
+      <c r="J35" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2024</v>
       </c>
       <c r="M35"/>
       <c r="N35">
         <v>2025</v>
       </c>
       <c r="O35" t="s">
         <v>179</v>
       </c>
       <c r="P35" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q35" t="s">
         <v>358</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="R35" t="s">
         <v>359</v>
       </c>
-      <c r="R35" t="s">
+      <c r="S35" t="s">
         <v>360</v>
       </c>
-      <c r="S35" t="s">
+      <c r="T35" t="s">
         <v>361</v>
       </c>
-      <c r="T35" t="s">
+      <c r="U35" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
+        <v>363</v>
+      </c>
+      <c r="X35" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>54456</v>
       </c>
       <c r="B36" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C36" t="s">
         <v>36</v>
       </c>
       <c r="D36" t="s">
+        <v>366</v>
+      </c>
+      <c r="E36" t="s">
         <v>367</v>
       </c>
-      <c r="E36" t="s">
+      <c r="F36" t="s">
         <v>368</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
         <v>57</v>
       </c>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36">
         <v>2022</v>
       </c>
       <c r="M36" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="N36">
         <v>2027</v>
       </c>
       <c r="O36" t="s">
         <v>265</v>
       </c>
       <c r="P36" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="Q36" t="s">
         <v>71</v>
       </c>
       <c r="R36"/>
       <c r="S36" t="s">
         <v>72</v>
       </c>
       <c r="T36" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36" t="s">
+        <v>373</v>
+      </c>
+      <c r="X36" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
-        <v>54477</v>
+        <v>54501</v>
       </c>
       <c r="B37" t="s">
+        <v>375</v>
+      </c>
+      <c r="C37" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37" t="s">
         <v>376</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>377</v>
       </c>
-      <c r="E37" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>40</v>
+        <v>378</v>
       </c>
       <c r="J37" t="s">
         <v>41</v>
       </c>
       <c r="K37"/>
       <c r="L37">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="M37" t="s">
+        <v>290</v>
+      </c>
+      <c r="N37">
+        <v>2025</v>
+      </c>
+      <c r="O37" t="s">
+        <v>331</v>
+      </c>
+      <c r="P37" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>45</v>
+      </c>
+      <c r="R37" t="s">
+        <v>380</v>
+      </c>
+      <c r="S37" t="s">
         <v>381</v>
       </c>
-      <c r="N37">
-[...5 lines deleted...]
-      <c r="P37" t="s">
+      <c r="T37" t="s">
         <v>382</v>
       </c>
-      <c r="Q37" t="s">
+      <c r="U37" t="s">
         <v>383</v>
-      </c>
-[...10 lines deleted...]
-        <v>387</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="X37" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
-        <v>54501</v>
+        <v>54511</v>
       </c>
       <c r="B38" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C38" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="E38"/>
       <c r="F38" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="N38">
         <v>2025</v>
       </c>
+      <c r="M38"/>
+      <c r="N38"/>
       <c r="O38" t="s">
-        <v>332</v>
+        <v>122</v>
       </c>
       <c r="P38" t="s">
-        <v>394</v>
+        <v>109</v>
       </c>
       <c r="Q38" t="s">
-        <v>45</v>
+        <v>307</v>
       </c>
       <c r="R38" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="S38" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="T38" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="U38" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="X38" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
-        <v>54511</v>
+        <v>54649</v>
       </c>
       <c r="B39" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E39"/>
+        <v>131</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
       <c r="F39" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="G39"/>
+        <v>395</v>
+      </c>
+      <c r="G39" t="s">
+        <v>175</v>
+      </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>40</v>
+      </c>
+      <c r="J39" t="s">
+        <v>396</v>
+      </c>
       <c r="K39"/>
       <c r="L39">
-        <v>2025</v>
+        <v>1972</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39" t="s">
         <v>122</v>
       </c>
-      <c r="P39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P39"/>
       <c r="Q39" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="R39"/>
       <c r="S39" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="T39" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="U39" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="X39" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
-        <v>54649</v>
+        <v>54657</v>
       </c>
       <c r="B40" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C40" t="s">
         <v>36</v>
       </c>
       <c r="D40" t="s">
         <v>131</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I40"/>
+      <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
-        <v>1972</v>
-[...1 lines deleted...]
-      <c r="M40"/>
+        <v>1995</v>
+      </c>
+      <c r="M40" t="s">
+        <v>404</v>
+      </c>
       <c r="N40"/>
       <c r="O40" t="s">
         <v>122</v>
       </c>
-      <c r="P40"/>
+      <c r="P40" t="s">
+        <v>109</v>
+      </c>
       <c r="Q40" t="s">
-        <v>293</v>
+        <v>71</v>
       </c>
       <c r="R40"/>
       <c r="S40" t="s">
-        <v>412</v>
+        <v>72</v>
       </c>
       <c r="T40" t="s">
-        <v>413</v>
+        <v>184</v>
       </c>
       <c r="U40" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="X40" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
-        <v>54657</v>
+        <v>54679</v>
       </c>
       <c r="B41" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41" t="s">
         <v>131</v>
       </c>
-      <c r="E41"/>
+      <c r="E41" t="s">
+        <v>100</v>
+      </c>
       <c r="F41" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41"/>
-      <c r="J41"/>
+      <c r="I41" t="s">
+        <v>40</v>
+      </c>
+      <c r="J41" t="s">
+        <v>410</v>
+      </c>
       <c r="K41"/>
       <c r="L41">
-        <v>1995</v>
+        <v>2022</v>
       </c>
       <c r="M41" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="N41"/>
       <c r="O41" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="P41" t="s">
         <v>109</v>
       </c>
       <c r="Q41" t="s">
         <v>71</v>
       </c>
       <c r="R41"/>
       <c r="S41" t="s">
         <v>72</v>
       </c>
       <c r="T41" t="s">
-        <v>184</v>
+        <v>398</v>
       </c>
       <c r="U41" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>421</v>
+        <v>193</v>
       </c>
       <c r="X41" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
-        <v>54679</v>
+        <v>54682</v>
       </c>
       <c r="B42" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42" t="s">
         <v>131</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E42"/>
       <c r="F42" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>40</v>
       </c>
       <c r="J42" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>2022</v>
       </c>
       <c r="M42" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="N42"/>
       <c r="O42" t="s">
         <v>43</v>
       </c>
       <c r="P42" t="s">
         <v>109</v>
       </c>
       <c r="Q42" t="s">
         <v>71</v>
       </c>
-      <c r="R42"/>
+      <c r="R42" t="s">
+        <v>257</v>
+      </c>
       <c r="S42" t="s">
         <v>72</v>
       </c>
       <c r="T42" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="U42" t="s">
-        <v>427</v>
+        <v>72</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="X42" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
-        <v>54682</v>
+        <v>54720</v>
       </c>
       <c r="B43" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43" t="s">
+        <v>77</v>
+      </c>
+      <c r="E43" t="s">
         <v>131</v>
       </c>
-      <c r="E43"/>
       <c r="F43" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="G43"/>
+        <v>420</v>
+      </c>
+      <c r="G43" t="s">
+        <v>421</v>
+      </c>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>40</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J43"/>
       <c r="K43"/>
       <c r="L43">
         <v>2022</v>
       </c>
-      <c r="M43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
         <v>43</v>
       </c>
-      <c r="P43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P43"/>
       <c r="Q43" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="R43"/>
       <c r="S43" t="s">
-        <v>72</v>
+        <v>422</v>
       </c>
       <c r="T43" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="U43" t="s">
-        <v>72</v>
+        <v>424</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>194</v>
+        <v>425</v>
       </c>
       <c r="X43" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
-        <v>54720</v>
+        <v>54759</v>
       </c>
       <c r="B44" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="C44" t="s">
         <v>36</v>
       </c>
       <c r="D44" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>428</v>
       </c>
       <c r="F44" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="G44" t="s">
-        <v>436</v>
+        <v>305</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>40</v>
+        <v>263</v>
       </c>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="M44"/>
+        <v>2024</v>
+      </c>
+      <c r="M44">
+        <v>34</v>
+      </c>
       <c r="N44"/>
       <c r="O44" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="P44"/>
       <c r="Q44" t="s">
-        <v>257</v>
+        <v>430</v>
       </c>
       <c r="R44"/>
       <c r="S44" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="T44" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>440</v>
+        <v>311</v>
       </c>
       <c r="X44" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
-        <v>54759</v>
+        <v>54808</v>
       </c>
       <c r="B45" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>434</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="E45"/>
       <c r="F45" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>119</v>
+      </c>
+      <c r="J45" t="s">
+        <v>41</v>
+      </c>
       <c r="K45"/>
       <c r="L45">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="M45"/>
       <c r="N45"/>
       <c r="O45" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="P45"/>
+        <v>437</v>
+      </c>
+      <c r="P45" t="s">
+        <v>438</v>
+      </c>
       <c r="Q45" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="R45"/>
+        <v>71</v>
+      </c>
+      <c r="R45" t="s">
+        <v>199</v>
+      </c>
       <c r="S45" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="T45" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="U45"/>
+        <v>440</v>
+      </c>
+      <c r="U45" t="s">
+        <v>441</v>
+      </c>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>312</v>
+        <v>442</v>
       </c>
       <c r="X45" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46">
+        <v>54827</v>
+      </c>
+      <c r="B46" t="s">
+        <v>444</v>
+      </c>
+      <c r="C46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>445</v>
+      </c>
+      <c r="G46" t="s">
+        <v>446</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46" t="s">
+        <v>166</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46">
+        <v>2011</v>
+      </c>
+      <c r="M46">
+        <v>15</v>
+      </c>
+      <c r="N46"/>
+      <c r="O46" t="s">
+        <v>331</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46" t="s">
+        <v>71</v>
+      </c>
+      <c r="R46"/>
+      <c r="S46" t="s">
+        <v>72</v>
+      </c>
+      <c r="T46" t="s">
+        <v>398</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46" t="s">
         <v>447</v>
+      </c>
+      <c r="X46" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47">
+        <v>54828</v>
+      </c>
+      <c r="B47" t="s">
+        <v>449</v>
+      </c>
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47" t="s">
+        <v>100</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>450</v>
+      </c>
+      <c r="G47" t="s">
+        <v>446</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47" t="s">
+        <v>166</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2011</v>
+      </c>
+      <c r="M47">
+        <v>15</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47" t="s">
+        <v>331</v>
+      </c>
+      <c r="P47" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>71</v>
+      </c>
+      <c r="R47"/>
+      <c r="S47" t="s">
+        <v>72</v>
+      </c>
+      <c r="T47" t="s">
+        <v>398</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47" t="s">
+        <v>447</v>
+      </c>
+      <c r="X47" t="s">
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E1" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="F1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="H1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="I1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="J1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="K1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="L1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="M1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="N1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51537</v>
       </c>
       <c r="B2">
         <v>49892</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E2" t="s">
         <v>100</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>500000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51541</v>
       </c>
       <c r="B3">
         <v>49833</v>
       </c>
       <c r="C3">
         <v>1037</v>
       </c>
       <c r="D3" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E3" t="s">
         <v>85</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="H3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>646848.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="P3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51543</v>
       </c>
       <c r="B4">
         <v>49835</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>838372.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="P4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51539</v>
       </c>
       <c r="B5">
         <v>49831</v>
       </c>
       <c r="C5" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E5" t="s">
         <v>67</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>83100.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51540</v>
       </c>
       <c r="B6">
         <v>49832</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E6" t="s">
         <v>77</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>430870.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="P6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51590</v>
       </c>
       <c r="B7">
         <v>49792</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51591</v>
       </c>
       <c r="B8">
         <v>49792</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51592</v>
       </c>
       <c r="B9">
         <v>49792</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51593</v>
       </c>
       <c r="B10">
         <v>49792</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51594</v>
       </c>
       <c r="B11">
         <v>49792</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51528</v>
       </c>
       <c r="B12">
         <v>49802</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>105</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
@@ -8972,51 +9018,51 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51601</v>
       </c>
       <c r="B14">
         <v>50209</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>105</v>
       </c>
       <c r="E14" t="s">
         <v>105</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51602</v>
       </c>
       <c r="B15">
         <v>50210</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>105</v>
@@ -9064,51 +9110,51 @@
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51604</v>
       </c>
       <c r="B17">
         <v>50210</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>105</v>
       </c>
       <c r="E17" t="s">
         <v>105</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51607</v>
       </c>
       <c r="B18">
         <v>50212</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>105</v>
@@ -9268,580 +9314,442 @@
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51644</v>
       </c>
       <c r="B24">
         <v>49906</v>
       </c>
       <c r="C24" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D24" t="s">
         <v>105</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>53131</v>
       </c>
       <c r="B25">
         <v>53106</v>
       </c>
       <c r="C25" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D25" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E25" t="s">
-        <v>261</v>
+        <v>482</v>
       </c>
       <c r="F25" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="G25"/>
+        <v>483</v>
+      </c>
+      <c r="G25" t="s">
+        <v>484</v>
+      </c>
       <c r="H25" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="I25" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="J25">
         <v>529809.0</v>
       </c>
       <c r="K25"/>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>487</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>481</v>
+        <v>271</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>53226</v>
       </c>
       <c r="B26">
         <v>53221</v>
       </c>
       <c r="C26" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="D26" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E26" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F26" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="I26" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="J26">
         <v>241971.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>53416</v>
       </c>
       <c r="B27">
         <v>53411</v>
       </c>
       <c r="C27" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="D27" t="s">
         <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>154</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="I27" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="J27">
         <v>14335.0</v>
       </c>
       <c r="K27" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>53556</v>
       </c>
       <c r="B28">
         <v>53151</v>
       </c>
       <c r="C28" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="D28" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E28" t="s">
         <v>274</v>
       </c>
       <c r="F28" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>483</v>
+      </c>
+      <c r="G28" t="s">
+        <v>484</v>
+      </c>
       <c r="H28" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>579386.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>481</v>
+        <v>271</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>53631</v>
       </c>
       <c r="B29">
         <v>53536</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>54433</v>
       </c>
       <c r="B30">
         <v>53411</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>100</v>
       </c>
       <c r="E30" t="s">
         <v>154</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>5037.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>54434</v>
       </c>
       <c r="B31">
         <v>53411</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>154</v>
       </c>
       <c r="E31" t="s">
         <v>154</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>900.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>54486</v>
+        <v>54504</v>
       </c>
       <c r="B32">
-        <v>54477</v>
-[...3 lines deleted...]
-      </c>
+        <v>54501</v>
+      </c>
+      <c r="C32"/>
       <c r="D32" t="s">
-        <v>496</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="I32"/>
       <c r="J32">
-        <v>799998.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>525719.0</v>
+      </c>
+      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>500</v>
+        <v>384</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
-        <v>54489</v>
+        <v>54729</v>
       </c>
       <c r="B33">
-        <v>54477</v>
-[...1 lines deleted...]
-      <c r="C33"/>
+        <v>54720</v>
+      </c>
+      <c r="C33" t="s">
+        <v>504</v>
+      </c>
       <c r="D33" t="s">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
-        <v>377</v>
+        <v>77</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="I33" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="J33">
-        <v>160670.39</v>
+        <v>1096207.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>500</v>
-[...137 lines deleted...]
-        <v>440</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1" t="s">
         <v>510</v>
-      </c>
-[...10 lines deleted...]
-        <v>513</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51681</v>
       </c>
       <c r="B2">
         <v>51590</v>
       </c>
       <c r="C2">
         <v>2016</v>
       </c>
       <c r="D2">
         <v>128000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>74</v>
@@ -9953,6357 +9861,6146 @@
         <v>2019</v>
       </c>
       <c r="D8">
         <v>385000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53606</v>
       </c>
       <c r="B9">
         <v>53556</v>
       </c>
       <c r="C9">
         <v>2022</v>
       </c>
       <c r="D9">
         <v>327151.0</v>
       </c>
       <c r="E9" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53611</v>
       </c>
       <c r="B10">
         <v>53556</v>
       </c>
       <c r="C10">
         <v>2022</v>
       </c>
       <c r="D10">
         <v>164971.0</v>
       </c>
       <c r="E10" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>515</v>
+        <v>512</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>54777</v>
+      </c>
+      <c r="B11">
+        <v>53556</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11">
+        <v>68501.65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>511</v>
+      </c>
+      <c r="F11" t="s">
+        <v>513</v>
+      </c>
+      <c r="G11" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54795</v>
+      </c>
+      <c r="B12">
+        <v>53131</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>67889.94</v>
+      </c>
+      <c r="E12" t="s">
+        <v>511</v>
+      </c>
+      <c r="F12" t="s">
+        <v>513</v>
+      </c>
+      <c r="G12" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1" t="s">
         <v>516</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>517</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E1" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>520</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H1" t="s">
+        <v>520</v>
+      </c>
+      <c r="I1" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>523</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C2" t="s">
+        <v>523</v>
+      </c>
+      <c r="D2" t="s">
         <v>524</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="E2" t="s">
         <v>67</v>
       </c>
       <c r="F2" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="G2" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="K2" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>53281</v>
       </c>
       <c r="B3" t="s">
+        <v>529</v>
+      </c>
+      <c r="C3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D3" t="s">
         <v>531</v>
-      </c>
-[...4 lines deleted...]
-        <v>533</v>
       </c>
       <c r="E3" t="s">
         <v>77</v>
       </c>
       <c r="F3" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="G3" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="K3" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
+        <v>536</v>
+      </c>
+      <c r="C4" t="s">
+        <v>537</v>
+      </c>
+      <c r="D4" t="s">
         <v>538</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
       <c r="E4" t="s">
         <v>67</v>
       </c>
       <c r="F4" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="G4" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
       <c r="K4" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50410</v>
       </c>
       <c r="B5" t="s">
+        <v>543</v>
+      </c>
+      <c r="C5" t="s">
         <v>544</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>545</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>367</v>
+      </c>
+      <c r="F5" t="s">
         <v>546</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="J5" t="s">
         <v>74</v>
       </c>
       <c r="K5" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54482</v>
       </c>
       <c r="B6" t="s">
+        <v>550</v>
+      </c>
+      <c r="C6" t="s">
         <v>551</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>552</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F6" t="s">
         <v>554</v>
       </c>
       <c r="G6" t="s">
         <v>555</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>500</v>
+        <v>556</v>
       </c>
       <c r="K6" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50247</v>
       </c>
       <c r="B7" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C7" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D7" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E7" t="s">
         <v>77</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="J7" t="s">
         <v>74</v>
       </c>
       <c r="K7" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50352</v>
       </c>
       <c r="B8" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C8" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D8" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E8" t="s">
         <v>154</v>
       </c>
       <c r="F8" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G8" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K8" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50365</v>
       </c>
       <c r="B9" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C9" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D9" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E9" t="s">
         <v>100</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>74</v>
       </c>
       <c r="K9" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54393</v>
       </c>
       <c r="B10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C10" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D10" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E10" t="s">
         <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G10" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="K10" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>53431</v>
       </c>
       <c r="B11" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C11" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D11" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E11" t="s">
         <v>154</v>
       </c>
       <c r="F11" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="K11" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54417</v>
       </c>
       <c r="B12" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C12" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D12" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G12" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
       <c r="K12" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50342</v>
       </c>
       <c r="B13" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C13" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D13" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E13" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F13" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G13" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H13" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="K13" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54480</v>
+        <v>53441</v>
       </c>
       <c r="B14" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C14" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D14" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E14" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="F14" t="s">
+        <v>601</v>
+      </c>
+      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="K14" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>53441</v>
+        <v>54387</v>
       </c>
       <c r="B15" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C15" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D15" t="s">
-        <v>604</v>
+        <v>538</v>
       </c>
       <c r="E15" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
+        <v>525</v>
+      </c>
+      <c r="G15" t="s">
         <v>605</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
       <c r="K15" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54387</v>
+        <v>50310</v>
       </c>
       <c r="B16" t="s">
         <v>607</v>
       </c>
       <c r="C16" t="s">
         <v>608</v>
       </c>
       <c r="D16" t="s">
-        <v>540</v>
+        <v>609</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="F16"/>
       <c r="G16" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>529</v>
+        <v>74</v>
       </c>
       <c r="K16" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>50310</v>
+        <v>54388</v>
       </c>
       <c r="B17" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C17" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D17" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E17" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F17"/>
+        <v>67</v>
+      </c>
+      <c r="F17" t="s">
+        <v>615</v>
+      </c>
       <c r="G17" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17" t="s">
+        <v>617</v>
+      </c>
       <c r="J17" t="s">
-        <v>74</v>
+        <v>527</v>
       </c>
       <c r="K17" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>54388</v>
+        <v>50277</v>
       </c>
       <c r="B18" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C18" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D18" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H18"/>
-      <c r="I18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>529</v>
+        <v>74</v>
       </c>
       <c r="K18" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50277</v>
+        <v>50331</v>
       </c>
       <c r="B19" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C19" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D19" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E19" t="s">
-        <v>377</v>
+        <v>154</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>627</v>
+      </c>
+      <c r="H19" t="s">
+        <v>105</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>74</v>
       </c>
       <c r="K19" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50331</v>
+        <v>53401</v>
       </c>
       <c r="B20" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C20" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D20" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E20" t="s">
-        <v>154</v>
+        <v>632</v>
       </c>
       <c r="F20"/>
-      <c r="G20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G20"/>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>74</v>
+        <v>633</v>
       </c>
       <c r="K20" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>53401</v>
+        <v>54413</v>
       </c>
       <c r="B21" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C21" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D21" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E21" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-      <c r="G21"/>
+        <v>67</v>
+      </c>
+      <c r="F21" t="s">
+        <v>638</v>
+      </c>
+      <c r="G21" t="s">
+        <v>639</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>637</v>
+        <v>541</v>
       </c>
       <c r="K21" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>54413</v>
+        <v>53571</v>
       </c>
       <c r="B22" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C22" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D22" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E22" t="s">
-        <v>67</v>
+        <v>275</v>
       </c>
       <c r="F22" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="G22" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>213</v>
+        <v>646</v>
       </c>
       <c r="K22" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>53571</v>
+        <v>50303</v>
       </c>
       <c r="B23" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C23" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D23" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="E23" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>285</v>
+        <v>74</v>
       </c>
       <c r="K23" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50303</v>
+        <v>54415</v>
       </c>
       <c r="B24" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C24" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D24" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E24" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="F24"/>
+        <v>67</v>
+      </c>
+      <c r="F24" t="s">
+        <v>638</v>
+      </c>
       <c r="G24" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>74</v>
+        <v>541</v>
       </c>
       <c r="K24" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>54415</v>
+        <v>53246</v>
       </c>
       <c r="B25" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C25" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D25" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E25" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F25"/>
       <c r="G25" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>213</v>
+        <v>663</v>
       </c>
       <c r="K25" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>53246</v>
+        <v>50312</v>
       </c>
       <c r="B26" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C26" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D26" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="E26" t="s">
-        <v>664</v>
+        <v>105</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>666</v>
+        <v>74</v>
       </c>
       <c r="K26" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>50312</v>
+        <v>53426</v>
       </c>
       <c r="B27" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C27" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D27" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="F27" t="s">
+        <v>584</v>
+      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>74</v>
+        <v>497</v>
       </c>
       <c r="K27" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>53426</v>
+        <v>54418</v>
       </c>
       <c r="B28" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C28" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D28" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E28" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="F28" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>677</v>
+      </c>
+      <c r="G28" t="s">
+        <v>678</v>
+      </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>489</v>
+        <v>541</v>
       </c>
       <c r="K28" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54418</v>
+        <v>54145</v>
       </c>
       <c r="B29" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C29" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D29" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="E29" t="s">
-        <v>67</v>
+        <v>287</v>
       </c>
       <c r="F29" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="G29" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>213</v>
+        <v>685</v>
       </c>
       <c r="K29" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54145</v>
+        <v>50265</v>
       </c>
       <c r="B30" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C30" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="D30" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="E30" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F30"/>
       <c r="G30" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="H30"/>
-      <c r="I30"/>
+      <c r="I30" t="s">
+        <v>691</v>
+      </c>
       <c r="J30" t="s">
-        <v>688</v>
+        <v>74</v>
       </c>
       <c r="K30" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>50265</v>
+        <v>50366</v>
       </c>
       <c r="B31" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C31" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="D31" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="H31"/>
-      <c r="I31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
         <v>74</v>
       </c>
       <c r="K31" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>50366</v>
+        <v>54391</v>
       </c>
       <c r="B32" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C32" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D32" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
-      <c r="F32"/>
+      <c r="F32" t="s">
+        <v>701</v>
+      </c>
       <c r="G32" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>74</v>
+        <v>527</v>
       </c>
       <c r="K32" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>54391</v>
+        <v>54416</v>
       </c>
       <c r="B33" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="C33" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D33" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
-        <v>704</v>
+        <v>578</v>
       </c>
       <c r="G33" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="K33" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>51791</v>
+        <v>54143</v>
       </c>
       <c r="B34" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C34" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="D34" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E34" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="F34" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="G34" t="s">
-        <v>711</v>
-[...6 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>388</v>
+        <v>685</v>
       </c>
       <c r="K34" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>54416</v>
+        <v>54505</v>
       </c>
       <c r="B35" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C35" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D35" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E35" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>213</v>
+        <v>384</v>
       </c>
       <c r="K35" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54143</v>
+        <v>53561</v>
       </c>
       <c r="B36" t="s">
         <v>719</v>
       </c>
       <c r="C36" t="s">
         <v>720</v>
       </c>
       <c r="D36" t="s">
         <v>721</v>
       </c>
       <c r="E36" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="F36" t="s">
         <v>722</v>
       </c>
       <c r="G36" t="s">
         <v>723</v>
       </c>
       <c r="H36"/>
-      <c r="I36"/>
+      <c r="I36" t="s">
+        <v>724</v>
+      </c>
       <c r="J36" t="s">
-        <v>688</v>
+        <v>646</v>
       </c>
       <c r="K36" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>54505</v>
+        <v>54264</v>
       </c>
       <c r="B37" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C37" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D37" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="E37" t="s">
-        <v>391</v>
+        <v>77</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>399</v>
+        <v>729</v>
       </c>
       <c r="K37" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>53561</v>
+        <v>50253</v>
       </c>
       <c r="B38" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C38" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D38" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E38" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="F38"/>
       <c r="G38" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="J38" t="s">
-        <v>285</v>
+        <v>74</v>
       </c>
       <c r="K38" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>54264</v>
+        <v>50251</v>
       </c>
       <c r="B39" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C39" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D39" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E39" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="G39"/>
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>740</v>
+      </c>
+      <c r="G39" t="s">
+        <v>741</v>
+      </c>
       <c r="H39"/>
-      <c r="I39"/>
+      <c r="I39" t="s">
+        <v>742</v>
+      </c>
       <c r="J39" t="s">
-        <v>739</v>
+        <v>74</v>
       </c>
       <c r="K39" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50253</v>
+        <v>50266</v>
       </c>
       <c r="B40" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="C40" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D40" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="E40" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="J40" t="s">
         <v>74</v>
       </c>
       <c r="K40" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>50251</v>
+        <v>50256</v>
       </c>
       <c r="B41" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C41" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="D41" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F41"/>
       <c r="G41" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="J41" t="s">
         <v>74</v>
       </c>
       <c r="K41" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50266</v>
+        <v>50263</v>
       </c>
       <c r="B42" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C42" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D42" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="E42" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J42" t="s">
         <v>74</v>
       </c>
       <c r="K42" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>50256</v>
+        <v>50278</v>
       </c>
       <c r="B43" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C43" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="D43" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="E43" t="s">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H43"/>
-      <c r="I43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
         <v>74</v>
       </c>
       <c r="K43" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>50309</v>
+        <v>53121</v>
       </c>
       <c r="B44" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C44" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D44" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E44" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F44"/>
+        <v>260</v>
+      </c>
+      <c r="F44" t="s">
+        <v>769</v>
+      </c>
       <c r="G44" t="s">
-        <v>768</v>
-[...4 lines deleted...]
-      <c r="I44"/>
+        <v>770</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44" t="s">
+        <v>771</v>
+      </c>
       <c r="J44" t="s">
-        <v>74</v>
+        <v>772</v>
       </c>
       <c r="K44" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50263</v>
+        <v>50276</v>
       </c>
       <c r="B45" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="C45" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="D45" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E45" t="s">
-        <v>154</v>
+        <v>77</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="J45" t="s">
         <v>74</v>
       </c>
       <c r="K45" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>50278</v>
+        <v>50273</v>
       </c>
       <c r="B46" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="C46" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D46" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>74</v>
       </c>
       <c r="K46" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>53121</v>
+        <v>53436</v>
       </c>
       <c r="B47" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="C47" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D47" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="E47" t="s">
-        <v>261</v>
+        <v>154</v>
       </c>
       <c r="F47" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="G47"/>
       <c r="H47"/>
-      <c r="I47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>271</v>
+        <v>497</v>
       </c>
       <c r="K47" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50276</v>
+        <v>50364</v>
       </c>
       <c r="B48" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C48" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D48" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="E48" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="H48"/>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
         <v>74</v>
       </c>
       <c r="K48" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>50273</v>
+        <v>50254</v>
       </c>
       <c r="B49" t="s">
         <v>794</v>
       </c>
       <c r="C49" t="s">
         <v>795</v>
       </c>
       <c r="D49" t="s">
         <v>796</v>
       </c>
       <c r="E49" t="s">
-        <v>154</v>
+        <v>260</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>797</v>
       </c>
       <c r="H49"/>
-      <c r="I49"/>
+      <c r="I49" t="s">
+        <v>798</v>
+      </c>
       <c r="J49" t="s">
         <v>74</v>
       </c>
       <c r="K49" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>53436</v>
+        <v>50233</v>
       </c>
       <c r="B50" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C50" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D50" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E50" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="G50"/>
+        <v>85</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50" t="s">
+        <v>803</v>
+      </c>
       <c r="H50"/>
-      <c r="I50"/>
+      <c r="I50" t="s">
+        <v>804</v>
+      </c>
       <c r="J50" t="s">
-        <v>489</v>
+        <v>74</v>
       </c>
       <c r="K50" t="s">
-        <v>802</v>
-[...12 lines deleted...]
-      <c r="D51" t="s">
         <v>805</v>
-      </c>
-[...75 lines deleted...]
-        <v>819</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G70"/>
+  <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>820</v>
+        <v>806</v>
       </c>
       <c r="B1" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="E1" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50509</v>
       </c>
       <c r="B2">
         <v>50247</v>
       </c>
       <c r="C2">
         <v>49832</v>
       </c>
       <c r="D2" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50513</v>
       </c>
       <c r="B3">
         <v>50251</v>
       </c>
       <c r="C3">
         <v>49892</v>
       </c>
       <c r="D3" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50517</v>
       </c>
       <c r="B4">
         <v>50253</v>
       </c>
       <c r="C4">
         <v>49831</v>
       </c>
       <c r="D4" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50519</v>
       </c>
       <c r="B5">
         <v>50254</v>
       </c>
       <c r="C5">
         <v>49833</v>
       </c>
       <c r="D5" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50521</v>
       </c>
       <c r="B6">
         <v>50256</v>
       </c>
       <c r="C6">
         <v>49835</v>
       </c>
       <c r="D6" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50533</v>
       </c>
       <c r="B7">
         <v>50265</v>
       </c>
       <c r="C7">
         <v>49832</v>
       </c>
       <c r="D7" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50589</v>
       </c>
       <c r="B8">
         <v>50303</v>
       </c>
       <c r="C8">
         <v>49792</v>
       </c>
       <c r="D8" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50603</v>
       </c>
       <c r="B9">
         <v>50310</v>
       </c>
       <c r="C9">
         <v>50209</v>
       </c>
       <c r="D9" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50604</v>
       </c>
       <c r="B10">
         <v>50310</v>
       </c>
       <c r="C10">
         <v>50210</v>
       </c>
       <c r="D10" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50608</v>
       </c>
       <c r="B11">
         <v>50312</v>
       </c>
       <c r="C11">
         <v>50212</v>
       </c>
       <c r="D11" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50609</v>
       </c>
       <c r="B12">
         <v>50312</v>
       </c>
       <c r="C12">
         <v>50213</v>
       </c>
       <c r="D12" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50610</v>
       </c>
       <c r="B13">
         <v>50312</v>
       </c>
       <c r="C13">
         <v>50214</v>
       </c>
       <c r="D13" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50668</v>
       </c>
       <c r="B14">
         <v>50365</v>
       </c>
       <c r="C14">
         <v>50164</v>
       </c>
       <c r="D14" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53126</v>
       </c>
       <c r="B15">
         <v>53121</v>
       </c>
       <c r="C15">
         <v>53106</v>
       </c>
       <c r="D15" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E15" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>271</v>
+        <v>772</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53231</v>
       </c>
       <c r="B16">
         <v>50410</v>
       </c>
       <c r="C16">
         <v>53221</v>
       </c>
       <c r="D16" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E16" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53236</v>
       </c>
       <c r="B17">
         <v>50263</v>
       </c>
       <c r="C17">
         <v>53221</v>
       </c>
       <c r="D17" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E17" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53241</v>
       </c>
       <c r="B18">
         <v>50342</v>
       </c>
       <c r="C18">
         <v>53221</v>
       </c>
       <c r="D18" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E18" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53251</v>
       </c>
       <c r="B19">
         <v>53246</v>
       </c>
       <c r="C19">
         <v>53221</v>
       </c>
       <c r="D19" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E19" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53406</v>
       </c>
       <c r="B20">
         <v>53401</v>
       </c>
       <c r="C20">
         <v>53396</v>
       </c>
       <c r="D20" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53456</v>
       </c>
       <c r="B21">
         <v>50352</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E21" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53461</v>
       </c>
       <c r="B22">
         <v>50273</v>
       </c>
       <c r="C22">
         <v>53411</v>
       </c>
       <c r="D22" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E22" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53466</v>
       </c>
       <c r="B23">
         <v>53426</v>
       </c>
       <c r="C23">
         <v>53411</v>
       </c>
       <c r="D23" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E23" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53471</v>
       </c>
       <c r="B24">
         <v>53436</v>
       </c>
       <c r="C24">
         <v>53411</v>
       </c>
       <c r="D24" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E24" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53476</v>
       </c>
       <c r="B25">
         <v>53441</v>
       </c>
       <c r="C25">
         <v>53411</v>
       </c>
       <c r="D25" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E25" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53481</v>
       </c>
       <c r="B26">
         <v>53431</v>
       </c>
       <c r="C26">
         <v>53411</v>
       </c>
       <c r="D26" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E26" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53566</v>
       </c>
       <c r="B27">
         <v>53561</v>
       </c>
       <c r="C27">
         <v>53151</v>
       </c>
       <c r="D27" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E27" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>285</v>
+        <v>646</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>53576</v>
       </c>
       <c r="B28">
         <v>53571</v>
       </c>
       <c r="C28">
         <v>53151</v>
       </c>
       <c r="D28" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E28" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>285</v>
+        <v>646</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>53776</v>
       </c>
       <c r="B29">
         <v>53561</v>
       </c>
       <c r="C29">
         <v>53771</v>
       </c>
       <c r="D29" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>53781</v>
       </c>
       <c r="B30">
         <v>50233</v>
       </c>
       <c r="C30">
         <v>53771</v>
       </c>
       <c r="D30" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>53786</v>
       </c>
       <c r="B31">
         <v>50331</v>
       </c>
       <c r="C31">
         <v>53771</v>
       </c>
       <c r="D31" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>53841</v>
       </c>
       <c r="B32">
         <v>50364</v>
       </c>
       <c r="C32">
         <v>49915</v>
       </c>
       <c r="D32" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E32" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>53846</v>
       </c>
       <c r="B33">
         <v>50364</v>
       </c>
       <c r="C33">
         <v>50146</v>
       </c>
       <c r="D33" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E33" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54144</v>
       </c>
       <c r="B34">
         <v>54143</v>
       </c>
       <c r="C34">
         <v>53221</v>
       </c>
       <c r="D34" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E34" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54146</v>
       </c>
       <c r="B35">
         <v>54145</v>
       </c>
       <c r="C35">
         <v>53221</v>
       </c>
       <c r="D35" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E35" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54389</v>
       </c>
       <c r="B36">
         <v>54387</v>
       </c>
       <c r="C36">
         <v>49906</v>
       </c>
       <c r="D36" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E36" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54390</v>
       </c>
       <c r="B37">
         <v>54388</v>
       </c>
       <c r="C37">
         <v>49906</v>
       </c>
       <c r="D37" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E37" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54392</v>
       </c>
       <c r="B38">
         <v>54391</v>
       </c>
       <c r="C38">
         <v>49906</v>
       </c>
       <c r="D38" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E38" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54410</v>
       </c>
       <c r="B39">
         <v>54395</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="E39" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54411</v>
       </c>
       <c r="B40">
         <v>54388</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="E40" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54412</v>
       </c>
       <c r="B41">
         <v>54391</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="E41" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54414</v>
       </c>
       <c r="B42">
         <v>54413</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E42" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54419</v>
       </c>
       <c r="B43">
         <v>54418</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54420</v>
       </c>
       <c r="B44">
         <v>54416</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54422</v>
       </c>
       <c r="B45">
         <v>54421</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E45" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54423</v>
       </c>
       <c r="B46">
         <v>54415</v>
       </c>
       <c r="C46">
         <v>49906</v>
       </c>
       <c r="D46" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E46" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54424</v>
       </c>
       <c r="B47">
         <v>54417</v>
       </c>
       <c r="C47">
         <v>49906</v>
       </c>
       <c r="D47" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E47" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54425</v>
       </c>
       <c r="B48">
         <v>54421</v>
       </c>
       <c r="C48">
         <v>49906</v>
       </c>
       <c r="D48" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E48" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54426</v>
       </c>
       <c r="B49">
         <v>50366</v>
       </c>
       <c r="C49">
         <v>49906</v>
       </c>
       <c r="D49" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E49" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54427</v>
       </c>
       <c r="B50">
         <v>54416</v>
       </c>
       <c r="C50">
         <v>49906</v>
       </c>
       <c r="D50" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E50" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54428</v>
       </c>
       <c r="B51">
         <v>54393</v>
       </c>
       <c r="C51">
         <v>50153</v>
       </c>
       <c r="D51" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E51" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>54478</v>
+        <v>54502</v>
       </c>
       <c r="B52">
-        <v>50278</v>
+        <v>50266</v>
       </c>
       <c r="C52">
-        <v>54477</v>
+        <v>54501</v>
       </c>
       <c r="D52" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>500</v>
+        <v>384</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>54479</v>
+        <v>54503</v>
       </c>
       <c r="B53">
-        <v>50277</v>
+        <v>53281</v>
       </c>
       <c r="C53">
-        <v>54477</v>
+        <v>54501</v>
       </c>
       <c r="D53" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>500</v>
+        <v>384</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>54481</v>
+        <v>54506</v>
       </c>
       <c r="B54">
-        <v>54480</v>
+        <v>54505</v>
       </c>
       <c r="C54">
-        <v>54477</v>
+        <v>54501</v>
       </c>
       <c r="D54" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>500</v>
+        <v>384</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>54483</v>
+        <v>54724</v>
       </c>
       <c r="B55">
-        <v>54482</v>
+        <v>50278</v>
       </c>
       <c r="C55">
-        <v>54477</v>
+        <v>54720</v>
       </c>
       <c r="D55" t="s">
-        <v>827</v>
+        <v>810</v>
       </c>
       <c r="E55" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>54484</v>
+        <v>54725</v>
       </c>
       <c r="B56">
-        <v>50309</v>
+        <v>50276</v>
       </c>
       <c r="C56">
-        <v>54477</v>
+        <v>54720</v>
       </c>
       <c r="D56" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="E56" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>54485</v>
+        <v>54726</v>
       </c>
       <c r="B57">
-        <v>51791</v>
+        <v>54264</v>
       </c>
       <c r="C57">
-        <v>54477</v>
+        <v>54720</v>
       </c>
       <c r="D57" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="E57" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>54502</v>
+        <v>54727</v>
       </c>
       <c r="B58">
-        <v>50266</v>
+        <v>50277</v>
       </c>
       <c r="C58">
-        <v>54501</v>
+        <v>54720</v>
       </c>
       <c r="D58" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="E58"/>
+        <v>813</v>
+      </c>
+      <c r="E58" t="s">
+        <v>812</v>
+      </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>54503</v>
+        <v>54728</v>
       </c>
       <c r="B59">
-        <v>53281</v>
+        <v>54482</v>
       </c>
       <c r="C59">
-        <v>54501</v>
+        <v>54720</v>
       </c>
       <c r="D59" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="E59"/>
+        <v>813</v>
+      </c>
+      <c r="E59" t="s">
+        <v>812</v>
+      </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>54506</v>
+        <v>54760</v>
       </c>
       <c r="B60">
-        <v>54505</v>
+        <v>53431</v>
       </c>
       <c r="C60">
-        <v>54501</v>
+        <v>54759</v>
       </c>
       <c r="D60" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="E60"/>
+        <v>813</v>
+      </c>
+      <c r="E60" t="s">
+        <v>812</v>
+      </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>399</v>
+        <v>311</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>54724</v>
+        <v>54761</v>
       </c>
       <c r="B61">
-        <v>50278</v>
+        <v>50273</v>
       </c>
       <c r="C61">
-        <v>54720</v>
+        <v>54759</v>
       </c>
       <c r="D61" t="s">
-        <v>824</v>
+        <v>813</v>
       </c>
       <c r="E61" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>440</v>
+        <v>311</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>54725</v>
+        <v>54762</v>
       </c>
       <c r="B62">
-        <v>50276</v>
+        <v>53441</v>
       </c>
       <c r="C62">
-        <v>54720</v>
+        <v>54759</v>
       </c>
       <c r="D62" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="E62" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>440</v>
+        <v>311</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>54726</v>
+        <v>54763</v>
       </c>
       <c r="B63">
-        <v>54264</v>
+        <v>53426</v>
       </c>
       <c r="C63">
-        <v>54720</v>
+        <v>54759</v>
       </c>
       <c r="D63" t="s">
-        <v>828</v>
+        <v>595</v>
       </c>
       <c r="E63" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>440</v>
+        <v>311</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>54727</v>
+        <v>54764</v>
       </c>
       <c r="B64">
-        <v>50277</v>
+        <v>50352</v>
       </c>
       <c r="C64">
-        <v>54720</v>
+        <v>54759</v>
       </c>
       <c r="D64" t="s">
-        <v>827</v>
+        <v>595</v>
       </c>
       <c r="E64" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>440</v>
-[...125 lines deleted...]
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>829</v>
+        <v>815</v>
       </c>
       <c r="B1" t="s">
-        <v>830</v>
+        <v>816</v>
       </c>
       <c r="C1" t="s">
-        <v>831</v>
+        <v>817</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>131</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E2" t="s">
-        <v>833</v>
+        <v>819</v>
       </c>
       <c r="F2" t="s">
-        <v>834</v>
+        <v>820</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>100</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E3" t="s">
         <v>74</v>
       </c>
       <c r="F3" t="s">
-        <v>836</v>
+        <v>822</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49624</v>
       </c>
       <c r="B4" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>837</v>
+        <v>823</v>
       </c>
       <c r="E4" t="s">
         <v>74</v>
       </c>
       <c r="F4" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49645</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="E5" t="s">
         <v>74</v>
       </c>
       <c r="F5" t="s">
-        <v>840</v>
+        <v>826</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>841</v>
+        <v>827</v>
       </c>
       <c r="E6" t="s">
         <v>74</v>
       </c>
       <c r="F6" t="s">
-        <v>842</v>
+        <v>828</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49708</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>843</v>
+        <v>829</v>
       </c>
       <c r="E7" t="s">
         <v>74</v>
       </c>
       <c r="F7" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>53146</v>
       </c>
       <c r="B8" t="s">
         <v>274</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="E8" t="s">
-        <v>846</v>
+        <v>832</v>
       </c>
       <c r="F8" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49720</v>
       </c>
       <c r="B9" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>848</v>
+        <v>834</v>
       </c>
       <c r="E9" t="s">
         <v>74</v>
       </c>
       <c r="F9" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49728</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="E10" t="s">
         <v>74</v>
       </c>
       <c r="F10" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>105</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>852</v>
+        <v>838</v>
       </c>
       <c r="E11" t="s">
         <v>74</v>
       </c>
       <c r="F11" t="s">
-        <v>853</v>
+        <v>839</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49736</v>
       </c>
       <c r="B12" t="s">
         <v>143</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
       <c r="E12" t="s">
         <v>74</v>
       </c>
       <c r="F12" t="s">
-        <v>855</v>
+        <v>841</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49740</v>
       </c>
       <c r="B13" t="s">
         <v>164</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>856</v>
+        <v>842</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>857</v>
+        <v>843</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49741</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49743</v>
       </c>
       <c r="B15" t="s">
         <v>154</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="E15" t="s">
         <v>74</v>
       </c>
       <c r="F15" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49749</v>
       </c>
       <c r="B16" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="E16" t="s">
         <v>74</v>
       </c>
       <c r="F16" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49750</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
       <c r="E17" t="s">
         <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>49752</v>
+        <v>49756</v>
       </c>
       <c r="B18" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49756</v>
+        <v>53216</v>
       </c>
       <c r="B19" t="s">
-        <v>367</v>
+        <v>287</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>868</v>
+        <v>854</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>663</v>
       </c>
       <c r="F19" t="s">
-        <v>869</v>
+        <v>855</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>53216</v>
+        <v>49761</v>
       </c>
       <c r="B20" t="s">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>870</v>
+        <v>856</v>
       </c>
       <c r="E20" t="s">
-        <v>666</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>871</v>
+        <v>857</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49761</v>
+        <v>54453</v>
       </c>
       <c r="B21" t="s">
-        <v>237</v>
+        <v>858</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>363</v>
       </c>
       <c r="F21" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>54453</v>
+        <v>49665</v>
       </c>
       <c r="B22" t="s">
-        <v>874</v>
+        <v>275</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="E22" t="s">
-        <v>364</v>
+        <v>74</v>
       </c>
       <c r="F22" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49665</v>
+        <v>49671</v>
       </c>
       <c r="B23" t="s">
-        <v>275</v>
+        <v>863</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>49666</v>
+        <v>49674</v>
       </c>
       <c r="B24" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="E24" t="s">
         <v>74</v>
       </c>
       <c r="F24" t="s">
-        <v>881</v>
+        <v>868</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49671</v>
+        <v>49675</v>
       </c>
       <c r="B25" t="s">
-        <v>882</v>
+        <v>869</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>883</v>
+        <v>870</v>
       </c>
       <c r="E25" t="s">
         <v>74</v>
       </c>
       <c r="F25" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49674</v>
+        <v>49681</v>
       </c>
       <c r="B26" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>886</v>
+        <v>873</v>
       </c>
       <c r="E26" t="s">
         <v>74</v>
       </c>
       <c r="F26" t="s">
-        <v>887</v>
+        <v>874</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49675</v>
+        <v>49682</v>
       </c>
       <c r="B27" t="s">
-        <v>496</v>
+        <v>367</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>888</v>
+        <v>875</v>
       </c>
       <c r="E27" t="s">
         <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>889</v>
+        <v>876</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>49681</v>
+        <v>49692</v>
       </c>
       <c r="B28" t="s">
-        <v>890</v>
+        <v>246</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="E28" t="s">
         <v>74</v>
       </c>
       <c r="F28" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>49682</v>
+        <v>49707</v>
       </c>
       <c r="B29" t="s">
-        <v>368</v>
+        <v>340</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="E29" t="s">
         <v>74</v>
       </c>
       <c r="F29" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>49692</v>
+        <v>54500</v>
       </c>
       <c r="B30" t="s">
-        <v>247</v>
+        <v>376</v>
       </c>
       <c r="C30"/>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>881</v>
       </c>
       <c r="F30" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>49707</v>
+        <v>49742</v>
       </c>
       <c r="B31" t="s">
-        <v>341</v>
+        <v>883</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>54500</v>
+        <v>49760</v>
       </c>
       <c r="B32" t="s">
-        <v>391</v>
+        <v>261</v>
       </c>
       <c r="C32"/>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>886</v>
+      </c>
       <c r="E32" t="s">
-        <v>899</v>
+        <v>74</v>
       </c>
       <c r="F32" t="s">
-        <v>900</v>
-[...35 lines deleted...]
-        <v>905</v>
+        <v>887</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="D1" t="s">
-        <v>908</v>
+        <v>890</v>
       </c>
       <c r="E1" t="s">
-        <v>909</v>
+        <v>891</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>910</v>
+        <v>892</v>
       </c>
       <c r="H1" t="s">
-        <v>911</v>
+        <v>893</v>
       </c>
       <c r="I1" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54659</v>
       </c>
       <c r="B2">
         <v>54657</v>
       </c>
       <c r="C2" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D2" t="s">
-        <v>914</v>
+        <v>896</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>915</v>
+        <v>897</v>
       </c>
       <c r="G2" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J2" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54660</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D3" t="s">
-        <v>918</v>
+        <v>900</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="G3" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54658</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D4" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="G4" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54662</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D5" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>927</v>
+        <v>909</v>
       </c>
       <c r="G5" t="s">
-        <v>928</v>
+        <v>910</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54161</v>
       </c>
       <c r="B6">
         <v>53411</v>
       </c>
       <c r="C6" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="D6" t="s">
-        <v>930</v>
+        <v>912</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="G6" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J6" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54722</v>
       </c>
       <c r="B7">
         <v>54720</v>
       </c>
       <c r="C7" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="D7" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="G7" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51410</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="G8" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51424</v>
       </c>
       <c r="B9">
         <v>50106</v>
       </c>
       <c r="C9" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>939</v>
+        <v>921</v>
       </c>
       <c r="G9" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51422</v>
       </c>
       <c r="B10">
         <v>50106</v>
       </c>
       <c r="C10" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="G10" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51423</v>
       </c>
       <c r="B11">
         <v>50106</v>
       </c>
       <c r="C11" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D11" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="G11" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54650</v>
       </c>
       <c r="B12">
         <v>54649</v>
       </c>
       <c r="C12" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D12" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
       <c r="G12" t="s">
-        <v>949</v>
+        <v>931</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50693</v>
       </c>
       <c r="B13">
         <v>49802</v>
       </c>
       <c r="C13" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D13" t="s">
-        <v>950</v>
+        <v>932</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="G13" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>10</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50694</v>
       </c>
       <c r="B14">
         <v>49802</v>
       </c>
       <c r="C14" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D14" t="s">
-        <v>950</v>
+        <v>932</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="G14" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50724</v>
       </c>
       <c r="B15">
         <v>49892</v>
       </c>
       <c r="C15" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="F15" t="s">
         <v>99</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>1550</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50725</v>
       </c>
       <c r="B16">
         <v>49892</v>
       </c>
       <c r="C16" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
       <c r="F16" t="s">
         <v>99</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>1512</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50726</v>
       </c>
       <c r="B17">
         <v>49892</v>
       </c>
       <c r="C17" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
       <c r="F17" t="s">
         <v>99</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>1507</v>
       </c>
       <c r="J17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51096</v>
       </c>
       <c r="B18">
         <v>50103</v>
       </c>
       <c r="C18" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D18" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>957</v>
+        <v>939</v>
       </c>
       <c r="G18" t="s">
-        <v>958</v>
+        <v>940</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>15</v>
       </c>
       <c r="J18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51504</v>
       </c>
       <c r="B19">
         <v>50103</v>
       </c>
       <c r="C19" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D19" t="s">
-        <v>959</v>
+        <v>941</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>960</v>
+        <v>942</v>
       </c>
       <c r="G19" t="s">
-        <v>961</v>
+        <v>943</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51505</v>
       </c>
       <c r="B20">
         <v>50103</v>
       </c>
       <c r="C20" t="s">
+        <v>928</v>
+      </c>
+      <c r="D20" t="s">
+        <v>944</v>
+      </c>
+      <c r="E20" t="s">
+        <v>945</v>
+      </c>
+      <c r="F20" t="s">
         <v>946</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="J20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50950</v>
       </c>
       <c r="B21">
         <v>50164</v>
       </c>
       <c r="C21" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D21" t="s">
-        <v>966</v>
+        <v>948</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>967</v>
+        <v>949</v>
       </c>
       <c r="G21" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>9</v>
       </c>
       <c r="J21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50921</v>
       </c>
       <c r="B22">
         <v>50153</v>
       </c>
       <c r="C22" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D22" t="s">
-        <v>969</v>
+        <v>951</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>970</v>
+        <v>952</v>
       </c>
       <c r="G22" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50911</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D23" t="s">
-        <v>972</v>
+        <v>954</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>973</v>
+        <v>955</v>
       </c>
       <c r="G23" t="s">
-        <v>974</v>
+        <v>956</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50907</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D24" t="s">
-        <v>975</v>
+        <v>957</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>976</v>
+        <v>958</v>
       </c>
       <c r="G24" t="s">
-        <v>977</v>
+        <v>959</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50910</v>
       </c>
       <c r="B25">
         <v>50146</v>
       </c>
       <c r="C25" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D25" t="s">
-        <v>978</v>
+        <v>960</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>979</v>
+        <v>961</v>
       </c>
       <c r="G25" t="s">
-        <v>980</v>
+        <v>962</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50908</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D26" t="s">
-        <v>981</v>
+        <v>963</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>982</v>
+        <v>964</v>
       </c>
       <c r="G26" t="s">
-        <v>983</v>
+        <v>965</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50909</v>
       </c>
       <c r="B27">
         <v>50146</v>
       </c>
       <c r="C27" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D27" t="s">
-        <v>984</v>
+        <v>966</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>985</v>
+        <v>967</v>
       </c>
       <c r="G27" t="s">
-        <v>986</v>
+        <v>968</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54160</v>
       </c>
       <c r="B28">
         <v>53411</v>
       </c>
       <c r="C28" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="D28" t="s">
-        <v>987</v>
+        <v>969</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>988</v>
+        <v>970</v>
       </c>
       <c r="G28" t="s">
-        <v>989</v>
+        <v>971</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54754</v>
       </c>
       <c r="B29">
         <v>54649</v>
       </c>
       <c r="C29" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D29" t="s">
-        <v>990</v>
+        <v>972</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>991</v>
+        <v>973</v>
       </c>
       <c r="G29" t="s">
-        <v>992</v>
+        <v>974</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51408</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="G30" t="s">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54753</v>
       </c>
       <c r="B31">
         <v>54649</v>
       </c>
       <c r="C31" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D31" t="s">
-        <v>995</v>
+        <v>977</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="G31" t="s">
-        <v>997</v>
+        <v>979</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50749</v>
       </c>
       <c r="B32">
         <v>49835</v>
       </c>
       <c r="C32" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>998</v>
+        <v>980</v>
       </c>
       <c r="F32" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="G32" t="s">
-        <v>1000</v>
+        <v>982</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="J32" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50735</v>
       </c>
       <c r="B33">
         <v>49832</v>
       </c>
       <c r="C33" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>1002</v>
+        <v>984</v>
       </c>
       <c r="F33" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="G33" t="s">
-        <v>1004</v>
+        <v>986</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="J33" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50741</v>
       </c>
       <c r="B34">
         <v>49833</v>
       </c>
       <c r="C34" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1005</v>
+        <v>987</v>
       </c>
       <c r="F34" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="G34" t="s">
-        <v>1006</v>
+        <v>988</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="J34" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50748</v>
       </c>
       <c r="B35">
         <v>49835</v>
       </c>
       <c r="C35" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>1007</v>
+        <v>989</v>
       </c>
       <c r="F35" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="G35" t="s">
-        <v>1008</v>
+        <v>990</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="J35" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54685</v>
       </c>
       <c r="B36">
         <v>54682</v>
       </c>
       <c r="C36" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D36" t="s">
-        <v>1009</v>
+        <v>991</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="G36" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>54683</v>
       </c>
       <c r="B37">
         <v>54682</v>
       </c>
       <c r="C37" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D37" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1012</v>
+        <v>994</v>
       </c>
       <c r="G37" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>1</v>
       </c>
       <c r="J37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54678</v>
       </c>
       <c r="B38">
         <v>50193</v>
       </c>
       <c r="C38" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D38" t="s">
-        <v>1013</v>
+        <v>995</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1014</v>
+        <v>996</v>
       </c>
       <c r="G38" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>52256</v>
       </c>
       <c r="B39">
         <v>50193</v>
       </c>
       <c r="C39" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D39" t="s">
-        <v>1015</v>
+        <v>997</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1016</v>
+        <v>998</v>
       </c>
       <c r="G39" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J39" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52266</v>
       </c>
       <c r="B40">
         <v>50193</v>
       </c>
       <c r="C40" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D40" t="s">
-        <v>1018</v>
+        <v>1000</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1019</v>
+        <v>1001</v>
       </c>
       <c r="G40" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J40" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>54159</v>
       </c>
       <c r="B41">
         <v>53411</v>
       </c>
       <c r="C41" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="D41" t="s">
-        <v>1021</v>
+        <v>1003</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1022</v>
+        <v>1004</v>
       </c>
       <c r="G41" t="s">
-        <v>1023</v>
+        <v>1005</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J41" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51480</v>
       </c>
       <c r="B42">
         <v>50125</v>
       </c>
       <c r="C42" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D42" t="s">
-        <v>1024</v>
+        <v>1006</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1025</v>
+        <v>1007</v>
       </c>
       <c r="G42" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51325</v>
       </c>
       <c r="B43">
         <v>50153</v>
       </c>
       <c r="C43" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D43" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1028</v>
+        <v>1010</v>
       </c>
       <c r="G43" t="s">
-        <v>1029</v>
+        <v>1011</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>3</v>
       </c>
       <c r="J43" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51327</v>
       </c>
       <c r="B44">
         <v>50164</v>
       </c>
       <c r="C44" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D44" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1028</v>
+        <v>1010</v>
       </c>
       <c r="G44" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51335</v>
       </c>
       <c r="B45">
         <v>50146</v>
       </c>
       <c r="C45" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D45" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1028</v>
+        <v>1010</v>
       </c>
       <c r="G45" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50915</v>
       </c>
       <c r="B46">
         <v>50146</v>
       </c>
       <c r="C46" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="G46" t="s">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50940</v>
       </c>
       <c r="B47">
         <v>50153</v>
       </c>
       <c r="C47" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1034</v>
+        <v>1016</v>
       </c>
       <c r="G47" t="s">
-        <v>1035</v>
+        <v>1017</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54663</v>
       </c>
       <c r="B48">
         <v>50103</v>
       </c>
       <c r="C48" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D48" t="s">
-        <v>1036</v>
+        <v>1018</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1037</v>
+        <v>1019</v>
       </c>
       <c r="G48" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J48" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>54648</v>
       </c>
       <c r="B49">
         <v>50103</v>
       </c>
       <c r="C49" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D49" t="s">
-        <v>1038</v>
+        <v>1020</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1039</v>
+        <v>1021</v>
       </c>
       <c r="G49" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J49" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>54681</v>
       </c>
       <c r="B50">
         <v>54679</v>
       </c>
       <c r="C50" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D50" t="s">
-        <v>1040</v>
+        <v>1022</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1041</v>
+        <v>1023</v>
       </c>
       <c r="G50" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>2</v>
       </c>
       <c r="J50" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54680</v>
       </c>
       <c r="B51">
         <v>54679</v>
       </c>
       <c r="C51" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D51" t="s">
-        <v>1042</v>
+        <v>1024</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1043</v>
+        <v>1025</v>
       </c>
       <c r="G51" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50742</v>
       </c>
       <c r="B52">
         <v>49833</v>
       </c>
       <c r="C52" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>1044</v>
+        <v>1026</v>
       </c>
       <c r="F52" t="s">
-        <v>1045</v>
+        <v>1027</v>
       </c>
       <c r="G52" t="s">
-        <v>1046</v>
+        <v>1028</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="J52" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50747</v>
       </c>
       <c r="B53">
         <v>49835</v>
       </c>
       <c r="C53" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>1047</v>
+        <v>1029</v>
       </c>
       <c r="F53" t="s">
-        <v>1045</v>
+        <v>1027</v>
       </c>
       <c r="G53" t="s">
-        <v>1046</v>
+        <v>1028</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="J53" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50832</v>
       </c>
       <c r="B54">
         <v>49792</v>
       </c>
       <c r="C54" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D54" t="s">
-        <v>1048</v>
+        <v>1030</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1049</v>
+        <v>1031</v>
       </c>
       <c r="G54" t="s">
-        <v>1050</v>
+        <v>1032</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>1051</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50941</v>
       </c>
       <c r="B55">
         <v>50153</v>
       </c>
       <c r="C55" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="G55" t="s">
-        <v>1053</v>
+        <v>1035</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
-        <v>213</v>
+        <v>541</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51484</v>
       </c>
       <c r="B56">
         <v>50125</v>
       </c>
       <c r="C56" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D56" t="s">
-        <v>1054</v>
+        <v>1036</v>
       </c>
       <c r="E56" t="s">
-        <v>1055</v>
+        <v>1037</v>
       </c>
       <c r="F56" t="s">
-        <v>1056</v>
+        <v>1038</v>
       </c>
       <c r="G56" t="s">
-        <v>1057</v>
+        <v>1039</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>142</v>
       </c>
       <c r="J56" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51483</v>
       </c>
       <c r="B57">
         <v>50125</v>
       </c>
       <c r="C57" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D57" t="s">
-        <v>1058</v>
+        <v>1040</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1059</v>
+        <v>1041</v>
       </c>
       <c r="G57" t="s">
-        <v>1060</v>
+        <v>1042</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51482</v>
       </c>
       <c r="B58">
         <v>50125</v>
       </c>
       <c r="C58" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D58" t="s">
-        <v>1058</v>
+        <v>1040</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1061</v>
+        <v>1043</v>
       </c>
       <c r="G58" t="s">
-        <v>1062</v>
+        <v>1044</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51481</v>
       </c>
       <c r="B59">
         <v>50125</v>
       </c>
       <c r="C59" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D59" t="s">
-        <v>1058</v>
+        <v>1040</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1063</v>
+        <v>1045</v>
       </c>
       <c r="G59" t="s">
-        <v>1064</v>
+        <v>1046</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51487</v>
       </c>
       <c r="B60">
         <v>50125</v>
       </c>
       <c r="C60" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D60" t="s">
-        <v>1065</v>
+        <v>1047</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1066</v>
+        <v>1048</v>
       </c>
       <c r="G60" t="s">
-        <v>1067</v>
+        <v>1049</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>2</v>
       </c>
       <c r="J60" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51486</v>
       </c>
       <c r="B61">
         <v>50125</v>
       </c>
       <c r="C61" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D61" t="s">
-        <v>1058</v>
+        <v>1040</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1068</v>
+        <v>1050</v>
       </c>
       <c r="G61" t="s">
-        <v>1069</v>
+        <v>1051</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51488</v>
       </c>
       <c r="B62">
         <v>50125</v>
       </c>
       <c r="C62" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D62" t="s">
-        <v>1070</v>
+        <v>1052</v>
       </c>
       <c r="E62" t="s">
-        <v>1071</v>
+        <v>1053</v>
       </c>
       <c r="F62" t="s">
-        <v>1072</v>
+        <v>1054</v>
       </c>
       <c r="G62" t="s">
-        <v>1073</v>
+        <v>1055</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>165</v>
       </c>
       <c r="J62" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51485</v>
       </c>
       <c r="B63">
         <v>50125</v>
       </c>
       <c r="C63" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D63" t="s">
-        <v>1074</v>
+        <v>1056</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1075</v>
+        <v>1057</v>
       </c>
       <c r="G63" t="s">
-        <v>1076</v>
+        <v>1058</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>53421</v>
       </c>
       <c r="B64">
         <v>53411</v>
       </c>
       <c r="C64" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D64" t="s">
-        <v>1077</v>
+        <v>1059</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1078</v>
+        <v>1060</v>
       </c>
       <c r="G64" t="s">
-        <v>1079</v>
+        <v>1061</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50738</v>
       </c>
       <c r="B65">
         <v>49832</v>
       </c>
       <c r="C65" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1080</v>
+        <v>1062</v>
       </c>
       <c r="F65" t="s">
-        <v>1081</v>
+        <v>1063</v>
       </c>
       <c r="G65" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="J65" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>54111</v>
       </c>
       <c r="B66">
         <v>53151</v>
       </c>
       <c r="C66" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D66" t="s">
-        <v>1082</v>
+        <v>1064</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1083</v>
+        <v>1065</v>
       </c>
       <c r="G66" t="s">
-        <v>1084</v>
+        <v>1066</v>
       </c>
       <c r="H66" t="s">
-        <v>1085</v>
+        <v>1067</v>
       </c>
       <c r="I66">
         <v>8</v>
       </c>
       <c r="J66" t="s">
-        <v>1086</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>54605</v>
       </c>
       <c r="B67">
         <v>53106</v>
       </c>
       <c r="C67" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D67" t="s">
-        <v>1087</v>
+        <v>1069</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1088</v>
+        <v>1070</v>
       </c>
       <c r="G67" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>1090</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51373</v>
       </c>
       <c r="B68">
         <v>50151</v>
       </c>
       <c r="C68" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1091</v>
+        <v>1073</v>
       </c>
       <c r="G68" t="s">
-        <v>1092</v>
+        <v>1074</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>50732</v>
       </c>
       <c r="B69">
         <v>49831</v>
       </c>
       <c r="C69" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>1093</v>
+        <v>1075</v>
       </c>
       <c r="F69" t="s">
         <v>66</v>
       </c>
       <c r="G69" t="s">
-        <v>1008</v>
+        <v>990</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="J69" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>54164</v>
       </c>
       <c r="B70">
         <v>53106</v>
       </c>
       <c r="C70" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D70" t="s">
-        <v>1094</v>
+        <v>1076</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="G70" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>138</v>
       </c>
       <c r="J70" t="s">
-        <v>1097</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>52271</v>
       </c>
       <c r="B71">
         <v>50193</v>
       </c>
       <c r="C71" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1098</v>
+        <v>1080</v>
       </c>
       <c r="G71" t="s">
-        <v>1099</v>
+        <v>1081</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50913</v>
       </c>
       <c r="B72">
         <v>50147</v>
       </c>
       <c r="C72" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1100</v>
+        <v>1082</v>
       </c>
       <c r="G72" t="s">
-        <v>1101</v>
+        <v>1083</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50914</v>
       </c>
       <c r="B73">
         <v>50147</v>
       </c>
       <c r="C73" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D73" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1103</v>
+        <v>1085</v>
       </c>
       <c r="G73" t="s">
-        <v>1104</v>
+        <v>1086</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>4</v>
       </c>
       <c r="J73" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>54668</v>
       </c>
       <c r="B74">
         <v>50147</v>
       </c>
       <c r="C74" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D74" t="s">
-        <v>1105</v>
+        <v>1087</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1106</v>
+        <v>1088</v>
       </c>
       <c r="G74" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>54676</v>
       </c>
       <c r="B75">
         <v>50147</v>
       </c>
       <c r="C75" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D75" t="s">
-        <v>1107</v>
+        <v>1089</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1108</v>
+        <v>1090</v>
       </c>
       <c r="G75" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>54655</v>
       </c>
       <c r="B76">
         <v>50151</v>
       </c>
       <c r="C76" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D76" t="s">
-        <v>1109</v>
+        <v>1091</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1110</v>
+        <v>1092</v>
       </c>
       <c r="G76" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50936</v>
       </c>
       <c r="B77">
         <v>50151</v>
       </c>
       <c r="C77" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D77" t="s">
-        <v>1111</v>
+        <v>1093</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1112</v>
+        <v>1094</v>
       </c>
       <c r="G77" t="s">
-        <v>1113</v>
+        <v>1095</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>2</v>
       </c>
       <c r="J77" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51374</v>
       </c>
       <c r="B78">
         <v>50151</v>
       </c>
       <c r="C78" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D78" t="s">
-        <v>1114</v>
+        <v>1096</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1115</v>
+        <v>1097</v>
       </c>
       <c r="G78" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50912</v>
       </c>
       <c r="B79">
         <v>50151</v>
       </c>
       <c r="C79" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D79" t="s">
-        <v>1116</v>
+        <v>1098</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1117</v>
+        <v>1099</v>
       </c>
       <c r="G79" t="s">
-        <v>1118</v>
+        <v>1100</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>2</v>
       </c>
       <c r="J79" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>54661</v>
       </c>
       <c r="B80">
         <v>54657</v>
       </c>
       <c r="C80" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D80" t="s">
-        <v>1119</v>
+        <v>1101</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1120</v>
+        <v>1102</v>
       </c>
       <c r="G80" t="s">
-        <v>1121</v>
+        <v>1103</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51436</v>
       </c>
       <c r="B81">
         <v>50113</v>
       </c>
       <c r="C81" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D81" t="s">
-        <v>1122</v>
+        <v>1104</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1123</v>
+        <v>1105</v>
       </c>
       <c r="G81" t="s">
-        <v>1124</v>
+        <v>1106</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>54721</v>
       </c>
       <c r="B82">
         <v>54720</v>
       </c>
       <c r="C82" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D82" t="s">
-        <v>1125</v>
+        <v>1107</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
       <c r="G82" t="s">
-        <v>1127</v>
+        <v>1109</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50937</v>
       </c>
       <c r="B83">
         <v>50151</v>
       </c>
       <c r="C83" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="G83" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>54677</v>
       </c>
       <c r="B84">
         <v>50193</v>
       </c>
       <c r="C84" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D84" t="s">
-        <v>1130</v>
+        <v>1112</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1131</v>
+        <v>1113</v>
       </c>
       <c r="G84" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>1</v>
       </c>
       <c r="J84" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51435</v>
       </c>
       <c r="B85">
         <v>50113</v>
       </c>
       <c r="C85" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D85" t="s">
-        <v>1132</v>
+        <v>1114</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
       <c r="G85" t="s">
-        <v>1134</v>
+        <v>1116</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>5</v>
       </c>
       <c r="J85" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51434</v>
       </c>
       <c r="B86">
         <v>50113</v>
       </c>
       <c r="C86" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="D86" t="s">
-        <v>1135</v>
+        <v>1117</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1136</v>
+        <v>1118</v>
       </c>
       <c r="G86" t="s">
-        <v>1137</v>
+        <v>1119</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>54667</v>
       </c>
       <c r="B87">
         <v>54649</v>
       </c>
       <c r="C87" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D87" t="s">
-        <v>1138</v>
+        <v>1120</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1139</v>
+        <v>1121</v>
       </c>
       <c r="G87" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>2</v>
       </c>
       <c r="J87" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>54651</v>
       </c>
       <c r="B88">
         <v>54649</v>
       </c>
       <c r="C88" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="D88" t="s">
-        <v>1140</v>
+        <v>1122</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1141</v>
+        <v>1123</v>
       </c>
       <c r="G88" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>5</v>
       </c>
       <c r="J88" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50953</v>
       </c>
       <c r="B89">
         <v>50164</v>
       </c>
       <c r="C89" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="D89" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1143</v>
+        <v>1125</v>
       </c>
       <c r="G89" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>6</v>
       </c>
       <c r="J89" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>54752</v>
       </c>
       <c r="B90">
         <v>54649</v>
       </c>
       <c r="C90" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="D90" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
       <c r="G90" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -16326,2172 +16023,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="N1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="O1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="P1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="R1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="S1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="T1" t="s">
         <v>1622</v>
-      </c>
-[...13 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1148</v>
+        <v>434</v>
       </c>
       <c r="C2" t="s">
-        <v>1149</v>
+        <v>1130</v>
       </c>
       <c r="D2" t="s">
-        <v>1154</v>
+        <v>1135</v>
       </c>
       <c r="E2" t="s">
-        <v>1315</v>
+        <v>1296</v>
       </c>
       <c r="F2" t="s">
-        <v>1320</v>
+        <v>1301</v>
       </c>
       <c r="G2" t="s">
-        <v>1326</v>
+        <v>1307</v>
       </c>
       <c r="H2" t="s">
-        <v>1330</v>
+        <v>1311</v>
       </c>
       <c r="I2" t="s">
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="J2" t="s">
         <v>184</v>
       </c>
       <c r="K2" t="s">
-        <v>1436</v>
+        <v>1417</v>
       </c>
       <c r="L2" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="M2" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="N2" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="O2" t="s">
-        <v>1623</v>
+        <v>1603</v>
       </c>
       <c r="P2" t="s">
-        <v>1626</v>
+        <v>1607</v>
       </c>
       <c r="Q2" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="R2" t="s">
-        <v>1635</v>
+        <v>1615</v>
       </c>
       <c r="S2" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="T2" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
-        <v>1150</v>
+        <v>1131</v>
       </c>
       <c r="D3" t="s">
-        <v>1155</v>
+        <v>1136</v>
       </c>
       <c r="E3" t="s">
         <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>1321</v>
+        <v>1302</v>
       </c>
       <c r="G3" t="s">
         <v>148</v>
       </c>
       <c r="H3" t="s">
-        <v>1331</v>
+        <v>1312</v>
       </c>
       <c r="I3" t="s">
-        <v>1352</v>
+        <v>1333</v>
       </c>
       <c r="J3" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="K3" t="s">
-        <v>1437</v>
+        <v>1418</v>
       </c>
       <c r="L3" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="M3" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N3" t="s">
-        <v>1616</v>
+        <v>1597</v>
       </c>
       <c r="O3" t="s">
-        <v>1624</v>
+        <v>1604</v>
       </c>
       <c r="P3" t="s">
-        <v>1627</v>
+        <v>1608</v>
       </c>
       <c r="Q3" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="R3" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="S3" t="s">
-        <v>1641</v>
+        <v>1621</v>
       </c>
       <c r="T3" t="s">
-        <v>1643</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>1156</v>
+        <v>1137</v>
       </c>
       <c r="E4" t="s">
-        <v>1316</v>
+        <v>1297</v>
       </c>
       <c r="F4" t="s">
-        <v>1322</v>
+        <v>1303</v>
       </c>
       <c r="G4" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="H4" t="s">
-        <v>1332</v>
+        <v>1313</v>
       </c>
       <c r="I4" t="s">
-        <v>1353</v>
+        <v>1334</v>
       </c>
       <c r="J4" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="K4" t="s">
-        <v>1438</v>
+        <v>1419</v>
       </c>
       <c r="M4" t="s">
-        <v>1613</v>
+        <v>1594</v>
       </c>
       <c r="N4" t="s">
-        <v>1617</v>
+        <v>1598</v>
       </c>
       <c r="O4" t="s">
-        <v>499</v>
+        <v>1605</v>
       </c>
       <c r="P4" t="s">
-        <v>1628</v>
+        <v>1609</v>
       </c>
       <c r="Q4" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="R4" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>146</v>
       </c>
       <c r="D5" t="s">
-        <v>1157</v>
+        <v>1138</v>
       </c>
       <c r="E5" t="s">
-        <v>1317</v>
+        <v>1298</v>
       </c>
       <c r="F5" t="s">
         <v>87</v>
       </c>
       <c r="G5" t="s">
-        <v>1327</v>
+        <v>1308</v>
       </c>
       <c r="H5" t="s">
-        <v>1333</v>
+        <v>1314</v>
       </c>
       <c r="I5" t="s">
-        <v>1354</v>
+        <v>1335</v>
       </c>
       <c r="J5" t="s">
-        <v>1384</v>
+        <v>1365</v>
       </c>
       <c r="K5" t="s">
-        <v>1439</v>
+        <v>1420</v>
       </c>
       <c r="M5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="N5" t="s">
-        <v>1618</v>
+        <v>1599</v>
       </c>
       <c r="O5" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="P5" t="s">
-        <v>499</v>
+        <v>1605</v>
       </c>
       <c r="Q5" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="R5" t="s">
-        <v>1636</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="D6" t="s">
-        <v>1158</v>
+        <v>1139</v>
       </c>
       <c r="E6" t="s">
-        <v>1318</v>
+        <v>1299</v>
       </c>
       <c r="F6" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G6" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="H6" t="s">
-        <v>1334</v>
+        <v>1315</v>
       </c>
       <c r="I6" t="s">
-        <v>1355</v>
+        <v>1336</v>
       </c>
       <c r="J6" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="K6" t="s">
-        <v>1440</v>
+        <v>1421</v>
       </c>
       <c r="M6" t="s">
-        <v>1614</v>
+        <v>1595</v>
       </c>
       <c r="N6" t="s">
-        <v>1619</v>
+        <v>484</v>
       </c>
       <c r="P6" t="s">
-        <v>1629</v>
+        <v>1610</v>
       </c>
       <c r="Q6" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="R6" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>277</v>
       </c>
       <c r="D7" t="s">
-        <v>1159</v>
+        <v>1140</v>
       </c>
       <c r="E7" t="s">
-        <v>1319</v>
+        <v>1300</v>
       </c>
       <c r="F7" t="s">
-        <v>1323</v>
+        <v>1304</v>
       </c>
       <c r="G7" t="s">
-        <v>1328</v>
+        <v>1309</v>
       </c>
       <c r="H7" t="s">
-        <v>1335</v>
+        <v>1316</v>
       </c>
       <c r="I7" t="s">
-        <v>1356</v>
+        <v>1337</v>
       </c>
       <c r="J7" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="K7" t="s">
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="M7" t="s">
-        <v>1615</v>
+        <v>1596</v>
       </c>
       <c r="N7" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="P7" t="s">
-        <v>1630</v>
+        <v>1611</v>
       </c>
       <c r="R7" t="s">
-        <v>1637</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1151</v>
+        <v>1132</v>
       </c>
       <c r="D8" t="s">
-        <v>1160</v>
+        <v>1141</v>
       </c>
       <c r="F8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G8" t="s">
         <v>71</v>
       </c>
       <c r="H8" t="s">
-        <v>1336</v>
+        <v>1317</v>
       </c>
       <c r="I8" t="s">
-        <v>1357</v>
+        <v>1338</v>
       </c>
       <c r="J8" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="K8" t="s">
-        <v>1352</v>
+        <v>1333</v>
       </c>
       <c r="N8" t="s">
-        <v>1620</v>
+        <v>1600</v>
       </c>
       <c r="P8" t="s">
-        <v>1631</v>
+        <v>1612</v>
       </c>
       <c r="R8" t="s">
-        <v>1638</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1152</v>
+        <v>1133</v>
       </c>
       <c r="D9" t="s">
-        <v>1161</v>
+        <v>1142</v>
       </c>
       <c r="F9" t="s">
-        <v>1324</v>
+        <v>1305</v>
       </c>
       <c r="G9" t="s">
         <v>123</v>
       </c>
       <c r="H9" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="I9" t="s">
-        <v>1358</v>
+        <v>1339</v>
       </c>
       <c r="J9" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="K9" t="s">
-        <v>1441</v>
+        <v>1422</v>
       </c>
       <c r="N9" t="s">
         <v>105</v>
       </c>
       <c r="P9" t="s">
-        <v>1632</v>
+        <v>487</v>
       </c>
       <c r="R9" t="s">
-        <v>1639</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>1162</v>
+        <v>1143</v>
       </c>
       <c r="F10" t="s">
         <v>109</v>
       </c>
       <c r="G10" t="s">
-        <v>1329</v>
+        <v>1310</v>
       </c>
       <c r="H10" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I10" t="s">
-        <v>1359</v>
+        <v>1340</v>
       </c>
       <c r="J10" t="s">
-        <v>1386</v>
+        <v>1367</v>
       </c>
       <c r="K10" t="s">
-        <v>1442</v>
+        <v>1423</v>
       </c>
       <c r="N10" t="s">
-        <v>1621</v>
+        <v>1601</v>
       </c>
       <c r="R10" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1153</v>
+        <v>1134</v>
       </c>
       <c r="D11" t="s">
-        <v>1163</v>
+        <v>1144</v>
       </c>
       <c r="F11" t="s">
-        <v>1325</v>
+        <v>1306</v>
       </c>
       <c r="H11" t="s">
-        <v>1337</v>
+        <v>1318</v>
       </c>
       <c r="I11" t="s">
-        <v>1360</v>
+        <v>1341</v>
       </c>
       <c r="J11" t="s">
-        <v>1387</v>
+        <v>1368</v>
       </c>
       <c r="K11" t="s">
-        <v>1443</v>
+        <v>1424</v>
       </c>
       <c r="R11" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1164</v>
+        <v>1145</v>
       </c>
       <c r="F12" t="s">
         <v>94</v>
       </c>
       <c r="H12" t="s">
-        <v>1338</v>
+        <v>1319</v>
       </c>
       <c r="I12" t="s">
         <v>148</v>
       </c>
       <c r="J12" t="s">
-        <v>1388</v>
+        <v>1369</v>
       </c>
       <c r="K12" t="s">
-        <v>1444</v>
+        <v>1425</v>
       </c>
       <c r="R12" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1165</v>
+        <v>1146</v>
       </c>
       <c r="H13" t="s">
         <v>46</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13" t="s">
-        <v>1389</v>
+        <v>1370</v>
       </c>
       <c r="K13" t="s">
-        <v>1445</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1166</v>
+        <v>1147</v>
       </c>
       <c r="H14" t="s">
-        <v>1339</v>
+        <v>1320</v>
       </c>
       <c r="I14" t="s">
-        <v>1361</v>
+        <v>1342</v>
       </c>
       <c r="J14" t="s">
-        <v>1390</v>
+        <v>1371</v>
       </c>
       <c r="K14" t="s">
-        <v>1446</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1167</v>
+        <v>1148</v>
       </c>
       <c r="H15" t="s">
-        <v>1340</v>
+        <v>1321</v>
       </c>
       <c r="I15" t="s">
-        <v>1362</v>
+        <v>1343</v>
       </c>
       <c r="J15" t="s">
-        <v>1391</v>
+        <v>1372</v>
       </c>
       <c r="K15" t="s">
-        <v>1447</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1168</v>
+        <v>1149</v>
       </c>
       <c r="H16" t="s">
-        <v>1341</v>
+        <v>1322</v>
       </c>
       <c r="I16" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="J16" t="s">
-        <v>1392</v>
+        <v>1373</v>
       </c>
       <c r="K16" t="s">
-        <v>1448</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1169</v>
+        <v>1150</v>
       </c>
       <c r="H17" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I17" t="s">
-        <v>1363</v>
+        <v>1344</v>
       </c>
       <c r="J17" t="s">
-        <v>1393</v>
+        <v>1374</v>
       </c>
       <c r="K17" t="s">
-        <v>1354</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1170</v>
+        <v>1151</v>
       </c>
       <c r="H18" t="s">
-        <v>1342</v>
+        <v>1323</v>
       </c>
       <c r="I18" t="s">
-        <v>1364</v>
+        <v>1345</v>
       </c>
       <c r="J18" t="s">
-        <v>1394</v>
+        <v>1375</v>
       </c>
       <c r="K18" t="s">
-        <v>1449</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1171</v>
+        <v>1152</v>
       </c>
       <c r="H19" t="s">
-        <v>1343</v>
+        <v>1324</v>
       </c>
       <c r="I19" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J19" t="s">
-        <v>1395</v>
+        <v>1376</v>
       </c>
       <c r="K19" t="s">
-        <v>1450</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1172</v>
+        <v>1153</v>
       </c>
       <c r="H20" t="s">
-        <v>1344</v>
+        <v>1325</v>
       </c>
       <c r="I20" t="s">
-        <v>1365</v>
+        <v>1346</v>
       </c>
       <c r="J20" t="s">
-        <v>1396</v>
+        <v>1377</v>
       </c>
       <c r="K20" t="s">
-        <v>1451</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1173</v>
+        <v>1154</v>
       </c>
       <c r="H21" t="s">
-        <v>1345</v>
+        <v>1326</v>
       </c>
       <c r="I21" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="J21" t="s">
-        <v>1397</v>
+        <v>1378</v>
       </c>
       <c r="K21" t="s">
-        <v>1452</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1174</v>
+        <v>1155</v>
       </c>
       <c r="H22" t="s">
-        <v>1346</v>
+        <v>1327</v>
       </c>
       <c r="I22" t="s">
-        <v>1366</v>
+        <v>1347</v>
       </c>
       <c r="J22" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K22" t="s">
-        <v>1453</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1175</v>
+        <v>1156</v>
       </c>
       <c r="H23" t="s">
-        <v>1347</v>
+        <v>1328</v>
       </c>
       <c r="I23" t="s">
-        <v>1367</v>
+        <v>1348</v>
       </c>
       <c r="J23" t="s">
-        <v>1398</v>
+        <v>1379</v>
       </c>
       <c r="K23" t="s">
-        <v>1454</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1176</v>
+        <v>1157</v>
       </c>
       <c r="H24" t="s">
-        <v>1348</v>
+        <v>1329</v>
       </c>
       <c r="I24" t="s">
-        <v>1368</v>
+        <v>1349</v>
       </c>
       <c r="J24" t="s">
-        <v>1399</v>
+        <v>1380</v>
       </c>
       <c r="K24" t="s">
-        <v>1455</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1177</v>
+        <v>1158</v>
       </c>
       <c r="H25" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="I25" t="s">
-        <v>1369</v>
+        <v>1350</v>
       </c>
       <c r="J25" t="s">
-        <v>1400</v>
+        <v>1381</v>
       </c>
       <c r="K25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1178</v>
+        <v>1159</v>
       </c>
       <c r="H26" t="s">
-        <v>1349</v>
+        <v>1330</v>
       </c>
       <c r="I26" t="s">
-        <v>1370</v>
+        <v>1351</v>
       </c>
       <c r="J26" t="s">
-        <v>1401</v>
+        <v>1382</v>
       </c>
       <c r="K26" t="s">
-        <v>1456</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1179</v>
+        <v>1160</v>
       </c>
       <c r="H27" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="I27" t="s">
-        <v>1371</v>
+        <v>1352</v>
       </c>
       <c r="J27" t="s">
-        <v>1402</v>
+        <v>1383</v>
       </c>
       <c r="K27" t="s">
-        <v>1457</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1180</v>
+        <v>1161</v>
       </c>
       <c r="H28" t="s">
-        <v>1350</v>
+        <v>1331</v>
       </c>
       <c r="I28" t="s">
-        <v>1372</v>
+        <v>1353</v>
       </c>
       <c r="J28" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K28" t="s">
-        <v>1458</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1181</v>
+        <v>1162</v>
       </c>
       <c r="I29" t="s">
-        <v>1373</v>
+        <v>1354</v>
       </c>
       <c r="J29" t="s">
-        <v>1403</v>
+        <v>1384</v>
       </c>
       <c r="K29" t="s">
-        <v>1459</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1182</v>
+        <v>1163</v>
       </c>
       <c r="I30" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
       <c r="J30" t="s">
-        <v>1404</v>
+        <v>1385</v>
       </c>
       <c r="K30" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1183</v>
+        <v>1164</v>
       </c>
       <c r="I31" t="s">
-        <v>1375</v>
+        <v>1356</v>
       </c>
       <c r="J31" t="s">
-        <v>1405</v>
+        <v>1386</v>
       </c>
       <c r="K31" t="s">
-        <v>1461</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1184</v>
+        <v>1165</v>
       </c>
       <c r="I32" t="s">
-        <v>1376</v>
+        <v>1357</v>
       </c>
       <c r="J32" t="s">
-        <v>1406</v>
+        <v>1387</v>
       </c>
       <c r="K32" t="s">
-        <v>1462</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1185</v>
+        <v>1166</v>
       </c>
       <c r="I33" t="s">
-        <v>1377</v>
+        <v>1358</v>
       </c>
       <c r="J33" t="s">
-        <v>1407</v>
+        <v>1388</v>
       </c>
       <c r="K33" t="s">
-        <v>1463</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1186</v>
+        <v>1167</v>
       </c>
       <c r="I34" t="s">
-        <v>1378</v>
+        <v>1359</v>
       </c>
       <c r="J34" t="s">
-        <v>1408</v>
+        <v>1389</v>
       </c>
       <c r="K34" t="s">
-        <v>1464</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1187</v>
+        <v>1168</v>
       </c>
       <c r="I35" t="s">
-        <v>1379</v>
+        <v>1360</v>
       </c>
       <c r="J35" t="s">
-        <v>1409</v>
+        <v>1390</v>
       </c>
       <c r="K35" t="s">
-        <v>1465</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1188</v>
+        <v>1169</v>
       </c>
       <c r="I36" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J36" t="s">
-        <v>1410</v>
+        <v>1391</v>
       </c>
       <c r="K36" t="s">
-        <v>1466</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1189</v>
+        <v>1170</v>
       </c>
       <c r="I37" t="s">
-        <v>1380</v>
+        <v>1361</v>
       </c>
       <c r="J37" t="s">
-        <v>1411</v>
+        <v>1392</v>
       </c>
       <c r="K37" t="s">
-        <v>1467</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1190</v>
+        <v>1171</v>
       </c>
       <c r="I38" t="s">
-        <v>1381</v>
+        <v>1362</v>
       </c>
       <c r="J38" t="s">
-        <v>1412</v>
+        <v>1393</v>
       </c>
       <c r="K38" t="s">
-        <v>1468</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1191</v>
+        <v>1172</v>
       </c>
       <c r="I39" t="s">
-        <v>1382</v>
+        <v>1363</v>
       </c>
       <c r="J39" t="s">
-        <v>1413</v>
+        <v>1394</v>
       </c>
       <c r="K39" t="s">
-        <v>1469</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1192</v>
+        <v>1173</v>
       </c>
       <c r="I40" t="s">
         <v>123</v>
       </c>
       <c r="J40" t="s">
-        <v>1414</v>
+        <v>1395</v>
       </c>
       <c r="K40" t="s">
-        <v>1470</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1193</v>
+        <v>1174</v>
       </c>
       <c r="I41" t="s">
-        <v>1383</v>
+        <v>1364</v>
       </c>
       <c r="J41" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="K41" t="s">
-        <v>1471</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1194</v>
+        <v>1175</v>
       </c>
       <c r="J42" t="s">
-        <v>1415</v>
+        <v>1396</v>
       </c>
       <c r="K42" t="s">
-        <v>1472</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1195</v>
+        <v>1176</v>
       </c>
       <c r="J43" t="s">
-        <v>1416</v>
+        <v>1397</v>
       </c>
       <c r="K43" t="s">
-        <v>1473</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1196</v>
+        <v>1177</v>
       </c>
       <c r="J44" t="s">
-        <v>1417</v>
+        <v>1398</v>
       </c>
       <c r="K44" t="s">
-        <v>1474</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1197</v>
+        <v>1178</v>
       </c>
       <c r="J45" t="s">
-        <v>1418</v>
+        <v>1399</v>
       </c>
       <c r="K45" t="s">
-        <v>1475</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1198</v>
+        <v>1179</v>
       </c>
       <c r="J46" t="s">
-        <v>1419</v>
+        <v>1400</v>
       </c>
       <c r="K46" t="s">
-        <v>1476</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1199</v>
+        <v>1180</v>
       </c>
       <c r="J47" t="s">
-        <v>1420</v>
+        <v>1401</v>
       </c>
       <c r="K47" t="s">
-        <v>1477</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1200</v>
+        <v>1181</v>
       </c>
       <c r="J48" t="s">
-        <v>1421</v>
+        <v>1402</v>
       </c>
       <c r="K48" t="s">
-        <v>1478</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1201</v>
+        <v>1182</v>
       </c>
       <c r="J49" t="s">
-        <v>1422</v>
+        <v>1403</v>
       </c>
       <c r="K49" t="s">
-        <v>1479</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="J50" t="s">
-        <v>1423</v>
+        <v>1404</v>
       </c>
       <c r="K50" t="s">
-        <v>1480</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1203</v>
+        <v>1184</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>1481</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1204</v>
+        <v>1185</v>
       </c>
       <c r="J52" t="s">
-        <v>1424</v>
+        <v>1405</v>
       </c>
       <c r="K52" t="s">
-        <v>1482</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1205</v>
+        <v>1186</v>
       </c>
       <c r="J53" t="s">
-        <v>1425</v>
+        <v>1406</v>
       </c>
       <c r="K53" t="s">
-        <v>1483</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1206</v>
+        <v>1187</v>
       </c>
       <c r="J54" t="s">
-        <v>1426</v>
+        <v>1407</v>
       </c>
       <c r="K54" t="s">
-        <v>1484</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1207</v>
+        <v>1188</v>
       </c>
       <c r="J55" t="s">
-        <v>1427</v>
+        <v>1408</v>
       </c>
       <c r="K55" t="s">
-        <v>1485</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1208</v>
+        <v>1189</v>
       </c>
       <c r="J56" t="s">
-        <v>1428</v>
+        <v>1409</v>
       </c>
       <c r="K56" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1209</v>
+        <v>1190</v>
       </c>
       <c r="J57" t="s">
-        <v>1429</v>
+        <v>1410</v>
       </c>
       <c r="K57" t="s">
-        <v>1486</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1210</v>
+        <v>1191</v>
       </c>
       <c r="J58" t="s">
-        <v>1430</v>
+        <v>1411</v>
       </c>
       <c r="K58" t="s">
-        <v>1487</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1211</v>
+        <v>1192</v>
       </c>
       <c r="J59" t="s">
-        <v>1431</v>
+        <v>1412</v>
       </c>
       <c r="K59" t="s">
-        <v>1488</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1212</v>
+        <v>1193</v>
       </c>
       <c r="J60" t="s">
-        <v>1432</v>
+        <v>1413</v>
       </c>
       <c r="K60" t="s">
-        <v>1489</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1213</v>
+        <v>1194</v>
       </c>
       <c r="J61" t="s">
-        <v>1433</v>
+        <v>1414</v>
       </c>
       <c r="K61" t="s">
-        <v>1490</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1214</v>
+        <v>1195</v>
       </c>
       <c r="J62" t="s">
-        <v>1434</v>
+        <v>1415</v>
       </c>
       <c r="K62" t="s">
-        <v>1491</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1215</v>
+        <v>1196</v>
       </c>
       <c r="J63" t="s">
-        <v>1435</v>
+        <v>1416</v>
       </c>
       <c r="K63" t="s">
-        <v>1362</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1216</v>
+        <v>1197</v>
       </c>
       <c r="J64" t="s">
         <v>63</v>
       </c>
       <c r="K64" t="s">
-        <v>1492</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1217</v>
+        <v>1198</v>
       </c>
       <c r="K65" t="s">
-        <v>1493</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1218</v>
+        <v>1199</v>
       </c>
       <c r="K66" t="s">
-        <v>1494</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1219</v>
+        <v>1200</v>
       </c>
       <c r="K67" t="s">
-        <v>1495</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1220</v>
+        <v>1201</v>
       </c>
       <c r="K68" t="s">
-        <v>1496</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1221</v>
+        <v>1202</v>
       </c>
       <c r="K69" t="s">
-        <v>1497</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1222</v>
+        <v>1203</v>
       </c>
       <c r="K70" t="s">
-        <v>1498</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1223</v>
+        <v>1204</v>
       </c>
       <c r="K71" t="s">
-        <v>1499</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1224</v>
+        <v>1205</v>
       </c>
       <c r="K72" t="s">
-        <v>1500</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1225</v>
+        <v>1206</v>
       </c>
       <c r="K73" t="s">
-        <v>1501</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1226</v>
+        <v>1207</v>
       </c>
       <c r="K74" t="s">
-        <v>1502</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1227</v>
+        <v>1208</v>
       </c>
       <c r="K75" t="s">
-        <v>1503</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1228</v>
+        <v>1209</v>
       </c>
       <c r="K76" t="s">
-        <v>1504</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1229</v>
+        <v>1210</v>
       </c>
       <c r="K77" t="s">
-        <v>1505</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1230</v>
+        <v>1211</v>
       </c>
       <c r="K78" t="s">
-        <v>1506</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1231</v>
+        <v>1212</v>
       </c>
       <c r="K79" t="s">
-        <v>1507</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1232</v>
+        <v>1213</v>
       </c>
       <c r="K80" t="s">
-        <v>1508</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1233</v>
+        <v>1214</v>
       </c>
       <c r="K81" t="s">
-        <v>1509</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1234</v>
+        <v>1215</v>
       </c>
       <c r="K82" t="s">
-        <v>1510</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1235</v>
+        <v>1216</v>
       </c>
       <c r="K83" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1236</v>
+        <v>1217</v>
       </c>
       <c r="K84" t="s">
-        <v>1512</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1237</v>
+        <v>1218</v>
       </c>
       <c r="K85" t="s">
-        <v>1366</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1238</v>
+        <v>1219</v>
       </c>
       <c r="K86" t="s">
-        <v>1513</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1239</v>
+        <v>1220</v>
       </c>
       <c r="K87" t="s">
-        <v>1514</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1240</v>
+        <v>1221</v>
       </c>
       <c r="K88" t="s">
-        <v>1515</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1241</v>
+        <v>1222</v>
       </c>
       <c r="K89" t="s">
-        <v>1516</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1242</v>
+        <v>1223</v>
       </c>
       <c r="K90" t="s">
-        <v>1517</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1243</v>
+        <v>1224</v>
       </c>
       <c r="K91" t="s">
-        <v>1518</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1244</v>
+        <v>1225</v>
       </c>
       <c r="K92" t="s">
-        <v>1519</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1245</v>
+        <v>1226</v>
       </c>
       <c r="K93" t="s">
-        <v>1520</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1246</v>
+        <v>1227</v>
       </c>
       <c r="K94" t="s">
-        <v>1521</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1247</v>
+        <v>1228</v>
       </c>
       <c r="K95" t="s">
-        <v>1369</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1248</v>
+        <v>1229</v>
       </c>
       <c r="K96" t="s">
-        <v>1522</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1249</v>
+        <v>1230</v>
       </c>
       <c r="K97" t="s">
-        <v>1523</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1250</v>
+        <v>1231</v>
       </c>
       <c r="K98" t="s">
-        <v>1524</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1251</v>
+        <v>1232</v>
       </c>
       <c r="K99" t="s">
-        <v>1525</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1252</v>
+        <v>1233</v>
       </c>
       <c r="K100" t="s">
-        <v>1526</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1253</v>
+        <v>1234</v>
       </c>
       <c r="K101" t="s">
-        <v>1527</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1254</v>
+        <v>1235</v>
       </c>
       <c r="K102" t="s">
-        <v>1528</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1255</v>
+        <v>1236</v>
       </c>
       <c r="K103" t="s">
-        <v>1529</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1256</v>
+        <v>1237</v>
       </c>
       <c r="K104" t="s">
-        <v>1530</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1257</v>
+        <v>1238</v>
       </c>
       <c r="K105" t="s">
-        <v>1531</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1258</v>
+        <v>1239</v>
       </c>
       <c r="K106" t="s">
-        <v>1532</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1259</v>
+        <v>1240</v>
       </c>
       <c r="K107" t="s">
-        <v>1533</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1260</v>
+        <v>1241</v>
       </c>
       <c r="K108" t="s">
-        <v>1534</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1261</v>
+        <v>1242</v>
       </c>
       <c r="K109" t="s">
-        <v>1535</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1262</v>
+        <v>1243</v>
       </c>
       <c r="K110" t="s">
-        <v>1536</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1263</v>
+        <v>1244</v>
       </c>
       <c r="K111" t="s">
-        <v>1537</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1264</v>
+        <v>1245</v>
       </c>
       <c r="K112" t="s">
-        <v>1538</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1265</v>
+        <v>1246</v>
       </c>
       <c r="K113" t="s">
-        <v>1539</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1266</v>
+        <v>1247</v>
       </c>
       <c r="K114" t="s">
-        <v>1540</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="K115" t="s">
-        <v>1541</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1268</v>
+        <v>1249</v>
       </c>
       <c r="K116" t="s">
-        <v>1542</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1269</v>
+        <v>1250</v>
       </c>
       <c r="K117" t="s">
-        <v>1543</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1270</v>
+        <v>1251</v>
       </c>
       <c r="K118" t="s">
-        <v>1544</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1271</v>
+        <v>1252</v>
       </c>
       <c r="K119" t="s">
-        <v>1545</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1272</v>
+        <v>1253</v>
       </c>
       <c r="K120" t="s">
-        <v>1546</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1273</v>
+        <v>1254</v>
       </c>
       <c r="K121" t="s">
-        <v>1547</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1274</v>
+        <v>1255</v>
       </c>
       <c r="K122" t="s">
-        <v>1548</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1275</v>
+        <v>1256</v>
       </c>
       <c r="K123" t="s">
-        <v>1549</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1276</v>
+        <v>1257</v>
       </c>
       <c r="K124" t="s">
-        <v>1550</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1277</v>
+        <v>1258</v>
       </c>
       <c r="K125" t="s">
-        <v>1342</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1278</v>
+        <v>1259</v>
       </c>
       <c r="K126" t="s">
-        <v>1551</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1279</v>
+        <v>1260</v>
       </c>
       <c r="K127" t="s">
-        <v>1552</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1280</v>
+        <v>1261</v>
       </c>
       <c r="K128" t="s">
-        <v>1553</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1281</v>
+        <v>1262</v>
       </c>
       <c r="K129" t="s">
-        <v>1554</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1282</v>
+        <v>1263</v>
       </c>
       <c r="K130" t="s">
-        <v>1555</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1283</v>
+        <v>1264</v>
       </c>
       <c r="K131" t="s">
-        <v>1556</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1284</v>
+        <v>1265</v>
       </c>
       <c r="K132" t="s">
-        <v>1557</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1285</v>
+        <v>1266</v>
       </c>
       <c r="K133" t="s">
-        <v>1558</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1286</v>
+        <v>1267</v>
       </c>
       <c r="K134" t="s">
-        <v>1559</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1287</v>
+        <v>1268</v>
       </c>
       <c r="K135" t="s">
-        <v>1560</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1288</v>
+        <v>1269</v>
       </c>
       <c r="K136" t="s">
-        <v>1561</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1289</v>
+        <v>1270</v>
       </c>
       <c r="K137" t="s">
-        <v>1562</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1290</v>
+        <v>1271</v>
       </c>
       <c r="K138" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1291</v>
+        <v>1272</v>
       </c>
       <c r="K139" t="s">
-        <v>1563</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1292</v>
+        <v>1273</v>
       </c>
       <c r="K140" t="s">
-        <v>1564</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1293</v>
+        <v>1274</v>
       </c>
       <c r="K141" t="s">
-        <v>1565</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1294</v>
+        <v>1275</v>
       </c>
       <c r="K142" t="s">
-        <v>1566</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1295</v>
+        <v>1276</v>
       </c>
       <c r="K143" t="s">
-        <v>1567</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1296</v>
+        <v>1277</v>
       </c>
       <c r="K144" t="s">
-        <v>1568</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1297</v>
+        <v>1278</v>
       </c>
       <c r="K145" t="s">
-        <v>1569</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1298</v>
+        <v>1279</v>
       </c>
       <c r="K146" t="s">
-        <v>1570</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1299</v>
+        <v>1280</v>
       </c>
       <c r="K147" t="s">
-        <v>1571</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1300</v>
+        <v>1281</v>
       </c>
       <c r="K148" t="s">
-        <v>1572</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1301</v>
+        <v>1282</v>
       </c>
       <c r="K149" t="s">
-        <v>1573</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1302</v>
+        <v>1283</v>
       </c>
       <c r="K150" t="s">
-        <v>1574</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1303</v>
+        <v>1284</v>
       </c>
       <c r="K151" t="s">
-        <v>1575</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1304</v>
+        <v>1285</v>
       </c>
       <c r="K152" t="s">
-        <v>1576</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1305</v>
+        <v>1286</v>
       </c>
       <c r="K153" t="s">
-        <v>1577</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1306</v>
+        <v>1287</v>
       </c>
       <c r="K154" t="s">
-        <v>1578</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1307</v>
+        <v>1288</v>
       </c>
       <c r="K155" t="s">
-        <v>1579</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1308</v>
+        <v>1289</v>
       </c>
       <c r="K156" t="s">
-        <v>1580</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1309</v>
+        <v>1290</v>
       </c>
       <c r="K157" t="s">
-        <v>1581</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1310</v>
+        <v>1291</v>
       </c>
       <c r="K158" t="s">
-        <v>1582</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1311</v>
+        <v>1292</v>
       </c>
       <c r="K159" t="s">
-        <v>1583</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1312</v>
+        <v>1293</v>
       </c>
       <c r="K160" t="s">
-        <v>1584</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1313</v>
+        <v>1294</v>
       </c>
       <c r="K161" t="s">
-        <v>1585</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1314</v>
+        <v>1295</v>
       </c>
       <c r="K162" t="s">
-        <v>1586</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1587</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1588</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1589</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1590</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1591</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1592</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1593</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1594</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1595</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1596</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1597</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1598</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1599</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1600</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1601</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1602</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1349</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1603</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1604</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1605</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1606</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1607</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1350</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1608</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1609</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1610</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1611</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1612</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">