--- v0 (2026-05-23)
+++ v1 (2026-07-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="779">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-23 08:10:39am</t>
+    <t>2026-07-25 10:30:32pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13784</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13784"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -156,93 +156,96 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Delta Wetland Resilience and Blue Carbon</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Hydrofocus Inc.; University of South Carolina; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>This project estimated carbon storage for the past, present and future Delta, as well as GHG fluxes and elevation change based on chosen restoration and rice farming scenarios in the future Delta using the Delta Landscape Scenario Planning Tool. The project also investigated how well the current organic matter parameterizations and inorganic sediment parameterization in the Marsh Equilibrium Model (MEM) represent Delta marsh accretion processes. Knowledge of marsh accretion and migration was used to develop a spatial conceptual model of marsh resilience in the Delta.</t>
   </si>
   <si>
     <t>Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
+    <t>North Delta</t>
+  </si>
+  <si>
+    <t>2019;2020;2021;2022;2023</t>
+  </si>
+  <si>
+    <t>Synthesis; Targeted foundational research</t>
+  </si>
+  <si>
+    <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
+  </si>
+  <si>
+    <t>Flood risk and land use management; Habitat management</t>
+  </si>
+  <si>
+    <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
+  </si>
+  <si>
+    <t>Land use and human activities</t>
+  </si>
+  <si>
+    <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
+  </si>
+  <si>
+    <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
+  </si>
+  <si>
+    <t>July 2, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
+  </si>
+  <si>
+    <t>Carbon Biogeochemical Cycling in Tidal Wetlands: Exploring Lateral Carbon Exchange and Sequestration Potential</t>
+  </si>
+  <si>
+    <t>In progress / Ongoing</t>
+  </si>
+  <si>
+    <t>University of California - Berkeley [UC Berkeley]</t>
+  </si>
+  <si>
+    <t>Tidal wetlands, at the interface of land and ocean, play a critical role in carbon biogeochemical cycling and have the potential to provide major feedback to the Earth system through greenhouse gas exchange and long-term carbon sequestration. However, the efficiency of carbon sequestration in tidal systems relies on both vertical carbon exchange with the atmosphere and lateral tidal exchange with adjacent water bodies. Unfortunately, the importance of hydrologic carbon fluxes has been largely overlooked, leaving a crucial aspect of coastal wetland net carbon balance unaddressed. We employed an integrated approach to quantify vertical and lateral carbon exchange and studied their dynamics, combining eddy covariance flux measurements with on-site water quality and tidal discharge measurements, as well as manual 24h surface water samplings. Our measurements were conducted in a recently restored tidal freshwater marsh in the Sacramento-San Joaquin Delta, CA, that stands out in global networks like FLUXNET and Ameriflux owing to its impressive net ecosystem exchange of -850 g C m-2 yr-1. Using wavelet decomposition, we examined the variability of carbon exchange (CO2 and CH4) across different timescales. Through information theory and mutual information analysis, we assessed the factors influencing both vertical and lateral exchanges. Our preliminary findings suggest that variability in carbon exchange is largest at the diel scale, with plant gross primary productivity and tidal fluctuations in depth having the most significant interactions with CO2 and CH4 fluxes, respectively. Furthermore, our tidal cycle samplings revealed that dissolved inorganic carbon dominates the fraction of lateral carbon loss, accounting for approximately 80% of the export. Remarkably, similarities existed between the values for net lateral carbon export and ecosystem respiration, signifying that the dissolved, terrestrial-to-ocean carbon flux could represent one of the primary fates of the fixed carbon in this tidal ecosystem. These large dissolved inorganic carbon fluxes and their chemical speciation, are important to consider when estimating the climate mitigation potential of restored tidal wetlands.</t>
+  </si>
+  <si>
     <t>Entire Delta</t>
-  </si>
-[...40 lines deleted...]
-    <t>Tidal wetlands, at the interface of land and ocean, play a critical role in carbon biogeochemical cycling and have the potential to provide major feedback to the Earth system through greenhouse gas exchange and long-term carbon sequestration. However, the efficiency of carbon sequestration in tidal systems relies on both vertical carbon exchange with the atmosphere and lateral tidal exchange with adjacent water bodies. Unfortunately, the importance of hydrologic carbon fluxes has been largely overlooked, leaving a crucial aspect of coastal wetland net carbon balance unaddressed. We employed an integrated approach to quantify vertical and lateral carbon exchange and studied their dynamics, combining eddy covariance flux measurements with on-site water quality and tidal discharge measurements, as well as manual 24h surface water samplings. Our measurements were conducted in a recently restored tidal freshwater marsh in the Sacramento-San Joaquin Delta, CA, that stands out in global networks like FLUXNET and Ameriflux owing to its impressive net ecosystem exchange of -850 g C m-2 yr-1. Using wavelet decomposition, we examined the variability of carbon exchange (CO2 and CH4) across different timescales. Through information theory and mutual information analysis, we assessed the factors influencing both vertical and lateral exchanges. Our preliminary findings suggest that variability in carbon exchange is largest at the diel scale, with plant gross primary productivity and tidal fluctuations in depth having the most significant interactions with CO2 and CH4 fluxes, respectively. Furthermore, our tidal cycle samplings revealed that dissolved inorganic carbon dominates the fraction of lateral carbon loss, accounting for approximately 80% of the export. Remarkably, similarities existed between the values for net lateral carbon export and ecosystem respiration, signifying that the dissolved, terrestrial-to-ocean carbon flux could represent one of the primary fates of the fixed carbon in this tidal ecosystem. These large dissolved inorganic carbon fluxes and their chemical speciation, are important to consider when estimating the climate mitigation potential of restored tidal wetlands.</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
     <t>Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>Nature-based solutions; Carbon; Carbon storage; Greenhouse gas GHG</t>
   </si>
   <si>
     <t>January 28, 2026</t>
   </si>
@@ -785,53 +788,50 @@
     <t>October 24, 2025</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://storymaps.arcgis.com/stories/8667b5475ad94ecbaea4ba334e81583c</t>
   </si>
   <si>
     <t>Story Map</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This is the ArcGIS story map that was produced summarizing all of the project components, analyses, and final products/Results&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>North Delta</t>
-[...1 lines deleted...]
-  <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -2334,50 +2334,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -3015,1425 +3018,1425 @@
       <c r="X2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>53536</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>2021</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V3"/>
       <c r="W3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>54442</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>2025</v>
       </c>
       <c r="M4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N4">
         <v>2026</v>
       </c>
       <c r="O4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="T4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="U4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>54493</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>2020</v>
       </c>
       <c r="M5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N5">
         <v>2024</v>
       </c>
       <c r="O5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="U5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>53631</v>
       </c>
       <c r="B3">
         <v>53536</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54499</v>
       </c>
       <c r="B4">
         <v>54493</v>
       </c>
       <c r="C4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J4">
         <v>952844.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50294</v>
       </c>
       <c r="B2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54482</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50289</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50277</v>
       </c>
       <c r="B5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50293</v>
       </c>
       <c r="B6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50292</v>
       </c>
       <c r="B7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50290</v>
       </c>
       <c r="B8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50291</v>
       </c>
       <c r="B9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50278</v>
       </c>
       <c r="B10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50219</v>
       </c>
       <c r="B11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50462</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>49779</v>
       </c>
       <c r="D2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50569</v>
       </c>
       <c r="B3">
         <v>50291</v>
       </c>
       <c r="C3">
         <v>49779</v>
       </c>
       <c r="D3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50572</v>
       </c>
       <c r="B4">
         <v>50292</v>
       </c>
       <c r="C4">
         <v>49779</v>
       </c>
       <c r="D4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50573</v>
       </c>
       <c r="B5">
         <v>50293</v>
       </c>
       <c r="C5">
         <v>49779</v>
       </c>
       <c r="D5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50574</v>
       </c>
       <c r="B6">
         <v>50294</v>
       </c>
       <c r="C6">
         <v>49779</v>
       </c>
       <c r="D6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50565</v>
       </c>
       <c r="B7">
         <v>50290</v>
       </c>
       <c r="C7">
         <v>49779</v>
       </c>
       <c r="D7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51901</v>
       </c>
       <c r="B8">
         <v>50289</v>
       </c>
       <c r="C8">
         <v>49779</v>
       </c>
       <c r="D8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54495</v>
       </c>
       <c r="B9">
         <v>50277</v>
       </c>
       <c r="C9">
         <v>54493</v>
       </c>
       <c r="D9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54496</v>
       </c>
       <c r="B10">
         <v>50278</v>
       </c>
       <c r="C10">
         <v>54493</v>
       </c>
       <c r="D10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54497</v>
       </c>
       <c r="B11">
         <v>50292</v>
       </c>
       <c r="C11">
         <v>54493</v>
       </c>
       <c r="D11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54498</v>
       </c>
       <c r="B12">
         <v>54482</v>
       </c>
       <c r="C12">
         <v>54493</v>
       </c>
       <c r="D12" t="s">
+        <v>199</v>
+      </c>
+      <c r="E12" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49707</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49749</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49750</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49752</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49602</v>
       </c>
       <c r="B6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49664</v>
       </c>
       <c r="B7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49666</v>
       </c>
       <c r="B8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49743</v>
       </c>
       <c r="B9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49760</v>
       </c>
       <c r="B10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54474</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -4456,523 +4459,526 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>752</v>
       </c>
       <c r="P1" t="s">
         <v>756</v>
       </c>
       <c r="Q1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="R1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="S1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="T1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D2" t="s">
         <v>252</v>
       </c>
       <c r="E2" t="s">
         <v>413</v>
       </c>
       <c r="F2" t="s">
         <v>418</v>
       </c>
       <c r="G2" t="s">
         <v>428</v>
       </c>
       <c r="H2" t="s">
         <v>436</v>
       </c>
       <c r="I2" t="s">
         <v>462</v>
       </c>
       <c r="J2" t="s">
         <v>498</v>
       </c>
       <c r="K2" t="s">
         <v>559</v>
       </c>
       <c r="L2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
         <v>740</v>
       </c>
       <c r="N2" t="s">
         <v>744</v>
       </c>
       <c r="O2" t="s">
         <v>753</v>
       </c>
       <c r="P2" t="s">
         <v>757</v>
       </c>
       <c r="Q2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="R2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="S2" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="T2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D3" t="s">
         <v>253</v>
       </c>
       <c r="E3" t="s">
         <v>414</v>
       </c>
       <c r="F3" t="s">
         <v>419</v>
       </c>
       <c r="G3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H3" t="s">
         <v>437</v>
       </c>
       <c r="I3" t="s">
         <v>463</v>
       </c>
       <c r="J3" t="s">
         <v>499</v>
       </c>
       <c r="K3" t="s">
         <v>560</v>
       </c>
       <c r="L3" t="s">
         <v>739</v>
       </c>
       <c r="M3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N3" t="s">
         <v>745</v>
       </c>
       <c r="O3" t="s">
         <v>754</v>
       </c>
       <c r="P3" t="s">
         <v>758</v>
       </c>
       <c r="Q3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="S3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="T3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D4" t="s">
         <v>254</v>
       </c>
       <c r="E4" t="s">
         <v>415</v>
       </c>
       <c r="F4" t="s">
         <v>420</v>
       </c>
       <c r="G4" t="s">
         <v>429</v>
       </c>
       <c r="H4" t="s">
         <v>438</v>
       </c>
       <c r="I4" t="s">
         <v>464</v>
       </c>
       <c r="J4" t="s">
         <v>500</v>
       </c>
       <c r="K4" t="s">
         <v>561</v>
       </c>
       <c r="M4" t="s">
         <v>741</v>
       </c>
       <c r="N4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P4" t="s">
         <v>759</v>
       </c>
       <c r="Q4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="R4" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>246</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>255</v>
       </c>
       <c r="E5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F5" t="s">
         <v>421</v>
       </c>
       <c r="G5" t="s">
         <v>430</v>
       </c>
       <c r="H5" t="s">
         <v>439</v>
       </c>
       <c r="I5" t="s">
         <v>465</v>
       </c>
       <c r="J5" t="s">
         <v>501</v>
       </c>
       <c r="K5" t="s">
         <v>562</v>
       </c>
       <c r="M5" t="s">
         <v>742</v>
       </c>
       <c r="N5" t="s">
         <v>746</v>
       </c>
       <c r="O5" t="s">
         <v>755</v>
       </c>
       <c r="P5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>247</v>
       </c>
       <c r="D6" t="s">
         <v>256</v>
       </c>
       <c r="E6" t="s">
         <v>416</v>
       </c>
       <c r="F6" t="s">
         <v>422</v>
       </c>
       <c r="G6" t="s">
         <v>431</v>
       </c>
       <c r="H6" t="s">
         <v>440</v>
       </c>
       <c r="I6" t="s">
         <v>466</v>
       </c>
       <c r="J6" t="s">
         <v>502</v>
       </c>
       <c r="K6" t="s">
         <v>563</v>
       </c>
       <c r="M6" t="s">
         <v>743</v>
       </c>
       <c r="N6" t="s">
         <v>747</v>
       </c>
       <c r="P6" t="s">
         <v>760</v>
       </c>
       <c r="Q6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="R6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D7" t="s">
         <v>257</v>
       </c>
       <c r="E7" t="s">
         <v>417</v>
       </c>
       <c r="F7" t="s">
         <v>423</v>
       </c>
       <c r="G7" t="s">
         <v>432</v>
       </c>
       <c r="H7" t="s">
         <v>441</v>
       </c>
       <c r="I7" t="s">
         <v>467</v>
       </c>
       <c r="J7" t="s">
         <v>503</v>
       </c>
       <c r="K7" t="s">
         <v>462</v>
       </c>
       <c r="M7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N7" t="s">
         <v>748</v>
       </c>
       <c r="P7" t="s">
         <v>761</v>
       </c>
       <c r="R7" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>248</v>
       </c>
       <c r="D8" t="s">
         <v>258</v>
       </c>
       <c r="F8" t="s">
         <v>424</v>
       </c>
       <c r="G8" t="s">
         <v>433</v>
       </c>
       <c r="H8" t="s">
         <v>442</v>
       </c>
       <c r="I8" t="s">
         <v>468</v>
       </c>
       <c r="J8" t="s">
         <v>504</v>
       </c>
       <c r="K8" t="s">
         <v>463</v>
       </c>
       <c r="N8" t="s">
         <v>749</v>
       </c>
       <c r="P8" t="s">
         <v>762</v>
       </c>
       <c r="R8" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>249</v>
       </c>
       <c r="D9" t="s">
         <v>259</v>
       </c>
       <c r="F9" t="s">
         <v>425</v>
       </c>
       <c r="G9" t="s">
         <v>434</v>
       </c>
       <c r="H9" t="s">
         <v>443</v>
       </c>
       <c r="I9" t="s">
         <v>469</v>
       </c>
       <c r="J9" t="s">
         <v>505</v>
       </c>
       <c r="K9" t="s">
         <v>564</v>
       </c>
       <c r="N9" t="s">
         <v>750</v>
       </c>
+      <c r="P9" t="s">
+        <v>763</v>
+      </c>
       <c r="R9" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>250</v>
       </c>
       <c r="D10" t="s">
         <v>260</v>
       </c>
       <c r="F10" t="s">
         <v>426</v>
       </c>
       <c r="G10" t="s">
         <v>435</v>
       </c>
       <c r="H10" t="s">
         <v>444</v>
       </c>
       <c r="I10" t="s">
         <v>470</v>
       </c>
       <c r="J10" t="s">
         <v>506</v>
       </c>
       <c r="K10" t="s">
         <v>565</v>
       </c>
       <c r="N10" t="s">
         <v>751</v>
       </c>
       <c r="R10" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>251</v>
       </c>
       <c r="D11" t="s">
         <v>261</v>
       </c>
       <c r="F11" t="s">
         <v>427</v>
       </c>
       <c r="H11" t="s">
         <v>445</v>
       </c>
       <c r="I11" t="s">
         <v>471</v>
       </c>
       <c r="J11" t="s">
         <v>507</v>
       </c>
       <c r="K11" t="s">
         <v>566</v>
       </c>
       <c r="R11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>262</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>446</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
         <v>508</v>
       </c>
       <c r="K12" t="s">
         <v>567</v>
       </c>
       <c r="R12" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>263</v>
       </c>
       <c r="H13" t="s">
         <v>447</v>
       </c>
       <c r="I13" t="s">
         <v>472</v>
       </c>
       <c r="J13" t="s">
         <v>509</v>
       </c>
       <c r="K13" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>264</v>
       </c>
       <c r="H14" t="s">
         <v>448</v>
@@ -5174,74 +5180,74 @@
         <v>579</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
         <v>276</v>
       </c>
       <c r="H26" t="s">
         <v>460</v>
       </c>
       <c r="I26" t="s">
         <v>484</v>
       </c>
       <c r="J26" t="s">
         <v>522</v>
       </c>
       <c r="K26" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
         <v>277</v>
       </c>
       <c r="H27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I27" t="s">
         <v>485</v>
       </c>
       <c r="J27" t="s">
         <v>523</v>
       </c>
       <c r="K27" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
         <v>278</v>
       </c>
       <c r="H28" t="s">
         <v>461</v>
       </c>
       <c r="I28" t="s">
         <v>486</v>
       </c>
       <c r="J28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K28" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
         <v>279</v>
       </c>
       <c r="I29" t="s">
         <v>487</v>
       </c>
       <c r="J29" t="s">
         <v>524</v>
       </c>
       <c r="K29" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
         <v>280</v>
       </c>
       <c r="I30" t="s">
         <v>488</v>
@@ -5306,51 +5312,51 @@
         <v>49</v>
       </c>
       <c r="K34" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
         <v>285</v>
       </c>
       <c r="I35" t="s">
         <v>493</v>
       </c>
       <c r="J35" t="s">
         <v>529</v>
       </c>
       <c r="K35" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
         <v>286</v>
       </c>
       <c r="I36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J36" t="s">
         <v>530</v>
       </c>
       <c r="K36" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
         <v>287</v>
       </c>
       <c r="I37" t="s">
         <v>494</v>
       </c>
       <c r="J37" t="s">
         <v>531</v>
       </c>
       <c r="K37" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
         <v>288</v>
@@ -6444,51 +6450,51 @@
         <v>710</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
         <v>719</v>