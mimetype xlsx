--- v1 (2026-07-26)
+++ v2 (2026-10-04)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="779">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-25 10:30:32pm</t>
+    <t>2026-10-04 06:51:52am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13784</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13784"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4361,51 +4361,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54474</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
         <v>235</v>
       </c>
       <c r="D2" t="s">
         <v>236</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>237</v>
       </c>
       <c r="G2" t="s">
         <v>238</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
         <v>240</v>
       </c>
       <c r="D3" t="s">
         <v>241</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>242</v>
       </c>
       <c r="G3" t="s">
         <v>243</v>
       </c>