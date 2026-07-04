--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1261">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-19 06:34:24pm</t>
+    <t>2026-07-04 04:38:46am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13779</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13779"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3862,50 +3862,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -8310,51 +8313,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
         <v>476</v>
       </c>
       <c r="D2" t="s">
         <v>477</v>
       </c>
       <c r="E2" t="s">
         <v>478</v>
       </c>
       <c r="F2" t="s">
         <v>479</v>
       </c>
       <c r="G2" t="s">
         <v>480</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51190</v>
       </c>
       <c r="B3">
         <v>50076</v>
       </c>
       <c r="C3" t="s">
         <v>476</v>
       </c>
       <c r="D3" t="s">
         <v>481</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>482</v>
       </c>
       <c r="G3" t="s">
         <v>483</v>
       </c>
@@ -9064,51 +9067,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50962</v>
       </c>
       <c r="B29">
         <v>50169</v>
       </c>
       <c r="C29" t="s">
         <v>495</v>
       </c>
       <c r="D29" t="s">
         <v>529</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>530</v>
       </c>
       <c r="G29" t="s">
         <v>531</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>52891</v>
       </c>
       <c r="B30">
         <v>49810</v>
       </c>
       <c r="C30" t="s">
         <v>487</v>
       </c>
       <c r="D30" t="s">
         <v>532</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>533</v>
       </c>
       <c r="G30" t="s">
         <v>534</v>
       </c>
@@ -9450,51 +9453,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50675</v>
       </c>
       <c r="B43">
         <v>49809</v>
       </c>
       <c r="C43" t="s">
         <v>476</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>565</v>
       </c>
       <c r="F43" t="s">
         <v>566</v>
       </c>
       <c r="G43" t="s">
         <v>567</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>2662</v>
+        <v>2762</v>
       </c>
       <c r="J43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51138</v>
       </c>
       <c r="B44">
         <v>50070</v>
       </c>
       <c r="C44" t="s">
         <v>504</v>
       </c>
       <c r="D44" t="s">
         <v>568</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>569</v>
       </c>
       <c r="G44" t="s">
         <v>570</v>
       </c>
@@ -9536,51 +9539,51 @@
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51473</v>
       </c>
       <c r="B46">
         <v>50122</v>
       </c>
       <c r="C46" t="s">
         <v>476</v>
       </c>
       <c r="D46" t="s">
         <v>571</v>
       </c>
       <c r="E46" t="s">
         <v>572</v>
       </c>
       <c r="F46" t="s">
         <v>573</v>
       </c>
       <c r="G46" t="s">
         <v>574</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J46" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51495</v>
       </c>
       <c r="B47">
         <v>50128</v>
       </c>
       <c r="C47" t="s">
         <v>495</v>
       </c>
       <c r="D47" t="s">
         <v>499</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>575</v>
       </c>
       <c r="G47" t="s">
         <v>576</v>
       </c>
@@ -9646,51 +9649,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51223</v>
       </c>
       <c r="B50">
         <v>50169</v>
       </c>
       <c r="C50" t="s">
         <v>495</v>
       </c>
       <c r="D50" t="s">
         <v>582</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>583</v>
       </c>
       <c r="G50" t="s">
         <v>584</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J50" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51224</v>
       </c>
       <c r="B51">
         <v>50071</v>
       </c>
       <c r="C51" t="s">
         <v>495</v>
       </c>
       <c r="D51" t="s">
         <v>582</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>583</v>
       </c>
       <c r="G51" t="s">
         <v>584</v>
       </c>
@@ -9730,111 +9733,111 @@
         <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>52216</v>
       </c>
       <c r="B53">
         <v>49806</v>
       </c>
       <c r="C53" t="s">
         <v>585</v>
       </c>
       <c r="D53" t="s">
         <v>586</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>587</v>
       </c>
       <c r="G53" t="s">
         <v>588</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J53" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51206</v>
       </c>
       <c r="B54">
         <v>50070</v>
       </c>
       <c r="C54" t="s">
         <v>495</v>
       </c>
       <c r="D54" t="s">
         <v>590</v>
       </c>
       <c r="E54" t="s">
         <v>591</v>
       </c>
       <c r="F54" t="s">
         <v>592</v>
       </c>
       <c r="G54" t="s">
         <v>593</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51159</v>
       </c>
       <c r="B55">
         <v>50070</v>
       </c>
       <c r="C55" t="s">
         <v>495</v>
       </c>
       <c r="D55" t="s">
         <v>594</v>
       </c>
       <c r="E55" t="s">
         <v>595</v>
       </c>
       <c r="F55" t="s">
         <v>596</v>
       </c>
       <c r="G55" t="s">
         <v>597</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>52186</v>
       </c>
       <c r="B56">
         <v>49805</v>
       </c>
       <c r="C56" t="s">
         <v>491</v>
       </c>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>598</v>
       </c>
       <c r="G56" t="s">
         <v>599</v>
       </c>
       <c r="H56"/>
       <c r="I56">
@@ -9872,51 +9875,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50963</v>
       </c>
       <c r="B58">
         <v>50167</v>
       </c>
       <c r="C58" t="s">
         <v>495</v>
       </c>
       <c r="D58" t="s">
         <v>603</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>604</v>
       </c>
       <c r="G58" t="s">
         <v>605</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J58" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51142</v>
       </c>
       <c r="B59">
         <v>50075</v>
       </c>
       <c r="C59" t="s">
         <v>495</v>
       </c>
       <c r="D59" t="s">
         <v>607</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>608</v>
       </c>
       <c r="G59" t="s">
         <v>609</v>
       </c>
@@ -10036,51 +10039,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50976</v>
       </c>
       <c r="B64">
         <v>50169</v>
       </c>
       <c r="C64" t="s">
         <v>476</v>
       </c>
       <c r="D64" t="s">
         <v>614</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>617</v>
       </c>
       <c r="G64" t="s">
         <v>618</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51025</v>
       </c>
       <c r="B65">
         <v>50192</v>
       </c>
       <c r="C65" t="s">
         <v>476</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>619</v>
       </c>
       <c r="G65" t="s">
         <v>620</v>
       </c>
       <c r="H65"/>
       <c r="I65">
@@ -10364,81 +10367,81 @@
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50884</v>
       </c>
       <c r="B76">
         <v>50111</v>
       </c>
       <c r="C76" t="s">
         <v>476</v>
       </c>
       <c r="D76" t="s">
         <v>642</v>
       </c>
       <c r="E76" t="s">
         <v>643</v>
       </c>
       <c r="F76" t="s">
         <v>644</v>
       </c>
       <c r="G76" t="s">
         <v>645</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J76" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51502</v>
       </c>
       <c r="B77">
         <v>50111</v>
       </c>
       <c r="C77" t="s">
         <v>476</v>
       </c>
       <c r="D77" t="s">
         <v>646</v>
       </c>
       <c r="E77" t="s">
         <v>647</v>
       </c>
       <c r="F77" t="s">
         <v>648</v>
       </c>
       <c r="G77" t="s">
         <v>649</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J77" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>50968</v>
       </c>
       <c r="B78">
         <v>50126</v>
       </c>
       <c r="C78" t="s">
         <v>495</v>
       </c>
       <c r="D78" t="s">
         <v>650</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>651</v>
       </c>
       <c r="G78" t="s">
         <v>652</v>
       </c>
@@ -10452,139 +10455,139 @@
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51428</v>
       </c>
       <c r="B79">
         <v>50111</v>
       </c>
       <c r="C79" t="s">
         <v>476</v>
       </c>
       <c r="D79" t="s">
         <v>653</v>
       </c>
       <c r="E79" t="s">
         <v>654</v>
       </c>
       <c r="F79" t="s">
         <v>655</v>
       </c>
       <c r="G79" t="s">
         <v>656</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J79" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51501</v>
       </c>
       <c r="B80">
         <v>50133</v>
       </c>
       <c r="C80" t="s">
         <v>476</v>
       </c>
       <c r="D80" t="s">
         <v>657</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>658</v>
       </c>
       <c r="G80" t="s">
         <v>659</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J80" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51489</v>
       </c>
       <c r="B81">
         <v>50126</v>
       </c>
       <c r="C81" t="s">
         <v>495</v>
       </c>
       <c r="D81" t="s">
         <v>660</v>
       </c>
       <c r="E81" t="s">
         <v>661</v>
       </c>
       <c r="F81" t="s">
         <v>662</v>
       </c>
       <c r="G81" t="s">
         <v>663</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J81" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51496</v>
       </c>
       <c r="B82">
         <v>50192</v>
       </c>
       <c r="C82" t="s">
         <v>495</v>
       </c>
       <c r="D82" t="s">
         <v>664</v>
       </c>
       <c r="E82" t="s">
         <v>665</v>
       </c>
       <c r="F82" t="s">
         <v>666</v>
       </c>
       <c r="G82" t="s">
         <v>667</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>2530</v>
+        <v>2618</v>
       </c>
       <c r="J82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51470</v>
       </c>
       <c r="B83">
         <v>50121</v>
       </c>
       <c r="C83" t="s">
         <v>487</v>
       </c>
       <c r="D83" t="s">
         <v>668</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>669</v>
       </c>
       <c r="G83" t="s">
         <v>670</v>
       </c>
@@ -10702,51 +10705,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51014</v>
       </c>
       <c r="B88">
         <v>50189</v>
       </c>
       <c r="C88" t="s">
         <v>504</v>
       </c>
       <c r="D88" t="s">
         <v>680</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>681</v>
       </c>
       <c r="G88" t="s">
         <v>682</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J88" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51425</v>
       </c>
       <c r="B89">
         <v>50189</v>
       </c>
       <c r="C89" t="s">
         <v>487</v>
       </c>
       <c r="D89" t="s">
         <v>683</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>684</v>
       </c>
       <c r="G89" t="s">
         <v>685</v>
       </c>
@@ -10928,111 +10931,111 @@
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50858</v>
       </c>
       <c r="B96">
         <v>50117</v>
       </c>
       <c r="C96" t="s">
         <v>495</v>
       </c>
       <c r="D96" t="s">
         <v>689</v>
       </c>
       <c r="E96" t="s">
         <v>690</v>
       </c>
       <c r="F96" t="s">
         <v>691</v>
       </c>
       <c r="G96" t="s">
         <v>692</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J96" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51304</v>
       </c>
       <c r="B97">
         <v>50117</v>
       </c>
       <c r="C97" t="s">
         <v>495</v>
       </c>
       <c r="D97" t="s">
         <v>693</v>
       </c>
       <c r="E97" t="s">
         <v>694</v>
       </c>
       <c r="F97" t="s">
         <v>695</v>
       </c>
       <c r="G97" t="s">
         <v>696</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J97" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51210</v>
       </c>
       <c r="B98">
         <v>50070</v>
       </c>
       <c r="C98" t="s">
         <v>476</v>
       </c>
       <c r="D98" t="s">
         <v>697</v>
       </c>
       <c r="E98" t="s">
         <v>698</v>
       </c>
       <c r="F98" t="s">
         <v>699</v>
       </c>
       <c r="G98" t="s">
         <v>700</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J98" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51178</v>
       </c>
       <c r="B99">
         <v>50075</v>
       </c>
       <c r="C99" t="s">
         <v>504</v>
       </c>
       <c r="D99" t="s">
         <v>701</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>702</v>
       </c>
       <c r="G99" t="s">
         <v>703</v>
       </c>
@@ -11158,111 +11161,111 @@
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51467</v>
       </c>
       <c r="B104">
         <v>50121</v>
       </c>
       <c r="C104" t="s">
         <v>495</v>
       </c>
       <c r="D104" t="s">
         <v>714</v>
       </c>
       <c r="E104" t="s">
         <v>715</v>
       </c>
       <c r="F104" t="s">
         <v>716</v>
       </c>
       <c r="G104" t="s">
         <v>717</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J104" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51468</v>
       </c>
       <c r="B105">
         <v>50127</v>
       </c>
       <c r="C105" t="s">
         <v>495</v>
       </c>
       <c r="D105" t="s">
         <v>714</v>
       </c>
       <c r="E105" t="s">
         <v>718</v>
       </c>
       <c r="F105" t="s">
         <v>716</v>
       </c>
       <c r="G105" t="s">
         <v>717</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J105" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51469</v>
       </c>
       <c r="B106">
         <v>50128</v>
       </c>
       <c r="C106" t="s">
         <v>495</v>
       </c>
       <c r="D106" t="s">
         <v>714</v>
       </c>
       <c r="E106" t="s">
         <v>719</v>
       </c>
       <c r="F106" t="s">
         <v>716</v>
       </c>
       <c r="G106" t="s">
         <v>717</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J106" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51392</v>
       </c>
       <c r="B107">
         <v>50177</v>
       </c>
       <c r="C107" t="s">
         <v>487</v>
       </c>
       <c r="D107" t="s">
         <v>720</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>721</v>
       </c>
       <c r="G107" t="s">
         <v>722</v>
       </c>
@@ -11274,51 +11277,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>50975</v>
       </c>
       <c r="B108">
         <v>50169</v>
       </c>
       <c r="C108" t="s">
         <v>476</v>
       </c>
       <c r="D108" t="s">
         <v>723</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>724</v>
       </c>
       <c r="G108" t="s">
         <v>725</v>
       </c>
       <c r="H108"/>
       <c r="I108">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J108" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>50998</v>
       </c>
       <c r="B109">
         <v>50177</v>
       </c>
       <c r="C109" t="s">
         <v>476</v>
       </c>
       <c r="D109" t="s">
         <v>726</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
         <v>727</v>
       </c>
       <c r="G109" t="s">
         <v>728</v>
       </c>
@@ -11386,51 +11389,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51500</v>
       </c>
       <c r="B112">
         <v>50133</v>
       </c>
       <c r="C112" t="s">
         <v>487</v>
       </c>
       <c r="D112" t="s">
         <v>657</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>735</v>
       </c>
       <c r="G112" t="s">
         <v>736</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J112" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -11471,60 +11474,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>282</v>
       </c>
       <c r="M1" t="s">
         <v>274</v>
       </c>
       <c r="N1" t="s">
         <v>275</v>
       </c>
       <c r="O1" t="s">
         <v>1238</v>
       </c>
       <c r="P1" t="s">
         <v>1243</v>
       </c>
       <c r="Q1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="R1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="S1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="T1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>737</v>
       </c>
       <c r="C2" t="s">
         <v>738</v>
       </c>
       <c r="D2" t="s">
         <v>745</v>
       </c>
       <c r="E2" t="s">
         <v>906</v>
       </c>
       <c r="F2" t="s">
         <v>909</v>
       </c>
       <c r="G2" t="s">
         <v>917</v>
       </c>
       <c r="H2" t="s">
         <v>924</v>
       </c>
       <c r="I2" t="s">
@@ -11533,54 +11536,54 @@
       <c r="J2" t="s">
         <v>987</v>
       </c>
       <c r="K2" t="s">
         <v>1047</v>
       </c>
       <c r="L2" t="s">
         <v>287</v>
       </c>
       <c r="M2" t="s">
         <v>1227</v>
       </c>
       <c r="N2" t="s">
         <v>1231</v>
       </c>
       <c r="O2" t="s">
         <v>1239</v>
       </c>
       <c r="P2" t="s">
         <v>1244</v>
       </c>
       <c r="Q2" t="s">
         <v>410</v>
       </c>
       <c r="R2" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="S2" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="T2" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>739</v>
       </c>
       <c r="D3" t="s">
         <v>746</v>
       </c>
       <c r="E3" t="s">
         <v>907</v>
       </c>
       <c r="F3" t="s">
         <v>910</v>
       </c>
       <c r="G3" t="s">
         <v>99</v>
       </c>
       <c r="H3" t="s">
@@ -11595,101 +11598,101 @@
       <c r="K3" t="s">
         <v>1048</v>
       </c>
       <c r="L3" t="s">
         <v>1226</v>
       </c>
       <c r="M3" t="s">
         <v>1228</v>
       </c>
       <c r="N3" t="s">
         <v>1232</v>
       </c>
       <c r="O3" t="s">
         <v>1240</v>
       </c>
       <c r="P3" t="s">
         <v>289</v>
       </c>
       <c r="Q3" t="s">
         <v>412</v>
       </c>
       <c r="R3" t="s">
         <v>504</v>
       </c>
       <c r="S3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="T3" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>114</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>747</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>911</v>
       </c>
       <c r="G4" t="s">
         <v>918</v>
       </c>
       <c r="H4" t="s">
         <v>926</v>
       </c>
       <c r="I4" t="s">
         <v>952</v>
       </c>
       <c r="J4" t="s">
         <v>989</v>
       </c>
       <c r="K4" t="s">
         <v>1049</v>
       </c>
       <c r="M4" t="s">
         <v>291</v>
       </c>
       <c r="N4" t="s">
         <v>1233</v>
       </c>
       <c r="O4" t="s">
         <v>1241</v>
       </c>
       <c r="P4" t="s">
         <v>1245</v>
       </c>
       <c r="Q4" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="R4" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>211</v>
       </c>
       <c r="D5" t="s">
         <v>748</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
       <c r="G5" t="s">
         <v>919</v>
       </c>
       <c r="H5" t="s">
         <v>927</v>
       </c>
       <c r="I5" t="s">
@@ -11780,115 +11783,118 @@
       <c r="G7" t="s">
         <v>921</v>
       </c>
       <c r="H7" t="s">
         <v>929</v>
       </c>
       <c r="I7" t="s">
         <v>955</v>
       </c>
       <c r="J7" t="s">
         <v>992</v>
       </c>
       <c r="K7" t="s">
         <v>950</v>
       </c>
       <c r="M7" t="s">
         <v>1230</v>
       </c>
       <c r="N7" t="s">
         <v>1235</v>
       </c>
       <c r="P7" t="s">
         <v>1247</v>
       </c>
       <c r="R7" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>742</v>
       </c>
       <c r="D8" t="s">
         <v>751</v>
       </c>
       <c r="F8" t="s">
         <v>914</v>
       </c>
       <c r="G8" t="s">
         <v>922</v>
       </c>
       <c r="H8" t="s">
         <v>930</v>
       </c>
       <c r="I8" t="s">
         <v>956</v>
       </c>
       <c r="J8" t="s">
         <v>993</v>
       </c>
       <c r="K8" t="s">
         <v>951</v>
       </c>
       <c r="N8" t="s">
         <v>1236</v>
       </c>
       <c r="P8" t="s">
         <v>1248</v>
       </c>
       <c r="R8" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>250</v>
       </c>
       <c r="D9" t="s">
         <v>752</v>
       </c>
       <c r="F9" t="s">
         <v>915</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>931</v>
       </c>
       <c r="I9" t="s">
         <v>957</v>
       </c>
       <c r="J9" t="s">
         <v>994</v>
       </c>
       <c r="K9" t="s">
         <v>1052</v>
       </c>
       <c r="N9" t="s">
         <v>135</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1249</v>
       </c>
       <c r="R9" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>743</v>
       </c>
       <c r="D10" t="s">
         <v>753</v>
       </c>
       <c r="F10" t="s">
         <v>916</v>
       </c>
       <c r="G10" t="s">
         <v>923</v>
       </c>
       <c r="H10" t="s">
         <v>932</v>
       </c>
       <c r="I10" t="s">
         <v>958</v>
       </c>
       <c r="J10" t="s">