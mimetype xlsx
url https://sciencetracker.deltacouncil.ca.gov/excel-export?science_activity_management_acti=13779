--- v1 (2026-07-04)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1261">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 04:38:46am</t>
+    <t>2026-08-21 10:03:07am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13779</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13779"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8535,51 +8535,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51493</v>
       </c>
       <c r="B10">
         <v>50128</v>
       </c>
       <c r="C10" t="s">
         <v>495</v>
       </c>
       <c r="D10" t="s">
         <v>499</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>500</v>
       </c>
       <c r="G10" t="s">
         <v>501</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51490</v>
       </c>
       <c r="B11">
         <v>50127</v>
       </c>
       <c r="C11" t="s">
         <v>487</v>
       </c>
       <c r="D11" t="s">
         <v>499</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>502</v>
       </c>
       <c r="G11" t="s">
         <v>503</v>
       </c>
@@ -8703,51 +8703,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50876</v>
       </c>
       <c r="B16">
         <v>50076</v>
       </c>
       <c r="C16" t="s">
         <v>504</v>
       </c>
       <c r="D16" t="s">
         <v>505</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>506</v>
       </c>
       <c r="G16" t="s">
         <v>507</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51154</v>
       </c>
       <c r="B17">
         <v>50070</v>
       </c>
       <c r="C17" t="s">
         <v>504</v>
       </c>
       <c r="D17" t="s">
         <v>508</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>509</v>
       </c>
       <c r="G17" t="s">
         <v>510</v>
       </c>
@@ -9039,51 +9039,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50961</v>
       </c>
       <c r="B28">
         <v>50167</v>
       </c>
       <c r="C28" t="s">
         <v>495</v>
       </c>
       <c r="D28" t="s">
         <v>529</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>530</v>
       </c>
       <c r="G28" t="s">
         <v>531</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J28" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50962</v>
       </c>
       <c r="B29">
         <v>50169</v>
       </c>
       <c r="C29" t="s">
         <v>495</v>
       </c>
       <c r="D29" t="s">
         <v>529</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>530</v>
       </c>
       <c r="G29" t="s">
         <v>531</v>
       </c>
@@ -9151,51 +9151,51 @@
         <v>494</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50672</v>
       </c>
       <c r="B32">
         <v>49806</v>
       </c>
       <c r="C32" t="s">
         <v>535</v>
       </c>
       <c r="D32" t="s">
         <v>538</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>539</v>
       </c>
       <c r="G32" t="s">
         <v>535</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J32" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50847</v>
       </c>
       <c r="B33">
         <v>49883</v>
       </c>
       <c r="C33" t="s">
         <v>487</v>
       </c>
       <c r="D33" t="s">
         <v>540</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>541</v>
       </c>
       <c r="G33" t="s">
         <v>535</v>
       </c>
@@ -9235,51 +9235,51 @@
         <v>494</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51141</v>
       </c>
       <c r="B35">
         <v>50073</v>
       </c>
       <c r="C35" t="s">
         <v>495</v>
       </c>
       <c r="D35" t="s">
         <v>545</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>546</v>
       </c>
       <c r="G35" t="s">
         <v>547</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J35" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51164</v>
       </c>
       <c r="B36">
         <v>50070</v>
       </c>
       <c r="C36" t="s">
         <v>495</v>
       </c>
       <c r="D36" t="s">
         <v>548</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>549</v>
       </c>
       <c r="G36" t="s">
         <v>550</v>
       </c>
@@ -9453,51 +9453,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50675</v>
       </c>
       <c r="B43">
         <v>49809</v>
       </c>
       <c r="C43" t="s">
         <v>476</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>565</v>
       </c>
       <c r="F43" t="s">
         <v>566</v>
       </c>
       <c r="G43" t="s">
         <v>567</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>2762</v>
+        <v>2782</v>
       </c>
       <c r="J43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51138</v>
       </c>
       <c r="B44">
         <v>50070</v>
       </c>
       <c r="C44" t="s">
         <v>504</v>
       </c>
       <c r="D44" t="s">
         <v>568</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>569</v>
       </c>
       <c r="G44" t="s">
         <v>570</v>
       </c>
@@ -9539,79 +9539,79 @@
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51473</v>
       </c>
       <c r="B46">
         <v>50122</v>
       </c>
       <c r="C46" t="s">
         <v>476</v>
       </c>
       <c r="D46" t="s">
         <v>571</v>
       </c>
       <c r="E46" t="s">
         <v>572</v>
       </c>
       <c r="F46" t="s">
         <v>573</v>
       </c>
       <c r="G46" t="s">
         <v>574</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J46" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51495</v>
       </c>
       <c r="B47">
         <v>50128</v>
       </c>
       <c r="C47" t="s">
         <v>495</v>
       </c>
       <c r="D47" t="s">
         <v>499</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>575</v>
       </c>
       <c r="G47" t="s">
         <v>576</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51038</v>
       </c>
       <c r="B48">
         <v>50192</v>
       </c>
       <c r="C48" t="s">
         <v>476</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>577</v>
       </c>
       <c r="G48" t="s">
         <v>578</v>
       </c>
       <c r="H48"/>
       <c r="I48">
@@ -9903,51 +9903,51 @@
         <v>606</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51142</v>
       </c>
       <c r="B59">
         <v>50075</v>
       </c>
       <c r="C59" t="s">
         <v>495</v>
       </c>
       <c r="D59" t="s">
         <v>607</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>608</v>
       </c>
       <c r="G59" t="s">
         <v>609</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51478</v>
       </c>
       <c r="B60">
         <v>50124</v>
       </c>
       <c r="C60" t="s">
         <v>495</v>
       </c>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>610</v>
       </c>
       <c r="G60" t="s">
         <v>611</v>
       </c>
       <c r="H60"/>
       <c r="I60">
@@ -10093,51 +10093,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50958</v>
       </c>
       <c r="B66">
         <v>50167</v>
       </c>
       <c r="C66" t="s">
         <v>504</v>
       </c>
       <c r="D66" t="s">
         <v>621</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>622</v>
       </c>
       <c r="G66" t="s">
         <v>623</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J66" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51479</v>
       </c>
       <c r="B67">
         <v>50075</v>
       </c>
       <c r="C67" t="s">
         <v>495</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>624</v>
       </c>
       <c r="G67" t="s">
         <v>625</v>
       </c>
       <c r="H67"/>
       <c r="I67">
@@ -10253,51 +10253,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51494</v>
       </c>
       <c r="B72">
         <v>50128</v>
       </c>
       <c r="C72" t="s">
         <v>476</v>
       </c>
       <c r="D72" t="s">
         <v>499</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>635</v>
       </c>
       <c r="G72" t="s">
         <v>636</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J72" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51466</v>
       </c>
       <c r="B73">
         <v>50121</v>
       </c>
       <c r="C73" t="s">
         <v>495</v>
       </c>
       <c r="D73" t="s">
         <v>637</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>638</v>
       </c>
       <c r="G73" t="s">
         <v>639</v>
       </c>
@@ -10543,51 +10543,51 @@
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51496</v>
       </c>
       <c r="B82">
         <v>50192</v>
       </c>
       <c r="C82" t="s">
         <v>495</v>
       </c>
       <c r="D82" t="s">
         <v>664</v>
       </c>
       <c r="E82" t="s">
         <v>665</v>
       </c>
       <c r="F82" t="s">
         <v>666</v>
       </c>
       <c r="G82" t="s">
         <v>667</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="J82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51470</v>
       </c>
       <c r="B83">
         <v>50121</v>
       </c>
       <c r="C83" t="s">
         <v>487</v>
       </c>
       <c r="D83" t="s">
         <v>668</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>669</v>
       </c>
       <c r="G83" t="s">
         <v>670</v>
       </c>
@@ -11161,51 +11161,51 @@
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51467</v>
       </c>
       <c r="B104">
         <v>50121</v>
       </c>
       <c r="C104" t="s">
         <v>495</v>
       </c>
       <c r="D104" t="s">
         <v>714</v>
       </c>
       <c r="E104" t="s">
         <v>715</v>
       </c>
       <c r="F104" t="s">
         <v>716</v>
       </c>
       <c r="G104" t="s">
         <v>717</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J104" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51468</v>
       </c>
       <c r="B105">
         <v>50127</v>
       </c>
       <c r="C105" t="s">
         <v>495</v>
       </c>
       <c r="D105" t="s">
         <v>714</v>
       </c>
       <c r="E105" t="s">
         <v>718</v>
       </c>
       <c r="F105" t="s">
         <v>716</v>
       </c>
       <c r="G105" t="s">