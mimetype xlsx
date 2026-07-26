--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1755">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-24 05:05:08pm</t>
+    <t>2026-07-25 08:16:17pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13773</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13773"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5430,50 +5430,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -12048,51 +12051,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
         <v>737</v>
       </c>
       <c r="D2" t="s">
         <v>738</v>
       </c>
       <c r="E2" t="s">
         <v>739</v>
       </c>
       <c r="F2" t="s">
         <v>740</v>
       </c>
       <c r="G2" t="s">
         <v>741</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51273</v>
       </c>
       <c r="B3">
         <v>50140</v>
       </c>
       <c r="C3" t="s">
         <v>737</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>742</v>
       </c>
       <c r="G3" t="s">
         <v>743</v>
       </c>
       <c r="H3"/>
       <c r="I3">
@@ -12604,51 +12607,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50876</v>
       </c>
       <c r="B22">
         <v>50076</v>
       </c>
       <c r="C22" t="s">
         <v>776</v>
       </c>
       <c r="D22" t="s">
         <v>777</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>778</v>
       </c>
       <c r="G22" t="s">
         <v>779</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J22" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50882</v>
       </c>
       <c r="B23">
         <v>50109</v>
       </c>
       <c r="C23" t="s">
         <v>776</v>
       </c>
       <c r="D23" t="s">
         <v>777</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>778</v>
       </c>
       <c r="G23" t="s">
         <v>779</v>
       </c>
@@ -13332,51 +13335,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50962</v>
       </c>
       <c r="B48">
         <v>50169</v>
       </c>
       <c r="C48" t="s">
         <v>747</v>
       </c>
       <c r="D48" t="s">
         <v>825</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>826</v>
       </c>
       <c r="G48" t="s">
         <v>827</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>52891</v>
       </c>
       <c r="B49">
         <v>49810</v>
       </c>
       <c r="C49" t="s">
         <v>754</v>
       </c>
       <c r="D49" t="s">
         <v>828</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>829</v>
       </c>
       <c r="G49" t="s">
         <v>830</v>
       </c>
@@ -13638,51 +13641,51 @@
         <v>761</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51143</v>
       </c>
       <c r="B59">
         <v>49952</v>
       </c>
       <c r="C59" t="s">
         <v>747</v>
       </c>
       <c r="D59" t="s">
         <v>855</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>856</v>
       </c>
       <c r="G59" t="s">
         <v>857</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J59" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51144</v>
       </c>
       <c r="B60">
         <v>49952</v>
       </c>
       <c r="C60" t="s">
         <v>747</v>
       </c>
       <c r="D60" t="s">
         <v>858</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>859</v>
       </c>
       <c r="G60" t="s">
         <v>860</v>
       </c>
@@ -13858,51 +13861,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50675</v>
       </c>
       <c r="B67">
         <v>49809</v>
       </c>
       <c r="C67" t="s">
         <v>737</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>876</v>
       </c>
       <c r="F67" t="s">
         <v>877</v>
       </c>
       <c r="G67" t="s">
         <v>878</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>2758</v>
+        <v>2771</v>
       </c>
       <c r="J67" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51138</v>
       </c>
       <c r="B68">
         <v>50070</v>
       </c>
       <c r="C68" t="s">
         <v>776</v>
       </c>
       <c r="D68" t="s">
         <v>879</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>880</v>
       </c>
       <c r="G68" t="s">
         <v>881</v>
       </c>
@@ -14056,51 +14059,51 @@
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51473</v>
       </c>
       <c r="B74">
         <v>50122</v>
       </c>
       <c r="C74" t="s">
         <v>737</v>
       </c>
       <c r="D74" t="s">
         <v>891</v>
       </c>
       <c r="E74" t="s">
         <v>892</v>
       </c>
       <c r="F74" t="s">
         <v>893</v>
       </c>
       <c r="G74" t="s">
         <v>894</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J74" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51495</v>
       </c>
       <c r="B75">
         <v>50128</v>
       </c>
       <c r="C75" t="s">
         <v>747</v>
       </c>
       <c r="D75" t="s">
         <v>768</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>895</v>
       </c>
       <c r="G75" t="s">
         <v>896</v>
       </c>
@@ -14250,51 +14253,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51223</v>
       </c>
       <c r="B81">
         <v>50169</v>
       </c>
       <c r="C81" t="s">
         <v>747</v>
       </c>
       <c r="D81" t="s">
         <v>902</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>903</v>
       </c>
       <c r="G81" t="s">
         <v>904</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51224</v>
       </c>
       <c r="B82">
         <v>50071</v>
       </c>
       <c r="C82" t="s">
         <v>747</v>
       </c>
       <c r="D82" t="s">
         <v>902</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>903</v>
       </c>
       <c r="G82" t="s">
         <v>904</v>
       </c>
@@ -14448,141 +14451,141 @@
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51205</v>
       </c>
       <c r="B88">
         <v>49953</v>
       </c>
       <c r="C88" t="s">
         <v>747</v>
       </c>
       <c r="D88" t="s">
         <v>910</v>
       </c>
       <c r="E88" t="s">
         <v>911</v>
       </c>
       <c r="F88" t="s">
         <v>912</v>
       </c>
       <c r="G88" t="s">
         <v>913</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51206</v>
       </c>
       <c r="B89">
         <v>50070</v>
       </c>
       <c r="C89" t="s">
         <v>747</v>
       </c>
       <c r="D89" t="s">
         <v>910</v>
       </c>
       <c r="E89" t="s">
         <v>914</v>
       </c>
       <c r="F89" t="s">
         <v>912</v>
       </c>
       <c r="G89" t="s">
         <v>913</v>
       </c>
       <c r="H89"/>
       <c r="I89">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51158</v>
       </c>
       <c r="B90">
         <v>49953</v>
       </c>
       <c r="C90" t="s">
         <v>747</v>
       </c>
       <c r="D90" t="s">
         <v>915</v>
       </c>
       <c r="E90" t="s">
         <v>916</v>
       </c>
       <c r="F90" t="s">
         <v>917</v>
       </c>
       <c r="G90" t="s">
         <v>918</v>
       </c>
       <c r="H90"/>
       <c r="I90">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51159</v>
       </c>
       <c r="B91">
         <v>50070</v>
       </c>
       <c r="C91" t="s">
         <v>747</v>
       </c>
       <c r="D91" t="s">
         <v>915</v>
       </c>
       <c r="E91" t="s">
         <v>919</v>
       </c>
       <c r="F91" t="s">
         <v>917</v>
       </c>
       <c r="G91" t="s">
         <v>918</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51330</v>
       </c>
       <c r="B92">
         <v>50176</v>
       </c>
       <c r="C92" t="s">
         <v>747</v>
       </c>
       <c r="D92" t="s">
         <v>920</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>921</v>
       </c>
       <c r="G92" t="s">
         <v>922</v>
       </c>
@@ -14734,51 +14737,51 @@
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>50906</v>
       </c>
       <c r="B98">
         <v>50145</v>
       </c>
       <c r="C98" t="s">
         <v>747</v>
       </c>
       <c r="D98" t="s">
         <v>931</v>
       </c>
       <c r="E98" t="s">
         <v>932</v>
       </c>
       <c r="F98" t="s">
         <v>933</v>
       </c>
       <c r="G98" t="s">
         <v>934</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J98" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>52186</v>
       </c>
       <c r="B99">
         <v>49805</v>
       </c>
       <c r="C99" t="s">
         <v>758</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>935</v>
       </c>
       <c r="G99" t="s">
         <v>936</v>
       </c>
       <c r="H99"/>
       <c r="I99">
@@ -14844,51 +14847,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50963</v>
       </c>
       <c r="B102">
         <v>50167</v>
       </c>
       <c r="C102" t="s">
         <v>747</v>
       </c>
       <c r="D102" t="s">
         <v>943</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>944</v>
       </c>
       <c r="G102" t="s">
         <v>945</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J102" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51464</v>
       </c>
       <c r="B103">
         <v>50120</v>
       </c>
       <c r="C103" t="s">
         <v>754</v>
       </c>
       <c r="D103" t="s">
         <v>947</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>948</v>
       </c>
       <c r="G103" t="s">
         <v>949</v>
       </c>
@@ -15318,51 +15321,51 @@
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51161</v>
       </c>
       <c r="B119">
         <v>50072</v>
       </c>
       <c r="C119" t="s">
         <v>747</v>
       </c>
       <c r="D119" t="s">
         <v>988</v>
       </c>
       <c r="E119" t="s">
         <v>989</v>
       </c>
       <c r="F119" t="s">
         <v>990</v>
       </c>
       <c r="G119" t="s">
         <v>991</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="J119" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51162</v>
       </c>
       <c r="B120">
         <v>50072</v>
       </c>
       <c r="C120" t="s">
         <v>747</v>
       </c>
       <c r="D120" t="s">
         <v>992</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>993</v>
       </c>
       <c r="G120" t="s">
         <v>994</v>
       </c>
@@ -15570,51 +15573,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>50976</v>
       </c>
       <c r="B128">
         <v>50169</v>
       </c>
       <c r="C128" t="s">
         <v>737</v>
       </c>
       <c r="D128" t="s">
         <v>1001</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>1004</v>
       </c>
       <c r="G128" t="s">
         <v>1005</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J128" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51025</v>
       </c>
       <c r="B129">
         <v>50192</v>
       </c>
       <c r="C129" t="s">
         <v>737</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>1006</v>
       </c>
       <c r="G129" t="s">
         <v>1007</v>
       </c>
       <c r="H129"/>
       <c r="I129">
@@ -15786,51 +15789,51 @@
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>51458</v>
       </c>
       <c r="B136">
         <v>50119</v>
       </c>
       <c r="C136" t="s">
         <v>747</v>
       </c>
       <c r="D136" t="s">
         <v>1022</v>
       </c>
       <c r="E136" t="s">
         <v>1023</v>
       </c>
       <c r="F136" t="s">
         <v>1024</v>
       </c>
       <c r="G136" t="s">
         <v>1025</v>
       </c>
       <c r="H136"/>
       <c r="I136">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="J136" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>51457</v>
       </c>
       <c r="B137">
         <v>50119</v>
       </c>
       <c r="C137" t="s">
         <v>776</v>
       </c>
       <c r="D137" t="s">
         <v>1026</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>1027</v>
       </c>
       <c r="G137" t="s">
         <v>1028</v>
       </c>
@@ -16066,141 +16069,141 @@
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>50855</v>
       </c>
       <c r="B146">
         <v>50112</v>
       </c>
       <c r="C146" t="s">
         <v>747</v>
       </c>
       <c r="D146" t="s">
         <v>1047</v>
       </c>
       <c r="E146" t="s">
         <v>1048</v>
       </c>
       <c r="F146" t="s">
         <v>1049</v>
       </c>
       <c r="G146" t="s">
         <v>1050</v>
       </c>
       <c r="H146"/>
       <c r="I146">
-        <v>2777</v>
+        <v>2787</v>
       </c>
       <c r="J146" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>50854</v>
       </c>
       <c r="B147">
         <v>50112</v>
       </c>
       <c r="C147" t="s">
         <v>737</v>
       </c>
       <c r="D147" t="s">
         <v>1051</v>
       </c>
       <c r="E147" t="s">
         <v>1052</v>
       </c>
       <c r="F147" t="s">
         <v>1053</v>
       </c>
       <c r="G147" t="s">
         <v>1054</v>
       </c>
       <c r="H147"/>
       <c r="I147">
-        <v>2843</v>
+        <v>2853</v>
       </c>
       <c r="J147" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>50884</v>
       </c>
       <c r="B148">
         <v>50111</v>
       </c>
       <c r="C148" t="s">
         <v>737</v>
       </c>
       <c r="D148" t="s">
         <v>1055</v>
       </c>
       <c r="E148" t="s">
         <v>1056</v>
       </c>
       <c r="F148" t="s">
         <v>1057</v>
       </c>
       <c r="G148" t="s">
         <v>1058</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J148" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51502</v>
       </c>
       <c r="B149">
         <v>50111</v>
       </c>
       <c r="C149" t="s">
         <v>737</v>
       </c>
       <c r="D149" t="s">
         <v>1059</v>
       </c>
       <c r="E149" t="s">
         <v>1060</v>
       </c>
       <c r="F149" t="s">
         <v>1061</v>
       </c>
       <c r="G149" t="s">
         <v>1062</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J149" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>50900</v>
       </c>
       <c r="B150">
         <v>50144</v>
       </c>
       <c r="C150" t="s">
         <v>747</v>
       </c>
       <c r="D150" t="s">
         <v>1063</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>1064</v>
       </c>
       <c r="G150" t="s">
         <v>1065</v>
       </c>
@@ -16242,109 +16245,109 @@
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>51428</v>
       </c>
       <c r="B152">
         <v>50111</v>
       </c>
       <c r="C152" t="s">
         <v>737</v>
       </c>
       <c r="D152" t="s">
         <v>1069</v>
       </c>
       <c r="E152" t="s">
         <v>1070</v>
       </c>
       <c r="F152" t="s">
         <v>1071</v>
       </c>
       <c r="G152" t="s">
         <v>1072</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J152" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>51501</v>
       </c>
       <c r="B153">
         <v>50133</v>
       </c>
       <c r="C153" t="s">
         <v>737</v>
       </c>
       <c r="D153" t="s">
         <v>1073</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
         <v>1074</v>
       </c>
       <c r="G153" t="s">
         <v>1075</v>
       </c>
       <c r="H153"/>
       <c r="I153">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J153" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>51489</v>
       </c>
       <c r="B154">
         <v>50126</v>
       </c>
       <c r="C154" t="s">
         <v>747</v>
       </c>
       <c r="D154" t="s">
         <v>1076</v>
       </c>
       <c r="E154" t="s">
         <v>1077</v>
       </c>
       <c r="F154" t="s">
         <v>1078</v>
       </c>
       <c r="G154" t="s">
         <v>1079</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J154" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51259</v>
       </c>
       <c r="B155">
         <v>50081</v>
       </c>
       <c r="C155" t="s">
         <v>776</v>
       </c>
       <c r="D155" t="s">
         <v>1080</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>1081</v>
       </c>
       <c r="G155" t="s">
         <v>1082</v>
       </c>
@@ -16358,51 +16361,51 @@
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51496</v>
       </c>
       <c r="B156">
         <v>50192</v>
       </c>
       <c r="C156" t="s">
         <v>747</v>
       </c>
       <c r="D156" t="s">
         <v>1083</v>
       </c>
       <c r="E156" t="s">
         <v>1084</v>
       </c>
       <c r="F156" t="s">
         <v>1085</v>
       </c>
       <c r="G156" t="s">
         <v>1086</v>
       </c>
       <c r="H156"/>
       <c r="I156">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="J156" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51470</v>
       </c>
       <c r="B157">
         <v>50121</v>
       </c>
       <c r="C157" t="s">
         <v>754</v>
       </c>
       <c r="D157" t="s">
         <v>1087</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
         <v>1088</v>
       </c>
       <c r="G157" t="s">
         <v>1089</v>
       </c>
@@ -17056,81 +17059,81 @@
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>50857</v>
       </c>
       <c r="B181">
         <v>50144</v>
       </c>
       <c r="C181" t="s">
         <v>747</v>
       </c>
       <c r="D181" t="s">
         <v>1134</v>
       </c>
       <c r="E181" t="s">
         <v>1135</v>
       </c>
       <c r="F181" t="s">
         <v>1136</v>
       </c>
       <c r="G181" t="s">
         <v>1137</v>
       </c>
       <c r="H181"/>
       <c r="I181">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J181" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>50858</v>
       </c>
       <c r="B182">
         <v>50117</v>
       </c>
       <c r="C182" t="s">
         <v>747</v>
       </c>
       <c r="D182" t="s">
         <v>1134</v>
       </c>
       <c r="E182" t="s">
         <v>1138</v>
       </c>
       <c r="F182" t="s">
         <v>1136</v>
       </c>
       <c r="G182" t="s">
         <v>1137</v>
       </c>
       <c r="H182"/>
       <c r="I182">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J182" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>50999</v>
       </c>
       <c r="B183">
         <v>50180</v>
       </c>
       <c r="C183" t="s">
         <v>747</v>
       </c>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183" t="s">
         <v>1139</v>
       </c>
       <c r="G183" t="s">
         <v>1140</v>
       </c>
       <c r="H183"/>
       <c r="I183">
@@ -17282,111 +17285,111 @@
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51304</v>
       </c>
       <c r="B189">
         <v>50117</v>
       </c>
       <c r="C189" t="s">
         <v>747</v>
       </c>
       <c r="D189" t="s">
         <v>1156</v>
       </c>
       <c r="E189" t="s">
         <v>1157</v>
       </c>
       <c r="F189" t="s">
         <v>1158</v>
       </c>
       <c r="G189" t="s">
         <v>1159</v>
       </c>
       <c r="H189"/>
       <c r="I189">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J189" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51209</v>
       </c>
       <c r="B190">
         <v>49953</v>
       </c>
       <c r="C190" t="s">
         <v>737</v>
       </c>
       <c r="D190" t="s">
         <v>1160</v>
       </c>
       <c r="E190" t="s">
         <v>1161</v>
       </c>
       <c r="F190" t="s">
         <v>1162</v>
       </c>
       <c r="G190" t="s">
         <v>1163</v>
       </c>
       <c r="H190"/>
       <c r="I190">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J190" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>51210</v>
       </c>
       <c r="B191">
         <v>50070</v>
       </c>
       <c r="C191" t="s">
         <v>737</v>
       </c>
       <c r="D191" t="s">
         <v>1160</v>
       </c>
       <c r="E191" t="s">
         <v>1164</v>
       </c>
       <c r="F191" t="s">
         <v>1162</v>
       </c>
       <c r="G191" t="s">
         <v>1163</v>
       </c>
       <c r="H191"/>
       <c r="I191">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J191" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51215</v>
       </c>
       <c r="B192">
         <v>49950</v>
       </c>
       <c r="C192" t="s">
         <v>754</v>
       </c>
       <c r="D192" t="s">
         <v>899</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
         <v>1165</v>
       </c>
       <c r="G192" t="s">
         <v>1166</v>
       </c>
@@ -17708,111 +17711,111 @@
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>51467</v>
       </c>
       <c r="B204">
         <v>50121</v>
       </c>
       <c r="C204" t="s">
         <v>747</v>
       </c>
       <c r="D204" t="s">
         <v>1192</v>
       </c>
       <c r="E204" t="s">
         <v>1193</v>
       </c>
       <c r="F204" t="s">
         <v>1194</v>
       </c>
       <c r="G204" t="s">
         <v>1195</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J204" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>51468</v>
       </c>
       <c r="B205">
         <v>50127</v>
       </c>
       <c r="C205" t="s">
         <v>747</v>
       </c>
       <c r="D205" t="s">
         <v>1192</v>
       </c>
       <c r="E205" t="s">
         <v>1196</v>
       </c>
       <c r="F205" t="s">
         <v>1194</v>
       </c>
       <c r="G205" t="s">
         <v>1195</v>
       </c>
       <c r="H205"/>
       <c r="I205">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J205" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>51469</v>
       </c>
       <c r="B206">
         <v>50128</v>
       </c>
       <c r="C206" t="s">
         <v>747</v>
       </c>
       <c r="D206" t="s">
         <v>1192</v>
       </c>
       <c r="E206" t="s">
         <v>1197</v>
       </c>
       <c r="F206" t="s">
         <v>1194</v>
       </c>
       <c r="G206" t="s">
         <v>1195</v>
       </c>
       <c r="H206"/>
       <c r="I206">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J206" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51409</v>
       </c>
       <c r="B207">
         <v>50109</v>
       </c>
       <c r="C207" t="s">
         <v>754</v>
       </c>
       <c r="D207" t="s">
         <v>1198</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
         <v>1199</v>
       </c>
       <c r="G207" t="s">
         <v>1200</v>
       </c>
@@ -17992,51 +17995,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>50975</v>
       </c>
       <c r="B214">
         <v>50169</v>
       </c>
       <c r="C214" t="s">
         <v>737</v>
       </c>
       <c r="D214" t="s">
         <v>1212</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
         <v>1213</v>
       </c>
       <c r="G214" t="s">
         <v>1214</v>
       </c>
       <c r="H214"/>
       <c r="I214">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J214" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>50998</v>
       </c>
       <c r="B215">
         <v>50177</v>
       </c>
       <c r="C215" t="s">
         <v>737</v>
       </c>
       <c r="D215" t="s">
         <v>1215</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
         <v>1216</v>
       </c>
       <c r="G215" t="s">
         <v>1217</v>
       </c>
@@ -18132,51 +18135,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51500</v>
       </c>
       <c r="B219">
         <v>50133</v>
       </c>
       <c r="C219" t="s">
         <v>754</v>
       </c>
       <c r="D219" t="s">
         <v>1073</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
         <v>1227</v>
       </c>
       <c r="G219" t="s">
         <v>1228</v>
       </c>
       <c r="H219"/>
       <c r="I219">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J219" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>50859</v>
       </c>
       <c r="B220">
         <v>50152</v>
       </c>
       <c r="C220" t="s">
         <v>747</v>
       </c>
       <c r="D220" t="s">
         <v>1229</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
         <v>1230</v>
       </c>
       <c r="G220" t="s">
         <v>1231</v>
       </c>
@@ -18327,60 +18330,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>462</v>
       </c>
       <c r="M1" t="s">
         <v>454</v>
       </c>
       <c r="N1" t="s">
         <v>455</v>
       </c>
       <c r="O1" t="s">
         <v>1732</v>
       </c>
       <c r="P1" t="s">
         <v>1737</v>
       </c>
       <c r="Q1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="R1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="S1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="T1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>1240</v>
       </c>
       <c r="C2" t="s">
         <v>1241</v>
       </c>
       <c r="D2" t="s">
         <v>1248</v>
       </c>
       <c r="E2" t="s">
         <v>337</v>
       </c>
       <c r="F2" t="s">
         <v>1410</v>
       </c>
       <c r="G2" t="s">
         <v>1417</v>
       </c>
       <c r="H2" t="s">
         <v>1424</v>
       </c>
       <c r="I2" t="s">
@@ -18389,54 +18392,54 @@
       <c r="J2" t="s">
         <v>340</v>
       </c>
       <c r="K2" t="s">
         <v>1544</v>
       </c>
       <c r="L2" t="s">
         <v>467</v>
       </c>
       <c r="M2" t="s">
         <v>1722</v>
       </c>
       <c r="N2" t="s">
         <v>1725</v>
       </c>
       <c r="O2" t="s">
         <v>1733</v>
       </c>
       <c r="P2" t="s">
         <v>1738</v>
       </c>
       <c r="Q2" t="s">
         <v>625</v>
       </c>
       <c r="R2" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="S2" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="T2" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>1242</v>
       </c>
       <c r="D3" t="s">
         <v>1249</v>
       </c>
       <c r="E3" t="s">
         <v>1409</v>
       </c>
       <c r="F3" t="s">
         <v>1411</v>
       </c>
       <c r="G3" t="s">
         <v>122</v>
       </c>
       <c r="H3" t="s">
@@ -18451,101 +18454,101 @@
       <c r="K3" t="s">
         <v>1545</v>
       </c>
       <c r="L3" t="s">
         <v>1721</v>
       </c>
       <c r="M3" t="s">
         <v>478</v>
       </c>
       <c r="N3" t="s">
         <v>1726</v>
       </c>
       <c r="O3" t="s">
         <v>1734</v>
       </c>
       <c r="P3" t="s">
         <v>469</v>
       </c>
       <c r="Q3" t="s">
         <v>627</v>
       </c>
       <c r="R3" t="s">
         <v>776</v>
       </c>
       <c r="S3" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="T3" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>1250</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>1412</v>
       </c>
       <c r="G4" t="s">
         <v>1418</v>
       </c>
       <c r="H4" t="s">
         <v>1426</v>
       </c>
       <c r="I4" t="s">
         <v>1452</v>
       </c>
       <c r="J4" t="s">
         <v>1487</v>
       </c>
       <c r="K4" t="s">
         <v>1546</v>
       </c>
       <c r="M4" t="s">
         <v>472</v>
       </c>
       <c r="N4" t="s">
         <v>1727</v>
       </c>
       <c r="O4" t="s">
         <v>1735</v>
       </c>
       <c r="P4" t="s">
         <v>1739</v>
       </c>
       <c r="Q4" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="R4" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>286</v>
       </c>
       <c r="D5" t="s">
         <v>1251</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
       <c r="G5" t="s">
         <v>1419</v>
       </c>
       <c r="H5" t="s">
         <v>1427</v>
       </c>
       <c r="I5" t="s">
@@ -18636,115 +18639,118 @@
       <c r="G7" t="s">
         <v>1421</v>
       </c>
       <c r="H7" t="s">
         <v>1429</v>
       </c>
       <c r="I7" t="s">
         <v>1455</v>
       </c>
       <c r="J7" t="s">
         <v>1490</v>
       </c>
       <c r="K7" t="s">
         <v>1450</v>
       </c>
       <c r="M7" t="s">
         <v>1724</v>
       </c>
       <c r="N7" t="s">
         <v>1729</v>
       </c>
       <c r="P7" t="s">
         <v>1741</v>
       </c>
       <c r="R7" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>1245</v>
       </c>
       <c r="D8" t="s">
         <v>1254</v>
       </c>
       <c r="F8" t="s">
         <v>1415</v>
       </c>
       <c r="G8" t="s">
         <v>1422</v>
       </c>
       <c r="H8" t="s">
         <v>1430</v>
       </c>
       <c r="I8" t="s">
         <v>1456</v>
       </c>
       <c r="J8" t="s">
         <v>1491</v>
       </c>
       <c r="K8" t="s">
         <v>1451</v>
       </c>
       <c r="N8" t="s">
         <v>1730</v>
       </c>
       <c r="P8" t="s">
         <v>1742</v>
       </c>
       <c r="R8" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>375</v>
       </c>
       <c r="D9" t="s">
         <v>1255</v>
       </c>
       <c r="F9" t="s">
         <v>1416</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>1431</v>
       </c>
       <c r="I9" t="s">
         <v>1457</v>
       </c>
       <c r="J9" t="s">
         <v>1492</v>
       </c>
       <c r="K9" t="s">
         <v>1549</v>
       </c>
       <c r="N9" t="s">
         <v>171</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1743</v>
       </c>
       <c r="R9" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>1246</v>
       </c>
       <c r="D10" t="s">
         <v>1256</v>
       </c>
       <c r="F10" t="s">
         <v>112</v>
       </c>
       <c r="G10" t="s">
         <v>1423</v>
       </c>
       <c r="H10" t="s">
         <v>1432</v>
       </c>
       <c r="I10" t="s">
         <v>1458</v>
       </c>
       <c r="J10" t="s">