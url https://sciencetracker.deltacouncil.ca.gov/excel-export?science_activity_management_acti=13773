--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1755">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-25 08:16:17pm</t>
+    <t>2026-09-09 05:48:43pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13773</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13773"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -384,51 +384,51 @@
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>Water Quality Data for California</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; San Francisco Estuary Institute [SFEI]; Sacramento Regional County Sanitation District [Regional San]</t>
   </si>
   <si>
     <t>The USGS collects and analyzes chemical, physical, and biological properties of water, sediment and tissue samples from across the Nation. The Water Data for the Nation discrete sample data base is a compilation of over 4.4 million historical water quality analyses in the USGS district data bases through September 2005. The discrete sample data is a large and complex set of data that has been collected by a variety of projects ranging from national programs to studies in small watersheds.</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Water temperature; Dissolved oxygen; pH; Conductivity</t>
   </si>
   <si>
     <t>April 29, 2022</t>
   </si>
@@ -442,53 +442,50 @@
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>Cache Slough Complex; South Delta; North Delta; East Delta; West Delta; Suisun Marsh; Twitchell and Sherman Complex; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 20, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Surface Water Quality Monitoring</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>Within the ILRP, growers can opt to acquire one of 2 types of permit coverage: Coalition coverage and Individual coverage.
 If the coalition option is chosen, a grower is allowed to share the cost of compliance, monitoring and reporting with other members of the coalition and reduces/eliminates grower interactions with the Central Valley Water Board (CVWB). The CVWB will then undertake the water quality monitoring.
 Ambient water and sediment quality monitoring for agricultural discharge will occur using three types of monitoring: Core Monitoring, Assessment Monitoring, and Management Plan Monitoring. Combined, these three levels of monitoring are designed to characterize the discharge from irrigated agriculture as a result of irrigation and storm water runoff.</t>
   </si>
   <si>
     <t>2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018</t>
   </si>
   <si>
     <t>Water quality; Water supply management</t>
   </si>
   <si>
     <t>Pollution control; Groundwater protection &amp; management</t>
   </si>
   <si>
@@ -1091,53 +1088,50 @@
     <t xml:space="preserve">&lt;p&gt;The Environmental Monitoring Program (EMP) has conducted the Zooplankton Study since 1972 to better assess trends in the lower trophic food web in the San Francisco Bay-Delta estuary. The study also detects and monitors zooplankton recently introduced to the estuary and determines their effects on native species. Under the auspices of the Interagency Ecological Program for the San Francisco Estuary and mandated by Water Right Decision D-1641, the EMP Zooplankton Study is part of the Environmental Monitoring Program and is conducted by the California Department of Fish and Game (CDFW), California Department of Water Resources (DWR), and the United States Bureau of Reclamation (USBR).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental Monitoring Program (EMP)</t>
   </si>
   <si>
     <t>1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Habitat management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Pollution control; Water demand</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Crustaceans; Invertebrates; Main channels; Mysis; Other zooplankton; Sloughs</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50152</t>
   </si>
   <si>
     <t>State Park System Statistics Monitoring</t>
   </si>
   <si>
     <t>California Department of Parks and Recreation [PARKS]</t>
   </si>
   <si>
     <t>California monitors number of "use-days" by individual parks Statewide.
 Each year the Department publishes California State Park System Statistical Report, which contains data that collectively describe and measure the California State Park System. This data covers the most recent fiscal year, July 1 through June 30. This annual report provides information on the system as it existed and was operated during that 12-month period. Among this data are the identity of the system's official set of classified units and major unclassified properties, their acreage, their visitor attendance, the number of selected visitor use facilities, the revenues generated by the system, the system's operating costs, and levels of staffing used to maintain the system. In addition, as of the 2014-15 Statistical Report, the publication now includes Park Unit Costing information, which offers an increased level of fiscal information that allows for a greater understanding of how the Departmental funding is allocated amongst the various state park units in support of the State Park's System.</t>
   </si>
   <si>
     <t>1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Water quality; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Water operations; Pollution control; Land use designation; Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Recreation and tourism; Environmental drivers; Socio economic drivers</t>
   </si>
   <si>
@@ -1411,51 +1405,54 @@
   <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Fish</t>
   </si>
   <si>
     <t>Pesticides</t>
   </si>
   <si>
     <t xml:space="preserve">NOAA Fisheries / Northwest Fisheries Science Center </t>
   </si>
   <si>
     <t>September 28, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52916</t>
   </si>
   <si>
     <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
   </si>
   <si>
     <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>2021;2022;2023;2024</t>
+  </si>
+  <si>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
   </si>
   <si>
     <t>Source characterization and biogeochemical consequences of wastewater and agricultural C, N, and P inputs to the Sacramento-San Joaquin Delta region.</t>
   </si>
   <si>
     <t xml:space="preserve">This project aimed to characterize the sources of carbon, nitrogen,
 phosphorous and sulfur compounds from wastewater treatment plant and
 agricultural discharge in the region. Stable isotope measurement provides
 elemental signatures that can be used to trace compounds to their sources.
 Use of this methodology requires that researchers first characterize the
 stable isotope composition of sources—or fingerprint the suspects.
 By determining the stable isotope composition of various compounds in
 wastewater and agricultural drainage sources, this project aimed to build
 a better understanding of how these compounds are affected by different
 wastewater treatment agricultural land use practices. In addition, the
 project has provided a base of knowledge to better understand how these
 compounds are transported and taken up in the delta environment. 
 </t>
   </si>
   <si>
     <t>Carbon; Nitrogen; Phosphorous; Wastewater discharge</t>
   </si>
@@ -1531,66 +1528,72 @@
   <si>
     <t>$44,368 co-funded by USGS Cooperative Match</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>2018-02-01</t>
   </si>
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>2019-10-15</t>
   </si>
   <si>
     <t>Western Washington University</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
-    <t>2021-07-01</t>
-[...2 lines deleted...]
-    <t>February 2, 2024</t>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -5454,53 +5457,50 @@
     <t>obssss</t>
   </si>
   <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6721,11571 +6721,11570 @@
       <c r="M12" t="s">
         <v>132</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="s">
         <v>133</v>
       </c>
       <c r="R12" t="s">
         <v>134</v>
       </c>
       <c r="S12" t="s">
         <v>135</v>
       </c>
       <c r="T12" t="s">
         <v>123</v>
       </c>
       <c r="U12" t="s">
         <v>136</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
+        <v>117</v>
+      </c>
+      <c r="X12" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>49953</v>
       </c>
       <c r="B13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>2007</v>
       </c>
       <c r="M13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" t="s">
+        <v>142</v>
+      </c>
+      <c r="R13" t="s">
         <v>143</v>
       </c>
-      <c r="R13" t="s">
+      <c r="S13" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="T13" t="s">
         <v>123</v>
       </c>
       <c r="U13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
         <v>125</v>
       </c>
       <c r="X13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>50070</v>
       </c>
       <c r="B14" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C14" t="s">
         <v>105</v>
       </c>
       <c r="D14" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J14" t="s">
         <v>131</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>2003</v>
       </c>
       <c r="M14" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R14" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="S14" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T14" t="s">
         <v>123</v>
       </c>
       <c r="U14" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
         <v>125</v>
       </c>
       <c r="X14" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>50071</v>
       </c>
       <c r="B15" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C15" t="s">
         <v>105</v>
       </c>
       <c r="D15" t="s">
         <v>128</v>
       </c>
       <c r="E15" t="s">
+        <v>155</v>
+      </c>
+      <c r="F15" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>2014</v>
       </c>
       <c r="M15" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="s">
         <v>47</v>
       </c>
       <c r="R15" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S15" t="s">
         <v>122</v>
       </c>
       <c r="T15" t="s">
         <v>123</v>
       </c>
       <c r="U15" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>125</v>
       </c>
       <c r="X15" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50072</v>
       </c>
       <c r="B16" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C16" t="s">
         <v>105</v>
       </c>
       <c r="D16" t="s">
         <v>128</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>1988</v>
       </c>
       <c r="M16" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
+        <v>165</v>
+      </c>
+      <c r="R16" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="S16" t="s">
         <v>135</v>
       </c>
       <c r="T16" t="s">
         <v>123</v>
       </c>
       <c r="U16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="X16" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50073</v>
       </c>
       <c r="B17" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C17" t="s">
         <v>105</v>
       </c>
       <c r="D17" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>1989</v>
       </c>
       <c r="M17" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
+        <v>173</v>
+      </c>
+      <c r="R17" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="S17" t="s">
         <v>122</v>
       </c>
       <c r="T17" t="s">
         <v>123</v>
       </c>
       <c r="U17" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
         <v>125</v>
       </c>
       <c r="X17" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50075</v>
       </c>
       <c r="B18" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C18" t="s">
         <v>105</v>
       </c>
       <c r="D18" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>1952</v>
       </c>
       <c r="M18" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
+        <v>173</v>
+      </c>
+      <c r="R18" t="s">
         <v>174</v>
       </c>
-      <c r="R18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T18" t="s">
         <v>123</v>
       </c>
       <c r="U18" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
         <v>125</v>
       </c>
       <c r="X18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50076</v>
       </c>
       <c r="B19" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C19" t="s">
         <v>105</v>
       </c>
       <c r="D19" t="s">
+        <v>185</v>
+      </c>
+      <c r="E19" t="s">
         <v>186</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
+        <v>173</v>
+      </c>
+      <c r="R19" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="S19" t="s">
         <v>122</v>
       </c>
       <c r="T19" t="s">
         <v>123</v>
       </c>
       <c r="U19" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>125</v>
       </c>
       <c r="X19" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>50079</v>
       </c>
       <c r="B20" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C20" t="s">
         <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E20" t="s">
         <v>128</v>
       </c>
       <c r="F20" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J20" t="s">
         <v>131</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2011</v>
       </c>
       <c r="M20" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
         <v>133</v>
       </c>
       <c r="R20" t="s">
+        <v>193</v>
+      </c>
+      <c r="S20" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="T20" t="s">
         <v>123</v>
       </c>
       <c r="U20" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>125</v>
       </c>
       <c r="X20" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>50081</v>
       </c>
       <c r="B21" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C21" t="s">
         <v>105</v>
       </c>
       <c r="D21" t="s">
+        <v>198</v>
+      </c>
+      <c r="E21" t="s">
         <v>199</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>1950</v>
       </c>
       <c r="M21" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="s">
+        <v>203</v>
+      </c>
+      <c r="R21" t="s">
         <v>204</v>
       </c>
-      <c r="R21" t="s">
+      <c r="S21" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="T21" t="s">
         <v>123</v>
       </c>
       <c r="U21" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
         <v>125</v>
       </c>
       <c r="X21" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>50098</v>
       </c>
       <c r="B22" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C22" t="s">
         <v>105</v>
       </c>
       <c r="D22" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J22" t="s">
         <v>131</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>1964</v>
       </c>
       <c r="M22" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="s">
         <v>47</v>
       </c>
       <c r="R22" t="s">
         <v>99</v>
       </c>
       <c r="S22" t="s">
         <v>122</v>
       </c>
       <c r="T22" t="s">
         <v>123</v>
       </c>
       <c r="U22" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
         <v>125</v>
       </c>
       <c r="X22" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>50109</v>
       </c>
       <c r="B23" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C23" t="s">
         <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E23" t="s">
+        <v>214</v>
+      </c>
+      <c r="F23" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J23" t="s">
         <v>131</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2007</v>
       </c>
       <c r="M23" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>47</v>
       </c>
       <c r="R23" t="s">
         <v>99</v>
       </c>
       <c r="S23" t="s">
         <v>135</v>
       </c>
       <c r="T23" t="s">
         <v>123</v>
       </c>
       <c r="U23" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
         <v>125</v>
       </c>
       <c r="X23" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>50111</v>
       </c>
       <c r="B24" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C24" t="s">
         <v>105</v>
       </c>
       <c r="D24" t="s">
+        <v>220</v>
+      </c>
+      <c r="E24" t="s">
         <v>221</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="s">
         <v>47</v>
       </c>
       <c r="R24" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S24" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="T24" t="s">
         <v>123</v>
       </c>
       <c r="U24" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>125</v>
       </c>
       <c r="X24" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>50112</v>
       </c>
       <c r="B25" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C25" t="s">
         <v>105</v>
       </c>
       <c r="D25" t="s">
+        <v>228</v>
+      </c>
+      <c r="E25" t="s">
         <v>229</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25">
         <v>2008</v>
       </c>
       <c r="M25" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
         <v>47</v>
       </c>
       <c r="R25" t="s">
         <v>99</v>
       </c>
       <c r="S25" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="T25" t="s">
         <v>123</v>
       </c>
       <c r="U25" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>125</v>
       </c>
       <c r="X25" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>50117</v>
       </c>
       <c r="B26" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C26" t="s">
         <v>105</v>
       </c>
       <c r="D26" t="s">
+        <v>236</v>
+      </c>
+      <c r="E26" t="s">
+        <v>139</v>
+      </c>
+      <c r="F26" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26" t="s">
+        <v>238</v>
+      </c>
+      <c r="J26" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>1995</v>
       </c>
       <c r="M26" t="s">
         <v>110</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26" t="s">
         <v>47</v>
       </c>
       <c r="R26" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S26" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T26" t="s">
         <v>123</v>
       </c>
       <c r="U26" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
         <v>125</v>
       </c>
       <c r="X26" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>50119</v>
       </c>
       <c r="B27" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27" t="s">
         <v>71</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
+        <v>245</v>
+      </c>
+      <c r="J27" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>2018</v>
       </c>
       <c r="M27" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
         <v>47</v>
       </c>
       <c r="R27" t="s">
         <v>99</v>
       </c>
       <c r="S27" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="T27" t="s">
         <v>123</v>
       </c>
       <c r="U27" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
         <v>125</v>
       </c>
       <c r="X27" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>50120</v>
       </c>
       <c r="B28" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>1992</v>
       </c>
       <c r="M28" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="s">
         <v>47</v>
       </c>
       <c r="R28" t="s">
         <v>99</v>
       </c>
       <c r="S28" t="s">
         <v>122</v>
       </c>
       <c r="T28" t="s">
         <v>123</v>
       </c>
       <c r="U28" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
         <v>125</v>
       </c>
       <c r="X28" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>50121</v>
       </c>
       <c r="B29" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" t="s">
+        <v>257</v>
+      </c>
+      <c r="E29" t="s">
         <v>258</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>2007</v>
       </c>
       <c r="M29" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
         <v>47</v>
       </c>
       <c r="R29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S29" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T29" t="s">
         <v>123</v>
       </c>
       <c r="U29" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
         <v>125</v>
       </c>
       <c r="X29" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>50122</v>
       </c>
       <c r="B30" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E30" t="s">
+        <v>264</v>
+      </c>
+      <c r="F30" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
+        <v>266</v>
+      </c>
+      <c r="J30" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2008</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="P30"/>
       <c r="Q30" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R30" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="S30" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T30" t="s">
         <v>123</v>
       </c>
       <c r="U30" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
+        <v>271</v>
+      </c>
+      <c r="X30" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>50124</v>
       </c>
       <c r="B31" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C31" t="s">
         <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
         <v>2017</v>
       </c>
       <c r="M31">
         <v>2017</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R31" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="S31" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T31" t="s">
         <v>123</v>
       </c>
       <c r="U31" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>125</v>
       </c>
       <c r="X31" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>50126</v>
       </c>
       <c r="B32" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32" t="s">
+        <v>281</v>
+      </c>
+      <c r="E32" t="s">
         <v>282</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32" t="s">
+        <v>284</v>
+      </c>
+      <c r="J32" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>1988</v>
       </c>
       <c r="M32" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="s">
         <v>47</v>
       </c>
       <c r="R32" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S32" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="T32" t="s">
         <v>123</v>
       </c>
       <c r="U32" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
         <v>125</v>
       </c>
       <c r="X32" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>50127</v>
       </c>
       <c r="B33" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J33" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="K33"/>
       <c r="L33">
         <v>2003</v>
       </c>
       <c r="M33" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
         <v>47</v>
       </c>
       <c r="R33" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S33" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T33" t="s">
         <v>123</v>
       </c>
       <c r="U33" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
         <v>125</v>
       </c>
       <c r="X33" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>50128</v>
       </c>
       <c r="B34" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E34" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F34" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
+        <v>297</v>
+      </c>
+      <c r="J34" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>2003</v>
       </c>
       <c r="M34" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R34" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="S34" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T34" t="s">
         <v>123</v>
       </c>
       <c r="U34" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
         <v>125</v>
       </c>
       <c r="X34" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>50133</v>
       </c>
       <c r="B35" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C35" t="s">
         <v>105</v>
       </c>
       <c r="D35" t="s">
+        <v>302</v>
+      </c>
+      <c r="E35" t="s">
         <v>303</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J35" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2004</v>
       </c>
       <c r="M35" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="R35" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="S35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T35" t="s">
         <v>123</v>
       </c>
       <c r="U35" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
         <v>125</v>
       </c>
       <c r="X35" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>50140</v>
       </c>
       <c r="B36" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>71</v>
       </c>
       <c r="E36" t="s">
+        <v>311</v>
+      </c>
+      <c r="F36" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
+        <v>142</v>
+      </c>
+      <c r="R36" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="S36" t="s">
         <v>135</v>
       </c>
       <c r="T36" t="s">
         <v>123</v>
       </c>
       <c r="U36" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
         <v>125</v>
       </c>
       <c r="X36" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>50144</v>
       </c>
       <c r="B37" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E37" t="s">
+        <v>316</v>
+      </c>
+      <c r="F37" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J37" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>1976</v>
       </c>
       <c r="M37" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>133</v>
       </c>
       <c r="R37" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="S37" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="T37" t="s">
         <v>123</v>
       </c>
       <c r="U37" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>125</v>
       </c>
       <c r="X37" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>50145</v>
       </c>
       <c r="B38" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C38" t="s">
         <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E38" t="s">
+        <v>324</v>
+      </c>
+      <c r="F38" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
+        <v>326</v>
+      </c>
+      <c r="J38" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>1957</v>
       </c>
       <c r="M38" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
         <v>133</v>
       </c>
       <c r="R38" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="S38" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T38" t="s">
         <v>123</v>
       </c>
       <c r="U38" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
         <v>125</v>
       </c>
       <c r="X38" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>50152</v>
       </c>
       <c r="B39" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C39" t="s">
         <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
+        <v>333</v>
+      </c>
+      <c r="G39" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
         <v>108</v>
       </c>
       <c r="J39" t="s">
         <v>41</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>1972</v>
       </c>
       <c r="M39" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="N39"/>
       <c r="O39" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="P39"/>
       <c r="Q39" t="s">
+        <v>337</v>
+      </c>
+      <c r="R39" t="s">
         <v>338</v>
       </c>
-      <c r="R39" t="s">
+      <c r="S39" t="s">
+        <v>224</v>
+      </c>
+      <c r="T39" t="s">
         <v>339</v>
       </c>
-      <c r="S39" t="s">
-[...2 lines deleted...]
-      <c r="T39" t="s">
+      <c r="U39" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>342</v>
+        <v>117</v>
       </c>
       <c r="X39" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>50163</v>
       </c>
       <c r="B40" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
         <v>1986</v>
       </c>
       <c r="M40" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="R40" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="S40" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T40" t="s">
         <v>123</v>
       </c>
       <c r="U40" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>125</v>
       </c>
       <c r="X40" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>50167</v>
       </c>
       <c r="B41" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C41" t="s">
         <v>105</v>
       </c>
       <c r="D41" t="s">
         <v>128</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J41" t="s">
         <v>131</v>
       </c>
       <c r="K41"/>
       <c r="L41">
         <v>1982</v>
       </c>
       <c r="M41" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R41" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="S41" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T41" t="s">
         <v>123</v>
       </c>
       <c r="U41" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="X41" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>50169</v>
       </c>
       <c r="B42" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C42" t="s">
         <v>105</v>
       </c>
       <c r="D42" t="s">
         <v>128</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>47</v>
       </c>
       <c r="R42" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="S42" t="s">
         <v>122</v>
       </c>
       <c r="T42" t="s">
         <v>123</v>
       </c>
       <c r="U42" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="X42" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>50176</v>
       </c>
       <c r="B43" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43" t="s">
         <v>71</v>
       </c>
       <c r="E43" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F43" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J43" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>1972</v>
       </c>
       <c r="M43" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="R43" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="S43" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T43" t="s">
         <v>123</v>
       </c>
       <c r="U43" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>125</v>
       </c>
       <c r="X43" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>50177</v>
       </c>
       <c r="B44" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C44" t="s">
         <v>105</v>
       </c>
       <c r="D44" t="s">
         <v>71</v>
       </c>
       <c r="E44" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F44" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="J44" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>1993</v>
       </c>
       <c r="M44" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="R44" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="S44" t="s">
         <v>135</v>
       </c>
       <c r="T44" t="s">
         <v>123</v>
       </c>
       <c r="U44" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>125</v>
       </c>
       <c r="X44" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>50178</v>
       </c>
       <c r="B45" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C45" t="s">
         <v>105</v>
       </c>
       <c r="D45" t="s">
         <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F45" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J45" t="s">
         <v>131</v>
       </c>
       <c r="K45"/>
       <c r="L45">
         <v>1981</v>
       </c>
       <c r="M45" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="R45" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="S45" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T45" t="s">
         <v>123</v>
       </c>
       <c r="U45" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
         <v>125</v>
       </c>
       <c r="X45" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>50180</v>
       </c>
       <c r="B46" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C46" t="s">
         <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E46" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F46" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
         <v>40</v>
       </c>
       <c r="J46" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>1998</v>
       </c>
       <c r="M46" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>47</v>
       </c>
       <c r="R46" t="s">
         <v>99</v>
       </c>
       <c r="S46" t="s">
         <v>135</v>
       </c>
       <c r="T46" t="s">
         <v>123</v>
       </c>
       <c r="U46" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
         <v>125</v>
       </c>
       <c r="X46" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>50184</v>
       </c>
       <c r="B47" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C47" t="s">
         <v>105</v>
       </c>
       <c r="D47" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="J47" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>1969</v>
       </c>
       <c r="M47" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="R47" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="S47" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="T47" t="s">
         <v>123</v>
       </c>
       <c r="U47" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
         <v>125</v>
       </c>
       <c r="X47" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>50185</v>
       </c>
       <c r="B48" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C48" t="s">
         <v>105</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="J48" t="s">
         <v>131</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2014</v>
       </c>
       <c r="M48" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="R48" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="S48" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T48" t="s">
         <v>123</v>
       </c>
       <c r="U48" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
         <v>125</v>
       </c>
       <c r="X48" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>50189</v>
       </c>
       <c r="B49" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J49" t="s">
         <v>131</v>
       </c>
       <c r="K49"/>
       <c r="L49">
         <v>1997</v>
       </c>
       <c r="M49" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="R49" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="S49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="T49" t="s">
         <v>123</v>
       </c>
       <c r="U49" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
         <v>125</v>
       </c>
       <c r="X49" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>50192</v>
       </c>
       <c r="B50" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>71</v>
       </c>
       <c r="E50" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F50" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50">
         <v>1950</v>
       </c>
       <c r="M50" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="N50">
         <v>2019</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>47</v>
       </c>
       <c r="R50" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="S50" t="s">
         <v>135</v>
       </c>
       <c r="T50" t="s">
         <v>123</v>
       </c>
       <c r="U50" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
         <v>125</v>
       </c>
       <c r="X50" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50197</v>
       </c>
       <c r="B51" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51" t="s">
+        <v>421</v>
+      </c>
+      <c r="E51" t="s">
+        <v>422</v>
+      </c>
+      <c r="F51" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="J51" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="K51"/>
       <c r="L51">
         <v>1980</v>
       </c>
       <c r="M51" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="R51" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="S51" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="T51" t="s">
         <v>123</v>
       </c>
       <c r="U51" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>125</v>
       </c>
       <c r="X51" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>52916</v>
       </c>
       <c r="B52" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>2019</v>
       </c>
       <c r="M52">
         <v>3</v>
       </c>
       <c r="N52"/>
       <c r="O52" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="P52" t="s">
         <v>44</v>
       </c>
       <c r="Q52" t="s">
         <v>122</v>
       </c>
       <c r="R52" t="s">
         <v>99</v>
       </c>
       <c r="S52" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="T52" t="s">
         <v>48</v>
       </c>
       <c r="U52" t="s">
+        <v>435</v>
+      </c>
+      <c r="V52" t="s">
+        <v>436</v>
+      </c>
+      <c r="W52" t="s">
         <v>437</v>
       </c>
-      <c r="V52" t="s">
+      <c r="X52" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>53496</v>
       </c>
       <c r="B53" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C53" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="D53" t="s">
         <v>80</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53" t="s">
         <v>40</v>
       </c>
       <c r="J53" t="s">
         <v>41</v>
       </c>
       <c r="K53"/>
       <c r="L53">
         <v>2021</v>
       </c>
-      <c r="M53">
-        <v>3</v>
+      <c r="M53" t="s">
+        <v>441</v>
       </c>
       <c r="N53">
         <v>2024</v>
       </c>
       <c r="O53" t="s">
         <v>43</v>
       </c>
       <c r="P53" t="s">
         <v>73</v>
       </c>
       <c r="Q53" t="s">
         <v>122</v>
       </c>
       <c r="R53" t="s">
         <v>99</v>
       </c>
       <c r="S53" t="s">
         <v>47</v>
       </c>
       <c r="T53" t="s">
         <v>48</v>
       </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53" t="s">
+        <v>442</v>
+      </c>
+      <c r="X53" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53661</v>
       </c>
       <c r="B54" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54" t="s">
         <v>58</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54">
         <v>2017</v>
       </c>
       <c r="M54">
         <v>2</v>
       </c>
       <c r="N54">
         <v>2019</v>
       </c>
       <c r="O54" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>47</v>
       </c>
       <c r="R54" t="s">
         <v>99</v>
       </c>
       <c r="S54" t="s">
         <v>47</v>
       </c>
       <c r="T54" t="s">
         <v>123</v>
       </c>
       <c r="U54" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="V54"/>
       <c r="W54" t="s">
+        <v>447</v>
+      </c>
+      <c r="X54" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D1" t="s">
         <v>451</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>452</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>453</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>454</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>455</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>456</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>457</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>458</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>459</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>460</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51521</v>
       </c>
       <c r="B2">
         <v>49794</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>80</v>
       </c>
       <c r="E2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F2" t="s">
         <v>463</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>464</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>71615.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51518</v>
       </c>
       <c r="B3">
         <v>49809</v>
       </c>
       <c r="C3">
         <v>5047</v>
       </c>
       <c r="D3" t="s">
         <v>80</v>
       </c>
       <c r="E3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F3" t="s">
+        <v>463</v>
+      </c>
+      <c r="G3" t="s">
         <v>464</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>5500.0</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51522</v>
       </c>
       <c r="B4">
         <v>49795</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>80</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
+        <v>463</v>
+      </c>
+      <c r="G4" t="s">
         <v>464</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>73935.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51520</v>
       </c>
       <c r="B5">
         <v>49811</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>80</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
+        <v>463</v>
+      </c>
+      <c r="G5" t="s">
         <v>464</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>149866.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51519</v>
       </c>
       <c r="B6">
         <v>49810</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>80</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6" t="s">
+        <v>463</v>
+      </c>
+      <c r="G6" t="s">
         <v>464</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>595700.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O6" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="P6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51515</v>
       </c>
       <c r="B7">
         <v>49806</v>
       </c>
       <c r="C7">
         <v>5298</v>
       </c>
       <c r="D7" t="s">
         <v>80</v>
       </c>
       <c r="E7" t="s">
         <v>70</v>
       </c>
       <c r="F7" t="s">
+        <v>471</v>
+      </c>
+      <c r="G7" t="s">
+        <v>464</v>
+      </c>
+      <c r="H7" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>151403.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51671</v>
       </c>
       <c r="B8">
         <v>49881</v>
       </c>
       <c r="C8">
         <v>19054</v>
       </c>
       <c r="D8" t="s">
         <v>80</v>
       </c>
       <c r="E8" t="s">
         <v>95</v>
       </c>
       <c r="F8" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="G8" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="H8" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>118511.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51514</v>
       </c>
       <c r="B9">
         <v>49805</v>
       </c>
       <c r="C9">
         <v>5298</v>
       </c>
       <c r="D9" t="s">
         <v>80</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9" t="s">
+        <v>471</v>
+      </c>
+      <c r="G9" t="s">
+        <v>464</v>
+      </c>
+      <c r="H9" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>200143.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>52901</v>
       </c>
       <c r="B10">
         <v>49809</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>80</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>55500.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>52926</v>
       </c>
       <c r="B11">
         <v>52916</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>80</v>
       </c>
       <c r="E11" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>478048.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53636</v>
       </c>
       <c r="B12">
         <v>53496</v>
       </c>
-      <c r="C12"/>
+      <c r="C12">
+        <v>21081</v>
+      </c>
       <c r="D12" t="s">
         <v>80</v>
       </c>
       <c r="E12" t="s">
+        <v>476</v>
+      </c>
+      <c r="F12" t="s">
         <v>477</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
+        <v>464</v>
+      </c>
+      <c r="H12" t="s">
         <v>478</v>
       </c>
-      <c r="G12"/>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>479</v>
       </c>
-      <c r="I12"/>
       <c r="J12">
-        <v>0.0</v>
+        <v>170098.09</v>
       </c>
       <c r="K12"/>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>468</v>
+      </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>475</v>
-[...31 lines deleted...]
-        <v>480</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C1" t="s">
         <v>481</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>482</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54793</v>
+      </c>
+      <c r="B2">
+        <v>53636</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>4564.53</v>
+      </c>
+      <c r="E2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F2" t="s">
+        <v>485</v>
+      </c>
+      <c r="G2" t="s">
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="I1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50359</v>
       </c>
       <c r="B2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E2" t="s">
         <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K2" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50232</v>
       </c>
       <c r="B3" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C3" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E3" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H3"/>
       <c r="I3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="J3" t="s">
         <v>125</v>
       </c>
       <c r="K3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50223</v>
       </c>
       <c r="B4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F4" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H4" t="s">
         <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J4" t="s">
         <v>125</v>
       </c>
       <c r="K4" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50355</v>
       </c>
       <c r="B5" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E5" t="s">
         <v>95</v>
       </c>
       <c r="F5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>125</v>
       </c>
       <c r="K5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50352</v>
       </c>
       <c r="B6" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C6" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D6" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G6" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="K6" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>52841</v>
       </c>
       <c r="B7" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C7" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D7" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E7" t="s">
         <v>71</v>
       </c>
       <c r="F7" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50228</v>
       </c>
       <c r="B8" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C8" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D8" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E8" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F8" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>125</v>
       </c>
       <c r="K8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50275</v>
       </c>
       <c r="B9" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D9" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E9" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F9" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="G9" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J9" t="s">
         <v>125</v>
       </c>
       <c r="K9" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50356</v>
       </c>
       <c r="B10" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C10" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D10" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E10" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F10" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G10" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="H10" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>125</v>
       </c>
       <c r="K10" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50225</v>
       </c>
       <c r="B11" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C11" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D11" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E11" t="s">
         <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G11" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J11" t="s">
         <v>125</v>
       </c>
       <c r="K11" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>52846</v>
       </c>
       <c r="B12" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C12" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D12" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>50</v>
       </c>
       <c r="K12" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53096</v>
       </c>
       <c r="B13" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C13" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D13" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E13" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="J13" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K13" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50360</v>
       </c>
       <c r="B14" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C14" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D14" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G14" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>125</v>
       </c>
       <c r="K14" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50354</v>
       </c>
       <c r="B15" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C15" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D15" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E15" t="s">
         <v>95</v>
       </c>
       <c r="F15" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G15" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>125</v>
       </c>
       <c r="K15" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50227</v>
       </c>
       <c r="B16" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C16" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D16" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G16" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J16" t="s">
         <v>125</v>
       </c>
       <c r="K16" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50224</v>
       </c>
       <c r="B17" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C17" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D17" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G17" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="J17" t="s">
         <v>125</v>
       </c>
       <c r="K17" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50226</v>
       </c>
       <c r="B18" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C18" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D18" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G18" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="J18" t="s">
         <v>125</v>
       </c>
       <c r="K18" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50273</v>
       </c>
       <c r="B19" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C19" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D19" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>125</v>
       </c>
       <c r="K19" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50364</v>
       </c>
       <c r="B20" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C20" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D20" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E20" t="s">
         <v>128</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>125</v>
       </c>
       <c r="K20" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54365</v>
       </c>
       <c r="B21" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C21" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D21" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E21" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F21" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="K21" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50233</v>
       </c>
       <c r="B22" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C22" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D22" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="J22" t="s">
         <v>125</v>
       </c>
       <c r="K22" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50357</v>
       </c>
       <c r="B23" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C23" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D23" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E23" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F23" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G23" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>125</v>
       </c>
       <c r="K23" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50474</v>
       </c>
       <c r="B3">
         <v>50227</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50476</v>
       </c>
       <c r="B4">
         <v>50228</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50655</v>
       </c>
       <c r="B5">
         <v>50354</v>
       </c>
       <c r="C5">
         <v>49881</v>
       </c>
       <c r="D5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50656</v>
       </c>
       <c r="B6">
         <v>50355</v>
       </c>
       <c r="C6">
         <v>49881</v>
       </c>
       <c r="D6" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50657</v>
       </c>
       <c r="B7">
         <v>50356</v>
       </c>
       <c r="C7">
         <v>49881</v>
       </c>
       <c r="D7" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50658</v>
       </c>
       <c r="B8">
         <v>50357</v>
       </c>
       <c r="C8">
         <v>49881</v>
       </c>
       <c r="D8" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50483</v>
       </c>
       <c r="B9">
         <v>50232</v>
       </c>
       <c r="C9">
         <v>49794</v>
       </c>
       <c r="D9" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50482</v>
       </c>
       <c r="B10">
         <v>50232</v>
       </c>
       <c r="C10">
         <v>49810</v>
       </c>
       <c r="D10" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50485</v>
       </c>
       <c r="B11">
         <v>50233</v>
       </c>
       <c r="C11">
         <v>49795</v>
       </c>
       <c r="D11" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50484</v>
       </c>
       <c r="B12">
         <v>50233</v>
       </c>
       <c r="C12">
         <v>49810</v>
       </c>
       <c r="D12" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50547</v>
       </c>
       <c r="B13">
         <v>50275</v>
       </c>
       <c r="C13">
         <v>49881</v>
       </c>
       <c r="D13" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50468</v>
       </c>
       <c r="B14">
         <v>50223</v>
       </c>
       <c r="C14">
         <v>49805</v>
       </c>
       <c r="D14" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E14" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50469</v>
       </c>
       <c r="B15">
         <v>50224</v>
       </c>
       <c r="C15">
         <v>49805</v>
       </c>
       <c r="D15" t="s">
+        <v>628</v>
+      </c>
+      <c r="E15" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50470</v>
       </c>
       <c r="B16">
         <v>50225</v>
       </c>
       <c r="C16">
         <v>49805</v>
       </c>
       <c r="D16" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E16" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>51776</v>
       </c>
       <c r="B17">
         <v>50275</v>
       </c>
       <c r="C17">
         <v>49809</v>
       </c>
       <c r="D17" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>52856</v>
       </c>
       <c r="B18">
         <v>52841</v>
       </c>
       <c r="C18">
         <v>49811</v>
       </c>
       <c r="D18" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>52861</v>
       </c>
       <c r="B19">
         <v>50360</v>
       </c>
       <c r="C19">
         <v>49811</v>
       </c>
       <c r="D19" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>52871</v>
       </c>
       <c r="B20">
         <v>50273</v>
       </c>
       <c r="C20">
         <v>49810</v>
       </c>
       <c r="D20" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>52876</v>
       </c>
       <c r="B21">
         <v>50352</v>
       </c>
       <c r="C21">
         <v>49810</v>
       </c>
       <c r="D21" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53101</v>
       </c>
       <c r="B22">
         <v>53096</v>
       </c>
       <c r="C22">
         <v>52916</v>
       </c>
       <c r="D22" t="s">
+        <v>628</v>
+      </c>
+      <c r="E22" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53666</v>
       </c>
       <c r="B23">
         <v>52846</v>
       </c>
       <c r="C23">
         <v>53661</v>
       </c>
       <c r="D23" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53671</v>
       </c>
       <c r="B24">
         <v>50359</v>
       </c>
       <c r="C24">
         <v>53661</v>
       </c>
       <c r="D24" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53676</v>
       </c>
       <c r="B25">
         <v>50273</v>
       </c>
       <c r="C25">
         <v>53661</v>
       </c>
       <c r="D25" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53681</v>
       </c>
       <c r="B26">
         <v>52841</v>
       </c>
       <c r="C26">
         <v>53661</v>
       </c>
       <c r="D26" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53841</v>
       </c>
       <c r="B27">
         <v>50364</v>
       </c>
       <c r="C27">
         <v>49915</v>
       </c>
       <c r="D27" t="s">
+        <v>628</v>
+      </c>
+      <c r="E27" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54366</v>
       </c>
       <c r="B28">
         <v>54365</v>
       </c>
       <c r="C28">
         <v>53496</v>
       </c>
       <c r="D28" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E28" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49601</v>
       </c>
       <c r="B2" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E2" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="F2" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E3" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F3" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E4" t="s">
         <v>125</v>
       </c>
       <c r="F4" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49606</v>
       </c>
       <c r="B5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E5" t="s">
         <v>125</v>
       </c>
       <c r="F5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49609</v>
       </c>
       <c r="B6" t="s">
         <v>128</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E6" t="s">
         <v>125</v>
       </c>
       <c r="F6" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49619</v>
       </c>
       <c r="B7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E7" t="s">
         <v>125</v>
       </c>
       <c r="F7" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>52906</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49625</v>
       </c>
       <c r="B9" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E9" t="s">
         <v>125</v>
       </c>
       <c r="F9" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49626</v>
       </c>
       <c r="B10" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E10" t="s">
         <v>125</v>
       </c>
       <c r="F10" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49633</v>
       </c>
       <c r="B11" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E11" t="s">
         <v>125</v>
       </c>
       <c r="F11" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49640</v>
       </c>
       <c r="B12" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E12" t="s">
         <v>125</v>
       </c>
       <c r="F12" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49646</v>
       </c>
       <c r="B13" t="s">
         <v>80</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E13" t="s">
         <v>125</v>
       </c>
       <c r="F13" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49682</v>
       </c>
       <c r="B14" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E14" t="s">
         <v>125</v>
       </c>
       <c r="F14" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49707</v>
       </c>
       <c r="B15" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E15" t="s">
         <v>125</v>
       </c>
       <c r="F15" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49708</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E16" t="s">
         <v>125</v>
       </c>
       <c r="F16" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49709</v>
       </c>
       <c r="B17" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E17" t="s">
         <v>125</v>
       </c>
       <c r="F17" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49716</v>
       </c>
       <c r="B18" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E18" t="s">
         <v>125</v>
       </c>
       <c r="F18" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49731</v>
       </c>
       <c r="B19" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E19" t="s">
         <v>125</v>
       </c>
       <c r="F19" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49738</v>
       </c>
       <c r="B20" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E20" t="s">
         <v>125</v>
       </c>
       <c r="F20" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49740</v>
       </c>
       <c r="B21" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E21" t="s">
         <v>125</v>
       </c>
       <c r="F21" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49743</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E22" t="s">
         <v>125</v>
       </c>
       <c r="F22" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49752</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E23" t="s">
         <v>125</v>
       </c>
       <c r="F23" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49755</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
       <c r="F24" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49756</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E25" t="s">
         <v>125</v>
       </c>
       <c r="F25" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49766</v>
       </c>
       <c r="B26" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E26" t="s">
         <v>125</v>
       </c>
       <c r="F26" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49767</v>
       </c>
       <c r="B27" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E27" t="s">
         <v>125</v>
       </c>
       <c r="F27" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49603</v>
       </c>
       <c r="B28" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="F28" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49607</v>
       </c>
       <c r="B29" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E29" t="s">
         <v>125</v>
       </c>
       <c r="F29" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49618</v>
       </c>
       <c r="B30" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E30" t="s">
         <v>125</v>
       </c>
       <c r="F30" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49649</v>
       </c>
       <c r="B31" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E31" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F31" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49590</v>
       </c>
       <c r="B32" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E32" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F32" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49668</v>
       </c>
       <c r="B33" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E33" t="s">
         <v>125</v>
       </c>
       <c r="F33" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49681</v>
       </c>
       <c r="B34" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E34" t="s">
         <v>125</v>
       </c>
       <c r="F34" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49700</v>
       </c>
       <c r="B35" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E35" t="s">
         <v>125</v>
       </c>
       <c r="F35" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49710</v>
       </c>
       <c r="B36" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E36" t="s">
         <v>125</v>
       </c>
       <c r="F36" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49711</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E37" t="s">
         <v>125</v>
       </c>
       <c r="F37" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49715</v>
       </c>
       <c r="B38" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E38" t="s">
         <v>125</v>
       </c>
       <c r="F38" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49724</v>
       </c>
       <c r="B39" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49728</v>
       </c>
       <c r="B40" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E40" t="s">
         <v>125</v>
       </c>
       <c r="F40" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49741</v>
       </c>
       <c r="B41" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E41" t="s">
         <v>125</v>
       </c>
       <c r="F41" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49742</v>
       </c>
       <c r="B42" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E42" t="s">
         <v>125</v>
       </c>
       <c r="F42" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49750</v>
       </c>
       <c r="B43" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E43" t="s">
         <v>125</v>
       </c>
       <c r="F43" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J223"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="I1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D2" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E2" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F2" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="G2" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51273</v>
       </c>
       <c r="B3">
         <v>50140</v>
       </c>
       <c r="C3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="G3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51190</v>
       </c>
       <c r="B4">
         <v>50076</v>
       </c>
       <c r="C4" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D4" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="G4" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>4</v>
       </c>
       <c r="J4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51239</v>
       </c>
       <c r="B5">
         <v>50140</v>
       </c>
       <c r="C5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51234</v>
       </c>
       <c r="B6">
         <v>50079</v>
       </c>
       <c r="C6" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D6" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50864</v>
       </c>
       <c r="B7">
         <v>50079</v>
       </c>
       <c r="C7" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D7" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G7" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50865</v>
       </c>
       <c r="B8">
         <v>50176</v>
       </c>
       <c r="C8" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D8" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G8" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>52191</v>
       </c>
       <c r="B9">
         <v>49805</v>
       </c>
       <c r="C9" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="G9" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50931</v>
       </c>
       <c r="B10">
         <v>50169</v>
       </c>
       <c r="C10" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D10" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="G10" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>5</v>
       </c>
       <c r="J10" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50932</v>
       </c>
       <c r="B11">
         <v>50126</v>
       </c>
       <c r="C11" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D11" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="G11" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51244</v>
       </c>
       <c r="B12">
         <v>50180</v>
       </c>
       <c r="C12" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D12" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="G12" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51492</v>
       </c>
       <c r="B13">
         <v>50127</v>
       </c>
       <c r="C13" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D13" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="G13" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51493</v>
       </c>
       <c r="B14">
         <v>50128</v>
       </c>
       <c r="C14" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D14" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="G14" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J14" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51490</v>
       </c>
       <c r="B15">
         <v>50127</v>
       </c>
       <c r="C15" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D15" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="G15" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51491</v>
       </c>
       <c r="B16">
         <v>50128</v>
       </c>
       <c r="C16" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D16" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="G16" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51037</v>
       </c>
       <c r="B17">
         <v>50197</v>
       </c>
       <c r="C17" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D17" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G17" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50867</v>
       </c>
       <c r="B18">
         <v>50079</v>
       </c>
       <c r="C18" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D18" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G18" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50868</v>
       </c>
       <c r="B19">
         <v>50176</v>
       </c>
       <c r="C19" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D19" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G19" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J19" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50874</v>
       </c>
       <c r="B20">
         <v>50167</v>
       </c>
       <c r="C20" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D20" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G20" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>8</v>
       </c>
       <c r="J20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50875</v>
       </c>
       <c r="B21">
         <v>50071</v>
       </c>
       <c r="C21" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D21" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G21" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>5</v>
       </c>
       <c r="J21" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50876</v>
       </c>
       <c r="B22">
         <v>50076</v>
       </c>
       <c r="C22" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D22" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G22" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>4</v>
       </c>
       <c r="J22" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50882</v>
       </c>
       <c r="B23">
         <v>50109</v>
       </c>
       <c r="C23" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D23" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G23" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50948</v>
       </c>
       <c r="B24">
         <v>50163</v>
       </c>
       <c r="C24" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D24" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="G24" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>15</v>
       </c>
       <c r="J24" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51012</v>
       </c>
       <c r="B25">
         <v>50185</v>
       </c>
       <c r="C25" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D25" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G25" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51148</v>
       </c>
       <c r="B26">
         <v>49953</v>
       </c>
       <c r="C26" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D26" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G26" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51149</v>
       </c>
       <c r="B27">
         <v>50145</v>
       </c>
       <c r="C27" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D27" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G27" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51150</v>
       </c>
       <c r="B28">
         <v>50144</v>
       </c>
       <c r="C28" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D28" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G28" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51152</v>
       </c>
       <c r="B29">
         <v>50112</v>
       </c>
       <c r="C29" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D29" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G29" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51154</v>
       </c>
       <c r="B30">
         <v>50070</v>
       </c>
       <c r="C30" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D30" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G30" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51155</v>
       </c>
       <c r="B31">
         <v>50117</v>
       </c>
       <c r="C31" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D31" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G31" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51156</v>
       </c>
       <c r="B32">
         <v>50126</v>
       </c>
       <c r="C32" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D32" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G32" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51157</v>
       </c>
       <c r="B33">
         <v>50127</v>
       </c>
       <c r="C33" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D33" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G33" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50899</v>
       </c>
       <c r="B34">
         <v>50144</v>
       </c>
       <c r="C34" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D34" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="G34" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51411</v>
       </c>
       <c r="B35">
         <v>50144</v>
       </c>
       <c r="C35" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D35" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="G35" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51062</v>
       </c>
       <c r="B36">
         <v>50189</v>
       </c>
       <c r="C36" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D36" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="G36" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>5</v>
       </c>
       <c r="J36" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51252</v>
       </c>
       <c r="B37">
         <v>50081</v>
       </c>
       <c r="C37" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D37" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="G37" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51232</v>
       </c>
       <c r="B38">
         <v>50185</v>
       </c>
       <c r="C38" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D38" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="G38" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51261</v>
       </c>
       <c r="B39">
         <v>50081</v>
       </c>
       <c r="C39" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D39" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G39" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51174</v>
       </c>
       <c r="B40">
         <v>50197</v>
       </c>
       <c r="C40" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D40" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="G40" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51181</v>
       </c>
       <c r="B41">
         <v>50076</v>
       </c>
       <c r="C41" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D41" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="G41" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50974</v>
       </c>
       <c r="B42">
         <v>50167</v>
       </c>
       <c r="C42" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D42" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="G42" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>4</v>
       </c>
       <c r="J42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50951</v>
       </c>
       <c r="B43">
         <v>50079</v>
       </c>
       <c r="C43" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D43" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="G43" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50894</v>
       </c>
       <c r="B44">
         <v>50079</v>
       </c>
       <c r="C44" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D44" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G44" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50933</v>
       </c>
       <c r="B45">
         <v>50169</v>
       </c>
       <c r="C45" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D45" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="G45" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50934</v>
       </c>
       <c r="B46">
         <v>50126</v>
       </c>
       <c r="C46" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D46" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="G46" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50961</v>
       </c>
       <c r="B47">
         <v>50167</v>
       </c>
       <c r="C47" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D47" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="G47" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J47" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50962</v>
       </c>
       <c r="B48">
         <v>50169</v>
       </c>
       <c r="C48" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D48" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="G48" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>52891</v>
       </c>
       <c r="B49">
         <v>49810</v>
       </c>
       <c r="C49" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D49" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G49" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>13</v>
       </c>
       <c r="J49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51463</v>
       </c>
       <c r="B50">
         <v>50120</v>
       </c>
       <c r="C50" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D50" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="G50" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50671</v>
       </c>
       <c r="B51">
         <v>49805</v>
       </c>
       <c r="C51" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D51" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="G51" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>12</v>
       </c>
       <c r="J51" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50672</v>
       </c>
       <c r="B52">
         <v>49806</v>
       </c>
       <c r="C52" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D52" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="G52" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J52" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50844</v>
       </c>
       <c r="B53">
         <v>49881</v>
       </c>
       <c r="C53" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D53" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="G53" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J53" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51141</v>
       </c>
       <c r="B54">
         <v>50073</v>
       </c>
       <c r="C54" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D54" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="G54" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J54" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51164</v>
       </c>
       <c r="B55">
         <v>50070</v>
       </c>
       <c r="C55" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D55" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G55" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51203</v>
       </c>
       <c r="B56">
         <v>50197</v>
       </c>
       <c r="C56" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G56" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51220</v>
       </c>
       <c r="B57">
         <v>49950</v>
       </c>
       <c r="C57" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D57" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="G57" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>52201</v>
       </c>
       <c r="B58">
         <v>49806</v>
       </c>
       <c r="C58" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="G58" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51143</v>
       </c>
       <c r="B59">
         <v>49952</v>
       </c>
       <c r="C59" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D59" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="G59" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J59" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51144</v>
       </c>
       <c r="B60">
         <v>49952</v>
       </c>
       <c r="C60" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D60" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="G60" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>2</v>
       </c>
       <c r="J60" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51163</v>
       </c>
       <c r="B61">
         <v>50070</v>
       </c>
       <c r="C61" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D61" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="G61" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51176</v>
       </c>
       <c r="B62">
         <v>50075</v>
       </c>
       <c r="C62" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D62" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="G62" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51235</v>
       </c>
       <c r="B63">
         <v>50081</v>
       </c>
       <c r="C63" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D63" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G63" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51175</v>
       </c>
       <c r="B64">
         <v>50075</v>
       </c>
       <c r="C64" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D64" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="G64" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>52196</v>
       </c>
       <c r="B65">
         <v>49805</v>
       </c>
       <c r="C65" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="G65" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51021</v>
       </c>
       <c r="B66">
         <v>50192</v>
       </c>
       <c r="C66" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="G66" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50675</v>
       </c>
       <c r="B67">
         <v>49809</v>
       </c>
       <c r="C67" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F67" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="G67" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="J67" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51138</v>
       </c>
       <c r="B68">
         <v>50070</v>
       </c>
       <c r="C68" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D68" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G68" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51139</v>
       </c>
       <c r="B69">
         <v>49953</v>
       </c>
       <c r="C69" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D69" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G69" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51140</v>
       </c>
       <c r="B70">
         <v>50122</v>
       </c>
       <c r="C70" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D70" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G70" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>149</v>
       </c>
       <c r="J70" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51274</v>
       </c>
       <c r="B71">
         <v>50140</v>
       </c>
       <c r="C71" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D71" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G71" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51287</v>
       </c>
       <c r="B72">
         <v>50140</v>
       </c>
       <c r="C72" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D72" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="G72" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51202</v>
       </c>
       <c r="B73">
         <v>50140</v>
       </c>
       <c r="C73" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D73" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="G73" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51473</v>
       </c>
       <c r="B74">
         <v>50122</v>
       </c>
       <c r="C74" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D74" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E74" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F74" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="G74" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J74" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51495</v>
       </c>
       <c r="B75">
         <v>50128</v>
       </c>
       <c r="C75" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D75" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="G75" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51038</v>
       </c>
       <c r="B76">
         <v>50192</v>
       </c>
       <c r="C76" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G76" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51212</v>
       </c>
       <c r="B77">
         <v>50140</v>
       </c>
       <c r="C77" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D77" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="G77" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51213</v>
       </c>
       <c r="B78">
         <v>50178</v>
       </c>
       <c r="C78" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D78" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="G78" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51214</v>
       </c>
       <c r="B79">
         <v>50167</v>
       </c>
       <c r="C79" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D79" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="G79" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51222</v>
       </c>
       <c r="B80">
         <v>50176</v>
       </c>
       <c r="C80" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D80" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G80" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51223</v>
       </c>
       <c r="B81">
         <v>50169</v>
       </c>
       <c r="C81" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D81" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G81" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>7</v>
       </c>
       <c r="J81" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51224</v>
       </c>
       <c r="B82">
         <v>50071</v>
       </c>
       <c r="C82" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D82" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G82" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51225</v>
       </c>
       <c r="B83">
         <v>50178</v>
       </c>
       <c r="C83" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D83" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G83" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51226</v>
       </c>
       <c r="B84">
         <v>50167</v>
       </c>
       <c r="C84" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D84" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G84" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>2</v>
       </c>
       <c r="J84" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51227</v>
       </c>
       <c r="B85">
         <v>50152</v>
       </c>
       <c r="C85" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D85" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G85" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51228</v>
       </c>
       <c r="B86">
         <v>50109</v>
       </c>
       <c r="C86" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D86" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G86" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>52216</v>
       </c>
       <c r="B87">
         <v>49806</v>
       </c>
       <c r="C87" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D87" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="G87" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>3</v>
       </c>
       <c r="J87" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51205</v>
       </c>
       <c r="B88">
         <v>49953</v>
       </c>
       <c r="C88" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D88" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E88" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="F88" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="G88" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>164</v>
       </c>
       <c r="J88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51206</v>
       </c>
       <c r="B89">
         <v>50070</v>
       </c>
       <c r="C89" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D89" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E89" t="s">
+        <v>915</v>
+      </c>
+      <c r="F89" t="s">
+        <v>913</v>
+      </c>
+      <c r="G89" t="s">
         <v>914</v>
-      </c>
-[...4 lines deleted...]
-        <v>913</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>145</v>
       </c>
       <c r="J89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51158</v>
       </c>
       <c r="B90">
         <v>49953</v>
       </c>
       <c r="C90" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D90" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E90" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="F90" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="G90" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>134</v>
       </c>
       <c r="J90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51159</v>
       </c>
       <c r="B91">
         <v>50070</v>
       </c>
       <c r="C91" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D91" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E91" t="s">
+        <v>920</v>
+      </c>
+      <c r="F91" t="s">
+        <v>918</v>
+      </c>
+      <c r="G91" t="s">
         <v>919</v>
-      </c>
-[...4 lines deleted...]
-        <v>918</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>142</v>
       </c>
       <c r="J91" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51330</v>
       </c>
       <c r="B92">
         <v>50176</v>
       </c>
       <c r="C92" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D92" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G92" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51331</v>
       </c>
       <c r="B93">
         <v>49952</v>
       </c>
       <c r="C93" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D93" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G93" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>2</v>
       </c>
       <c r="J93" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51332</v>
       </c>
       <c r="B94">
         <v>50072</v>
       </c>
       <c r="C94" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D94" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G94" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50916</v>
       </c>
       <c r="B95">
         <v>50176</v>
       </c>
       <c r="C95" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="G95" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50952</v>
       </c>
       <c r="B96">
         <v>50176</v>
       </c>
       <c r="C96" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D96" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="G96" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51394</v>
       </c>
       <c r="B97">
         <v>50098</v>
       </c>
       <c r="C97" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D97" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="G97" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>3</v>
       </c>
       <c r="J97" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>50906</v>
       </c>
       <c r="B98">
         <v>50145</v>
       </c>
       <c r="C98" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D98" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="E98" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F98" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="G98" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>136</v>
       </c>
       <c r="J98" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>52186</v>
       </c>
       <c r="B99">
         <v>49805</v>
       </c>
       <c r="C99" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="G99" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51177</v>
       </c>
       <c r="B100">
         <v>50075</v>
       </c>
       <c r="C100" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D100" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="G100" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51129</v>
       </c>
       <c r="B101">
         <v>49950</v>
       </c>
       <c r="C101" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D101" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="G101" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>6</v>
       </c>
       <c r="J101" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50963</v>
       </c>
       <c r="B102">
         <v>50167</v>
       </c>
       <c r="C102" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D102" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="G102" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>8</v>
       </c>
       <c r="J102" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51464</v>
       </c>
       <c r="B103">
         <v>50120</v>
       </c>
       <c r="C103" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D103" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="G103" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51465</v>
       </c>
       <c r="B104">
         <v>50120</v>
       </c>
       <c r="C104" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D104" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="G104" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51460</v>
       </c>
       <c r="B105">
         <v>50119</v>
       </c>
       <c r="C105" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D105" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="G105" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51462</v>
       </c>
       <c r="B106">
         <v>50119</v>
       </c>
       <c r="C106" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D106" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="G106" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51142</v>
       </c>
       <c r="B107">
         <v>50075</v>
       </c>
       <c r="C107" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D107" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="G107" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H107"/>
       <c r="I107">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J107" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51230</v>
       </c>
       <c r="B108">
         <v>49950</v>
       </c>
       <c r="C108" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D108" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="G108" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51007</v>
       </c>
       <c r="B109">
         <v>50184</v>
       </c>
       <c r="C109" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D109" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="G109" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>15</v>
       </c>
       <c r="J109" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51093</v>
       </c>
       <c r="B110">
         <v>50184</v>
       </c>
       <c r="C110" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D110" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="G110" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>3</v>
       </c>
       <c r="J110" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51301</v>
       </c>
       <c r="B111">
         <v>50184</v>
       </c>
       <c r="C111" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D111" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="G111" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>3</v>
       </c>
       <c r="J111" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51453</v>
       </c>
       <c r="B112">
         <v>50119</v>
       </c>
       <c r="C112" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D112" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="G112" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>3</v>
       </c>
       <c r="J112" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51454</v>
       </c>
       <c r="B113">
         <v>50120</v>
       </c>
       <c r="C113" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D113" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="G113" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51478</v>
       </c>
       <c r="B114">
         <v>50124</v>
       </c>
       <c r="C114" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="G114" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51477</v>
       </c>
       <c r="B115">
         <v>50124</v>
       </c>
       <c r="C115" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="G115" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51294</v>
       </c>
       <c r="B116">
         <v>50185</v>
       </c>
       <c r="C116" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D116" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G116" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51260</v>
       </c>
       <c r="B117">
         <v>50081</v>
       </c>
       <c r="C117" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D117" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="G117" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51461</v>
       </c>
       <c r="B118">
         <v>50119</v>
       </c>
       <c r="C118" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D118" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="G118" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51161</v>
       </c>
       <c r="B119">
         <v>50072</v>
       </c>
       <c r="C119" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D119" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="E119" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="F119" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="G119" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>1443</v>
       </c>
       <c r="J119" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51162</v>
       </c>
       <c r="B120">
         <v>50072</v>
       </c>
       <c r="C120" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D120" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="G120" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>3</v>
       </c>
       <c r="J120" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51173</v>
       </c>
       <c r="B121">
         <v>50072</v>
       </c>
       <c r="C121" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D121" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="G121" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>3</v>
       </c>
       <c r="J121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>52241</v>
       </c>
       <c r="B122">
         <v>49881</v>
       </c>
       <c r="C122" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D122" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="G122" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>11</v>
       </c>
       <c r="J122" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51440</v>
       </c>
       <c r="B123">
         <v>50071</v>
       </c>
       <c r="C123" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D123" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G123" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51441</v>
       </c>
       <c r="B124">
         <v>50178</v>
       </c>
       <c r="C124" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D124" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G124" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H124"/>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51442</v>
       </c>
       <c r="B125">
         <v>50167</v>
       </c>
       <c r="C125" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D125" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G125" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>7</v>
       </c>
       <c r="J125" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51443</v>
       </c>
       <c r="B126">
         <v>50152</v>
       </c>
       <c r="C126" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D126" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G126" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51444</v>
       </c>
       <c r="B127">
         <v>50109</v>
       </c>
       <c r="C127" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D127" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G127" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>50976</v>
       </c>
       <c r="B128">
         <v>50169</v>
       </c>
       <c r="C128" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D128" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G128" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>17</v>
       </c>
       <c r="J128" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51025</v>
       </c>
       <c r="B129">
         <v>50192</v>
       </c>
       <c r="C129" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="G129" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50958</v>
       </c>
       <c r="B130">
         <v>50167</v>
       </c>
       <c r="C130" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D130" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="G130" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H130"/>
       <c r="I130">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J130" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>51479</v>
       </c>
       <c r="B131">
         <v>50075</v>
       </c>
       <c r="C131" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="G131" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51035</v>
       </c>
       <c r="B132">
         <v>50192</v>
       </c>
       <c r="C132" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G132" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51030</v>
       </c>
       <c r="B133">
         <v>50192</v>
       </c>
       <c r="C133" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="G133" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>51020</v>
       </c>
       <c r="B134">
         <v>50192</v>
       </c>
       <c r="C134" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="G134" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>51031</v>
       </c>
       <c r="B135">
         <v>50192</v>
       </c>
       <c r="C135" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D135" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="G135" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>3</v>
       </c>
       <c r="J135" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>51458</v>
       </c>
       <c r="B136">
         <v>50119</v>
       </c>
       <c r="C136" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D136" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E136" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F136" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="G136" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>1001</v>
       </c>
       <c r="J136" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>51457</v>
       </c>
       <c r="B137">
         <v>50119</v>
       </c>
       <c r="C137" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D137" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="G137" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H137"/>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51456</v>
       </c>
       <c r="B138">
         <v>50119</v>
       </c>
       <c r="C138" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D138" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="G138" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51455</v>
       </c>
       <c r="B139">
         <v>50119</v>
       </c>
       <c r="C139" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D139" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G139" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>2</v>
       </c>
       <c r="J139" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51494</v>
       </c>
       <c r="B140">
         <v>50128</v>
       </c>
       <c r="C140" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D140" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="G140" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J140" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>51466</v>
       </c>
       <c r="B141">
         <v>50121</v>
       </c>
       <c r="C141" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D141" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="G141" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>3</v>
       </c>
       <c r="J141" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>51471</v>
       </c>
       <c r="B142">
         <v>50121</v>
       </c>
       <c r="C142" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D142" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G142" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>3</v>
       </c>
       <c r="J142" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>51472</v>
       </c>
       <c r="B143">
         <v>50122</v>
       </c>
       <c r="C143" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D143" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G143" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>140</v>
       </c>
       <c r="J143" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>51431</v>
       </c>
       <c r="B144">
         <v>50109</v>
       </c>
       <c r="C144" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D144" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="G144" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>51395</v>
       </c>
       <c r="B145">
         <v>50098</v>
       </c>
       <c r="C145" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D145"/>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="G145" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>50855</v>
       </c>
       <c r="B146">
         <v>50112</v>
       </c>
       <c r="C146" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D146" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="E146" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F146" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="G146" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H146"/>
       <c r="I146">
-        <v>2787</v>
+        <v>2863</v>
       </c>
       <c r="J146" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>50854</v>
       </c>
       <c r="B147">
         <v>50112</v>
       </c>
       <c r="C147" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D147" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E147" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F147" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="G147" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H147"/>
       <c r="I147">
-        <v>2853</v>
+        <v>2936</v>
       </c>
       <c r="J147" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>50884</v>
       </c>
       <c r="B148">
         <v>50111</v>
       </c>
       <c r="C148" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D148" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="E148" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="F148" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="G148" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>138</v>
       </c>
       <c r="J148" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51502</v>
       </c>
       <c r="B149">
         <v>50111</v>
       </c>
       <c r="C149" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D149" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E149" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F149" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="G149" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>161</v>
       </c>
       <c r="J149" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>50900</v>
       </c>
       <c r="B150">
         <v>50144</v>
       </c>
       <c r="C150" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D150" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="G150" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>50968</v>
       </c>
       <c r="B151">
         <v>50126</v>
       </c>
       <c r="C151" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D151" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G151" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>51428</v>
       </c>
       <c r="B152">
         <v>50111</v>
       </c>
       <c r="C152" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D152" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E152" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F152" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="G152" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>161</v>
       </c>
       <c r="J152" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>51501</v>
       </c>
       <c r="B153">
         <v>50133</v>
       </c>
       <c r="C153" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D153" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G153" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>5</v>
       </c>
       <c r="J153" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>51489</v>
       </c>
       <c r="B154">
         <v>50126</v>
       </c>
       <c r="C154" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D154" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E154" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F154" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="G154" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H154"/>
       <c r="I154">
         <v>10</v>
       </c>
       <c r="J154" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51259</v>
       </c>
       <c r="B155">
         <v>50081</v>
       </c>
       <c r="C155" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D155" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="G155" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="H155"/>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51496</v>
       </c>
       <c r="B156">
         <v>50192</v>
       </c>
       <c r="C156" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D156" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="E156" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="F156" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G156" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H156"/>
       <c r="I156">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="J156" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51470</v>
       </c>
       <c r="B157">
         <v>50121</v>
       </c>
       <c r="C157" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D157" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="G157" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>3</v>
       </c>
       <c r="J157" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51412</v>
       </c>
       <c r="B158">
         <v>50144</v>
       </c>
       <c r="C158" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D158" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="G158" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>52211</v>
       </c>
       <c r="B159">
         <v>49806</v>
       </c>
       <c r="C159" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="G159" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>52206</v>
       </c>
       <c r="B160">
         <v>49806</v>
       </c>
       <c r="C160" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="G160" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>52866</v>
       </c>
       <c r="B161">
         <v>49811</v>
       </c>
       <c r="C161" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D161" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="G161" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>5</v>
       </c>
       <c r="J161" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>50901</v>
       </c>
       <c r="B162">
         <v>50144</v>
       </c>
       <c r="C162" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D162" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="G162" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>51449</v>
       </c>
       <c r="B163">
         <v>50111</v>
       </c>
       <c r="C163" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D163"/>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="G163" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>51316</v>
       </c>
       <c r="B164">
         <v>50163</v>
       </c>
       <c r="C164" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D164" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="G164" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H164"/>
       <c r="I164">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J164" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>51014</v>
       </c>
       <c r="B165">
         <v>50189</v>
       </c>
       <c r="C165" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D165" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G165" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H165"/>
       <c r="I165">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J165" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>51425</v>
       </c>
       <c r="B166">
         <v>50189</v>
       </c>
       <c r="C166" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D166" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G166" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>3</v>
       </c>
       <c r="J166" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>50905</v>
       </c>
       <c r="B167">
         <v>50145</v>
       </c>
       <c r="C167" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D167" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="G167" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>50904</v>
       </c>
       <c r="B168">
         <v>50145</v>
       </c>
       <c r="C168" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D168" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="G168" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H168"/>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>51002</v>
       </c>
       <c r="B169">
         <v>50178</v>
       </c>
       <c r="C169" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D169" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="G169" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>4</v>
       </c>
       <c r="J169" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>51119</v>
       </c>
       <c r="B170">
         <v>50178</v>
       </c>
       <c r="C170" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D170" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="G170" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>3</v>
       </c>
       <c r="J170" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51034</v>
       </c>
       <c r="B171">
         <v>50178</v>
       </c>
       <c r="C171" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D171" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="E171" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F171" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="G171" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>158</v>
       </c>
       <c r="J171" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51120</v>
       </c>
       <c r="B172">
         <v>50178</v>
       </c>
       <c r="C172" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D172" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="G172" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>5</v>
       </c>
       <c r="J172" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>51165</v>
       </c>
       <c r="B173">
         <v>49953</v>
       </c>
       <c r="C173" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D173" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G173" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>51166</v>
       </c>
       <c r="B174">
         <v>50070</v>
       </c>
       <c r="C174" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D174" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G174" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>51167</v>
       </c>
       <c r="B175">
         <v>50071</v>
       </c>
       <c r="C175" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D175" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G175" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H175"/>
       <c r="I175">
         <v>7</v>
       </c>
       <c r="J175" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>51168</v>
       </c>
       <c r="B176">
         <v>50167</v>
       </c>
       <c r="C176" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D176" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G176" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>8</v>
       </c>
       <c r="J176" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>51169</v>
       </c>
       <c r="B177">
         <v>49950</v>
       </c>
       <c r="C177" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D177" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G177" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H177"/>
       <c r="I177">
         <v>1</v>
       </c>
       <c r="J177" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>51170</v>
       </c>
       <c r="B178">
         <v>50073</v>
       </c>
       <c r="C178" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D178" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G178" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H178"/>
       <c r="I178">
         <v>10</v>
       </c>
       <c r="J178" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51171</v>
       </c>
       <c r="B179">
         <v>50075</v>
       </c>
       <c r="C179" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D179" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G179" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>2</v>
       </c>
       <c r="J179" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51172</v>
       </c>
       <c r="B180">
         <v>50076</v>
       </c>
       <c r="C180" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D180" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G180" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>4</v>
       </c>
       <c r="J180" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>50857</v>
       </c>
       <c r="B181">
         <v>50144</v>
       </c>
       <c r="C181" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D181" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E181" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F181" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="G181" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>137</v>
       </c>
       <c r="J181" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>50858</v>
       </c>
       <c r="B182">
         <v>50117</v>
       </c>
       <c r="C182" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D182" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E182" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G182" t="s">
         <v>1138</v>
-      </c>
-[...4 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>140</v>
       </c>
       <c r="J182" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>50999</v>
       </c>
       <c r="B183">
         <v>50180</v>
       </c>
       <c r="C183" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="G183" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51011</v>
       </c>
       <c r="B184">
         <v>50180</v>
       </c>
       <c r="C184" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D184" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G184" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>51009</v>
       </c>
       <c r="B185">
         <v>50180</v>
       </c>
       <c r="C185" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D185" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="G185" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51010</v>
       </c>
       <c r="B186">
         <v>50180</v>
       </c>
       <c r="C186" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D186" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G186" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51024</v>
       </c>
       <c r="B187">
         <v>50180</v>
       </c>
       <c r="C187" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D187" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G187" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51008</v>
       </c>
       <c r="B188">
         <v>50180</v>
       </c>
       <c r="C188" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D188" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="G188" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51304</v>
       </c>
       <c r="B189">
         <v>50117</v>
       </c>
       <c r="C189" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D189" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="E189" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="F189" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G189" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>146</v>
       </c>
       <c r="J189" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51209</v>
       </c>
       <c r="B190">
         <v>49953</v>
       </c>
       <c r="C190" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D190" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E190" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="F190" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="G190" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>153</v>
       </c>
       <c r="J190" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>51210</v>
       </c>
       <c r="B191">
         <v>50070</v>
       </c>
       <c r="C191" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D191" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E191" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G191" t="s">
         <v>1164</v>
-      </c>
-[...4 lines deleted...]
-        <v>1163</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>146</v>
       </c>
       <c r="J191" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51215</v>
       </c>
       <c r="B192">
         <v>49950</v>
       </c>
       <c r="C192" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D192" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G192" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>51218</v>
       </c>
       <c r="B193">
         <v>50176</v>
       </c>
       <c r="C193" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D193" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G193" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H193"/>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51178</v>
       </c>
       <c r="B194">
         <v>50075</v>
       </c>
       <c r="C194" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D194" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="G194" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51179</v>
       </c>
       <c r="B195">
         <v>50098</v>
       </c>
       <c r="C195" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D195" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="G195" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>2</v>
       </c>
       <c r="J195" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>50997</v>
       </c>
       <c r="B196">
         <v>50176</v>
       </c>
       <c r="C196" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D196" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="G196" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>52881</v>
       </c>
       <c r="B197">
         <v>49810</v>
       </c>
       <c r="C197" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D197" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G197" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H197"/>
       <c r="I197">
         <v>10</v>
       </c>
       <c r="J197" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>52886</v>
       </c>
       <c r="B198">
         <v>49811</v>
       </c>
       <c r="C198" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D198" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G198" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="H198"/>
       <c r="I198">
         <v>5</v>
       </c>
       <c r="J198" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>52896</v>
       </c>
       <c r="B199">
         <v>49810</v>
       </c>
       <c r="C199" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D199" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G199" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H199"/>
       <c r="I199">
         <v>3</v>
       </c>
       <c r="J199" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>50996</v>
       </c>
       <c r="B200">
         <v>50176</v>
       </c>
       <c r="C200" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D200" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="G200" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H200"/>
       <c r="I200">
         <v>3</v>
       </c>
       <c r="J200" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>50995</v>
       </c>
       <c r="B201">
         <v>50176</v>
       </c>
       <c r="C201" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D201" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="G201" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H201"/>
       <c r="I201">
         <v>2</v>
       </c>
       <c r="J201" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>51130</v>
       </c>
       <c r="B202">
         <v>49950</v>
       </c>
       <c r="C202" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D202" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="G202" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>4</v>
       </c>
       <c r="J202" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>51001</v>
       </c>
       <c r="B203">
         <v>50177</v>
       </c>
       <c r="C203" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D203" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="G203" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H203"/>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>51467</v>
       </c>
       <c r="B204">
         <v>50121</v>
       </c>
       <c r="C204" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D204" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E204" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="F204" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="G204" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J204" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>51468</v>
       </c>
       <c r="B205">
         <v>50127</v>
       </c>
       <c r="C205" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D205" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E205" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G205" t="s">
         <v>1196</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>149</v>
       </c>
       <c r="J205" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>51469</v>
       </c>
       <c r="B206">
         <v>50128</v>
       </c>
       <c r="C206" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D206" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E206" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="F206" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="G206" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>6</v>
       </c>
       <c r="J206" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51409</v>
       </c>
       <c r="B207">
         <v>50109</v>
       </c>
       <c r="C207" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D207" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G207" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H207"/>
       <c r="I207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J207" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>51426</v>
       </c>
       <c r="B208">
         <v>50109</v>
       </c>
       <c r="C208" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D208" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="G208" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>51393</v>
       </c>
       <c r="B209">
         <v>50098</v>
       </c>
       <c r="C209" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D209" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="G209" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>51390</v>
       </c>
       <c r="B210">
         <v>50098</v>
       </c>
       <c r="C210" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D210" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G210" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H210"/>
       <c r="I210">
         <v>5</v>
       </c>
       <c r="J210" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>51391</v>
       </c>
       <c r="B211">
         <v>49950</v>
       </c>
       <c r="C211" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D211" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G211" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H211"/>
       <c r="I211">
         <v>6</v>
       </c>
       <c r="J211" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>51392</v>
       </c>
       <c r="B212">
         <v>50177</v>
       </c>
       <c r="C212" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D212" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G212" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H212"/>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>51459</v>
       </c>
       <c r="B213">
         <v>50119</v>
       </c>
       <c r="C213" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D213" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="G213" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>50975</v>
       </c>
       <c r="B214">
         <v>50169</v>
       </c>
       <c r="C214" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D214" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G214" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>28</v>
       </c>
       <c r="J214" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>50998</v>
       </c>
       <c r="B215">
         <v>50177</v>
       </c>
       <c r="C215" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D215" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="G215" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>0</v>
       </c>
       <c r="J215" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51295</v>
       </c>
       <c r="B216">
         <v>50185</v>
       </c>
       <c r="C216" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D216" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="G216" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51476</v>
       </c>
       <c r="B217">
         <v>50124</v>
       </c>
       <c r="C217" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D217" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="G217" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>9</v>
       </c>
       <c r="J217" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>51475</v>
       </c>
       <c r="B218">
         <v>50124</v>
       </c>
       <c r="C218" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D218" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="G218" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H218"/>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51500</v>
       </c>
       <c r="B219">
         <v>50133</v>
       </c>
       <c r="C219" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D219" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="G219" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="H219"/>
       <c r="I219">
         <v>5</v>
       </c>
       <c r="J219" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>50859</v>
       </c>
       <c r="B220">
         <v>50152</v>
       </c>
       <c r="C220" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D220" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="G220" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="H220"/>
       <c r="I220">
         <v>2</v>
       </c>
       <c r="J220" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>50923</v>
       </c>
       <c r="B221">
         <v>50152</v>
       </c>
       <c r="C221" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D221"/>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="G221" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>50897</v>
       </c>
       <c r="B222">
         <v>50152</v>
       </c>
       <c r="C222" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D222" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="G222" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>4</v>
       </c>
       <c r="J222" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>50922</v>
       </c>
       <c r="B223">
         <v>50152</v>
       </c>
       <c r="C223" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D223" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="G223" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>7</v>
       </c>
       <c r="J223" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -18315,2172 +18314,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="M1" t="s">
+        <v>453</v>
+      </c>
+      <c r="N1" t="s">
         <v>454</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="P1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="Q1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="R1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="S1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="T1" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D2" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E2" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F2" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="G2" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H2" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="I2" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="J2" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K2" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="L2" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="M2" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="N2" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="O2" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="P2" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="Q2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="R2" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="S2" t="s">
-        <v>1751</v>
+        <v>484</v>
       </c>
       <c r="T2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D3" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E3" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="F3" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="G3" t="s">
         <v>122</v>
       </c>
       <c r="H3" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="I3" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="J3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="K3" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="L3" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="M3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="N3" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="O3" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="P3" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="Q3" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="R3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="S3" t="s">
         <v>1752</v>
       </c>
       <c r="T3" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="G4" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="H4" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="I4" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="J4" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="K4" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="M4" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="N4" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="O4" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="P4" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="Q4" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="R4" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D5" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
       <c r="G5" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="H5" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="I5" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="J5" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="K5" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="M5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="N5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="O5" t="s">
+        <v>1737</v>
+      </c>
+      <c r="P5" t="s">
         <v>1736</v>
       </c>
-      <c r="P5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="R5" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D6" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E6" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="F6" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="G6" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H6" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="I6" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="J6" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="K6" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="M6" t="s">
+        <v>463</v>
+      </c>
+      <c r="N6" t="s">
         <v>464</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="Q6" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="R6" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D7" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="E7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F7" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="G7" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="H7" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="I7" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="J7" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="K7" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="M7" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="N7" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="P7" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="R7" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D8" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="F8" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="G8" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="H8" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="I8" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="J8" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="K8" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="N8" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="P8" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="R8" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D9" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="F9" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="I9" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="J9" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="K9" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="N9" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="P9" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="R9" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D10" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="F10" t="s">
         <v>112</v>
       </c>
       <c r="G10" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H10" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="I10" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="J10" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="K10" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="N10" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="R10" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D11" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="F11" t="s">
         <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I11" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="J11" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="K11" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="R11" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="I12" t="s">
         <v>122</v>
       </c>
       <c r="J12" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="K12" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="R12" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="H13" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="I13" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="J13" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="K13" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H14" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="I14" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="J14" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="K14" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="H15" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="I15" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="J15" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="K15" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="H16" t="s">
         <v>99</v>
       </c>
       <c r="I16" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="J16" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="K16" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H17" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="I17" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="J17" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="K17" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="H18" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="I18" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="J18" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="K18" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="H19" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="I19" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J19" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="K19" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H20" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="I20" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="J20" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="K20" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H21" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="I21" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="J21" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="K21" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="H22" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="I22" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="J22" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="K22" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H23" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="I23" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="J23" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="K23" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H24" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I24" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="J24" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="K24" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="H25" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="I25" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="J25" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="K25" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="H26" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="I26" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="J26" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="K26" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="H27" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="I27" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="J27" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="K27" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H28" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="I28" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="J28" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="K28" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="I29" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="J29" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="K29" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="I30" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="J30" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="K30" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="I31" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="J31" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="K31" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="I32" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="J32" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="K32" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="I33" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="J33" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="K33" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="I34" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="J34" t="s">
         <v>76</v>
       </c>
       <c r="K34" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="I35" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="J35" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="K35" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="I36" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="J36" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="K36" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I37" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="J37" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="K37" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="I38" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="J38" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="K38" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="I39" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="J39" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="K39" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="I40" t="s">
         <v>47</v>
       </c>
       <c r="J40" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K40" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="I41" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="J41" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="K41" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J42" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="K42" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="J43" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="K43" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="J44" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="K44" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="J45" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="K45" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="J46" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="K46" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="J47" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="K47" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="J48" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="K48" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="J49" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="K49" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="J50" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="K50" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="J52" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="K52" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="J53" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="K53" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="J54" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="K54" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="J55" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="K55" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="J56" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="K56" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="J57" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="K57" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="J58" t="s">
         <v>100</v>
       </c>
       <c r="K58" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="J59" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="K59" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="J60" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="K60" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="J61" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="K61" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="J62" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="K62" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="J63" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="K63" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="J64" t="s">
         <v>123</v>
       </c>
       <c r="K64" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="K65" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="K66" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K67" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="K68" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="K69" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="K70" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="K71" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="K72" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="K73" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="K74" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="K75" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="K76" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="K77" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="K78" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="K79" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="K80" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="K81" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="K82" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="K83" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="K84" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="K85" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="K86" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="K87" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="K88" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="K89" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="K90" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="K91" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="K92" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="K93" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="K94" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="K95" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="K96" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="K97" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="K98" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="K99" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="K100" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="K101" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="K102" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="K103" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="K104" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="K105" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="K106" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="K107" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="K108" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="K109" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="K110" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="K111" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="K112" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="K113" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="K114" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="K115" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="K116" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="K117" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="K118" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="K119" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="K120" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="K121" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="K122" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="K123" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="K124" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="K125" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="K126" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="K127" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="K128" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="K129" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="K130" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="K131" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="K132" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="K133" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="K134" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="K135" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="K136" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="K137" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="K138" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="K139" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="K140" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="K141" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="K142" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="K143" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="K144" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="K145" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="K146" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="K147" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="K148" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="K149" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="K150" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="K151" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="K152" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="K153" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="K154" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="K155" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="K156" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="K157" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="K158" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="K159" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="K160" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="K161" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="K162" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">