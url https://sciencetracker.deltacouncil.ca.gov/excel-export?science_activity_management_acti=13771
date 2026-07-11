--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-24 02:38:09pm</t>
+    <t>2026-07-11 01:21:08am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13771</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13771"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3933,50 +3933,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -8488,51 +8491,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54516</v>
       </c>
       <c r="B2">
         <v>54276</v>
       </c>
       <c r="C2" t="s">
         <v>524</v>
       </c>
       <c r="D2" t="s">
         <v>525</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>526</v>
       </c>
       <c r="G2" t="s">
         <v>527</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50693</v>
       </c>
       <c r="B3">
         <v>49802</v>
       </c>
       <c r="C3" t="s">
         <v>528</v>
       </c>
       <c r="D3" t="s">
         <v>529</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>530</v>
       </c>
       <c r="G3" t="s">
         <v>531</v>
       </c>
@@ -8628,51 +8631,51 @@
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50956</v>
       </c>
       <c r="B7">
         <v>50166</v>
       </c>
       <c r="C7" t="s">
         <v>524</v>
       </c>
       <c r="D7" t="s">
         <v>539</v>
       </c>
       <c r="E7" t="s">
         <v>540</v>
       </c>
       <c r="F7" t="s">
         <v>541</v>
       </c>
       <c r="G7" t="s">
         <v>542</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="J7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51056</v>
       </c>
       <c r="B8">
         <v>50204</v>
       </c>
       <c r="C8" t="s">
         <v>524</v>
       </c>
       <c r="D8" t="s">
         <v>543</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>544</v>
       </c>
       <c r="G8" t="s">
         <v>545</v>
       </c>
@@ -8684,51 +8687,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51096</v>
       </c>
       <c r="B9">
         <v>50103</v>
       </c>
       <c r="C9" t="s">
         <v>524</v>
       </c>
       <c r="D9" t="s">
         <v>546</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>547</v>
       </c>
       <c r="G9" t="s">
         <v>548</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J9" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51097</v>
       </c>
       <c r="B10">
         <v>50115</v>
       </c>
       <c r="C10" t="s">
         <v>524</v>
       </c>
       <c r="D10" t="s">
         <v>546</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>547</v>
       </c>
       <c r="G10" t="s">
         <v>548</v>
       </c>
@@ -8740,51 +8743,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51504</v>
       </c>
       <c r="B11">
         <v>50103</v>
       </c>
       <c r="C11" t="s">
         <v>549</v>
       </c>
       <c r="D11" t="s">
         <v>550</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>551</v>
       </c>
       <c r="G11" t="s">
         <v>552</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51250</v>
       </c>
       <c r="B12">
         <v>50204</v>
       </c>
       <c r="C12" t="s">
         <v>549</v>
       </c>
       <c r="D12" t="s">
         <v>553</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>554</v>
       </c>
       <c r="G12" t="s">
         <v>555</v>
       </c>
@@ -8966,81 +8969,81 @@
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51505</v>
       </c>
       <c r="B19">
         <v>50103</v>
       </c>
       <c r="C19" t="s">
         <v>528</v>
       </c>
       <c r="D19" t="s">
         <v>572</v>
       </c>
       <c r="E19" t="s">
         <v>573</v>
       </c>
       <c r="F19" t="s">
         <v>574</v>
       </c>
       <c r="G19" t="s">
         <v>575</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="J19" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51506</v>
       </c>
       <c r="B20">
         <v>50115</v>
       </c>
       <c r="C20" t="s">
         <v>528</v>
       </c>
       <c r="D20" t="s">
         <v>572</v>
       </c>
       <c r="E20" t="s">
         <v>576</v>
       </c>
       <c r="F20" t="s">
         <v>574</v>
       </c>
       <c r="G20" t="s">
         <v>575</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J20" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51041</v>
       </c>
       <c r="B21">
         <v>50199</v>
       </c>
       <c r="C21" t="s">
         <v>559</v>
       </c>
       <c r="D21" t="s">
         <v>577</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>578</v>
       </c>
       <c r="G21" t="s">
         <v>579</v>
       </c>
@@ -9078,51 +9081,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50950</v>
       </c>
       <c r="B23">
         <v>50164</v>
       </c>
       <c r="C23" t="s">
         <v>524</v>
       </c>
       <c r="D23" t="s">
         <v>582</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>583</v>
       </c>
       <c r="G23" t="s">
         <v>584</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J23" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51053</v>
       </c>
       <c r="B24">
         <v>50204</v>
       </c>
       <c r="C24" t="s">
         <v>524</v>
       </c>
       <c r="D24" t="s">
         <v>553</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>585</v>
       </c>
       <c r="G24" t="s">
         <v>586</v>
       </c>
@@ -9272,51 +9275,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51143</v>
       </c>
       <c r="B30">
         <v>49952</v>
       </c>
       <c r="C30" t="s">
         <v>524</v>
       </c>
       <c r="D30" t="s">
         <v>600</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>601</v>
       </c>
       <c r="G30" t="s">
         <v>602</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J30" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51144</v>
       </c>
       <c r="B31">
         <v>49952</v>
       </c>
       <c r="C31" t="s">
         <v>524</v>
       </c>
       <c r="D31" t="s">
         <v>603</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>604</v>
       </c>
       <c r="G31" t="s">
         <v>605</v>
       </c>
@@ -9354,51 +9357,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50675</v>
       </c>
       <c r="B33">
         <v>49809</v>
       </c>
       <c r="C33" t="s">
         <v>528</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>608</v>
       </c>
       <c r="F33" t="s">
         <v>609</v>
       </c>
       <c r="G33" t="s">
         <v>610</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>2758</v>
+        <v>2767</v>
       </c>
       <c r="J33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>52216</v>
       </c>
       <c r="B34">
         <v>49806</v>
       </c>
       <c r="C34" t="s">
         <v>611</v>
       </c>
       <c r="D34" t="s">
         <v>612</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>613</v>
       </c>
       <c r="G34" t="s">
         <v>614</v>
       </c>
@@ -9604,79 +9607,79 @@
         <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>54663</v>
       </c>
       <c r="B42">
         <v>50103</v>
       </c>
       <c r="C42" t="s">
         <v>524</v>
       </c>
       <c r="D42" t="s">
         <v>630</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>631</v>
       </c>
       <c r="G42" t="s">
         <v>632</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J42" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54648</v>
       </c>
       <c r="B43">
         <v>50103</v>
       </c>
       <c r="C43" t="s">
         <v>593</v>
       </c>
       <c r="D43" t="s">
         <v>634</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>635</v>
       </c>
       <c r="G43" t="s">
         <v>636</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J43" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51498</v>
       </c>
       <c r="B44">
         <v>50131</v>
       </c>
       <c r="C44" t="s">
         <v>549</v>
       </c>
       <c r="D44" t="s">
         <v>637</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>638</v>
       </c>
       <c r="G44" t="s">
         <v>639</v>
       </c>
@@ -9858,51 +9861,51 @@
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51484</v>
       </c>
       <c r="B51">
         <v>50125</v>
       </c>
       <c r="C51" t="s">
         <v>524</v>
       </c>
       <c r="D51" t="s">
         <v>658</v>
       </c>
       <c r="E51" t="s">
         <v>659</v>
       </c>
       <c r="F51" t="s">
         <v>660</v>
       </c>
       <c r="G51" t="s">
         <v>661</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J51" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51483</v>
       </c>
       <c r="B52">
         <v>50125</v>
       </c>
       <c r="C52" t="s">
         <v>524</v>
       </c>
       <c r="D52" t="s">
         <v>662</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>663</v>
       </c>
       <c r="G52" t="s">
         <v>664</v>
       </c>
@@ -10028,51 +10031,51 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51488</v>
       </c>
       <c r="B57">
         <v>50125</v>
       </c>
       <c r="C57" t="s">
         <v>524</v>
       </c>
       <c r="D57" t="s">
         <v>674</v>
       </c>
       <c r="E57" t="s">
         <v>675</v>
       </c>
       <c r="F57" t="s">
         <v>676</v>
       </c>
       <c r="G57" t="s">
         <v>677</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J57" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51485</v>
       </c>
       <c r="B58">
         <v>50125</v>
       </c>
       <c r="C58" t="s">
         <v>549</v>
       </c>
       <c r="D58" t="s">
         <v>678</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>679</v>
       </c>
       <c r="G58" t="s">
         <v>680</v>
       </c>
@@ -10142,51 +10145,51 @@
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51161</v>
       </c>
       <c r="B61">
         <v>50072</v>
       </c>
       <c r="C61" t="s">
         <v>524</v>
       </c>
       <c r="D61" t="s">
         <v>686</v>
       </c>
       <c r="E61" t="s">
         <v>687</v>
       </c>
       <c r="F61" t="s">
         <v>688</v>
       </c>
       <c r="G61" t="s">
         <v>689</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="J61" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51162</v>
       </c>
       <c r="B62">
         <v>50072</v>
       </c>
       <c r="C62" t="s">
         <v>524</v>
       </c>
       <c r="D62" t="s">
         <v>690</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>691</v>
       </c>
       <c r="G62" t="s">
         <v>692</v>
       </c>
@@ -10754,51 +10757,51 @@
         <v>748</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50953</v>
       </c>
       <c r="B83">
         <v>50164</v>
       </c>
       <c r="C83" t="s">
         <v>524</v>
       </c>
       <c r="D83" t="s">
         <v>749</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>750</v>
       </c>
       <c r="G83" t="s">
         <v>751</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J83" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>52076</v>
       </c>
       <c r="B84">
         <v>49801</v>
       </c>
       <c r="C84" t="s">
         <v>549</v>
       </c>
       <c r="D84" t="s">
         <v>752</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>57</v>
       </c>
       <c r="G84" t="s">
         <v>753</v>
       </c>
@@ -10895,60 +10898,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>312</v>
       </c>
       <c r="M1" t="s">
         <v>304</v>
       </c>
       <c r="N1" t="s">
         <v>305</v>
       </c>
       <c r="O1" t="s">
         <v>1246</v>
       </c>
       <c r="P1" t="s">
         <v>1251</v>
       </c>
       <c r="Q1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="R1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="S1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="T1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>756</v>
       </c>
       <c r="C2" t="s">
         <v>757</v>
       </c>
       <c r="D2" t="s">
         <v>763</v>
       </c>
       <c r="E2" t="s">
         <v>924</v>
       </c>
       <c r="F2" t="s">
         <v>925</v>
       </c>
       <c r="G2" t="s">
         <v>931</v>
       </c>
       <c r="H2" t="s">
         <v>936</v>
       </c>
       <c r="I2" t="s">
@@ -10957,54 +10960,54 @@
       <c r="J2" t="s">
         <v>227</v>
       </c>
       <c r="K2" t="s">
         <v>1056</v>
       </c>
       <c r="L2" t="s">
         <v>317</v>
       </c>
       <c r="M2" t="s">
         <v>1236</v>
       </c>
       <c r="N2" t="s">
         <v>1239</v>
       </c>
       <c r="O2" t="s">
         <v>1247</v>
       </c>
       <c r="P2" t="s">
         <v>1252</v>
       </c>
       <c r="Q2" t="s">
         <v>452</v>
       </c>
       <c r="R2" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="S2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="T2" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>184</v>
       </c>
       <c r="D3" t="s">
         <v>764</v>
       </c>
       <c r="E3" t="s">
         <v>78</v>
       </c>
       <c r="F3" t="s">
         <v>926</v>
       </c>
       <c r="G3" t="s">
         <v>236</v>
       </c>
       <c r="H3" t="s">
@@ -11019,54 +11022,54 @@
       <c r="K3" t="s">
         <v>1057</v>
       </c>
       <c r="L3" t="s">
         <v>1235</v>
       </c>
       <c r="M3" t="s">
         <v>326</v>
       </c>
       <c r="N3" t="s">
         <v>1240</v>
       </c>
       <c r="O3" t="s">
         <v>1248</v>
       </c>
       <c r="P3" t="s">
         <v>319</v>
       </c>
       <c r="Q3" t="s">
         <v>454</v>
       </c>
       <c r="R3" t="s">
         <v>559</v>
       </c>
       <c r="S3" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="T3" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>765</v>
       </c>
       <c r="E4" t="s">
         <v>90</v>
       </c>
       <c r="F4" t="s">
         <v>927</v>
       </c>
       <c r="G4" t="s">
         <v>932</v>
       </c>
       <c r="H4" t="s">
         <v>938</v>
       </c>
       <c r="I4" t="s">
@@ -11119,51 +11122,51 @@
       <c r="I5" t="s">
         <v>965</v>
       </c>
       <c r="J5" t="s">
         <v>1000</v>
       </c>
       <c r="K5" t="s">
         <v>1059</v>
       </c>
       <c r="M5" t="s">
         <v>1237</v>
       </c>
       <c r="N5" t="s">
         <v>1242</v>
       </c>
       <c r="O5" t="s">
         <v>1250</v>
       </c>
       <c r="P5" t="s">
         <v>1249</v>
       </c>
       <c r="Q5" t="s">
         <v>455</v>
       </c>
       <c r="R5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>759</v>
       </c>
       <c r="D6" t="s">
         <v>767</v>
       </c>
       <c r="E6" t="s">
         <v>66</v>
       </c>
       <c r="F6" t="s">
         <v>928</v>
       </c>
       <c r="G6" t="s">
         <v>283</v>
       </c>
       <c r="H6" t="s">
         <v>940</v>
       </c>
       <c r="I6" t="s">
         <v>966</v>
       </c>
       <c r="J6" t="s">
@@ -11204,115 +11207,118 @@
       <c r="G7" t="s">
         <v>934</v>
       </c>
       <c r="H7" t="s">
         <v>941</v>
       </c>
       <c r="I7" t="s">
         <v>967</v>
       </c>
       <c r="J7" t="s">
         <v>1002</v>
       </c>
       <c r="K7" t="s">
         <v>962</v>
       </c>
       <c r="M7" t="s">
         <v>1238</v>
       </c>
       <c r="N7" t="s">
         <v>1243</v>
       </c>
       <c r="P7" t="s">
         <v>1255</v>
       </c>
       <c r="R7" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>761</v>
       </c>
       <c r="D8" t="s">
         <v>769</v>
       </c>
       <c r="F8" t="s">
         <v>67</v>
       </c>
       <c r="G8" t="s">
         <v>295</v>
       </c>
       <c r="H8" t="s">
         <v>942</v>
       </c>
       <c r="I8" t="s">
         <v>968</v>
       </c>
       <c r="J8" t="s">
         <v>1003</v>
       </c>
       <c r="K8" t="s">
         <v>963</v>
       </c>
       <c r="N8" t="s">
         <v>1244</v>
       </c>
       <c r="P8" t="s">
         <v>1256</v>
       </c>
       <c r="R8" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>242</v>
       </c>
       <c r="D9" t="s">
         <v>770</v>
       </c>
       <c r="F9" t="s">
         <v>930</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>943</v>
       </c>
       <c r="I9" t="s">
         <v>969</v>
       </c>
       <c r="J9" t="s">
         <v>1004</v>
       </c>
       <c r="K9" t="s">
         <v>1061</v>
       </c>
       <c r="N9" t="s">
         <v>60</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1257</v>
       </c>
       <c r="R9" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>77</v>
       </c>
       <c r="D10" t="s">
         <v>771</v>
       </c>
       <c r="F10" t="s">
         <v>146</v>
       </c>
       <c r="G10" t="s">
         <v>935</v>
       </c>
       <c r="H10" t="s">
         <v>944</v>
       </c>
       <c r="I10" t="s">
         <v>970</v>
       </c>
       <c r="J10" t="s">