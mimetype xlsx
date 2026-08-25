--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-11 01:21:08am</t>
+    <t>2026-08-25 02:46:44am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13771</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13771"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8743,51 +8743,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51504</v>
       </c>
       <c r="B11">
         <v>50103</v>
       </c>
       <c r="C11" t="s">
         <v>549</v>
       </c>
       <c r="D11" t="s">
         <v>550</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>551</v>
       </c>
       <c r="G11" t="s">
         <v>552</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51250</v>
       </c>
       <c r="B12">
         <v>50204</v>
       </c>
       <c r="C12" t="s">
         <v>549</v>
       </c>
       <c r="D12" t="s">
         <v>553</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>554</v>
       </c>
       <c r="G12" t="s">
         <v>555</v>
       </c>
@@ -8969,51 +8969,51 @@
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51505</v>
       </c>
       <c r="B19">
         <v>50103</v>
       </c>
       <c r="C19" t="s">
         <v>528</v>
       </c>
       <c r="D19" t="s">
         <v>572</v>
       </c>
       <c r="E19" t="s">
         <v>573</v>
       </c>
       <c r="F19" t="s">
         <v>574</v>
       </c>
       <c r="G19" t="s">
         <v>575</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="J19" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51506</v>
       </c>
       <c r="B20">
         <v>50115</v>
       </c>
       <c r="C20" t="s">
         <v>528</v>
       </c>
       <c r="D20" t="s">
         <v>572</v>
       </c>
       <c r="E20" t="s">
         <v>576</v>
       </c>
       <c r="F20" t="s">
         <v>574</v>
       </c>
       <c r="G20" t="s">
@@ -9221,51 +9221,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50672</v>
       </c>
       <c r="B28">
         <v>49806</v>
       </c>
       <c r="C28" t="s">
         <v>593</v>
       </c>
       <c r="D28" t="s">
         <v>596</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>597</v>
       </c>
       <c r="G28" t="s">
         <v>593</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J28" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>52201</v>
       </c>
       <c r="B29">
         <v>49806</v>
       </c>
       <c r="C29" t="s">
         <v>532</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>598</v>
       </c>
       <c r="G29" t="s">
         <v>599</v>
       </c>
       <c r="H29"/>
       <c r="I29">
@@ -9357,51 +9357,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50675</v>
       </c>
       <c r="B33">
         <v>49809</v>
       </c>
       <c r="C33" t="s">
         <v>528</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>608</v>
       </c>
       <c r="F33" t="s">
         <v>609</v>
       </c>
       <c r="G33" t="s">
         <v>610</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>2767</v>
+        <v>2782</v>
       </c>
       <c r="J33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>52216</v>
       </c>
       <c r="B34">
         <v>49806</v>
       </c>
       <c r="C34" t="s">
         <v>611</v>
       </c>
       <c r="D34" t="s">
         <v>612</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>613</v>
       </c>
       <c r="G34" t="s">
         <v>614</v>
       </c>
@@ -9607,79 +9607,79 @@
         <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>54663</v>
       </c>
       <c r="B42">
         <v>50103</v>
       </c>
       <c r="C42" t="s">
         <v>524</v>
       </c>
       <c r="D42" t="s">
         <v>630</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>631</v>
       </c>
       <c r="G42" t="s">
         <v>632</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J42" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54648</v>
       </c>
       <c r="B43">
         <v>50103</v>
       </c>
       <c r="C43" t="s">
         <v>593</v>
       </c>
       <c r="D43" t="s">
         <v>634</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>635</v>
       </c>
       <c r="G43" t="s">
         <v>636</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J43" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51498</v>
       </c>
       <c r="B44">
         <v>50131</v>
       </c>
       <c r="C44" t="s">
         <v>549</v>
       </c>
       <c r="D44" t="s">
         <v>637</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>638</v>
       </c>
       <c r="G44" t="s">
         <v>639</v>
       </c>
@@ -10001,51 +10001,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51486</v>
       </c>
       <c r="B56">
         <v>50125</v>
       </c>
       <c r="C56" t="s">
         <v>549</v>
       </c>
       <c r="D56" t="s">
         <v>662</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>672</v>
       </c>
       <c r="G56" t="s">
         <v>673</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51488</v>
       </c>
       <c r="B57">
         <v>50125</v>
       </c>
       <c r="C57" t="s">
         <v>524</v>
       </c>
       <c r="D57" t="s">
         <v>674</v>
       </c>
       <c r="E57" t="s">
         <v>675</v>
       </c>
       <c r="F57" t="s">
         <v>676</v>
       </c>
       <c r="G57" t="s">
@@ -10285,51 +10285,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51355</v>
       </c>
       <c r="B66">
         <v>50107</v>
       </c>
       <c r="C66" t="s">
         <v>549</v>
       </c>
       <c r="D66" t="s">
         <v>702</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>703</v>
       </c>
       <c r="G66" t="s">
         <v>704</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J66" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51432</v>
       </c>
       <c r="B67">
         <v>50107</v>
       </c>
       <c r="C67" t="s">
         <v>524</v>
       </c>
       <c r="D67" t="s">
         <v>705</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>706</v>
       </c>
       <c r="G67" t="s">
         <v>707</v>
       </c>