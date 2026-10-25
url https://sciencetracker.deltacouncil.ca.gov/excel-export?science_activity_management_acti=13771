--- v2 (2026-08-25)
+++ v3 (2026-10-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-25 02:46:44am</t>
+    <t>2026-10-25 02:09:39am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13771</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13771"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>Cache Slough Complex; South Delta; North Delta; East Delta; West Delta; Suisun Marsh; Twitchell and Sherman Complex; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
   </si>
   <si>
-    <t>May 20, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Phytoplankton and Chlorophyll-a Monitoring</t>
   </si>
   <si>
     <t>The California DWR Phytoplankton and Chlorophyll-a monitoring measures the composition (what kinds?), abundance (how many?), diversity (how many kinds?), and distribution (where are they?) of phytoplankton. It also measures phytoplankton biomass as chlorophyll-a;both types of monitoring are performed as part of the IEPâ€™s Environmental Monitoring Program (EMP).</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay; North Coast; Central Coast; South Coast; Colorado River; Sacramento River; San Joaquin River; Tulare Lake; North Lahontan; South Lahontan</t>
   </si>
   <si>
     <t>1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Habitat management; Water quality</t>
   </si>
   <si>
     <t>Water operations; Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Chlorophyll A B; Phytoplankton; Water temperature; Dissolved oxygen; pH; Main channels; Conductivity</t>
   </si>
@@ -8743,51 +8743,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51504</v>
       </c>
       <c r="B11">
         <v>50103</v>
       </c>
       <c r="C11" t="s">
         <v>549</v>
       </c>
       <c r="D11" t="s">
         <v>550</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>551</v>
       </c>
       <c r="G11" t="s">
         <v>552</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51250</v>
       </c>
       <c r="B12">
         <v>50204</v>
       </c>
       <c r="C12" t="s">
         <v>549</v>
       </c>
       <c r="D12" t="s">
         <v>553</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>554</v>
       </c>
       <c r="G12" t="s">
         <v>555</v>
       </c>
@@ -9275,51 +9275,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51143</v>
       </c>
       <c r="B30">
         <v>49952</v>
       </c>
       <c r="C30" t="s">
         <v>524</v>
       </c>
       <c r="D30" t="s">
         <v>600</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>601</v>
       </c>
       <c r="G30" t="s">
         <v>602</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J30" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51144</v>
       </c>
       <c r="B31">
         <v>49952</v>
       </c>
       <c r="C31" t="s">
         <v>524</v>
       </c>
       <c r="D31" t="s">
         <v>603</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>604</v>
       </c>
       <c r="G31" t="s">
         <v>605</v>
       </c>
@@ -9357,51 +9357,51 @@
         <v>535</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50675</v>
       </c>
       <c r="B33">
         <v>49809</v>
       </c>
       <c r="C33" t="s">
         <v>528</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>608</v>
       </c>
       <c r="F33" t="s">
         <v>609</v>
       </c>
       <c r="G33" t="s">
         <v>610</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>2782</v>
+        <v>2857</v>
       </c>
       <c r="J33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>52216</v>
       </c>
       <c r="B34">
         <v>49806</v>
       </c>
       <c r="C34" t="s">
         <v>611</v>
       </c>
       <c r="D34" t="s">
         <v>612</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>613</v>
       </c>
       <c r="G34" t="s">
         <v>614</v>
       </c>
@@ -9635,51 +9635,51 @@
         <v>633</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54648</v>
       </c>
       <c r="B43">
         <v>50103</v>
       </c>
       <c r="C43" t="s">
         <v>593</v>
       </c>
       <c r="D43" t="s">
         <v>634</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>635</v>
       </c>
       <c r="G43" t="s">
         <v>636</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J43" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51498</v>
       </c>
       <c r="B44">
         <v>50131</v>
       </c>
       <c r="C44" t="s">
         <v>549</v>
       </c>
       <c r="D44" t="s">
         <v>637</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>638</v>
       </c>
       <c r="G44" t="s">
         <v>639</v>
       </c>
@@ -10785,51 +10785,51 @@
         <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>52076</v>
       </c>
       <c r="B84">
         <v>49801</v>
       </c>
       <c r="C84" t="s">
         <v>549</v>
       </c>
       <c r="D84" t="s">
         <v>752</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>57</v>
       </c>
       <c r="G84" t="s">
         <v>753</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J84" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>52081</v>
       </c>
       <c r="B85">
         <v>49801</v>
       </c>
       <c r="C85" t="s">
         <v>593</v>
       </c>
       <c r="D85" t="s">
         <v>755</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>57</v>
       </c>
       <c r="G85" t="s">
         <v>593</v>
       </c>