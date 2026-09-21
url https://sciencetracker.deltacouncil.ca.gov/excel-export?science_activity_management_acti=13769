--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1204">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-27 11:55:14pm</t>
+    <t>2026-09-20 07:54:52pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13769</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13769"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7641,51 +7641,51 @@
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51336</v>
       </c>
       <c r="B28">
         <v>50085</v>
       </c>
       <c r="C28" t="s">
         <v>393</v>
       </c>
       <c r="D28" t="s">
         <v>479</v>
       </c>
       <c r="E28" t="s">
         <v>480</v>
       </c>
       <c r="F28" t="s">
         <v>481</v>
       </c>
       <c r="G28" t="s">
         <v>482</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50960</v>
       </c>
       <c r="B29">
         <v>50165</v>
       </c>
       <c r="C29" t="s">
         <v>410</v>
       </c>
       <c r="D29" t="s">
         <v>483</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>484</v>
       </c>
       <c r="G29" t="s">
         <v>485</v>
       </c>
@@ -7725,51 +7725,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51338</v>
       </c>
       <c r="B31">
         <v>50085</v>
       </c>
       <c r="C31" t="s">
         <v>414</v>
       </c>
       <c r="D31" t="s">
         <v>489</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>490</v>
       </c>
       <c r="G31" t="s">
         <v>491</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51018</v>
       </c>
       <c r="B32">
         <v>50198</v>
       </c>
       <c r="C32" t="s">
         <v>414</v>
       </c>
       <c r="D32" t="s">
         <v>492</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>493</v>
       </c>
       <c r="G32" t="s">
         <v>494</v>
       </c>
@@ -7783,51 +7783,51 @@
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51353</v>
       </c>
       <c r="B33">
         <v>50088</v>
       </c>
       <c r="C33" t="s">
         <v>393</v>
       </c>
       <c r="D33" t="s">
         <v>495</v>
       </c>
       <c r="E33" t="s">
         <v>496</v>
       </c>
       <c r="F33" t="s">
         <v>497</v>
       </c>
       <c r="G33" t="s">
         <v>498</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51039</v>
       </c>
       <c r="B34">
         <v>50198</v>
       </c>
       <c r="C34" t="s">
         <v>399</v>
       </c>
       <c r="D34" t="s">
         <v>499</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>500</v>
       </c>
       <c r="G34" t="s">
         <v>501</v>
       </c>
@@ -8205,51 +8205,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51337</v>
       </c>
       <c r="B48">
         <v>50085</v>
       </c>
       <c r="C48" t="s">
         <v>414</v>
       </c>
       <c r="D48" t="s">
         <v>538</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>539</v>
       </c>
       <c r="G48" t="s">
         <v>540</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51194</v>
       </c>
       <c r="B49">
         <v>50196</v>
       </c>
       <c r="C49" t="s">
         <v>414</v>
       </c>
       <c r="D49" t="s">
         <v>541</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>542</v>
       </c>
       <c r="G49" t="s">
         <v>543</v>
       </c>
@@ -8561,51 +8561,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51059</v>
       </c>
       <c r="B61">
         <v>50088</v>
       </c>
       <c r="C61" t="s">
         <v>414</v>
       </c>
       <c r="D61" t="s">
         <v>573</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>574</v>
       </c>
       <c r="G61" t="s">
         <v>575</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51061</v>
       </c>
       <c r="B62">
         <v>50088</v>
       </c>
       <c r="C62" t="s">
         <v>393</v>
       </c>
       <c r="D62" t="s">
         <v>576</v>
       </c>
       <c r="E62" t="s">
         <v>577</v>
       </c>
       <c r="F62" t="s">
         <v>578</v>
       </c>
       <c r="G62" t="s">
@@ -9039,51 +9039,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51316</v>
       </c>
       <c r="B78">
         <v>50163</v>
       </c>
       <c r="C78" t="s">
         <v>410</v>
       </c>
       <c r="D78" t="s">
         <v>455</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>624</v>
       </c>
       <c r="G78" t="s">
         <v>625</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J78" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50856</v>
       </c>
       <c r="B79">
         <v>50183</v>
       </c>
       <c r="C79" t="s">
         <v>393</v>
       </c>
       <c r="D79" t="s">
         <v>626</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>627</v>
       </c>
       <c r="G79" t="s">
         <v>628</v>
       </c>