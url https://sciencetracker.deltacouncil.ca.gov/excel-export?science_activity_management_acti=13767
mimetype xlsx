--- v0 (2026-06-22)
+++ v1 (2026-09-07)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1477">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-21 07:13:07pm</t>
+    <t>2026-09-07 01:08:31am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13767</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13767"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -369,51 +369,51 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;The Delta Juvenile Fish Monitoring Program (DJFMP) has monitored natural-origin and hatchery-origin juvenile Chinook Salmon (Oncorhynchus tshawytscha)&amp;nbsp;and other fish species within the San Francisco Estuary (SFE) since 1976 using a combination of midwater trawls and beach seines. Since 2000, three trawl sites and at least 58 beach seine sites have been sampled weekly or biweekly within the SFE and lower Sacramento and San Joaquin Rivers. The main objectives of the DJFMP are:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;1. Document the long-term abundance and distribution of juvenile Chinook Salmon in the Delta.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;2. Comprehensively monitor throughout the year to document the presence of all races of juvenile Chinook Salmon.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;3. Intensively monitor juvenile Chinook salmon during the fall and winter months for use in managing water project operations (Delta Cross Channel gates and water export levels) on a real-time basis.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;4. Document the abundance and distribution of Steelhead.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;5. Document the abundance and distribution of non-salmonid species.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
@@ -421,150 +421,150 @@
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Sacramento River Basin Salmonid Monitoring with Pacific States</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Fish and Wildlife [CDFW]; Pacific States Marine Fisheries Commission [PSMFC]</t>
   </si>
   <si>
     <t>This study aims to monitor effectiveness of salmonid habitat improvement projects in the Sacramento River basin. Annual Chinook escapement estimates in Sacramento River and upper river tributaries and American, and habitat project juvenile monitoring.</t>
   </si>
   <si>
     <t>Sacramento River</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>April 29, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50214</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
-  </si>
-[...1 lines deleted...]
-    <t>August 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
@@ -629,63 +629,63 @@
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
   </si>
   <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
-  </si>
-[...1 lines deleted...]
-    <t>June 14, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
     <t>Developing novel non-invasive environmental RNA (eRNA) tools for conservation of two endangered Bay-Delta fish species</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;Due to pervasive anthropogenic influences (e.g., habitat alteration, climate change), current rates of biodiversity loss in the Sacramento-San Joaquin Delta are unprecedented. Application of appropriate management regimes and mitigation measures thus require effective biological monitoring to adaptively manage systems. Non-invasive environmental DNA (eDNA)-based tools for endangered species monitoring have gained attention as a complementary approach to traditional sampling because of their increased sensitivity and accurate quantification. However, the unique characteristics of environmental RNA (eRNA) make it a novel tool, allowing us to gain additional information that is not possible to obtain with eDNA. Using novel eRNA tools to improve detection and quantify health status of Smelt has only been theorized and remains to be empirically tested. Both Delta and Longfin Smelt species were historically ubiquitous in the Sacramento-San Joaquin Delta, but have declined precipitously over the past several decades. One source of mortality is entrainment into the south Delta water export pumps. Although the entrainment of juvenile and adult smelt has been regularly monitored at fish salvage facilities, entrainment of larval smelt (&amp;lt; 20 mm) is not quantified, thus remains largely unknown. Moreover, given the current climate change effect (e.g., increased heat stress), an understanding of how these endangered species will respond to acute stress response in the wild is lacking. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026</t>
   </si>
   <si>
     <t>Delta Smelt; Longfin Smelt</t>
   </si>
   <si>
     <t>February 6, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54210</t>
@@ -735,163 +735,152 @@
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Freshwater CyanoHABs Program [Blue-Green Algae Harmful Algal Blooms]</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Water quality</t>
   </si>
   <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
   </si>
   <si>
     <t>Harmful algal blooms HAB</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Status and trend monitoring; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species</t>
   </si>
   <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
   </si>
   <si>
     <t>Bioaccumulation; Chinook Salmon; Endangered species; Fish; Habitat; Insecticides; Pesticides; Salmon migration; Toxicity</t>
   </si>
   <si>
     <t>January 9, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54501</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -921,53 +910,50 @@
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>Methodological development for tracking delta smelt implanted with acoustic telemetry tags: learning how to develop a JSATS array to detect delta smelt</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]; University of California - Davis [UC Davis]; ICF International Inc.</t>
   </si>
   <si>
     <t>Pacific Northwest National Laboratory; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Observations of individual and population dispersal of delta smelt are essential for improving models that can inform management strategies potentially improving movement into favorable areas or reducing movement into areas of poor habitat quality and risk of pumping loss. However, delta smelt movement patterns are largely unknown. Pacific Northwest National Labs has developed a much smaller Juvenile Salmon Acoustic Telemetry System (JSATS) tag, called the "Shad tag." Recent experiments suggest these tags can be successfully implanted in delta smelt without having significant, negative effects on individual condition and swimming behavior. The next step to determine if the newest technology may provide a tool for acoustic observation of fish dispersal over small spatial scales. Filling this data gap is important because changes in delta smelt spatial distribution (i.e., movement or dispersal) play a significant role in the management and recovery of the species.&lt;/p&gt;
 &lt;p&gt;This project includes&amp;nbsp;two years of field-based experiments necessary to move this technology into the field. The existing San Francisco Estuary's JSATS array&amp;nbsp;was designed to detect larger, more powerful tags and may not be as effective at detecting the smaller, less powerful tags.&amp;nbsp;Therefore, first, we will test the detectability of the Shad tag by the existing JSATS array and explore detectability at potential locations for new receivers at delta smelt-relevant locations.&amp;nbsp;Secondly, we will design and deploy a 3D&lt;br /&gt;
 positioning array to test performance of such an array in upper San Francisco Estuary habitats. Finally, we will conduct several small releases of delta smelt implanted with the new Shad tag to assess the capacity of the JSATS receiver arrays to detect and position live fish.&amp;nbsp;This feasibility study will lay the groundwork for the development of a receiver array and post detection&lt;br /&gt;
 signal processing algorithm to detect delta smelt tagged with Shad&amp;nbsp;tags in later phases of the project.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Feasibility of Acoustic Telemetry in Delta Smelt</t>
   </si>
   <si>
     <t>North Delta; Suisun Marsh; Twitchell and Sherman Complex</t>
   </si>
   <si>
@@ -1144,185 +1130,209 @@
   <si>
     <t>Delta Stewardship Council - General Fund</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>PEN#333</t>
   </si>
   <si>
     <t>2022-04-06</t>
   </si>
   <si>
     <t>October 20, 2023</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>2022-01-25</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>March 11, 2025</t>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>2023-03-15</t>
   </si>
   <si>
-    <t>January 29, 2024</t>
+    <t>2025-06-30</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>DSC21000</t>
   </si>
   <si>
     <t>University of North Carolina - Chapel Hill</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>2021-06-30</t>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>DSC22065</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -1403,50 +1413,53 @@
     <t>Andrea</t>
   </si>
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Anna Steel</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54567</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
@@ -1602,50 +1615,53 @@
     <t>Daphne</t>
   </si>
   <si>
     <t>Gille</t>
   </si>
   <si>
     <t>Environmental Program Manager I</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54214</t>
   </si>
   <si>
     <t>Eli Ateljevich</t>
   </si>
   <si>
     <t>Eli</t>
   </si>
   <si>
     <t>Ateljevich</t>
   </si>
   <si>
     <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
+    <t>January 29, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Elissa Buttermore</t>
   </si>
   <si>
     <t>Elissa</t>
   </si>
   <si>
     <t>Buttermore</t>
   </si>
   <si>
     <t>ebuttermore@usbr.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50310</t>
   </si>
   <si>
     <t>Eric Chapman</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
@@ -1725,50 +1741,53 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50311</t>
   </si>
   <si>
     <t>Evan Carson</t>
   </si>
   <si>
     <t>Evan</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54576</t>
   </si>
   <si>
     <t>Haley Plaas</t>
   </si>
   <si>
     <t>Haley</t>
   </si>
   <si>
     <t>Plaas</t>
   </si>
   <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54587</t>
   </si>
   <si>
     <t>Hans Paerl</t>
   </si>
   <si>
     <t>Hans</t>
   </si>
   <si>
     <t>Paerl</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54586</t>
   </si>
   <si>
     <t>Jacob Stagg</t>
   </si>
   <si>
     <t>Jacob</t>
   </si>
   <si>
     <t>Stagg</t>
   </si>
   <si>
     <t>Special Studies Biologist</t>
@@ -1788,50 +1807,53 @@
   <si>
     <t>Williamshen</t>
   </si>
   <si>
     <t>jasmine.williamshen@fishsciences.net</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
   </si>
   <si>
+    <t>January 31, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>John Carlos Garza</t>
   </si>
   <si>
     <t>John Carlos</t>
   </si>
   <si>
     <t>Garza</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54531</t>
   </si>
   <si>
     <t>John DeGeorge</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>DeGeorge</t>
   </si>
   <si>
     <t>Principal</t>
@@ -1921,53 +1943,50 @@
     <t>Bannister</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54529</t>
   </si>
   <si>
     <t>Kevin Reece</t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Reece</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54537</t>
   </si>
   <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Laura Heironimus</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Heironimus</t>
   </si>
   <si>
     <t>Washington Department of Fish and Wildlife</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53851</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
@@ -1988,50 +2007,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mariah Meek</t>
   </si>
   <si>
     <t>Mariah</t>
   </si>
   <si>
     <t>Meek</t>
@@ -2310,53 +2332,50 @@
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Scott Blankenship</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Blankenship</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54527</t>
   </si>
   <si>
     <t>Shannon  O'Leary</t>
   </si>
   <si>
     <t xml:space="preserve">Shannon </t>
   </si>
   <si>
     <t>O'Leary</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52471</t>
@@ -2759,58 +2778,71 @@
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://storymaps.arcgis.com/stories/5adba791573d4375be7e75f120273838</t>
   </si>
   <si>
     <t>Closing the Loop on Science Funding</t>
   </si>
   <si>
     <t xml:space="preserve">In 2018, under the leadership of then Delta Lead Scientist Dr. John Callaway, the DSP set about establishing more regular and reliable opportunities for science funding. The 2018 projects described in this storymap are a part of the first wave of scientific research, resulting from DSP’s programmatic shift to large, biennial proposal solicitations.    </t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/newsletters/2022-05-20-delta-breeze-newsletter.pdf</t>
   </si>
   <si>
     <t>2022-05-20-delta-breeze-newsletter.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Delta Breeze: May 2022 </t>
   </si>
   <si>
     <t>The Science Action Agenda in Practice: Competitively-Funded Research Projects</t>
   </si>
   <si>
     <t>https://www.fws.gov/lodi/juvenile_fish_monitoring_program/jfmp_index.htm</t>
   </si>
   <si>
     <t>Delta Juvenile Fish Monitoring Program (DJFMP) website</t>
   </si>
   <si>
     <t>URL for the Delta Juvenile Fish Monitoring Program (DJFMP)</t>
   </si>
   <si>
     <t>https://water.ca.gov/LegacyFiles/waterquality/drinkingwater/docs/brytelab_qa_manual_2012.pdf</t>
   </si>
@@ -2925,57 +2957,90 @@
   <si>
     <t>https://zenodo.org/doi/10.5281/zenodo.10443347</t>
   </si>
   <si>
     <t>Johnston, M., Heironimus, L., Jackson, Z., &amp; Miller, E. (2024). Sacramento-San Joaquin Delta White Sturgeon Acoustic Telemetry, 2010-2021 [Data set]. Zenodo. https://doi.org/10.5281/zenodo.10443348</t>
   </si>
   <si>
     <t>This dataset is the product of merging and QAQC'ing three separate White Sturgeon (Acipenser transmontanus) acoustic tagging and monitoring efforts in the Sacramento-San Joaquin Delta and San Francisco Estuary system. These include 92 adult White Sturgeon tagged and released in the Yolo Bypass, 155 adult and sub-adult White Sturgeon tagged and released in Grizzly Bay, Suisun Bay, or San Pablo Bay, and 91 adult and sub-adult White Sturgeon tagged and released in the San Joaquin River. Collectively the three datasets span over a decade in time and a substantial portion of the San Francisco Estuary system in space.
 The dataset includes the tagging, deployment, detections, and grouped detections tables in four R Data Serialization (.rds) files, each containing one `data.frame` table. There are also two .csvs: one of metadata with documentation for each field in each table, and one included for visibility on how receiver locations were grouped in the grouped detections table. There are a total of 338 adult and sub-adult White Sturgeon in the dataset, all tagged between 2010 and 2018. A total of 330 of these individuals were detected during the time period the dataset covers, which spans from August 2010 to May 2021. The sturgeon were detected on a subset of the full array of 724 69kHz Vemco/Innovasea acoustic receivers, which were in place to varying degrees of consistency across the study period.
 The raw data has undergone extensive cleaning, QAQC, formatting, and merging to get to this point. The goal of providing it in its current format was to allow other researchers to hit the ground running, without having to link each detection with its deployment record, group receiver locations, or track down data omissions and errors. We have supported this goal to the best of our ability; however, as with any large dataset touched by many hands, errors almost certainly lurk (or may have been generated in the cleaning process). The full data cleaning and preparation process is visible in the associated github repository; it is also reproducible via makefile with the raw data, which is available upon request for those who wish to begin from there.</t>
   </si>
   <si>
     <t>Juvenile Salmon Monitoring Data Management Plan</t>
   </si>
   <si>
     <t>A brief data management and QA/QC document</t>
   </si>
   <si>
     <t>Metadata for the Lodi Fish and Wildlife Office's Delta Juvenile Fish Monitoring Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
+    <t>August 26, 2024</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-25-addressing-cyanohabs-as-a-threat-to-water-and-air-quality-in-the-san-francisco-bay-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
@@ -3048,50 +3113,73 @@
   </si>
   <si>
     <t>Submersed Aquatic Vegetation in the Delta: Composition, Niche Occupancy and Response to Climatic Factors IEP Fact Sheet</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?scope=edi&amp;identifier=1143&amp;revision=2</t>
   </si>
   <si>
     <t>Submersed aquatic vegetation in the Delta: composition, probability distribution and response to climatic factors Data Set</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Data Package available for Download on EDI&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Telemetry_dataset_database_FINAL.xlsx</t>
   </si>
   <si>
     <t>Telemetry dataset database</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Database of telemetry datasets compiled and used in this project, including online repository source. Includes salmon, steelhead, and predatory fish datasets.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>wst-synthesis-data-announcement.pdf</t>
   </si>
   <si>
     <t>White Sturgeon Synthesis Dataset</t>
   </si>
   <si>
     <t xml:space="preserve">Draft White Sturgeon Synthesis Data Announcement </t>
   </si>
   <si>
     <t>https://github.com/fishsciences/2022-white_sturgeon_synthesis</t>
   </si>
   <si>
     <t>White Sturgeon Telemetry Synthesis GitHub Repository</t>
   </si>
   <si>
     <t>Raw Data and QA/QC code. Reproduce the analysis from raw data.</t>
   </si>
   <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
@@ -4548,75 +4636,69 @@
   <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Journal article</t>
-  </si>
-[...1 lines deleted...]
-    <t>Photo or videos</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5786,161 +5868,167 @@
       <c r="S11" t="s">
         <v>46</v>
       </c>
       <c r="T11" t="s">
         <v>61</v>
       </c>
       <c r="U11" t="s">
         <v>67</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
         <v>132</v>
       </c>
       <c r="X11" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>53151</v>
       </c>
       <c r="B12" t="s">
         <v>134</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>135</v>
       </c>
       <c r="E12" t="s">
         <v>136</v>
       </c>
       <c r="F12" t="s">
         <v>137</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
         <v>138</v>
       </c>
       <c r="J12" t="s">
         <v>91</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>2021</v>
       </c>
       <c r="M12" t="s">
         <v>139</v>
       </c>
-      <c r="N12"/>
+      <c r="N12">
+        <v>2025</v>
+      </c>
       <c r="O12" t="s">
         <v>140</v>
       </c>
       <c r="P12" t="s">
         <v>58</v>
       </c>
       <c r="Q12" t="s">
         <v>141</v>
       </c>
       <c r="R12" t="s">
         <v>142</v>
       </c>
       <c r="S12" t="s">
         <v>143</v>
       </c>
       <c r="T12" t="s">
         <v>144</v>
       </c>
       <c r="U12" t="s">
         <v>145</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
         <v>146</v>
       </c>
       <c r="X12" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>53156</v>
       </c>
       <c r="B13" t="s">
         <v>148</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>149</v>
       </c>
       <c r="F13" t="s">
         <v>150</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13" t="s">
         <v>151</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>2022</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
+      <c r="M13" t="s">
+        <v>152</v>
+      </c>
+      <c r="N13">
+        <v>2024</v>
+      </c>
       <c r="O13" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="P13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Q13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R13" t="s">
         <v>60</v>
       </c>
       <c r="S13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="T13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="U13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="X13" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>53171</v>
       </c>
       <c r="B14" t="s">
         <v>159</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>160</v>
       </c>
       <c r="E14" t="s">
         <v>161</v>
       </c>
       <c r="F14" t="s">
         <v>162</v>
       </c>
       <c r="G14"/>
@@ -6038,97 +6126,101 @@
       <c r="S15" t="s">
         <v>177</v>
       </c>
       <c r="T15" t="s">
         <v>178</v>
       </c>
       <c r="U15" t="s">
         <v>179</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>180</v>
       </c>
       <c r="X15" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>53501</v>
       </c>
       <c r="B16" t="s">
         <v>182</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>183</v>
       </c>
       <c r="F16" t="s">
         <v>184</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>56</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>2023</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
+      <c r="M16" t="s">
+        <v>185</v>
+      </c>
+      <c r="N16">
+        <v>2025</v>
+      </c>
       <c r="O16" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="P16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Q16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="R16" t="s">
         <v>60</v>
       </c>
       <c r="S16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="T16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="U16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="X16" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>54210</v>
       </c>
       <c r="B17" t="s">
         <v>191</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>192</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>193</v>
       </c>
       <c r="G17"/>
@@ -6250,867 +6342,867 @@
         <v>211</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>212</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>213</v>
       </c>
       <c r="G19" t="s">
         <v>214</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>215</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>2021</v>
       </c>
       <c r="M19" t="s">
-        <v>216</v>
+        <v>139</v>
       </c>
       <c r="N19">
         <v>2025</v>
       </c>
       <c r="O19" t="s">
         <v>57</v>
       </c>
       <c r="P19" t="s">
         <v>58</v>
       </c>
       <c r="Q19" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="R19" t="s">
         <v>60</v>
       </c>
       <c r="S19" t="s">
+        <v>217</v>
+      </c>
+      <c r="T19" t="s">
         <v>218</v>
       </c>
-      <c r="T19" t="s">
+      <c r="U19" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
-        <v>221</v>
+        <v>146</v>
       </c>
       <c r="X19" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>54477</v>
       </c>
       <c r="B20" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
+        <v>222</v>
+      </c>
+      <c r="E20" t="s">
+        <v>223</v>
+      </c>
+      <c r="F20" t="s">
         <v>224</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>40</v>
       </c>
       <c r="J20" t="s">
         <v>56</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2024</v>
       </c>
       <c r="M20" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="N20">
         <v>2027</v>
       </c>
       <c r="O20" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="P20" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>228</v>
+      </c>
+      <c r="R20" t="s">
         <v>229</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="S20" t="s">
         <v>230</v>
       </c>
-      <c r="R20" t="s">
+      <c r="T20" t="s">
         <v>231</v>
       </c>
-      <c r="S20" t="s">
+      <c r="U20" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>235</v>
+        <v>124</v>
       </c>
       <c r="X20" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>54501</v>
       </c>
       <c r="B21" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>192</v>
       </c>
       <c r="E21" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F21" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>151</v>
       </c>
       <c r="J21" t="s">
         <v>56</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>2023</v>
       </c>
       <c r="M21" t="s">
-        <v>240</v>
+        <v>185</v>
       </c>
       <c r="N21">
         <v>2025</v>
       </c>
       <c r="O21" t="s">
+        <v>237</v>
+      </c>
+      <c r="P21" t="s">
+        <v>238</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>216</v>
+      </c>
+      <c r="R21" t="s">
+        <v>239</v>
+      </c>
+      <c r="S21" t="s">
+        <v>240</v>
+      </c>
+      <c r="T21" t="s">
         <v>241</v>
       </c>
-      <c r="P21" t="s">
+      <c r="U21" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="X21" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>54541</v>
       </c>
       <c r="B22" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E22" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="F22" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="J22" t="s">
         <v>56</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>2025</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>57</v>
       </c>
       <c r="P22" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="Q22" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="R22" t="s">
         <v>60</v>
       </c>
       <c r="S22" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="T22" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>258</v>
+        <v>146</v>
       </c>
       <c r="X22" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>54564</v>
       </c>
       <c r="B23" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E23" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="F23" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="G23" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>40</v>
       </c>
       <c r="J23" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2025</v>
       </c>
       <c r="M23" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="N23">
         <v>2028</v>
       </c>
       <c r="O23" t="s">
         <v>83</v>
       </c>
       <c r="P23" t="s">
         <v>58</v>
       </c>
       <c r="Q23" t="s">
         <v>59</v>
       </c>
       <c r="R23" t="s">
         <v>60</v>
       </c>
       <c r="S23" t="s">
         <v>46</v>
       </c>
       <c r="T23" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="U23" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="X23" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>54682</v>
       </c>
       <c r="B24" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>40</v>
       </c>
       <c r="J24" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>2022</v>
       </c>
       <c r="M24" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>117</v>
       </c>
       <c r="P24" t="s">
         <v>118</v>
       </c>
       <c r="Q24" t="s">
         <v>59</v>
       </c>
       <c r="R24" t="s">
         <v>60</v>
       </c>
       <c r="S24" t="s">
         <v>46</v>
       </c>
       <c r="T24" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="U24" t="s">
         <v>46</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="X24" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>54686</v>
       </c>
       <c r="B25" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E25" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="F25" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="G25" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
         <v>40</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25">
         <v>2023</v>
       </c>
       <c r="M25" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>57</v>
       </c>
       <c r="P25" t="s">
         <v>118</v>
       </c>
       <c r="Q25" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="R25" t="s">
         <v>60</v>
       </c>
       <c r="S25" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="T25" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="U25" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="X25" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E1" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1" t="s">
+        <v>288</v>
+      </c>
+      <c r="G1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H1" t="s">
         <v>290</v>
       </c>
-      <c r="D1" t="s">
+      <c r="I1" t="s">
         <v>291</v>
       </c>
-      <c r="E1" t="s">
+      <c r="J1" t="s">
         <v>292</v>
       </c>
-      <c r="F1" t="s">
+      <c r="K1" t="s">
         <v>293</v>
       </c>
-      <c r="G1" t="s">
+      <c r="L1" t="s">
         <v>294</v>
       </c>
-      <c r="H1" t="s">
+      <c r="M1" t="s">
         <v>295</v>
       </c>
-      <c r="I1" t="s">
+      <c r="N1" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>301</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51660</v>
       </c>
       <c r="B2">
         <v>49899</v>
       </c>
       <c r="C2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
         <v>81</v>
       </c>
       <c r="E2" t="s">
         <v>70</v>
       </c>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G2" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="H2" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51637</v>
       </c>
       <c r="B3">
         <v>49901</v>
       </c>
       <c r="C3" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D3" t="s">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51653</v>
       </c>
       <c r="B4">
         <v>49895</v>
       </c>
       <c r="C4" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51652</v>
       </c>
       <c r="B5">
         <v>49894</v>
       </c>
       <c r="C5" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51640</v>
       </c>
       <c r="B6">
         <v>49904</v>
       </c>
       <c r="C6" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51573</v>
       </c>
       <c r="B7">
         <v>49862</v>
       </c>
       <c r="C7">
         <v>18209</v>
       </c>
       <c r="D7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G7" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="H7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>632909.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51638</v>
       </c>
       <c r="B8">
         <v>49901</v>
       </c>
       <c r="C8" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>81</v>
       </c>
       <c r="F8" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51655</v>
       </c>
       <c r="B9">
         <v>49896</v>
       </c>
       <c r="C9" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>70</v>
       </c>
       <c r="F9" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51656</v>
       </c>
       <c r="B10">
         <v>49896</v>
       </c>
       <c r="C10" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>70</v>
       </c>
       <c r="F10" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51611</v>
       </c>
       <c r="B11">
         <v>50214</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>53</v>
       </c>
@@ -7149,736 +7241,912 @@
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51651</v>
       </c>
       <c r="B13">
         <v>49894</v>
       </c>
       <c r="C13" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51654</v>
       </c>
       <c r="B14">
         <v>49895</v>
       </c>
       <c r="C14" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51641</v>
       </c>
       <c r="B15">
         <v>49904</v>
       </c>
       <c r="C15" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>53196</v>
       </c>
       <c r="B16">
         <v>53171</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E16" t="s">
         <v>160</v>
       </c>
       <c r="F16" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>292856.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>53201</v>
       </c>
       <c r="B17">
         <v>53171</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E17" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="F17" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>212290.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>53266</v>
       </c>
       <c r="B18">
         <v>53156</v>
       </c>
       <c r="C18">
         <v>21115</v>
       </c>
       <c r="D18" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18"/>
-      <c r="G18"/>
+      <c r="G18" t="s">
+        <v>309</v>
+      </c>
       <c r="H18" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="I18" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="J18">
         <v>224951.0</v>
       </c>
       <c r="K18"/>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>319</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>324</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>53391</v>
       </c>
       <c r="B19">
         <v>53386</v>
       </c>
       <c r="C19">
         <v>21013</v>
       </c>
       <c r="D19" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>79120.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>53531</v>
       </c>
       <c r="B20">
         <v>53501</v>
       </c>
       <c r="C20" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D20" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E20" t="s">
         <v>183</v>
       </c>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20" t="s">
+        <v>309</v>
+      </c>
       <c r="H20" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>323</v>
+      </c>
+      <c r="I20" t="s">
+        <v>324</v>
+      </c>
       <c r="J20">
         <v>324856.42</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>329</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53556</v>
       </c>
       <c r="B21">
         <v>53151</v>
       </c>
       <c r="C21" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D21" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E21" t="s">
         <v>135</v>
       </c>
       <c r="F21" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>308</v>
+      </c>
+      <c r="G21" t="s">
+        <v>309</v>
+      </c>
       <c r="H21" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>579386.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>324</v>
+        <v>146</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>54216</v>
       </c>
       <c r="B22">
         <v>54210</v>
       </c>
       <c r="C22" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D22" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E22" t="s">
         <v>192</v>
       </c>
       <c r="F22" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="G22" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="H22" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="I22" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="J22">
         <v>221041.0</v>
       </c>
       <c r="K22"/>
       <c r="L22" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>54486</v>
       </c>
       <c r="B23">
         <v>54477</v>
       </c>
       <c r="C23" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D23" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="E23" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="I23" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="J23">
         <v>799998.0</v>
       </c>
       <c r="K23" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>54489</v>
       </c>
       <c r="B24">
         <v>54477</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="I24" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="J24">
         <v>160670.39</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>54490</v>
       </c>
       <c r="B25">
         <v>54477</v>
       </c>
       <c r="C25" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="D25" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E25" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F25"/>
-      <c r="G25"/>
+      <c r="G25" t="s">
+        <v>309</v>
+      </c>
       <c r="H25" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="I25" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="J25">
         <v>108000.0</v>
       </c>
       <c r="K25"/>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>330</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>54491</v>
       </c>
       <c r="B26">
         <v>54477</v>
       </c>
       <c r="C26">
         <v>4600014542</v>
       </c>
       <c r="D26" t="s">
         <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="I26" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="J26">
         <v>64007.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>54504</v>
       </c>
       <c r="B27">
         <v>54501</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>525719.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>54548</v>
       </c>
       <c r="B28">
         <v>54541</v>
       </c>
       <c r="C28" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D28" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E28" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="H28" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="I28" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="J28">
         <v>225000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>54565</v>
       </c>
       <c r="B29">
         <v>54564</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>53</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I29" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="J29">
         <v>1224266.0</v>
       </c>
       <c r="K29" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>54595</v>
       </c>
       <c r="B30">
         <v>54452</v>
       </c>
       <c r="C30" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D30" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E30" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F30" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="G30" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="H30" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="I30" t="s">
-        <v>361</v>
+        <v>318</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30"/>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>319</v>
+      </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>221</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31">
+        <v>54797</v>
+      </c>
+      <c r="B31">
+        <v>54452</v>
+      </c>
+      <c r="C31" t="s">
+        <v>356</v>
+      </c>
+      <c r="D31" t="s">
+        <v>307</v>
+      </c>
+      <c r="E31" t="s">
+        <v>212</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31" t="s">
+        <v>309</v>
+      </c>
+      <c r="H31" t="s">
+        <v>355</v>
+      </c>
+      <c r="I31" t="s">
+        <v>324</v>
+      </c>
+      <c r="J31">
+        <v>90000.0</v>
+      </c>
+      <c r="K31"/>
+      <c r="L31" t="s">
+        <v>330</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32">
+        <v>54799</v>
+      </c>
+      <c r="B32">
+        <v>54452</v>
+      </c>
+      <c r="C32" t="s">
+        <v>357</v>
+      </c>
+      <c r="D32" t="s">
+        <v>307</v>
+      </c>
+      <c r="E32" t="s">
+        <v>358</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="s">
+        <v>309</v>
+      </c>
+      <c r="H32" t="s">
+        <v>359</v>
+      </c>
+      <c r="I32" t="s">
+        <v>324</v>
+      </c>
+      <c r="J32">
+        <v>112258.08</v>
+      </c>
+      <c r="K32"/>
+      <c r="L32" t="s">
+        <v>319</v>
+      </c>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33">
+        <v>54801</v>
+      </c>
+      <c r="B33">
+        <v>54452</v>
+      </c>
+      <c r="C33" t="s">
+        <v>360</v>
+      </c>
+      <c r="D33" t="s">
+        <v>307</v>
+      </c>
+      <c r="E33" t="s">
+        <v>361</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33" t="s">
+        <v>309</v>
+      </c>
+      <c r="H33" t="s">
+        <v>362</v>
+      </c>
+      <c r="I33" t="s">
+        <v>318</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33"/>
+      <c r="L33" t="s">
+        <v>319</v>
+      </c>
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33"/>
+      <c r="P33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34">
+        <v>54803</v>
+      </c>
+      <c r="B34">
+        <v>53501</v>
+      </c>
+      <c r="C34" t="s">
+        <v>363</v>
+      </c>
+      <c r="D34" t="s">
+        <v>307</v>
+      </c>
+      <c r="E34" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34" t="s">
+        <v>309</v>
+      </c>
+      <c r="H34" t="s">
+        <v>323</v>
+      </c>
+      <c r="I34" t="s">
+        <v>324</v>
+      </c>
+      <c r="J34">
+        <v>324880.0</v>
+      </c>
+      <c r="K34"/>
+      <c r="L34" t="s">
+        <v>330</v>
+      </c>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B1" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51693</v>
       </c>
       <c r="B2">
         <v>51637</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>132</v>
@@ -8066,5632 +8334,6007 @@
         <v>2021</v>
       </c>
       <c r="D12">
         <v>800000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53606</v>
       </c>
       <c r="B13">
         <v>53556</v>
       </c>
       <c r="C13">
         <v>2022</v>
       </c>
       <c r="D13">
         <v>327151.0</v>
       </c>
       <c r="E13" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53611</v>
       </c>
       <c r="B14">
         <v>53556</v>
       </c>
       <c r="C14">
         <v>2022</v>
       </c>
       <c r="D14">
         <v>164971.0</v>
       </c>
       <c r="E14" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54766</v>
       </c>
       <c r="B15">
         <v>54216</v>
       </c>
       <c r="C15">
         <v>2024</v>
       </c>
       <c r="D15">
         <v>78982.86</v>
       </c>
       <c r="E15" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>337</v>
+        <v>331</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>54777</v>
+      </c>
+      <c r="B16">
+        <v>53556</v>
+      </c>
+      <c r="C16">
+        <v>2024</v>
+      </c>
+      <c r="D16">
+        <v>68501.65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>368</v>
+      </c>
+      <c r="F16" t="s">
+        <v>369</v>
+      </c>
+      <c r="G16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>54782</v>
+      </c>
+      <c r="B17">
+        <v>53266</v>
+      </c>
+      <c r="C17">
+        <v>2024</v>
+      </c>
+      <c r="D17">
+        <v>23229.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>368</v>
+      </c>
+      <c r="F17" t="s">
+        <v>369</v>
+      </c>
+      <c r="G17" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>54787</v>
+      </c>
+      <c r="B18">
+        <v>53531</v>
+      </c>
+      <c r="C18">
+        <v>2024</v>
+      </c>
+      <c r="D18">
+        <v>151417.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>368</v>
+      </c>
+      <c r="F18" t="s">
+        <v>369</v>
+      </c>
+      <c r="G18" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>54788</v>
+      </c>
+      <c r="B19">
+        <v>54490</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19">
+        <v>11521.12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>368</v>
+      </c>
+      <c r="F19" t="s">
+        <v>369</v>
+      </c>
+      <c r="G19" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>54796</v>
+      </c>
+      <c r="B20">
+        <v>54595</v>
+      </c>
+      <c r="C20">
+        <v>2024</v>
+      </c>
+      <c r="D20">
+        <v>87227.52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>368</v>
+      </c>
+      <c r="F20" t="s">
+        <v>369</v>
+      </c>
+      <c r="G20" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>54798</v>
+      </c>
+      <c r="B21">
+        <v>54797</v>
+      </c>
+      <c r="C21">
+        <v>2024</v>
+      </c>
+      <c r="D21">
+        <v>24139.03</v>
+      </c>
+      <c r="E21" t="s">
+        <v>368</v>
+      </c>
+      <c r="F21" t="s">
+        <v>369</v>
+      </c>
+      <c r="G21" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>54800</v>
+      </c>
+      <c r="B22">
+        <v>54799</v>
+      </c>
+      <c r="C22">
+        <v>2024</v>
+      </c>
+      <c r="D22">
+        <v>22488.62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>368</v>
+      </c>
+      <c r="F22" t="s">
+        <v>369</v>
+      </c>
+      <c r="G22" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>54802</v>
+      </c>
+      <c r="B23">
+        <v>54801</v>
+      </c>
+      <c r="C23">
+        <v>2024</v>
+      </c>
+      <c r="D23">
+        <v>44352.16</v>
+      </c>
+      <c r="E23" t="s">
+        <v>368</v>
+      </c>
+      <c r="F23" t="s">
+        <v>369</v>
+      </c>
+      <c r="G23" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>54804</v>
+      </c>
+      <c r="B24">
+        <v>54803</v>
+      </c>
+      <c r="C24">
+        <v>2024</v>
+      </c>
+      <c r="D24">
+        <v>84917.35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>368</v>
+      </c>
+      <c r="F24" t="s">
+        <v>369</v>
+      </c>
+      <c r="G24" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C2" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D2" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E2" t="s">
         <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="K2" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C3" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D3" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E3" t="s">
         <v>199</v>
       </c>
       <c r="F3" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G3" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="K3" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54016</v>
       </c>
       <c r="B4" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C4" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D4" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K4" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>53281</v>
       </c>
       <c r="B5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C5" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E5" t="s">
         <v>192</v>
       </c>
       <c r="F5" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="G5" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="K5" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50330</v>
       </c>
       <c r="B6" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C6" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D6" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E6" t="s">
         <v>192</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>132</v>
       </c>
       <c r="K6" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54421</v>
       </c>
       <c r="B7" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C7" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D7" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="G7" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="K7" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54567</v>
       </c>
       <c r="B8" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C8" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D8" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E8" t="s">
         <v>192</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="K8" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50410</v>
       </c>
       <c r="B9" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C9" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D9" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="E9" t="s">
         <v>70</v>
       </c>
       <c r="F9" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="G9" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="J9" t="s">
         <v>132</v>
       </c>
       <c r="K9" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54482</v>
       </c>
       <c r="B10" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C10" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D10" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E10" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F10" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="G10" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="K10" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54006</v>
       </c>
       <c r="B11" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C11" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D11" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K11" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50314</v>
       </c>
       <c r="B12" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C12" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D12" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="J12" t="s">
         <v>132</v>
       </c>
       <c r="K12" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54393</v>
       </c>
       <c r="B13" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C13" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D13" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="G13" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="K13" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54408</v>
       </c>
       <c r="B14" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C14" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D14" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E14" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="F14" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="G14" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="K14" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50342</v>
       </c>
       <c r="B15" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C15" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D15" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="G15" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H15" t="s">
         <v>212</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>132</v>
       </c>
       <c r="K15" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54578</v>
       </c>
       <c r="B16" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C16" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D16" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E16" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="K16" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54480</v>
       </c>
       <c r="B17" t="s">
+        <v>465</v>
+      </c>
+      <c r="C17" t="s">
         <v>461</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="K17" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54214</v>
       </c>
       <c r="B18" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C18" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D18" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K18" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>53511</v>
       </c>
       <c r="B19" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C19" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D19" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>329</v>
+        <v>479</v>
       </c>
       <c r="K19" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50310</v>
       </c>
       <c r="B20" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C20" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D20" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>132</v>
       </c>
       <c r="K20" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54569</v>
       </c>
       <c r="B21" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C21" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D21" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="E21" t="s">
         <v>136</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="K21" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50329</v>
       </c>
       <c r="B22" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C22" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D22" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="J22" t="s">
         <v>132</v>
       </c>
       <c r="K22" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54388</v>
       </c>
       <c r="B23" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C23" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D23" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="E23" t="s">
         <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="G23" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="J23" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="K23" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50277</v>
       </c>
       <c r="B24" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C24" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D24" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E24" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>132</v>
       </c>
       <c r="K24" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50311</v>
       </c>
       <c r="B25" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C25" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D25" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>132</v>
       </c>
       <c r="K25" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54576</v>
       </c>
       <c r="B26" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C26" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D26" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E26" t="s">
         <v>87</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="K26" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54587</v>
       </c>
       <c r="B27" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C27" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D27" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="E27" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
       <c r="K27" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54586</v>
       </c>
       <c r="B28" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C28" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="D28" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E28" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
       <c r="K28" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54413</v>
       </c>
       <c r="B29" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C29" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="D29" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="G29" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="K29" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>53996</v>
       </c>
       <c r="B30" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C30" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="D30" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K30" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>53571</v>
       </c>
       <c r="B31" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C31" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D31" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E31" t="s">
         <v>136</v>
       </c>
       <c r="F31" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="G31" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
       <c r="K31" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54531</v>
       </c>
       <c r="B32" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="C32" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="D32" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>63</v>
       </c>
       <c r="K32" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>52441</v>
       </c>
       <c r="B33" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C33" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="D33" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="E33" t="s">
         <v>183</v>
       </c>
       <c r="F33" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G33" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="K33" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50312</v>
       </c>
       <c r="B34" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="C34" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="D34" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>132</v>
       </c>
       <c r="K34" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54418</v>
       </c>
       <c r="B35" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="C35" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="D35" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="E35" t="s">
         <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="G35" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="K35" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>50327</v>
       </c>
       <c r="B36" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="C36" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="D36" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="J36" t="s">
         <v>132</v>
       </c>
       <c r="K36" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50328</v>
       </c>
       <c r="B37" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="C37" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="D37" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="J37" t="s">
         <v>132</v>
       </c>
       <c r="K37" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>54529</v>
       </c>
       <c r="B38" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="C38" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="D38" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="E38" t="s">
         <v>87</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>63</v>
       </c>
       <c r="K38" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54537</v>
       </c>
       <c r="B39" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C39" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="D39" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>63</v>
       </c>
       <c r="K39" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>54593</v>
       </c>
       <c r="B40" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="C40" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D40" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="E40" t="s">
-        <v>579</v>
+        <v>361</v>
       </c>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
       <c r="K40" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>53851</v>
       </c>
       <c r="B41" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C41" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D41" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="E41" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>180</v>
       </c>
       <c r="K41" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>54391</v>
       </c>
       <c r="B42" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="C42" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="D42" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E42" t="s">
         <v>87</v>
       </c>
       <c r="F42" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="G42" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="K42" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>51791</v>
       </c>
       <c r="B43" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="C43" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="D43" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="E43" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F43" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="G43" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="H43" t="s">
         <v>192</v>
       </c>
       <c r="I43" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="J43" t="s">
-        <v>235</v>
+        <v>604</v>
       </c>
       <c r="K43" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54416</v>
       </c>
       <c r="B44" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="C44" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="D44" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="E44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="G44" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
       <c r="K44" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50281</v>
       </c>
       <c r="B45" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="C45" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D45" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="J45" t="s">
         <v>132</v>
       </c>
       <c r="K45" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54041</v>
       </c>
       <c r="B46" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="C46" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="D46" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="E46" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="K46" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>54545</v>
       </c>
       <c r="B47" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="C47" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="D47" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="E47" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="K47" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>52481</v>
       </c>
       <c r="B48" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="C48" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="D48" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="E48" t="s">
         <v>38</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="K48" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>54505</v>
       </c>
       <c r="B49" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="C49" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="D49" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="E49" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="K49" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>53561</v>
       </c>
       <c r="B50" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="C50" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="D50" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="E50" t="s">
         <v>135</v>
       </c>
       <c r="F50" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="G50" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="J50" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
       <c r="K50" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>53866</v>
       </c>
       <c r="B51" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="C51" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="D51" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>180</v>
       </c>
       <c r="K51" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50244</v>
       </c>
       <c r="B52" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="C52" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="D52" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="E52" t="s">
         <v>192</v>
       </c>
       <c r="F52" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="G52" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="J52" t="s">
         <v>132</v>
       </c>
       <c r="K52" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50262</v>
       </c>
       <c r="B53" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="C53" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="D53" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="E53" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="H53" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="I53" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="J53" t="s">
         <v>132</v>
       </c>
       <c r="K53" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>52491</v>
       </c>
       <c r="B54" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="C54" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="D54" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="E54" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F54" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="G54" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="H54" t="s">
         <v>38</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="K54" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50320</v>
       </c>
       <c r="B55" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="C55" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="D55" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="E55" t="s">
         <v>192</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="J55" t="s">
         <v>132</v>
       </c>
       <c r="K55" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>50224</v>
       </c>
       <c r="B56" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="C56" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="D56" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="E56" t="s">
         <v>212</v>
       </c>
       <c r="F56" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="G56" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="H56"/>
       <c r="I56" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="J56" t="s">
         <v>132</v>
       </c>
       <c r="K56" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>53161</v>
       </c>
       <c r="B57" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="C57" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="D57" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="E57" t="s">
         <v>160</v>
       </c>
       <c r="F57" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="G57" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="H57"/>
       <c r="I57" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="J57" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="K57" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>50266</v>
       </c>
       <c r="B58" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="C58" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="D58" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="E58" t="s">
         <v>192</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="H58"/>
       <c r="I58" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="J58" t="s">
         <v>132</v>
       </c>
       <c r="K58" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>54227</v>
       </c>
       <c r="B59" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="C59" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="D59" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="E59" t="s">
         <v>136</v>
       </c>
       <c r="F59" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K59" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>50309</v>
       </c>
       <c r="B60" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="C60" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D60" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="E60" t="s">
         <v>38</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="H60" t="s">
         <v>81</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>132</v>
       </c>
       <c r="K60" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50263</v>
       </c>
       <c r="B61" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="C61" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="D61" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="E61" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="J61" t="s">
         <v>132</v>
       </c>
       <c r="K61" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>54590</v>
       </c>
       <c r="B62" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="C62" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="D62" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E62" t="s">
-        <v>704</v>
+        <v>358</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
       <c r="K62" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>54527</v>
       </c>
       <c r="B63" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="C63" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="D63" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
         <v>63</v>
       </c>
       <c r="K63" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>52471</v>
       </c>
       <c r="B64" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="C64" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="D64" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="K64" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50278</v>
       </c>
       <c r="B65" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="C65" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="D65" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="E65" t="s">
         <v>81</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>132</v>
       </c>
       <c r="K65" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>54211</v>
       </c>
       <c r="B66" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="C66" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="D66" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="E66" t="s">
         <v>192</v>
       </c>
       <c r="F66" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K66" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>53166</v>
       </c>
       <c r="B67" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="C67" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="D67" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="E67" t="s">
         <v>160</v>
       </c>
       <c r="F67" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="G67" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="J67" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="K67" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>52461</v>
       </c>
       <c r="B68" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="C68" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="D68" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="K68" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50364</v>
       </c>
       <c r="B69" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="C69" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="D69" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="E69" t="s">
         <v>38</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>132</v>
       </c>
       <c r="K69" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>54573</v>
       </c>
       <c r="B70" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="C70" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="D70" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E70" t="s">
         <v>87</v>
       </c>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="K70" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>53856</v>
       </c>
       <c r="B71" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="C71" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="D71" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>180</v>
       </c>
       <c r="K71" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G82"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="B1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="E1" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50627</v>
       </c>
       <c r="B2">
         <v>50327</v>
       </c>
       <c r="C2">
         <v>49894</v>
       </c>
       <c r="D2" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50628</v>
       </c>
       <c r="B3">
         <v>50328</v>
       </c>
       <c r="C3">
         <v>49895</v>
       </c>
       <c r="D3" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50629</v>
       </c>
       <c r="B4">
         <v>50329</v>
       </c>
       <c r="C4">
         <v>49896</v>
       </c>
       <c r="D4" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50630</v>
       </c>
       <c r="B5">
         <v>50330</v>
       </c>
       <c r="C5">
         <v>49899</v>
       </c>
       <c r="D5" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50555</v>
       </c>
       <c r="B6">
         <v>50281</v>
       </c>
       <c r="C6">
         <v>49862</v>
       </c>
       <c r="D6" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50605</v>
       </c>
       <c r="B7">
         <v>50310</v>
       </c>
       <c r="C7">
         <v>49895</v>
       </c>
       <c r="D7" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50607</v>
       </c>
       <c r="B8">
         <v>50311</v>
       </c>
       <c r="C8">
         <v>49894</v>
       </c>
       <c r="D8" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50610</v>
       </c>
       <c r="B9">
         <v>50312</v>
       </c>
       <c r="C9">
         <v>50214</v>
       </c>
       <c r="D9" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52466</v>
       </c>
       <c r="B10">
         <v>52461</v>
       </c>
       <c r="C10">
         <v>49862</v>
       </c>
       <c r="D10" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E10" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52476</v>
       </c>
       <c r="B11">
         <v>52471</v>
       </c>
       <c r="C11">
         <v>49862</v>
       </c>
       <c r="D11" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E11" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52486</v>
       </c>
       <c r="B12">
         <v>52481</v>
       </c>
       <c r="C12">
         <v>49862</v>
       </c>
       <c r="D12" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E12" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52496</v>
       </c>
       <c r="B13">
         <v>52491</v>
       </c>
       <c r="C13">
         <v>49862</v>
       </c>
       <c r="D13" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E13" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53176</v>
       </c>
       <c r="B14">
         <v>53161</v>
       </c>
       <c r="C14">
         <v>53171</v>
       </c>
       <c r="D14" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="E14" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53181</v>
       </c>
       <c r="B15">
         <v>53166</v>
       </c>
       <c r="C15">
         <v>53171</v>
       </c>
       <c r="D15" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E15" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53186</v>
       </c>
       <c r="B16">
         <v>50263</v>
       </c>
       <c r="C16">
         <v>53171</v>
       </c>
       <c r="D16" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="E16" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53191</v>
       </c>
       <c r="B17">
         <v>50342</v>
       </c>
       <c r="C17">
         <v>53171</v>
       </c>
       <c r="D17" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E17" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53506</v>
       </c>
       <c r="B18">
         <v>52441</v>
       </c>
       <c r="C18">
         <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E18" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>329</v>
+        <v>479</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53516</v>
       </c>
       <c r="B19">
         <v>53511</v>
       </c>
       <c r="C19">
         <v>53501</v>
       </c>
       <c r="D19" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E19" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>329</v>
+        <v>479</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53566</v>
       </c>
       <c r="B20">
         <v>53561</v>
       </c>
       <c r="C20">
         <v>53151</v>
       </c>
       <c r="D20" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E20" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53576</v>
       </c>
       <c r="B21">
         <v>53571</v>
       </c>
       <c r="C21">
         <v>53151</v>
       </c>
       <c r="D21" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E21" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53846</v>
       </c>
       <c r="B22">
         <v>50364</v>
       </c>
       <c r="C22">
         <v>50146</v>
       </c>
       <c r="D22" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E22" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53861</v>
       </c>
       <c r="B23">
         <v>53851</v>
       </c>
       <c r="C23">
         <v>53386</v>
       </c>
       <c r="D23" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53871</v>
       </c>
       <c r="B24">
         <v>53856</v>
       </c>
       <c r="C24">
         <v>53386</v>
       </c>
       <c r="D24" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53876</v>
       </c>
       <c r="B25">
         <v>53866</v>
       </c>
       <c r="C25">
         <v>53386</v>
       </c>
       <c r="D25" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53991</v>
       </c>
       <c r="B26">
         <v>53866</v>
       </c>
       <c r="C26">
         <v>53156</v>
       </c>
       <c r="D26" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E26" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54001</v>
       </c>
       <c r="B27">
         <v>53996</v>
       </c>
       <c r="C27">
         <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E27" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54011</v>
       </c>
       <c r="B28">
         <v>54006</v>
       </c>
       <c r="C28">
         <v>53156</v>
       </c>
       <c r="D28" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E28" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54021</v>
       </c>
       <c r="B29">
         <v>54016</v>
       </c>
       <c r="C29">
         <v>53156</v>
       </c>
       <c r="D29" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E29" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54046</v>
       </c>
       <c r="B30">
         <v>54041</v>
       </c>
       <c r="C30">
         <v>53156</v>
       </c>
       <c r="D30" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E30" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54212</v>
       </c>
       <c r="B31">
         <v>54211</v>
       </c>
       <c r="C31">
         <v>54210</v>
       </c>
       <c r="D31" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E31" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54213</v>
       </c>
       <c r="B32">
         <v>50330</v>
       </c>
       <c r="C32">
         <v>54210</v>
       </c>
       <c r="D32" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E32" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54215</v>
       </c>
       <c r="B33">
         <v>54214</v>
       </c>
       <c r="C33">
         <v>54210</v>
       </c>
       <c r="D33" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E33" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54399</v>
       </c>
       <c r="B34">
         <v>54393</v>
       </c>
       <c r="C34">
         <v>49904</v>
       </c>
       <c r="D34" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E34" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54400</v>
       </c>
       <c r="B35">
         <v>54395</v>
       </c>
       <c r="C35">
         <v>49904</v>
       </c>
       <c r="D35" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E35" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54401</v>
       </c>
       <c r="B36">
         <v>54388</v>
       </c>
       <c r="C36">
         <v>49904</v>
       </c>
       <c r="D36" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E36" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54402</v>
       </c>
       <c r="B37">
         <v>54391</v>
       </c>
       <c r="C37">
         <v>49904</v>
       </c>
       <c r="D37" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E37" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54403</v>
       </c>
       <c r="B38">
         <v>50263</v>
       </c>
       <c r="C38">
         <v>49904</v>
       </c>
       <c r="D38" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E38" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54409</v>
       </c>
       <c r="B39">
         <v>54408</v>
       </c>
       <c r="C39">
         <v>49904</v>
       </c>
       <c r="D39" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E39" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54410</v>
       </c>
       <c r="B40">
         <v>54395</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E40" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54411</v>
       </c>
       <c r="B41">
         <v>54388</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E41" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54412</v>
       </c>
       <c r="B42">
         <v>54391</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E42" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54414</v>
       </c>
       <c r="B43">
         <v>54413</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E43" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54419</v>
       </c>
       <c r="B44">
         <v>54418</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54420</v>
       </c>
       <c r="B45">
         <v>54416</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54422</v>
       </c>
       <c r="B46">
         <v>54421</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E46" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54428</v>
       </c>
       <c r="B47">
         <v>54393</v>
       </c>
       <c r="C47">
         <v>50153</v>
       </c>
       <c r="D47" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E47" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>124</v>
+        <v>412</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54478</v>
       </c>
       <c r="B48">
         <v>50278</v>
       </c>
       <c r="C48">
         <v>54477</v>
       </c>
       <c r="D48" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E48" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54479</v>
       </c>
       <c r="B49">
         <v>50277</v>
       </c>
       <c r="C49">
         <v>54477</v>
       </c>
       <c r="D49" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E49" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54481</v>
       </c>
       <c r="B50">
         <v>54480</v>
       </c>
       <c r="C50">
         <v>54477</v>
       </c>
       <c r="D50" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E50" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54483</v>
       </c>
       <c r="B51">
         <v>54482</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E51" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54484</v>
       </c>
       <c r="B52">
         <v>50309</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E52" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54485</v>
       </c>
       <c r="B53">
         <v>51791</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E53" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54502</v>
       </c>
       <c r="B54">
         <v>50266</v>
       </c>
       <c r="C54">
         <v>54501</v>
       </c>
       <c r="D54" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54503</v>
       </c>
       <c r="B55">
         <v>53281</v>
       </c>
       <c r="C55">
         <v>54501</v>
       </c>
       <c r="D55" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54506</v>
       </c>
       <c r="B56">
         <v>54505</v>
       </c>
       <c r="C56">
         <v>54501</v>
       </c>
       <c r="D56" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54528</v>
       </c>
       <c r="B57">
         <v>54527</v>
       </c>
       <c r="C57">
         <v>49895</v>
       </c>
       <c r="D57" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54530</v>
       </c>
       <c r="B58">
         <v>54529</v>
       </c>
       <c r="C58">
         <v>49895</v>
       </c>
       <c r="D58" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54532</v>
       </c>
       <c r="B59">
         <v>54531</v>
       </c>
       <c r="C59">
         <v>49895</v>
       </c>
       <c r="D59" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54533</v>
       </c>
       <c r="B60">
         <v>50314</v>
       </c>
       <c r="C60">
         <v>49895</v>
       </c>
       <c r="D60" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54534</v>
       </c>
       <c r="B61">
         <v>50262</v>
       </c>
       <c r="C61">
         <v>49895</v>
       </c>
       <c r="D61" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54535</v>
       </c>
       <c r="B62">
         <v>50281</v>
       </c>
       <c r="C62">
         <v>49895</v>
       </c>
       <c r="D62" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54536</v>
       </c>
       <c r="B63">
         <v>50320</v>
       </c>
       <c r="C63">
         <v>49895</v>
       </c>
       <c r="D63" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54538</v>
       </c>
       <c r="B64">
         <v>54537</v>
       </c>
       <c r="C64">
         <v>49895</v>
       </c>
       <c r="D64" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54544</v>
       </c>
       <c r="B65">
         <v>54543</v>
       </c>
       <c r="C65">
         <v>54541</v>
       </c>
       <c r="D65" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E65" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54546</v>
       </c>
       <c r="B66">
         <v>54545</v>
       </c>
       <c r="C66">
         <v>54541</v>
       </c>
       <c r="D66" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E66" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54566</v>
       </c>
       <c r="B67">
         <v>50244</v>
       </c>
       <c r="C67">
         <v>54564</v>
       </c>
       <c r="D67" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E67" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54568</v>
       </c>
       <c r="B68">
         <v>54567</v>
       </c>
       <c r="C68">
         <v>54564</v>
       </c>
       <c r="D68" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E68" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54570</v>
       </c>
       <c r="B69">
         <v>54569</v>
       </c>
       <c r="C69">
         <v>54564</v>
       </c>
       <c r="D69" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E69" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54571</v>
       </c>
       <c r="B70">
         <v>53571</v>
       </c>
       <c r="C70">
         <v>54564</v>
       </c>
       <c r="D70" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E70" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54572</v>
       </c>
       <c r="B71">
         <v>54227</v>
       </c>
       <c r="C71">
         <v>54564</v>
       </c>
       <c r="D71" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E71" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54574</v>
       </c>
       <c r="B72">
         <v>54573</v>
       </c>
       <c r="C72">
         <v>54564</v>
       </c>
       <c r="D72" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E72" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54575</v>
       </c>
       <c r="B73">
         <v>54393</v>
       </c>
       <c r="C73">
         <v>54564</v>
       </c>
       <c r="D73" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E73" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54577</v>
       </c>
       <c r="B74">
         <v>54576</v>
       </c>
       <c r="C74">
         <v>54564</v>
       </c>
       <c r="D74" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E74" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54579</v>
       </c>
       <c r="B75">
         <v>54578</v>
       </c>
       <c r="C75">
         <v>54564</v>
       </c>
       <c r="D75" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E75" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54580</v>
       </c>
       <c r="B76">
         <v>50410</v>
       </c>
       <c r="C76">
         <v>54564</v>
       </c>
       <c r="D76" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E76" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54588</v>
       </c>
       <c r="B77">
         <v>54586</v>
       </c>
       <c r="C77">
         <v>54452</v>
       </c>
       <c r="D77" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E77" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54589</v>
       </c>
       <c r="B78">
         <v>54587</v>
       </c>
       <c r="C78">
         <v>54452</v>
       </c>
       <c r="D78" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54591</v>
       </c>
       <c r="B79">
         <v>54590</v>
       </c>
       <c r="C79">
         <v>54452</v>
       </c>
       <c r="D79" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54592</v>
       </c>
       <c r="B80">
         <v>50224</v>
       </c>
       <c r="C80">
         <v>54452</v>
       </c>
       <c r="D80" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54594</v>
       </c>
       <c r="B81">
         <v>54593</v>
       </c>
       <c r="C81">
         <v>54452</v>
       </c>
       <c r="D81" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>221</v>
+        <v>518</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54690</v>
       </c>
       <c r="B82">
         <v>50278</v>
       </c>
       <c r="C82">
         <v>54686</v>
       </c>
       <c r="D82" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E82" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="B1" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C1" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>81</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="E2" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="F2" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="E3" t="s">
         <v>132</v>
       </c>
       <c r="F3" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="E4" t="s">
         <v>132</v>
       </c>
       <c r="F4" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49646</v>
       </c>
       <c r="B5" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="E5" t="s">
         <v>132</v>
       </c>
       <c r="F5" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49665</v>
       </c>
       <c r="B6" t="s">
         <v>136</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="E6" t="s">
         <v>132</v>
       </c>
       <c r="F6" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49666</v>
       </c>
       <c r="B7" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="E7" t="s">
         <v>132</v>
       </c>
       <c r="F7" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49673</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="E8" t="s">
         <v>132</v>
       </c>
       <c r="F8" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49682</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="E9" t="s">
         <v>132</v>
       </c>
       <c r="F9" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49707</v>
       </c>
       <c r="B10" t="s">
         <v>199</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="E10" t="s">
         <v>132</v>
       </c>
       <c r="F10" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>53146</v>
       </c>
       <c r="B11" t="s">
         <v>135</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="E11" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="F11" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49731</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="E12" t="s">
         <v>132</v>
       </c>
       <c r="F12" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49741</v>
       </c>
       <c r="B13" t="s">
         <v>87</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="E13" t="s">
         <v>132</v>
       </c>
       <c r="F13" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49750</v>
       </c>
       <c r="B14" t="s">
         <v>192</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="E14" t="s">
         <v>132</v>
       </c>
       <c r="F14" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49752</v>
       </c>
       <c r="B15" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="E15" t="s">
         <v>132</v>
       </c>
       <c r="F15" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49756</v>
       </c>
       <c r="B16" t="s">
         <v>212</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="E16" t="s">
         <v>132</v>
       </c>
       <c r="F16" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49761</v>
       </c>
       <c r="B17" t="s">
         <v>160</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="E17" t="s">
         <v>132</v>
       </c>
       <c r="F17" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49681</v>
       </c>
       <c r="B18" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="E18" t="s">
         <v>132</v>
       </c>
       <c r="F18" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54156</v>
       </c>
       <c r="B19" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="F19" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49692</v>
       </c>
       <c r="B20" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="E20" t="s">
         <v>132</v>
       </c>
       <c r="F20" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49695</v>
       </c>
       <c r="B21" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="E21" t="s">
         <v>132</v>
       </c>
       <c r="F21" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49697</v>
       </c>
       <c r="B22" t="s">
         <v>183</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="E22" t="s">
         <v>132</v>
       </c>
       <c r="F22" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54540</v>
       </c>
       <c r="B23" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="E23" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="F23" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>54500</v>
       </c>
       <c r="B24" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="F24" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49743</v>
       </c>
       <c r="B25" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="E25" t="s">
         <v>132</v>
       </c>
       <c r="F25" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>53381</v>
       </c>
       <c r="B26" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="F26" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="D1" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="E1" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="H1" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="I1" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54522</v>
       </c>
       <c r="B2">
         <v>54210</v>
       </c>
       <c r="C2" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D2" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="G2" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54691</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="D3" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="G3" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J3" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51410</v>
       </c>
       <c r="B4">
         <v>50146</v>
       </c>
       <c r="C4" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="G4" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50805</v>
       </c>
       <c r="B5">
         <v>49862</v>
       </c>
       <c r="C5" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54386</v>
       </c>
       <c r="B6">
         <v>53171</v>
       </c>
       <c r="C6" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="F6" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="G6" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54542</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="D7" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="G7" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52501</v>
       </c>
       <c r="B8">
         <v>49862</v>
       </c>
       <c r="C8" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D8" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="G8" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54642</v>
       </c>
       <c r="B9">
         <v>54541</v>
       </c>
       <c r="C9" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="D9" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="G9" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J9" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>52566</v>
+        <v>54831</v>
       </c>
       <c r="B10">
-        <v>49862</v>
+        <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="D10" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="G10" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>177</v>
+        <v>2</v>
       </c>
       <c r="J10" t="s">
-        <v>623</v>
+        <v>862</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>50921</v>
+        <v>52566</v>
       </c>
       <c r="B11">
-        <v>50153</v>
+        <v>49862</v>
       </c>
       <c r="C11" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D11" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>863</v>
+      </c>
+      <c r="E11" t="s">
+        <v>864</v>
+      </c>
       <c r="F11" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="G11" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="J11" t="s">
-        <v>132</v>
+        <v>630</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>50911</v>
+        <v>50921</v>
       </c>
       <c r="B12">
-        <v>50146</v>
+        <v>50153</v>
       </c>
       <c r="C12" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D12" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="G12" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>50907</v>
+        <v>50911</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D13" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="G13" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>50910</v>
+        <v>50907</v>
       </c>
       <c r="B14">
         <v>50146</v>
       </c>
       <c r="C14" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D14" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="G14" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J14" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>50908</v>
+        <v>50910</v>
       </c>
       <c r="B15">
         <v>50146</v>
       </c>
       <c r="C15" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="D15" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="G15" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>50909</v>
+        <v>50908</v>
       </c>
       <c r="B16">
         <v>50146</v>
       </c>
       <c r="C16" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="D16" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="G16" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>51408</v>
+        <v>50909</v>
       </c>
       <c r="B17">
         <v>50146</v>
       </c>
       <c r="C17" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>830</v>
+      </c>
+      <c r="D17" t="s">
+        <v>882</v>
+      </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="G17" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J17" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>52506</v>
+        <v>51408</v>
       </c>
       <c r="B18">
-        <v>49862</v>
+        <v>50146</v>
       </c>
       <c r="C18" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="D18"/>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18"/>
       <c r="F18" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="G18" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="H18"/>
       <c r="I18">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>623</v>
+        <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>54685</v>
+        <v>52506</v>
       </c>
       <c r="B19">
-        <v>54682</v>
+        <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>824</v>
-[...4 lines deleted...]
-      <c r="E19"/>
+        <v>888</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19" t="s">
+        <v>889</v>
+      </c>
       <c r="F19" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="G19" t="s">
-        <v>884</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>891</v>
+      </c>
+      <c r="H19" t="s">
+        <v>888</v>
+      </c>
       <c r="I19">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="J19" t="s">
-        <v>276</v>
+        <v>630</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>54683</v>
+        <v>54685</v>
       </c>
       <c r="B20">
         <v>54682</v>
       </c>
       <c r="C20" t="s">
-        <v>885</v>
+        <v>830</v>
       </c>
       <c r="D20" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="G20" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>51325</v>
+        <v>54683</v>
       </c>
       <c r="B21">
-        <v>50153</v>
+        <v>54682</v>
       </c>
       <c r="C21" t="s">
-        <v>824</v>
+        <v>895</v>
       </c>
       <c r="D21" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="G21" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>892</v>
+        <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>51335</v>
+        <v>51325</v>
       </c>
       <c r="B22">
-        <v>50146</v>
+        <v>50153</v>
       </c>
       <c r="C22" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D22" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="G22" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J22" t="s">
-        <v>132</v>
+        <v>902</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>830</v>
+      </c>
+      <c r="D23" t="s">
+        <v>899</v>
+      </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="G23" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>53591</v>
+        <v>50915</v>
       </c>
       <c r="B24">
-        <v>53386</v>
+        <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>824</v>
-[...3 lines deleted...]
-      </c>
+        <v>830</v>
+      </c>
+      <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="G24" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>326</v>
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>50940</v>
+        <v>53591</v>
       </c>
       <c r="B25">
-        <v>50153</v>
+        <v>53386</v>
       </c>
       <c r="C25" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>830</v>
+      </c>
+      <c r="D25" t="s">
+        <v>906</v>
+      </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="G25" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J25" t="s">
-        <v>132</v>
+        <v>321</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>50941</v>
+        <v>50940</v>
       </c>
       <c r="B26">
         <v>50153</v>
       </c>
       <c r="C26" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="G26" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>54031</v>
+        <v>50941</v>
       </c>
       <c r="B27">
-        <v>53156</v>
+        <v>50153</v>
       </c>
       <c r="C27" t="s">
         <v>885</v>
       </c>
       <c r="D27"/>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="G27" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>2113</v>
+        <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>157</v>
+        <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>54111</v>
+        <v>54830</v>
       </c>
       <c r="B28">
-        <v>53151</v>
+        <v>54541</v>
       </c>
       <c r="C28" t="s">
-        <v>885</v>
+        <v>844</v>
       </c>
       <c r="D28" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="G28" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="H28"/>
       <c r="I28">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>910</v>
+        <v>862</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>54582</v>
+        <v>54834</v>
       </c>
       <c r="B29">
-        <v>54452</v>
+        <v>54541</v>
       </c>
       <c r="C29" t="s">
-        <v>885</v>
+        <v>844</v>
       </c>
       <c r="D29" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="G29" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>221</v>
+        <v>862</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>54609</v>
+        <v>54832</v>
       </c>
       <c r="B30">
-        <v>53386</v>
+        <v>54541</v>
       </c>
       <c r="C30" t="s">
-        <v>885</v>
+        <v>844</v>
       </c>
       <c r="D30" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="G30" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>221</v>
+        <v>862</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>54036</v>
+        <v>54031</v>
       </c>
       <c r="B31">
         <v>53156</v>
       </c>
       <c r="C31" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="F31" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="G31" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>2066</v>
+        <v>2115</v>
       </c>
       <c r="J31" t="s">
-        <v>157</v>
+        <v>925</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>53206</v>
+        <v>54111</v>
       </c>
       <c r="B32">
-        <v>53171</v>
+        <v>53151</v>
       </c>
       <c r="C32" t="s">
-        <v>875</v>
+        <v>895</v>
       </c>
       <c r="D32" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="G32" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="H32" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="I32">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="J32" t="s">
-        <v>319</v>
+        <v>930</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>54450</v>
+        <v>54582</v>
       </c>
       <c r="B33">
-        <v>53171</v>
+        <v>54452</v>
       </c>
       <c r="C33" t="s">
-        <v>875</v>
-[...4 lines deleted...]
-      </c>
+        <v>895</v>
+      </c>
+      <c r="D33" t="s">
+        <v>931</v>
+      </c>
+      <c r="E33"/>
       <c r="F33" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="G33" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>280</v>
+        <v>3</v>
       </c>
       <c r="J33" t="s">
-        <v>925</v>
+        <v>518</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>54449</v>
+        <v>54609</v>
       </c>
       <c r="B34">
-        <v>53171</v>
+        <v>53386</v>
       </c>
       <c r="C34" t="s">
-        <v>875</v>
-[...4 lines deleted...]
-      </c>
+        <v>895</v>
+      </c>
+      <c r="D34" t="s">
+        <v>934</v>
+      </c>
+      <c r="E34"/>
       <c r="F34" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="G34" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>300</v>
+        <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>925</v>
+        <v>518</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>54688</v>
+        <v>54036</v>
       </c>
       <c r="B35">
-        <v>54686</v>
+        <v>53156</v>
       </c>
       <c r="C35" t="s">
-        <v>824</v>
-[...4 lines deleted...]
-      <c r="E35"/>
+        <v>895</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35" t="s">
+        <v>935</v>
+      </c>
       <c r="F35" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="G35" t="s">
-        <v>884</v>
+        <v>937</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>0</v>
+        <v>2068</v>
       </c>
       <c r="J35" t="s">
-        <v>276</v>
+        <v>925</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>54687</v>
+        <v>53206</v>
       </c>
       <c r="B36">
-        <v>54686</v>
+        <v>53171</v>
       </c>
       <c r="C36" t="s">
         <v>885</v>
       </c>
       <c r="D36" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="G36" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>940</v>
+      </c>
+      <c r="H36" t="s">
+        <v>941</v>
+      </c>
       <c r="I36">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J36" t="s">
-        <v>276</v>
+        <v>314</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>54689</v>
+        <v>54450</v>
       </c>
       <c r="B37">
-        <v>54686</v>
+        <v>53171</v>
       </c>
       <c r="C37" t="s">
-        <v>838</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>885</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37" t="s">
+        <v>942</v>
+      </c>
       <c r="F37" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="G37" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>0</v>
+        <v>290</v>
       </c>
       <c r="J37" t="s">
-        <v>276</v>
+        <v>945</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>54385</v>
+        <v>54449</v>
       </c>
       <c r="B38">
         <v>53171</v>
       </c>
       <c r="C38" t="s">
-        <v>838</v>
+        <v>885</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="F38" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="G38" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>1</v>
+        <v>301</v>
       </c>
       <c r="J38" t="s">
-        <v>169</v>
+        <v>945</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>53596</v>
+        <v>54688</v>
       </c>
       <c r="B39">
-        <v>53386</v>
+        <v>54686</v>
       </c>
       <c r="C39" t="s">
-        <v>885</v>
-[...4 lines deleted...]
-      </c>
+        <v>830</v>
+      </c>
+      <c r="D39" t="s">
+        <v>949</v>
+      </c>
+      <c r="E39"/>
       <c r="F39" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="G39" t="s">
-        <v>941</v>
+        <v>894</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>311</v>
+        <v>0</v>
       </c>
       <c r="J39" t="s">
-        <v>180</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>53601</v>
+        <v>54687</v>
       </c>
       <c r="B40">
-        <v>53386</v>
+        <v>54686</v>
       </c>
       <c r="C40" t="s">
-        <v>824</v>
+        <v>895</v>
       </c>
       <c r="D40" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="G40" t="s">
-        <v>944</v>
+        <v>898</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>53981</v>
+        <v>54689</v>
       </c>
       <c r="B41">
-        <v>53156</v>
+        <v>54686</v>
       </c>
       <c r="C41" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="D41" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="G41" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>948</v>
+        <v>271</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>53986</v>
+        <v>54385</v>
       </c>
       <c r="B42">
-        <v>53156</v>
+        <v>53171</v>
       </c>
       <c r="C42" t="s">
-        <v>835</v>
-[...4 lines deleted...]
-      <c r="E42"/>
+        <v>844</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42" t="s">
+        <v>956</v>
+      </c>
       <c r="F42" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="G42" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="H42"/>
       <c r="I42">
+        <v>1</v>
+      </c>
+      <c r="J42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43">
+        <v>54833</v>
+      </c>
+      <c r="B43">
+        <v>54541</v>
+      </c>
+      <c r="C43" t="s">
+        <v>959</v>
+      </c>
+      <c r="D43" t="s">
+        <v>960</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>961</v>
+      </c>
+      <c r="G43" t="s">
+        <v>962</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44">
+        <v>54829</v>
+      </c>
+      <c r="B44">
+        <v>54541</v>
+      </c>
+      <c r="C44" t="s">
+        <v>844</v>
+      </c>
+      <c r="D44" t="s">
+        <v>963</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>964</v>
+      </c>
+      <c r="G44" t="s">
+        <v>965</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44">
+        <v>6</v>
+      </c>
+      <c r="J44" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45">
+        <v>53596</v>
+      </c>
+      <c r="B45">
+        <v>53386</v>
+      </c>
+      <c r="C45" t="s">
+        <v>895</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45" t="s">
+        <v>966</v>
+      </c>
+      <c r="F45" t="s">
+        <v>967</v>
+      </c>
+      <c r="G45" t="s">
+        <v>968</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45">
+        <v>313</v>
+      </c>
+      <c r="J45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46">
+        <v>53601</v>
+      </c>
+      <c r="B46">
+        <v>53386</v>
+      </c>
+      <c r="C46" t="s">
+        <v>830</v>
+      </c>
+      <c r="D46" t="s">
+        <v>969</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>970</v>
+      </c>
+      <c r="G46" t="s">
+        <v>971</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46">
+        <v>15</v>
+      </c>
+      <c r="J46" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47">
+        <v>53981</v>
+      </c>
+      <c r="B47">
+        <v>53156</v>
+      </c>
+      <c r="C47" t="s">
+        <v>841</v>
+      </c>
+      <c r="D47" t="s">
+        <v>972</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>973</v>
+      </c>
+      <c r="G47" t="s">
+        <v>974</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47">
+        <v>4</v>
+      </c>
+      <c r="J47" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48">
+        <v>53986</v>
+      </c>
+      <c r="B48">
+        <v>53156</v>
+      </c>
+      <c r="C48" t="s">
+        <v>841</v>
+      </c>
+      <c r="D48" t="s">
+        <v>976</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>977</v>
+      </c>
+      <c r="G48" t="s">
+        <v>978</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48">
         <v>8</v>
       </c>
-      <c r="J42" t="s">
-        <v>948</v>
+      <c r="J48" t="s">
+        <v>975</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -13714,2172 +14357,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="M1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="N1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="O1" t="s">
-        <v>1434</v>
+        <v>1461</v>
       </c>
       <c r="P1" t="s">
-        <v>1437</v>
+        <v>1464</v>
       </c>
       <c r="Q1" t="s">
-        <v>1444</v>
+        <v>1470</v>
       </c>
       <c r="R1" t="s">
-        <v>1445</v>
+        <v>1471</v>
       </c>
       <c r="S1" t="s">
-        <v>1449</v>
+        <v>1474</v>
       </c>
       <c r="T1" t="s">
-        <v>1451</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>952</v>
+        <v>979</v>
       </c>
       <c r="C2" t="s">
-        <v>953</v>
+        <v>980</v>
       </c>
       <c r="D2" t="s">
-        <v>959</v>
+        <v>986</v>
       </c>
       <c r="E2" t="s">
-        <v>1120</v>
+        <v>1147</v>
       </c>
       <c r="F2" t="s">
-        <v>1122</v>
+        <v>1149</v>
       </c>
       <c r="G2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H2" t="s">
-        <v>1131</v>
+        <v>1158</v>
       </c>
       <c r="I2" t="s">
-        <v>1157</v>
+        <v>1184</v>
       </c>
       <c r="J2" t="s">
         <v>108</v>
       </c>
       <c r="K2" t="s">
-        <v>1248</v>
+        <v>1275</v>
       </c>
       <c r="L2" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="M2" t="s">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="N2" t="s">
-        <v>1428</v>
+        <v>1455</v>
       </c>
       <c r="O2" t="s">
-        <v>1435</v>
+        <v>1462</v>
       </c>
       <c r="P2" t="s">
-        <v>1438</v>
+        <v>1465</v>
       </c>
       <c r="Q2" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="R2" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="S2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="T2" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>215</v>
       </c>
       <c r="D3" t="s">
-        <v>960</v>
+        <v>987</v>
       </c>
       <c r="E3" t="s">
         <v>117</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
       <c r="G3" t="s">
         <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>1132</v>
+        <v>1159</v>
       </c>
       <c r="I3" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="J3" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="K3" t="s">
-        <v>1249</v>
+        <v>1276</v>
       </c>
       <c r="L3" t="s">
-        <v>1424</v>
+        <v>1451</v>
       </c>
       <c r="M3" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="N3" t="s">
-        <v>1429</v>
+        <v>1456</v>
       </c>
       <c r="O3" t="s">
-        <v>1436</v>
+        <v>1463</v>
       </c>
       <c r="P3" t="s">
-        <v>1439</v>
+        <v>319</v>
       </c>
       <c r="Q3" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="R3" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="S3" t="s">
-        <v>1450</v>
+        <v>1475</v>
       </c>
       <c r="T3" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>961</v>
+        <v>988</v>
       </c>
       <c r="E4" t="s">
         <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>1123</v>
+        <v>1150</v>
       </c>
       <c r="G4" t="s">
-        <v>1127</v>
+        <v>1154</v>
       </c>
       <c r="H4" t="s">
-        <v>1133</v>
+        <v>1160</v>
       </c>
       <c r="I4" t="s">
-        <v>1158</v>
+        <v>1185</v>
       </c>
       <c r="J4" t="s">
-        <v>1192</v>
+        <v>1219</v>
       </c>
       <c r="K4" t="s">
-        <v>1250</v>
+        <v>1277</v>
       </c>
       <c r="M4" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="N4" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="O4" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="P4" t="s">
-        <v>1440</v>
+        <v>1466</v>
       </c>
       <c r="Q4" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="R4" t="s">
-        <v>1446</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>954</v>
+        <v>981</v>
       </c>
       <c r="D5" t="s">
-        <v>962</v>
+        <v>989</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G5" t="s">
-        <v>1128</v>
+        <v>1155</v>
       </c>
       <c r="H5" t="s">
-        <v>1134</v>
+        <v>1161</v>
       </c>
       <c r="I5" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="J5" t="s">
-        <v>1193</v>
+        <v>1220</v>
       </c>
       <c r="K5" t="s">
-        <v>1251</v>
+        <v>1278</v>
       </c>
       <c r="M5" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="N5" t="s">
-        <v>1430</v>
+        <v>1457</v>
       </c>
       <c r="O5" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="P5" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="Q5" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="R5" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D6" t="s">
-        <v>963</v>
+        <v>990</v>
       </c>
       <c r="E6" t="s">
         <v>83</v>
       </c>
       <c r="F6" t="s">
         <v>175</v>
       </c>
       <c r="G6" t="s">
         <v>131</v>
       </c>
       <c r="H6" t="s">
-        <v>1135</v>
+        <v>1162</v>
       </c>
       <c r="I6" t="s">
-        <v>1160</v>
+        <v>1187</v>
       </c>
       <c r="J6" t="s">
-        <v>1194</v>
+        <v>1221</v>
       </c>
       <c r="K6" t="s">
-        <v>1252</v>
+        <v>1279</v>
       </c>
       <c r="M6" t="s">
-        <v>1426</v>
+        <v>1453</v>
       </c>
       <c r="N6" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="P6" t="s">
-        <v>1441</v>
+        <v>1467</v>
       </c>
       <c r="Q6" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="R6" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>964</v>
+        <v>991</v>
       </c>
       <c r="E7" t="s">
-        <v>1121</v>
+        <v>1148</v>
       </c>
       <c r="F7" t="s">
-        <v>1124</v>
+        <v>1151</v>
       </c>
       <c r="G7" t="s">
-        <v>1129</v>
+        <v>1156</v>
       </c>
       <c r="H7" t="s">
-        <v>1136</v>
+        <v>1163</v>
       </c>
       <c r="I7" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="J7" t="s">
         <v>94</v>
       </c>
       <c r="K7" t="s">
-        <v>1157</v>
+        <v>1184</v>
       </c>
       <c r="M7" t="s">
-        <v>1427</v>
+        <v>1454</v>
       </c>
       <c r="N7" t="s">
-        <v>1431</v>
+        <v>1458</v>
       </c>
       <c r="P7" t="s">
-        <v>1442</v>
+        <v>1468</v>
       </c>
       <c r="R7" t="s">
-        <v>1447</v>
+        <v>959</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>955</v>
+        <v>982</v>
       </c>
       <c r="D8" t="s">
-        <v>965</v>
+        <v>992</v>
       </c>
       <c r="F8" t="s">
         <v>130</v>
       </c>
       <c r="G8" t="s">
         <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>1137</v>
+        <v>1164</v>
       </c>
       <c r="I8" t="s">
-        <v>1162</v>
+        <v>1189</v>
       </c>
       <c r="J8" t="s">
-        <v>1195</v>
+        <v>1222</v>
       </c>
       <c r="K8" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="N8" t="s">
-        <v>1432</v>
+        <v>1459</v>
       </c>
       <c r="P8" t="s">
-        <v>1443</v>
+        <v>1469</v>
       </c>
       <c r="R8" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>956</v>
+        <v>983</v>
       </c>
       <c r="D9" t="s">
-        <v>966</v>
+        <v>993</v>
       </c>
       <c r="F9" t="s">
-        <v>1125</v>
+        <v>1152</v>
       </c>
       <c r="G9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H9" t="s">
-        <v>1138</v>
+        <v>1165</v>
       </c>
       <c r="I9" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="J9" t="s">
-        <v>1196</v>
+        <v>1223</v>
       </c>
       <c r="K9" t="s">
-        <v>1253</v>
+        <v>1280</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
       <c r="P9" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="R9" t="s">
-        <v>1448</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>957</v>
+        <v>984</v>
       </c>
       <c r="D10" t="s">
-        <v>967</v>
+        <v>994</v>
       </c>
       <c r="F10" t="s">
         <v>118</v>
       </c>
       <c r="G10" t="s">
-        <v>1130</v>
+        <v>1157</v>
       </c>
       <c r="H10" t="s">
         <v>60</v>
       </c>
       <c r="I10" t="s">
-        <v>1164</v>
+        <v>1191</v>
       </c>
       <c r="J10" t="s">
-        <v>1197</v>
+        <v>1224</v>
       </c>
       <c r="K10" t="s">
-        <v>1254</v>
+        <v>1281</v>
       </c>
       <c r="N10" t="s">
-        <v>1433</v>
+        <v>1460</v>
       </c>
       <c r="R10" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>958</v>
+        <v>985</v>
       </c>
       <c r="D11" t="s">
-        <v>968</v>
+        <v>995</v>
       </c>
       <c r="F11" t="s">
-        <v>1126</v>
+        <v>1153</v>
       </c>
       <c r="H11" t="s">
-        <v>1139</v>
+        <v>1166</v>
       </c>
       <c r="I11" t="s">
-        <v>1165</v>
+        <v>1192</v>
       </c>
       <c r="J11" t="s">
-        <v>1198</v>
+        <v>1225</v>
       </c>
       <c r="K11" t="s">
-        <v>1255</v>
+        <v>1282</v>
       </c>
       <c r="R11" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>969</v>
+        <v>996</v>
       </c>
       <c r="F12" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>1140</v>
+        <v>1167</v>
       </c>
       <c r="I12" t="s">
         <v>84</v>
       </c>
       <c r="J12" t="s">
-        <v>1199</v>
+        <v>1226</v>
       </c>
       <c r="K12" t="s">
-        <v>1256</v>
+        <v>1283</v>
       </c>
       <c r="R12" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>970</v>
+        <v>997</v>
       </c>
       <c r="H13" t="s">
-        <v>1141</v>
+        <v>1168</v>
       </c>
       <c r="I13" t="s">
         <v>46</v>
       </c>
       <c r="J13" t="s">
-        <v>1200</v>
+        <v>1227</v>
       </c>
       <c r="K13" t="s">
-        <v>1257</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>971</v>
+        <v>998</v>
       </c>
       <c r="H14" t="s">
-        <v>1142</v>
+        <v>1169</v>
       </c>
       <c r="I14" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
       <c r="J14" t="s">
-        <v>1201</v>
+        <v>1228</v>
       </c>
       <c r="K14" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
       <c r="H15" t="s">
-        <v>1143</v>
+        <v>1170</v>
       </c>
       <c r="I15" t="s">
-        <v>1167</v>
+        <v>1194</v>
       </c>
       <c r="J15" t="s">
-        <v>1202</v>
+        <v>1229</v>
       </c>
       <c r="K15" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>973</v>
+        <v>1000</v>
       </c>
       <c r="H16" t="s">
-        <v>1144</v>
+        <v>1171</v>
       </c>
       <c r="I16" t="s">
-        <v>1168</v>
+        <v>1195</v>
       </c>
       <c r="J16" t="s">
-        <v>1203</v>
+        <v>1230</v>
       </c>
       <c r="K16" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>974</v>
+        <v>1001</v>
       </c>
       <c r="H17" t="s">
-        <v>1145</v>
+        <v>1172</v>
       </c>
       <c r="I17" t="s">
-        <v>1169</v>
+        <v>1196</v>
       </c>
       <c r="J17" t="s">
-        <v>1204</v>
+        <v>1231</v>
       </c>
       <c r="K17" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>975</v>
+        <v>1002</v>
       </c>
       <c r="H18" t="s">
-        <v>1146</v>
+        <v>1173</v>
       </c>
       <c r="I18" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
       <c r="J18" t="s">
-        <v>1205</v>
+        <v>1232</v>
       </c>
       <c r="K18" t="s">
-        <v>1261</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>976</v>
+        <v>1003</v>
       </c>
       <c r="H19" t="s">
-        <v>1147</v>
+        <v>1174</v>
       </c>
       <c r="I19" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="J19" t="s">
-        <v>1206</v>
+        <v>1233</v>
       </c>
       <c r="K19" t="s">
-        <v>1262</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>977</v>
+        <v>1004</v>
       </c>
       <c r="H20" t="s">
-        <v>1148</v>
+        <v>1175</v>
       </c>
       <c r="I20" t="s">
-        <v>1172</v>
+        <v>1199</v>
       </c>
       <c r="J20" t="s">
-        <v>1207</v>
+        <v>1234</v>
       </c>
       <c r="K20" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>978</v>
+        <v>1005</v>
       </c>
       <c r="H21" t="s">
-        <v>1149</v>
+        <v>1176</v>
       </c>
       <c r="I21" t="s">
-        <v>1173</v>
+        <v>1200</v>
       </c>
       <c r="J21" t="s">
-        <v>1208</v>
+        <v>1235</v>
       </c>
       <c r="K21" t="s">
-        <v>1264</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>979</v>
+        <v>1006</v>
       </c>
       <c r="H22" t="s">
-        <v>1150</v>
+        <v>1177</v>
       </c>
       <c r="I22" t="s">
-        <v>1174</v>
+        <v>1201</v>
       </c>
       <c r="J22" t="s">
-        <v>1209</v>
+        <v>1236</v>
       </c>
       <c r="K22" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>980</v>
+        <v>1007</v>
       </c>
       <c r="H23" t="s">
-        <v>1151</v>
+        <v>1178</v>
       </c>
       <c r="I23" t="s">
-        <v>1175</v>
+        <v>1202</v>
       </c>
       <c r="J23" t="s">
-        <v>1210</v>
+        <v>1237</v>
       </c>
       <c r="K23" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>981</v>
+        <v>1008</v>
       </c>
       <c r="H24" t="s">
-        <v>1152</v>
+        <v>1179</v>
       </c>
       <c r="I24" t="s">
-        <v>1176</v>
+        <v>1203</v>
       </c>
       <c r="J24" t="s">
-        <v>1211</v>
+        <v>1238</v>
       </c>
       <c r="K24" t="s">
-        <v>1267</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>982</v>
+        <v>1009</v>
       </c>
       <c r="H25" t="s">
-        <v>1153</v>
+        <v>1180</v>
       </c>
       <c r="I25" t="s">
-        <v>1177</v>
+        <v>1204</v>
       </c>
       <c r="J25" t="s">
-        <v>1212</v>
+        <v>1239</v>
       </c>
       <c r="K25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>983</v>
+        <v>1010</v>
       </c>
       <c r="H26" t="s">
-        <v>1154</v>
+        <v>1181</v>
       </c>
       <c r="I26" t="s">
-        <v>1178</v>
+        <v>1205</v>
       </c>
       <c r="J26" t="s">
-        <v>1213</v>
+        <v>1240</v>
       </c>
       <c r="K26" t="s">
-        <v>1268</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>984</v>
+        <v>1011</v>
       </c>
       <c r="H27" t="s">
-        <v>1155</v>
+        <v>1182</v>
       </c>
       <c r="I27" t="s">
-        <v>1179</v>
+        <v>1206</v>
       </c>
       <c r="J27" t="s">
-        <v>1214</v>
+        <v>1241</v>
       </c>
       <c r="K27" t="s">
-        <v>1269</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>985</v>
+        <v>1012</v>
       </c>
       <c r="H28" t="s">
-        <v>1156</v>
+        <v>1183</v>
       </c>
       <c r="I28" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="J28" t="s">
-        <v>1215</v>
+        <v>1242</v>
       </c>
       <c r="K28" t="s">
-        <v>1270</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>986</v>
+        <v>1013</v>
       </c>
       <c r="I29" t="s">
-        <v>1180</v>
+        <v>1207</v>
       </c>
       <c r="J29" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="K29" t="s">
-        <v>1271</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>987</v>
+        <v>1014</v>
       </c>
       <c r="I30" t="s">
-        <v>1181</v>
+        <v>1208</v>
       </c>
       <c r="J30" t="s">
-        <v>1216</v>
+        <v>1243</v>
       </c>
       <c r="K30" t="s">
-        <v>1272</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>988</v>
+        <v>1015</v>
       </c>
       <c r="I31" t="s">
-        <v>1182</v>
+        <v>1209</v>
       </c>
       <c r="J31" t="s">
-        <v>1217</v>
+        <v>1244</v>
       </c>
       <c r="K31" t="s">
-        <v>1273</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>989</v>
+        <v>1016</v>
       </c>
       <c r="I32" t="s">
-        <v>1183</v>
+        <v>1210</v>
       </c>
       <c r="J32" t="s">
-        <v>1218</v>
+        <v>1245</v>
       </c>
       <c r="K32" t="s">
-        <v>1274</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>990</v>
+        <v>1017</v>
       </c>
       <c r="I33" t="s">
-        <v>1184</v>
+        <v>1211</v>
       </c>
       <c r="J33" t="s">
-        <v>1219</v>
+        <v>1246</v>
       </c>
       <c r="K33" t="s">
-        <v>1275</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>991</v>
+        <v>1018</v>
       </c>
       <c r="I34" t="s">
-        <v>1185</v>
+        <v>1212</v>
       </c>
       <c r="J34" t="s">
-        <v>1220</v>
+        <v>1247</v>
       </c>
       <c r="K34" t="s">
-        <v>1276</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>992</v>
+        <v>1019</v>
       </c>
       <c r="I35" t="s">
-        <v>1186</v>
+        <v>1213</v>
       </c>
       <c r="J35" t="s">
-        <v>1221</v>
+        <v>1248</v>
       </c>
       <c r="K35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>993</v>
+        <v>1020</v>
       </c>
       <c r="I36" t="s">
-        <v>1187</v>
+        <v>1214</v>
       </c>
       <c r="J36" t="s">
-        <v>1222</v>
+        <v>1249</v>
       </c>
       <c r="K36" t="s">
-        <v>1277</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>994</v>
+        <v>1021</v>
       </c>
       <c r="I37" t="s">
-        <v>1188</v>
+        <v>1215</v>
       </c>
       <c r="J37" t="s">
-        <v>1223</v>
+        <v>1250</v>
       </c>
       <c r="K37" t="s">
-        <v>1278</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>995</v>
+        <v>1022</v>
       </c>
       <c r="I38" t="s">
-        <v>1189</v>
+        <v>1216</v>
       </c>
       <c r="J38" t="s">
-        <v>1224</v>
+        <v>1251</v>
       </c>
       <c r="K38" t="s">
-        <v>1279</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="I39" t="s">
-        <v>1190</v>
+        <v>1217</v>
       </c>
       <c r="J39" t="s">
-        <v>1225</v>
+        <v>1252</v>
       </c>
       <c r="K39" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>997</v>
+        <v>1024</v>
       </c>
       <c r="I40" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J40" t="s">
-        <v>1226</v>
+        <v>1253</v>
       </c>
       <c r="K40" t="s">
-        <v>1281</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>998</v>
+        <v>1025</v>
       </c>
       <c r="I41" t="s">
-        <v>1191</v>
+        <v>1218</v>
       </c>
       <c r="J41" t="s">
         <v>178</v>
       </c>
       <c r="K41" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>999</v>
+        <v>1026</v>
       </c>
       <c r="J42" t="s">
-        <v>1227</v>
+        <v>1254</v>
       </c>
       <c r="K42" t="s">
-        <v>1283</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1000</v>
+        <v>1027</v>
       </c>
       <c r="J43" t="s">
-        <v>1228</v>
+        <v>1255</v>
       </c>
       <c r="K43" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1001</v>
+        <v>1028</v>
       </c>
       <c r="J44" t="s">
-        <v>1229</v>
+        <v>1256</v>
       </c>
       <c r="K44" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1002</v>
+        <v>1029</v>
       </c>
       <c r="J45" t="s">
-        <v>1230</v>
+        <v>1257</v>
       </c>
       <c r="K45" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1003</v>
+        <v>1030</v>
       </c>
       <c r="J46" t="s">
-        <v>1231</v>
+        <v>1258</v>
       </c>
       <c r="K46" t="s">
-        <v>1287</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1004</v>
+        <v>1031</v>
       </c>
       <c r="J47" t="s">
-        <v>1232</v>
+        <v>1259</v>
       </c>
       <c r="K47" t="s">
-        <v>1288</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1005</v>
+        <v>1032</v>
       </c>
       <c r="J48" t="s">
-        <v>1233</v>
+        <v>1260</v>
       </c>
       <c r="K48" t="s">
-        <v>1289</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1006</v>
+        <v>1033</v>
       </c>
       <c r="J49" t="s">
-        <v>1234</v>
+        <v>1261</v>
       </c>
       <c r="K49" t="s">
-        <v>1290</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1007</v>
+        <v>1034</v>
       </c>
       <c r="J50" t="s">
-        <v>1235</v>
+        <v>1262</v>
       </c>
       <c r="K50" t="s">
-        <v>1291</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1008</v>
+        <v>1035</v>
       </c>
       <c r="J51" t="s">
-        <v>1236</v>
+        <v>1263</v>
       </c>
       <c r="K51" t="s">
-        <v>1292</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1009</v>
+        <v>1036</v>
       </c>
       <c r="J52" t="s">
-        <v>1237</v>
+        <v>1264</v>
       </c>
       <c r="K52" t="s">
-        <v>1293</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1010</v>
+        <v>1037</v>
       </c>
       <c r="J53" t="s">
-        <v>1238</v>
+        <v>1265</v>
       </c>
       <c r="K53" t="s">
-        <v>1294</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1011</v>
+        <v>1038</v>
       </c>
       <c r="J54" t="s">
-        <v>1239</v>
+        <v>1266</v>
       </c>
       <c r="K54" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1012</v>
+        <v>1039</v>
       </c>
       <c r="J55" t="s">
-        <v>1240</v>
+        <v>1267</v>
       </c>
       <c r="K55" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1013</v>
+        <v>1040</v>
       </c>
       <c r="J56" t="s">
-        <v>1241</v>
+        <v>1268</v>
       </c>
       <c r="K56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1014</v>
+        <v>1041</v>
       </c>
       <c r="J57" t="s">
-        <v>1242</v>
+        <v>1269</v>
       </c>
       <c r="K57" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1015</v>
+        <v>1042</v>
       </c>
       <c r="J58" t="s">
-        <v>1243</v>
+        <v>1270</v>
       </c>
       <c r="K58" t="s">
-        <v>1298</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1016</v>
+        <v>1043</v>
       </c>
       <c r="J59" t="s">
-        <v>1244</v>
+        <v>1271</v>
       </c>
       <c r="K59" t="s">
-        <v>1299</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1017</v>
+        <v>1044</v>
       </c>
       <c r="J60" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="K60" t="s">
-        <v>1300</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1018</v>
+        <v>1045</v>
       </c>
       <c r="J61" t="s">
-        <v>1245</v>
+        <v>1272</v>
       </c>
       <c r="K61" t="s">
-        <v>1301</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1019</v>
+        <v>1046</v>
       </c>
       <c r="J62" t="s">
-        <v>1246</v>
+        <v>1273</v>
       </c>
       <c r="K62" t="s">
-        <v>1302</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1020</v>
+        <v>1047</v>
       </c>
       <c r="J63" t="s">
-        <v>1247</v>
+        <v>1274</v>
       </c>
       <c r="K63" t="s">
-        <v>1167</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1021</v>
+        <v>1048</v>
       </c>
       <c r="J64" t="s">
         <v>61</v>
       </c>
       <c r="K64" t="s">
-        <v>1303</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1022</v>
+        <v>1049</v>
       </c>
       <c r="K65" t="s">
-        <v>1304</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1023</v>
+        <v>1050</v>
       </c>
       <c r="K66" t="s">
-        <v>1305</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1024</v>
+        <v>1051</v>
       </c>
       <c r="K67" t="s">
-        <v>1306</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1025</v>
+        <v>1052</v>
       </c>
       <c r="K68" t="s">
-        <v>1307</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1026</v>
+        <v>1053</v>
       </c>
       <c r="K69" t="s">
-        <v>1308</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1027</v>
+        <v>1054</v>
       </c>
       <c r="K70" t="s">
-        <v>1309</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1028</v>
+        <v>1055</v>
       </c>
       <c r="K71" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1029</v>
+        <v>1056</v>
       </c>
       <c r="K72" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1030</v>
+        <v>1057</v>
       </c>
       <c r="K73" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1031</v>
+        <v>1058</v>
       </c>
       <c r="K74" t="s">
-        <v>1313</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1032</v>
+        <v>1059</v>
       </c>
       <c r="K75" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1033</v>
+        <v>1060</v>
       </c>
       <c r="K76" t="s">
-        <v>1314</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="K77" t="s">
-        <v>1315</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1035</v>
+        <v>1062</v>
       </c>
       <c r="K78" t="s">
-        <v>1316</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1036</v>
+        <v>1063</v>
       </c>
       <c r="K79" t="s">
-        <v>1317</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="K80" t="s">
-        <v>1318</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1038</v>
+        <v>1065</v>
       </c>
       <c r="K81" t="s">
-        <v>1319</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1039</v>
+        <v>1066</v>
       </c>
       <c r="K82" t="s">
-        <v>1320</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1040</v>
+        <v>1067</v>
       </c>
       <c r="K83" t="s">
-        <v>1321</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1041</v>
+        <v>1068</v>
       </c>
       <c r="K84" t="s">
-        <v>1322</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1042</v>
+        <v>1069</v>
       </c>
       <c r="K85" t="s">
-        <v>1174</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1043</v>
+        <v>1070</v>
       </c>
       <c r="K86" t="s">
-        <v>1323</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1044</v>
+        <v>1071</v>
       </c>
       <c r="K87" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1045</v>
+        <v>1072</v>
       </c>
       <c r="K88" t="s">
-        <v>1325</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1046</v>
+        <v>1073</v>
       </c>
       <c r="K89" t="s">
-        <v>1326</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1047</v>
+        <v>1074</v>
       </c>
       <c r="K90" t="s">
-        <v>1327</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1048</v>
+        <v>1075</v>
       </c>
       <c r="K91" t="s">
-        <v>1328</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1049</v>
+        <v>1076</v>
       </c>
       <c r="K92" t="s">
-        <v>1329</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1050</v>
+        <v>1077</v>
       </c>
       <c r="K93" t="s">
-        <v>1330</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1051</v>
+        <v>1078</v>
       </c>
       <c r="K94" t="s">
-        <v>1331</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1052</v>
+        <v>1079</v>
       </c>
       <c r="K95" t="s">
-        <v>1177</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1053</v>
+        <v>1080</v>
       </c>
       <c r="K96" t="s">
-        <v>1332</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1054</v>
+        <v>1081</v>
       </c>
       <c r="K97" t="s">
-        <v>1333</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1055</v>
+        <v>1082</v>
       </c>
       <c r="K98" t="s">
-        <v>1334</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1056</v>
+        <v>1083</v>
       </c>
       <c r="K99" t="s">
-        <v>1335</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1057</v>
+        <v>1084</v>
       </c>
       <c r="K100" t="s">
-        <v>1336</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1058</v>
+        <v>1085</v>
       </c>
       <c r="K101" t="s">
-        <v>1337</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1059</v>
+        <v>1086</v>
       </c>
       <c r="K102" t="s">
-        <v>1338</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="K103" t="s">
-        <v>1339</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1061</v>
+        <v>1088</v>
       </c>
       <c r="K104" t="s">
-        <v>1340</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1062</v>
+        <v>1089</v>
       </c>
       <c r="K105" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1063</v>
+        <v>1090</v>
       </c>
       <c r="K106" t="s">
-        <v>1342</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1064</v>
+        <v>1091</v>
       </c>
       <c r="K107" t="s">
-        <v>1343</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1065</v>
+        <v>1092</v>
       </c>
       <c r="K108" t="s">
-        <v>1344</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1066</v>
+        <v>1093</v>
       </c>
       <c r="K109" t="s">
-        <v>1345</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1067</v>
+        <v>1094</v>
       </c>
       <c r="K110" t="s">
-        <v>1346</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1068</v>
+        <v>1095</v>
       </c>
       <c r="K111" t="s">
-        <v>1347</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1069</v>
+        <v>1096</v>
       </c>
       <c r="K112" t="s">
-        <v>1348</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1070</v>
+        <v>1097</v>
       </c>
       <c r="K113" t="s">
-        <v>1349</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1071</v>
+        <v>1098</v>
       </c>
       <c r="K114" t="s">
-        <v>1350</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1072</v>
+        <v>1099</v>
       </c>
       <c r="K115" t="s">
-        <v>1351</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1073</v>
+        <v>1100</v>
       </c>
       <c r="K116" t="s">
-        <v>1352</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1074</v>
+        <v>1101</v>
       </c>
       <c r="K117" t="s">
-        <v>1353</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1075</v>
+        <v>1102</v>
       </c>
       <c r="K118" t="s">
-        <v>1354</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1076</v>
+        <v>1103</v>
       </c>
       <c r="K119" t="s">
-        <v>1355</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1077</v>
+        <v>1104</v>
       </c>
       <c r="K120" t="s">
-        <v>1356</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1078</v>
+        <v>1105</v>
       </c>
       <c r="K121" t="s">
-        <v>1357</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1079</v>
+        <v>1106</v>
       </c>
       <c r="K122" t="s">
-        <v>1358</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1080</v>
+        <v>1107</v>
       </c>
       <c r="K123" t="s">
-        <v>1359</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1081</v>
+        <v>1108</v>
       </c>
       <c r="K124" t="s">
-        <v>1360</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1082</v>
+        <v>1109</v>
       </c>
       <c r="K125" t="s">
-        <v>1146</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1083</v>
+        <v>1110</v>
       </c>
       <c r="K126" t="s">
-        <v>1361</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1084</v>
+        <v>1111</v>
       </c>
       <c r="K127" t="s">
-        <v>1362</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1085</v>
+        <v>1112</v>
       </c>
       <c r="K128" t="s">
-        <v>1363</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1086</v>
+        <v>1113</v>
       </c>
       <c r="K129" t="s">
-        <v>1364</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1087</v>
+        <v>1114</v>
       </c>
       <c r="K130" t="s">
-        <v>1365</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1088</v>
+        <v>1115</v>
       </c>
       <c r="K131" t="s">
-        <v>1366</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1089</v>
+        <v>1116</v>
       </c>
       <c r="K132" t="s">
-        <v>1367</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1090</v>
+        <v>1117</v>
       </c>
       <c r="K133" t="s">
-        <v>1368</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1091</v>
+        <v>1118</v>
       </c>
       <c r="K134" t="s">
-        <v>1369</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1092</v>
+        <v>1119</v>
       </c>
       <c r="K135" t="s">
-        <v>1370</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1093</v>
+        <v>1120</v>
       </c>
       <c r="K136" t="s">
-        <v>1371</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1094</v>
+        <v>1121</v>
       </c>
       <c r="K137" t="s">
-        <v>1372</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1095</v>
+        <v>1122</v>
       </c>
       <c r="K138" t="s">
-        <v>1181</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1096</v>
+        <v>1123</v>
       </c>
       <c r="K139" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1097</v>
+        <v>1124</v>
       </c>
       <c r="K140" t="s">
-        <v>1373</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1098</v>
+        <v>1125</v>
       </c>
       <c r="K141" t="s">
-        <v>1374</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1099</v>
+        <v>1126</v>
       </c>
       <c r="K142" t="s">
-        <v>1375</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1100</v>
+        <v>1127</v>
       </c>
       <c r="K143" t="s">
-        <v>1376</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1101</v>
+        <v>1128</v>
       </c>
       <c r="K144" t="s">
-        <v>1377</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1102</v>
+        <v>1129</v>
       </c>
       <c r="K145" t="s">
-        <v>1378</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1103</v>
+        <v>1130</v>
       </c>
       <c r="K146" t="s">
-        <v>1379</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1104</v>
+        <v>1131</v>
       </c>
       <c r="K147" t="s">
-        <v>1380</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1105</v>
+        <v>1132</v>
       </c>
       <c r="K148" t="s">
-        <v>1381</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1106</v>
+        <v>1133</v>
       </c>
       <c r="K149" t="s">
-        <v>1382</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1107</v>
+        <v>1134</v>
       </c>
       <c r="K150" t="s">
-        <v>1383</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1108</v>
+        <v>1135</v>
       </c>
       <c r="K151" t="s">
-        <v>1384</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1109</v>
+        <v>1136</v>
       </c>
       <c r="K152" t="s">
-        <v>1385</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1110</v>
+        <v>1137</v>
       </c>
       <c r="K153" t="s">
-        <v>1386</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1111</v>
+        <v>1138</v>
       </c>
       <c r="K154" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1112</v>
+        <v>1139</v>
       </c>
       <c r="K155" t="s">
-        <v>1388</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1113</v>
+        <v>1140</v>
       </c>
       <c r="K156" t="s">
-        <v>1389</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1114</v>
+        <v>1141</v>
       </c>
       <c r="K157" t="s">
-        <v>1390</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1115</v>
+        <v>1142</v>
       </c>
       <c r="K158" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1116</v>
+        <v>1143</v>
       </c>
       <c r="K159" t="s">
-        <v>1392</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1117</v>
+        <v>1144</v>
       </c>
       <c r="K160" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1118</v>
+        <v>1145</v>
       </c>
       <c r="K161" t="s">
-        <v>1394</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1119</v>
+        <v>1146</v>
       </c>
       <c r="K162" t="s">
-        <v>1395</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1396</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1397</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1398</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1399</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1187</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1400</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1401</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1402</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1403</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1404</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1405</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1406</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1407</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1408</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1409</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1411</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1412</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1154</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1413</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1414</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1415</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1416</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1417</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1156</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1418</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1419</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1420</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1421</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1422</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1423</v>
+        <v>1450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">