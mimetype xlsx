--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1494">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-07 01:08:31am</t>
+    <t>2026-10-22 09:26:15pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13767</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13767"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1334,50 +1334,68 @@
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Nanninga</t>
   </si>
   <si>
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
+    <t>Addison Gleekel</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Gleekel</t>
+  </si>
+  <si>
+    <t>Addison.Gleekel@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54854</t>
+  </si>
+  <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Braud</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
     <t>Alex Constandache</t>
   </si>
   <si>
     <t>Constandache</t>
   </si>
   <si>
     <t>June 28, 2024</t>
@@ -1431,50 +1449,65 @@
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
   </si>
   <si>
     <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Anna Steel</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54567</t>
+  </si>
+  <si>
+    <t>Arina Ushakova</t>
+  </si>
+  <si>
+    <t>Arina</t>
+  </si>
+  <si>
+    <t>Ushakova</t>
+  </si>
+  <si>
+    <t>Arina.Ushakova@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54857</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator</t>
   </si>
   <si>
     <t>arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
@@ -2127,50 +2160,71 @@
   <si>
     <t>Michelle Jungbluth</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>Jungbluth</t>
   </si>
   <si>
     <t>Research Scientist</t>
   </si>
   <si>
     <t>mjungbluth@sfsu.edu</t>
   </si>
   <si>
     <t>Adjunct Assistant Professor of Biology at San Francisco State University, Estuary and Ocean Science Center. 
 https://eoscenter.sfsu.edu/michelle-jungbluth
 https://www.jungbluthlab.org/
 ORCID: 0000-0001-9339-7497</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53561</t>
   </si>
   <si>
+    <t>Michelle Stern</t>
+  </si>
+  <si>
+    <t>Stern</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>September 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
+  </si>
+  <si>
     <t>Myfanwy Johnston</t>
   </si>
   <si>
     <t>Myfanwy</t>
   </si>
   <si>
     <t>Johnston</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53866</t>
   </si>
   <si>
     <t>Nann Fangue</t>
   </si>
   <si>
     <t>Nann</t>
   </si>
   <si>
     <t>Fangue</t>
   </si>
   <si>
     <t>Research Mentor</t>
   </si>
   <si>
     <t>nafangue@ucdavis.edu</t>
@@ -2191,53 +2245,50 @@
     <t>Hendrix</t>
   </si>
   <si>
     <t>QEDA Consulting LLC</t>
   </si>
   <si>
     <t>noblehendrix@gmail.com</t>
   </si>
   <si>
     <t>R2 Resource Consultants Inc.</t>
   </si>
   <si>
     <t>206-300-5595</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50262</t>
   </si>
   <si>
     <t>Pascale  Goertler</t>
   </si>
   <si>
     <t xml:space="preserve">Pascale </t>
   </si>
   <si>
     <t>Goertler</t>
-  </si>
-[...1 lines deleted...]
-    <t>Senior Environmental Scientist</t>
   </si>
   <si>
     <t>pascale.goertler@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52491</t>
   </si>
   <si>
     <t>Rachel Johnson</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>rcjohnson@ucdavis.edu</t>
   </si>
   <si>
     <t>831-239-8782</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50320</t>
   </si>
@@ -8611,51 +8662,51 @@
       <c r="G24" t="s">
         <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K71"/>
+  <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>370</v>
       </c>
       <c r="B1" t="s">
         <v>371</v>
       </c>
       <c r="C1" t="s">
         <v>372</v>
       </c>
       <c r="D1" t="s">
         <v>373</v>
       </c>
       <c r="E1" t="s">
         <v>374</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -8687,5654 +8738,5808 @@
         <v>379</v>
       </c>
       <c r="D2" t="s">
         <v>380</v>
       </c>
       <c r="E2" t="s">
         <v>87</v>
       </c>
       <c r="F2" t="s">
         <v>381</v>
       </c>
       <c r="G2" t="s">
         <v>382</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>383</v>
       </c>
       <c r="K2" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>54543</v>
+        <v>54854</v>
       </c>
       <c r="B3" t="s">
         <v>385</v>
       </c>
       <c r="C3" t="s">
         <v>386</v>
       </c>
       <c r="D3" t="s">
         <v>387</v>
       </c>
       <c r="E3" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="K3" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>54016</v>
+        <v>54543</v>
       </c>
       <c r="B4" t="s">
         <v>391</v>
       </c>
       <c r="C4" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="G4"/>
+        <v>199</v>
+      </c>
+      <c r="F4" t="s">
+        <v>394</v>
+      </c>
+      <c r="G4" t="s">
+        <v>395</v>
+      </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="K4" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>53281</v>
+        <v>54016</v>
       </c>
       <c r="B5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C5" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E5" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>399</v>
+      </c>
+      <c r="K5" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50330</v>
+        <v>53281</v>
       </c>
       <c r="B6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" t="s">
         <v>402</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E6" t="s">
         <v>192</v>
       </c>
-      <c r="F6"/>
+      <c r="F6" t="s">
+        <v>404</v>
+      </c>
       <c r="G6" t="s">
         <v>405</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>132</v>
+        <v>406</v>
       </c>
       <c r="K6" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>54421</v>
+        <v>50330</v>
       </c>
       <c r="B7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E7" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F7"/>
       <c r="G7" t="s">
         <v>411</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>54567</v>
+        <v>54421</v>
       </c>
       <c r="B8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C8" t="s">
         <v>414</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>415</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F8" t="s">
         <v>416</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-      <c r="G8"/>
+      <c r="G8" t="s">
+        <v>417</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>264</v>
+        <v>418</v>
       </c>
       <c r="K8" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50410</v>
+        <v>54567</v>
       </c>
       <c r="B9" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C9" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D9" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E9" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9" t="s">
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>264</v>
+      </c>
+      <c r="K9" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>54482</v>
+        <v>54857</v>
       </c>
       <c r="B10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C10" t="s">
         <v>425</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>426</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10" t="s">
         <v>427</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>337</v>
+        <v>389</v>
       </c>
       <c r="K10" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>54006</v>
+        <v>50410</v>
       </c>
       <c r="B11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C11" t="s">
+        <v>430</v>
+      </c>
+      <c r="D11" t="s">
         <v>431</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" t="s">
         <v>432</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
         <v>433</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11"/>
+      <c r="I11" t="s">
         <v>434</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11" t="s">
-        <v>393</v>
+        <v>132</v>
       </c>
       <c r="K11" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50314</v>
+        <v>54482</v>
       </c>
       <c r="B12" t="s">
         <v>436</v>
       </c>
       <c r="C12" t="s">
         <v>437</v>
       </c>
       <c r="D12" t="s">
         <v>438</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F12"/>
+        <v>222</v>
+      </c>
+      <c r="F12" t="s">
+        <v>439</v>
+      </c>
       <c r="G12" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H12"/>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>132</v>
+        <v>337</v>
       </c>
       <c r="K12" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>54393</v>
+        <v>54006</v>
       </c>
       <c r="B13" t="s">
         <v>442</v>
       </c>
       <c r="C13" t="s">
         <v>443</v>
       </c>
       <c r="D13" t="s">
         <v>444</v>
       </c>
       <c r="E13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="K13" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54408</v>
+        <v>50314</v>
       </c>
       <c r="B14" t="s">
+        <v>447</v>
+      </c>
+      <c r="C14" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="D14" t="s">
         <v>449</v>
       </c>
       <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14" t="s">
         <v>450</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14"/>
+      <c r="I14" t="s">
         <v>451</v>
       </c>
-      <c r="G14" t="s">
+      <c r="J14" t="s">
+        <v>132</v>
+      </c>
+      <c r="K14" t="s">
         <v>452</v>
-      </c>
-[...6 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50342</v>
+        <v>54393</v>
       </c>
       <c r="B15" t="s">
+        <v>453</v>
+      </c>
+      <c r="C15" t="s">
         <v>454</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>455</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" t="s">
         <v>456</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>457</v>
       </c>
-      <c r="G15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>132</v>
+        <v>383</v>
       </c>
       <c r="K15" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54578</v>
+        <v>54408</v>
       </c>
       <c r="B16" t="s">
+        <v>459</v>
+      </c>
+      <c r="C16" t="s">
+        <v>454</v>
+      </c>
+      <c r="D16" t="s">
         <v>460</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>461</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>462</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>463</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>264</v>
+        <v>418</v>
       </c>
       <c r="K16" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>54480</v>
+        <v>50342</v>
       </c>
       <c r="B17" t="s">
         <v>465</v>
       </c>
       <c r="C17" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D17" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E17" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="F17"/>
+        <v>70</v>
+      </c>
+      <c r="F17" t="s">
+        <v>468</v>
+      </c>
       <c r="G17" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="H17"/>
+        <v>469</v>
+      </c>
+      <c r="H17" t="s">
+        <v>212</v>
+      </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>337</v>
+        <v>132</v>
       </c>
       <c r="K17" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>54214</v>
+        <v>54578</v>
       </c>
       <c r="B18" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C18" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D18" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>473</v>
+        <v>264</v>
       </c>
       <c r="K18" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>53511</v>
+        <v>54480</v>
       </c>
       <c r="B19" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C19" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="D19" t="s">
         <v>477</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>478</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>337</v>
+      </c>
+      <c r="K19" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50310</v>
+        <v>54214</v>
       </c>
       <c r="B20" t="s">
+        <v>480</v>
+      </c>
+      <c r="C20" t="s">
         <v>481</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>482</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
         <v>483</v>
       </c>
-      <c r="E20" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>132</v>
+        <v>484</v>
       </c>
       <c r="K20" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>54569</v>
+        <v>53511</v>
       </c>
       <c r="B21" t="s">
         <v>486</v>
       </c>
       <c r="C21" t="s">
         <v>487</v>
       </c>
       <c r="D21" t="s">
         <v>488</v>
       </c>
       <c r="E21" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="F21"/>
-      <c r="G21"/>
+      <c r="G21" t="s">
+        <v>489</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>264</v>
+        <v>490</v>
       </c>
       <c r="K21" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50329</v>
+        <v>50310</v>
       </c>
       <c r="B22" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C22" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="D22" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E22" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H22"/>
-      <c r="I22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
         <v>132</v>
       </c>
       <c r="K22" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>54388</v>
+        <v>54569</v>
       </c>
       <c r="B23" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C23" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D23" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>383</v>
+        <v>264</v>
       </c>
       <c r="K23" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50277</v>
+        <v>50329</v>
       </c>
       <c r="B24" t="s">
         <v>501</v>
       </c>
       <c r="C24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D24" t="s">
         <v>502</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
+        <v>503</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" t="s">
         <v>504</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24" t="s">
         <v>132</v>
       </c>
       <c r="K24" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50311</v>
+        <v>54388</v>
       </c>
       <c r="B25" t="s">
         <v>506</v>
       </c>
       <c r="C25" t="s">
+        <v>498</v>
+      </c>
+      <c r="D25" t="s">
         <v>507</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F25" t="s">
         <v>508</v>
       </c>
-      <c r="E25" t="s">
-[...2 lines deleted...]
-      <c r="F25"/>
       <c r="G25" t="s">
         <v>509</v>
       </c>
       <c r="H25"/>
-      <c r="I25"/>
+      <c r="I25" t="s">
+        <v>510</v>
+      </c>
       <c r="J25" t="s">
-        <v>132</v>
+        <v>383</v>
       </c>
       <c r="K25" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>54576</v>
+        <v>50277</v>
       </c>
       <c r="B26" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C26" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D26" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>222</v>
       </c>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26" t="s">
+        <v>515</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>264</v>
+        <v>132</v>
       </c>
       <c r="K26" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54587</v>
+        <v>50311</v>
       </c>
       <c r="B27" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C27" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D27" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E27" t="s">
-        <v>354</v>
+        <v>53</v>
       </c>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27" t="s">
+        <v>520</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>518</v>
+        <v>132</v>
       </c>
       <c r="K27" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>54586</v>
+        <v>54576</v>
       </c>
       <c r="B28" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C28" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D28" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E28" t="s">
-        <v>354</v>
+        <v>87</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>518</v>
+        <v>264</v>
       </c>
       <c r="K28" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54413</v>
+        <v>54587</v>
       </c>
       <c r="B29" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C29" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D29" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>412</v>
+        <v>529</v>
       </c>
       <c r="K29" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>53996</v>
+        <v>54586</v>
       </c>
       <c r="B30" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C30" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D30" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>354</v>
       </c>
       <c r="F30"/>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>393</v>
+        <v>529</v>
       </c>
       <c r="K30" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>53571</v>
+        <v>54413</v>
       </c>
       <c r="B31" t="s">
         <v>535</v>
       </c>
       <c r="C31" t="s">
         <v>536</v>
       </c>
       <c r="D31" t="s">
         <v>537</v>
       </c>
       <c r="E31" t="s">
-        <v>136</v>
+        <v>87</v>
       </c>
       <c r="F31" t="s">
         <v>538</v>
       </c>
       <c r="G31" t="s">
         <v>539</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
+        <v>418</v>
+      </c>
+      <c r="K31" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>54531</v>
+        <v>53996</v>
       </c>
       <c r="B32" t="s">
+        <v>541</v>
+      </c>
+      <c r="C32" t="s">
         <v>542</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>543</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>54</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="s">
         <v>544</v>
       </c>
-      <c r="E32" t="s">
-[...3 lines deleted...]
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>63</v>
+        <v>399</v>
       </c>
       <c r="K32" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>52441</v>
+        <v>53571</v>
       </c>
       <c r="B33" t="s">
         <v>546</v>
       </c>
       <c r="C33" t="s">
         <v>547</v>
       </c>
       <c r="D33" t="s">
         <v>548</v>
       </c>
       <c r="E33" t="s">
-        <v>183</v>
+        <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>549</v>
       </c>
       <c r="G33" t="s">
         <v>550</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>551</v>
       </c>
       <c r="K33" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50312</v>
+        <v>54531</v>
       </c>
       <c r="B34" t="s">
         <v>553</v>
       </c>
       <c r="C34" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="D34" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>132</v>
+        <v>63</v>
       </c>
       <c r="K34" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>54418</v>
+        <v>52441</v>
       </c>
       <c r="B35" t="s">
         <v>557</v>
       </c>
       <c r="C35" t="s">
         <v>558</v>
       </c>
       <c r="D35" t="s">
         <v>559</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>183</v>
       </c>
       <c r="F35" t="s">
         <v>560</v>
       </c>
       <c r="G35" t="s">
         <v>561</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>412</v>
+        <v>562</v>
       </c>
       <c r="K35" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>50327</v>
+        <v>50312</v>
       </c>
       <c r="B36" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C36" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="D36" t="s">
         <v>565</v>
       </c>
       <c r="E36" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>566</v>
       </c>
       <c r="H36"/>
-      <c r="I36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
         <v>132</v>
       </c>
       <c r="K36" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>50328</v>
+        <v>54418</v>
       </c>
       <c r="B37" t="s">
+        <v>568</v>
+      </c>
+      <c r="C37" t="s">
         <v>569</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>570</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
+        <v>87</v>
+      </c>
+      <c r="F37" t="s">
         <v>571</v>
       </c>
-      <c r="E37" t="s">
-[...2 lines deleted...]
-      <c r="F37"/>
       <c r="G37" t="s">
         <v>572</v>
       </c>
       <c r="H37"/>
-      <c r="I37" t="s">
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>418</v>
+      </c>
+      <c r="K37" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>54529</v>
+        <v>50327</v>
       </c>
       <c r="B38" t="s">
+        <v>574</v>
+      </c>
+      <c r="C38" t="s">
         <v>575</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>576</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38" t="s">
         <v>577</v>
       </c>
-      <c r="E38" t="s">
-[...3 lines deleted...]
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38"/>
+      <c r="I38" t="s">
+        <v>578</v>
+      </c>
       <c r="J38" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="K38" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>54537</v>
+        <v>50328</v>
       </c>
       <c r="B39" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C39" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D39" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E39" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F39"/>
-      <c r="G39"/>
+      <c r="G39" t="s">
+        <v>583</v>
+      </c>
       <c r="H39"/>
-      <c r="I39"/>
+      <c r="I39" t="s">
+        <v>584</v>
+      </c>
       <c r="J39" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="K39" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>54593</v>
+        <v>54529</v>
       </c>
       <c r="B40" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C40" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D40" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E40" t="s">
-        <v>361</v>
+        <v>87</v>
       </c>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>518</v>
+        <v>63</v>
       </c>
       <c r="K40" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>53851</v>
+        <v>54537</v>
       </c>
       <c r="B41" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C41" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D41" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E41" t="s">
-        <v>590</v>
+        <v>38</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
       <c r="K41" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>54391</v>
+        <v>54593</v>
       </c>
       <c r="B42" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C42" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D42" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E42" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>383</v>
+        <v>529</v>
       </c>
       <c r="K42" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>51791</v>
+        <v>53851</v>
       </c>
       <c r="B43" t="s">
         <v>598</v>
       </c>
       <c r="C43" t="s">
         <v>599</v>
       </c>
       <c r="D43" t="s">
         <v>600</v>
       </c>
       <c r="E43" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="F43" t="s">
         <v>601</v>
       </c>
-      <c r="G43" t="s">
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>180</v>
+      </c>
+      <c r="K43" t="s">
         <v>602</v>
-      </c>
-[...10 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54416</v>
+        <v>54391</v>
       </c>
       <c r="B44" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C44" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D44" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="E44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
-        <v>445</v>
+        <v>606</v>
       </c>
       <c r="G44" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>412</v>
+        <v>383</v>
       </c>
       <c r="K44" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50281</v>
+        <v>51791</v>
       </c>
       <c r="B45" t="s">
+        <v>609</v>
+      </c>
+      <c r="C45" t="s">
+        <v>610</v>
+      </c>
+      <c r="D45" t="s">
         <v>611</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
+        <v>307</v>
+      </c>
+      <c r="F45" t="s">
         <v>612</v>
       </c>
-      <c r="D45" t="s">
+      <c r="G45" t="s">
         <v>613</v>
       </c>
-      <c r="E45" t="s">
-[...3 lines deleted...]
-      <c r="G45" t="s">
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+      <c r="I45" t="s">
         <v>614</v>
       </c>
-      <c r="H45"/>
-      <c r="I45" t="s">
+      <c r="J45" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="K45" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>54041</v>
+        <v>54416</v>
       </c>
       <c r="B46" t="s">
         <v>617</v>
       </c>
       <c r="C46" t="s">
         <v>618</v>
       </c>
       <c r="D46" t="s">
         <v>619</v>
       </c>
       <c r="E46" t="s">
+        <v>87</v>
+      </c>
+      <c r="F46" t="s">
+        <v>456</v>
+      </c>
+      <c r="G46" t="s">
         <v>620</v>
       </c>
-      <c r="F46"/>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>393</v>
+        <v>418</v>
       </c>
       <c r="K46" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>54545</v>
+        <v>50281</v>
       </c>
       <c r="B47" t="s">
         <v>622</v>
       </c>
       <c r="C47" t="s">
         <v>623</v>
       </c>
       <c r="D47" t="s">
         <v>624</v>
       </c>
       <c r="E47" t="s">
-        <v>307</v>
+        <v>37</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>625</v>
       </c>
       <c r="H47"/>
-      <c r="I47"/>
+      <c r="I47" t="s">
+        <v>626</v>
+      </c>
       <c r="J47" t="s">
-        <v>349</v>
+        <v>132</v>
       </c>
       <c r="K47" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>52481</v>
+        <v>54041</v>
       </c>
       <c r="B48" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C48" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D48" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E48" t="s">
-        <v>38</v>
+        <v>631</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>630</v>
+        <v>399</v>
       </c>
       <c r="K48" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>54505</v>
+        <v>54545</v>
       </c>
       <c r="B49" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C49" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D49" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E49" t="s">
-        <v>235</v>
+        <v>307</v>
       </c>
       <c r="F49"/>
-      <c r="G49"/>
+      <c r="G49" t="s">
+        <v>636</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>243</v>
+        <v>349</v>
       </c>
       <c r="K49" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>53561</v>
+        <v>52481</v>
       </c>
       <c r="B50" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C50" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D50" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="E50" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50" t="s">
+      <c r="I50"/>
+      <c r="J50" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="K50" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>53866</v>
+        <v>54505</v>
       </c>
       <c r="B51" t="s">
         <v>643</v>
       </c>
       <c r="C51" t="s">
         <v>644</v>
       </c>
       <c r="D51" t="s">
         <v>645</v>
       </c>
       <c r="E51" t="s">
-        <v>54</v>
+        <v>235</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>180</v>
+        <v>243</v>
       </c>
       <c r="K51" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>50244</v>
+        <v>53561</v>
       </c>
       <c r="B52" t="s">
         <v>647</v>
       </c>
       <c r="C52" t="s">
         <v>648</v>
       </c>
       <c r="D52" t="s">
         <v>649</v>
       </c>
       <c r="E52" t="s">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="F52" t="s">
         <v>650</v>
       </c>
       <c r="G52" t="s">
         <v>651</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
         <v>652</v>
       </c>
       <c r="J52" t="s">
-        <v>132</v>
+        <v>551</v>
       </c>
       <c r="K52" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>50262</v>
+        <v>54231</v>
       </c>
       <c r="B53" t="s">
         <v>654</v>
       </c>
       <c r="C53" t="s">
+        <v>648</v>
+      </c>
+      <c r="D53" t="s">
         <v>655</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>656</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F53" t="s">
         <v>657</v>
       </c>
-      <c r="F53"/>
       <c r="G53" t="s">
         <v>658</v>
       </c>
       <c r="H53" t="s">
+        <v>315</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
         <v>659</v>
       </c>
-      <c r="I53" t="s">
+      <c r="K53" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>52491</v>
+        <v>53866</v>
       </c>
       <c r="B54" t="s">
+        <v>661</v>
+      </c>
+      <c r="C54" t="s">
         <v>662</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>663</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>630</v>
+        <v>180</v>
       </c>
       <c r="K54" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>50320</v>
+        <v>50244</v>
       </c>
       <c r="B55" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C55" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="D55" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="E55" t="s">
         <v>192</v>
       </c>
-      <c r="F55"/>
+      <c r="F55" t="s">
+        <v>668</v>
+      </c>
       <c r="G55" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="J55" t="s">
         <v>132</v>
       </c>
       <c r="K55" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>50224</v>
+        <v>50262</v>
       </c>
       <c r="B56" t="s">
+        <v>672</v>
+      </c>
+      <c r="C56" t="s">
+        <v>673</v>
+      </c>
+      <c r="D56" t="s">
         <v>674</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E56" t="s">
         <v>675</v>
       </c>
-      <c r="D56" t="s">
+      <c r="F56"/>
+      <c r="G56" t="s">
         <v>676</v>
       </c>
-      <c r="E56" t="s">
-[...5 lines deleted...]
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>677</v>
       </c>
-      <c r="H56"/>
       <c r="I56" t="s">
         <v>678</v>
       </c>
       <c r="J56" t="s">
         <v>132</v>
       </c>
       <c r="K56" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>53161</v>
+        <v>52491</v>
       </c>
       <c r="B57" t="s">
         <v>680</v>
       </c>
       <c r="C57" t="s">
         <v>681</v>
       </c>
       <c r="D57" t="s">
         <v>682</v>
       </c>
       <c r="E57" t="s">
-        <v>160</v>
+        <v>307</v>
       </c>
       <c r="F57" t="s">
+        <v>657</v>
+      </c>
+      <c r="G57" t="s">
         <v>683</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
+        <v>38</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>641</v>
+      </c>
+      <c r="K57" t="s">
         <v>684</v>
-      </c>
-[...8 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>50266</v>
+        <v>50320</v>
       </c>
       <c r="B58" t="s">
+        <v>685</v>
+      </c>
+      <c r="C58" t="s">
+        <v>686</v>
+      </c>
+      <c r="D58" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
       <c r="E58" t="s">
         <v>192</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="H58"/>
       <c r="I58" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="J58" t="s">
         <v>132</v>
       </c>
       <c r="K58" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>54227</v>
+        <v>50224</v>
       </c>
       <c r="B59" t="s">
+        <v>691</v>
+      </c>
+      <c r="C59" t="s">
+        <v>692</v>
+      </c>
+      <c r="D59" t="s">
         <v>693</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
+        <v>212</v>
+      </c>
+      <c r="F59" t="s">
+        <v>668</v>
+      </c>
+      <c r="G59" t="s">
         <v>694</v>
       </c>
-      <c r="D59" t="s">
+      <c r="H59"/>
+      <c r="I59" t="s">
         <v>695</v>
       </c>
-      <c r="E59" t="s">
-[...2 lines deleted...]
-      <c r="F59" t="s">
+      <c r="J59" t="s">
+        <v>132</v>
+      </c>
+      <c r="K59" t="s">
         <v>696</v>
-      </c>
-[...7 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>50309</v>
+        <v>53161</v>
       </c>
       <c r="B60" t="s">
+        <v>697</v>
+      </c>
+      <c r="C60" t="s">
         <v>698</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>699</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
+        <v>160</v>
+      </c>
+      <c r="F60" t="s">
         <v>700</v>
       </c>
-      <c r="E60" t="s">
-[...2 lines deleted...]
-      <c r="F60"/>
       <c r="G60" t="s">
         <v>701</v>
       </c>
-      <c r="H60" t="s">
-[...2 lines deleted...]
-      <c r="I60"/>
+      <c r="H60"/>
+      <c r="I60" t="s">
+        <v>702</v>
+      </c>
       <c r="J60" t="s">
-        <v>132</v>
+        <v>314</v>
       </c>
       <c r="K60" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>50263</v>
+        <v>50266</v>
       </c>
       <c r="B61" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C61" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D61" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E61" t="s">
-        <v>315</v>
+        <v>192</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J61" t="s">
         <v>132</v>
       </c>
       <c r="K61" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>54590</v>
+        <v>54227</v>
       </c>
       <c r="B62" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C62" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D62" t="s">
-        <v>522</v>
+        <v>712</v>
       </c>
       <c r="E62" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="F62"/>
+        <v>136</v>
+      </c>
+      <c r="F62" t="s">
+        <v>713</v>
+      </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
       <c r="K62" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>54527</v>
+        <v>50309</v>
       </c>
       <c r="B63" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="C63" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="D63" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="E63" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F63"/>
-      <c r="G63"/>
-      <c r="H63"/>
+      <c r="G63" t="s">
+        <v>718</v>
+      </c>
+      <c r="H63" t="s">
+        <v>81</v>
+      </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="K63" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>52471</v>
+        <v>50263</v>
       </c>
       <c r="B64" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C64" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D64" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E64" t="s">
-        <v>37</v>
+        <v>315</v>
       </c>
       <c r="F64"/>
-      <c r="G64"/>
+      <c r="G64" t="s">
+        <v>723</v>
+      </c>
       <c r="H64"/>
-      <c r="I64"/>
+      <c r="I64" t="s">
+        <v>724</v>
+      </c>
       <c r="J64" t="s">
-        <v>630</v>
+        <v>132</v>
       </c>
       <c r="K64" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>50278</v>
+        <v>54590</v>
       </c>
       <c r="B65" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="C65" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="D65" t="s">
-        <v>722</v>
+        <v>533</v>
       </c>
       <c r="E65" t="s">
-        <v>81</v>
+        <v>358</v>
       </c>
       <c r="F65"/>
-      <c r="G65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>132</v>
+        <v>529</v>
       </c>
       <c r="K65" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>54211</v>
+        <v>54527</v>
       </c>
       <c r="B66" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C66" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="D66" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E66" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>473</v>
+        <v>63</v>
       </c>
       <c r="K66" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>53166</v>
+        <v>52471</v>
       </c>
       <c r="B67" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="C67" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D67" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="E67" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F67"/>
+      <c r="G67"/>
       <c r="H67"/>
-      <c r="I67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>314</v>
+        <v>641</v>
       </c>
       <c r="K67" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>52461</v>
+        <v>50278</v>
       </c>
       <c r="B68" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C68" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D68" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E68" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="F68"/>
-      <c r="G68"/>
+      <c r="G68" t="s">
+        <v>740</v>
+      </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>630</v>
+        <v>132</v>
       </c>
       <c r="K68" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>50364</v>
+        <v>54211</v>
       </c>
       <c r="B69" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C69" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D69" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E69" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F69" t="s">
+        <v>745</v>
+      </c>
+      <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>132</v>
+        <v>484</v>
       </c>
       <c r="K69" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>54573</v>
+        <v>53166</v>
       </c>
       <c r="B70" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C70" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="D70" t="s">
-        <v>594</v>
+        <v>749</v>
       </c>
       <c r="E70" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="G70"/>
+        <v>160</v>
+      </c>
+      <c r="F70" t="s">
+        <v>650</v>
+      </c>
+      <c r="G70" t="s">
+        <v>750</v>
+      </c>
       <c r="H70"/>
-      <c r="I70"/>
+      <c r="I70" t="s">
+        <v>751</v>
+      </c>
       <c r="J70" t="s">
-        <v>264</v>
+        <v>314</v>
       </c>
       <c r="K70" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>53856</v>
+        <v>52461</v>
       </c>
       <c r="B71" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C71" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="D71" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="E71" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
+        <v>641</v>
+      </c>
+      <c r="K71" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72">
+        <v>50364</v>
+      </c>
+      <c r="B72" t="s">
+        <v>757</v>
+      </c>
+      <c r="C72" t="s">
+        <v>758</v>
+      </c>
+      <c r="D72" t="s">
+        <v>759</v>
+      </c>
+      <c r="E72" t="s">
+        <v>38</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72" t="s">
+        <v>760</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>132</v>
+      </c>
+      <c r="K72" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73">
+        <v>54573</v>
+      </c>
+      <c r="B73" t="s">
+        <v>762</v>
+      </c>
+      <c r="C73" t="s">
+        <v>763</v>
+      </c>
+      <c r="D73" t="s">
+        <v>605</v>
+      </c>
+      <c r="E73" t="s">
+        <v>87</v>
+      </c>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>264</v>
+      </c>
+      <c r="K73" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74">
+        <v>53856</v>
+      </c>
+      <c r="B74" t="s">
+        <v>765</v>
+      </c>
+      <c r="C74" t="s">
+        <v>766</v>
+      </c>
+      <c r="D74" t="s">
+        <v>767</v>
+      </c>
+      <c r="E74" t="s">
+        <v>87</v>
+      </c>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+      <c r="J74" t="s">
         <v>180</v>
       </c>
-      <c r="K71" t="s">
-        <v>751</v>
+      <c r="K74" t="s">
+        <v>768</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G85"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="B1" t="s">
         <v>370</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="E1" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50627</v>
       </c>
       <c r="B2">
         <v>50327</v>
       </c>
       <c r="C2">
         <v>49894</v>
       </c>
       <c r="D2" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50628</v>
       </c>
       <c r="B3">
         <v>50328</v>
       </c>
       <c r="C3">
         <v>49895</v>
       </c>
       <c r="D3" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50629</v>
       </c>
       <c r="B4">
         <v>50329</v>
       </c>
       <c r="C4">
         <v>49896</v>
       </c>
       <c r="D4" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50630</v>
       </c>
       <c r="B5">
         <v>50330</v>
       </c>
       <c r="C5">
         <v>49899</v>
       </c>
       <c r="D5" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50555</v>
       </c>
       <c r="B6">
         <v>50281</v>
       </c>
       <c r="C6">
         <v>49862</v>
       </c>
       <c r="D6" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50605</v>
       </c>
       <c r="B7">
         <v>50310</v>
       </c>
       <c r="C7">
         <v>49895</v>
       </c>
       <c r="D7" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50607</v>
       </c>
       <c r="B8">
         <v>50311</v>
       </c>
       <c r="C8">
         <v>49894</v>
       </c>
       <c r="D8" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50610</v>
       </c>
       <c r="B9">
         <v>50312</v>
       </c>
       <c r="C9">
         <v>50214</v>
       </c>
       <c r="D9" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52466</v>
       </c>
       <c r="B10">
         <v>52461</v>
       </c>
       <c r="C10">
         <v>49862</v>
       </c>
       <c r="D10" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E10" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52476</v>
       </c>
       <c r="B11">
         <v>52471</v>
       </c>
       <c r="C11">
         <v>49862</v>
       </c>
       <c r="D11" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E11" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52486</v>
       </c>
       <c r="B12">
         <v>52481</v>
       </c>
       <c r="C12">
         <v>49862</v>
       </c>
       <c r="D12" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E12" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52496</v>
       </c>
       <c r="B13">
         <v>52491</v>
       </c>
       <c r="C13">
         <v>49862</v>
       </c>
       <c r="D13" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E13" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53176</v>
       </c>
       <c r="B14">
         <v>53161</v>
       </c>
       <c r="C14">
         <v>53171</v>
       </c>
       <c r="D14" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="E14" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53181</v>
       </c>
       <c r="B15">
         <v>53166</v>
       </c>
       <c r="C15">
         <v>53171</v>
       </c>
       <c r="D15" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E15" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53186</v>
       </c>
       <c r="B16">
         <v>50263</v>
       </c>
       <c r="C16">
         <v>53171</v>
       </c>
       <c r="D16" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="E16" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53191</v>
       </c>
       <c r="B17">
         <v>50342</v>
       </c>
       <c r="C17">
         <v>53171</v>
       </c>
       <c r="D17" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E17" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53506</v>
       </c>
       <c r="B18">
         <v>52441</v>
       </c>
       <c r="C18">
         <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E18" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53516</v>
       </c>
       <c r="B19">
         <v>53511</v>
       </c>
       <c r="C19">
         <v>53501</v>
       </c>
       <c r="D19" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E19" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53566</v>
       </c>
       <c r="B20">
         <v>53561</v>
       </c>
       <c r="C20">
         <v>53151</v>
       </c>
       <c r="D20" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E20" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53576</v>
       </c>
       <c r="B21">
         <v>53571</v>
       </c>
       <c r="C21">
         <v>53151</v>
       </c>
       <c r="D21" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E21" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53846</v>
       </c>
       <c r="B22">
         <v>50364</v>
       </c>
       <c r="C22">
         <v>50146</v>
       </c>
       <c r="D22" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E22" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53861</v>
       </c>
       <c r="B23">
         <v>53851</v>
       </c>
       <c r="C23">
         <v>53386</v>
       </c>
       <c r="D23" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53871</v>
       </c>
       <c r="B24">
         <v>53856</v>
       </c>
       <c r="C24">
         <v>53386</v>
       </c>
       <c r="D24" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53876</v>
       </c>
       <c r="B25">
         <v>53866</v>
       </c>
       <c r="C25">
         <v>53386</v>
       </c>
       <c r="D25" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53991</v>
       </c>
       <c r="B26">
         <v>53866</v>
       </c>
       <c r="C26">
         <v>53156</v>
       </c>
       <c r="D26" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E26" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54001</v>
       </c>
       <c r="B27">
         <v>53996</v>
       </c>
       <c r="C27">
         <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E27" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54011</v>
       </c>
       <c r="B28">
         <v>54006</v>
       </c>
       <c r="C28">
         <v>53156</v>
       </c>
       <c r="D28" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E28" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54021</v>
       </c>
       <c r="B29">
         <v>54016</v>
       </c>
       <c r="C29">
         <v>53156</v>
       </c>
       <c r="D29" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E29" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54046</v>
       </c>
       <c r="B30">
         <v>54041</v>
       </c>
       <c r="C30">
         <v>53156</v>
       </c>
       <c r="D30" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E30" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54212</v>
       </c>
       <c r="B31">
         <v>54211</v>
       </c>
       <c r="C31">
         <v>54210</v>
       </c>
       <c r="D31" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E31" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54213</v>
       </c>
       <c r="B32">
         <v>50330</v>
       </c>
       <c r="C32">
         <v>54210</v>
       </c>
       <c r="D32" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E32" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54215</v>
       </c>
       <c r="B33">
         <v>54214</v>
       </c>
       <c r="C33">
         <v>54210</v>
       </c>
       <c r="D33" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="E33" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54399</v>
       </c>
       <c r="B34">
         <v>54393</v>
       </c>
       <c r="C34">
         <v>49904</v>
       </c>
       <c r="D34" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E34" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54400</v>
       </c>
       <c r="B35">
         <v>54395</v>
       </c>
       <c r="C35">
         <v>49904</v>
       </c>
       <c r="D35" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E35" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54401</v>
       </c>
       <c r="B36">
         <v>54388</v>
       </c>
       <c r="C36">
         <v>49904</v>
       </c>
       <c r="D36" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E36" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54402</v>
       </c>
       <c r="B37">
         <v>54391</v>
       </c>
       <c r="C37">
         <v>49904</v>
       </c>
       <c r="D37" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E37" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54403</v>
       </c>
       <c r="B38">
         <v>50263</v>
       </c>
       <c r="C38">
         <v>49904</v>
       </c>
       <c r="D38" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E38" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54409</v>
       </c>
       <c r="B39">
         <v>54408</v>
       </c>
       <c r="C39">
         <v>49904</v>
       </c>
       <c r="D39" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E39" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54410</v>
       </c>
       <c r="B40">
         <v>54395</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E40" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54411</v>
       </c>
       <c r="B41">
         <v>54388</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E41" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54412</v>
       </c>
       <c r="B42">
         <v>54391</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E42" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54414</v>
       </c>
       <c r="B43">
         <v>54413</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E43" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54419</v>
       </c>
       <c r="B44">
         <v>54418</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54420</v>
       </c>
       <c r="B45">
         <v>54416</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54422</v>
       </c>
       <c r="B46">
         <v>54421</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E46" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54428</v>
       </c>
       <c r="B47">
         <v>54393</v>
       </c>
       <c r="C47">
         <v>50153</v>
       </c>
       <c r="D47" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E47" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54478</v>
       </c>
       <c r="B48">
         <v>50278</v>
       </c>
       <c r="C48">
         <v>54477</v>
       </c>
       <c r="D48" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E48" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54479</v>
       </c>
       <c r="B49">
         <v>50277</v>
       </c>
       <c r="C49">
         <v>54477</v>
       </c>
       <c r="D49" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E49" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54481</v>
       </c>
       <c r="B50">
         <v>54480</v>
       </c>
       <c r="C50">
         <v>54477</v>
       </c>
       <c r="D50" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E50" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54483</v>
       </c>
       <c r="B51">
         <v>54482</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E51" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54484</v>
       </c>
       <c r="B52">
         <v>50309</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E52" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54485</v>
       </c>
       <c r="B53">
         <v>51791</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E53" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54502</v>
       </c>
       <c r="B54">
         <v>50266</v>
       </c>
       <c r="C54">
         <v>54501</v>
       </c>
       <c r="D54" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54503</v>
       </c>
       <c r="B55">
         <v>53281</v>
       </c>
       <c r="C55">
         <v>54501</v>
       </c>
       <c r="D55" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54506</v>
       </c>
       <c r="B56">
         <v>54505</v>
       </c>
       <c r="C56">
         <v>54501</v>
       </c>
       <c r="D56" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54528</v>
       </c>
       <c r="B57">
         <v>54527</v>
       </c>
       <c r="C57">
         <v>49895</v>
       </c>
       <c r="D57" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54530</v>
       </c>
       <c r="B58">
         <v>54529</v>
       </c>
       <c r="C58">
         <v>49895</v>
       </c>
       <c r="D58" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54532</v>
       </c>
       <c r="B59">
         <v>54531</v>
       </c>
       <c r="C59">
         <v>49895</v>
       </c>
       <c r="D59" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54533</v>
       </c>
       <c r="B60">
         <v>50314</v>
       </c>
       <c r="C60">
         <v>49895</v>
       </c>
       <c r="D60" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54534</v>
       </c>
       <c r="B61">
         <v>50262</v>
       </c>
       <c r="C61">
         <v>49895</v>
       </c>
       <c r="D61" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54535</v>
       </c>
       <c r="B62">
         <v>50281</v>
       </c>
       <c r="C62">
         <v>49895</v>
       </c>
       <c r="D62" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54536</v>
       </c>
       <c r="B63">
         <v>50320</v>
       </c>
       <c r="C63">
         <v>49895</v>
       </c>
       <c r="D63" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54538</v>
       </c>
       <c r="B64">
         <v>54537</v>
       </c>
       <c r="C64">
         <v>49895</v>
       </c>
       <c r="D64" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54544</v>
       </c>
       <c r="B65">
         <v>54543</v>
       </c>
       <c r="C65">
         <v>54541</v>
       </c>
       <c r="D65" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="E65" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54546</v>
       </c>
       <c r="B66">
         <v>54545</v>
       </c>
       <c r="C66">
         <v>54541</v>
       </c>
       <c r="D66" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="E66" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54566</v>
       </c>
       <c r="B67">
         <v>50244</v>
       </c>
       <c r="C67">
         <v>54564</v>
       </c>
       <c r="D67" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E67" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54568</v>
       </c>
       <c r="B68">
         <v>54567</v>
       </c>
       <c r="C68">
         <v>54564</v>
       </c>
       <c r="D68" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E68" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54570</v>
       </c>
       <c r="B69">
         <v>54569</v>
       </c>
       <c r="C69">
         <v>54564</v>
       </c>
       <c r="D69" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E69" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54571</v>
       </c>
       <c r="B70">
         <v>53571</v>
       </c>
       <c r="C70">
         <v>54564</v>
       </c>
       <c r="D70" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E70" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54572</v>
       </c>
       <c r="B71">
         <v>54227</v>
       </c>
       <c r="C71">
         <v>54564</v>
       </c>
       <c r="D71" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E71" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54574</v>
       </c>
       <c r="B72">
         <v>54573</v>
       </c>
       <c r="C72">
         <v>54564</v>
       </c>
       <c r="D72" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E72" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54575</v>
       </c>
       <c r="B73">
         <v>54393</v>
       </c>
       <c r="C73">
         <v>54564</v>
       </c>
       <c r="D73" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E73" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54577</v>
       </c>
       <c r="B74">
         <v>54576</v>
       </c>
       <c r="C74">
         <v>54564</v>
       </c>
       <c r="D74" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E74" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54579</v>
       </c>
       <c r="B75">
         <v>54578</v>
       </c>
       <c r="C75">
         <v>54564</v>
       </c>
       <c r="D75" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E75" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54580</v>
       </c>
       <c r="B76">
         <v>50410</v>
       </c>
       <c r="C76">
         <v>54564</v>
       </c>
       <c r="D76" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="E76" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54588</v>
       </c>
       <c r="B77">
         <v>54586</v>
       </c>
       <c r="C77">
         <v>54452</v>
       </c>
       <c r="D77" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E77" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54589</v>
       </c>
       <c r="B78">
         <v>54587</v>
       </c>
       <c r="C78">
         <v>54452</v>
       </c>
       <c r="D78" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54591</v>
       </c>
       <c r="B79">
         <v>54590</v>
       </c>
       <c r="C79">
         <v>54452</v>
       </c>
       <c r="D79" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54592</v>
       </c>
       <c r="B80">
         <v>50224</v>
       </c>
       <c r="C80">
         <v>54452</v>
       </c>
       <c r="D80" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54594</v>
       </c>
       <c r="B81">
         <v>54593</v>
       </c>
       <c r="C81">
         <v>54452</v>
       </c>
       <c r="D81" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54690</v>
       </c>
       <c r="B82">
         <v>50278</v>
       </c>
       <c r="C82">
         <v>54686</v>
       </c>
       <c r="D82" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="E82" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>271</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>54855</v>
+      </c>
+      <c r="B83">
+        <v>54854</v>
+      </c>
+      <c r="C83">
+        <v>54541</v>
+      </c>
+      <c r="D83" t="s">
+        <v>773</v>
+      </c>
+      <c r="E83" t="s">
+        <v>775</v>
+      </c>
+      <c r="F83"/>
+      <c r="G83" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>54856</v>
+      </c>
+      <c r="B84">
+        <v>54231</v>
+      </c>
+      <c r="C84">
+        <v>54541</v>
+      </c>
+      <c r="D84" t="s">
+        <v>774</v>
+      </c>
+      <c r="E84" t="s">
+        <v>775</v>
+      </c>
+      <c r="F84"/>
+      <c r="G84" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>54858</v>
+      </c>
+      <c r="B85">
+        <v>54857</v>
+      </c>
+      <c r="C85">
+        <v>54541</v>
+      </c>
+      <c r="D85" t="s">
+        <v>777</v>
+      </c>
+      <c r="E85" t="s">
+        <v>775</v>
+      </c>
+      <c r="F85"/>
+      <c r="G85" t="s">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="B1" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="C1" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>81</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="E2" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="F2" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="E3" t="s">
         <v>132</v>
       </c>
       <c r="F3" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="E4" t="s">
         <v>132</v>
       </c>
       <c r="F4" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49646</v>
       </c>
       <c r="B5" t="s">
         <v>307</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="E5" t="s">
         <v>132</v>
       </c>
       <c r="F5" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49665</v>
       </c>
       <c r="B6" t="s">
         <v>136</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="E6" t="s">
         <v>132</v>
       </c>
       <c r="F6" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49666</v>
       </c>
       <c r="B7" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="E7" t="s">
         <v>132</v>
       </c>
       <c r="F7" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49673</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="E8" t="s">
         <v>132</v>
       </c>
       <c r="F8" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49682</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="E9" t="s">
         <v>132</v>
       </c>
       <c r="F9" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49707</v>
       </c>
       <c r="B10" t="s">
         <v>199</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="E10" t="s">
         <v>132</v>
       </c>
       <c r="F10" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>53146</v>
       </c>
       <c r="B11" t="s">
         <v>135</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
       <c r="E11" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="F11" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49731</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="E12" t="s">
         <v>132</v>
       </c>
       <c r="F12" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49741</v>
       </c>
       <c r="B13" t="s">
         <v>87</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="E13" t="s">
         <v>132</v>
       </c>
       <c r="F13" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49750</v>
       </c>
       <c r="B14" t="s">
         <v>192</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="E14" t="s">
         <v>132</v>
       </c>
       <c r="F14" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49752</v>
       </c>
       <c r="B15" t="s">
         <v>222</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="E15" t="s">
         <v>132</v>
       </c>
       <c r="F15" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49756</v>
       </c>
       <c r="B16" t="s">
         <v>212</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="E16" t="s">
         <v>132</v>
       </c>
       <c r="F16" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49761</v>
       </c>
       <c r="B17" t="s">
         <v>160</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="E17" t="s">
         <v>132</v>
       </c>
       <c r="F17" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49681</v>
       </c>
       <c r="B18" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="E18" t="s">
         <v>132</v>
       </c>
       <c r="F18" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54156</v>
       </c>
       <c r="B19" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
       <c r="F19" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49692</v>
       </c>
       <c r="B20" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="E20" t="s">
         <v>132</v>
       </c>
       <c r="F20" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49695</v>
       </c>
       <c r="B21" t="s">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="E21" t="s">
         <v>132</v>
       </c>
       <c r="F21" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49697</v>
       </c>
       <c r="B22" t="s">
         <v>183</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="E22" t="s">
         <v>132</v>
       </c>
       <c r="F22" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54540</v>
       </c>
       <c r="B23" t="s">
         <v>247</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="E23" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="F23" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>54500</v>
       </c>
       <c r="B24" t="s">
         <v>235</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="F24" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49743</v>
       </c>
       <c r="B25" t="s">
         <v>315</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="E25" t="s">
         <v>132</v>
       </c>
       <c r="F25" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>53381</v>
       </c>
       <c r="B26" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="F26" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="D1" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="E1" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
       <c r="H1" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="I1" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54522</v>
       </c>
       <c r="B2">
         <v>54210</v>
       </c>
       <c r="C2" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D2" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="G2" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54691</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
-        <v>834</v>
+        <v>851</v>
       </c>
       <c r="D3" t="s">
-        <v>835</v>
+        <v>852</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="G3" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>16</v>
       </c>
       <c r="J3" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51410</v>
       </c>
       <c r="B4">
         <v>50146</v>
       </c>
       <c r="C4" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="G4" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50805</v>
       </c>
       <c r="B5">
         <v>49862</v>
       </c>
       <c r="C5" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54386</v>
       </c>
       <c r="B6">
         <v>53171</v>
       </c>
       <c r="C6" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>845</v>
+        <v>862</v>
       </c>
       <c r="F6" t="s">
-        <v>846</v>
+        <v>863</v>
       </c>
       <c r="G6" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54542</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="D7" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="G7" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52501</v>
       </c>
       <c r="B8">
         <v>49862</v>
       </c>
       <c r="C8" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D8" t="s">
-        <v>852</v>
+        <v>869</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="G8" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54642</v>
       </c>
       <c r="B9">
         <v>54541</v>
       </c>
       <c r="C9" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D9" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="G9" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J9" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54831</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D10" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="G10" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J10" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>52566</v>
       </c>
       <c r="B11">
         <v>49862</v>
       </c>
       <c r="C11" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D11" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="E11" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="F11" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="G11" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>182</v>
       </c>
       <c r="J11" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50921</v>
       </c>
       <c r="B12">
         <v>50153</v>
       </c>
       <c r="C12" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D12" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="G12" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J12" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50911</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D13" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
       <c r="G13" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50907</v>
       </c>
       <c r="B14">
         <v>50146</v>
       </c>
       <c r="C14" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D14" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>874</v>
+        <v>891</v>
       </c>
       <c r="G14" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J14" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50910</v>
       </c>
       <c r="B15">
         <v>50146</v>
       </c>
       <c r="C15" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D15" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="G15" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50908</v>
       </c>
       <c r="B16">
         <v>50146</v>
       </c>
       <c r="C16" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D16" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
       <c r="G16" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J16" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50909</v>
       </c>
       <c r="B17">
         <v>50146</v>
       </c>
       <c r="C17" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D17" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
       <c r="G17" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J17" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51408</v>
       </c>
       <c r="B18">
         <v>50146</v>
       </c>
       <c r="C18" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="G18" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>52506</v>
       </c>
       <c r="B19">
         <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="F19" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="G19" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="H19" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="I19">
         <v>177</v>
       </c>
       <c r="J19" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54685</v>
       </c>
       <c r="B20">
         <v>54682</v>
       </c>
       <c r="C20" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D20" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="G20" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54683</v>
       </c>
       <c r="B21">
         <v>54682</v>
       </c>
       <c r="C21" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D21" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="G21" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51325</v>
       </c>
       <c r="B22">
         <v>50153</v>
       </c>
       <c r="C22" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D22" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>900</v>
+        <v>917</v>
       </c>
       <c r="G22" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>3</v>
       </c>
       <c r="J22" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51335</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D23" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>900</v>
+        <v>917</v>
       </c>
       <c r="G23" t="s">
-        <v>903</v>
+        <v>920</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50915</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>904</v>
+        <v>921</v>
       </c>
       <c r="G24" t="s">
-        <v>905</v>
+        <v>922</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>53591</v>
       </c>
       <c r="B25">
         <v>53386</v>
       </c>
       <c r="C25" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D25" t="s">
-        <v>906</v>
+        <v>923</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>907</v>
+        <v>924</v>
       </c>
       <c r="G25" t="s">
-        <v>908</v>
+        <v>925</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>34</v>
       </c>
       <c r="J25" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50940</v>
       </c>
       <c r="B26">
         <v>50153</v>
       </c>
       <c r="C26" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>909</v>
+        <v>926</v>
       </c>
       <c r="G26" t="s">
-        <v>910</v>
+        <v>927</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50941</v>
       </c>
       <c r="B27">
         <v>50153</v>
       </c>
       <c r="C27" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>911</v>
+        <v>928</v>
       </c>
       <c r="G27" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54830</v>
       </c>
       <c r="B28">
         <v>54541</v>
       </c>
       <c r="C28" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D28" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="G28" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54834</v>
       </c>
       <c r="B29">
         <v>54541</v>
       </c>
       <c r="C29" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D29" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="G29" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54832</v>
       </c>
       <c r="B30">
         <v>54541</v>
       </c>
       <c r="C30" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D30" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="G30" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J30" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54031</v>
       </c>
       <c r="B31">
         <v>53156</v>
       </c>
       <c r="C31" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="F31" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
       <c r="G31" t="s">
-        <v>924</v>
+        <v>941</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="J31" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54111</v>
       </c>
       <c r="B32">
         <v>53151</v>
       </c>
       <c r="C32" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D32" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="G32" t="s">
-        <v>928</v>
+        <v>945</v>
       </c>
       <c r="H32" t="s">
-        <v>929</v>
+        <v>946</v>
       </c>
       <c r="I32">
         <v>8</v>
       </c>
       <c r="J32" t="s">
-        <v>930</v>
+        <v>947</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>54582</v>
       </c>
       <c r="B33">
         <v>54452</v>
       </c>
       <c r="C33" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D33" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
       <c r="G33" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>3</v>
       </c>
       <c r="J33" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54609</v>
       </c>
       <c r="B34">
         <v>53386</v>
       </c>
       <c r="C34" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D34" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
       <c r="G34" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54036</v>
       </c>
       <c r="B35">
         <v>53156</v>
       </c>
       <c r="C35" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>935</v>
+        <v>952</v>
       </c>
       <c r="F35" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="G35" t="s">
-        <v>937</v>
+        <v>954</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="J35" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>53206</v>
       </c>
       <c r="B36">
         <v>53171</v>
       </c>
       <c r="C36" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D36" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>939</v>
+        <v>956</v>
       </c>
       <c r="G36" t="s">
-        <v>940</v>
+        <v>957</v>
       </c>
       <c r="H36" t="s">
-        <v>941</v>
+        <v>958</v>
       </c>
       <c r="I36">
         <v>16</v>
       </c>
       <c r="J36" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>54450</v>
       </c>
       <c r="B37">
         <v>53171</v>
       </c>
       <c r="C37" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>942</v>
+        <v>959</v>
       </c>
       <c r="F37" t="s">
-        <v>943</v>
+        <v>960</v>
       </c>
       <c r="G37" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>290</v>
       </c>
       <c r="J37" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54449</v>
       </c>
       <c r="B38">
         <v>53171</v>
       </c>
       <c r="C38" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="F38" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="G38" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>301</v>
       </c>
       <c r="J38" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>54688</v>
       </c>
       <c r="B39">
         <v>54686</v>
       </c>
       <c r="C39" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D39" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="G39" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>54687</v>
       </c>
       <c r="B40">
         <v>54686</v>
       </c>
       <c r="C40" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D40" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>952</v>
+        <v>969</v>
       </c>
       <c r="G40" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>54689</v>
       </c>
       <c r="B41">
         <v>54686</v>
       </c>
       <c r="C41" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D41" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="G41" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>54385</v>
       </c>
       <c r="B42">
         <v>53171</v>
       </c>
       <c r="C42" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="F42" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="G42" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54833</v>
       </c>
       <c r="B43">
         <v>54541</v>
       </c>
       <c r="C43" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="D43" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="G43" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54829</v>
       </c>
       <c r="B44">
         <v>54541</v>
       </c>
       <c r="C44" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D44" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="G44" t="s">
-        <v>965</v>
+        <v>982</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J44" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>53596</v>
       </c>
       <c r="B45">
         <v>53386</v>
       </c>
       <c r="C45" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="F45" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="G45" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>313</v>
       </c>
       <c r="J45" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>53601</v>
       </c>
       <c r="B46">
         <v>53386</v>
       </c>
       <c r="C46" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D46" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
       <c r="G46" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>15</v>
       </c>
       <c r="J46" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>53981</v>
       </c>
       <c r="B47">
         <v>53156</v>
       </c>
       <c r="C47" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="D47" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
       <c r="G47" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>4</v>
       </c>
       <c r="J47" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>53986</v>
       </c>
       <c r="B48">
         <v>53156</v>
       </c>
       <c r="C48" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="D48" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
       <c r="G48" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>8</v>
       </c>
       <c r="J48" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -14366,2163 +14571,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>296</v>
       </c>
       <c r="M1" t="s">
         <v>288</v>
       </c>
       <c r="N1" t="s">
         <v>289</v>
       </c>
       <c r="O1" t="s">
-        <v>1461</v>
+        <v>1478</v>
       </c>
       <c r="P1" t="s">
-        <v>1464</v>
+        <v>1481</v>
       </c>
       <c r="Q1" t="s">
-        <v>1470</v>
+        <v>1487</v>
       </c>
       <c r="R1" t="s">
-        <v>1471</v>
+        <v>1488</v>
       </c>
       <c r="S1" t="s">
-        <v>1474</v>
+        <v>1491</v>
       </c>
       <c r="T1" t="s">
-        <v>1476</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
       <c r="C2" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="D2" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="E2" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="F2" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="G2" t="s">
         <v>154</v>
       </c>
       <c r="H2" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="I2" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
       <c r="J2" t="s">
         <v>108</v>
       </c>
       <c r="K2" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
       <c r="L2" t="s">
         <v>311</v>
       </c>
       <c r="M2" t="s">
-        <v>1452</v>
+        <v>1469</v>
       </c>
       <c r="N2" t="s">
-        <v>1455</v>
+        <v>1472</v>
       </c>
       <c r="O2" t="s">
-        <v>1462</v>
+        <v>1479</v>
       </c>
       <c r="P2" t="s">
-        <v>1465</v>
+        <v>1482</v>
       </c>
       <c r="Q2" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="R2" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="S2" t="s">
         <v>368</v>
       </c>
       <c r="T2" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>215</v>
       </c>
       <c r="D3" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="E3" t="s">
         <v>117</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
       <c r="G3" t="s">
         <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="I3" t="s">
         <v>280</v>
       </c>
       <c r="J3" t="s">
         <v>270</v>
       </c>
       <c r="K3" t="s">
-        <v>1276</v>
+        <v>1293</v>
       </c>
       <c r="L3" t="s">
-        <v>1451</v>
+        <v>1468</v>
       </c>
       <c r="M3" t="s">
         <v>308</v>
       </c>
       <c r="N3" t="s">
-        <v>1456</v>
+        <v>1473</v>
       </c>
       <c r="O3" t="s">
-        <v>1463</v>
+        <v>1480</v>
       </c>
       <c r="P3" t="s">
         <v>319</v>
       </c>
       <c r="Q3" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="R3" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="S3" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="T3" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="E4" t="s">
         <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="G4" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="H4" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="I4" t="s">
-        <v>1185</v>
+        <v>1202</v>
       </c>
       <c r="J4" t="s">
-        <v>1219</v>
+        <v>1236</v>
       </c>
       <c r="K4" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
       <c r="M4" t="s">
         <v>328</v>
       </c>
       <c r="N4" t="s">
         <v>299</v>
       </c>
       <c r="O4" t="s">
         <v>336</v>
       </c>
       <c r="P4" t="s">
-        <v>1466</v>
+        <v>1483</v>
       </c>
       <c r="Q4" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="R4" t="s">
-        <v>1472</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="D5" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
         <v>186</v>
       </c>
       <c r="G5" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
       <c r="H5" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
       <c r="I5" t="s">
-        <v>1186</v>
+        <v>1203</v>
       </c>
       <c r="J5" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="K5" t="s">
-        <v>1278</v>
+        <v>1295</v>
       </c>
       <c r="M5" t="s">
         <v>298</v>
       </c>
       <c r="N5" t="s">
-        <v>1457</v>
+        <v>1474</v>
       </c>
       <c r="O5" t="s">
         <v>352</v>
       </c>
       <c r="P5" t="s">
         <v>336</v>
       </c>
       <c r="Q5" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="R5" t="s">
-        <v>834</v>
+        <v>851</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>268</v>
       </c>
       <c r="D6" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="E6" t="s">
         <v>83</v>
       </c>
       <c r="F6" t="s">
         <v>175</v>
       </c>
       <c r="G6" t="s">
         <v>131</v>
       </c>
       <c r="H6" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="I6" t="s">
-        <v>1187</v>
+        <v>1204</v>
       </c>
       <c r="J6" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
       <c r="K6" t="s">
-        <v>1279</v>
+        <v>1296</v>
       </c>
       <c r="M6" t="s">
-        <v>1453</v>
+        <v>1470</v>
       </c>
       <c r="N6" t="s">
         <v>309</v>
       </c>
       <c r="P6" t="s">
-        <v>1467</v>
+        <v>1484</v>
       </c>
       <c r="Q6" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="R6" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="E7" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="F7" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="G7" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="H7" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="I7" t="s">
-        <v>1188</v>
+        <v>1205</v>
       </c>
       <c r="J7" t="s">
         <v>94</v>
       </c>
       <c r="K7" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
       <c r="M7" t="s">
-        <v>1454</v>
+        <v>1471</v>
       </c>
       <c r="N7" t="s">
-        <v>1458</v>
+        <v>1475</v>
       </c>
       <c r="P7" t="s">
-        <v>1468</v>
+        <v>1485</v>
       </c>
       <c r="R7" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="D8" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="F8" t="s">
         <v>130</v>
       </c>
       <c r="G8" t="s">
         <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="I8" t="s">
-        <v>1189</v>
+        <v>1206</v>
       </c>
       <c r="J8" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="K8" t="s">
         <v>280</v>
       </c>
       <c r="N8" t="s">
-        <v>1459</v>
+        <v>1476</v>
       </c>
       <c r="P8" t="s">
-        <v>1469</v>
+        <v>1486</v>
       </c>
       <c r="R8" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
       <c r="D9" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="F9" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="G9" t="s">
         <v>187</v>
       </c>
       <c r="H9" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="I9" t="s">
-        <v>1190</v>
+        <v>1207</v>
       </c>
       <c r="J9" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="K9" t="s">
-        <v>1280</v>
+        <v>1297</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
       <c r="P9" t="s">
         <v>330</v>
       </c>
       <c r="R9" t="s">
-        <v>1473</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="D10" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="F10" t="s">
         <v>118</v>
       </c>
       <c r="G10" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="H10" t="s">
         <v>60</v>
       </c>
       <c r="I10" t="s">
-        <v>1191</v>
+        <v>1208</v>
       </c>
       <c r="J10" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="K10" t="s">
-        <v>1281</v>
+        <v>1298</v>
       </c>
       <c r="N10" t="s">
-        <v>1460</v>
+        <v>1477</v>
       </c>
       <c r="R10" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="D11" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="F11" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="H11" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="I11" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="J11" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
       <c r="K11" t="s">
-        <v>1282</v>
+        <v>1299</v>
       </c>
       <c r="R11" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
       <c r="F12" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="I12" t="s">
         <v>84</v>
       </c>
       <c r="J12" t="s">
-        <v>1226</v>
+        <v>1243</v>
       </c>
       <c r="K12" t="s">
-        <v>1283</v>
+        <v>1300</v>
       </c>
       <c r="R12" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="H13" t="s">
-        <v>1168</v>
+        <v>1185</v>
       </c>
       <c r="I13" t="s">
         <v>46</v>
       </c>
       <c r="J13" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
       <c r="K13" t="s">
-        <v>1284</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="H14" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="I14" t="s">
-        <v>1193</v>
+        <v>1210</v>
       </c>
       <c r="J14" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="K14" t="s">
-        <v>1285</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="H15" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
       <c r="I15" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
       <c r="J15" t="s">
-        <v>1229</v>
+        <v>1246</v>
       </c>
       <c r="K15" t="s">
-        <v>1286</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="H16" t="s">
-        <v>1171</v>
+        <v>1188</v>
       </c>
       <c r="I16" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="J16" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
       <c r="K16" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="H17" t="s">
-        <v>1172</v>
+        <v>1189</v>
       </c>
       <c r="I17" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="J17" t="s">
-        <v>1231</v>
+        <v>1248</v>
       </c>
       <c r="K17" t="s">
-        <v>1186</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1002</v>
+        <v>1019</v>
       </c>
       <c r="H18" t="s">
-        <v>1173</v>
+        <v>1190</v>
       </c>
       <c r="I18" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
       <c r="J18" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="K18" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
       <c r="H19" t="s">
-        <v>1174</v>
+        <v>1191</v>
       </c>
       <c r="I19" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
       <c r="J19" t="s">
-        <v>1233</v>
+        <v>1250</v>
       </c>
       <c r="K19" t="s">
-        <v>1289</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="H20" t="s">
-        <v>1175</v>
+        <v>1192</v>
       </c>
       <c r="I20" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="J20" t="s">
-        <v>1234</v>
+        <v>1251</v>
       </c>
       <c r="K20" t="s">
-        <v>1290</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
       <c r="H21" t="s">
-        <v>1176</v>
+        <v>1193</v>
       </c>
       <c r="I21" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="J21" t="s">
-        <v>1235</v>
+        <v>1252</v>
       </c>
       <c r="K21" t="s">
-        <v>1291</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="H22" t="s">
-        <v>1177</v>
+        <v>1194</v>
       </c>
       <c r="I22" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="J22" t="s">
-        <v>1236</v>
+        <v>1253</v>
       </c>
       <c r="K22" t="s">
-        <v>1292</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="H23" t="s">
-        <v>1178</v>
+        <v>1195</v>
       </c>
       <c r="I23" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="J23" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
       <c r="K23" t="s">
-        <v>1293</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
       <c r="H24" t="s">
-        <v>1179</v>
+        <v>1196</v>
       </c>
       <c r="I24" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
       <c r="J24" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="K24" t="s">
-        <v>1294</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="H25" t="s">
-        <v>1180</v>
+        <v>1197</v>
       </c>
       <c r="I25" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
       <c r="J25" t="s">
-        <v>1239</v>
+        <v>1256</v>
       </c>
       <c r="K25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="H26" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
       <c r="I26" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
       <c r="J26" t="s">
-        <v>1240</v>
+        <v>1257</v>
       </c>
       <c r="K26" t="s">
-        <v>1295</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
       <c r="H27" t="s">
-        <v>1182</v>
+        <v>1199</v>
       </c>
       <c r="I27" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
       <c r="J27" t="s">
-        <v>1241</v>
+        <v>1258</v>
       </c>
       <c r="K27" t="s">
-        <v>1296</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="H28" t="s">
-        <v>1183</v>
+        <v>1200</v>
       </c>
       <c r="I28" t="s">
         <v>252</v>
       </c>
       <c r="J28" t="s">
-        <v>1242</v>
+        <v>1259</v>
       </c>
       <c r="K28" t="s">
-        <v>1297</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="I29" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="J29" t="s">
         <v>281</v>
       </c>
       <c r="K29" t="s">
-        <v>1298</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="I30" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="J30" t="s">
-        <v>1243</v>
+        <v>1260</v>
       </c>
       <c r="K30" t="s">
-        <v>1299</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
       <c r="I31" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
       <c r="J31" t="s">
-        <v>1244</v>
+        <v>1261</v>
       </c>
       <c r="K31" t="s">
-        <v>1300</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1016</v>
+        <v>1033</v>
       </c>
       <c r="I32" t="s">
-        <v>1210</v>
+        <v>1227</v>
       </c>
       <c r="J32" t="s">
-        <v>1245</v>
+        <v>1262</v>
       </c>
       <c r="K32" t="s">
-        <v>1301</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1017</v>
+        <v>1034</v>
       </c>
       <c r="I33" t="s">
-        <v>1211</v>
+        <v>1228</v>
       </c>
       <c r="J33" t="s">
-        <v>1246</v>
+        <v>1263</v>
       </c>
       <c r="K33" t="s">
-        <v>1302</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1018</v>
+        <v>1035</v>
       </c>
       <c r="I34" t="s">
-        <v>1212</v>
+        <v>1229</v>
       </c>
       <c r="J34" t="s">
-        <v>1247</v>
+        <v>1264</v>
       </c>
       <c r="K34" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
       <c r="I35" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="J35" t="s">
-        <v>1248</v>
+        <v>1265</v>
       </c>
       <c r="K35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
       <c r="I36" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
       <c r="J36" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="K36" t="s">
-        <v>1304</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1021</v>
+        <v>1038</v>
       </c>
       <c r="I37" t="s">
-        <v>1215</v>
+        <v>1232</v>
       </c>
       <c r="J37" t="s">
-        <v>1250</v>
+        <v>1267</v>
       </c>
       <c r="K37" t="s">
-        <v>1305</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="I38" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
       <c r="J38" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="K38" t="s">
-        <v>1306</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1023</v>
+        <v>1040</v>
       </c>
       <c r="I39" t="s">
-        <v>1217</v>
+        <v>1234</v>
       </c>
       <c r="J39" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="K39" t="s">
-        <v>1307</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1024</v>
+        <v>1041</v>
       </c>
       <c r="I40" t="s">
         <v>187</v>
       </c>
       <c r="J40" t="s">
-        <v>1253</v>
+        <v>1270</v>
       </c>
       <c r="K40" t="s">
-        <v>1308</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1025</v>
+        <v>1042</v>
       </c>
       <c r="I41" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
       <c r="J41" t="s">
         <v>178</v>
       </c>
       <c r="K41" t="s">
-        <v>1309</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1026</v>
+        <v>1043</v>
       </c>
       <c r="J42" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="K42" t="s">
-        <v>1310</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1027</v>
+        <v>1044</v>
       </c>
       <c r="J43" t="s">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="K43" t="s">
-        <v>1311</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1028</v>
+        <v>1045</v>
       </c>
       <c r="J44" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
       <c r="K44" t="s">
-        <v>1312</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1029</v>
+        <v>1046</v>
       </c>
       <c r="J45" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="K45" t="s">
-        <v>1313</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="J46" t="s">
-        <v>1258</v>
+        <v>1275</v>
       </c>
       <c r="K46" t="s">
-        <v>1314</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="J47" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
       <c r="K47" t="s">
-        <v>1315</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1032</v>
+        <v>1049</v>
       </c>
       <c r="J48" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="K48" t="s">
-        <v>1316</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1033</v>
+        <v>1050</v>
       </c>
       <c r="J49" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="K49" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="J50" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="K50" t="s">
-        <v>1318</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1035</v>
+        <v>1052</v>
       </c>
       <c r="J51" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="K51" t="s">
-        <v>1319</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="J52" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="K52" t="s">
-        <v>1320</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
       <c r="J53" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
       <c r="K53" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1038</v>
+        <v>1055</v>
       </c>
       <c r="J54" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="K54" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="J55" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="K55" t="s">
-        <v>1323</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1040</v>
+        <v>1057</v>
       </c>
       <c r="J56" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="K56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1041</v>
+        <v>1058</v>
       </c>
       <c r="J57" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="K57" t="s">
-        <v>1324</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1042</v>
+        <v>1059</v>
       </c>
       <c r="J58" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
       <c r="K58" t="s">
-        <v>1325</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1043</v>
+        <v>1060</v>
       </c>
       <c r="J59" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="K59" t="s">
-        <v>1326</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1044</v>
+        <v>1061</v>
       </c>
       <c r="J60" t="s">
         <v>262</v>
       </c>
       <c r="K60" t="s">
-        <v>1327</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1045</v>
+        <v>1062</v>
       </c>
       <c r="J61" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="K61" t="s">
-        <v>1328</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1046</v>
+        <v>1063</v>
       </c>
       <c r="J62" t="s">
-        <v>1273</v>
+        <v>1290</v>
       </c>
       <c r="K62" t="s">
-        <v>1329</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1047</v>
+        <v>1064</v>
       </c>
       <c r="J63" t="s">
-        <v>1274</v>
+        <v>1291</v>
       </c>
       <c r="K63" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1048</v>
+        <v>1065</v>
       </c>
       <c r="J64" t="s">
         <v>61</v>
       </c>
       <c r="K64" t="s">
-        <v>1330</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="K65" t="s">
-        <v>1331</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1050</v>
+        <v>1067</v>
       </c>
       <c r="K66" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1051</v>
+        <v>1068</v>
       </c>
       <c r="K67" t="s">
-        <v>1333</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1052</v>
+        <v>1069</v>
       </c>
       <c r="K68" t="s">
-        <v>1334</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1053</v>
+        <v>1070</v>
       </c>
       <c r="K69" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1054</v>
+        <v>1071</v>
       </c>
       <c r="K70" t="s">
-        <v>1336</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1055</v>
+        <v>1072</v>
       </c>
       <c r="K71" t="s">
-        <v>1337</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1056</v>
+        <v>1073</v>
       </c>
       <c r="K72" t="s">
-        <v>1338</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1057</v>
+        <v>1074</v>
       </c>
       <c r="K73" t="s">
-        <v>1339</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="K74" t="s">
-        <v>1340</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1059</v>
+        <v>1076</v>
       </c>
       <c r="K75" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1060</v>
+        <v>1077</v>
       </c>
       <c r="K76" t="s">
-        <v>1341</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1061</v>
+        <v>1078</v>
       </c>
       <c r="K77" t="s">
-        <v>1342</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1062</v>
+        <v>1079</v>
       </c>
       <c r="K78" t="s">
-        <v>1343</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1063</v>
+        <v>1080</v>
       </c>
       <c r="K79" t="s">
-        <v>1344</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1064</v>
+        <v>1081</v>
       </c>
       <c r="K80" t="s">
-        <v>1345</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1065</v>
+        <v>1082</v>
       </c>
       <c r="K81" t="s">
-        <v>1346</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1066</v>
+        <v>1083</v>
       </c>
       <c r="K82" t="s">
-        <v>1347</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1067</v>
+        <v>1084</v>
       </c>
       <c r="K83" t="s">
-        <v>1348</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1068</v>
+        <v>1085</v>
       </c>
       <c r="K84" t="s">
-        <v>1349</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1069</v>
+        <v>1086</v>
       </c>
       <c r="K85" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1070</v>
+        <v>1087</v>
       </c>
       <c r="K86" t="s">
-        <v>1350</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1071</v>
+        <v>1088</v>
       </c>
       <c r="K87" t="s">
-        <v>1351</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1072</v>
+        <v>1089</v>
       </c>
       <c r="K88" t="s">
-        <v>1352</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1073</v>
+        <v>1090</v>
       </c>
       <c r="K89" t="s">
-        <v>1353</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1074</v>
+        <v>1091</v>
       </c>
       <c r="K90" t="s">
-        <v>1354</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1075</v>
+        <v>1092</v>
       </c>
       <c r="K91" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1076</v>
+        <v>1093</v>
       </c>
       <c r="K92" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1077</v>
+        <v>1094</v>
       </c>
       <c r="K93" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1078</v>
+        <v>1095</v>
       </c>
       <c r="K94" t="s">
-        <v>1358</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1079</v>
+        <v>1096</v>
       </c>
       <c r="K95" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1080</v>
+        <v>1097</v>
       </c>
       <c r="K96" t="s">
-        <v>1359</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1081</v>
+        <v>1098</v>
       </c>
       <c r="K97" t="s">
-        <v>1360</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1082</v>
+        <v>1099</v>
       </c>
       <c r="K98" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1083</v>
+        <v>1100</v>
       </c>
       <c r="K99" t="s">
-        <v>1362</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1084</v>
+        <v>1101</v>
       </c>
       <c r="K100" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1085</v>
+        <v>1102</v>
       </c>
       <c r="K101" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1086</v>
+        <v>1103</v>
       </c>
       <c r="K102" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1087</v>
+        <v>1104</v>
       </c>
       <c r="K103" t="s">
-        <v>1366</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
       <c r="K104" t="s">
-        <v>1367</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1089</v>
+        <v>1106</v>
       </c>
       <c r="K105" t="s">
-        <v>1368</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1090</v>
+        <v>1107</v>
       </c>
       <c r="K106" t="s">
-        <v>1369</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="K107" t="s">
-        <v>1370</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
       <c r="K108" t="s">
-        <v>1371</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1093</v>
+        <v>1110</v>
       </c>
       <c r="K109" t="s">
-        <v>1372</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="K110" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
       <c r="K111" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="K112" t="s">
-        <v>1375</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="K113" t="s">
-        <v>1376</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
       <c r="K114" t="s">
-        <v>1377</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="K115" t="s">
-        <v>1378</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="K116" t="s">
-        <v>1379</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
       <c r="K117" t="s">
-        <v>1380</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1102</v>
+        <v>1119</v>
       </c>
       <c r="K118" t="s">
-        <v>1381</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1103</v>
+        <v>1120</v>
       </c>
       <c r="K119" t="s">
-        <v>1382</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="K120" t="s">
-        <v>1383</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1105</v>
+        <v>1122</v>
       </c>
       <c r="K121" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="K122" t="s">
-        <v>1385</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1107</v>
+        <v>1124</v>
       </c>
       <c r="K123" t="s">
-        <v>1386</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1108</v>
+        <v>1125</v>
       </c>
       <c r="K124" t="s">
-        <v>1387</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1109</v>
+        <v>1126</v>
       </c>
       <c r="K125" t="s">
-        <v>1173</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1110</v>
+        <v>1127</v>
       </c>
       <c r="K126" t="s">
-        <v>1388</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1111</v>
+        <v>1128</v>
       </c>
       <c r="K127" t="s">
-        <v>1389</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1112</v>
+        <v>1129</v>
       </c>
       <c r="K128" t="s">
-        <v>1390</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1113</v>
+        <v>1130</v>
       </c>
       <c r="K129" t="s">
-        <v>1391</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1114</v>
+        <v>1131</v>
       </c>
       <c r="K130" t="s">
-        <v>1392</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1115</v>
+        <v>1132</v>
       </c>
       <c r="K131" t="s">
-        <v>1393</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1116</v>
+        <v>1133</v>
       </c>
       <c r="K132" t="s">
-        <v>1394</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
       <c r="K133" t="s">
-        <v>1395</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1118</v>
+        <v>1135</v>
       </c>
       <c r="K134" t="s">
-        <v>1396</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="K135" t="s">
-        <v>1397</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="K136" t="s">
-        <v>1398</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="K137" t="s">
-        <v>1399</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1122</v>
+        <v>1139</v>
       </c>
       <c r="K138" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1123</v>
+        <v>1140</v>
       </c>
       <c r="K139" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1124</v>
+        <v>1141</v>
       </c>
       <c r="K140" t="s">
-        <v>1400</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1125</v>
+        <v>1142</v>
       </c>
       <c r="K141" t="s">
-        <v>1401</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="K142" t="s">
-        <v>1402</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1127</v>
+        <v>1144</v>
       </c>
       <c r="K143" t="s">
-        <v>1403</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1128</v>
+        <v>1145</v>
       </c>
       <c r="K144" t="s">
-        <v>1404</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1129</v>
+        <v>1146</v>
       </c>
       <c r="K145" t="s">
-        <v>1405</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1130</v>
+        <v>1147</v>
       </c>
       <c r="K146" t="s">
-        <v>1406</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="K147" t="s">
-        <v>1407</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1132</v>
+        <v>1149</v>
       </c>
       <c r="K148" t="s">
-        <v>1408</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
       <c r="K149" t="s">
-        <v>1409</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
       <c r="K150" t="s">
-        <v>1410</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1135</v>
+        <v>1152</v>
       </c>
       <c r="K151" t="s">
-        <v>1411</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
       <c r="K152" t="s">
-        <v>1412</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="K153" t="s">
-        <v>1413</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
       <c r="K154" t="s">
-        <v>1414</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1139</v>
+        <v>1156</v>
       </c>
       <c r="K155" t="s">
-        <v>1415</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1140</v>
+        <v>1157</v>
       </c>
       <c r="K156" t="s">
-        <v>1416</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="K157" t="s">
-        <v>1417</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="K158" t="s">
-        <v>1418</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
       <c r="K159" t="s">
-        <v>1419</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1144</v>
+        <v>1161</v>
       </c>
       <c r="K160" t="s">
-        <v>1420</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1145</v>
+        <v>1162</v>
       </c>
       <c r="K161" t="s">
-        <v>1421</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1146</v>
+        <v>1163</v>
       </c>
       <c r="K162" t="s">
-        <v>1422</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1423</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1424</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1425</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1426</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1427</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1428</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1429</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1430</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1431</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1432</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1433</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1434</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1435</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1436</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1437</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1438</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1439</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1183</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1447</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1448</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1449</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1450</v>
+        <v>1467</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">