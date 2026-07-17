--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="967">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="968">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 12:31:24pm</t>
+    <t>2026-07-17 02:48:19pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13763</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13763"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2919,50 +2919,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -5170,51 +5173,51 @@
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51278</v>
       </c>
       <c r="B4">
         <v>50083</v>
       </c>
       <c r="C4" t="s">
         <v>255</v>
       </c>
       <c r="D4" t="s">
         <v>259</v>
       </c>
       <c r="E4" t="s">
         <v>260</v>
       </c>
       <c r="F4" t="s">
         <v>261</v>
       </c>
       <c r="G4" t="s">
         <v>262</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51242</v>
       </c>
       <c r="B5">
         <v>50083</v>
       </c>
       <c r="C5" t="s">
         <v>263</v>
       </c>
       <c r="D5" t="s">
         <v>264</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>265</v>
       </c>
       <c r="G5" t="s">
         <v>266</v>
       </c>
@@ -5396,81 +5399,81 @@
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51506</v>
       </c>
       <c r="B12">
         <v>50115</v>
       </c>
       <c r="C12" t="s">
         <v>255</v>
       </c>
       <c r="D12" t="s">
         <v>281</v>
       </c>
       <c r="E12" t="s">
         <v>282</v>
       </c>
       <c r="F12" t="s">
         <v>283</v>
       </c>
       <c r="G12" t="s">
         <v>284</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51353</v>
       </c>
       <c r="B13">
         <v>50088</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13" t="s">
         <v>285</v>
       </c>
       <c r="E13" t="s">
         <v>286</v>
       </c>
       <c r="F13" t="s">
         <v>287</v>
       </c>
       <c r="G13" t="s">
         <v>288</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51204</v>
       </c>
       <c r="B14">
         <v>50078</v>
       </c>
       <c r="C14" t="s">
         <v>263</v>
       </c>
       <c r="D14" t="s">
         <v>289</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>290</v>
       </c>
       <c r="G14" t="s">
         <v>291</v>
       </c>
@@ -5564,79 +5567,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50950</v>
       </c>
       <c r="B18">
         <v>50164</v>
       </c>
       <c r="C18" t="s">
         <v>270</v>
       </c>
       <c r="D18" t="s">
         <v>300</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>301</v>
       </c>
       <c r="G18" t="s">
         <v>302</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50942</v>
       </c>
       <c r="B19">
         <v>50158</v>
       </c>
       <c r="C19" t="s">
         <v>274</v>
       </c>
       <c r="D19" t="s">
         <v>303</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>304</v>
       </c>
       <c r="G19" t="s">
         <v>305</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51376</v>
       </c>
       <c r="B20">
         <v>50095</v>
       </c>
       <c r="C20" t="s">
         <v>263</v>
       </c>
       <c r="D20" t="s">
         <v>306</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>307</v>
       </c>
       <c r="G20" t="s">
         <v>308</v>
       </c>
@@ -6038,51 +6041,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51439</v>
       </c>
       <c r="B35">
         <v>50110</v>
       </c>
       <c r="C35" t="s">
         <v>263</v>
       </c>
       <c r="D35" t="s">
         <v>341</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>342</v>
       </c>
       <c r="G35" t="s">
         <v>343</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51059</v>
       </c>
       <c r="B36">
         <v>50088</v>
       </c>
       <c r="C36" t="s">
         <v>274</v>
       </c>
       <c r="D36" t="s">
         <v>344</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>345</v>
       </c>
       <c r="G36" t="s">
         <v>346</v>
       </c>
@@ -6096,51 +6099,51 @@
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51061</v>
       </c>
       <c r="B37">
         <v>50088</v>
       </c>
       <c r="C37" t="s">
         <v>255</v>
       </c>
       <c r="D37" t="s">
         <v>347</v>
       </c>
       <c r="E37" t="s">
         <v>348</v>
       </c>
       <c r="F37" t="s">
         <v>349</v>
       </c>
       <c r="G37" t="s">
         <v>350</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51076</v>
       </c>
       <c r="B38">
         <v>49923</v>
       </c>
       <c r="C38" t="s">
         <v>255</v>
       </c>
       <c r="D38" t="s">
         <v>351</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>352</v>
       </c>
       <c r="G38" t="s">
         <v>353</v>
       </c>
@@ -6208,51 +6211,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50943</v>
       </c>
       <c r="B41">
         <v>50158</v>
       </c>
       <c r="C41" t="s">
         <v>274</v>
       </c>
       <c r="D41" t="s">
         <v>360</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>361</v>
       </c>
       <c r="G41" t="s">
         <v>362</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51279</v>
       </c>
       <c r="B42">
         <v>50083</v>
       </c>
       <c r="C42" t="s">
         <v>263</v>
       </c>
       <c r="D42" t="s">
         <v>363</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>364</v>
       </c>
       <c r="G42" t="s">
         <v>365</v>
       </c>
@@ -6740,51 +6743,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50953</v>
       </c>
       <c r="B60">
         <v>50164</v>
       </c>
       <c r="C60" t="s">
         <v>270</v>
       </c>
       <c r="D60" t="s">
         <v>416</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>417</v>
       </c>
       <c r="G60" t="s">
         <v>418</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J60" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6825,459 +6828,462 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>179</v>
       </c>
       <c r="M1" t="s">
         <v>171</v>
       </c>
       <c r="N1" t="s">
         <v>172</v>
       </c>
       <c r="O1" t="s">
         <v>936</v>
       </c>
       <c r="P1" t="s">
         <v>941</v>
       </c>
       <c r="Q1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="R1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="S1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="T1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>419</v>
       </c>
       <c r="C2" t="s">
         <v>421</v>
       </c>
       <c r="D2" t="s">
         <v>430</v>
       </c>
       <c r="E2" t="s">
         <v>591</v>
       </c>
       <c r="F2" t="s">
         <v>597</v>
       </c>
       <c r="G2" t="s">
         <v>607</v>
       </c>
       <c r="H2" t="s">
         <v>614</v>
       </c>
       <c r="I2" t="s">
         <v>641</v>
       </c>
       <c r="J2" t="s">
         <v>140</v>
       </c>
       <c r="K2" t="s">
         <v>740</v>
       </c>
       <c r="L2" t="s">
         <v>920</v>
       </c>
       <c r="M2" t="s">
         <v>922</v>
       </c>
       <c r="N2" t="s">
         <v>928</v>
       </c>
       <c r="O2" t="s">
         <v>937</v>
       </c>
       <c r="P2" t="s">
         <v>942</v>
       </c>
       <c r="Q2" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="R2" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="S2" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="T2" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>420</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>431</v>
       </c>
       <c r="E3" t="s">
         <v>592</v>
       </c>
       <c r="F3" t="s">
         <v>598</v>
       </c>
       <c r="G3" t="s">
         <v>86</v>
       </c>
       <c r="H3" t="s">
         <v>615</v>
       </c>
       <c r="I3" t="s">
         <v>642</v>
       </c>
       <c r="J3" t="s">
         <v>679</v>
       </c>
       <c r="K3" t="s">
         <v>741</v>
       </c>
       <c r="L3" t="s">
         <v>921</v>
       </c>
       <c r="M3" t="s">
         <v>923</v>
       </c>
       <c r="N3" t="s">
         <v>929</v>
       </c>
       <c r="O3" t="s">
         <v>938</v>
       </c>
       <c r="P3" t="s">
         <v>943</v>
       </c>
       <c r="Q3" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="R3" t="s">
         <v>274</v>
       </c>
       <c r="S3" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="T3" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>422</v>
       </c>
       <c r="D4" t="s">
         <v>432</v>
       </c>
       <c r="E4" t="s">
         <v>593</v>
       </c>
       <c r="F4" t="s">
         <v>599</v>
       </c>
       <c r="G4" t="s">
         <v>84</v>
       </c>
       <c r="H4" t="s">
         <v>616</v>
       </c>
       <c r="I4" t="s">
         <v>643</v>
       </c>
       <c r="J4" t="s">
         <v>680</v>
       </c>
       <c r="K4" t="s">
         <v>742</v>
       </c>
       <c r="M4" t="s">
         <v>924</v>
       </c>
       <c r="N4" t="s">
         <v>930</v>
       </c>
       <c r="O4" t="s">
         <v>939</v>
       </c>
       <c r="P4" t="s">
         <v>944</v>
       </c>
       <c r="Q4" t="s">
         <v>200</v>
       </c>
       <c r="R4" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>423</v>
       </c>
       <c r="D5" t="s">
         <v>433</v>
       </c>
       <c r="E5" t="s">
         <v>594</v>
       </c>
       <c r="F5" t="s">
         <v>600</v>
       </c>
       <c r="G5" t="s">
         <v>608</v>
       </c>
       <c r="H5" t="s">
         <v>617</v>
       </c>
       <c r="I5" t="s">
         <v>644</v>
       </c>
       <c r="J5" t="s">
         <v>681</v>
       </c>
       <c r="K5" t="s">
         <v>743</v>
       </c>
       <c r="M5" t="s">
         <v>925</v>
       </c>
       <c r="N5" t="s">
         <v>931</v>
       </c>
       <c r="O5" t="s">
         <v>940</v>
       </c>
       <c r="P5" t="s">
         <v>939</v>
       </c>
       <c r="Q5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="R5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>424</v>
       </c>
       <c r="D6" t="s">
         <v>434</v>
       </c>
       <c r="E6" t="s">
         <v>595</v>
       </c>
       <c r="F6" t="s">
         <v>601</v>
       </c>
       <c r="G6" t="s">
         <v>609</v>
       </c>
       <c r="H6" t="s">
         <v>618</v>
       </c>
       <c r="I6" t="s">
         <v>645</v>
       </c>
       <c r="J6" t="s">
         <v>682</v>
       </c>
       <c r="K6" t="s">
         <v>744</v>
       </c>
       <c r="M6" t="s">
         <v>926</v>
       </c>
       <c r="N6" t="s">
         <v>932</v>
       </c>
       <c r="P6" t="s">
         <v>945</v>
       </c>
       <c r="Q6" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="R6" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>425</v>
       </c>
       <c r="D7" t="s">
         <v>435</v>
       </c>
       <c r="E7" t="s">
         <v>596</v>
       </c>
       <c r="F7" t="s">
         <v>602</v>
       </c>
       <c r="G7" t="s">
         <v>610</v>
       </c>
       <c r="H7" t="s">
         <v>619</v>
       </c>
       <c r="I7" t="s">
         <v>646</v>
       </c>
       <c r="J7" t="s">
         <v>683</v>
       </c>
       <c r="K7" t="s">
         <v>641</v>
       </c>
       <c r="M7" t="s">
         <v>927</v>
       </c>
       <c r="N7" t="s">
         <v>933</v>
       </c>
       <c r="P7" t="s">
         <v>946</v>
       </c>
       <c r="R7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>426</v>
       </c>
       <c r="D8" t="s">
         <v>436</v>
       </c>
       <c r="F8" t="s">
         <v>603</v>
       </c>
       <c r="G8" t="s">
         <v>611</v>
       </c>
       <c r="H8" t="s">
         <v>620</v>
       </c>
       <c r="I8" t="s">
         <v>647</v>
       </c>
       <c r="J8" t="s">
         <v>684</v>
       </c>
       <c r="K8" t="s">
         <v>642</v>
       </c>
       <c r="N8" t="s">
         <v>934</v>
       </c>
       <c r="P8" t="s">
         <v>947</v>
       </c>
       <c r="R8" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>427</v>
       </c>
       <c r="D9" t="s">
         <v>437</v>
       </c>
       <c r="F9" t="s">
         <v>604</v>
       </c>
       <c r="G9" t="s">
         <v>612</v>
       </c>
       <c r="H9" t="s">
         <v>621</v>
       </c>
       <c r="I9" t="s">
         <v>648</v>
       </c>
       <c r="J9" t="s">
         <v>685</v>
       </c>
       <c r="K9" t="s">
         <v>745</v>
       </c>
       <c r="N9" t="s">
         <v>51</v>
       </c>
+      <c r="P9" t="s">
+        <v>948</v>
+      </c>
       <c r="R9" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>428</v>
       </c>
       <c r="D10" t="s">
         <v>438</v>
       </c>
       <c r="F10" t="s">
         <v>136</v>
       </c>
       <c r="G10" t="s">
         <v>613</v>
       </c>
       <c r="H10" t="s">
         <v>622</v>
       </c>
       <c r="I10" t="s">
         <v>649</v>
       </c>
       <c r="J10" t="s">
         <v>686</v>
       </c>
       <c r="K10" t="s">
         <v>746</v>
       </c>
       <c r="N10" t="s">
         <v>935</v>
       </c>
       <c r="R10" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>429</v>
       </c>
       <c r="D11" t="s">
         <v>439</v>
       </c>
       <c r="F11" t="s">
         <v>605</v>
       </c>
       <c r="H11" t="s">
         <v>623</v>
       </c>
       <c r="I11" t="s">
         <v>650</v>
       </c>
       <c r="J11" t="s">
         <v>687</v>
       </c>
       <c r="K11" t="s">
         <v>747</v>
       </c>
       <c r="R11" t="s">