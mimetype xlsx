--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="968">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 02:48:19pm</t>
+    <t>2026-08-31 03:35:42pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13763</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13763"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5285,51 +5285,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50868</v>
       </c>
       <c r="B8">
         <v>50176</v>
       </c>
       <c r="C8" t="s">
         <v>274</v>
       </c>
       <c r="D8" t="s">
         <v>275</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>276</v>
       </c>
       <c r="G8" t="s">
         <v>277</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50877</v>
       </c>
       <c r="B9">
         <v>50095</v>
       </c>
       <c r="C9" t="s">
         <v>274</v>
       </c>
       <c r="D9" t="s">
         <v>275</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>276</v>
       </c>
       <c r="G9" t="s">
         <v>277</v>
       </c>
@@ -5429,51 +5429,51 @@
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51353</v>
       </c>
       <c r="B13">
         <v>50088</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13" t="s">
         <v>285</v>
       </c>
       <c r="E13" t="s">
         <v>286</v>
       </c>
       <c r="F13" t="s">
         <v>287</v>
       </c>
       <c r="G13" t="s">
         <v>288</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51204</v>
       </c>
       <c r="B14">
         <v>50078</v>
       </c>
       <c r="C14" t="s">
         <v>263</v>
       </c>
       <c r="D14" t="s">
         <v>289</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>290</v>
       </c>
       <c r="G14" t="s">
         <v>291</v>
       </c>
@@ -6013,107 +6013,107 @@
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51427</v>
       </c>
       <c r="B34">
         <v>50110</v>
       </c>
       <c r="C34" t="s">
         <v>255</v>
       </c>
       <c r="D34" t="s">
         <v>338</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>339</v>
       </c>
       <c r="G34" t="s">
         <v>340</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51439</v>
       </c>
       <c r="B35">
         <v>50110</v>
       </c>
       <c r="C35" t="s">
         <v>263</v>
       </c>
       <c r="D35" t="s">
         <v>341</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>342</v>
       </c>
       <c r="G35" t="s">
         <v>343</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51059</v>
       </c>
       <c r="B36">
         <v>50088</v>
       </c>
       <c r="C36" t="s">
         <v>274</v>
       </c>
       <c r="D36" t="s">
         <v>344</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>345</v>
       </c>
       <c r="G36" t="s">
         <v>346</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51061</v>
       </c>
       <c r="B37">
         <v>50088</v>
       </c>
       <c r="C37" t="s">
         <v>255</v>
       </c>
       <c r="D37" t="s">
         <v>347</v>
       </c>
       <c r="E37" t="s">
         <v>348</v>
       </c>
       <c r="F37" t="s">
         <v>349</v>
       </c>
       <c r="G37" t="s">
@@ -6351,51 +6351,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51014</v>
       </c>
       <c r="B46">
         <v>50189</v>
       </c>
       <c r="C46" t="s">
         <v>274</v>
       </c>
       <c r="D46" t="s">
         <v>375</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>376</v>
       </c>
       <c r="G46" t="s">
         <v>377</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51425</v>
       </c>
       <c r="B47">
         <v>50189</v>
       </c>
       <c r="C47" t="s">
         <v>263</v>
       </c>
       <c r="D47" t="s">
         <v>378</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>379</v>
       </c>
       <c r="G47" t="s">
         <v>380</v>
       </c>