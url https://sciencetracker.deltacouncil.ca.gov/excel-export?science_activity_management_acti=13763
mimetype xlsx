--- v2 (2026-08-31)
+++ v3 (2026-10-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="968">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-31 03:35:42pm</t>
+    <t>2026-10-25 07:13:05am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13763</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13763"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6013,79 +6013,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51427</v>
       </c>
       <c r="B34">
         <v>50110</v>
       </c>
       <c r="C34" t="s">
         <v>255</v>
       </c>
       <c r="D34" t="s">
         <v>338</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>339</v>
       </c>
       <c r="G34" t="s">
         <v>340</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51439</v>
       </c>
       <c r="B35">
         <v>50110</v>
       </c>
       <c r="C35" t="s">
         <v>263</v>
       </c>
       <c r="D35" t="s">
         <v>341</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>342</v>
       </c>
       <c r="G35" t="s">
         <v>343</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51059</v>
       </c>
       <c r="B36">
         <v>50088</v>
       </c>
       <c r="C36" t="s">
         <v>274</v>
       </c>
       <c r="D36" t="s">
         <v>344</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>345</v>
       </c>
       <c r="G36" t="s">
         <v>346</v>
       </c>
@@ -6519,51 +6519,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50988</v>
       </c>
       <c r="B52">
         <v>50171</v>
       </c>
       <c r="C52" t="s">
         <v>255</v>
       </c>
       <c r="D52" t="s">
         <v>393</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>394</v>
       </c>
       <c r="G52" t="s">
         <v>395</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50997</v>
       </c>
       <c r="B53">
         <v>50176</v>
       </c>
       <c r="C53" t="s">
         <v>270</v>
       </c>
       <c r="D53" t="s">
         <v>396</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>397</v>
       </c>
       <c r="G53" t="s">
         <v>398</v>
       </c>