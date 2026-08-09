--- v0 (2026-06-22)
+++ v1 (2026-08-09)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="890">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 04:55:48pm</t>
+    <t>2026-08-09 03:01:31am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13761</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13761"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5512,51 +5512,51 @@
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54514</v>
       </c>
       <c r="B3">
         <v>54267</v>
       </c>
       <c r="C3" t="s">
         <v>314</v>
       </c>
       <c r="D3" t="s">
         <v>315</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>316</v>
       </c>
       <c r="G3" t="s">
         <v>317</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54521</v>
       </c>
       <c r="B4">
         <v>54182</v>
       </c>
       <c r="C4" t="s">
         <v>314</v>
       </c>
       <c r="D4" t="s">
         <v>318</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>319</v>
       </c>
       <c r="G4" t="s">
         <v>320</v>
       </c>