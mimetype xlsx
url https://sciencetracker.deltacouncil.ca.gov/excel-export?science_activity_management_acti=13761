--- v1 (2026-08-09)
+++ v2 (2026-09-23)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="890">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-09 03:01:31am</t>
+    <t>2026-09-23 04:07:29am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_management_acti=13761</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_management_acti":"13761"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5512,51 +5512,51 @@
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54514</v>
       </c>
       <c r="B3">
         <v>54267</v>
       </c>
       <c r="C3" t="s">
         <v>314</v>
       </c>
       <c r="D3" t="s">
         <v>315</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>316</v>
       </c>
       <c r="G3" t="s">
         <v>317</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54521</v>
       </c>
       <c r="B4">
         <v>54182</v>
       </c>
       <c r="C4" t="s">
         <v>314</v>
       </c>
       <c r="D4" t="s">
         <v>318</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>319</v>
       </c>
       <c r="G4" t="s">
         <v>320</v>
       </c>