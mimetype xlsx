--- v0 (2026-05-12)
+++ v1 (2026-07-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="762">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:56:32pm</t>
+    <t>2026-06-30 11:45:28pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=14181</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"14181"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2277,50 +2277,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -4317,51 +4320,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54516</v>
       </c>
       <c r="B2">
         <v>54276</v>
       </c>
       <c r="C2" t="s">
         <v>207</v>
       </c>
       <c r="D2" t="s">
         <v>208</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>209</v>
       </c>
       <c r="G2" t="s">
         <v>210</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54521</v>
       </c>
       <c r="B3">
         <v>54182</v>
       </c>
       <c r="C3" t="s">
         <v>207</v>
       </c>
       <c r="D3" t="s">
         <v>211</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>212</v>
       </c>
       <c r="G3" t="s">
         <v>213</v>
       </c>
@@ -4486,60 +4489,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>732</v>
       </c>
       <c r="P1" t="s">
         <v>737</v>
       </c>
       <c r="Q1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="R1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="S1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="T1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>218</v>
       </c>
       <c r="C2" t="s">
         <v>220</v>
       </c>
       <c r="D2" t="s">
         <v>229</v>
       </c>
       <c r="E2" t="s">
         <v>390</v>
       </c>
       <c r="F2" t="s">
         <v>395</v>
       </c>
       <c r="G2" t="s">
         <v>405</v>
       </c>
       <c r="H2" t="s">
         <v>412</v>
       </c>
       <c r="I2" t="s">
@@ -4548,54 +4551,54 @@
       <c r="J2" t="s">
         <v>475</v>
       </c>
       <c r="K2" t="s">
         <v>538</v>
       </c>
       <c r="L2" t="s">
         <v>718</v>
       </c>
       <c r="M2" t="s">
         <v>720</v>
       </c>
       <c r="N2" t="s">
         <v>724</v>
       </c>
       <c r="O2" t="s">
         <v>733</v>
       </c>
       <c r="P2" t="s">
         <v>738</v>
       </c>
       <c r="Q2" t="s">
         <v>174</v>
       </c>
       <c r="R2" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="S2" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="T2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>219</v>
       </c>
       <c r="C3" t="s">
         <v>221</v>
       </c>
       <c r="D3" t="s">
         <v>230</v>
       </c>
       <c r="E3" t="s">
         <v>391</v>
       </c>
       <c r="F3" t="s">
         <v>396</v>
       </c>
       <c r="G3" t="s">
         <v>406</v>
       </c>
       <c r="H3" t="s">
@@ -4607,154 +4610,154 @@
       <c r="J3" t="s">
         <v>476</v>
       </c>
       <c r="K3" t="s">
         <v>539</v>
       </c>
       <c r="L3" t="s">
         <v>719</v>
       </c>
       <c r="M3" t="s">
         <v>93</v>
       </c>
       <c r="N3" t="s">
         <v>725</v>
       </c>
       <c r="O3" t="s">
         <v>734</v>
       </c>
       <c r="P3" t="s">
         <v>739</v>
       </c>
       <c r="Q3" t="s">
         <v>172</v>
       </c>
       <c r="R3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="S3" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="T3" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>231</v>
       </c>
       <c r="E4" t="s">
         <v>392</v>
       </c>
       <c r="F4" t="s">
         <v>397</v>
       </c>
       <c r="G4" t="s">
         <v>407</v>
       </c>
       <c r="H4" t="s">
         <v>46</v>
       </c>
       <c r="I4" t="s">
         <v>439</v>
       </c>
       <c r="J4" t="s">
         <v>477</v>
       </c>
       <c r="K4" t="s">
         <v>540</v>
       </c>
       <c r="M4" t="s">
         <v>86</v>
       </c>
       <c r="N4" t="s">
         <v>726</v>
       </c>
       <c r="O4" t="s">
         <v>735</v>
       </c>
       <c r="P4" t="s">
         <v>740</v>
       </c>
       <c r="Q4" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="R4" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>222</v>
       </c>
       <c r="D5" t="s">
         <v>232</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>408</v>
       </c>
       <c r="H5" t="s">
         <v>414</v>
       </c>
       <c r="I5" t="s">
         <v>440</v>
       </c>
       <c r="J5" t="s">
         <v>478</v>
       </c>
       <c r="K5" t="s">
         <v>541</v>
       </c>
       <c r="M5" t="s">
         <v>721</v>
       </c>
       <c r="N5" t="s">
         <v>727</v>
       </c>
       <c r="O5" t="s">
         <v>736</v>
       </c>
       <c r="P5" t="s">
         <v>735</v>
       </c>
       <c r="Q5" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="R5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>223</v>
       </c>
       <c r="D6" t="s">
         <v>233</v>
       </c>
       <c r="E6" t="s">
         <v>393</v>
       </c>
       <c r="F6" t="s">
         <v>398</v>
       </c>
       <c r="G6" t="s">
         <v>409</v>
       </c>
       <c r="H6" t="s">
         <v>415</v>
       </c>
       <c r="I6" t="s">
         <v>441</v>
       </c>
       <c r="J6" t="s">
@@ -4795,199 +4798,202 @@
       <c r="G7" t="s">
         <v>410</v>
       </c>
       <c r="H7" t="s">
         <v>416</v>
       </c>
       <c r="I7" t="s">
         <v>442</v>
       </c>
       <c r="J7" t="s">
         <v>480</v>
       </c>
       <c r="K7" t="s">
         <v>437</v>
       </c>
       <c r="M7" t="s">
         <v>723</v>
       </c>
       <c r="N7" t="s">
         <v>728</v>
       </c>
       <c r="P7" t="s">
         <v>742</v>
       </c>
       <c r="R7" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8" t="s">
         <v>235</v>
       </c>
       <c r="F8" t="s">
         <v>400</v>
       </c>
       <c r="G8" t="s">
         <v>65</v>
       </c>
       <c r="H8" t="s">
         <v>417</v>
       </c>
       <c r="I8" t="s">
         <v>443</v>
       </c>
       <c r="J8" t="s">
         <v>481</v>
       </c>
       <c r="K8" t="s">
         <v>438</v>
       </c>
       <c r="N8" t="s">
         <v>729</v>
       </c>
       <c r="P8" t="s">
         <v>743</v>
       </c>
       <c r="R8" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>226</v>
       </c>
       <c r="D9" t="s">
         <v>236</v>
       </c>
       <c r="F9" t="s">
         <v>401</v>
       </c>
       <c r="G9" t="s">
         <v>411</v>
       </c>
       <c r="H9" t="s">
         <v>418</v>
       </c>
       <c r="I9" t="s">
         <v>444</v>
       </c>
       <c r="J9" t="s">
         <v>482</v>
       </c>
       <c r="K9" t="s">
         <v>543</v>
       </c>
       <c r="N9" t="s">
         <v>730</v>
       </c>
+      <c r="P9" t="s">
+        <v>744</v>
+      </c>
       <c r="R9" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>227</v>
       </c>
       <c r="D10" t="s">
         <v>237</v>
       </c>
       <c r="F10" t="s">
         <v>402</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10" t="s">
         <v>419</v>
       </c>
       <c r="I10" t="s">
         <v>445</v>
       </c>
       <c r="J10" t="s">
         <v>483</v>
       </c>
       <c r="K10" t="s">
         <v>544</v>
       </c>
       <c r="N10" t="s">
         <v>731</v>
       </c>
       <c r="R10" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>228</v>
       </c>
       <c r="D11" t="s">
         <v>238</v>
       </c>
       <c r="F11" t="s">
         <v>403</v>
       </c>
       <c r="H11" t="s">
         <v>420</v>
       </c>
       <c r="I11" t="s">
         <v>446</v>
       </c>
       <c r="J11" t="s">
         <v>484</v>
       </c>
       <c r="K11" t="s">
         <v>545</v>
       </c>
       <c r="R11" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>239</v>
       </c>
       <c r="F12" t="s">
         <v>404</v>
       </c>
       <c r="H12" t="s">
         <v>421</v>
       </c>
       <c r="I12" t="s">
         <v>406</v>
       </c>
       <c r="J12" t="s">
         <v>485</v>
       </c>
       <c r="K12" t="s">
         <v>546</v>
       </c>
       <c r="R12" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>240</v>
       </c>
       <c r="H13" t="s">
         <v>422</v>
       </c>
       <c r="I13" t="s">
         <v>447</v>
       </c>
       <c r="J13" t="s">
         <v>486</v>
       </c>
       <c r="K13" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>241</v>
       </c>
       <c r="H14" t="s">
         <v>66</v>