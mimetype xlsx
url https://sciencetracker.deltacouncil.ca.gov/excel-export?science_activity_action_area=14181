--- v1 (2026-07-01)
+++ v2 (2026-08-22)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-30 11:45:28pm</t>
+    <t>2026-08-21 10:21:03pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=14181</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"14181"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>