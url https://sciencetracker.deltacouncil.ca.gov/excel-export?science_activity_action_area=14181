--- v2 (2026-08-22)
+++ v3 (2026-10-10)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-21 10:21:03pm</t>
+    <t>2026-10-09 09:40:18pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=14181</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"14181"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>