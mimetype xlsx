--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="961">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-16 02:32:27am</t>
+    <t>2026-08-01 10:40:46pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13817</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13817"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -250,179 +250,180 @@
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Hydrology and hydrodynamics</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>Fish; Flows; Longfin Smelt; Zooplankton</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52381</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
-    <t>In progress / Ongoing</t>
-[...1 lines deleted...]
-  <si>
     <t>California State University [CSU]</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
-    <t>Synthesis</t>
+    <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
-  </si>
-[...1 lines deleted...]
-    <t>August 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
 Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
 This work is supported by several integrated teams:
 • Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
 • Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
 • Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
+  </si>
+  <si>
+    <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -452,53 +453,50 @@
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>Mossdale Spring Trawl</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Description&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;The Mossdale Trawl occurs two miles downstream of Mossdale Landing County Park (river miles 56), and upstream of the Old River confluence. Timing and production (indices and estimates) for the out-migrating fall-run Chinook salmon smolts has been monitored at this location since 1987. Additionally this trawl captures coded wire tagged Chinook smolts and is the primary capture site for these fish being used to estimate survival of Chinook smolts in the river system. Results from this project, therefore document information on the out-migration timing, survival, and the magnitude of nonmarked smolt production from the San Joaquin Basin passing into the South Delta. The trawl also captures steelhead outmigrants and provides an index of these outmigrants for the entire San Joaquin River Basin.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Need&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;This project needs to identify annual juvenile Chinook salmon production in the San Joaquin River Basin. This project provides data supporting water management in the San Joaquin River basin and the Delta. Enumerating steelhead (Oncorhynchus mykiss) migrating through the San Joaquin River into the south Delta. Developing method to differentiate fall and spring run juvenile Chinook salmon migrating in the San Joaquin River basin.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Objectives&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;• What is the annual juvenile Chinook salmon production in the San Joaquin River Basin?&lt;br /&gt;
 • How do water quantity and quality conditions affect smolt production trends?&lt;br /&gt;
 • How many Oncorhynchus mykiss passage at Mossdale trawl?&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>San Joaquin River</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
@@ -605,114 +603,129 @@
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>November 30, 2022</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>March 11, 2025</t>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -1015,50 +1028,53 @@
   </si>
   <si>
     <t>rmehta2@ucsc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53801</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>Kraus</t>
   </si>
   <si>
     <t>tkraus@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
   </si>
   <si>
     <t>Tara Morgan-King</t>
   </si>
   <si>
     <t>Tara</t>
   </si>
@@ -1388,50 +1404,53 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Technical Memo from FY 2023&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://iep.ca.gov/Science-Synthesis-Service/Monitoring-Programs/Mossdale-Trawl</t>
   </si>
   <si>
     <t>Mossdale Trawl IEP Webpage</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;IEP Website&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
+    <t>August 26, 2024</t>
+  </si>
+  <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 10, 2026</t>
   </si>
   <si>
     <t>project_participants_0.xlsx</t>
   </si>
@@ -1964,51 +1983,51 @@
   <si>
     <t>WALTHALL</t>
   </si>
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
+    <t>Synthesis</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
@@ -2969,90 +2988,84 @@
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -3756,3057 +3769,3119 @@
       <c r="S4" t="s">
         <v>66</v>
       </c>
       <c r="T4" t="s">
         <v>67</v>
       </c>
       <c r="U4" t="s">
         <v>68</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
         <v>49</v>
       </c>
       <c r="X4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>53106</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
       <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
         <v>71</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>72</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>2022</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
+      <c r="M5" t="s">
+        <v>75</v>
+      </c>
+      <c r="N5">
+        <v>2025</v>
+      </c>
       <c r="O5" t="s">
         <v>76</v>
       </c>
       <c r="P5" t="s">
         <v>77</v>
       </c>
       <c r="Q5" t="s">
         <v>78</v>
       </c>
       <c r="R5"/>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>80</v>
       </c>
       <c r="U5" t="s">
         <v>81</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
         <v>82</v>
       </c>
       <c r="X5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>53156</v>
       </c>
       <c r="B6" t="s">
         <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>85</v>
       </c>
       <c r="E6" t="s">
         <v>86</v>
       </c>
       <c r="F6" t="s">
         <v>87</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>88</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6">
         <v>2022</v>
       </c>
-      <c r="M6"/>
-      <c r="N6"/>
+      <c r="M6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6">
+        <v>2024</v>
+      </c>
       <c r="O6" t="s">
         <v>89</v>
       </c>
       <c r="P6" t="s">
         <v>90</v>
       </c>
       <c r="Q6" t="s">
         <v>91</v>
       </c>
       <c r="R6" t="s">
         <v>92</v>
       </c>
       <c r="S6" t="s">
         <v>93</v>
       </c>
       <c r="T6" t="s">
         <v>94</v>
       </c>
       <c r="U6" t="s">
         <v>95</v>
       </c>
       <c r="V6"/>
       <c r="W6" t="s">
+        <v>82</v>
+      </c>
+      <c r="X6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>53411</v>
       </c>
       <c r="B7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J7" t="s">
         <v>40</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>2023</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>2025</v>
       </c>
       <c r="O7" t="s">
+        <v>100</v>
+      </c>
+      <c r="P7" t="s">
         <v>101</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R7"/>
       <c r="S7" t="s">
+        <v>103</v>
+      </c>
+      <c r="T7" t="s">
         <v>104</v>
       </c>
-      <c r="T7" t="s">
+      <c r="U7" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V7"/>
       <c r="W7" t="s">
+        <v>106</v>
+      </c>
+      <c r="X7" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>54541</v>
       </c>
       <c r="B8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C8" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D8" t="s">
         <v>110</v>
       </c>
       <c r="E8" t="s">
         <v>111</v>
       </c>
       <c r="F8" t="s">
         <v>112</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>113</v>
       </c>
       <c r="J8" t="s">
         <v>40</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>2025</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>42</v>
       </c>
       <c r="P8" t="s">
         <v>114</v>
       </c>
       <c r="Q8" t="s">
         <v>115</v>
       </c>
       <c r="R8" t="s">
         <v>92</v>
       </c>
       <c r="S8" t="s">
         <v>116</v>
       </c>
       <c r="T8" t="s">
         <v>117</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8" t="s">
+        <v>82</v>
+      </c>
+      <c r="X8" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>54645</v>
       </c>
       <c r="B9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
+        <v>122</v>
+      </c>
+      <c r="J9" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>1987</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="P9"/>
       <c r="Q9" t="s">
         <v>64</v>
       </c>
       <c r="R9"/>
       <c r="S9" t="s">
+        <v>125</v>
+      </c>
+      <c r="T9" t="s">
         <v>126</v>
       </c>
-      <c r="T9" t="s">
+      <c r="U9" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
+        <v>128</v>
+      </c>
+      <c r="X9" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>54682</v>
       </c>
       <c r="B10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C10" t="s">
+        <v>109</v>
+      </c>
+      <c r="D10" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>2022</v>
       </c>
       <c r="M10" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
+        <v>100</v>
+      </c>
+      <c r="P10" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q10" t="s">
         <v>64</v>
       </c>
       <c r="R10" t="s">
         <v>92</v>
       </c>
       <c r="S10" t="s">
+        <v>125</v>
+      </c>
+      <c r="T10" t="s">
         <v>126</v>
       </c>
-      <c r="T10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U10" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
+        <v>134</v>
+      </c>
+      <c r="X10" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D1" t="s">
         <v>138</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>139</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>140</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>141</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>142</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>143</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>144</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>145</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>146</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>147</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>52396</v>
       </c>
       <c r="B2">
         <v>52276</v>
       </c>
       <c r="C2">
         <v>21045</v>
       </c>
       <c r="D2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G2" t="s">
         <v>151</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>152</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="J2">
         <v>116000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>52421</v>
       </c>
       <c r="B3">
         <v>52356</v>
       </c>
       <c r="C3">
         <v>21045</v>
       </c>
       <c r="D3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" t="s">
         <v>151</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J3">
         <v>62991.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>52431</v>
       </c>
       <c r="B4">
         <v>52381</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>223407.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>53131</v>
       </c>
       <c r="B5">
         <v>53106</v>
       </c>
       <c r="C5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E5" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F5" t="s">
         <v>161</v>
       </c>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>151</v>
+      </c>
       <c r="H5" t="s">
         <v>162</v>
       </c>
       <c r="I5" t="s">
         <v>163</v>
       </c>
       <c r="J5">
         <v>529809.0</v>
       </c>
       <c r="K5"/>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>164</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>164</v>
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>53266</v>
       </c>
       <c r="B6">
         <v>53156</v>
       </c>
       <c r="C6">
         <v>21115</v>
       </c>
       <c r="D6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E6" t="s">
         <v>85</v>
       </c>
       <c r="F6"/>
-      <c r="G6"/>
+      <c r="G6" t="s">
+        <v>151</v>
+      </c>
       <c r="H6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J6">
         <v>224951.0</v>
       </c>
       <c r="K6"/>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>167</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>164</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>53416</v>
       </c>
       <c r="B7">
         <v>53411</v>
       </c>
       <c r="C7" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D7" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J7">
         <v>14335.0</v>
       </c>
       <c r="K7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54433</v>
       </c>
       <c r="B8">
         <v>53411</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>5037.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>54434</v>
       </c>
       <c r="B9">
         <v>53411</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>900.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>54548</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D10" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E10" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H10" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I10" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="J10">
         <v>225000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54782</v>
+      </c>
+      <c r="B2">
+        <v>53266</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>23229.0</v>
+      </c>
+      <c r="E2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>54795</v>
+      </c>
+      <c r="B3">
+        <v>53131</v>
+      </c>
+      <c r="C3">
+        <v>2024</v>
+      </c>
+      <c r="D3">
+        <v>67889.94</v>
+      </c>
+      <c r="E3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G3" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="I1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50348</v>
       </c>
       <c r="B2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E2" t="s">
         <v>61</v>
       </c>
       <c r="F2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="G2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C3" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D3" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E3" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="G3" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="K3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54016</v>
       </c>
       <c r="B4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K4" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50355</v>
       </c>
       <c r="B5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="G5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54006</v>
       </c>
       <c r="B6" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C6" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E6" t="s">
         <v>85</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50352</v>
       </c>
       <c r="B7" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C7" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D7" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F7" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="G7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>53811</v>
       </c>
       <c r="B8" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C8" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D8" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K8" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>53431</v>
       </c>
       <c r="B9" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D9" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F9" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>53441</v>
       </c>
       <c r="B10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D10" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E10" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F10" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>52281</v>
       </c>
       <c r="B11" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C11" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D11" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="K11" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>53996</v>
       </c>
       <c r="B12" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C12" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D12" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E12" t="s">
         <v>85</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K12" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54249</v>
       </c>
       <c r="B13" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C13" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D13" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E13" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>49</v>
       </c>
       <c r="K13" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>53426</v>
       </c>
       <c r="B14" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C14" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D14" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F14" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K14" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54041</v>
       </c>
       <c r="B15" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C15" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D15" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E15" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K15" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54545</v>
       </c>
       <c r="B16" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C16" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D16" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E16" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="K16" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>53866</v>
       </c>
       <c r="B17" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C17" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D17" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="K17" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50354</v>
       </c>
       <c r="B18" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C18" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D18" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="G18" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K18" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>52386</v>
       </c>
       <c r="B19" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C19" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D19" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="K19" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>53801</v>
       </c>
       <c r="B20" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C20" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D20" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K20" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>53121</v>
       </c>
       <c r="B21" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C21" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D21" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E21" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F21" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="G21" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H21"/>
       <c r="I21" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="J21" t="s">
-        <v>82</v>
+        <v>302</v>
       </c>
       <c r="K21" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50273</v>
       </c>
       <c r="B22" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C22" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D22" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K22" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>53436</v>
       </c>
       <c r="B23" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C23" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D23" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F23" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K23" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>52286</v>
       </c>
       <c r="B2">
         <v>52281</v>
       </c>
       <c r="C2">
         <v>52276</v>
       </c>
       <c r="D2" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E2" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>52361</v>
       </c>
       <c r="B3">
         <v>50354</v>
       </c>
       <c r="C3">
         <v>52356</v>
       </c>
       <c r="D3" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E3" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>52391</v>
       </c>
       <c r="B4">
         <v>52386</v>
       </c>
       <c r="C4">
         <v>52381</v>
       </c>
       <c r="D4" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E4" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>52761</v>
       </c>
       <c r="B5">
         <v>50355</v>
       </c>
       <c r="C5">
         <v>52356</v>
       </c>
       <c r="D5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52776</v>
       </c>
       <c r="B6">
         <v>50348</v>
       </c>
       <c r="C6">
         <v>52381</v>
       </c>
       <c r="D6" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E6" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53126</v>
       </c>
       <c r="B7">
         <v>53121</v>
       </c>
       <c r="C7">
         <v>53106</v>
       </c>
       <c r="D7" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E7" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>82</v>
+        <v>302</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53456</v>
       </c>
       <c r="B8">
         <v>50352</v>
       </c>
       <c r="C8">
         <v>53411</v>
       </c>
       <c r="D8" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E8" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53461</v>
       </c>
       <c r="B9">
         <v>50273</v>
       </c>
       <c r="C9">
         <v>53411</v>
       </c>
       <c r="D9" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E9" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53466</v>
       </c>
       <c r="B10">
         <v>53426</v>
       </c>
       <c r="C10">
         <v>53411</v>
       </c>
       <c r="D10" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E10" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53471</v>
       </c>
       <c r="B11">
         <v>53436</v>
       </c>
       <c r="C11">
         <v>53411</v>
       </c>
       <c r="D11" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E11" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53476</v>
       </c>
       <c r="B12">
         <v>53441</v>
       </c>
       <c r="C12">
         <v>53411</v>
       </c>
       <c r="D12" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E12" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53481</v>
       </c>
       <c r="B13">
         <v>53431</v>
       </c>
       <c r="C13">
         <v>53411</v>
       </c>
       <c r="D13" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E13" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53806</v>
       </c>
       <c r="B14">
         <v>53801</v>
       </c>
       <c r="C14">
         <v>52276</v>
       </c>
       <c r="D14" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E14" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53816</v>
       </c>
       <c r="B15">
         <v>53811</v>
       </c>
       <c r="C15">
         <v>52276</v>
       </c>
       <c r="D15" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E15" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53991</v>
       </c>
       <c r="B16">
         <v>53866</v>
       </c>
       <c r="C16">
         <v>53156</v>
       </c>
       <c r="D16" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E16" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54001</v>
       </c>
       <c r="B17">
         <v>53996</v>
       </c>
       <c r="C17">
         <v>53156</v>
       </c>
       <c r="D17" t="s">
+        <v>322</v>
+      </c>
+      <c r="E17" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54011</v>
       </c>
       <c r="B18">
         <v>54006</v>
       </c>
       <c r="C18">
         <v>53156</v>
       </c>
       <c r="D18" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E18" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54021</v>
       </c>
       <c r="B19">
         <v>54016</v>
       </c>
       <c r="C19">
         <v>53156</v>
       </c>
       <c r="D19" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E19" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54046</v>
       </c>
       <c r="B20">
         <v>54041</v>
       </c>
       <c r="C20">
         <v>53156</v>
       </c>
       <c r="D20" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E20" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54250</v>
       </c>
       <c r="B21">
         <v>54249</v>
       </c>
       <c r="C21">
         <v>52356</v>
       </c>
       <c r="D21" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E21" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54544</v>
       </c>
       <c r="B22">
         <v>54543</v>
       </c>
       <c r="C22">
         <v>54541</v>
       </c>
       <c r="D22" t="s">
+        <v>322</v>
+      </c>
+      <c r="E22" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54546</v>
       </c>
       <c r="B23">
         <v>54545</v>
       </c>
       <c r="C23">
         <v>54541</v>
       </c>
       <c r="D23" t="s">
+        <v>322</v>
+      </c>
+      <c r="E23" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C1" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E2" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F2" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E3" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F3" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49624</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E4" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F4" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49642</v>
       </c>
       <c r="B5" t="s">
         <v>85</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E6" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F6" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49707</v>
       </c>
       <c r="B7" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E7" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F7" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49741</v>
       </c>
       <c r="B8" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E8" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F8" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49743</v>
       </c>
       <c r="B9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E9" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F9" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49749</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E10" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F10" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49755</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F11" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49756</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F12" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49665</v>
       </c>
       <c r="B13" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F13" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>54540</v>
       </c>
       <c r="B14" t="s">
         <v>111</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E14" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F14" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49731</v>
       </c>
       <c r="B15" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E15" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F15" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49760</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E16" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F16" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="H1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="I1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54243</v>
       </c>
       <c r="B2">
         <v>52276</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="G2" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54248</v>
       </c>
       <c r="B3">
         <v>52356</v>
       </c>
       <c r="C3" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="G3" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54691</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="D4" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="G4" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="J4" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54161</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="D5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="G5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54542</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D6" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="G6" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54642</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D7" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="G7" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J7" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54160</v>
       </c>
       <c r="B8">
         <v>53411</v>
       </c>
       <c r="C8" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="D8" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="G8" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>2</v>
       </c>
       <c r="J8" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54685</v>
       </c>
       <c r="B9">
         <v>54682</v>
       </c>
       <c r="C9" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D9" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="G9" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54683</v>
       </c>
       <c r="B10">
         <v>54682</v>
       </c>
       <c r="C10" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D10" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="G10" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54159</v>
       </c>
       <c r="B11">
         <v>53411</v>
       </c>
       <c r="C11" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="D11" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="G11" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>2</v>
       </c>
       <c r="J11" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54665</v>
       </c>
       <c r="B12">
         <v>54645</v>
       </c>
       <c r="C12" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D12" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="G12" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54647</v>
       </c>
       <c r="B13">
         <v>54645</v>
       </c>
       <c r="C13" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D13" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="G13" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>5</v>
       </c>
       <c r="J13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54646</v>
       </c>
       <c r="B14">
         <v>54645</v>
       </c>
       <c r="C14" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D14" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="G14" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54666</v>
       </c>
       <c r="B15">
         <v>54645</v>
       </c>
       <c r="C15" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D15" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="G15" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54031</v>
       </c>
       <c r="B16">
         <v>53156</v>
       </c>
       <c r="C16" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="F16" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="G16" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J16" t="s">
-        <v>96</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>53421</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D17" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="G17" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>4</v>
       </c>
       <c r="J17" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>54605</v>
       </c>
       <c r="B18">
         <v>53106</v>
       </c>
       <c r="C18" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D18" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="G18" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54036</v>
       </c>
       <c r="B19">
         <v>53156</v>
       </c>
       <c r="C19" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="F19" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G19" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J19" t="s">
-        <v>96</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54164</v>
       </c>
       <c r="B20">
         <v>53106</v>
       </c>
       <c r="C20" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D20" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G20" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>138</v>
       </c>
       <c r="J20" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>53981</v>
       </c>
       <c r="B21">
         <v>53156</v>
       </c>
       <c r="C21" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D21" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="G21" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>53986</v>
       </c>
       <c r="B22">
         <v>53156</v>
       </c>
       <c r="C22" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D22" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="G22" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>8</v>
       </c>
       <c r="J22" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -6829,2169 +6904,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M1" t="s">
+        <v>140</v>
+      </c>
+      <c r="N1" t="s">
         <v>141</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="P1" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="Q1" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="R1" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="S1" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="T1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="D2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="E2" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F2" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="G2" t="s">
         <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="I2" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="J2" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="K2" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="L2" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M2" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="N2" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="O2" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="P2" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="Q2" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="R2" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="S2" t="s">
-        <v>954</v>
+        <v>185</v>
       </c>
       <c r="T2" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="D3" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="E3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F3" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="G3" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="H3" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="I3" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="K3" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="L3" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="M3" t="s">
         <v>161</v>
       </c>
       <c r="N3" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="O3" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="P3" t="s">
-        <v>941</v>
+        <v>167</v>
       </c>
       <c r="Q3" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="R3" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="S3" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="T3" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E4" t="s">
-        <v>89</v>
+        <v>612</v>
       </c>
       <c r="F4" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="G4" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="H4" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="I4" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="J4" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="K4" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="M4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N4" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="O4" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="P4" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="Q4" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="R4" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D5" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="G5" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="H5" t="s">
         <v>65</v>
       </c>
       <c r="I5" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="J5" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="K5" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="M5" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="N5" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="O5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="P5" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="Q5" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="R5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="E6" t="s">
-        <v>606</v>
+        <v>89</v>
       </c>
       <c r="F6" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="I6" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="J6" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="K6" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="M6" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="N6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="P6" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="Q6" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="R6" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="D7" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="E7" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="F7" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="G7" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="H7" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="I7" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="J7" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="K7" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="M7" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="N7" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="P7" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="R7" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="D8" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="F8" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="G8" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="I8" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="J8" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="K8" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="N8" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="P8" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="R8" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D9" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F9" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="G9" t="s">
         <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="I9" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="J9" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="K9" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="N9" t="s">
-        <v>166</v>
+        <v>169</v>
+      </c>
+      <c r="P9" t="s">
+        <v>164</v>
       </c>
       <c r="R9" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D10" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="F10" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="G10" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="H10" t="s">
         <v>92</v>
       </c>
       <c r="I10" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="J10" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="K10" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="N10" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="R10" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="D11" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="F11" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="H11" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="I11" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="J11" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="K11" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="R11" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="I12" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="J12" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="K12" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="R12" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="H13" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="I13" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="J13" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="K13" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="H14" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="I14" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="J14" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="K14" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="H15" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="I15" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="J15" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="K15" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="H16" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="I16" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="J16" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="K16" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="H17" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="I17" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="J17" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="K17" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="H18" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="I18" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="J18" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="K18" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="H19" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="I19" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="J19" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="K19" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="H20" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="I20" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="J20" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="K20" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H21" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="I21" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="J21" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="K21" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="H22" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="I22" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="J22" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="K22" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="H23" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="I23" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="J23" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="K23" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="H24" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="I24" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="J24" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="K24" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="H25" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="I25" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="J25" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="K25" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="H26" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="I26" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="J26" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="K26" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="H27" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="I27" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="J27" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="K27" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="H28" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="I28" t="s">
         <v>116</v>
       </c>
       <c r="J28" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="K28" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="I29" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="J29" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="K29" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="I30" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="J30" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="K30" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="I31" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="J31" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="K31" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="I32" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="J32" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="K32" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="I33" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="J33" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="K33" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="I34" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="J34" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="K34" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="I35" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="J35" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="K35" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="I36" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="J36" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="K36" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="I37" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="J37" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="K37" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="I38" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="J38" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="K38" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="I39" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="J39" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="K39" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="I40" t="s">
         <v>55</v>
       </c>
       <c r="J40" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="K40" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="I41" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="J41" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="K41" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="J42" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="K42" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="J43" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="K43" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="J44" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="K44" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="J45" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="K45" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="J46" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="K46" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="J47" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="K47" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="J48" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="K48" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="J49" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="K49" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="J50" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="K50" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="J51" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="K51" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="J52" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="K52" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="J53" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="K53" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="J54" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="K54" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="J55" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="K55" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="J56" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="K56" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="J57" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="K57" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="J58" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="K58" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J59" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="K59" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="J60" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="K60" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="J61" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="K61" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="J62" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="K62" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="J63" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="K63" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="J64" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="K64" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="K65" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="K66" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="K67" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="K68" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="K69" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="K70" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="K71" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K72" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="K73" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="K74" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="K75" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="K76" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="K77" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="K78" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="K79" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="K80" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="K81" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="K82" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="K83" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="K84" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="K85" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="K86" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="K87" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="K88" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="K89" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="K90" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="K91" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K92" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="K93" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="K94" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="K95" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="K96" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="K97" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="K98" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="K99" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="K100" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="K101" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="K102" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="K103" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="K104" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="K105" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="K106" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K107" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="K108" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="K109" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="K110" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="K111" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="K112" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="K113" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="K114" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="K115" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="K116" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="K117" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="K118" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="K119" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="K120" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="K121" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="K122" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="K123" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="K124" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="K125" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="K126" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="K127" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="K128" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="K129" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="K130" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="K131" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="K132" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="K133" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="K134" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="K135" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="K136" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="K137" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="K138" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="K139" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="K140" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="K141" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="K142" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="K143" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="K144" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="K145" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="K146" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="K147" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="K148" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="K149" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="K150" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="K151" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="K152" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="K153" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="K154" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="K155" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="K156" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="K157" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="K158" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="K159" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="K160" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="K161" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="K162" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">