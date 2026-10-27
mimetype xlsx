--- v1 (2026-08-02)
+++ v2 (2026-10-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="961">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="999">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 10:40:46pm</t>
+    <t>2026-10-27 12:14:50pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13817</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13817"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -708,50 +708,68 @@
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
+    <t>Addison Gleekel</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Gleekel</t>
+  </si>
+  <si>
+    <t>Addison.Gleekel@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54854</t>
+  </si>
+  <si>
     <t>Albert Ruhi</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Ruhi</t>
   </si>
   <si>
     <t>Research Mentor</t>
   </si>
   <si>
     <t>albert.ruhi@berkeley.edu</t>
   </si>
   <si>
     <t>April 29, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50348</t>
   </si>
   <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
@@ -762,50 +780,65 @@
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
     <t>Alex Constandache</t>
   </si>
   <si>
     <t>Constandache</t>
   </si>
   <si>
     <t>June 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
   </si>
   <si>
+    <t>Arina Ushakova</t>
+  </si>
+  <si>
+    <t>Arina</t>
+  </si>
+  <si>
+    <t>Ushakova</t>
+  </si>
+  <si>
+    <t>Arina.Ushakova@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54857</t>
+  </si>
+  <si>
     <t>Arturo Keller</t>
   </si>
   <si>
     <t>Arturo</t>
   </si>
   <si>
     <t>Keller</t>
   </si>
   <si>
     <t>keller@bren.ucsb.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50355</t>
   </si>
   <si>
     <t>Bobbie Flores</t>
   </si>
   <si>
     <t>Bobbie</t>
   </si>
   <si>
     <t>Flores</t>
   </si>
   <si>
     <t>bobbie.flores@fishsciences.net</t>
@@ -946,50 +979,74 @@
     <t>Matt</t>
   </si>
   <si>
     <t>Espe</t>
   </si>
   <si>
     <t>One Straw Consulting</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
   </si>
   <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
+  </si>
+  <si>
+    <t>Michelle Stern</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Stern</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>September 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
   </si>
   <si>
     <t>Myfanwy Johnston</t>
   </si>
   <si>
     <t>Myfanwy</t>
   </si>
   <si>
     <t>Johnston</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53866</t>
   </si>
   <si>
     <t>Nicol Parker</t>
   </si>
   <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
@@ -1091,50 +1148,53 @@
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Primary contact</t>
+  </si>
+  <si>
+    <t>Contributor</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
@@ -1298,64 +1358,77 @@
   </si>
   <si>
     <t>A lagrangian-to-eulerian metric to identify estuarine pelagic habitats</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Estuaries are among the world’s most productive ecosystems, but recent natural and anthropogenic changes have stressed these ecosystems. Tools to assess estuarine pelagic habitats are important to support and maintain healthy ecosystem function. In this work, we demonstrate that estuarine pelagic habitats can be identified by a simple ratio, termed the&amp;nbsp;LE&amp;nbsp;ratio, that takes into account the tidal excursion along a channel (a Lagrangian length scale) and the distance along that channel (an Eulerian length scale). To develop and assess this concept, numerical simulations of the 1D advection–dispersion equation of a conservative tracer and tidal excursion estimates based on data were used to formulize a conceptual model and to define exchange zones within a tidal channel. This conceptual model was then used to predict the extent of pelagic habitats in a terminal channel network in the Sacramento–San Joaquin Delta. Exchange zones mapped onto these channels were found to be in good agreement with independent estimates of residence time. Sensitivity analyses of the numerical model suggest that productive pelagic habitats can be expanded by a factor of 2 by either increasing dispersion or increasing spring–neap variability in mean tidal velocity. Such changes can also enhance flushing in upper channel reaches. These findings are relevant for tidal marsh restoration projects that aim to expand beneficial aquatic habitats by varying exchange or residence time over the spring–neap cycle, because this variability may interact synergistically with varying rates of phytoplankton growth due to spatiotemporal changes in environmental conditions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 21, 2024</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>Website</t>
+    <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://doi.org/10.15447/sfews.2021v19iss4art5</t>
   </si>
   <si>
     <t>Dispersion and stratification dynamics in the upper Sacramento River deep water ship channel</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Hydrodynamics control the movement of water and material within and among habitats, where time-scales of mixing can exert bottom-up regulatory effects on aquatic ecosystems through their influence on primary production. The San Francisco Estuary (estuary) is a low-productivity ecosystem, which is in part responsible for constraining higher trophic levels, including fishes. Many research and habitat-restoration efforts trying to increase primary production have been conducted, including, as described here, a whole-ecosystem nutrient addition experiment where calcium nitrate was applied in the Sacramento River Deep Water Ship Channel (DWSC) to see if phytoplankton production could be increased and exported out of the DWSC. As an integral part of this experiment, we investigated the physical mechanisms that control mixing, and how these mechanisms affect the strength and duration of thermal stratification, which we revealed as critical for controlling phytoplankton dynamics in the relatively turbid upper DWSC. Analysis of a suite of mixing mechanisms and time-scales show that both tidal currents and wind control mixing rates and stratification dynamics in the DWSC. Longitudinal and vertical dispersion increased during periods of high wind, during which wind speed influenced dispersion more than tidal currents. Thermal stratification developed most days, which slowed vertical mixing but was rapidly broken down by wind-induced mixing. Stratification rarely persisted for longer than 24 hours, limiting phytoplankton production in the study area. The interaction between physical mechanisms that control mixing rates, mediate stratification dynamics, and ultimately limit primary production in the DWSC may be useful in informing habitat restoration elsewhere in the Delta and in other turbid aquatic environments.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=243734&amp;inline</t>
   </si>
   <si>
     <t>Fish Facilities Monitoring IEP Data Management Plan</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Data Management Plans (DMPs) are documents that capture and share essential information from data providers of IEP studies to ensure proper accommodation for their data management needs and practices.&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -1385,60 +1458,93 @@
     <t xml:space="preserve">Mossdale Spring Trawl IEP Data Management Plan </t>
   </si>
   <si>
     <t>March 30, 2026</t>
   </si>
   <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225592&amp;inline</t>
   </si>
   <si>
     <t>Mossdale Spring Trawl IEP Fact Sheet</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>https://www.calfish.org/Portals/2/Programs/CentralValley/Mossdale/Technical%20Memo-Mossdale%20Trawl.pdf</t>
   </si>
   <si>
     <t>Mossdale Trawl FY 2023 Technical Memo</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Technical Memo from FY 2023&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Website</t>
+  </si>
+  <si>
     <t>https://iep.ca.gov/Science-Synthesis-Service/Monitoring-Programs/Mossdale-Trawl</t>
   </si>
   <si>
     <t>Mossdale Trawl IEP Webpage</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;IEP Website&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
     <t>August 26, 2024</t>
   </si>
   <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
@@ -1452,50 +1558,73 @@
     <t>March 10, 2026</t>
   </si>
   <si>
     <t>project_participants_0.xlsx</t>
   </si>
   <si>
     <t>Project participants</t>
   </si>
   <si>
     <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
   </si>
   <si>
     <t>https://mavensnotebook.com/2023/12/19/science-in-short-going-ultra-local-with-delta-data-looking-back-to-see-the-future/</t>
   </si>
   <si>
     <t xml:space="preserve">Science in Short Podcast: Going Ultra-Local with Delta Data: Looking Back to See the Future </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Science-in-Short is a quarterly podcast introducing scientists working on emerging topics in the San Francisco Estuary&amp;nbsp;&lt;a aria-describedby="tt" data-cmtooltip="&amp;lt;div class=glossaryItemTitle&amp;gt;watershed&amp;lt;/div&amp;gt;&amp;lt;div class=glossaryItemBody&amp;gt;A &amp;amp;lt;strong&amp;amp;gt;watershed &amp;amp;lt;/strong&amp;amp;gt;is the land area that drains water to a particular stream, river, or lake. It is a land feature that can be identified by tracing a line along the highest elevations between two areas on a map, often a ridge. Large watersheds, like the Mississippi River basin contain thousands of smaller watersheds.&amp;lt;/div&amp;gt;" data-gt-translate-attributes="[{&amp;quot;attribute&amp;quot;:&amp;quot;data-cmtooltip&amp;quot;, &amp;quot;format&amp;quot;:&amp;quot;html&amp;quot;}]" data-mobile-support="0" href="https://mavensnotebook.com/glossary/watershed/" role="link" tabindex="0"&gt;watershed&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>November 8, 2024</t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
   <si>
     <t>https://fishsciences.github.io/telemetry/index.html</t>
   </si>
   <si>
     <t>telemetry webpage</t>
   </si>
   <si>
     <t>telemetry PIT database project webpage</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
@@ -3003,60 +3132,51 @@
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
-    <t>Contributor</t>
-[...1 lines deleted...]
-  <si>
     <t>output_type</t>
-  </si>
-[...4 lines deleted...]
-    <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -4671,2217 +4791,2539 @@
       <c r="G3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>187</v>
       </c>
       <c r="B1" t="s">
         <v>188</v>
       </c>
       <c r="C1" t="s">
         <v>189</v>
       </c>
       <c r="D1" t="s">
         <v>190</v>
       </c>
       <c r="E1" t="s">
         <v>191</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
         <v>192</v>
       </c>
       <c r="H1" t="s">
         <v>193</v>
       </c>
       <c r="I1" t="s">
         <v>194</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>50348</v>
+        <v>54854</v>
       </c>
       <c r="B2" t="s">
         <v>195</v>
       </c>
       <c r="C2" t="s">
         <v>196</v>
       </c>
       <c r="D2" t="s">
         <v>197</v>
       </c>
       <c r="E2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>199</v>
+      </c>
+      <c r="K2" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>54543</v>
+        <v>50348</v>
       </c>
       <c r="B3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C3" t="s">
         <v>202</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>203</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F3" t="s">
         <v>204</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="K3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>54016</v>
+        <v>54543</v>
       </c>
       <c r="B4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D4" t="s">
         <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="G4"/>
+        <v>211</v>
+      </c>
+      <c r="F4" t="s">
+        <v>212</v>
+      </c>
+      <c r="G4" t="s">
+        <v>213</v>
+      </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="K4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50355</v>
+        <v>54016</v>
       </c>
       <c r="B5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C5" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="K5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>54006</v>
+        <v>54857</v>
       </c>
       <c r="B6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E6" t="s">
-        <v>85</v>
+        <v>174</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="K6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>50352</v>
+        <v>50355</v>
       </c>
       <c r="B7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E7" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>226</v>
+        <v>204</v>
       </c>
       <c r="G7" t="s">
         <v>227</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>53811</v>
+        <v>54006</v>
       </c>
       <c r="B8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C8" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D8" t="s">
         <v>231</v>
       </c>
       <c r="E8" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>232</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
+        <v>217</v>
+      </c>
+      <c r="K8" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>53431</v>
+        <v>50352</v>
       </c>
       <c r="B9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C9" t="s">
         <v>235</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E9" t="s">
         <v>98</v>
       </c>
       <c r="F9" t="s">
+        <v>237</v>
+      </c>
+      <c r="G9" t="s">
         <v>238</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>173</v>
+        <v>239</v>
       </c>
       <c r="K9" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>53441</v>
+        <v>53811</v>
       </c>
       <c r="B10" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D10" t="s">
         <v>242</v>
       </c>
       <c r="E10" t="s">
         <v>98</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10"/>
+      <c r="G10" t="s">
         <v>243</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>173</v>
+        <v>244</v>
       </c>
       <c r="K10" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>52281</v>
+        <v>53431</v>
       </c>
       <c r="B11" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C11" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D11" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="F11" t="s">
+        <v>249</v>
+      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>249</v>
+        <v>173</v>
       </c>
       <c r="K11" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>53996</v>
+        <v>53441</v>
       </c>
       <c r="B12" t="s">
         <v>251</v>
       </c>
       <c r="C12" t="s">
         <v>252</v>
       </c>
       <c r="D12" t="s">
         <v>253</v>
       </c>
       <c r="E12" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="G12" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" t="s">
         <v>254</v>
       </c>
+      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>211</v>
+        <v>173</v>
       </c>
       <c r="K12" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>54249</v>
+        <v>52281</v>
       </c>
       <c r="B13" t="s">
         <v>256</v>
       </c>
       <c r="C13" t="s">
         <v>257</v>
       </c>
       <c r="D13" t="s">
         <v>258</v>
       </c>
       <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13" t="s">
         <v>259</v>
       </c>
-      <c r="F13"/>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>49</v>
+        <v>260</v>
       </c>
       <c r="K13" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>53426</v>
+        <v>53996</v>
       </c>
       <c r="B14" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D14" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E14" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="G14"/>
+        <v>85</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14" t="s">
+        <v>265</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="K14" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>54041</v>
+        <v>54249</v>
       </c>
       <c r="B15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>211</v>
+        <v>49</v>
       </c>
       <c r="K15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54545</v>
+        <v>53426</v>
       </c>
       <c r="B16" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C16" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D16" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E16" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="F16" t="s">
+        <v>249</v>
+      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="K16" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>53866</v>
+        <v>54041</v>
       </c>
       <c r="B17" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C17" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D17" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E17" t="s">
-        <v>85</v>
+        <v>279</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>278</v>
+        <v>217</v>
       </c>
       <c r="K17" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>50354</v>
+        <v>54545</v>
       </c>
       <c r="B18" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C18" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D18" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
         <v>284</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="K18" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>52386</v>
+        <v>54231</v>
       </c>
       <c r="B19" t="s">
         <v>286</v>
       </c>
       <c r="C19" t="s">
         <v>287</v>
       </c>
       <c r="D19" t="s">
         <v>288</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F19"/>
+        <v>289</v>
+      </c>
+      <c r="F19" t="s">
+        <v>290</v>
+      </c>
       <c r="G19" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>291</v>
+      </c>
+      <c r="H19" t="s">
+        <v>98</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>249</v>
+        <v>292</v>
       </c>
       <c r="K19" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>53801</v>
+        <v>53866</v>
       </c>
       <c r="B20" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C20" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D20" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="F20"/>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>233</v>
+        <v>297</v>
       </c>
       <c r="K20" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>53121</v>
+        <v>50354</v>
       </c>
       <c r="B21" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C21" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D21" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G21" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>302</v>
+        <v>206</v>
       </c>
       <c r="K21" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50273</v>
+        <v>52386</v>
       </c>
       <c r="B22" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C22" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D22" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="K22" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>53436</v>
+        <v>53801</v>
       </c>
       <c r="B23" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C23" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D23" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="G23"/>
+        <v>37</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>313</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
+        <v>244</v>
+      </c>
+      <c r="K23" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24">
+        <v>53121</v>
+      </c>
+      <c r="B24" t="s">
+        <v>315</v>
+      </c>
+      <c r="C24" t="s">
+        <v>316</v>
+      </c>
+      <c r="D24" t="s">
+        <v>317</v>
+      </c>
+      <c r="E24" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>318</v>
+      </c>
+      <c r="G24" t="s">
+        <v>319</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" t="s">
+        <v>320</v>
+      </c>
+      <c r="J24" t="s">
+        <v>321</v>
+      </c>
+      <c r="K24" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>50273</v>
+      </c>
+      <c r="B25" t="s">
+        <v>323</v>
+      </c>
+      <c r="C25" t="s">
+        <v>324</v>
+      </c>
+      <c r="D25" t="s">
+        <v>325</v>
+      </c>
+      <c r="E25" t="s">
+        <v>98</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>326</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>206</v>
+      </c>
+      <c r="K25" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
+        <v>53436</v>
+      </c>
+      <c r="B26" t="s">
+        <v>328</v>
+      </c>
+      <c r="C26" t="s">
+        <v>329</v>
+      </c>
+      <c r="D26" t="s">
+        <v>330</v>
+      </c>
+      <c r="E26" t="s">
+        <v>98</v>
+      </c>
+      <c r="F26" t="s">
+        <v>254</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26" t="s">
         <v>173</v>
       </c>
-      <c r="K23" t="s">
-        <v>312</v>
+      <c r="K26" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="B1" t="s">
         <v>187</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="E1" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>52286</v>
       </c>
       <c r="B2">
         <v>52281</v>
       </c>
       <c r="C2">
         <v>52276</v>
       </c>
       <c r="D2" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E2" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>52361</v>
       </c>
       <c r="B3">
         <v>50354</v>
       </c>
       <c r="C3">
         <v>52356</v>
       </c>
       <c r="D3" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E3" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>52391</v>
       </c>
       <c r="B4">
         <v>52386</v>
       </c>
       <c r="C4">
         <v>52381</v>
       </c>
       <c r="D4" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E4" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>52761</v>
       </c>
       <c r="B5">
         <v>50355</v>
       </c>
       <c r="C5">
         <v>52356</v>
       </c>
       <c r="D5" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E5" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52776</v>
       </c>
       <c r="B6">
         <v>50348</v>
       </c>
       <c r="C6">
         <v>52381</v>
       </c>
       <c r="D6" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E6" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53126</v>
       </c>
       <c r="B7">
         <v>53121</v>
       </c>
       <c r="C7">
         <v>53106</v>
       </c>
       <c r="D7" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E7" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53456</v>
       </c>
       <c r="B8">
         <v>50352</v>
       </c>
       <c r="C8">
         <v>53411</v>
       </c>
       <c r="D8" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E8" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53461</v>
       </c>
       <c r="B9">
         <v>50273</v>
       </c>
       <c r="C9">
         <v>53411</v>
       </c>
       <c r="D9" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E9" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53466</v>
       </c>
       <c r="B10">
         <v>53426</v>
       </c>
       <c r="C10">
         <v>53411</v>
       </c>
       <c r="D10" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E10" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53471</v>
       </c>
       <c r="B11">
         <v>53436</v>
       </c>
       <c r="C11">
         <v>53411</v>
       </c>
       <c r="D11" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E11" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53476</v>
       </c>
       <c r="B12">
         <v>53441</v>
       </c>
       <c r="C12">
         <v>53411</v>
       </c>
       <c r="D12" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E12" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53481</v>
       </c>
       <c r="B13">
         <v>53431</v>
       </c>
       <c r="C13">
         <v>53411</v>
       </c>
       <c r="D13" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E13" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53806</v>
       </c>
       <c r="B14">
         <v>53801</v>
       </c>
       <c r="C14">
         <v>52276</v>
       </c>
       <c r="D14" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E14" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53816</v>
       </c>
       <c r="B15">
         <v>53811</v>
       </c>
       <c r="C15">
         <v>52276</v>
       </c>
       <c r="D15" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="E15" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53991</v>
       </c>
       <c r="B16">
         <v>53866</v>
       </c>
       <c r="C16">
         <v>53156</v>
       </c>
       <c r="D16" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E16" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54001</v>
       </c>
       <c r="B17">
         <v>53996</v>
       </c>
       <c r="C17">
         <v>53156</v>
       </c>
       <c r="D17" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="E17" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54011</v>
       </c>
       <c r="B18">
         <v>54006</v>
       </c>
       <c r="C18">
         <v>53156</v>
       </c>
       <c r="D18" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E18" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54021</v>
       </c>
       <c r="B19">
         <v>54016</v>
       </c>
       <c r="C19">
         <v>53156</v>
       </c>
       <c r="D19" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E19" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54046</v>
       </c>
       <c r="B20">
         <v>54041</v>
       </c>
       <c r="C20">
         <v>53156</v>
       </c>
       <c r="D20" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="E20" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54250</v>
       </c>
       <c r="B21">
         <v>54249</v>
       </c>
       <c r="C21">
         <v>52356</v>
       </c>
       <c r="D21" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="E21" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54544</v>
       </c>
       <c r="B22">
         <v>54543</v>
       </c>
       <c r="C22">
         <v>54541</v>
       </c>
       <c r="D22" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="E22" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54546</v>
       </c>
       <c r="B23">
         <v>54545</v>
       </c>
       <c r="C23">
         <v>54541</v>
       </c>
       <c r="D23" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="E23" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>180</v>
+        <v>199</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>54855</v>
+      </c>
+      <c r="B24">
+        <v>54854</v>
+      </c>
+      <c r="C24">
+        <v>54541</v>
+      </c>
+      <c r="D24" t="s">
+        <v>341</v>
+      </c>
+      <c r="E24" t="s">
+        <v>336</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>54856</v>
+      </c>
+      <c r="B25">
+        <v>54231</v>
+      </c>
+      <c r="C25">
+        <v>54541</v>
+      </c>
+      <c r="D25" t="s">
+        <v>342</v>
+      </c>
+      <c r="E25" t="s">
+        <v>336</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>54858</v>
+      </c>
+      <c r="B26">
+        <v>54857</v>
+      </c>
+      <c r="C26">
+        <v>54541</v>
+      </c>
+      <c r="D26" t="s">
+        <v>338</v>
+      </c>
+      <c r="E26" t="s">
+        <v>336</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="B1" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="C1" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>131</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="E2" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="F2" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>174</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="E3" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F3" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49624</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="E4" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F4" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49642</v>
       </c>
       <c r="B5" t="s">
         <v>85</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="E5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F5" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
         <v>149</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="E6" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F6" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49707</v>
       </c>
       <c r="B7" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="E7" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F7" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49741</v>
       </c>
       <c r="B8" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="E8" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F8" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49743</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="E9" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F9" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49749</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="E10" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F10" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49755</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>346</v>
+        <v>366</v>
       </c>
       <c r="E11" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F11" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49756</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
       <c r="E12" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F12" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49665</v>
       </c>
       <c r="B13" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="E13" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F13" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>54540</v>
       </c>
       <c r="B14" t="s">
         <v>111</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="E14" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="F14" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49731</v>
       </c>
       <c r="B15" t="s">
         <v>169</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
       <c r="E15" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F15" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49760</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="E16" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F16" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="D1" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="E1" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H1" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="I1" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54243</v>
       </c>
       <c r="B2">
         <v>52276</v>
       </c>
       <c r="C2" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="D2" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="G2" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54248</v>
       </c>
       <c r="B3">
         <v>52356</v>
       </c>
       <c r="C3" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="D3" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="G3" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54691</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="D4" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="G4" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>16</v>
       </c>
       <c r="J4" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54161</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="D5" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="G5" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54542</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="D6" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="G6" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54642</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="D7" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="G7" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J7" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>54160</v>
+        <v>54831</v>
       </c>
       <c r="B8">
-        <v>53411</v>
+        <v>54541</v>
       </c>
       <c r="C8" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="D8" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="G8" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J8" t="s">
-        <v>382</v>
+        <v>415</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>54685</v>
+        <v>54160</v>
       </c>
       <c r="B9">
-        <v>54682</v>
+        <v>53411</v>
       </c>
       <c r="C9" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D9" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="G9" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J9" t="s">
-        <v>134</v>
+        <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>54683</v>
+        <v>54685</v>
       </c>
       <c r="B10">
         <v>54682</v>
       </c>
       <c r="C10" t="s">
-        <v>367</v>
+        <v>419</v>
       </c>
       <c r="D10" t="s">
-        <v>399</v>
+        <v>420</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>400</v>
+        <v>421</v>
       </c>
       <c r="G10" t="s">
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>54159</v>
+        <v>54683</v>
       </c>
       <c r="B11">
-        <v>53411</v>
+        <v>54682</v>
       </c>
       <c r="C11" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D11" t="s">
-        <v>402</v>
+        <v>423</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="G11" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>382</v>
+        <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>54665</v>
+        <v>54159</v>
       </c>
       <c r="B12">
-        <v>54645</v>
+        <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D12" t="s">
-        <v>405</v>
+        <v>426</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>406</v>
+        <v>427</v>
       </c>
       <c r="G12" t="s">
-        <v>398</v>
+        <v>428</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>54647</v>
+        <v>54665</v>
       </c>
       <c r="B13">
         <v>54645</v>
       </c>
       <c r="C13" t="s">
-        <v>367</v>
+        <v>419</v>
       </c>
       <c r="D13" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="G13" t="s">
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>128</v>
+        <v>431</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>54646</v>
+        <v>54647</v>
       </c>
       <c r="B14">
         <v>54645</v>
       </c>
       <c r="C14" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="D14" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
       <c r="G14" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J14" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>54666</v>
+        <v>54646</v>
       </c>
       <c r="B15">
         <v>54645</v>
       </c>
       <c r="C15" t="s">
-        <v>387</v>
+        <v>434</v>
       </c>
       <c r="D15" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="G15" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>407</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>54031</v>
+        <v>54666</v>
       </c>
       <c r="B16">
-        <v>53156</v>
+        <v>54645</v>
       </c>
       <c r="C16" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="D16" t="s">
+        <v>439</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="G16" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>2114</v>
+        <v>0</v>
       </c>
       <c r="J16" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>53421</v>
+        <v>54830</v>
       </c>
       <c r="B17">
-        <v>53411</v>
+        <v>54541</v>
       </c>
       <c r="C17" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D17" t="s">
-        <v>421</v>
+        <v>442</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="G17" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J17" t="s">
-        <v>173</v>
+        <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>54605</v>
+        <v>54834</v>
       </c>
       <c r="B18">
-        <v>53106</v>
+        <v>54541</v>
       </c>
       <c r="C18" t="s">
-        <v>367</v>
+        <v>407</v>
       </c>
       <c r="D18" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
       <c r="G18" t="s">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J18" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>54036</v>
+        <v>54832</v>
       </c>
       <c r="B19">
-        <v>53156</v>
+        <v>54541</v>
       </c>
       <c r="C19" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="D19" t="s">
+        <v>448</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="G19" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2067</v>
+        <v>5</v>
       </c>
       <c r="J19" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>54164</v>
+        <v>54031</v>
       </c>
       <c r="B20">
-        <v>53106</v>
+        <v>53156</v>
       </c>
       <c r="C20" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="E20"/>
+        <v>387</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20" t="s">
+        <v>451</v>
+      </c>
       <c r="F20" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="G20" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>138</v>
+        <v>2116</v>
       </c>
       <c r="J20" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>53981</v>
+        <v>53421</v>
       </c>
       <c r="B21">
-        <v>53156</v>
+        <v>53411</v>
       </c>
       <c r="C21" t="s">
-        <v>387</v>
+        <v>434</v>
       </c>
       <c r="D21" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="G21" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21" t="s">
-        <v>438</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>53986</v>
+        <v>54605</v>
       </c>
       <c r="B22">
-        <v>53156</v>
+        <v>53106</v>
       </c>
       <c r="C22" t="s">
         <v>387</v>
       </c>
       <c r="D22" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="G22" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="H22"/>
       <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23">
+        <v>54036</v>
+      </c>
+      <c r="B23">
+        <v>53156</v>
+      </c>
+      <c r="C23" t="s">
+        <v>387</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23" t="s">
+        <v>462</v>
+      </c>
+      <c r="F23" t="s">
+        <v>463</v>
+      </c>
+      <c r="G23" t="s">
+        <v>464</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>2070</v>
+      </c>
+      <c r="J23" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24">
+        <v>54164</v>
+      </c>
+      <c r="B24">
+        <v>53106</v>
+      </c>
+      <c r="C24" t="s">
+        <v>419</v>
+      </c>
+      <c r="D24" t="s">
+        <v>465</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>466</v>
+      </c>
+      <c r="G24" t="s">
+        <v>467</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>138</v>
+      </c>
+      <c r="J24" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25">
+        <v>54833</v>
+      </c>
+      <c r="B25">
+        <v>54541</v>
+      </c>
+      <c r="C25" t="s">
+        <v>469</v>
+      </c>
+      <c r="D25" t="s">
+        <v>470</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>471</v>
+      </c>
+      <c r="G25" t="s">
+        <v>472</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
+        <v>1</v>
+      </c>
+      <c r="J25" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26">
+        <v>54829</v>
+      </c>
+      <c r="B26">
+        <v>54541</v>
+      </c>
+      <c r="C26" t="s">
+        <v>407</v>
+      </c>
+      <c r="D26" t="s">
+        <v>473</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>474</v>
+      </c>
+      <c r="G26" t="s">
+        <v>475</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>7</v>
+      </c>
+      <c r="J26" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27">
+        <v>53981</v>
+      </c>
+      <c r="B27">
+        <v>53156</v>
+      </c>
+      <c r="C27" t="s">
+        <v>438</v>
+      </c>
+      <c r="D27" t="s">
+        <v>476</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>477</v>
+      </c>
+      <c r="G27" t="s">
+        <v>478</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>4</v>
+      </c>
+      <c r="J27" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28">
+        <v>53986</v>
+      </c>
+      <c r="B28">
+        <v>53156</v>
+      </c>
+      <c r="C28" t="s">
+        <v>438</v>
+      </c>
+      <c r="D28" t="s">
+        <v>480</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>481</v>
+      </c>
+      <c r="G28" t="s">
+        <v>482</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28">
         <v>8</v>
       </c>
-      <c r="J22" t="s">
-        <v>438</v>
+      <c r="J28" t="s">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -6913,2163 +7355,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>148</v>
       </c>
       <c r="M1" t="s">
         <v>140</v>
       </c>
       <c r="N1" t="s">
         <v>141</v>
       </c>
       <c r="O1" t="s">
-        <v>941</v>
+        <v>982</v>
       </c>
       <c r="P1" t="s">
-        <v>945</v>
+        <v>986</v>
       </c>
       <c r="Q1" t="s">
-        <v>951</v>
+        <v>992</v>
       </c>
       <c r="R1" t="s">
-        <v>953</v>
+        <v>993</v>
       </c>
       <c r="S1" t="s">
-        <v>958</v>
+        <v>996</v>
       </c>
       <c r="T1" t="s">
-        <v>960</v>
+        <v>998</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>442</v>
+        <v>483</v>
       </c>
       <c r="C2" t="s">
-        <v>443</v>
+        <v>484</v>
       </c>
       <c r="D2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="E2" t="s">
         <v>124</v>
       </c>
       <c r="F2" t="s">
-        <v>614</v>
+        <v>655</v>
       </c>
       <c r="G2" t="s">
         <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="I2" t="s">
-        <v>653</v>
+        <v>694</v>
       </c>
       <c r="J2" t="s">
-        <v>689</v>
+        <v>730</v>
       </c>
       <c r="K2" t="s">
-        <v>751</v>
+        <v>792</v>
       </c>
       <c r="L2" t="s">
         <v>154</v>
       </c>
       <c r="M2" t="s">
-        <v>930</v>
+        <v>971</v>
       </c>
       <c r="N2" t="s">
-        <v>934</v>
+        <v>975</v>
       </c>
       <c r="O2" t="s">
-        <v>942</v>
+        <v>983</v>
       </c>
       <c r="P2" t="s">
-        <v>946</v>
+        <v>987</v>
       </c>
       <c r="Q2" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="R2" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="S2" t="s">
         <v>185</v>
       </c>
       <c r="T2" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>444</v>
+        <v>485</v>
       </c>
       <c r="D3" t="s">
-        <v>452</v>
+        <v>493</v>
       </c>
       <c r="E3" t="s">
         <v>100</v>
       </c>
       <c r="F3" t="s">
-        <v>615</v>
+        <v>656</v>
       </c>
       <c r="G3" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
       <c r="H3" t="s">
-        <v>629</v>
+        <v>670</v>
       </c>
       <c r="I3" t="s">
-        <v>654</v>
+        <v>695</v>
       </c>
       <c r="J3" t="s">
         <v>126</v>
       </c>
       <c r="K3" t="s">
-        <v>752</v>
+        <v>793</v>
       </c>
       <c r="L3" t="s">
-        <v>929</v>
+        <v>970</v>
       </c>
       <c r="M3" t="s">
         <v>161</v>
       </c>
       <c r="N3" t="s">
-        <v>935</v>
+        <v>976</v>
       </c>
       <c r="O3" t="s">
-        <v>943</v>
+        <v>984</v>
       </c>
       <c r="P3" t="s">
         <v>167</v>
       </c>
       <c r="Q3" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="R3" t="s">
-        <v>954</v>
+        <v>407</v>
       </c>
       <c r="S3" t="s">
-        <v>959</v>
+        <v>997</v>
       </c>
       <c r="T3" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>109</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>453</v>
+        <v>494</v>
       </c>
       <c r="E4" t="s">
-        <v>612</v>
+        <v>653</v>
       </c>
       <c r="F4" t="s">
-        <v>616</v>
+        <v>657</v>
       </c>
       <c r="G4" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="H4" t="s">
-        <v>630</v>
+        <v>671</v>
       </c>
       <c r="I4" t="s">
-        <v>655</v>
+        <v>696</v>
       </c>
       <c r="J4" t="s">
-        <v>690</v>
+        <v>731</v>
       </c>
       <c r="K4" t="s">
-        <v>753</v>
+        <v>794</v>
       </c>
       <c r="M4" t="s">
         <v>150</v>
       </c>
       <c r="N4" t="s">
-        <v>936</v>
+        <v>977</v>
       </c>
       <c r="O4" t="s">
-        <v>944</v>
+        <v>985</v>
       </c>
       <c r="P4" t="s">
-        <v>947</v>
+        <v>988</v>
       </c>
       <c r="Q4" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="R4" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>445</v>
+        <v>486</v>
       </c>
       <c r="D5" t="s">
-        <v>454</v>
+        <v>495</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>617</v>
+        <v>658</v>
       </c>
       <c r="G5" t="s">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="H5" t="s">
         <v>65</v>
       </c>
       <c r="I5" t="s">
-        <v>656</v>
+        <v>697</v>
       </c>
       <c r="J5" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="K5" t="s">
-        <v>754</v>
+        <v>795</v>
       </c>
       <c r="M5" t="s">
-        <v>931</v>
+        <v>972</v>
       </c>
       <c r="N5" t="s">
-        <v>937</v>
+        <v>978</v>
       </c>
       <c r="O5" t="s">
         <v>172</v>
       </c>
       <c r="P5" t="s">
-        <v>944</v>
+        <v>985</v>
       </c>
       <c r="Q5" t="s">
-        <v>952</v>
+        <v>342</v>
       </c>
       <c r="R5" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>123</v>
       </c>
       <c r="D6" t="s">
-        <v>455</v>
+        <v>496</v>
       </c>
       <c r="E6" t="s">
         <v>89</v>
       </c>
       <c r="F6" t="s">
-        <v>618</v>
+        <v>659</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" t="s">
-        <v>631</v>
+        <v>672</v>
       </c>
       <c r="I6" t="s">
-        <v>657</v>
+        <v>698</v>
       </c>
       <c r="J6" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="K6" t="s">
-        <v>755</v>
+        <v>796</v>
       </c>
       <c r="M6" t="s">
-        <v>932</v>
+        <v>973</v>
       </c>
       <c r="N6" t="s">
         <v>151</v>
       </c>
       <c r="P6" t="s">
-        <v>948</v>
+        <v>989</v>
       </c>
       <c r="Q6" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="R6" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>446</v>
+        <v>487</v>
       </c>
       <c r="D7" t="s">
-        <v>456</v>
+        <v>497</v>
       </c>
       <c r="E7" t="s">
-        <v>613</v>
+        <v>654</v>
       </c>
       <c r="F7" t="s">
-        <v>619</v>
+        <v>660</v>
       </c>
       <c r="G7" t="s">
-        <v>626</v>
+        <v>667</v>
       </c>
       <c r="H7" t="s">
-        <v>632</v>
+        <v>673</v>
       </c>
       <c r="I7" t="s">
-        <v>658</v>
+        <v>699</v>
       </c>
       <c r="J7" t="s">
-        <v>693</v>
+        <v>734</v>
       </c>
       <c r="K7" t="s">
-        <v>653</v>
+        <v>694</v>
       </c>
       <c r="M7" t="s">
-        <v>933</v>
+        <v>974</v>
       </c>
       <c r="N7" t="s">
-        <v>938</v>
+        <v>979</v>
       </c>
       <c r="P7" t="s">
-        <v>949</v>
+        <v>990</v>
       </c>
       <c r="R7" t="s">
-        <v>955</v>
+        <v>469</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>447</v>
+        <v>488</v>
       </c>
       <c r="D8" t="s">
-        <v>457</v>
+        <v>498</v>
       </c>
       <c r="F8" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
       <c r="G8" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>633</v>
+        <v>674</v>
       </c>
       <c r="I8" t="s">
-        <v>659</v>
+        <v>700</v>
       </c>
       <c r="J8" t="s">
-        <v>694</v>
+        <v>735</v>
       </c>
       <c r="K8" t="s">
-        <v>654</v>
+        <v>695</v>
       </c>
       <c r="N8" t="s">
-        <v>939</v>
+        <v>980</v>
       </c>
       <c r="P8" t="s">
-        <v>950</v>
+        <v>991</v>
       </c>
       <c r="R8" t="s">
-        <v>956</v>
+        <v>994</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>448</v>
+        <v>489</v>
       </c>
       <c r="D9" t="s">
-        <v>458</v>
+        <v>499</v>
       </c>
       <c r="F9" t="s">
-        <v>621</v>
+        <v>662</v>
       </c>
       <c r="G9" t="s">
         <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>634</v>
+        <v>675</v>
       </c>
       <c r="I9" t="s">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="J9" t="s">
-        <v>695</v>
+        <v>736</v>
       </c>
       <c r="K9" t="s">
-        <v>756</v>
+        <v>797</v>
       </c>
       <c r="N9" t="s">
         <v>169</v>
       </c>
       <c r="P9" t="s">
         <v>164</v>
       </c>
       <c r="R9" t="s">
-        <v>957</v>
+        <v>995</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>449</v>
+        <v>490</v>
       </c>
       <c r="D10" t="s">
-        <v>459</v>
+        <v>500</v>
       </c>
       <c r="F10" t="s">
         <v>101</v>
       </c>
       <c r="G10" t="s">
-        <v>627</v>
+        <v>668</v>
       </c>
       <c r="H10" t="s">
         <v>92</v>
       </c>
       <c r="I10" t="s">
-        <v>661</v>
+        <v>702</v>
       </c>
       <c r="J10" t="s">
-        <v>696</v>
+        <v>737</v>
       </c>
       <c r="K10" t="s">
-        <v>757</v>
+        <v>798</v>
       </c>
       <c r="N10" t="s">
-        <v>940</v>
+        <v>981</v>
       </c>
       <c r="R10" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>450</v>
+        <v>491</v>
       </c>
       <c r="D11" t="s">
-        <v>460</v>
+        <v>501</v>
       </c>
       <c r="F11" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="H11" t="s">
-        <v>635</v>
+        <v>676</v>
       </c>
       <c r="I11" t="s">
-        <v>662</v>
+        <v>703</v>
       </c>
       <c r="J11" t="s">
-        <v>697</v>
+        <v>738</v>
       </c>
       <c r="K11" t="s">
-        <v>758</v>
+        <v>799</v>
       </c>
       <c r="R11" t="s">
-        <v>410</v>
+        <v>434</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>461</v>
+        <v>502</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>636</v>
+        <v>677</v>
       </c>
       <c r="I12" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
       <c r="J12" t="s">
-        <v>698</v>
+        <v>739</v>
       </c>
       <c r="K12" t="s">
-        <v>759</v>
+        <v>800</v>
       </c>
       <c r="R12" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>462</v>
+        <v>503</v>
       </c>
       <c r="H13" t="s">
-        <v>637</v>
+        <v>678</v>
       </c>
       <c r="I13" t="s">
         <v>125</v>
       </c>
       <c r="J13" t="s">
-        <v>699</v>
+        <v>740</v>
       </c>
       <c r="K13" t="s">
-        <v>760</v>
+        <v>801</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>463</v>
+        <v>504</v>
       </c>
       <c r="H14" t="s">
-        <v>638</v>
+        <v>679</v>
       </c>
       <c r="I14" t="s">
-        <v>663</v>
+        <v>704</v>
       </c>
       <c r="J14" t="s">
-        <v>700</v>
+        <v>741</v>
       </c>
       <c r="K14" t="s">
-        <v>761</v>
+        <v>802</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>464</v>
+        <v>505</v>
       </c>
       <c r="H15" t="s">
-        <v>639</v>
+        <v>680</v>
       </c>
       <c r="I15" t="s">
-        <v>664</v>
+        <v>705</v>
       </c>
       <c r="J15" t="s">
-        <v>701</v>
+        <v>742</v>
       </c>
       <c r="K15" t="s">
-        <v>762</v>
+        <v>803</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>465</v>
+        <v>506</v>
       </c>
       <c r="H16" t="s">
-        <v>640</v>
+        <v>681</v>
       </c>
       <c r="I16" t="s">
-        <v>665</v>
+        <v>706</v>
       </c>
       <c r="J16" t="s">
-        <v>702</v>
+        <v>743</v>
       </c>
       <c r="K16" t="s">
-        <v>763</v>
+        <v>804</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>466</v>
+        <v>507</v>
       </c>
       <c r="H17" t="s">
-        <v>641</v>
+        <v>682</v>
       </c>
       <c r="I17" t="s">
-        <v>666</v>
+        <v>707</v>
       </c>
       <c r="J17" t="s">
-        <v>703</v>
+        <v>744</v>
       </c>
       <c r="K17" t="s">
-        <v>656</v>
+        <v>697</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>467</v>
+        <v>508</v>
       </c>
       <c r="H18" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
       <c r="I18" t="s">
-        <v>667</v>
+        <v>708</v>
       </c>
       <c r="J18" t="s">
-        <v>704</v>
+        <v>745</v>
       </c>
       <c r="K18" t="s">
-        <v>764</v>
+        <v>805</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>468</v>
+        <v>509</v>
       </c>
       <c r="H19" t="s">
-        <v>643</v>
+        <v>684</v>
       </c>
       <c r="I19" t="s">
-        <v>668</v>
+        <v>709</v>
       </c>
       <c r="J19" t="s">
-        <v>705</v>
+        <v>746</v>
       </c>
       <c r="K19" t="s">
-        <v>765</v>
+        <v>806</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>469</v>
+        <v>510</v>
       </c>
       <c r="H20" t="s">
-        <v>644</v>
+        <v>685</v>
       </c>
       <c r="I20" t="s">
-        <v>669</v>
+        <v>710</v>
       </c>
       <c r="J20" t="s">
-        <v>706</v>
+        <v>747</v>
       </c>
       <c r="K20" t="s">
-        <v>766</v>
+        <v>807</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>470</v>
+        <v>511</v>
       </c>
       <c r="H21" t="s">
-        <v>645</v>
+        <v>686</v>
       </c>
       <c r="I21" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="J21" t="s">
-        <v>707</v>
+        <v>748</v>
       </c>
       <c r="K21" t="s">
-        <v>767</v>
+        <v>808</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>471</v>
+        <v>512</v>
       </c>
       <c r="H22" t="s">
-        <v>646</v>
+        <v>687</v>
       </c>
       <c r="I22" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
       <c r="J22" t="s">
-        <v>708</v>
+        <v>749</v>
       </c>
       <c r="K22" t="s">
-        <v>768</v>
+        <v>809</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>472</v>
+        <v>513</v>
       </c>
       <c r="H23" t="s">
-        <v>647</v>
+        <v>688</v>
       </c>
       <c r="I23" t="s">
-        <v>672</v>
+        <v>713</v>
       </c>
       <c r="J23" t="s">
-        <v>709</v>
+        <v>750</v>
       </c>
       <c r="K23" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>473</v>
+        <v>514</v>
       </c>
       <c r="H24" t="s">
-        <v>648</v>
+        <v>689</v>
       </c>
       <c r="I24" t="s">
-        <v>673</v>
+        <v>714</v>
       </c>
       <c r="J24" t="s">
-        <v>710</v>
+        <v>751</v>
       </c>
       <c r="K24" t="s">
-        <v>770</v>
+        <v>811</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>474</v>
+        <v>515</v>
       </c>
       <c r="H25" t="s">
-        <v>649</v>
+        <v>690</v>
       </c>
       <c r="I25" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
       <c r="J25" t="s">
-        <v>711</v>
+        <v>752</v>
       </c>
       <c r="K25" t="s">
-        <v>771</v>
+        <v>812</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>475</v>
+        <v>516</v>
       </c>
       <c r="H26" t="s">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="I26" t="s">
-        <v>675</v>
+        <v>716</v>
       </c>
       <c r="J26" t="s">
-        <v>712</v>
+        <v>753</v>
       </c>
       <c r="K26" t="s">
-        <v>772</v>
+        <v>813</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>476</v>
+        <v>517</v>
       </c>
       <c r="H27" t="s">
-        <v>651</v>
+        <v>692</v>
       </c>
       <c r="I27" t="s">
-        <v>676</v>
+        <v>717</v>
       </c>
       <c r="J27" t="s">
-        <v>713</v>
+        <v>754</v>
       </c>
       <c r="K27" t="s">
-        <v>773</v>
+        <v>814</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>477</v>
+        <v>518</v>
       </c>
       <c r="H28" t="s">
-        <v>652</v>
+        <v>693</v>
       </c>
       <c r="I28" t="s">
         <v>116</v>
       </c>
       <c r="J28" t="s">
-        <v>714</v>
+        <v>755</v>
       </c>
       <c r="K28" t="s">
-        <v>774</v>
+        <v>815</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>478</v>
+        <v>519</v>
       </c>
       <c r="I29" t="s">
-        <v>677</v>
+        <v>718</v>
       </c>
       <c r="J29" t="s">
-        <v>715</v>
+        <v>756</v>
       </c>
       <c r="K29" t="s">
-        <v>775</v>
+        <v>816</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>479</v>
+        <v>520</v>
       </c>
       <c r="I30" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="J30" t="s">
-        <v>716</v>
+        <v>757</v>
       </c>
       <c r="K30" t="s">
-        <v>776</v>
+        <v>817</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>480</v>
+        <v>521</v>
       </c>
       <c r="I31" t="s">
-        <v>679</v>
+        <v>720</v>
       </c>
       <c r="J31" t="s">
-        <v>717</v>
+        <v>758</v>
       </c>
       <c r="K31" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>481</v>
+        <v>522</v>
       </c>
       <c r="I32" t="s">
-        <v>680</v>
+        <v>721</v>
       </c>
       <c r="J32" t="s">
-        <v>718</v>
+        <v>759</v>
       </c>
       <c r="K32" t="s">
-        <v>778</v>
+        <v>819</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>482</v>
+        <v>523</v>
       </c>
       <c r="I33" t="s">
-        <v>681</v>
+        <v>722</v>
       </c>
       <c r="J33" t="s">
-        <v>719</v>
+        <v>760</v>
       </c>
       <c r="K33" t="s">
-        <v>779</v>
+        <v>820</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>483</v>
+        <v>524</v>
       </c>
       <c r="I34" t="s">
-        <v>682</v>
+        <v>723</v>
       </c>
       <c r="J34" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="K34" t="s">
-        <v>780</v>
+        <v>821</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>484</v>
+        <v>525</v>
       </c>
       <c r="I35" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="J35" t="s">
-        <v>721</v>
+        <v>762</v>
       </c>
       <c r="K35" t="s">
-        <v>781</v>
+        <v>822</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>485</v>
+        <v>526</v>
       </c>
       <c r="I36" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
       <c r="J36" t="s">
-        <v>722</v>
+        <v>763</v>
       </c>
       <c r="K36" t="s">
-        <v>782</v>
+        <v>823</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>486</v>
+        <v>527</v>
       </c>
       <c r="I37" t="s">
-        <v>685</v>
+        <v>726</v>
       </c>
       <c r="J37" t="s">
-        <v>723</v>
+        <v>764</v>
       </c>
       <c r="K37" t="s">
-        <v>783</v>
+        <v>824</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>487</v>
+        <v>528</v>
       </c>
       <c r="I38" t="s">
-        <v>686</v>
+        <v>727</v>
       </c>
       <c r="J38" t="s">
-        <v>724</v>
+        <v>765</v>
       </c>
       <c r="K38" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="I39" t="s">
-        <v>687</v>
+        <v>728</v>
       </c>
       <c r="J39" t="s">
-        <v>725</v>
+        <v>766</v>
       </c>
       <c r="K39" t="s">
-        <v>785</v>
+        <v>826</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>489</v>
+        <v>530</v>
       </c>
       <c r="I40" t="s">
         <v>55</v>
       </c>
       <c r="J40" t="s">
-        <v>726</v>
+        <v>767</v>
       </c>
       <c r="K40" t="s">
-        <v>786</v>
+        <v>827</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>490</v>
+        <v>531</v>
       </c>
       <c r="I41" t="s">
-        <v>688</v>
+        <v>729</v>
       </c>
       <c r="J41" t="s">
-        <v>727</v>
+        <v>768</v>
       </c>
       <c r="K41" t="s">
-        <v>787</v>
+        <v>828</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>491</v>
+        <v>532</v>
       </c>
       <c r="J42" t="s">
-        <v>728</v>
+        <v>769</v>
       </c>
       <c r="K42" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>492</v>
+        <v>533</v>
       </c>
       <c r="J43" t="s">
-        <v>729</v>
+        <v>770</v>
       </c>
       <c r="K43" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="J44" t="s">
-        <v>730</v>
+        <v>771</v>
       </c>
       <c r="K44" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>494</v>
+        <v>535</v>
       </c>
       <c r="J45" t="s">
-        <v>731</v>
+        <v>772</v>
       </c>
       <c r="K45" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>495</v>
+        <v>536</v>
       </c>
       <c r="J46" t="s">
-        <v>732</v>
+        <v>773</v>
       </c>
       <c r="K46" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>496</v>
+        <v>537</v>
       </c>
       <c r="J47" t="s">
-        <v>733</v>
+        <v>774</v>
       </c>
       <c r="K47" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>497</v>
+        <v>538</v>
       </c>
       <c r="J48" t="s">
-        <v>734</v>
+        <v>775</v>
       </c>
       <c r="K48" t="s">
-        <v>794</v>
+        <v>835</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>498</v>
+        <v>539</v>
       </c>
       <c r="J49" t="s">
-        <v>735</v>
+        <v>776</v>
       </c>
       <c r="K49" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>499</v>
+        <v>540</v>
       </c>
       <c r="J50" t="s">
-        <v>736</v>
+        <v>777</v>
       </c>
       <c r="K50" t="s">
-        <v>796</v>
+        <v>837</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="J51" t="s">
-        <v>737</v>
+        <v>778</v>
       </c>
       <c r="K51" t="s">
-        <v>797</v>
+        <v>838</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>501</v>
+        <v>542</v>
       </c>
       <c r="J52" t="s">
-        <v>738</v>
+        <v>779</v>
       </c>
       <c r="K52" t="s">
-        <v>798</v>
+        <v>839</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="J53" t="s">
-        <v>739</v>
+        <v>780</v>
       </c>
       <c r="K53" t="s">
-        <v>799</v>
+        <v>840</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>503</v>
+        <v>544</v>
       </c>
       <c r="J54" t="s">
-        <v>740</v>
+        <v>781</v>
       </c>
       <c r="K54" t="s">
-        <v>800</v>
+        <v>841</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>504</v>
+        <v>545</v>
       </c>
       <c r="J55" t="s">
-        <v>741</v>
+        <v>782</v>
       </c>
       <c r="K55" t="s">
-        <v>801</v>
+        <v>842</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>505</v>
+        <v>546</v>
       </c>
       <c r="J56" t="s">
-        <v>742</v>
+        <v>783</v>
       </c>
       <c r="K56" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>506</v>
+        <v>547</v>
       </c>
       <c r="J57" t="s">
-        <v>743</v>
+        <v>784</v>
       </c>
       <c r="K57" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>507</v>
+        <v>548</v>
       </c>
       <c r="J58" t="s">
-        <v>744</v>
+        <v>785</v>
       </c>
       <c r="K58" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>508</v>
+        <v>549</v>
       </c>
       <c r="J59" t="s">
-        <v>745</v>
+        <v>786</v>
       </c>
       <c r="K59" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>509</v>
+        <v>550</v>
       </c>
       <c r="J60" t="s">
-        <v>746</v>
+        <v>787</v>
       </c>
       <c r="K60" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>510</v>
+        <v>551</v>
       </c>
       <c r="J61" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="K61" t="s">
-        <v>806</v>
+        <v>847</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>511</v>
+        <v>552</v>
       </c>
       <c r="J62" t="s">
-        <v>748</v>
+        <v>789</v>
       </c>
       <c r="K62" t="s">
-        <v>807</v>
+        <v>848</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>512</v>
+        <v>553</v>
       </c>
       <c r="J63" t="s">
-        <v>749</v>
+        <v>790</v>
       </c>
       <c r="K63" t="s">
-        <v>664</v>
+        <v>705</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>513</v>
+        <v>554</v>
       </c>
       <c r="J64" t="s">
-        <v>750</v>
+        <v>791</v>
       </c>
       <c r="K64" t="s">
-        <v>808</v>
+        <v>849</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>514</v>
+        <v>555</v>
       </c>
       <c r="K65" t="s">
-        <v>809</v>
+        <v>850</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>515</v>
+        <v>556</v>
       </c>
       <c r="K66" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>516</v>
+        <v>557</v>
       </c>
       <c r="K67" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>517</v>
+        <v>558</v>
       </c>
       <c r="K68" t="s">
-        <v>812</v>
+        <v>853</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>518</v>
+        <v>559</v>
       </c>
       <c r="K69" t="s">
-        <v>813</v>
+        <v>854</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>519</v>
+        <v>560</v>
       </c>
       <c r="K70" t="s">
-        <v>814</v>
+        <v>855</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>520</v>
+        <v>561</v>
       </c>
       <c r="K71" t="s">
-        <v>815</v>
+        <v>856</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>521</v>
+        <v>562</v>
       </c>
       <c r="K72" t="s">
-        <v>816</v>
+        <v>857</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
       <c r="K73" t="s">
-        <v>817</v>
+        <v>858</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>523</v>
+        <v>564</v>
       </c>
       <c r="K74" t="s">
-        <v>818</v>
+        <v>859</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>524</v>
+        <v>565</v>
       </c>
       <c r="K75" t="s">
-        <v>819</v>
+        <v>860</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>525</v>
+        <v>566</v>
       </c>
       <c r="K76" t="s">
-        <v>820</v>
+        <v>861</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>526</v>
+        <v>567</v>
       </c>
       <c r="K77" t="s">
-        <v>821</v>
+        <v>862</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>527</v>
+        <v>568</v>
       </c>
       <c r="K78" t="s">
-        <v>822</v>
+        <v>863</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="K79" t="s">
-        <v>823</v>
+        <v>864</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="K80" t="s">
-        <v>824</v>
+        <v>865</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>530</v>
+        <v>571</v>
       </c>
       <c r="K81" t="s">
-        <v>825</v>
+        <v>866</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>531</v>
+        <v>572</v>
       </c>
       <c r="K82" t="s">
-        <v>826</v>
+        <v>867</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>532</v>
+        <v>573</v>
       </c>
       <c r="K83" t="s">
-        <v>827</v>
+        <v>868</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>533</v>
+        <v>574</v>
       </c>
       <c r="K84" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>534</v>
+        <v>575</v>
       </c>
       <c r="K85" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>535</v>
+        <v>576</v>
       </c>
       <c r="K86" t="s">
-        <v>829</v>
+        <v>870</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>536</v>
+        <v>577</v>
       </c>
       <c r="K87" t="s">
-        <v>830</v>
+        <v>871</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>537</v>
+        <v>578</v>
       </c>
       <c r="K88" t="s">
-        <v>831</v>
+        <v>872</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>538</v>
+        <v>579</v>
       </c>
       <c r="K89" t="s">
-        <v>832</v>
+        <v>873</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>539</v>
+        <v>580</v>
       </c>
       <c r="K90" t="s">
-        <v>833</v>
+        <v>874</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="K91" t="s">
-        <v>834</v>
+        <v>875</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>541</v>
+        <v>582</v>
       </c>
       <c r="K92" t="s">
-        <v>835</v>
+        <v>876</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>542</v>
+        <v>583</v>
       </c>
       <c r="K93" t="s">
-        <v>836</v>
+        <v>877</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>543</v>
+        <v>584</v>
       </c>
       <c r="K94" t="s">
-        <v>837</v>
+        <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>544</v>
+        <v>585</v>
       </c>
       <c r="K95" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>545</v>
+        <v>586</v>
       </c>
       <c r="K96" t="s">
-        <v>838</v>
+        <v>879</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>546</v>
+        <v>587</v>
       </c>
       <c r="K97" t="s">
-        <v>839</v>
+        <v>880</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>547</v>
+        <v>588</v>
       </c>
       <c r="K98" t="s">
-        <v>840</v>
+        <v>881</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>548</v>
+        <v>589</v>
       </c>
       <c r="K99" t="s">
-        <v>841</v>
+        <v>882</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>549</v>
+        <v>590</v>
       </c>
       <c r="K100" t="s">
-        <v>842</v>
+        <v>883</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>550</v>
+        <v>591</v>
       </c>
       <c r="K101" t="s">
-        <v>843</v>
+        <v>884</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>551</v>
+        <v>592</v>
       </c>
       <c r="K102" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>552</v>
+        <v>593</v>
       </c>
       <c r="K103" t="s">
-        <v>845</v>
+        <v>886</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>553</v>
+        <v>594</v>
       </c>
       <c r="K104" t="s">
-        <v>846</v>
+        <v>887</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>554</v>
+        <v>595</v>
       </c>
       <c r="K105" t="s">
-        <v>847</v>
+        <v>888</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>555</v>
+        <v>596</v>
       </c>
       <c r="K106" t="s">
-        <v>848</v>
+        <v>889</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>556</v>
+        <v>597</v>
       </c>
       <c r="K107" t="s">
-        <v>849</v>
+        <v>890</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>557</v>
+        <v>598</v>
       </c>
       <c r="K108" t="s">
-        <v>850</v>
+        <v>891</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>558</v>
+        <v>599</v>
       </c>
       <c r="K109" t="s">
-        <v>851</v>
+        <v>892</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>559</v>
+        <v>600</v>
       </c>
       <c r="K110" t="s">
-        <v>852</v>
+        <v>893</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>560</v>
+        <v>601</v>
       </c>
       <c r="K111" t="s">
-        <v>853</v>
+        <v>894</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>561</v>
+        <v>602</v>
       </c>
       <c r="K112" t="s">
-        <v>854</v>
+        <v>895</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>562</v>
+        <v>603</v>
       </c>
       <c r="K113" t="s">
-        <v>855</v>
+        <v>896</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>563</v>
+        <v>604</v>
       </c>
       <c r="K114" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>564</v>
+        <v>605</v>
       </c>
       <c r="K115" t="s">
-        <v>857</v>
+        <v>898</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>565</v>
+        <v>606</v>
       </c>
       <c r="K116" t="s">
-        <v>858</v>
+        <v>899</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>566</v>
+        <v>607</v>
       </c>
       <c r="K117" t="s">
-        <v>859</v>
+        <v>900</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>567</v>
+        <v>608</v>
       </c>
       <c r="K118" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>568</v>
+        <v>609</v>
       </c>
       <c r="K119" t="s">
-        <v>860</v>
+        <v>901</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="K120" t="s">
-        <v>861</v>
+        <v>902</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>570</v>
+        <v>611</v>
       </c>
       <c r="K121" t="s">
-        <v>862</v>
+        <v>903</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>571</v>
+        <v>612</v>
       </c>
       <c r="K122" t="s">
-        <v>863</v>
+        <v>904</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>572</v>
+        <v>613</v>
       </c>
       <c r="K123" t="s">
-        <v>864</v>
+        <v>905</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>573</v>
+        <v>614</v>
       </c>
       <c r="K124" t="s">
-        <v>865</v>
+        <v>906</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>574</v>
+        <v>615</v>
       </c>
       <c r="K125" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>575</v>
+        <v>616</v>
       </c>
       <c r="K126" t="s">
-        <v>866</v>
+        <v>907</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>576</v>
+        <v>617</v>
       </c>
       <c r="K127" t="s">
-        <v>867</v>
+        <v>908</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>577</v>
+        <v>618</v>
       </c>
       <c r="K128" t="s">
-        <v>868</v>
+        <v>909</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>578</v>
+        <v>619</v>
       </c>
       <c r="K129" t="s">
-        <v>869</v>
+        <v>910</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>579</v>
+        <v>620</v>
       </c>
       <c r="K130" t="s">
-        <v>870</v>
+        <v>911</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>580</v>
+        <v>621</v>
       </c>
       <c r="K131" t="s">
-        <v>871</v>
+        <v>912</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>581</v>
+        <v>622</v>
       </c>
       <c r="K132" t="s">
-        <v>872</v>
+        <v>913</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>582</v>
+        <v>623</v>
       </c>
       <c r="K133" t="s">
-        <v>873</v>
+        <v>914</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>583</v>
+        <v>624</v>
       </c>
       <c r="K134" t="s">
-        <v>874</v>
+        <v>915</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>584</v>
+        <v>625</v>
       </c>
       <c r="K135" t="s">
-        <v>875</v>
+        <v>916</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>585</v>
+        <v>626</v>
       </c>
       <c r="K136" t="s">
-        <v>876</v>
+        <v>917</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>586</v>
+        <v>627</v>
       </c>
       <c r="K137" t="s">
-        <v>877</v>
+        <v>918</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>587</v>
+        <v>628</v>
       </c>
       <c r="K138" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>588</v>
+        <v>629</v>
       </c>
       <c r="K139" t="s">
-        <v>878</v>
+        <v>919</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="K140" t="s">
-        <v>879</v>
+        <v>920</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
       <c r="K141" t="s">
-        <v>880</v>
+        <v>921</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>591</v>
+        <v>632</v>
       </c>
       <c r="K142" t="s">
-        <v>881</v>
+        <v>922</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>592</v>
+        <v>633</v>
       </c>
       <c r="K143" t="s">
-        <v>882</v>
+        <v>923</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>593</v>
+        <v>634</v>
       </c>
       <c r="K144" t="s">
-        <v>883</v>
+        <v>924</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>594</v>
+        <v>635</v>
       </c>
       <c r="K145" t="s">
-        <v>884</v>
+        <v>925</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>595</v>
+        <v>636</v>
       </c>
       <c r="K146" t="s">
-        <v>885</v>
+        <v>926</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>596</v>
+        <v>637</v>
       </c>
       <c r="K147" t="s">
-        <v>886</v>
+        <v>927</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>597</v>
+        <v>638</v>
       </c>
       <c r="K148" t="s">
-        <v>887</v>
+        <v>928</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>598</v>
+        <v>639</v>
       </c>
       <c r="K149" t="s">
-        <v>888</v>
+        <v>929</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>599</v>
+        <v>640</v>
       </c>
       <c r="K150" t="s">
-        <v>889</v>
+        <v>930</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="K151" t="s">
-        <v>890</v>
+        <v>931</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="K152" t="s">
-        <v>891</v>
+        <v>932</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>602</v>
+        <v>643</v>
       </c>
       <c r="K153" t="s">
-        <v>892</v>
+        <v>933</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>603</v>
+        <v>644</v>
       </c>
       <c r="K154" t="s">
-        <v>893</v>
+        <v>934</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>604</v>
+        <v>645</v>
       </c>
       <c r="K155" t="s">
-        <v>894</v>
+        <v>935</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>605</v>
+        <v>646</v>
       </c>
       <c r="K156" t="s">
-        <v>895</v>
+        <v>936</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>606</v>
+        <v>647</v>
       </c>
       <c r="K157" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>607</v>
+        <v>648</v>
       </c>
       <c r="K158" t="s">
-        <v>896</v>
+        <v>937</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>608</v>
+        <v>649</v>
       </c>
       <c r="K159" t="s">
-        <v>897</v>
+        <v>938</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>609</v>
+        <v>650</v>
       </c>
       <c r="K160" t="s">
-        <v>898</v>
+        <v>939</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>610</v>
+        <v>651</v>
       </c>
       <c r="K161" t="s">
-        <v>899</v>
+        <v>940</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>611</v>
+        <v>652</v>
       </c>
       <c r="K162" t="s">
-        <v>900</v>
+        <v>941</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>901</v>
+        <v>942</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>902</v>
+        <v>943</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>903</v>
+        <v>944</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>904</v>
+        <v>945</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>905</v>
+        <v>946</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>906</v>
+        <v>947</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>907</v>
+        <v>948</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>908</v>
+        <v>949</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>909</v>
+        <v>950</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>910</v>
+        <v>951</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>912</v>
+        <v>953</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>913</v>
+        <v>954</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>914</v>
+        <v>955</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>915</v>
+        <v>956</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>916</v>
+        <v>957</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>917</v>
+        <v>958</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>650</v>
+        <v>691</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>918</v>
+        <v>959</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>919</v>
+        <v>960</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>920</v>
+        <v>961</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>921</v>
+        <v>962</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>922</v>
+        <v>963</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>652</v>
+        <v>693</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>923</v>
+        <v>964</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>924</v>
+        <v>965</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>925</v>
+        <v>966</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>926</v>
+        <v>967</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>927</v>
+        <v>968</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>928</v>
+        <v>969</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">