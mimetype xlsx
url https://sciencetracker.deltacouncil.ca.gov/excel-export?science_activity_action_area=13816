--- v0 (2026-06-14)
+++ v1 (2026-08-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1431">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-14 01:06:09am</t>
+    <t>2026-08-11 07:53:43am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13816</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13816"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -467,228 +467,189 @@
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
-    <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
-[...37 lines deleted...]
-  <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
-    <t>August 26, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53171</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
@@ -708,57 +669,57 @@
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
   </si>
   <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
-  </si>
-[...1 lines deleted...]
-    <t>June 14, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
     <t>Pixel-Wise Footprint Analysis of GPP Using High-Resolution NDVI/NIRv Data</t>
   </si>
   <si>
     <t>University of California - Berkeley [UC Berkeley]</t>
   </si>
   <si>
     <t>Spectral indices such as NDVI have long been found to be good predictors of plant productivity at many spatial scales from the canopy to the landscape. Spectral indices are an important tool for upscaling GPP fluxes we measure at the ecosystem scale through Eddy Covariance up to larger spatial scales. Other indices, such as NIRv (expressed as NDVI * total NIR) have also been shown to be potentially more accurate predictors of GPP using in-situ spectral measurements than NDVI alone. Additionally, associating spectral signals within modeled flux footprint areas has been shown to improve the predictive capability of spectral indices compared to estimates using remotely sensed data centered directly on top of flux towers. Most if not all of these spatially explicit footprint analyses have been done by aggregating footprints into polygons based on their 50%-90% estimated flux contributions, and then associating those polygons with fluxes and spectral signals within them. This approach has been necessary largely because of the spatial scales involved with satellite remote sensing products, reaching a practical minimum of 3m, downsampled from 4.8m imagery by Planet Labs. By combining pixel-weighted flux footprint contributions with ultra-high resolution (3cm) spectral drone data, we will examine and compare how different spatial scales and indices affect the capability of spectral data to predict fluxes which are not directly measured.</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Landform and natural disturbance</t>
   </si>
@@ -787,72 +748,69 @@
   <si>
     <t>Linked data - 10.5281/zenodo.13329047</t>
   </si>
   <si>
     <t>August 18, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54116</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020;2021;2022;2023;2024</t>
   </si>
   <si>
@@ -878,75 +836,69 @@
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Native species management</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
-    <t>March 19, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
-  </si>
-[...1 lines deleted...]
-    <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
@@ -972,50 +924,53 @@
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
   </si>
   <si>
     <t>Federal types of obligation (if applicable)</t>
   </si>
   <si>
     <t>State types of obligation (if applicable)</t>
   </si>
   <si>
     <t>Reimbursability</t>
   </si>
   <si>
     <t>Procurement mechanism</t>
   </si>
   <si>
+    <t>California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>April 29, 2022</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>Delta Stewardship Council - General Fund</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -1035,564 +990,573 @@
   <si>
     <t>PEN#325</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>CD-99T55501-1</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency [USEPA]</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>2018-01-01</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>October 20, 2023</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>March 11, 2025</t>
-[...8 lines deleted...]
-    <t>2022-01-25</t>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>2023-03-15</t>
   </si>
   <si>
+    <t>DSC-21009</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>May 22, 2025</t>
+  </si>
+  <si>
+    <t>80NSSC23K1563</t>
+  </si>
+  <si>
+    <t>National Aeronautics and Space Administration [NASA]</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2027-10-15</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>DSC23066</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2027-04-30</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Q2096002</t>
+  </si>
+  <si>
+    <t>2020-07-15</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
+    <t>University of California - Santa Cruz [UCSC]</t>
+  </si>
+  <si>
+    <t>FlowWest</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>The Bay Institute [TBI]</t>
+  </si>
+  <si>
+    <t>2021-12-12</t>
+  </si>
+  <si>
+    <t>Compass Resource Management</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>QEDA Consulting LLC</t>
+  </si>
+  <si>
+    <t>Kearns &amp; West</t>
+  </si>
+  <si>
+    <t>2022-03-17</t>
+  </si>
+  <si>
+    <t>Fish Metrics</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>2022-03-11</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
+    <t>Person ID</t>
+  </si>
+  <si>
+    <t>Full name</t>
+  </si>
+  <si>
+    <t>First name</t>
+  </si>
+  <si>
+    <t>Last name</t>
+  </si>
+  <si>
+    <t>Organization</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Past organization</t>
+  </si>
+  <si>
+    <t>Biography or Notes</t>
+  </si>
+  <si>
+    <t>Adam Nanninga</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Nanninga</t>
+  </si>
+  <si>
+    <t>Program Supervisor</t>
+  </si>
+  <si>
+    <t>adam_nanninga@fws.gov</t>
+  </si>
+  <si>
+    <t>May 8, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
+  </si>
+  <si>
+    <t>Alex Constandache</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Constandache</t>
+  </si>
+  <si>
+    <t>June 28, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
+  </si>
+  <si>
+    <t>Andrew Goodman</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Goodman</t>
+  </si>
+  <si>
+    <t>Fish Taxonomist &amp; Laboratory Manager</t>
+  </si>
+  <si>
+    <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
+  </si>
+  <si>
+    <t>Arturo Keller</t>
+  </si>
+  <si>
+    <t>Arturo</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Research Mentor</t>
+  </si>
+  <si>
+    <t>keller@bren.ucsb.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50355</t>
+  </si>
+  <si>
+    <t>Bailey  Morrison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bailey </t>
+  </si>
+  <si>
+    <t>Morrison</t>
+  </si>
+  <si>
+    <t>Assistant Project Scientist</t>
+  </si>
+  <si>
+    <t>bmorrison3@ucmerced.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
+  </si>
+  <si>
+    <t>Bobbie Flores</t>
+  </si>
+  <si>
+    <t>Bobbie</t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>bobbie.flores@fishsciences.net</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54006</t>
+  </si>
+  <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
+    <t>Brian Pyper</t>
+  </si>
+  <si>
+    <t>Pyper</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54699</t>
+  </si>
+  <si>
+    <t>Bryan Matthias</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Matthias</t>
+  </si>
+  <si>
+    <t>Supervisory Fish Biologist</t>
+  </si>
+  <si>
+    <t>bryan_matthias@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54393</t>
+  </si>
+  <si>
+    <t>Catherine Ruhl</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Ruhl</t>
+  </si>
+  <si>
+    <t>Supervisory Hydrologist</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53431</t>
+  </si>
+  <si>
+    <t>Christopher Holleman</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Holleman</t>
+  </si>
+  <si>
+    <t>cdholleman@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>828-333-0183</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50318</t>
+  </si>
+  <si>
+    <t>Claudia Macfarlane</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>Macfarlane</t>
+  </si>
+  <si>
+    <t>EDSM Data Manager</t>
+  </si>
+  <si>
+    <t>claudia_macfarlane@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54417</t>
+  </si>
+  <si>
+    <t>Cristina Grosso</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Grosso</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute [SFEI]</t>
+  </si>
+  <si>
+    <t>cristina@sfei.org</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50295</t>
+  </si>
+  <si>
+    <t>Cyril Michel</t>
+  </si>
+  <si>
+    <t>Cyril</t>
+  </si>
+  <si>
+    <t>Michel</t>
+  </si>
+  <si>
+    <t>National Oceanic and Atmospheric Administration [NOAA]</t>
+  </si>
+  <si>
+    <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>cyril.michel@noaa.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
+  </si>
+  <si>
+    <t>Daniel Ellis</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>daniel.ellis@wildlife.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54480</t>
+  </si>
+  <si>
+    <t>David Hart</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Hydrologist</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53441</t>
+  </si>
+  <si>
+    <t>David Senn</t>
+  </si>
+  <si>
+    <t>Senn</t>
+  </si>
+  <si>
+    <t>Senior Scientist</t>
+  </si>
+  <si>
+    <t>davids@sfei.org</t>
+  </si>
+  <si>
+    <t>(510) 746-7366</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50275</t>
+  </si>
+  <si>
+    <t>Denise Goodman</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>denise_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54387</t>
+  </si>
+  <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
     <t>January 29, 2024</t>
-  </si>
-[...472 lines deleted...]
-    <t>Eli.Ateljevich@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Eric Danner</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Danner</t>
   </si>
   <si>
     <t>eric.danner@noaa.gov</t>
   </si>
   <si>
     <t>(831) 420-3917</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50329</t>
   </si>
   <si>
     <t>Eric Huber</t>
   </si>
@@ -1693,50 +1657,53 @@
   <si>
     <t>Williamshen</t>
   </si>
   <si>
     <t>jasmine.williamshen@fishsciences.net</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
   </si>
   <si>
+    <t>January 31, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jennie Wiggins</t>
   </si>
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
   </si>
   <si>
     <t>jennie_wiggins@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54415</t>
   </si>
   <si>
     <t>John DeGeorge</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>DeGeorge</t>
@@ -1790,108 +1757,99 @@
     <t>Judy</t>
   </si>
   <si>
     <t>Drexler</t>
   </si>
   <si>
     <t>jdrexler@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50292</t>
   </si>
   <si>
     <t>Lara Mitchell</t>
   </si>
   <si>
     <t>Lara</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>lara_mitchell@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50366</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deputy Project Leader</t>
   </si>
   <si>
     <t>lori_smith@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54391</t>
   </si>
   <si>
     <t>Maggie Christman</t>
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mariah Meek</t>
   </si>
   <si>
     <t>Mariah</t>
   </si>
   <si>
     <t>Meek</t>
@@ -2086,68 +2044,50 @@
   <si>
     <t>Delta Conservancy</t>
   </si>
   <si>
     <t>rachel.wigginton@deltaconservancy.ca.gov</t>
   </si>
   <si>
     <t>July 24, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50296</t>
   </si>
   <si>
     <t>Rafael Silberblatt</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Silberblatt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54628</t>
   </si>
   <si>
-    <t>Ravi Nagarajan</t>
-[...16 lines deleted...]
-  <si>
     <t>Rebecca Buchanan</t>
   </si>
   <si>
     <t>Rebecca</t>
   </si>
   <si>
     <t>Buchanan</t>
   </si>
   <si>
     <t>Senior Research Scientist</t>
   </si>
   <si>
     <t>rabuchan@uw.edu</t>
   </si>
   <si>
     <t>Research Scientist in School of Aquatic and Fishery Sciences at the University of Washington, Co-Director of Columbia Basin Research (https://www.cbr.washington.edu/).
 206-685-2793</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53161</t>
   </si>
   <si>
     <t>Rene Henery</t>
   </si>
   <si>
@@ -2215,50 +2155,53 @@
   </si>
   <si>
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Steven Whitlock</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Whitlock</t>
   </si>
   <si>
     <t>swhit@uw.edu</t>
   </si>
   <si>
     <t>Research Scientist in School of Aquatic and Fishery Sciences at the University of Washington (Columbia Basin Research)</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53166</t>
   </si>
   <si>
     <t>Susan Ustin</t>
   </si>
@@ -2640,65 +2583,50 @@
     <t>https://link.springer.com/article/10.1007/s12237-020-00861-7</t>
   </si>
   <si>
     <t>A lagrangian-to-eulerian metric to identify estuarine pelagic habitats</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Estuaries are among the world’s most productive ecosystems, but recent natural and anthropogenic changes have stressed these ecosystems. Tools to assess estuarine pelagic habitats are important to support and maintain healthy ecosystem function. In this work, we demonstrate that estuarine pelagic habitats can be identified by a simple ratio, termed the&amp;nbsp;LE&amp;nbsp;ratio, that takes into account the tidal excursion along a channel (a Lagrangian length scale) and the distance along that channel (an Eulerian length scale). To develop and assess this concept, numerical simulations of the 1D advection–dispersion equation of a conservative tracer and tidal excursion estimates based on data were used to formulize a conceptual model and to define exchange zones within a tidal channel. This conceptual model was then used to predict the extent of pelagic habitats in a terminal channel network in the Sacramento–San Joaquin Delta. Exchange zones mapped onto these channels were found to be in good agreement with independent estimates of residence time. Sensitivity analyses of the numerical model suggest that productive pelagic habitats can be expanded by a factor of 2 by either increasing dispersion or increasing spring–neap variability in mean tidal velocity. Such changes can also enhance flushing in upper channel reaches. These findings are relevant for tidal marsh restoration projects that aim to expand beneficial aquatic habitats by varying exchange or residence time over the spring–neap cycle, because this variability may interact synergistically with varying rates of phytoplankton growth due to spatiotemporal changes in environmental conditions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 21, 2024</t>
   </si>
   <si>
     <t>https://doi.org/10.3390/rs14133013</t>
   </si>
   <si>
     <t>Ade C, Khanna S, Lay M, Ustin SL, Hestir EL. 2022. Genus-Level Mapping of Invasive Floating Aquatic Vegetation Using Sentinel-2 Satellite Remote Sensing. Remote Sensing 14(13):3013.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>Peer reviewed</t>
   </si>
   <si>
-    <t>Presentation</t>
-[...13 lines deleted...]
-  <si>
     <t>Website</t>
   </si>
   <si>
     <t>screenshot of a web-based summary of the project</t>
   </si>
   <si>
     <t>October 28, 2022</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Auxiliary_dataset_database_FINAL.xlsx</t>
   </si>
   <si>
     <t>Auxiliary dataset database</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Database of auxiliary data used in this project. Includes source of data for: DCC schedule, barrier schedule, water year type, gaging station data.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
@@ -2759,58 +2687,61 @@
     <t>Delta Science Fellow 2020: Pesticide risk analyses and management actions, chemical fate and transport</t>
   </si>
   <si>
     <t>https://doi.org/10.15447/sfews.2021v19iss4art5</t>
   </si>
   <si>
     <t>Dispersion and stratification dynamics in the upper Sacramento River deep water ship channel</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Hydrodynamics control the movement of water and material within and among habitats, where time-scales of mixing can exert bottom-up regulatory effects on aquatic ecosystems through their influence on primary production. The San Francisco Estuary (estuary) is a low-productivity ecosystem, which is in part responsible for constraining higher trophic levels, including fishes. Many research and habitat-restoration efforts trying to increase primary production have been conducted, including, as described here, a whole-ecosystem nutrient addition experiment where calcium nitrate was applied in the Sacramento River Deep Water Ship Channel (DWSC) to see if phytoplankton production could be increased and exported out of the DWSC. As an integral part of this experiment, we investigated the physical mechanisms that control mixing, and how these mechanisms affect the strength and duration of thermal stratification, which we revealed as critical for controlling phytoplankton dynamics in the relatively turbid upper DWSC. Analysis of a suite of mixing mechanisms and time-scales show that both tidal currents and wind control mixing rates and stratification dynamics in the DWSC. Longitudinal and vertical dispersion increased during periods of high wind, during which wind speed influenced dispersion more than tidal currents. Thermal stratification developed most days, which slowed vertical mixing but was rapidly broken down by wind-induced mixing. Stratification rarely persisted for longer than 24 hours, limiting phytoplankton production in the study area. The interaction between physical mechanisms that control mixing rates, mediate stratification dynamics, and ultimately limit primary production in the DWSC may be useful in informing habitat restoration elsewhere in the Delta and in other turbid aquatic environments.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>2021.03.26.437213v1.full_.pdf</t>
   </si>
   <si>
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.usgs.gov/publications/hydrodynamics-structure-plankton-communities-and-interactions-a-freshwater-tidal</t>
   </si>
   <si>
     <t>Hydrodynamics structure plankton communities and interactions in a freshwater tidal estuary</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Drivers of phytoplankton and zooplankton dynamics vary spatially and temporally in estuaries due to variation in hydrodynamic exchange and residence time, complicating efforts to understand controls on food web productivity. We conducted approximately monthly (2012–2019;&amp;nbsp;&lt;i&gt;n&lt;/i&gt; = 74) longitudinal sampling at 10 fixed stations along a freshwater tidal terminal channel in the San Francisco Estuary, California, characterized by seaward to landward gradients in water residence time, turbidity, nutrient concentrations, and plankton community composition. We used multivariate autoregressive state space (MARSS) models to quantify environmental (abiotic) and biotic controls on phytoplankton and mesozooplankton biomass. The importance of specific abiotic drivers (e.g., water temperature, turbidity, nutrients) and trophic interactions differed significantly among hydrodynamic exchange zones with different mean residence times. Abiotic drivers explained more variation in phytoplankton and zooplankton dynamics than a model including only trophic interactions, but individual phytoplankton–zooplankton interactions explained more variation than individual abiotic drivers. Interactions between zooplankton and phytoplankton were strongest in landward reaches with the longest residence times and the highest zooplankton biomass. Interactions between cryptophytes and both copepods and cladocerans were stronger than interactions between bacillariophytes (diatoms) and zooplankton taxa, despite contributing less biovolume in all but the most landward reaches. Our results demonstrate that trophic interactions and their relative strengths vary in a hydrodynamic context, contributing to food web heterogeneity within estuaries at spatial scales smaller than the freshwater to marine transition.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/2019-IEP-Work-Plan_2018-12-11.pdf?la=en&amp;hash=C305D1B1DA7931D95E8676247669F098F26</t>
   </si>
@@ -2828,92 +2759,83 @@
     <t>Report</t>
   </si>
   <si>
     <t>Juvenile Salmon Monitoring Data Management Plan</t>
   </si>
   <si>
     <t>A brief data management and QA/QC document</t>
   </si>
   <si>
     <t>Metadata for the Lodi Fish and Wildlife Office's Delta Juvenile Fish Monitoring Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
+    <t>August 26, 2024</t>
+  </si>
+  <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/news/pinning-down-pesticides</t>
   </si>
   <si>
     <t>Pinning down the pesticides</t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-19-non-invasive-environmental-dna-monitoring-to-support-tidal-wetland-restoration.pdf</t>
-[...2 lines deleted...]
-    <t>Nagarajan - non-invasive environmental dna monitoring.pdf</t>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 10, 2026</t>
   </si>
   <si>
     <t>https://www.deltacouncil.ca.gov/pdf/science-program/information-sheets/2025-07-14-reorienting-to-recovery.pdf</t>
   </si>
   <si>
     <t>project_participants_0.xlsx</t>
   </si>
   <si>
     <t>Project participants</t>
@@ -3530,51 +3452,51 @@
   <si>
     <t>WALTHALL</t>
   </si>
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
+    <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management</t>
   </si>
@@ -3626,50 +3548,53 @@
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Water storage</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
+    <t>Wetlands</t>
+  </si>
+  <si>
     <t>Amphibians and reptiles</t>
   </si>
   <si>
     <t>Biological resource use</t>
   </si>
   <si>
     <t>Birds</t>
   </si>
   <si>
     <t>Channelized habitats</t>
   </si>
   <si>
     <t>climate science</t>
   </si>
   <si>
     <t>co-production</t>
   </si>
   <si>
     <t>community science</t>
   </si>
   <si>
     <t>Contaminants</t>
   </si>
   <si>
     <t>education</t>
@@ -4478,75 +4403,75 @@
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4979,51 +4904,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X24"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -5641,8011 +5566,7963 @@
       <c r="S10" t="s">
         <v>136</v>
       </c>
       <c r="T10" t="s">
         <v>113</v>
       </c>
       <c r="U10" t="s">
         <v>137</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
         <v>138</v>
       </c>
       <c r="X10" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>53106</v>
       </c>
       <c r="B11" t="s">
         <v>140</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>73</v>
       </c>
       <c r="E11" t="s">
         <v>141</v>
       </c>
       <c r="F11" t="s">
         <v>142</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>143</v>
       </c>
       <c r="J11" t="s">
         <v>41</v>
       </c>
       <c r="K11"/>
       <c r="L11">
         <v>2022</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
+      <c r="M11" t="s">
+        <v>144</v>
+      </c>
+      <c r="N11">
+        <v>2025</v>
+      </c>
       <c r="O11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="P11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Q11" t="s">
         <v>78</v>
       </c>
       <c r="R11"/>
       <c r="S11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="T11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="U11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="X11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
-        <v>53136</v>
+        <v>53151</v>
       </c>
       <c r="B12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="E12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F12" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>156</v>
       </c>
       <c r="K12"/>
       <c r="L12">
-        <v>2022</v>
-[...2 lines deleted...]
-      <c r="N12"/>
+        <v>2021</v>
+      </c>
+      <c r="M12" t="s">
+        <v>157</v>
+      </c>
+      <c r="N12">
+        <v>2025</v>
+      </c>
       <c r="O12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="Q12" t="s">
-        <v>66</v>
+        <v>160</v>
       </c>
       <c r="R12" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="S12" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="T12" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="U12" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="X12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
-        <v>53151</v>
+        <v>53156</v>
       </c>
       <c r="B13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M13" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>171</v>
+      </c>
+      <c r="N13">
+        <v>2024</v>
+      </c>
       <c r="O13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="Q13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="R13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="S13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="T13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="U13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="X13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
-        <v>53156</v>
+        <v>53171</v>
       </c>
       <c r="B14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>184</v>
+      </c>
+      <c r="J14" t="s">
+        <v>41</v>
+      </c>
       <c r="K14"/>
       <c r="L14">
         <v>2022</v>
       </c>
-      <c r="M14"/>
+      <c r="M14" t="s">
+        <v>144</v>
+      </c>
       <c r="N14"/>
       <c r="O14" t="s">
-        <v>77</v>
+        <v>185</v>
       </c>
       <c r="P14" t="s">
-        <v>184</v>
+        <v>65</v>
       </c>
       <c r="Q14" t="s">
-        <v>185</v>
+        <v>66</v>
       </c>
       <c r="R14" t="s">
         <v>186</v>
       </c>
       <c r="S14" t="s">
+        <v>89</v>
+      </c>
+      <c r="T14" t="s">
         <v>187</v>
       </c>
-      <c r="T14" t="s">
+      <c r="U14" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
+        <v>189</v>
+      </c>
+      <c r="X14" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
-        <v>53171</v>
+        <v>53411</v>
       </c>
       <c r="B15" t="s">
+        <v>191</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
         <v>192</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15"/>
+      <c r="F15" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="J15" t="s">
         <v>41</v>
       </c>
       <c r="K15"/>
       <c r="L15">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="M15" t="s">
+        <v>2023</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>2025</v>
+      </c>
+      <c r="O15" t="s">
+        <v>109</v>
+      </c>
+      <c r="P15" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>194</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15" t="s">
+        <v>195</v>
+      </c>
+      <c r="T15" t="s">
+        <v>196</v>
+      </c>
+      <c r="U15" t="s">
         <v>197</v>
-      </c>
-[...20 lines deleted...]
-        <v>201</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="X15" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
-        <v>53411</v>
+        <v>53501</v>
       </c>
       <c r="B16" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>85</v>
+      </c>
+      <c r="E16" t="s">
+        <v>201</v>
+      </c>
       <c r="F16" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
         <v>41</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>2023</v>
       </c>
-      <c r="M16"/>
+      <c r="M16" t="s">
+        <v>203</v>
+      </c>
       <c r="N16">
         <v>2025</v>
       </c>
       <c r="O16" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="P16" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="Q16" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="R16"/>
+        <v>57</v>
+      </c>
+      <c r="R16" t="s">
+        <v>175</v>
+      </c>
       <c r="S16" t="s">
-        <v>208</v>
+        <v>57</v>
       </c>
       <c r="T16" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="U16" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>211</v>
+        <v>150</v>
       </c>
       <c r="X16" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
-        <v>53501</v>
+        <v>53541</v>
       </c>
       <c r="B17" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>41</v>
       </c>
       <c r="K17"/>
       <c r="L17">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
       <c r="P17" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="Q17" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="R17" t="s">
-        <v>186</v>
+        <v>212</v>
       </c>
       <c r="S17" t="s">
-        <v>57</v>
+        <v>213</v>
       </c>
       <c r="T17" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="U17"/>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="X17" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
-        <v>53541</v>
+        <v>54116</v>
       </c>
       <c r="B18" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>221</v>
+        <v>73</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
-        <v>2021</v>
-[...2 lines deleted...]
-      <c r="N18"/>
+        <v>2023</v>
+      </c>
+      <c r="M18">
+        <v>1</v>
+      </c>
+      <c r="N18">
+        <v>2024</v>
+      </c>
       <c r="O18" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>218</v>
+      </c>
+      <c r="R18" t="s">
+        <v>67</v>
+      </c>
+      <c r="S18" t="s">
+        <v>219</v>
+      </c>
+      <c r="T18" t="s">
+        <v>90</v>
+      </c>
+      <c r="U18" t="s">
+        <v>220</v>
+      </c>
+      <c r="V18" t="s">
+        <v>221</v>
+      </c>
+      <c r="W18" t="s">
+        <v>222</v>
+      </c>
+      <c r="X18" t="s">
         <v>223</v>
-      </c>
-[...21 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
-        <v>54116</v>
+        <v>54477</v>
       </c>
       <c r="B19" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>225</v>
+      </c>
       <c r="F19" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="G19"/>
+        <v>226</v>
+      </c>
+      <c r="G19" t="s">
+        <v>227</v>
+      </c>
       <c r="H19"/>
-      <c r="I19"/>
-      <c r="J19"/>
+      <c r="I19" t="s">
+        <v>40</v>
+      </c>
+      <c r="J19" t="s">
+        <v>41</v>
+      </c>
       <c r="K19"/>
       <c r="L19">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2024</v>
+      </c>
+      <c r="M19" t="s">
+        <v>228</v>
       </c>
       <c r="N19">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="O19" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="P19" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="Q19" t="s">
+        <v>230</v>
+      </c>
+      <c r="R19" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="S19" t="s">
         <v>232</v>
       </c>
       <c r="T19" t="s">
-        <v>90</v>
+        <v>233</v>
       </c>
       <c r="U19" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="V19" t="s">
         <v>234</v>
       </c>
+      <c r="V19"/>
       <c r="W19" t="s">
+        <v>138</v>
+      </c>
+      <c r="X19" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
-        <v>54477</v>
+        <v>54493</v>
       </c>
       <c r="B20" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
+        <v>237</v>
+      </c>
+      <c r="F20" t="s">
         <v>238</v>
       </c>
-      <c r="F20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>40</v>
       </c>
       <c r="J20" t="s">
         <v>41</v>
       </c>
       <c r="K20"/>
       <c r="L20">
+        <v>2020</v>
+      </c>
+      <c r="M20" t="s">
+        <v>239</v>
+      </c>
+      <c r="N20">
         <v>2024</v>
       </c>
-      <c r="M20" t="s">
+      <c r="O20" t="s">
+        <v>43</v>
+      </c>
+      <c r="P20" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>66</v>
+      </c>
+      <c r="R20" t="s">
         <v>241</v>
       </c>
-      <c r="N20">
-[...5 lines deleted...]
-      <c r="P20" t="s">
+      <c r="S20" t="s">
         <v>242</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="T20" t="s">
         <v>243</v>
       </c>
-      <c r="R20" t="s">
+      <c r="U20" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="X20" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
-        <v>54493</v>
+        <v>54621</v>
       </c>
       <c r="B21" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
       <c r="E21" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F21" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21"/>
+      <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="M21" t="s">
-        <v>253</v>
+        <v>157</v>
       </c>
       <c r="N21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="O21" t="s">
         <v>43</v>
       </c>
       <c r="P21" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="Q21" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="R21"/>
       <c r="S21" t="s">
-        <v>256</v>
+        <v>89</v>
       </c>
       <c r="T21" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>259</v>
+        <v>138</v>
       </c>
       <c r="X21" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="B22" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>262</v>
+        <v>192</v>
       </c>
       <c r="E22" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="F22" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22"/>
-      <c r="J22"/>
+      <c r="I22" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" t="s">
+        <v>156</v>
+      </c>
       <c r="K22"/>
       <c r="L22">
         <v>2021</v>
       </c>
-      <c r="M22"/>
+      <c r="M22" t="s">
+        <v>157</v>
+      </c>
       <c r="N22">
         <v>2025</v>
       </c>
       <c r="O22" t="s">
         <v>43</v>
       </c>
       <c r="P22" t="s">
-        <v>265</v>
+        <v>56</v>
       </c>
       <c r="Q22" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
         <v>89</v>
       </c>
       <c r="T22" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="U22"/>
+        <v>258</v>
+      </c>
+      <c r="U22" t="s">
+        <v>259</v>
+      </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>268</v>
+        <v>138</v>
       </c>
       <c r="X22" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
-        <v>54692</v>
+        <v>54759</v>
       </c>
       <c r="B23" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E23" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F23" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="G23"/>
+        <v>263</v>
+      </c>
+      <c r="G23" t="s">
+        <v>191</v>
+      </c>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
-        <v>2021</v>
-[...4 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="M23">
+        <v>34</v>
+      </c>
+      <c r="N23"/>
       <c r="O23" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="P23"/>
       <c r="Q23" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="R23"/>
       <c r="S23" t="s">
-        <v>89</v>
+        <v>265</v>
       </c>
       <c r="T23" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="U23"/>
       <c r="V23"/>
       <c r="W23" t="s">
-        <v>275</v>
+        <v>198</v>
       </c>
       <c r="X23" t="s">
-        <v>276</v>
-[...57 lines deleted...]
-        <v>282</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="D1" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="E1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="F1" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="G1" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="H1" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="I1" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="J1" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="K1" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="L1" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="M1" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="N1" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51632</v>
       </c>
       <c r="B2">
         <v>49818</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>280</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="G2" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>570602.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51572</v>
       </c>
       <c r="B3">
         <v>49861</v>
       </c>
       <c r="C3">
         <v>18200</v>
       </c>
       <c r="D3" t="s">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G3" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="H3" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>980768.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51573</v>
       </c>
       <c r="B4">
         <v>49862</v>
       </c>
       <c r="C4">
         <v>18209</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>84</v>
       </c>
       <c r="F4" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G4" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="H4" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>632909.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51565</v>
       </c>
       <c r="B5">
         <v>49858</v>
       </c>
       <c r="C5">
         <v>18201</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G5" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="H5" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="I5" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J5">
         <v>425346.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="N5" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O5" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="P5" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51671</v>
       </c>
       <c r="B6">
         <v>49881</v>
       </c>
       <c r="C6">
         <v>19054</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>95</v>
       </c>
       <c r="F6" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="G6" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="H6" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>118511.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51644</v>
       </c>
       <c r="B7">
         <v>49906</v>
       </c>
       <c r="C7" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="D7" t="s">
         <v>105</v>
       </c>
       <c r="E7" t="s">
         <v>104</v>
       </c>
       <c r="F7" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51583</v>
       </c>
       <c r="B8">
         <v>49784</v>
       </c>
       <c r="C8" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="D8" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="H8" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>263928.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>53131</v>
       </c>
       <c r="B9">
         <v>53106</v>
       </c>
       <c r="C9" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>73</v>
+        <v>302</v>
       </c>
       <c r="F9" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="G9"/>
+        <v>284</v>
+      </c>
+      <c r="G9" t="s">
+        <v>285</v>
+      </c>
       <c r="H9" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="I9" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="J9">
         <v>529809.0</v>
       </c>
       <c r="K9"/>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>305</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>319</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53196</v>
       </c>
       <c r="B10">
         <v>53171</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="F10" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>292856.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>53201</v>
       </c>
       <c r="B11">
         <v>53171</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="F11" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>212290.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53266</v>
       </c>
       <c r="B12">
         <v>53156</v>
       </c>
       <c r="C12">
         <v>21115</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="F12"/>
-      <c r="G12"/>
+      <c r="G12" t="s">
+        <v>285</v>
+      </c>
       <c r="H12" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="I12" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="J12">
         <v>224951.0</v>
       </c>
       <c r="K12"/>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>311</v>
+      </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>319</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>53416</v>
       </c>
       <c r="B13">
         <v>53411</v>
       </c>
       <c r="C13" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="D13" t="s">
         <v>105</v>
       </c>
       <c r="E13" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="I13" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="J13">
         <v>14335.0</v>
       </c>
       <c r="K13" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>53531</v>
       </c>
       <c r="B14">
         <v>53501</v>
       </c>
       <c r="C14" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="F14"/>
-      <c r="G14"/>
+      <c r="G14" t="s">
+        <v>285</v>
+      </c>
       <c r="H14" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>318</v>
+      </c>
+      <c r="I14" t="s">
+        <v>304</v>
+      </c>
       <c r="J14">
         <v>324856.42</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>330</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>53556</v>
       </c>
       <c r="B15">
         <v>53151</v>
       </c>
       <c r="C15" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="F15" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="G15"/>
+        <v>284</v>
+      </c>
+      <c r="G15" t="s">
+        <v>285</v>
+      </c>
       <c r="H15" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>579386.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>319</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
-        <v>53901</v>
+        <v>54433</v>
       </c>
       <c r="B16">
-        <v>53136</v>
-[...3 lines deleted...]
-      </c>
+        <v>53411</v>
+      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="I16"/>
       <c r="J16">
-        <v>496322.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>85</v>
+        <v>192</v>
       </c>
       <c r="E17" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="I17"/>
       <c r="J17">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
-        <v>54434</v>
+        <v>54486</v>
       </c>
       <c r="B18">
-        <v>53411</v>
-[...1 lines deleted...]
-      <c r="C18"/>
+        <v>54477</v>
+      </c>
+      <c r="C18" t="s">
+        <v>323</v>
+      </c>
       <c r="D18" t="s">
-        <v>205</v>
+        <v>324</v>
       </c>
       <c r="E18" t="s">
-        <v>205</v>
+        <v>62</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>325</v>
+      </c>
+      <c r="I18" t="s">
+        <v>326</v>
+      </c>
       <c r="J18">
-        <v>900.0</v>
-[...1 lines deleted...]
-      <c r="K18"/>
+        <v>799998.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>327</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>336</v>
+        <v>245</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
-        <v>54486</v>
+        <v>54489</v>
       </c>
       <c r="B19">
         <v>54477</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19" t="s">
-        <v>338</v>
+        <v>280</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="I19" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="J19">
-        <v>799998.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>160670.39</v>
+      </c>
+      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
-        <v>54489</v>
+        <v>54490</v>
       </c>
       <c r="B20">
         <v>54477</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>328</v>
+      </c>
       <c r="D20" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>62</v>
       </c>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20" t="s">
+        <v>285</v>
+      </c>
       <c r="H20" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="I20" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="J20">
-        <v>160670.39</v>
+        <v>108000.0</v>
       </c>
       <c r="K20"/>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>305</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>259</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
-        <v>54490</v>
+        <v>54491</v>
       </c>
       <c r="B21">
         <v>54477</v>
       </c>
-      <c r="C21" t="s">
-        <v>342</v>
+      <c r="C21">
+        <v>4600014542</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="I21" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="J21">
-        <v>108000.0</v>
+        <v>64007.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
-        <v>54491</v>
+        <v>54499</v>
       </c>
       <c r="B22">
-        <v>54477</v>
-[...2 lines deleted...]
-        <v>4600014542</v>
+        <v>54493</v>
+      </c>
+      <c r="C22" t="s">
+        <v>334</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>280</v>
       </c>
       <c r="E22" t="s">
         <v>62</v>
       </c>
-      <c r="F22"/>
-      <c r="G22"/>
+      <c r="F22" t="s">
+        <v>281</v>
+      </c>
+      <c r="G22" t="s">
+        <v>282</v>
+      </c>
       <c r="H22" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="I22" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="J22">
-        <v>64007.0</v>
+        <v>952844.0</v>
       </c>
       <c r="K22"/>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>327</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
-        <v>54499</v>
+        <v>54635</v>
       </c>
       <c r="B23">
-        <v>54493</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>54621</v>
+      </c>
+      <c r="C23">
+        <v>21015</v>
       </c>
       <c r="D23" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="E23" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
       <c r="F23" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="G23" t="s">
-        <v>297</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="I23" t="s">
-        <v>349</v>
+        <v>288</v>
       </c>
       <c r="J23">
-        <v>952844.0</v>
+        <v>130378.23</v>
       </c>
       <c r="K23"/>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
-        <v>54635</v>
+        <v>54636</v>
       </c>
       <c r="B24">
         <v>54621</v>
       </c>
       <c r="C24">
-        <v>21015</v>
+        <v>21016</v>
       </c>
       <c r="D24" t="s">
         <v>38</v>
       </c>
       <c r="E24" t="s">
-        <v>262</v>
+        <v>339</v>
       </c>
       <c r="F24" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>285</v>
       </c>
       <c r="H24" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
       <c r="I24" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J24">
-        <v>130378.23</v>
+        <v>138036.86</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
-        <v>54636</v>
+        <v>54637</v>
       </c>
       <c r="B25">
         <v>54621</v>
       </c>
       <c r="C25">
-        <v>21016</v>
+        <v>21017</v>
       </c>
       <c r="D25" t="s">
         <v>38</v>
       </c>
       <c r="E25" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="F25" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G25" t="s">
-        <v>300</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="I25" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J25">
-        <v>138036.86</v>
+        <v>382909.69</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
-        <v>54637</v>
+        <v>54638</v>
       </c>
       <c r="B26">
         <v>54621</v>
       </c>
       <c r="C26">
-        <v>21017</v>
+        <v>21018</v>
       </c>
       <c r="D26" t="s">
         <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="F26" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G26" t="s">
         <v>105</v>
       </c>
       <c r="H26" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="I26" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J26">
-        <v>382909.69</v>
+        <v>92206.17</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
-        <v>54638</v>
+        <v>54639</v>
       </c>
       <c r="B27">
         <v>54621</v>
       </c>
       <c r="C27">
-        <v>21018</v>
+        <v>21019</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="F27" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G27" t="s">
         <v>105</v>
       </c>
       <c r="H27" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="I27" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J27">
-        <v>92206.17</v>
+        <v>176694.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
-        <v>54639</v>
+        <v>54640</v>
       </c>
       <c r="B28">
         <v>54621</v>
       </c>
       <c r="C28">
-        <v>21019</v>
+        <v>21020</v>
       </c>
       <c r="D28" t="s">
         <v>38</v>
       </c>
       <c r="E28" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="F28" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G28" t="s">
         <v>105</v>
       </c>
       <c r="H28" t="s">
-        <v>357</v>
+        <v>308</v>
       </c>
       <c r="I28" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J28">
-        <v>176694.0</v>
+        <v>110737.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
-        <v>54640</v>
+        <v>54641</v>
       </c>
       <c r="B29">
         <v>54621</v>
       </c>
       <c r="C29">
-        <v>21020</v>
+        <v>21021</v>
       </c>
       <c r="D29" t="s">
         <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="F29" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G29" t="s">
         <v>105</v>
       </c>
       <c r="H29" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="I29" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="J29">
-        <v>110737.0</v>
+        <v>450282.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
-        <v>54641</v>
+        <v>54703</v>
       </c>
       <c r="B30">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="C30">
-        <v>21021</v>
+        <v>21031</v>
       </c>
       <c r="D30" t="s">
         <v>38</v>
       </c>
       <c r="E30" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="F30" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G30" t="s">
         <v>105</v>
       </c>
       <c r="H30" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="I30"/>
       <c r="J30">
-        <v>450282.0</v>
+        <v>76800.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>268</v>
+        <v>351</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
-        <v>54703</v>
+        <v>54704</v>
       </c>
       <c r="B31">
         <v>54692</v>
       </c>
       <c r="C31">
-        <v>21031</v>
+        <v>21029</v>
       </c>
       <c r="D31" t="s">
         <v>38</v>
       </c>
       <c r="E31" t="s">
-        <v>361</v>
+        <v>192</v>
       </c>
       <c r="F31" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G31" t="s">
-        <v>105</v>
+        <v>285</v>
       </c>
       <c r="H31" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="I31"/>
       <c r="J31">
-        <v>76800.0</v>
+        <v>201257.0</v>
       </c>
       <c r="K31"/>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>305</v>
+      </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>363</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>54704</v>
+        <v>54705</v>
       </c>
       <c r="B32">
         <v>54692</v>
       </c>
       <c r="C32">
-        <v>21029</v>
+        <v>21030</v>
       </c>
       <c r="D32" t="s">
         <v>38</v>
       </c>
       <c r="E32" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="G32" t="s">
-        <v>300</v>
+        <v>105</v>
       </c>
       <c r="H32" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="I32"/>
       <c r="J32">
-        <v>201257.0</v>
+        <v>152267.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>275</v>
+        <v>354</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
-        <v>54705</v>
+        <v>54803</v>
       </c>
       <c r="B33">
-        <v>54692</v>
-[...2 lines deleted...]
-        <v>21030</v>
+        <v>53501</v>
+      </c>
+      <c r="C33" t="s">
+        <v>355</v>
       </c>
       <c r="D33" t="s">
         <v>38</v>
       </c>
       <c r="E33" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F33"/>
       <c r="G33" t="s">
-        <v>105</v>
+        <v>285</v>
       </c>
       <c r="H33" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>318</v>
+      </c>
+      <c r="I33" t="s">
+        <v>304</v>
+      </c>
       <c r="J33">
-        <v>152267.0</v>
+        <v>324880.0</v>
       </c>
       <c r="K33"/>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>305</v>
+      </c>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="B1" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="C1" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="D1" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="E1" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51721</v>
       </c>
       <c r="B3">
         <v>51565</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3">
         <v>136424.37</v>
       </c>
       <c r="E3" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51755</v>
       </c>
       <c r="B4">
         <v>51573</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4">
         <v>238077.0</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>51701</v>
       </c>
       <c r="B5">
         <v>51644</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5">
         <v>2652000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>51702</v>
       </c>
       <c r="B6">
         <v>51644</v>
       </c>
       <c r="C6">
         <v>2021</v>
       </c>
       <c r="D6">
         <v>2700000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>51722</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2021</v>
       </c>
       <c r="D7">
         <v>220140.0</v>
       </c>
       <c r="E7" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51754</v>
       </c>
       <c r="B8">
         <v>51573</v>
       </c>
       <c r="C8">
         <v>2019</v>
       </c>
       <c r="D8">
         <v>394831.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51751</v>
       </c>
       <c r="B9">
         <v>51572</v>
       </c>
       <c r="C9">
         <v>2020</v>
       </c>
       <c r="D9">
         <v>486936.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>51750</v>
       </c>
       <c r="B10">
         <v>51572</v>
       </c>
       <c r="C10">
         <v>2019</v>
       </c>
       <c r="D10">
         <v>493832.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52036</v>
       </c>
       <c r="B11">
         <v>51565</v>
       </c>
       <c r="C11">
         <v>2022</v>
       </c>
       <c r="D11">
         <v>67570.1</v>
       </c>
       <c r="E11" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53606</v>
       </c>
       <c r="B12">
         <v>53556</v>
       </c>
       <c r="C12">
         <v>2022</v>
       </c>
       <c r="D12">
         <v>327151.0</v>
       </c>
       <c r="E12" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53611</v>
       </c>
       <c r="B13">
         <v>53556</v>
       </c>
       <c r="C13">
         <v>2022</v>
       </c>
       <c r="D13">
         <v>164971.0</v>
       </c>
       <c r="E13" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>371</v>
+        <v>361</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>54777</v>
+      </c>
+      <c r="B14">
+        <v>53556</v>
+      </c>
+      <c r="C14">
+        <v>2024</v>
+      </c>
+      <c r="D14">
+        <v>68501.65</v>
+      </c>
+      <c r="E14" t="s">
+        <v>360</v>
+      </c>
+      <c r="F14" t="s">
+        <v>362</v>
+      </c>
+      <c r="G14" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>54778</v>
+      </c>
+      <c r="B15">
+        <v>54636</v>
+      </c>
+      <c r="C15">
+        <v>2024</v>
+      </c>
+      <c r="D15">
+        <v>15902.88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>360</v>
+      </c>
+      <c r="F15" t="s">
+        <v>362</v>
+      </c>
+      <c r="G15" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>54781</v>
+      </c>
+      <c r="B16">
+        <v>54704</v>
+      </c>
+      <c r="C16">
+        <v>2024</v>
+      </c>
+      <c r="D16">
+        <v>95662.99</v>
+      </c>
+      <c r="E16" t="s">
+        <v>360</v>
+      </c>
+      <c r="F16" t="s">
+        <v>362</v>
+      </c>
+      <c r="G16" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>54782</v>
+      </c>
+      <c r="B17">
+        <v>53266</v>
+      </c>
+      <c r="C17">
+        <v>2024</v>
+      </c>
+      <c r="D17">
+        <v>23229.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>360</v>
+      </c>
+      <c r="F17" t="s">
+        <v>362</v>
+      </c>
+      <c r="G17" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>54787</v>
+      </c>
+      <c r="B18">
+        <v>53531</v>
+      </c>
+      <c r="C18">
+        <v>2024</v>
+      </c>
+      <c r="D18">
+        <v>151417.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>360</v>
+      </c>
+      <c r="F18" t="s">
+        <v>362</v>
+      </c>
+      <c r="G18" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>54788</v>
+      </c>
+      <c r="B19">
+        <v>54490</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19">
+        <v>11521.12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>360</v>
+      </c>
+      <c r="F19" t="s">
+        <v>362</v>
+      </c>
+      <c r="G19" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>54795</v>
+      </c>
+      <c r="B20">
+        <v>53131</v>
+      </c>
+      <c r="C20">
+        <v>2024</v>
+      </c>
+      <c r="D20">
+        <v>67889.94</v>
+      </c>
+      <c r="E20" t="s">
+        <v>360</v>
+      </c>
+      <c r="F20" t="s">
+        <v>362</v>
+      </c>
+      <c r="G20" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>54804</v>
+      </c>
+      <c r="B21">
+        <v>54803</v>
+      </c>
+      <c r="C21">
+        <v>2024</v>
+      </c>
+      <c r="D21">
+        <v>84917.35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>360</v>
+      </c>
+      <c r="F21" t="s">
+        <v>362</v>
+      </c>
+      <c r="G21" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K67"/>
+  <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="B1" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="C1" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="D1" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="H1" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="I1" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="C2" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D2" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E2" t="s">
         <v>104</v>
       </c>
       <c r="F2" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="G2" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="K2" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54016</v>
       </c>
       <c r="B3" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="C3" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="D3" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="E3" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="K3" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50330</v>
+        <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C4" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D4" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="F4"/>
+        <v>104</v>
+      </c>
+      <c r="F4" t="s">
+        <v>386</v>
+      </c>
       <c r="G4" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>298</v>
+        <v>388</v>
       </c>
       <c r="K4" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>54421</v>
+        <v>50355</v>
       </c>
       <c r="B5" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="C5" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D5" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="F5" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="G5" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="K5" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50355</v>
+        <v>54482</v>
       </c>
       <c r="B6" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="C6" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="D6" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E6" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="G6" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>298</v>
+        <v>245</v>
       </c>
       <c r="K6" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>54482</v>
+        <v>54006</v>
       </c>
       <c r="B7" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C7" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="D7" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="F7"/>
       <c r="G7" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>259</v>
+        <v>381</v>
       </c>
       <c r="K7" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>54006</v>
+        <v>50352</v>
       </c>
       <c r="B8" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="C8" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D8" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E8" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F8"/>
+        <v>192</v>
+      </c>
+      <c r="F8" t="s">
+        <v>410</v>
+      </c>
       <c r="G8" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="K8" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50352</v>
+        <v>54699</v>
       </c>
       <c r="B9" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C9" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="D9" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="E9" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>275</v>
+        <v>351</v>
       </c>
       <c r="K9" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>54699</v>
+        <v>54393</v>
       </c>
       <c r="B10" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="C10" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="D10" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="E10" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-      <c r="G10"/>
+        <v>104</v>
+      </c>
+      <c r="F10" t="s">
+        <v>419</v>
+      </c>
+      <c r="G10" t="s">
+        <v>420</v>
+      </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="K10" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>54393</v>
+        <v>53431</v>
       </c>
       <c r="B11" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="C11" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="D11" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="E11" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
       <c r="F11" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>385</v>
+        <v>316</v>
       </c>
       <c r="K11" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>53431</v>
+        <v>50318</v>
       </c>
       <c r="B12" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C12" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D12" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="E12" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="G12"/>
+        <v>54</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12" t="s">
+        <v>430</v>
+      </c>
       <c r="H12"/>
-      <c r="I12"/>
+      <c r="I12" t="s">
+        <v>431</v>
+      </c>
       <c r="J12" t="s">
-        <v>327</v>
+        <v>283</v>
       </c>
       <c r="K12" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50318</v>
+        <v>54417</v>
       </c>
       <c r="B13" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C13" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="D13" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="F13"/>
+        <v>104</v>
+      </c>
+      <c r="F13" t="s">
+        <v>436</v>
+      </c>
       <c r="G13" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="H13"/>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>298</v>
+        <v>388</v>
       </c>
       <c r="K13" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54417</v>
+        <v>50295</v>
       </c>
       <c r="B14" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C14" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="D14" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E14" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="F14"/>
       <c r="G14" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="K14" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50295</v>
+        <v>50342</v>
       </c>
       <c r="B15" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C15" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="D15" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="E15" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="F15"/>
+        <v>448</v>
+      </c>
+      <c r="F15" t="s">
+        <v>449</v>
+      </c>
       <c r="G15" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>450</v>
+      </c>
+      <c r="H15" t="s">
+        <v>339</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="K15" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>50342</v>
+        <v>54480</v>
       </c>
       <c r="B16" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C16" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D16" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="E16" t="s">
-        <v>461</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="F16"/>
       <c r="G16" t="s">
-        <v>463</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>298</v>
+        <v>245</v>
       </c>
       <c r="K16" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>54480</v>
+        <v>53441</v>
       </c>
       <c r="B17" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C17" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="D17" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="E17" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F17" t="s">
+        <v>460</v>
+      </c>
+      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>259</v>
+        <v>316</v>
       </c>
       <c r="K17" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>53441</v>
+        <v>50275</v>
       </c>
       <c r="B18" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="C18" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="D18" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="E18" t="s">
-        <v>205</v>
+        <v>442</v>
       </c>
       <c r="F18" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="G18"/>
+        <v>464</v>
+      </c>
+      <c r="G18" t="s">
+        <v>465</v>
+      </c>
       <c r="H18"/>
-      <c r="I18"/>
+      <c r="I18" t="s">
+        <v>466</v>
+      </c>
       <c r="J18" t="s">
-        <v>327</v>
+        <v>283</v>
       </c>
       <c r="K18" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50275</v>
+        <v>54387</v>
       </c>
       <c r="B19" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="C19" t="s">
+        <v>469</v>
+      </c>
+      <c r="D19" t="s">
+        <v>385</v>
+      </c>
+      <c r="E19" t="s">
+        <v>104</v>
+      </c>
+      <c r="F19" t="s">
+        <v>374</v>
+      </c>
+      <c r="G19" t="s">
+        <v>470</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>376</v>
+      </c>
+      <c r="K19" t="s">
         <v>471</v>
-      </c>
-[...20 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>54387</v>
+        <v>53511</v>
       </c>
       <c r="B20" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="C20" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="D20" t="s">
-        <v>399</v>
+        <v>474</v>
       </c>
       <c r="E20" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>385</v>
+        <v>476</v>
       </c>
       <c r="K20" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>53511</v>
+        <v>50329</v>
       </c>
       <c r="B21" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C21" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="D21" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>448</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="H21"/>
-      <c r="I21"/>
+      <c r="I21" t="s">
+        <v>482</v>
+      </c>
       <c r="J21" t="s">
-        <v>330</v>
+        <v>283</v>
       </c>
       <c r="K21" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50329</v>
+        <v>54388</v>
       </c>
       <c r="B22" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C22" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="D22" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="E22" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="F22"/>
+        <v>104</v>
+      </c>
+      <c r="F22" t="s">
+        <v>486</v>
+      </c>
       <c r="G22" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="J22" t="s">
-        <v>298</v>
+        <v>376</v>
       </c>
       <c r="K22" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>54388</v>
+        <v>50277</v>
       </c>
       <c r="B23" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="C23" t="s">
         <v>491</v>
       </c>
       <c r="D23" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="H23"/>
-      <c r="I23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>385</v>
+        <v>283</v>
       </c>
       <c r="K23" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50277</v>
+        <v>54630</v>
       </c>
       <c r="B24" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="C24" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="D24" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>342</v>
       </c>
       <c r="F24"/>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="K24" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>54630</v>
+        <v>50356</v>
       </c>
       <c r="B25" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="C25" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="D25" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="E25" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      <c r="H25"/>
+        <v>502</v>
+      </c>
+      <c r="F25" t="s">
+        <v>449</v>
+      </c>
+      <c r="G25" t="s">
+        <v>503</v>
+      </c>
+      <c r="H25" t="s">
+        <v>504</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="K25" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50356</v>
+        <v>54413</v>
       </c>
       <c r="B26" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="C26" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D26" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E26" t="s">
-        <v>514</v>
+        <v>104</v>
       </c>
       <c r="F26" t="s">
-        <v>462</v>
+        <v>509</v>
       </c>
       <c r="G26" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>298</v>
+        <v>388</v>
       </c>
       <c r="K26" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54413</v>
+        <v>53996</v>
       </c>
       <c r="B27" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C27" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="D27" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="E27" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="F27"/>
       <c r="G27" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>381</v>
       </c>
       <c r="K27" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>53996</v>
+        <v>53571</v>
       </c>
       <c r="B28" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="C28" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="D28" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="E28" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F28"/>
+        <v>154</v>
+      </c>
+      <c r="F28" t="s">
+        <v>520</v>
+      </c>
       <c r="G28" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>390</v>
+        <v>522</v>
       </c>
       <c r="K28" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>53571</v>
+        <v>54415</v>
       </c>
       <c r="B29" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="C29" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="D29" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="E29" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="G29" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>177</v>
+        <v>388</v>
       </c>
       <c r="K29" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54415</v>
+        <v>52441</v>
       </c>
       <c r="B30" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="C30" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="D30" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="E30" t="s">
-        <v>104</v>
+        <v>201</v>
       </c>
       <c r="F30" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="G30" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>138</v>
+        <v>534</v>
       </c>
       <c r="K30" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>52441</v>
+        <v>53426</v>
       </c>
       <c r="B31" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C31" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D31" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="E31" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="F31" t="s">
-        <v>543</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>545</v>
+        <v>316</v>
       </c>
       <c r="K31" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>53426</v>
+        <v>54418</v>
       </c>
       <c r="B32" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="C32" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="D32" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="E32" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="F32" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>543</v>
+      </c>
+      <c r="G32" t="s">
+        <v>544</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>327</v>
+        <v>388</v>
       </c>
       <c r="K32" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>54418</v>
+        <v>50292</v>
       </c>
       <c r="B33" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="C33" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="D33" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="E33" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F33"/>
       <c r="G33" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="K33" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50292</v>
+        <v>50366</v>
       </c>
       <c r="B34" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C34" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="D34" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E34" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="K34" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>50366</v>
+        <v>54391</v>
       </c>
       <c r="B35" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C35" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="D35" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="E35" t="s">
         <v>104</v>
       </c>
-      <c r="F35"/>
+      <c r="F35" t="s">
+        <v>559</v>
+      </c>
       <c r="G35" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>298</v>
+        <v>376</v>
       </c>
       <c r="K35" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>53891</v>
+        <v>51791</v>
       </c>
       <c r="B36" t="s">
+        <v>562</v>
+      </c>
+      <c r="C36" t="s">
+        <v>563</v>
+      </c>
+      <c r="D36" t="s">
+        <v>564</v>
+      </c>
+      <c r="E36" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" t="s">
+        <v>565</v>
+      </c>
+      <c r="G36" t="s">
+        <v>566</v>
+      </c>
+      <c r="H36" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" t="s">
         <v>567</v>
       </c>
-      <c r="C36" t="s">
+      <c r="J36" t="s">
         <v>568</v>
       </c>
-      <c r="D36" t="s">
+      <c r="K36" t="s">
         <v>569</v>
-      </c>
-[...11 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>54391</v>
+        <v>54416</v>
       </c>
       <c r="B37" t="s">
+        <v>570</v>
+      </c>
+      <c r="C37" t="s">
         <v>571</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E37" t="s">
         <v>104</v>
       </c>
       <c r="F37" t="s">
-        <v>574</v>
+        <v>419</v>
       </c>
       <c r="G37" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="K37" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>51791</v>
+        <v>50281</v>
       </c>
       <c r="B38" t="s">
+        <v>575</v>
+      </c>
+      <c r="C38" t="s">
+        <v>576</v>
+      </c>
+      <c r="D38" t="s">
         <v>577</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
+        <v>84</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38" t="s">
         <v>578</v>
       </c>
-      <c r="D38" t="s">
+      <c r="H38"/>
+      <c r="I38" t="s">
         <v>579</v>
       </c>
-      <c r="E38" t="s">
-[...2 lines deleted...]
-      <c r="F38" t="s">
+      <c r="J38" t="s">
+        <v>283</v>
+      </c>
+      <c r="K38" t="s">
         <v>580</v>
-      </c>
-[...13 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>54416</v>
+        <v>54625</v>
       </c>
       <c r="B39" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C39" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D39" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="E39" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>138</v>
+        <v>338</v>
       </c>
       <c r="K39" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50281</v>
+        <v>54041</v>
       </c>
       <c r="B40" t="s">
+        <v>585</v>
+      </c>
+      <c r="C40" t="s">
+        <v>586</v>
+      </c>
+      <c r="D40" t="s">
+        <v>587</v>
+      </c>
+      <c r="E40" t="s">
+        <v>588</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>381</v>
+      </c>
+      <c r="K40" t="s">
         <v>589</v>
-      </c>
-[...21 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>54625</v>
+        <v>52481</v>
       </c>
       <c r="B41" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C41" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="D41" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="E41" t="s">
-        <v>352</v>
+        <v>85</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>268</v>
+        <v>593</v>
       </c>
       <c r="K41" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>54041</v>
+        <v>54632</v>
       </c>
       <c r="B42" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C42" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="D42" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E42" t="s">
-        <v>602</v>
+        <v>344</v>
       </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>390</v>
+        <v>338</v>
       </c>
       <c r="K42" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>52481</v>
+        <v>53561</v>
       </c>
       <c r="B43" t="s">
+        <v>599</v>
+      </c>
+      <c r="C43" t="s">
+        <v>600</v>
+      </c>
+      <c r="D43" t="s">
+        <v>601</v>
+      </c>
+      <c r="E43" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" t="s">
+        <v>602</v>
+      </c>
+      <c r="G43" t="s">
+        <v>603</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43" t="s">
         <v>604</v>
       </c>
-      <c r="C43" t="s">
+      <c r="J43" t="s">
+        <v>522</v>
+      </c>
+      <c r="K43" t="s">
         <v>605</v>
-      </c>
-[...14 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54632</v>
+        <v>53866</v>
       </c>
       <c r="B44" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C44" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="D44" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E44" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>268</v>
+        <v>128</v>
       </c>
       <c r="K44" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>53561</v>
+        <v>50354</v>
       </c>
       <c r="B45" t="s">
+        <v>610</v>
+      </c>
+      <c r="C45" t="s">
+        <v>611</v>
+      </c>
+      <c r="D45" t="s">
+        <v>612</v>
+      </c>
+      <c r="E45" t="s">
+        <v>95</v>
+      </c>
+      <c r="F45" t="s">
         <v>613</v>
       </c>
-      <c r="C45" t="s">
+      <c r="G45" t="s">
         <v>614</v>
       </c>
-      <c r="D45" t="s">
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>283</v>
+      </c>
+      <c r="K45" t="s">
         <v>615</v>
-      </c>
-[...17 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>53866</v>
+        <v>50262</v>
       </c>
       <c r="B46" t="s">
+        <v>616</v>
+      </c>
+      <c r="C46" t="s">
+        <v>617</v>
+      </c>
+      <c r="D46" t="s">
+        <v>618</v>
+      </c>
+      <c r="E46" t="s">
+        <v>346</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46" t="s">
+        <v>619</v>
+      </c>
+      <c r="H46" t="s">
         <v>620</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>621</v>
       </c>
-      <c r="D46" t="s">
+      <c r="J46" t="s">
+        <v>283</v>
+      </c>
+      <c r="K46" t="s">
         <v>622</v>
-      </c>
-[...11 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>50354</v>
+        <v>52491</v>
       </c>
       <c r="B47" t="s">
+        <v>623</v>
+      </c>
+      <c r="C47" t="s">
         <v>624</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>625</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
+        <v>38</v>
+      </c>
+      <c r="F47" t="s">
         <v>626</v>
       </c>
-      <c r="E47" t="s">
-[...2 lines deleted...]
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>627</v>
       </c>
-      <c r="G47" t="s">
-[...2 lines deleted...]
-      <c r="H47"/>
+      <c r="H47" t="s">
+        <v>85</v>
+      </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>298</v>
+        <v>593</v>
       </c>
       <c r="K47" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50262</v>
+        <v>50280</v>
       </c>
       <c r="B48" t="s">
+        <v>629</v>
+      </c>
+      <c r="C48" t="s">
         <v>630</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>631</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
+        <v>73</v>
+      </c>
+      <c r="F48" t="s">
         <v>632</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48"/>
       <c r="G48" t="s">
         <v>633</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48"/>
+      <c r="I48" t="s">
         <v>634</v>
       </c>
-      <c r="I48" t="s">
+      <c r="J48" t="s">
+        <v>283</v>
+      </c>
+      <c r="K48" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>52491</v>
+        <v>50296</v>
       </c>
       <c r="B49" t="s">
+        <v>636</v>
+      </c>
+      <c r="C49" t="s">
         <v>637</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>638</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>639</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="F49"/>
+      <c r="G49" t="s">
         <v>640</v>
       </c>
-      <c r="G49" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>607</v>
+        <v>641</v>
       </c>
       <c r="K49" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50280</v>
+        <v>54628</v>
       </c>
       <c r="B50" t="s">
         <v>643</v>
       </c>
       <c r="C50" t="s">
         <v>644</v>
       </c>
       <c r="D50" t="s">
         <v>645</v>
       </c>
       <c r="E50" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F50" t="s">
+        <v>347</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>338</v>
+      </c>
+      <c r="K50" t="s">
         <v>646</v>
-      </c>
-[...11 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50296</v>
+        <v>53161</v>
       </c>
       <c r="B51" t="s">
+        <v>647</v>
+      </c>
+      <c r="C51" t="s">
+        <v>648</v>
+      </c>
+      <c r="D51" t="s">
+        <v>649</v>
+      </c>
+      <c r="E51" t="s">
+        <v>181</v>
+      </c>
+      <c r="F51" t="s">
         <v>650</v>
       </c>
-      <c r="C51" t="s">
+      <c r="G51" t="s">
         <v>651</v>
       </c>
-      <c r="D51" t="s">
+      <c r="H51"/>
+      <c r="I51" t="s">
         <v>652</v>
       </c>
-      <c r="E51" t="s">
+      <c r="J51" t="s">
+        <v>307</v>
+      </c>
+      <c r="K51" t="s">
         <v>653</v>
-      </c>
-[...10 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>54628</v>
+        <v>54615</v>
       </c>
       <c r="B52" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C52" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="D52" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="E52" t="s">
-        <v>359</v>
+        <v>248</v>
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="K52" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>53141</v>
+        <v>50309</v>
       </c>
       <c r="B53" t="s">
+        <v>658</v>
+      </c>
+      <c r="C53" t="s">
+        <v>659</v>
+      </c>
+      <c r="D53" t="s">
+        <v>660</v>
+      </c>
+      <c r="E53" t="s">
+        <v>85</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53" t="s">
         <v>661</v>
       </c>
-      <c r="C53" t="s">
-[...14 lines deleted...]
-      <c r="H53"/>
+      <c r="H53" t="s">
+        <v>280</v>
+      </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>665</v>
+        <v>283</v>
       </c>
       <c r="K53" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>53161</v>
+        <v>50263</v>
       </c>
       <c r="B54" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="C54" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="D54" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="E54" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F54"/>
       <c r="G54" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="J54" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="K54" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>54615</v>
+        <v>52471</v>
       </c>
       <c r="B55" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="C55" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="D55" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="E55" t="s">
-        <v>262</v>
+        <v>84</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>268</v>
+        <v>593</v>
       </c>
       <c r="K55" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>50309</v>
+        <v>50278</v>
       </c>
       <c r="B56" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="C56" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="D56" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="E56" t="s">
-        <v>85</v>
+        <v>280</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="K56" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>50263</v>
+        <v>53121</v>
       </c>
       <c r="B57" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="C57" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="D57" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="E57" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="F57"/>
+        <v>73</v>
+      </c>
+      <c r="F57" t="s">
+        <v>681</v>
+      </c>
       <c r="G57" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="H57"/>
       <c r="I57" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="J57" t="s">
-        <v>298</v>
+        <v>684</v>
       </c>
       <c r="K57" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>52471</v>
+        <v>53166</v>
       </c>
       <c r="B58" t="s">
+        <v>686</v>
+      </c>
+      <c r="C58" t="s">
+        <v>687</v>
+      </c>
+      <c r="D58" t="s">
+        <v>688</v>
+      </c>
+      <c r="E58" t="s">
+        <v>181</v>
+      </c>
+      <c r="F58" t="s">
+        <v>602</v>
+      </c>
+      <c r="G58" t="s">
         <v>689</v>
       </c>
-      <c r="C58" t="s">
+      <c r="H58"/>
+      <c r="I58" t="s">
         <v>690</v>
       </c>
-      <c r="D58" t="s">
+      <c r="J58" t="s">
+        <v>307</v>
+      </c>
+      <c r="K58" t="s">
         <v>691</v>
-      </c>
-[...11 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>50278</v>
+        <v>50276</v>
       </c>
       <c r="B59" t="s">
+        <v>692</v>
+      </c>
+      <c r="C59" t="s">
         <v>693</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>694</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
+        <v>695</v>
+      </c>
+      <c r="H59"/>
+      <c r="I59" t="s">
         <v>696</v>
       </c>
-      <c r="H59"/>
-      <c r="I59"/>
       <c r="J59" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="K59" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>53121</v>
+        <v>50273</v>
       </c>
       <c r="B60" t="s">
         <v>698</v>
       </c>
       <c r="C60" t="s">
         <v>699</v>
       </c>
       <c r="D60" t="s">
         <v>700</v>
       </c>
       <c r="E60" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F60" t="s">
+        <v>192</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60" t="s">
         <v>701</v>
       </c>
-      <c r="G60" t="s">
+      <c r="H60"/>
+      <c r="I60"/>
+      <c r="J60" t="s">
+        <v>283</v>
+      </c>
+      <c r="K60" t="s">
         <v>702</v>
-      </c>
-[...8 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>53166</v>
+        <v>53436</v>
       </c>
       <c r="B61" t="s">
+        <v>703</v>
+      </c>
+      <c r="C61" t="s">
+        <v>704</v>
+      </c>
+      <c r="D61" t="s">
         <v>705</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
+        <v>192</v>
+      </c>
+      <c r="F61" t="s">
+        <v>460</v>
+      </c>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>316</v>
+      </c>
+      <c r="K61" t="s">
         <v>706</v>
-      </c>
-[...20 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>50276</v>
+        <v>52461</v>
       </c>
       <c r="B62" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="C62" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="D62" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="E62" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="F62"/>
-      <c r="G62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62"/>
-      <c r="I62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>298</v>
+        <v>593</v>
       </c>
       <c r="K62" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>50273</v>
+        <v>50364</v>
       </c>
       <c r="B63" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="C63" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="D63" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="E63" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="K63" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>53436</v>
+        <v>50357</v>
       </c>
       <c r="B64" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="C64" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="D64" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="E64" t="s">
-        <v>205</v>
+        <v>298</v>
       </c>
       <c r="F64" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="G64"/>
+        <v>449</v>
+      </c>
+      <c r="G64" t="s">
+        <v>719</v>
+      </c>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>327</v>
+        <v>283</v>
       </c>
       <c r="K64" t="s">
-        <v>725</v>
-[...86 lines deleted...]
-        <v>739</v>
+        <v>720</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G83"/>
+  <dimension ref="A1:G80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>740</v>
+        <v>721</v>
       </c>
       <c r="B1" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>741</v>
+        <v>722</v>
       </c>
       <c r="E1" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50617</v>
       </c>
       <c r="B2">
         <v>50318</v>
       </c>
       <c r="C2">
         <v>49818</v>
       </c>
       <c r="D2" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50655</v>
       </c>
       <c r="B3">
         <v>50354</v>
       </c>
       <c r="C3">
         <v>49881</v>
       </c>
       <c r="D3" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50656</v>
       </c>
       <c r="B4">
         <v>50355</v>
       </c>
       <c r="C4">
         <v>49881</v>
       </c>
       <c r="D4" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50657</v>
       </c>
       <c r="B5">
         <v>50356</v>
       </c>
       <c r="C5">
         <v>49881</v>
       </c>
       <c r="D5" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50658</v>
       </c>
       <c r="B6">
         <v>50357</v>
       </c>
       <c r="C6">
         <v>49881</v>
       </c>
       <c r="D6" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50547</v>
       </c>
       <c r="B7">
         <v>50275</v>
       </c>
       <c r="C7">
         <v>49881</v>
       </c>
       <c r="D7" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50549</v>
       </c>
       <c r="B8">
         <v>50276</v>
       </c>
       <c r="C8">
         <v>49858</v>
       </c>
       <c r="D8" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50550</v>
       </c>
       <c r="B9">
         <v>50277</v>
       </c>
       <c r="C9">
         <v>49858</v>
       </c>
       <c r="D9" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50553</v>
       </c>
       <c r="B10">
         <v>50280</v>
       </c>
       <c r="C10">
         <v>49861</v>
       </c>
       <c r="D10" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50555</v>
       </c>
       <c r="B11">
         <v>50281</v>
       </c>
       <c r="C11">
         <v>49862</v>
       </c>
       <c r="D11" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50578</v>
       </c>
       <c r="B12">
         <v>50295</v>
       </c>
       <c r="C12">
         <v>49784</v>
       </c>
       <c r="D12" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50579</v>
       </c>
       <c r="B13">
         <v>50296</v>
       </c>
       <c r="C13">
         <v>49784</v>
       </c>
       <c r="D13" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>52041</v>
       </c>
       <c r="B14">
         <v>50278</v>
       </c>
       <c r="C14">
         <v>49858</v>
       </c>
       <c r="D14" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E14" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>748</v>
+        <v>729</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>52466</v>
       </c>
       <c r="B15">
         <v>52461</v>
       </c>
       <c r="C15">
         <v>49862</v>
       </c>
       <c r="D15" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E15" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>52476</v>
       </c>
       <c r="B16">
         <v>52471</v>
       </c>
       <c r="C16">
         <v>49862</v>
       </c>
       <c r="D16" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E16" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>52486</v>
       </c>
       <c r="B17">
         <v>52481</v>
       </c>
       <c r="C17">
         <v>49862</v>
       </c>
       <c r="D17" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E17" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>52496</v>
       </c>
       <c r="B18">
         <v>52491</v>
       </c>
       <c r="C18">
         <v>49862</v>
       </c>
       <c r="D18" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E18" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53126</v>
       </c>
       <c r="B19">
         <v>53121</v>
       </c>
       <c r="C19">
         <v>53106</v>
       </c>
       <c r="D19" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E19" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>149</v>
+        <v>684</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53176</v>
       </c>
       <c r="B20">
         <v>53161</v>
       </c>
       <c r="C20">
         <v>53171</v>
       </c>
       <c r="D20" t="s">
-        <v>749</v>
+        <v>730</v>
       </c>
       <c r="E20" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53181</v>
       </c>
       <c r="B21">
         <v>53166</v>
       </c>
       <c r="C21">
         <v>53171</v>
       </c>
       <c r="D21" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E21" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53186</v>
       </c>
       <c r="B22">
         <v>50263</v>
       </c>
       <c r="C22">
         <v>53171</v>
       </c>
       <c r="D22" t="s">
-        <v>750</v>
+        <v>731</v>
       </c>
       <c r="E22" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53191</v>
       </c>
       <c r="B23">
         <v>50342</v>
       </c>
       <c r="C23">
         <v>53171</v>
       </c>
       <c r="D23" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E23" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53456</v>
       </c>
       <c r="B24">
         <v>50352</v>
       </c>
       <c r="C24">
         <v>53411</v>
       </c>
       <c r="D24" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E24" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53461</v>
       </c>
       <c r="B25">
         <v>50273</v>
       </c>
       <c r="C25">
         <v>53411</v>
       </c>
       <c r="D25" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E25" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53466</v>
       </c>
       <c r="B26">
         <v>53426</v>
       </c>
       <c r="C26">
         <v>53411</v>
       </c>
       <c r="D26" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E26" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53471</v>
       </c>
       <c r="B27">
         <v>53436</v>
       </c>
       <c r="C27">
         <v>53411</v>
       </c>
       <c r="D27" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E27" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>53476</v>
       </c>
       <c r="B28">
         <v>53441</v>
       </c>
       <c r="C28">
         <v>53411</v>
       </c>
       <c r="D28" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E28" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>53481</v>
       </c>
       <c r="B29">
         <v>53431</v>
       </c>
       <c r="C29">
         <v>53411</v>
       </c>
       <c r="D29" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E29" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>53506</v>
       </c>
       <c r="B30">
         <v>52441</v>
       </c>
       <c r="C30">
         <v>53501</v>
       </c>
       <c r="D30" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E30" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>330</v>
+        <v>476</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>53516</v>
       </c>
       <c r="B31">
         <v>53511</v>
       </c>
       <c r="C31">
         <v>53501</v>
       </c>
       <c r="D31" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E31" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>330</v>
+        <v>476</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>53566</v>
       </c>
       <c r="B32">
         <v>53561</v>
       </c>
       <c r="C32">
         <v>53151</v>
       </c>
       <c r="D32" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E32" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>177</v>
+        <v>522</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>53576</v>
       </c>
       <c r="B33">
         <v>53571</v>
       </c>
       <c r="C33">
         <v>53151</v>
       </c>
       <c r="D33" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E33" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>177</v>
+        <v>522</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>53841</v>
       </c>
       <c r="B34">
         <v>50364</v>
       </c>
       <c r="C34">
         <v>49915</v>
       </c>
       <c r="D34" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E34" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>53881</v>
+        <v>53991</v>
       </c>
       <c r="B35">
-        <v>50330</v>
+        <v>53866</v>
       </c>
       <c r="C35">
-        <v>53136</v>
+        <v>53156</v>
       </c>
       <c r="D35" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="E35" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>162</v>
+        <v>381</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>53886</v>
+        <v>54001</v>
       </c>
       <c r="B36">
-        <v>53141</v>
+        <v>53996</v>
       </c>
       <c r="C36">
-        <v>53136</v>
+        <v>53156</v>
       </c>
       <c r="D36" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="E36" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>162</v>
+        <v>381</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>53896</v>
+        <v>54011</v>
       </c>
       <c r="B37">
-        <v>53891</v>
+        <v>54006</v>
       </c>
       <c r="C37">
-        <v>53136</v>
+        <v>53156</v>
       </c>
       <c r="D37" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E37" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>162</v>
+        <v>381</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>53991</v>
+        <v>54021</v>
       </c>
       <c r="B38">
-        <v>53866</v>
+        <v>54016</v>
       </c>
       <c r="C38">
         <v>53156</v>
       </c>
       <c r="D38" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E38" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>54001</v>
+        <v>54046</v>
       </c>
       <c r="B39">
-        <v>53996</v>
+        <v>54041</v>
       </c>
       <c r="C39">
         <v>53156</v>
       </c>
       <c r="D39" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="E39" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>54011</v>
+        <v>54389</v>
       </c>
       <c r="B40">
-        <v>54006</v>
+        <v>54387</v>
       </c>
       <c r="C40">
-        <v>53156</v>
+        <v>49906</v>
       </c>
       <c r="D40" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="E40" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>54021</v>
+        <v>54390</v>
       </c>
       <c r="B41">
-        <v>54016</v>
+        <v>54388</v>
       </c>
       <c r="C41">
-        <v>53156</v>
+        <v>49906</v>
       </c>
       <c r="D41" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E41" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>54046</v>
+        <v>54392</v>
       </c>
       <c r="B42">
-        <v>54041</v>
+        <v>54391</v>
       </c>
       <c r="C42">
-        <v>53156</v>
+        <v>49906</v>
       </c>
       <c r="D42" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="E42" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>54389</v>
+        <v>54410</v>
       </c>
       <c r="B43">
-        <v>54387</v>
+        <v>54395</v>
       </c>
       <c r="C43">
-        <v>49906</v>
+        <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="E43" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>54390</v>
+        <v>54411</v>
       </c>
       <c r="B44">
         <v>54388</v>
       </c>
       <c r="C44">
-        <v>49906</v>
+        <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E44" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>54392</v>
+        <v>54412</v>
       </c>
       <c r="B45">
         <v>54391</v>
       </c>
       <c r="C45">
-        <v>49906</v>
+        <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E45" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>54410</v>
+        <v>54414</v>
       </c>
       <c r="B46">
-        <v>54395</v>
+        <v>54413</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="E46" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>54411</v>
+        <v>54419</v>
       </c>
       <c r="B47">
-        <v>54388</v>
+        <v>54418</v>
       </c>
       <c r="C47">
         <v>50153</v>
       </c>
       <c r="D47" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>54412</v>
+        <v>54420</v>
       </c>
       <c r="B48">
-        <v>54391</v>
+        <v>54416</v>
       </c>
       <c r="C48">
         <v>50153</v>
       </c>
       <c r="D48" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>54414</v>
+        <v>54422</v>
       </c>
       <c r="B49">
-        <v>54413</v>
+        <v>54421</v>
       </c>
       <c r="C49">
         <v>50153</v>
       </c>
       <c r="D49" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E49" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>54419</v>
+        <v>54423</v>
       </c>
       <c r="B50">
-        <v>54418</v>
+        <v>54415</v>
       </c>
       <c r="C50">
-        <v>50153</v>
+        <v>49906</v>
       </c>
       <c r="D50" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="E50"/>
+        <v>726</v>
+      </c>
+      <c r="E50" t="s">
+        <v>728</v>
+      </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>54420</v>
+        <v>54424</v>
       </c>
       <c r="B51">
-        <v>54416</v>
+        <v>54417</v>
       </c>
       <c r="C51">
-        <v>50153</v>
+        <v>49906</v>
       </c>
       <c r="D51" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="E51"/>
+        <v>726</v>
+      </c>
+      <c r="E51" t="s">
+        <v>728</v>
+      </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>54422</v>
+        <v>54425</v>
       </c>
       <c r="B52">
         <v>54421</v>
       </c>
       <c r="C52">
-        <v>50153</v>
+        <v>49906</v>
       </c>
       <c r="D52" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E52" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>54423</v>
+        <v>54426</v>
       </c>
       <c r="B53">
-        <v>54415</v>
+        <v>50366</v>
       </c>
       <c r="C53">
         <v>49906</v>
       </c>
       <c r="D53" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E53" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>54424</v>
+        <v>54427</v>
       </c>
       <c r="B54">
-        <v>54417</v>
+        <v>54416</v>
       </c>
       <c r="C54">
         <v>49906</v>
       </c>
       <c r="D54" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E54" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>54425</v>
+        <v>54428</v>
       </c>
       <c r="B55">
-        <v>54421</v>
+        <v>54393</v>
       </c>
       <c r="C55">
-        <v>49906</v>
+        <v>50153</v>
       </c>
       <c r="D55" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="E55" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>54426</v>
+        <v>54478</v>
       </c>
       <c r="B56">
-        <v>50366</v>
+        <v>50278</v>
       </c>
       <c r="C56">
-        <v>49906</v>
+        <v>54477</v>
       </c>
       <c r="D56" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="E56" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>138</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>54427</v>
+        <v>54479</v>
       </c>
       <c r="B57">
-        <v>54416</v>
+        <v>50277</v>
       </c>
       <c r="C57">
-        <v>49906</v>
+        <v>54477</v>
       </c>
       <c r="D57" t="s">
-        <v>745</v>
+        <v>724</v>
       </c>
       <c r="E57" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>138</v>
+        <v>245</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>54428</v>
+        <v>54481</v>
       </c>
       <c r="B58">
-        <v>54393</v>
+        <v>54480</v>
       </c>
       <c r="C58">
-        <v>50153</v>
+        <v>54477</v>
       </c>
       <c r="D58" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="E58" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>138</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>54478</v>
+        <v>54483</v>
       </c>
       <c r="B59">
-        <v>50278</v>
+        <v>54482</v>
       </c>
       <c r="C59">
         <v>54477</v>
       </c>
       <c r="D59" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E59" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>54479</v>
+        <v>54484</v>
       </c>
       <c r="B60">
-        <v>50277</v>
+        <v>50309</v>
       </c>
       <c r="C60">
         <v>54477</v>
       </c>
       <c r="D60" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="E60" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>54481</v>
+        <v>54485</v>
       </c>
       <c r="B61">
-        <v>54480</v>
+        <v>51791</v>
       </c>
       <c r="C61">
         <v>54477</v>
       </c>
       <c r="D61" t="s">
-        <v>744</v>
+        <v>726</v>
       </c>
       <c r="E61" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>54483</v>
+        <v>54495</v>
       </c>
       <c r="B62">
-        <v>54482</v>
+        <v>50277</v>
       </c>
       <c r="C62">
-        <v>54477</v>
+        <v>54493</v>
       </c>
       <c r="D62" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="E62" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>54484</v>
+        <v>54496</v>
       </c>
       <c r="B63">
-        <v>50309</v>
+        <v>50278</v>
       </c>
       <c r="C63">
-        <v>54477</v>
+        <v>54493</v>
       </c>
       <c r="D63" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="E63" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>54485</v>
+        <v>54497</v>
       </c>
       <c r="B64">
-        <v>51791</v>
+        <v>50292</v>
       </c>
       <c r="C64">
-        <v>54477</v>
+        <v>54493</v>
       </c>
       <c r="D64" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="E64" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>54495</v>
+        <v>54498</v>
       </c>
       <c r="B65">
-        <v>50277</v>
+        <v>54482</v>
       </c>
       <c r="C65">
         <v>54493</v>
       </c>
       <c r="D65" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="E65" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>54496</v>
+        <v>54624</v>
       </c>
       <c r="B66">
-        <v>50278</v>
+        <v>54615</v>
       </c>
       <c r="C66">
-        <v>54493</v>
+        <v>54621</v>
       </c>
       <c r="D66" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="E66" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>54497</v>
+        <v>54626</v>
       </c>
       <c r="B67">
-        <v>50292</v>
+        <v>54625</v>
       </c>
       <c r="C67">
-        <v>54493</v>
+        <v>54621</v>
       </c>
       <c r="D67" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E67" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>54498</v>
+        <v>54627</v>
       </c>
       <c r="B68">
-        <v>54482</v>
+        <v>50262</v>
       </c>
       <c r="C68">
-        <v>54493</v>
+        <v>54621</v>
       </c>
       <c r="D68" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="E68" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>54624</v>
+        <v>54629</v>
       </c>
       <c r="B69">
-        <v>54615</v>
+        <v>54628</v>
       </c>
       <c r="C69">
         <v>54621</v>
       </c>
       <c r="D69" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="E69" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>54626</v>
+        <v>54631</v>
       </c>
       <c r="B70">
-        <v>54625</v>
+        <v>54630</v>
       </c>
       <c r="C70">
         <v>54621</v>
       </c>
       <c r="D70" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>725</v>
+      </c>
+      <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>54627</v>
+        <v>54633</v>
       </c>
       <c r="B71">
-        <v>50262</v>
+        <v>54632</v>
       </c>
       <c r="C71">
         <v>54621</v>
       </c>
       <c r="D71" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>725</v>
+      </c>
+      <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>54629</v>
+        <v>54634</v>
       </c>
       <c r="B72">
-        <v>54628</v>
+        <v>50329</v>
       </c>
       <c r="C72">
         <v>54621</v>
       </c>
       <c r="D72" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>725</v>
+      </c>
+      <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>54631</v>
+        <v>54697</v>
       </c>
       <c r="B73">
-        <v>54630</v>
+        <v>50281</v>
       </c>
       <c r="C73">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="D73" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="E73"/>
+        <v>725</v>
+      </c>
+      <c r="E73" t="s">
+        <v>728</v>
+      </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>268</v>
+        <v>351</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>54633</v>
+        <v>54698</v>
       </c>
       <c r="B74">
-        <v>54632</v>
+        <v>50263</v>
       </c>
       <c r="C74">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="D74" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="E74"/>
+        <v>724</v>
+      </c>
+      <c r="E74" t="s">
+        <v>728</v>
+      </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>268</v>
+        <v>351</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>54634</v>
+        <v>54700</v>
       </c>
       <c r="B75">
-        <v>50329</v>
+        <v>54699</v>
       </c>
       <c r="C75">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="D75" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="E75"/>
+        <v>725</v>
+      </c>
+      <c r="E75" t="s">
+        <v>728</v>
+      </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>268</v>
+        <v>351</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>54697</v>
+        <v>54760</v>
       </c>
       <c r="B76">
-        <v>50281</v>
+        <v>53431</v>
       </c>
       <c r="C76">
-        <v>54692</v>
+        <v>54759</v>
       </c>
       <c r="D76" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E76" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>363</v>
+        <v>198</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>54698</v>
+        <v>54761</v>
       </c>
       <c r="B77">
-        <v>50263</v>
+        <v>50273</v>
       </c>
       <c r="C77">
-        <v>54692</v>
+        <v>54759</v>
       </c>
       <c r="D77" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="E77" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>363</v>
+        <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>54700</v>
+        <v>54762</v>
       </c>
       <c r="B78">
-        <v>54699</v>
+        <v>53441</v>
       </c>
       <c r="C78">
-        <v>54692</v>
+        <v>54759</v>
       </c>
       <c r="D78" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="E78" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>363</v>
+        <v>198</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>54760</v>
+        <v>54763</v>
       </c>
       <c r="B79">
-        <v>53431</v>
+        <v>53426</v>
       </c>
       <c r="C79">
         <v>54759</v>
       </c>
       <c r="D79" t="s">
-        <v>744</v>
+        <v>449</v>
       </c>
       <c r="E79" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>54761</v>
+        <v>54764</v>
       </c>
       <c r="B80">
-        <v>50273</v>
+        <v>50352</v>
       </c>
       <c r="C80">
         <v>54759</v>
       </c>
       <c r="D80" t="s">
-        <v>744</v>
+        <v>449</v>
       </c>
       <c r="E80" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>211</v>
-[...62 lines deleted...]
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>752</v>
+        <v>733</v>
       </c>
       <c r="B1" t="s">
-        <v>753</v>
+        <v>734</v>
       </c>
       <c r="C1" t="s">
-        <v>754</v>
+        <v>735</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49609</v>
       </c>
       <c r="B2" t="s">
         <v>85</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>755</v>
+        <v>736</v>
       </c>
       <c r="E2" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F2" t="s">
-        <v>756</v>
+        <v>737</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49624</v>
       </c>
       <c r="B3" t="s">
         <v>73</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>757</v>
+        <v>738</v>
       </c>
       <c r="E3" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F3" t="s">
-        <v>758</v>
+        <v>739</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>759</v>
+        <v>740</v>
       </c>
       <c r="E4" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F4" t="s">
-        <v>760</v>
+        <v>741</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49673</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>761</v>
+        <v>742</v>
       </c>
       <c r="E5" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F5" t="s">
-        <v>762</v>
+        <v>743</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49702</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
       <c r="E6" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F6" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>53146</v>
       </c>
       <c r="B7" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="E7" t="s">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="F7" t="s">
-        <v>767</v>
+        <v>748</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>54614</v>
       </c>
       <c r="B8" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>768</v>
+        <v>749</v>
       </c>
       <c r="E8" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="F8" t="s">
-        <v>769</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49731</v>
       </c>
       <c r="B9" t="s">
         <v>105</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="E9" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F9" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49741</v>
       </c>
       <c r="B10" t="s">
         <v>104</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>772</v>
+        <v>753</v>
       </c>
       <c r="E10" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F10" t="s">
-        <v>773</v>
+        <v>754</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49743</v>
       </c>
       <c r="B11" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>774</v>
+        <v>755</v>
       </c>
       <c r="E11" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F11" t="s">
-        <v>775</v>
+        <v>756</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49749</v>
       </c>
       <c r="B12" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>776</v>
+        <v>757</v>
       </c>
       <c r="E12" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F12" t="s">
-        <v>777</v>
+        <v>758</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49750</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>778</v>
+        <v>759</v>
       </c>
       <c r="E13" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F13" t="s">
-        <v>779</v>
+        <v>760</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49752</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>780</v>
+        <v>761</v>
       </c>
       <c r="E14" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F14" t="s">
-        <v>781</v>
+        <v>762</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49755</v>
       </c>
       <c r="B15" t="s">
         <v>95</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>782</v>
+        <v>763</v>
       </c>
       <c r="E15" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F15" t="s">
-        <v>783</v>
+        <v>764</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49761</v>
       </c>
       <c r="B16" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>784</v>
+        <v>765</v>
       </c>
       <c r="E16" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F16" t="s">
-        <v>785</v>
+        <v>766</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49602</v>
       </c>
       <c r="B17" t="s">
-        <v>152</v>
+        <v>280</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>786</v>
+        <v>767</v>
       </c>
       <c r="E17" t="s">
-        <v>787</v>
+        <v>768</v>
       </c>
       <c r="F17" t="s">
-        <v>788</v>
+        <v>769</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>54619</v>
       </c>
       <c r="B18" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="E18" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="F18" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49646</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="E19" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F19" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>54431</v>
       </c>
       <c r="B20" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
       <c r="F20" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>54616</v>
       </c>
       <c r="B21" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>794</v>
+        <v>775</v>
       </c>
       <c r="E21" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="F21" t="s">
-        <v>795</v>
+        <v>776</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49665</v>
       </c>
       <c r="B22" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
       <c r="E22" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F22" t="s">
-        <v>797</v>
+        <v>778</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49666</v>
       </c>
       <c r="B23" t="s">
-        <v>798</v>
+        <v>779</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>799</v>
+        <v>780</v>
       </c>
       <c r="E23" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F23" t="s">
-        <v>800</v>
+        <v>781</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>54617</v>
       </c>
       <c r="B24" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>801</v>
+        <v>782</v>
       </c>
       <c r="E24" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="F24" t="s">
-        <v>802</v>
+        <v>783</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49682</v>
       </c>
       <c r="B25" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>803</v>
+        <v>784</v>
       </c>
       <c r="E25" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F25" t="s">
-        <v>804</v>
+        <v>785</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49695</v>
       </c>
       <c r="B26" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>805</v>
+        <v>786</v>
       </c>
       <c r="E26" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F26" t="s">
-        <v>806</v>
+        <v>787</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49697</v>
       </c>
       <c r="B27" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>807</v>
+        <v>788</v>
       </c>
       <c r="E27" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F27" t="s">
-        <v>808</v>
+        <v>789</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49707</v>
       </c>
       <c r="B28" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>809</v>
+        <v>790</v>
       </c>
       <c r="E28" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F28" t="s">
-        <v>810</v>
+        <v>791</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49724</v>
       </c>
       <c r="B29" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>811</v>
+        <v>792</v>
       </c>
       <c r="E29" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F29" t="s">
-        <v>812</v>
+        <v>793</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49725</v>
       </c>
       <c r="B30" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>813</v>
+        <v>794</v>
       </c>
       <c r="E30" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F30" t="s">
-        <v>814</v>
+        <v>795</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49740</v>
       </c>
       <c r="B31" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>815</v>
+        <v>796</v>
       </c>
       <c r="E31" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F31" t="s">
-        <v>816</v>
+        <v>797</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49747</v>
       </c>
       <c r="B32" t="s">
-        <v>817</v>
+        <v>798</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>818</v>
+        <v>799</v>
       </c>
       <c r="E32" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F32" t="s">
-        <v>819</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49756</v>
       </c>
       <c r="B33" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>820</v>
+        <v>801</v>
       </c>
       <c r="E33" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F33" t="s">
-        <v>821</v>
+        <v>802</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49760</v>
       </c>
       <c r="B34" t="s">
         <v>141</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="E34" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="F34" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J38"/>
+  <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>824</v>
+        <v>805</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="D1" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="E1" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="H1" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="I1" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54161</v>
       </c>
       <c r="B2">
         <v>53411</v>
       </c>
       <c r="C2" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="D2" t="s">
-        <v>832</v>
+        <v>813</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>833</v>
+        <v>814</v>
       </c>
       <c r="G2" t="s">
-        <v>834</v>
+        <v>815</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>835</v>
+        <v>816</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52031</v>
       </c>
       <c r="B3">
         <v>49858</v>
       </c>
       <c r="C3" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="D3" t="s">
-        <v>836</v>
+        <v>817</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>837</v>
+        <v>818</v>
       </c>
       <c r="G3" t="s">
-        <v>838</v>
+        <v>819</v>
       </c>
       <c r="H3" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="I3">
         <v>35</v>
       </c>
       <c r="J3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>53906</v>
+        <v>50805</v>
       </c>
       <c r="B4">
-        <v>53136</v>
+        <v>49862</v>
       </c>
       <c r="C4" t="s">
-        <v>840</v>
+        <v>821</v>
       </c>
       <c r="D4"/>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>842</v>
+        <v>83</v>
       </c>
       <c r="G4" t="s">
-        <v>843</v>
+        <v>822</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>162</v>
+        <v>823</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>50805</v>
+        <v>54386</v>
       </c>
       <c r="B5">
-        <v>49862</v>
+        <v>53171</v>
       </c>
       <c r="C5" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5" t="s">
+        <v>825</v>
+      </c>
       <c r="F5" t="s">
-        <v>83</v>
+        <v>826</v>
       </c>
       <c r="G5" t="s">
-        <v>845</v>
+        <v>827</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>846</v>
+        <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>54386</v>
+        <v>52501</v>
       </c>
       <c r="B6">
-        <v>53171</v>
+        <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>847</v>
-[...4 lines deleted...]
-      </c>
+        <v>828</v>
+      </c>
+      <c r="D6" t="s">
+        <v>829</v>
+      </c>
+      <c r="E6"/>
       <c r="F6" t="s">
-        <v>849</v>
+        <v>830</v>
       </c>
       <c r="G6" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>202</v>
+        <v>593</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>52501</v>
+        <v>50816</v>
       </c>
       <c r="B7">
-        <v>49862</v>
+        <v>49784</v>
       </c>
       <c r="C7" t="s">
-        <v>851</v>
+        <v>824</v>
       </c>
       <c r="D7" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>853</v>
+        <v>833</v>
       </c>
       <c r="G7" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="J7" t="s">
-        <v>607</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>50816</v>
+        <v>50815</v>
       </c>
       <c r="B8">
         <v>49784</v>
       </c>
       <c r="C8" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="D8" t="s">
-        <v>855</v>
+        <v>835</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>856</v>
+        <v>836</v>
       </c>
       <c r="G8" t="s">
-        <v>857</v>
+        <v>837</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>50815</v>
+        <v>52566</v>
       </c>
       <c r="B9">
-        <v>49784</v>
+        <v>49862</v>
       </c>
       <c r="C9" t="s">
-        <v>844</v>
+        <v>828</v>
       </c>
       <c r="D9" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>838</v>
+      </c>
+      <c r="E9" t="s">
+        <v>839</v>
+      </c>
       <c r="F9" t="s">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="G9" t="s">
-        <v>860</v>
+        <v>841</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>593</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>52566</v>
+        <v>50921</v>
       </c>
       <c r="B10">
-        <v>49862</v>
+        <v>50153</v>
       </c>
       <c r="C10" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="D10" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>842</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
       <c r="G10" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="J10" t="s">
-        <v>607</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>50921</v>
+        <v>50844</v>
       </c>
       <c r="B11">
-        <v>50153</v>
+        <v>49881</v>
       </c>
       <c r="C11" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="D11" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>866</v>
+        <v>847</v>
       </c>
       <c r="G11" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J11" t="s">
-        <v>298</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>50844</v>
+        <v>54160</v>
       </c>
       <c r="B12">
-        <v>49881</v>
+        <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>868</v>
+        <v>812</v>
       </c>
       <c r="D12" t="s">
-        <v>869</v>
+        <v>848</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>870</v>
+        <v>849</v>
       </c>
       <c r="G12" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>50</v>
+        <v>816</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>54160</v>
+        <v>52506</v>
       </c>
       <c r="B13">
-        <v>53411</v>
+        <v>49862</v>
       </c>
       <c r="C13" t="s">
-        <v>831</v>
-[...4 lines deleted...]
-      <c r="E13"/>
+        <v>851</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13" t="s">
+        <v>852</v>
+      </c>
       <c r="F13" t="s">
-        <v>872</v>
+        <v>853</v>
       </c>
       <c r="G13" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>854</v>
+      </c>
+      <c r="H13" t="s">
+        <v>851</v>
+      </c>
       <c r="I13">
-        <v>2</v>
+        <v>177</v>
       </c>
       <c r="J13" t="s">
-        <v>835</v>
+        <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>52506</v>
+        <v>54701</v>
       </c>
       <c r="B14">
-        <v>49862</v>
+        <v>54692</v>
       </c>
       <c r="C14" t="s">
-        <v>874</v>
-[...4 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="D14" t="s">
+        <v>855</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" t="s">
-        <v>876</v>
+        <v>856</v>
       </c>
       <c r="G14" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>857</v>
+      </c>
+      <c r="H14"/>
       <c r="I14">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="J14" t="s">
-        <v>607</v>
+        <v>858</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>54701</v>
+        <v>54706</v>
       </c>
       <c r="B15">
         <v>54692</v>
       </c>
       <c r="C15" t="s">
-        <v>868</v>
-[...4 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="D15" t="s">
+        <v>859</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" t="s">
-        <v>879</v>
+        <v>860</v>
       </c>
       <c r="G15" t="s">
-        <v>880</v>
+        <v>861</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="J15" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>54706</v>
+        <v>54159</v>
       </c>
       <c r="B16">
-        <v>54692</v>
+        <v>53411</v>
       </c>
       <c r="C16" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="D16" t="s">
-        <v>881</v>
+        <v>862</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>882</v>
+        <v>863</v>
       </c>
       <c r="G16" t="s">
-        <v>883</v>
+        <v>864</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J16" t="s">
-        <v>275</v>
+        <v>816</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>54159</v>
+        <v>51325</v>
       </c>
       <c r="B17">
-        <v>53411</v>
+        <v>50153</v>
       </c>
       <c r="C17" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="D17" t="s">
-        <v>884</v>
+        <v>865</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>885</v>
+        <v>866</v>
       </c>
       <c r="G17" t="s">
-        <v>886</v>
+        <v>867</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J17" t="s">
-        <v>835</v>
+        <v>868</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>51325</v>
+        <v>50940</v>
       </c>
       <c r="B18">
         <v>50153</v>
       </c>
       <c r="C18" t="s">
-        <v>851</v>
-[...3 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="G18" t="s">
-        <v>889</v>
+        <v>871</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>890</v>
+        <v>283</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>50940</v>
+        <v>50941</v>
       </c>
       <c r="B19">
         <v>50153</v>
       </c>
       <c r="C19" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="G19" t="s">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>298</v>
+        <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>50941</v>
+        <v>54031</v>
       </c>
       <c r="B20">
-        <v>50153</v>
+        <v>53156</v>
       </c>
       <c r="C20" t="s">
-        <v>891</v>
+        <v>845</v>
       </c>
       <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20" t="s">
+        <v>874</v>
+      </c>
       <c r="F20" t="s">
-        <v>894</v>
+        <v>875</v>
       </c>
       <c r="G20" t="s">
-        <v>895</v>
+        <v>876</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>0</v>
+        <v>2114</v>
       </c>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>877</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>54031</v>
+        <v>53421</v>
       </c>
       <c r="B21">
-        <v>53156</v>
+        <v>53411</v>
       </c>
       <c r="C21" t="s">
-        <v>868</v>
-[...4 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="D21" t="s">
+        <v>878</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="G21" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2113</v>
+        <v>4</v>
       </c>
       <c r="J21" t="s">
-        <v>190</v>
+        <v>316</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>53421</v>
+        <v>52241</v>
       </c>
       <c r="B22">
-        <v>53411</v>
+        <v>49881</v>
       </c>
       <c r="C22" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="D22" t="s">
-        <v>899</v>
+        <v>882</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
       <c r="G22" t="s">
-        <v>901</v>
+        <v>881</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J22" t="s">
-        <v>327</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>52241</v>
+        <v>54111</v>
       </c>
       <c r="B23">
-        <v>49881</v>
+        <v>53151</v>
       </c>
       <c r="C23" t="s">
-        <v>902</v>
+        <v>845</v>
       </c>
       <c r="D23" t="s">
-        <v>903</v>
+        <v>884</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>904</v>
+        <v>885</v>
       </c>
       <c r="G23" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>886</v>
+      </c>
+      <c r="H23" t="s">
+        <v>887</v>
+      </c>
       <c r="I23">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>888</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>54106</v>
+        <v>54605</v>
       </c>
       <c r="B24">
-        <v>53136</v>
+        <v>53106</v>
       </c>
       <c r="C24" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="D24" t="s">
-        <v>905</v>
-[...3 lines deleted...]
-      </c>
+        <v>889</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" t="s">
-        <v>907</v>
+        <v>890</v>
       </c>
       <c r="G24" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>891</v>
+      </c>
+      <c r="H24"/>
       <c r="I24">
-        <v>183</v>
+        <v>1</v>
       </c>
       <c r="J24" t="s">
-        <v>910</v>
+        <v>892</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>54111</v>
+        <v>54623</v>
       </c>
       <c r="B25">
-        <v>53151</v>
+        <v>54621</v>
       </c>
       <c r="C25" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="D25" t="s">
-        <v>911</v>
+        <v>893</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>907</v>
+        <v>890</v>
       </c>
       <c r="G25" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>891</v>
+      </c>
+      <c r="H25"/>
       <c r="I25">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J25" t="s">
-        <v>913</v>
+        <v>338</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>54605</v>
+        <v>54036</v>
       </c>
       <c r="B26">
-        <v>53106</v>
+        <v>53156</v>
       </c>
       <c r="C26" t="s">
-        <v>868</v>
-[...4 lines deleted...]
-      <c r="E26"/>
+        <v>845</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26" t="s">
+        <v>894</v>
+      </c>
       <c r="F26" t="s">
-        <v>915</v>
+        <v>895</v>
       </c>
       <c r="G26" t="s">
-        <v>916</v>
+        <v>896</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>1</v>
+        <v>2067</v>
       </c>
       <c r="J26" t="s">
-        <v>917</v>
+        <v>877</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>54623</v>
+        <v>54622</v>
       </c>
       <c r="B27">
         <v>54621</v>
       </c>
       <c r="C27" t="s">
-        <v>868</v>
+        <v>821</v>
       </c>
       <c r="D27" t="s">
-        <v>918</v>
+        <v>897</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>915</v>
+        <v>898</v>
       </c>
       <c r="G27" t="s">
-        <v>916</v>
+        <v>899</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J27" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>54036</v>
+        <v>53206</v>
       </c>
       <c r="B28">
-        <v>53156</v>
+        <v>53171</v>
       </c>
       <c r="C28" t="s">
-        <v>868</v>
-[...4 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="D28" t="s">
+        <v>900</v>
+      </c>
+      <c r="E28"/>
       <c r="F28" t="s">
-        <v>920</v>
+        <v>901</v>
       </c>
       <c r="G28" t="s">
-        <v>921</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>902</v>
+      </c>
+      <c r="H28" t="s">
+        <v>903</v>
+      </c>
       <c r="I28">
-        <v>2066</v>
+        <v>16</v>
       </c>
       <c r="J28" t="s">
-        <v>190</v>
+        <v>307</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>54622</v>
+        <v>54164</v>
       </c>
       <c r="B29">
-        <v>54621</v>
+        <v>53106</v>
       </c>
       <c r="C29" t="s">
-        <v>844</v>
+        <v>828</v>
       </c>
       <c r="D29" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="G29" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>2</v>
+        <v>138</v>
       </c>
       <c r="J29" t="s">
-        <v>268</v>
+        <v>907</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>53206</v>
+        <v>54450</v>
       </c>
       <c r="B30">
         <v>53171</v>
       </c>
       <c r="C30" t="s">
-        <v>891</v>
-[...4 lines deleted...]
-      <c r="E30"/>
+        <v>869</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" t="s">
+        <v>908</v>
+      </c>
       <c r="F30" t="s">
-        <v>926</v>
+        <v>909</v>
       </c>
       <c r="G30" t="s">
-        <v>927</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="H30"/>
       <c r="I30">
-        <v>13</v>
+        <v>290</v>
       </c>
       <c r="J30" t="s">
-        <v>321</v>
+        <v>911</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>54164</v>
+        <v>54449</v>
       </c>
       <c r="B31">
-        <v>53106</v>
+        <v>53171</v>
       </c>
       <c r="C31" t="s">
-        <v>851</v>
-[...4 lines deleted...]
-      <c r="E31"/>
+        <v>869</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" t="s">
+        <v>912</v>
+      </c>
       <c r="F31" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="G31" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>138</v>
+        <v>301</v>
       </c>
       <c r="J31" t="s">
-        <v>932</v>
+        <v>911</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>54450</v>
+        <v>54494</v>
       </c>
       <c r="B32">
-        <v>53171</v>
+        <v>54493</v>
       </c>
       <c r="C32" t="s">
-        <v>891</v>
-[...4 lines deleted...]
-      </c>
+        <v>828</v>
+      </c>
+      <c r="D32" t="s">
+        <v>915</v>
+      </c>
+      <c r="E32"/>
       <c r="F32" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="G32" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>276</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>936</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>54449</v>
+        <v>54385</v>
       </c>
       <c r="B33">
         <v>53171</v>
       </c>
       <c r="C33" t="s">
-        <v>891</v>
+        <v>824</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="F33" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="G33" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>296</v>
+        <v>1</v>
       </c>
       <c r="J33" t="s">
-        <v>936</v>
+        <v>189</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>54494</v>
+        <v>52051</v>
       </c>
       <c r="B34">
-        <v>54493</v>
+        <v>49858</v>
       </c>
       <c r="C34" t="s">
-        <v>851</v>
+        <v>824</v>
       </c>
       <c r="D34" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="G34" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="J34" t="s">
-        <v>259</v>
+        <v>924</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>54385</v>
+        <v>53981</v>
       </c>
       <c r="B35">
-        <v>53171</v>
+        <v>53156</v>
       </c>
       <c r="C35" t="s">
-        <v>847</v>
-[...4 lines deleted...]
-      </c>
+        <v>821</v>
+      </c>
+      <c r="D35" t="s">
+        <v>925</v>
+      </c>
+      <c r="E35"/>
       <c r="F35" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="G35" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J35" t="s">
-        <v>202</v>
+        <v>928</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>52051</v>
+        <v>53986</v>
       </c>
       <c r="B36">
-        <v>49858</v>
+        <v>53156</v>
       </c>
       <c r="C36" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="D36" t="s">
-        <v>946</v>
+        <v>929</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>947</v>
+        <v>930</v>
       </c>
       <c r="G36" t="s">
-        <v>948</v>
+        <v>931</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="J36" t="s">
-        <v>949</v>
-[...55 lines deleted...]
-        <v>953</v>
+        <v>928</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -13668,2169 +13545,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="M1" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="N1" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="O1" t="s">
-        <v>1438</v>
+        <v>1414</v>
       </c>
       <c r="P1" t="s">
-        <v>1441</v>
+        <v>1417</v>
       </c>
       <c r="Q1" t="s">
-        <v>1448</v>
+        <v>1423</v>
       </c>
       <c r="R1" t="s">
-        <v>1449</v>
+        <v>1424</v>
       </c>
       <c r="S1" t="s">
-        <v>1452</v>
+        <v>1428</v>
       </c>
       <c r="T1" t="s">
-        <v>1454</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>957</v>
+        <v>932</v>
       </c>
       <c r="C2" t="s">
-        <v>958</v>
+        <v>933</v>
       </c>
       <c r="D2" t="s">
-        <v>966</v>
+        <v>941</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>1128</v>
+        <v>1103</v>
       </c>
       <c r="G2" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="H2" t="s">
-        <v>1138</v>
+        <v>1113</v>
       </c>
       <c r="I2" t="s">
-        <v>1159</v>
+        <v>1135</v>
       </c>
       <c r="J2" t="s">
-        <v>1191</v>
+        <v>1167</v>
       </c>
       <c r="K2" t="s">
-        <v>1253</v>
+        <v>1229</v>
       </c>
       <c r="L2" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="M2" t="s">
-        <v>1431</v>
+        <v>1407</v>
       </c>
       <c r="N2" t="s">
-        <v>1433</v>
+        <v>1409</v>
       </c>
       <c r="O2" t="s">
-        <v>1439</v>
+        <v>1415</v>
       </c>
       <c r="P2" t="s">
-        <v>1442</v>
+        <v>1418</v>
       </c>
       <c r="Q2" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="R2" t="s">
-        <v>1450</v>
+        <v>1425</v>
       </c>
       <c r="S2" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="T2" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>959</v>
+        <v>934</v>
       </c>
       <c r="D3" t="s">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="E3" t="s">
         <v>109</v>
       </c>
       <c r="F3" t="s">
         <v>65</v>
       </c>
       <c r="G3" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="H3" t="s">
-        <v>1139</v>
+        <v>1114</v>
       </c>
       <c r="I3" t="s">
         <v>68</v>
       </c>
       <c r="J3" t="s">
-        <v>1192</v>
+        <v>1168</v>
       </c>
       <c r="K3" t="s">
-        <v>1254</v>
+        <v>1230</v>
       </c>
       <c r="L3" t="s">
-        <v>1430</v>
+        <v>1406</v>
       </c>
       <c r="M3" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="N3" t="s">
-        <v>1434</v>
+        <v>1410</v>
       </c>
       <c r="O3" t="s">
-        <v>1440</v>
+        <v>1416</v>
       </c>
       <c r="P3" t="s">
-        <v>1443</v>
+        <v>311</v>
       </c>
       <c r="Q3" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="R3" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="S3" t="s">
-        <v>1453</v>
+        <v>1429</v>
       </c>
       <c r="T3" t="s">
-        <v>751</v>
+        <v>732</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>968</v>
+        <v>943</v>
       </c>
       <c r="E4" t="s">
         <v>77</v>
       </c>
       <c r="F4" t="s">
-        <v>1129</v>
+        <v>1104</v>
       </c>
       <c r="G4" t="s">
-        <v>1135</v>
+        <v>1110</v>
       </c>
       <c r="H4" t="s">
-        <v>1140</v>
+        <v>1115</v>
       </c>
       <c r="I4" t="s">
-        <v>1160</v>
+        <v>1136</v>
       </c>
       <c r="J4" t="s">
-        <v>1193</v>
+        <v>1169</v>
       </c>
       <c r="K4" t="s">
-        <v>1255</v>
+        <v>1231</v>
       </c>
       <c r="M4" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="N4" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="O4" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="P4" t="s">
-        <v>1444</v>
+        <v>1419</v>
       </c>
       <c r="Q4" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="R4" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>960</v>
+        <v>935</v>
       </c>
       <c r="D5" t="s">
-        <v>969</v>
+        <v>944</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>56</v>
       </c>
       <c r="G5" t="s">
-        <v>1136</v>
+        <v>1111</v>
       </c>
       <c r="H5" t="s">
-        <v>1141</v>
+        <v>1116</v>
       </c>
       <c r="I5" t="s">
-        <v>1161</v>
+        <v>1137</v>
       </c>
       <c r="J5" t="s">
-        <v>1194</v>
+        <v>1170</v>
       </c>
       <c r="K5" t="s">
-        <v>1256</v>
+        <v>1232</v>
       </c>
       <c r="M5" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="N5" t="s">
-        <v>1435</v>
+        <v>1411</v>
       </c>
       <c r="O5" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="P5" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="Q5" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="R5" t="s">
-        <v>902</v>
+        <v>881</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>961</v>
+        <v>936</v>
       </c>
       <c r="D6" t="s">
-        <v>970</v>
+        <v>945</v>
       </c>
       <c r="E6" t="s">
-        <v>1127</v>
+        <v>172</v>
       </c>
       <c r="F6" t="s">
-        <v>1130</v>
+        <v>1105</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>1142</v>
+        <v>1117</v>
       </c>
       <c r="I6" t="s">
-        <v>1162</v>
+        <v>1138</v>
       </c>
       <c r="J6" t="s">
-        <v>1195</v>
+        <v>1171</v>
       </c>
       <c r="K6" t="s">
-        <v>1257</v>
+        <v>1233</v>
       </c>
       <c r="M6" t="s">
-        <v>1432</v>
+        <v>1408</v>
       </c>
       <c r="N6" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="P6" t="s">
-        <v>1445</v>
+        <v>1420</v>
       </c>
       <c r="Q6" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="R6" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="D7" t="s">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="E7" t="s">
-        <v>156</v>
+        <v>1102</v>
       </c>
       <c r="F7" t="s">
-        <v>1131</v>
+        <v>1106</v>
       </c>
       <c r="G7" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="H7" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="I7" t="s">
-        <v>1163</v>
+        <v>1139</v>
       </c>
       <c r="J7" t="s">
-        <v>1196</v>
+        <v>1172</v>
       </c>
       <c r="K7" t="s">
-        <v>1159</v>
+        <v>1135</v>
       </c>
       <c r="M7" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="N7" t="s">
-        <v>1436</v>
+        <v>1412</v>
       </c>
       <c r="P7" t="s">
-        <v>1446</v>
+        <v>1421</v>
       </c>
       <c r="R7" t="s">
-        <v>1451</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>962</v>
+        <v>937</v>
       </c>
       <c r="D8" t="s">
-        <v>972</v>
+        <v>947</v>
       </c>
       <c r="F8" t="s">
-        <v>1132</v>
+        <v>1107</v>
       </c>
       <c r="G8" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="H8" t="s">
-        <v>1143</v>
+        <v>1118</v>
       </c>
       <c r="I8" t="s">
-        <v>1164</v>
+        <v>1140</v>
       </c>
       <c r="J8" t="s">
-        <v>1197</v>
+        <v>1173</v>
       </c>
       <c r="K8" t="s">
         <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>1437</v>
+        <v>1413</v>
       </c>
       <c r="P8" t="s">
-        <v>1447</v>
+        <v>1422</v>
       </c>
       <c r="R8" t="s">
-        <v>874</v>
+        <v>851</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>963</v>
+        <v>938</v>
       </c>
       <c r="D9" t="s">
-        <v>973</v>
+        <v>948</v>
       </c>
       <c r="F9" t="s">
-        <v>1133</v>
+        <v>1108</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1165</v>
+        <v>1141</v>
       </c>
       <c r="J9" t="s">
-        <v>1198</v>
+        <v>1174</v>
       </c>
       <c r="K9" t="s">
-        <v>1258</v>
+        <v>1234</v>
       </c>
       <c r="N9" t="s">
         <v>105</v>
       </c>
+      <c r="P9" t="s">
+        <v>305</v>
+      </c>
       <c r="R9" t="s">
-        <v>840</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>964</v>
+        <v>939</v>
       </c>
       <c r="D10" t="s">
-        <v>974</v>
+        <v>949</v>
       </c>
       <c r="F10" t="s">
         <v>110</v>
       </c>
       <c r="G10" t="s">
-        <v>1137</v>
+        <v>1112</v>
       </c>
       <c r="H10" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="I10" t="s">
-        <v>1166</v>
+        <v>1142</v>
       </c>
       <c r="J10" t="s">
-        <v>1199</v>
+        <v>1175</v>
       </c>
       <c r="K10" t="s">
-        <v>1259</v>
+        <v>1235</v>
       </c>
       <c r="N10" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="R10" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>965</v>
+        <v>940</v>
       </c>
       <c r="D11" t="s">
-        <v>975</v>
+        <v>950</v>
       </c>
       <c r="F11" t="s">
-        <v>1134</v>
+        <v>1109</v>
       </c>
       <c r="H11" t="s">
         <v>67</v>
       </c>
       <c r="I11" t="s">
-        <v>1167</v>
+        <v>1143</v>
       </c>
       <c r="J11" t="s">
-        <v>1200</v>
+        <v>1176</v>
       </c>
       <c r="K11" t="s">
-        <v>1260</v>
+        <v>1236</v>
       </c>
       <c r="R11" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>976</v>
+        <v>951</v>
       </c>
       <c r="F12" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="H12" t="s">
-        <v>1144</v>
+        <v>1119</v>
       </c>
       <c r="I12" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="J12" t="s">
-        <v>1201</v>
+        <v>1177</v>
       </c>
       <c r="K12" t="s">
-        <v>1261</v>
+        <v>1237</v>
       </c>
       <c r="R12" t="s">
-        <v>844</v>
+        <v>821</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>977</v>
+        <v>952</v>
       </c>
       <c r="H13" t="s">
-        <v>1145</v>
+        <v>1120</v>
       </c>
       <c r="I13" t="s">
         <v>89</v>
       </c>
       <c r="J13" t="s">
-        <v>1202</v>
+        <v>1178</v>
       </c>
       <c r="K13" t="s">
-        <v>1262</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>978</v>
+        <v>953</v>
       </c>
       <c r="H14" t="s">
-        <v>1146</v>
+        <v>1121</v>
       </c>
       <c r="I14" t="s">
-        <v>1168</v>
+        <v>1144</v>
       </c>
       <c r="J14" t="s">
-        <v>1203</v>
+        <v>1179</v>
       </c>
       <c r="K14" t="s">
-        <v>1263</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>979</v>
+        <v>954</v>
       </c>
       <c r="H15" t="s">
-        <v>1147</v>
+        <v>1122</v>
       </c>
       <c r="I15" t="s">
-        <v>1169</v>
+        <v>1145</v>
       </c>
       <c r="J15" t="s">
-        <v>1204</v>
+        <v>1180</v>
       </c>
       <c r="K15" t="s">
-        <v>1264</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>980</v>
+        <v>955</v>
       </c>
       <c r="H16" t="s">
         <v>99</v>
       </c>
       <c r="I16" t="s">
-        <v>1170</v>
+        <v>1146</v>
       </c>
       <c r="J16" t="s">
-        <v>1205</v>
+        <v>1181</v>
       </c>
       <c r="K16" t="s">
-        <v>1265</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>981</v>
+        <v>956</v>
       </c>
       <c r="H17" t="s">
-        <v>1148</v>
+        <v>1123</v>
       </c>
       <c r="I17" t="s">
-        <v>1171</v>
+        <v>1147</v>
       </c>
       <c r="J17" t="s">
-        <v>1206</v>
+        <v>1182</v>
       </c>
       <c r="K17" t="s">
-        <v>1161</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>982</v>
+        <v>957</v>
       </c>
       <c r="H18" t="s">
-        <v>1149</v>
+        <v>1124</v>
       </c>
       <c r="I18" t="s">
-        <v>1172</v>
+        <v>1148</v>
       </c>
       <c r="J18" t="s">
-        <v>1207</v>
+        <v>1183</v>
       </c>
       <c r="K18" t="s">
-        <v>1266</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>983</v>
+        <v>958</v>
       </c>
       <c r="H19" t="s">
-        <v>1150</v>
+        <v>1125</v>
       </c>
       <c r="I19" t="s">
-        <v>1173</v>
+        <v>1149</v>
       </c>
       <c r="J19" t="s">
-        <v>1208</v>
+        <v>1184</v>
       </c>
       <c r="K19" t="s">
-        <v>1267</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>984</v>
+        <v>959</v>
       </c>
       <c r="H20" t="s">
-        <v>1151</v>
+        <v>1126</v>
       </c>
       <c r="I20" t="s">
-        <v>1174</v>
+        <v>1150</v>
       </c>
       <c r="J20" t="s">
-        <v>1209</v>
+        <v>1185</v>
       </c>
       <c r="K20" t="s">
-        <v>1268</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>985</v>
+        <v>960</v>
       </c>
       <c r="H21" t="s">
-        <v>1152</v>
+        <v>1127</v>
       </c>
       <c r="I21" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="J21" t="s">
-        <v>1210</v>
+        <v>1186</v>
       </c>
       <c r="K21" t="s">
-        <v>1269</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>986</v>
+        <v>961</v>
       </c>
       <c r="H22" t="s">
-        <v>1153</v>
+        <v>1128</v>
       </c>
       <c r="I22" t="s">
-        <v>1175</v>
+        <v>1151</v>
       </c>
       <c r="J22" t="s">
-        <v>1211</v>
+        <v>1187</v>
       </c>
       <c r="K22" t="s">
-        <v>1270</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>987</v>
+        <v>962</v>
       </c>
       <c r="H23" t="s">
-        <v>1154</v>
+        <v>1129</v>
       </c>
       <c r="I23" t="s">
-        <v>1176</v>
+        <v>1152</v>
       </c>
       <c r="J23" t="s">
-        <v>1212</v>
+        <v>1188</v>
       </c>
       <c r="K23" t="s">
-        <v>1271</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>988</v>
+        <v>963</v>
       </c>
       <c r="H24" t="s">
-        <v>1155</v>
+        <v>1130</v>
       </c>
       <c r="I24" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="J24" t="s">
-        <v>1213</v>
+        <v>1189</v>
       </c>
       <c r="K24" t="s">
-        <v>1272</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>989</v>
+        <v>964</v>
       </c>
       <c r="H25" t="s">
-        <v>1156</v>
+        <v>1131</v>
       </c>
       <c r="I25" t="s">
-        <v>1177</v>
+        <v>1153</v>
       </c>
       <c r="J25" t="s">
-        <v>1214</v>
+        <v>1190</v>
       </c>
       <c r="K25" t="s">
-        <v>1273</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>990</v>
+        <v>965</v>
       </c>
       <c r="H26" t="s">
-        <v>1157</v>
+        <v>1132</v>
       </c>
       <c r="I26" t="s">
-        <v>1178</v>
+        <v>1154</v>
       </c>
       <c r="J26" t="s">
-        <v>1215</v>
+        <v>1191</v>
       </c>
       <c r="K26" t="s">
-        <v>1274</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>991</v>
+        <v>966</v>
       </c>
       <c r="H27" t="s">
-        <v>1158</v>
+        <v>1133</v>
       </c>
       <c r="I27" t="s">
         <v>58</v>
       </c>
       <c r="J27" t="s">
-        <v>1216</v>
+        <v>1192</v>
       </c>
       <c r="K27" t="s">
-        <v>1275</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>992</v>
+        <v>967</v>
       </c>
       <c r="H28" t="s">
-        <v>158</v>
+        <v>1134</v>
       </c>
       <c r="I28" t="s">
-        <v>1179</v>
+        <v>1155</v>
       </c>
       <c r="J28" t="s">
-        <v>1217</v>
+        <v>1193</v>
       </c>
       <c r="K28" t="s">
-        <v>1276</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>993</v>
+        <v>968</v>
       </c>
       <c r="I29" t="s">
-        <v>1180</v>
+        <v>1156</v>
       </c>
       <c r="J29" t="s">
-        <v>1218</v>
+        <v>1194</v>
       </c>
       <c r="K29" t="s">
-        <v>1277</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>994</v>
+        <v>969</v>
       </c>
       <c r="I30" t="s">
-        <v>1181</v>
+        <v>1157</v>
       </c>
       <c r="J30" t="s">
-        <v>1219</v>
+        <v>1195</v>
       </c>
       <c r="K30" t="s">
-        <v>1278</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>995</v>
+        <v>970</v>
       </c>
       <c r="I31" t="s">
-        <v>1182</v>
+        <v>1158</v>
       </c>
       <c r="J31" t="s">
-        <v>1220</v>
+        <v>1196</v>
       </c>
       <c r="K31" t="s">
-        <v>1279</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>996</v>
+        <v>971</v>
       </c>
       <c r="I32" t="s">
-        <v>1183</v>
+        <v>1159</v>
       </c>
       <c r="J32" t="s">
-        <v>1221</v>
+        <v>1197</v>
       </c>
       <c r="K32" t="s">
-        <v>1280</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>997</v>
+        <v>972</v>
       </c>
       <c r="I33" t="s">
-        <v>1184</v>
+        <v>1160</v>
       </c>
       <c r="J33" t="s">
-        <v>1222</v>
+        <v>1198</v>
       </c>
       <c r="K33" t="s">
-        <v>1281</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>998</v>
+        <v>973</v>
       </c>
       <c r="I34" t="s">
-        <v>1185</v>
+        <v>1161</v>
       </c>
       <c r="J34" t="s">
-        <v>1223</v>
+        <v>1199</v>
       </c>
       <c r="K34" t="s">
-        <v>1282</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>999</v>
+        <v>974</v>
       </c>
       <c r="I35" t="s">
-        <v>1186</v>
+        <v>1162</v>
       </c>
       <c r="J35" t="s">
-        <v>1224</v>
+        <v>1200</v>
       </c>
       <c r="K35" t="s">
-        <v>1283</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1000</v>
+        <v>975</v>
       </c>
       <c r="I36" t="s">
         <v>79</v>
       </c>
       <c r="J36" t="s">
-        <v>1225</v>
+        <v>1201</v>
       </c>
       <c r="K36" t="s">
-        <v>1284</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1001</v>
+        <v>976</v>
       </c>
       <c r="I37" t="s">
-        <v>1187</v>
+        <v>1163</v>
       </c>
       <c r="J37" t="s">
-        <v>1226</v>
+        <v>1202</v>
       </c>
       <c r="K37" t="s">
-        <v>1285</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1002</v>
+        <v>977</v>
       </c>
       <c r="I38" t="s">
-        <v>1188</v>
+        <v>1164</v>
       </c>
       <c r="J38" t="s">
-        <v>1227</v>
+        <v>1203</v>
       </c>
       <c r="K38" t="s">
-        <v>1286</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1003</v>
+        <v>978</v>
       </c>
       <c r="I39" t="s">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="J39" t="s">
-        <v>1228</v>
+        <v>1204</v>
       </c>
       <c r="K39" t="s">
-        <v>1287</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1004</v>
+        <v>979</v>
       </c>
       <c r="I40" t="s">
         <v>57</v>
       </c>
       <c r="J40" t="s">
-        <v>1229</v>
+        <v>1205</v>
       </c>
       <c r="K40" t="s">
-        <v>1288</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1005</v>
+        <v>980</v>
       </c>
       <c r="I41" t="s">
-        <v>1190</v>
+        <v>1166</v>
       </c>
       <c r="J41" t="s">
-        <v>1230</v>
+        <v>1206</v>
       </c>
       <c r="K41" t="s">
-        <v>1289</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1006</v>
+        <v>981</v>
       </c>
       <c r="J42" t="s">
-        <v>1231</v>
+        <v>1207</v>
       </c>
       <c r="K42" t="s">
-        <v>1290</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1007</v>
+        <v>982</v>
       </c>
       <c r="J43" t="s">
-        <v>1232</v>
+        <v>1208</v>
       </c>
       <c r="K43" t="s">
-        <v>1291</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="J44" t="s">
-        <v>1233</v>
+        <v>1209</v>
       </c>
       <c r="K44" t="s">
-        <v>1292</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="J45" t="s">
-        <v>1234</v>
+        <v>1210</v>
       </c>
       <c r="K45" t="s">
-        <v>1293</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1010</v>
+        <v>985</v>
       </c>
       <c r="J46" t="s">
-        <v>1235</v>
+        <v>1211</v>
       </c>
       <c r="K46" t="s">
-        <v>1294</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1011</v>
+        <v>986</v>
       </c>
       <c r="J47" t="s">
-        <v>1236</v>
+        <v>1212</v>
       </c>
       <c r="K47" t="s">
-        <v>1295</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1012</v>
+        <v>987</v>
       </c>
       <c r="J48" t="s">
-        <v>1237</v>
+        <v>1213</v>
       </c>
       <c r="K48" t="s">
-        <v>1296</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1013</v>
+        <v>988</v>
       </c>
       <c r="J49" t="s">
-        <v>1238</v>
+        <v>1214</v>
       </c>
       <c r="K49" t="s">
-        <v>1297</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1014</v>
+        <v>989</v>
       </c>
       <c r="J50" t="s">
-        <v>1239</v>
+        <v>1215</v>
       </c>
       <c r="K50" t="s">
-        <v>1298</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1015</v>
+        <v>990</v>
       </c>
       <c r="J51" t="s">
-        <v>1240</v>
+        <v>1216</v>
       </c>
       <c r="K51" t="s">
-        <v>1299</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1016</v>
+        <v>991</v>
       </c>
       <c r="J52" t="s">
-        <v>1241</v>
+        <v>1217</v>
       </c>
       <c r="K52" t="s">
-        <v>1300</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1017</v>
+        <v>992</v>
       </c>
       <c r="J53" t="s">
-        <v>1242</v>
+        <v>1218</v>
       </c>
       <c r="K53" t="s">
-        <v>1301</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1018</v>
+        <v>993</v>
       </c>
       <c r="J54" t="s">
-        <v>1243</v>
+        <v>1219</v>
       </c>
       <c r="K54" t="s">
-        <v>1302</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1019</v>
+        <v>994</v>
       </c>
       <c r="J55" t="s">
-        <v>1244</v>
+        <v>1220</v>
       </c>
       <c r="K55" t="s">
-        <v>1303</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1020</v>
+        <v>995</v>
       </c>
       <c r="J56" t="s">
-        <v>1245</v>
+        <v>1221</v>
       </c>
       <c r="K56" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1021</v>
+        <v>996</v>
       </c>
       <c r="J57" t="s">
-        <v>1246</v>
+        <v>1222</v>
       </c>
       <c r="K57" t="s">
-        <v>1304</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1022</v>
+        <v>997</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
-        <v>1305</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1023</v>
+        <v>998</v>
       </c>
       <c r="J59" t="s">
-        <v>1247</v>
+        <v>1223</v>
       </c>
       <c r="K59" t="s">
-        <v>1306</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1024</v>
+        <v>999</v>
       </c>
       <c r="J60" t="s">
-        <v>1248</v>
+        <v>1224</v>
       </c>
       <c r="K60" t="s">
-        <v>1307</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1025</v>
+        <v>1000</v>
       </c>
       <c r="J61" t="s">
-        <v>1249</v>
+        <v>1225</v>
       </c>
       <c r="K61" t="s">
-        <v>1308</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1026</v>
+        <v>1001</v>
       </c>
       <c r="J62" t="s">
-        <v>1250</v>
+        <v>1226</v>
       </c>
       <c r="K62" t="s">
-        <v>1309</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="J63" t="s">
-        <v>1251</v>
+        <v>1227</v>
       </c>
       <c r="K63" t="s">
-        <v>1169</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1028</v>
+        <v>1003</v>
       </c>
       <c r="J64" t="s">
-        <v>1252</v>
+        <v>1228</v>
       </c>
       <c r="K64" t="s">
-        <v>1310</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1029</v>
+        <v>1004</v>
       </c>
       <c r="K65" t="s">
-        <v>1311</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1030</v>
+        <v>1005</v>
       </c>
       <c r="K66" t="s">
-        <v>1312</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1031</v>
+        <v>1006</v>
       </c>
       <c r="K67" t="s">
-        <v>1313</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1032</v>
+        <v>1007</v>
       </c>
       <c r="K68" t="s">
-        <v>1314</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1033</v>
+        <v>1008</v>
       </c>
       <c r="K69" t="s">
-        <v>1315</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1034</v>
+        <v>1009</v>
       </c>
       <c r="K70" t="s">
-        <v>1316</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1035</v>
+        <v>1010</v>
       </c>
       <c r="K71" t="s">
-        <v>1317</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1036</v>
+        <v>1011</v>
       </c>
       <c r="K72" t="s">
-        <v>1318</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1037</v>
+        <v>1012</v>
       </c>
       <c r="K73" t="s">
-        <v>1319</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1038</v>
+        <v>1013</v>
       </c>
       <c r="K74" t="s">
-        <v>1320</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1039</v>
+        <v>1014</v>
       </c>
       <c r="K75" t="s">
-        <v>1321</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1040</v>
+        <v>1015</v>
       </c>
       <c r="K76" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="K77" t="s">
-        <v>1322</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1042</v>
+        <v>1017</v>
       </c>
       <c r="K78" t="s">
-        <v>1323</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1043</v>
+        <v>1018</v>
       </c>
       <c r="K79" t="s">
-        <v>1324</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1044</v>
+        <v>1019</v>
       </c>
       <c r="K80" t="s">
-        <v>1325</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1045</v>
+        <v>1020</v>
       </c>
       <c r="K81" t="s">
-        <v>1326</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1046</v>
+        <v>1021</v>
       </c>
       <c r="K82" t="s">
-        <v>1327</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1047</v>
+        <v>1022</v>
       </c>
       <c r="K83" t="s">
-        <v>1328</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1048</v>
+        <v>1023</v>
       </c>
       <c r="K84" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1049</v>
+        <v>1024</v>
       </c>
       <c r="K85" t="s">
-        <v>1175</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1050</v>
+        <v>1025</v>
       </c>
       <c r="K86" t="s">
-        <v>1329</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1051</v>
+        <v>1026</v>
       </c>
       <c r="K87" t="s">
-        <v>1330</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1052</v>
+        <v>1027</v>
       </c>
       <c r="K88" t="s">
-        <v>1331</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1053</v>
+        <v>1028</v>
       </c>
       <c r="K89" t="s">
-        <v>1332</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1054</v>
+        <v>1029</v>
       </c>
       <c r="K90" t="s">
-        <v>1333</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1055</v>
+        <v>1030</v>
       </c>
       <c r="K91" t="s">
-        <v>1334</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1056</v>
+        <v>1031</v>
       </c>
       <c r="K92" t="s">
-        <v>1335</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1057</v>
+        <v>1032</v>
       </c>
       <c r="K93" t="s">
-        <v>1336</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1058</v>
+        <v>1033</v>
       </c>
       <c r="K94" t="s">
-        <v>1337</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1059</v>
+        <v>1034</v>
       </c>
       <c r="K95" t="s">
-        <v>1177</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1060</v>
+        <v>1035</v>
       </c>
       <c r="K96" t="s">
-        <v>1338</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1061</v>
+        <v>1036</v>
       </c>
       <c r="K97" t="s">
-        <v>1339</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1062</v>
+        <v>1037</v>
       </c>
       <c r="K98" t="s">
-        <v>1340</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1063</v>
+        <v>1038</v>
       </c>
       <c r="K99" t="s">
-        <v>1341</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1064</v>
+        <v>1039</v>
       </c>
       <c r="K100" t="s">
-        <v>1342</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
       <c r="K101" t="s">
-        <v>1343</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="K102" t="s">
-        <v>1344</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1067</v>
+        <v>1042</v>
       </c>
       <c r="K103" t="s">
-        <v>1345</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1068</v>
+        <v>1043</v>
       </c>
       <c r="K104" t="s">
-        <v>1346</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1069</v>
+        <v>1044</v>
       </c>
       <c r="K105" t="s">
-        <v>1347</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1070</v>
+        <v>1045</v>
       </c>
       <c r="K106" t="s">
-        <v>1348</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1071</v>
+        <v>1046</v>
       </c>
       <c r="K107" t="s">
-        <v>1349</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1072</v>
+        <v>1047</v>
       </c>
       <c r="K108" t="s">
-        <v>1350</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1073</v>
+        <v>1048</v>
       </c>
       <c r="K109" t="s">
-        <v>1351</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1074</v>
+        <v>1049</v>
       </c>
       <c r="K110" t="s">
-        <v>1352</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1075</v>
+        <v>1050</v>
       </c>
       <c r="K111" t="s">
-        <v>1353</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1076</v>
+        <v>1051</v>
       </c>
       <c r="K112" t="s">
-        <v>1354</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1077</v>
+        <v>1052</v>
       </c>
       <c r="K113" t="s">
-        <v>1355</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="K114" t="s">
-        <v>1356</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1079</v>
+        <v>1054</v>
       </c>
       <c r="K115" t="s">
-        <v>1357</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1080</v>
+        <v>1055</v>
       </c>
       <c r="K116" t="s">
-        <v>1358</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1081</v>
+        <v>1056</v>
       </c>
       <c r="K117" t="s">
-        <v>1359</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1082</v>
+        <v>1057</v>
       </c>
       <c r="K118" t="s">
-        <v>1360</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
       <c r="K119" t="s">
-        <v>1361</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="K120" t="s">
-        <v>1362</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1085</v>
+        <v>1060</v>
       </c>
       <c r="K121" t="s">
-        <v>1363</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1086</v>
+        <v>1061</v>
       </c>
       <c r="K122" t="s">
-        <v>1364</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1087</v>
+        <v>1062</v>
       </c>
       <c r="K123" t="s">
-        <v>1365</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="K124" t="s">
-        <v>1366</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1089</v>
+        <v>1064</v>
       </c>
       <c r="K125" t="s">
-        <v>1149</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1090</v>
+        <v>1065</v>
       </c>
       <c r="K126" t="s">
-        <v>1367</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1091</v>
+        <v>1066</v>
       </c>
       <c r="K127" t="s">
-        <v>1368</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1092</v>
+        <v>1067</v>
       </c>
       <c r="K128" t="s">
-        <v>1369</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1093</v>
+        <v>1068</v>
       </c>
       <c r="K129" t="s">
-        <v>1370</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1094</v>
+        <v>1069</v>
       </c>
       <c r="K130" t="s">
-        <v>1371</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1095</v>
+        <v>1070</v>
       </c>
       <c r="K131" t="s">
-        <v>1372</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1096</v>
+        <v>1071</v>
       </c>
       <c r="K132" t="s">
-        <v>1373</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1097</v>
+        <v>1072</v>
       </c>
       <c r="K133" t="s">
-        <v>1374</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1098</v>
+        <v>1073</v>
       </c>
       <c r="K134" t="s">
-        <v>1375</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1099</v>
+        <v>1074</v>
       </c>
       <c r="K135" t="s">
-        <v>1376</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1100</v>
+        <v>1075</v>
       </c>
       <c r="K136" t="s">
-        <v>1377</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1101</v>
+        <v>1076</v>
       </c>
       <c r="K137" t="s">
-        <v>1378</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1102</v>
+        <v>1077</v>
       </c>
       <c r="K138" t="s">
-        <v>1181</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1103</v>
+        <v>1078</v>
       </c>
       <c r="K139" t="s">
-        <v>1379</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1104</v>
+        <v>1079</v>
       </c>
       <c r="K140" t="s">
-        <v>1380</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1105</v>
+        <v>1080</v>
       </c>
       <c r="K141" t="s">
-        <v>1381</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1106</v>
+        <v>1081</v>
       </c>
       <c r="K142" t="s">
-        <v>1382</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1107</v>
+        <v>1082</v>
       </c>
       <c r="K143" t="s">
-        <v>1383</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1108</v>
+        <v>1083</v>
       </c>
       <c r="K144" t="s">
-        <v>1384</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1109</v>
+        <v>1084</v>
       </c>
       <c r="K145" t="s">
-        <v>1385</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1110</v>
+        <v>1085</v>
       </c>
       <c r="K146" t="s">
-        <v>1386</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1111</v>
+        <v>1086</v>
       </c>
       <c r="K147" t="s">
-        <v>1387</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1112</v>
+        <v>1087</v>
       </c>
       <c r="K148" t="s">
-        <v>1388</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1113</v>
+        <v>1088</v>
       </c>
       <c r="K149" t="s">
-        <v>1389</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1114</v>
+        <v>1089</v>
       </c>
       <c r="K150" t="s">
-        <v>1390</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1115</v>
+        <v>1090</v>
       </c>
       <c r="K151" t="s">
-        <v>1391</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1116</v>
+        <v>1091</v>
       </c>
       <c r="K152" t="s">
-        <v>1392</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1117</v>
+        <v>1092</v>
       </c>
       <c r="K153" t="s">
-        <v>1393</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1118</v>
+        <v>1093</v>
       </c>
       <c r="K154" t="s">
-        <v>1394</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1119</v>
+        <v>1094</v>
       </c>
       <c r="K155" t="s">
-        <v>1395</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1120</v>
+        <v>1095</v>
       </c>
       <c r="K156" t="s">
-        <v>1396</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1121</v>
+        <v>1096</v>
       </c>
       <c r="K157" t="s">
-        <v>1397</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1122</v>
+        <v>1097</v>
       </c>
       <c r="K158" t="s">
-        <v>1398</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1123</v>
+        <v>1098</v>
       </c>
       <c r="K159" t="s">
-        <v>1399</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1124</v>
+        <v>1099</v>
       </c>
       <c r="K160" t="s">
-        <v>1400</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1125</v>
+        <v>1100</v>
       </c>
       <c r="K161" t="s">
-        <v>1401</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1126</v>
+        <v>1101</v>
       </c>
       <c r="K162" t="s">
-        <v>1402</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1403</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1404</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1405</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1406</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1407</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1408</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1409</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1410</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1411</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1412</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1413</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1414</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1415</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1416</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1417</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1418</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1419</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1157</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1420</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1421</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1422</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1423</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>158</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1424</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1425</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1426</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1427</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1428</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1429</v>
+        <v>1405</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">