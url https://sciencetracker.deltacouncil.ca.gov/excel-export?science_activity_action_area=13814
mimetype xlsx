--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1361">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-08 05:51:45pm</t>
+    <t>2026-07-24 03:00:09am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13814</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13814"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -575,86 +575,50 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49879</t>
   </si>
   <si>
     <t>Science for adaptive management of juvenile spring-run Chinook salmon in the San Joaquin River</t>
   </si>
   <si>
     <t>Spring-run Chinook salmon rehabilitation efforts are intensifying on the San Joaquin River. Over the last three years, UC Davis has successfully tracked movement, behavior, reach-specific survival, and route selection for reintroduced juvenile spring-run Chinook salmon in this ecosystem. In 2019, information on salmon tracking was combined with state-of-art habitat (fast limnological automated measurements or “FLAMe”) and physiological (e.g. fish condition, survival and transcriptomic) approaches. Results from this work are ongoing but have yielded actionable information on key habitats and management strategies for promoting salmon life-cycles in the San Joaquin River and central Delta. Now UC Davis will further explore promising recent findings. First, the analysis of an additional year of juvenile salmon tracking will occur to glean more survival information across different water year conditions. This information would be married with expanded FLAMe surveys in space and time along with a second year of physiological assays using caged fish. UC Davis will also evaluate the ‘transport effect’ on salmon, in an attempt to explain consistently high losses of JSATS-tagged salmon through the restoration area. Numerous other synergies exist with new and ongoing telemetry work that will be benefitted by a continuation of this work. The goal is to provide actionable science, and open access data, with a high potential to facilitate adaptive management in the San Joaquin River and central Delta.</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Habitat management; Native species management</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Estuaries; Fish; Habitat restoration</t>
   </si>
   <si>
     <t>October 3, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52576</t>
-  </si>
-[...34 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>2021;2022;2023</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
@@ -732,50 +696,53 @@
 </t>
   </si>
   <si>
     <t>Linked data - 10.5281/zenodo.13329047</t>
   </si>
   <si>
     <t>August 18, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54116</t>
   </si>
   <si>
     <t>Coastal Wetland Restoration a Nature Based Decarbonization Multi-Benefit Climate Mitigation Solution: Policy and Governance</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; University of California - Santa Barbara [UCSB]; University of California - Berkeley [UC Berkeley]; University of California - Irvine [UCI]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;A team at UC Davis (Dr. Mark Lubell, Dr. Gwen Arnold, PhD Candidate Kyra Gmoser-Daskalakis) is conducting social science research on wetland restoration in the California Bay-Delta as part of a larger, interdisciplinary project on wetland restoration across multiple University of California campuses and national labs ("Coastal Wetland Restoration a Nature Based Decarbonization Multi-Benefit Climate Mitigation Solution"). First, the project is conducting social network and spatial analysis using the EcoAtlas project database to examine drivers of wetland restoration investment in the Bay-Delta from the 1980s to now. Second, case studies of individual restoration projects and interviews with 40+ restoration project partners examines barriers to the restoration implementation and perceptions and goals of multi-benefits among interested parties. Preliminary results have been shared at the State of the Estuary and Bay-Delta Science Conferences in 2024. See https://wetlands.ucsc.edu/index.html for more information.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2022;2023;2024</t>
   </si>
   <si>
+    <t>Unsure</t>
+  </si>
+  <si>
     <t>Data application - Analytics; Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
     <t>Social science</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Nature-based solutions; Restoration; Restoration planning; Wetlands</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54141</t>
   </si>
   <si>
     <t>Suisun Landscapes: historical ecology, functional metrics,  and community priorities for landscape planning</t>
   </si>
   <si>
     <t>Suisun Resource Conservation District</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt;To support management planning in Suisun Marsh, this project is developing a body of science and tools to understand past, present, and potential future changes to the Marsh’s ecological patterns, processes, and functions. This project builds on SFEI’s prior work in the Delta, extending historical ecology mapping, landscape change studies, and the&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;a href="https://www.sfei.org/projects/landscape-scenario-planning-tool" style="text-decoration:none"&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; Landscape Scenario Planning Tool&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; to cover Suisun's historical and present-day landscapes. Through spatially explicit representations of the historical function and condition of the marsh and analyses of landscape metrics, this project is evaluating changes over time in landscape support for ecosystem functions and services in Suisun. In order to incorporate diverse perspectives into planning resources, project activities include engagement with local tribes and community members to understand community interests, priorities, and uses of the Marsh. Findings will be shared through a report and article for both technical and general audiences, and spatial analyses and data layers will be made available through the Landscape Scenario Planning Tool.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
@@ -991,56 +958,50 @@
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>September 27, 2023</t>
   </si>
   <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>2023-03-15</t>
   </si>
   <si>
     <t>January 29, 2024</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>DSC-21011</t>
-[...4 lines deleted...]
-  <si>
     <t>2021-12-17</t>
   </si>
   <si>
     <t>DSC21026</t>
   </si>
   <si>
     <t>2022-05-18</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>DSC21132</t>
   </si>
   <si>
     <t>Wayne State University, Lumigen Instrument Center</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
     <t>DSC21133</t>
   </si>
   <si>
     <t>BSA Environmental Services, Inc.</t>
@@ -1118,65 +1079,50 @@
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Alison Whipple</t>
   </si>
   <si>
     <t>Alison</t>
   </si>
   <si>
     <t>Whipple</t>
   </si>
   <si>
     <t>alisonw@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50298</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Rypel</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Rypel</t>
   </si>
   <si>
     <t>Director, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>rypel@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
   </si>
   <si>
     <t>Andrew Schultz</t>
   </si>
@@ -1555,62 +1501,50 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
     <t>Kyra Gmoser-Daskalakis</t>
   </si>
   <si>
     <t>Kyra</t>
   </si>
   <si>
     <t>Gmoser-Daskalakis</t>
   </si>
   <si>
     <t>PhD Candidate</t>
   </si>
   <si>
     <t>kgmoserd@ucdavis.edu</t>
   </si>
   <si>
     <t>PhD Candidate at University of California Davis studying policy and governance of wetland restoration in the Bay-Delta</t>
   </si>
   <si>
     <t>September 25, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54142</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Letitia Grenier</t>
   </si>
   <si>
     <t>Letitia</t>
   </si>
   <si>
     <t>Grenier</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; Public Policy Institute of California [PPIC]</t>
   </si>
   <si>
     <t>letitia@sfei.org</t>
   </si>
   <si>
     <t>February 4, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50290</t>
   </si>
   <si>
     <t>Levi Lewis</t>
   </si>
@@ -1891,71 +1825,50 @@
   <si>
     <t>Peter Moyle</t>
   </si>
   <si>
     <t>Moyle</t>
   </si>
   <si>
     <t>pbmoyle@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50340</t>
   </si>
   <si>
     <t>Rafael Silberblatt</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Silberblatt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54628</t>
   </si>
   <si>
-    <t>Ravi Nagarajan</t>
-[...19 lines deleted...]
-  <si>
     <t>Rene Henery</t>
   </si>
   <si>
     <t>Rene</t>
   </si>
   <si>
     <t>Henery</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54615</t>
   </si>
   <si>
     <t>Richard Connon</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Connon</t>
   </si>
   <si>
     <t>reconnon@ucdavis.edu</t>
   </si>
   <si>
     <t>530-752-3141</t>
@@ -2375,62 +2288,50 @@
   <si>
     <t>Link or DOI</t>
   </si>
   <si>
     <t>File</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Peer Review</t>
   </si>
   <si>
     <t>Click Count</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Agosta, A., C.L. Hause, G.P. Singer, N.A. Fangue, N.A, and A.L. Rypel. 2021. San Joaquin River Spring-run Chinook Salmon Survival. UC Davis’s Wildlife, Fish &amp; Conservation Biology seminar.</t>
   </si>
   <si>
     <t>UC Davis’s Wildlife, Fish &amp; Conservation Biology seminar</t>
   </si>
   <si>
-    <t>UCD_Conference_Poster_AFS_Spokane_2022_final.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Website</t>
   </si>
   <si>
     <t>screenshot of a web-based summary of the project</t>
   </si>
   <si>
     <t>October 28, 2022</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://storymaps.arcgis.com/stories/5adba791573d4375be7e75f120273838</t>
   </si>
   <si>
     <t>Closing the Loop on Science Funding</t>
   </si>
   <si>
     <t xml:space="preserve">In 2018, under the leadership of then Delta Lead Scientist Dr. John Callaway, the DSP set about establishing more regular and reliable opportunities for science funding. The 2018 projects described in this storymap are a part of the first wave of scientific research, resulting from DSP’s programmatic shift to large, biennial proposal solicitations.    </t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/newsletters/2022-05-20-delta-breeze-newsletter.pdf</t>
   </si>
   <si>
     <t>2022-05-20-delta-breeze-newsletter.pdf</t>
@@ -2662,59 +2563,50 @@
   <si>
     <t>Peterson, A., C.L. Hause, G.P. Singer, R.A. Buchanan, N.A. Fangue, and A.L. Rypel. 2022. Investigation of a Mortality hotspot for Emigrating Chinook Salmon Smolts in the California Delta. Annual Meeting of the American Fisheries Society, Spokane WA USA.</t>
   </si>
   <si>
     <t>Annual Meeting of the American Fisheries Society, Spokane WA USA</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>June 21, 2024</t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-19-non-invasive-environmental-dna-monitoring-to-support-tidal-wetland-restoration.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-25-harmful-algal-blooms-and-cyanotoxins-in-the-delta-occurrence-distribution-trends-and-environmental-drivers.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.deltacouncil.ca.gov/pdf/science-program/information-sheets/2025-07-14-reorienting-to-recovery.pdf</t>
   </si>
   <si>
     <t>Project summary: Wetland carbon sequestration and impacts of climate change</t>
   </si>
   <si>
     <t>Project summary website</t>
   </si>
@@ -4242,50 +4134,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
@@ -4733,51 +4628,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X29"/>
+  <dimension ref="A1:X28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -5923,2015 +5818,1915 @@
         <v>44</v>
       </c>
       <c r="Q19" t="s">
         <v>175</v>
       </c>
       <c r="R19"/>
       <c r="S19" t="s">
         <v>47</v>
       </c>
       <c r="T19" t="s">
         <v>176</v>
       </c>
       <c r="U19" t="s">
         <v>177</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>178</v>
       </c>
       <c r="X19" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
-        <v>53136</v>
+        <v>53151</v>
       </c>
       <c r="B20" t="s">
         <v>180</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>181</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>182</v>
       </c>
       <c r="F20" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J20" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="K20"/>
       <c r="L20">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="M20"/>
+        <v>2021</v>
+      </c>
+      <c r="M20" t="s">
+        <v>185</v>
+      </c>
       <c r="N20"/>
       <c r="O20" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="P20" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="Q20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="R20" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="S20" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="T20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="U20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="X20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
-        <v>53151</v>
+        <v>53501</v>
       </c>
       <c r="B21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C21" t="s">
         <v>111</v>
       </c>
       <c r="D21" t="s">
-        <v>193</v>
+        <v>128</v>
       </c>
       <c r="E21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="K21"/>
       <c r="L21">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="M21"/>
       <c r="N21"/>
       <c r="O21" t="s">
+        <v>59</v>
+      </c>
+      <c r="P21" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q21" t="s">
         <v>198</v>
       </c>
-      <c r="P21" t="s">
-[...2 lines deleted...]
-      <c r="Q21" t="s">
+      <c r="R21" t="s">
         <v>199</v>
       </c>
-      <c r="R21" t="s">
+      <c r="S21" t="s">
+        <v>198</v>
+      </c>
+      <c r="T21" t="s">
         <v>200</v>
       </c>
-      <c r="S21" t="s">
+      <c r="U21" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="X21" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
-        <v>53501</v>
+        <v>53836</v>
       </c>
       <c r="B22" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C22" t="s">
         <v>111</v>
       </c>
       <c r="D22" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>2023</v>
       </c>
       <c r="M22"/>
-      <c r="N22"/>
+      <c r="N22">
+        <v>2024</v>
+      </c>
       <c r="O22" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="P22"/>
       <c r="Q22" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="R22" t="s">
-        <v>211</v>
+        <v>149</v>
       </c>
       <c r="S22" t="s">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="T22" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="X22" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
-        <v>53836</v>
+        <v>54116</v>
       </c>
       <c r="B23" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C23" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>217</v>
+        <v>161</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>2023</v>
       </c>
-      <c r="M23"/>
+      <c r="M23">
+        <v>1</v>
+      </c>
       <c r="N23">
         <v>2024</v>
       </c>
       <c r="O23" t="s">
         <v>91</v>
       </c>
-      <c r="P23"/>
+      <c r="P23" t="s">
+        <v>44</v>
+      </c>
       <c r="Q23" t="s">
         <v>148</v>
       </c>
       <c r="R23" t="s">
         <v>149</v>
       </c>
       <c r="S23" t="s">
         <v>150</v>
       </c>
       <c r="T23" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="V23"/>
+        <v>134</v>
+      </c>
+      <c r="U23" t="s">
+        <v>151</v>
+      </c>
+      <c r="V23" t="s">
+        <v>211</v>
+      </c>
       <c r="W23" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="X23" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
-        <v>54116</v>
+        <v>54141</v>
       </c>
       <c r="B24" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>215</v>
+      </c>
       <c r="F24" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24"/>
+      <c r="I24" t="s">
+        <v>184</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
-        <v>2023</v>
-[...6 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="M24" t="s">
+        <v>217</v>
+      </c>
+      <c r="N24"/>
       <c r="O24" t="s">
-        <v>91</v>
+        <v>218</v>
       </c>
       <c r="P24" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="Q24" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="R24" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="S24" t="s">
-        <v>150</v>
+        <v>221</v>
       </c>
       <c r="T24" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="U24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="V24" t="s">
         <v>223</v>
       </c>
+      <c r="V24"/>
       <c r="W24" t="s">
+        <v>73</v>
+      </c>
+      <c r="X24" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
-        <v>54141</v>
+        <v>54151</v>
       </c>
       <c r="B25" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C25" t="s">
         <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="E25" t="s">
+        <v>226</v>
+      </c>
+      <c r="F25" t="s">
         <v>227</v>
       </c>
-      <c r="F25" t="s">
+      <c r="G25" t="s">
         <v>228</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="J25"/>
+        <v>40</v>
+      </c>
+      <c r="J25" t="s">
+        <v>146</v>
+      </c>
       <c r="K25"/>
       <c r="L25">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="M25" t="s">
         <v>229</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
-        <v>184</v>
+        <v>91</v>
       </c>
       <c r="P25" t="s">
         <v>230</v>
       </c>
       <c r="Q25" t="s">
         <v>231</v>
       </c>
       <c r="R25" t="s">
-        <v>164</v>
+        <v>232</v>
       </c>
       <c r="S25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="T25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="U25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>73</v>
       </c>
       <c r="X25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
-        <v>54151</v>
+        <v>54596</v>
       </c>
       <c r="B26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="E26"/>
       <c r="F26" t="s">
         <v>238</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M26" t="s">
+        <v>239</v>
+      </c>
+      <c r="N26">
+        <v>2025</v>
+      </c>
+      <c r="O26" t="s">
+        <v>59</v>
+      </c>
+      <c r="P26" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q26" t="s">
         <v>240</v>
       </c>
-      <c r="N26"/>
-[...3 lines deleted...]
-      <c r="P26" t="s">
+      <c r="R26"/>
+      <c r="S26" t="s">
         <v>241</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="T26" t="s">
         <v>242</v>
       </c>
-      <c r="R26" t="s">
+      <c r="U26" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>73</v>
+        <v>244</v>
       </c>
       <c r="X26" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
-        <v>54596</v>
+        <v>54606</v>
       </c>
       <c r="B27" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27" t="s">
-        <v>162</v>
+        <v>247</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="M27" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="N27">
         <v>2025</v>
       </c>
       <c r="O27" t="s">
         <v>59</v>
       </c>
       <c r="P27" t="s">
         <v>44</v>
       </c>
       <c r="Q27" t="s">
-        <v>251</v>
+        <v>60</v>
       </c>
       <c r="R27"/>
       <c r="S27" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="T27" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="U27" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="X27" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
-        <v>54606</v>
+        <v>54621</v>
       </c>
       <c r="B28" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>254</v>
+      </c>
+      <c r="E28" t="s">
+        <v>255</v>
+      </c>
       <c r="F28" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>2021</v>
       </c>
-      <c r="M28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>2025</v>
       </c>
       <c r="O28" t="s">
         <v>59</v>
       </c>
       <c r="P28" t="s">
-        <v>44</v>
+        <v>257</v>
       </c>
       <c r="Q28" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="R28"/>
       <c r="S28" t="s">
-        <v>261</v>
+        <v>47</v>
       </c>
       <c r="T28" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="X28" t="s">
-        <v>263</v>
-[...55 lines deleted...]
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F1" t="s">
+        <v>265</v>
+      </c>
+      <c r="G1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H1" t="s">
+        <v>267</v>
+      </c>
+      <c r="I1" t="s">
+        <v>268</v>
+      </c>
+      <c r="J1" t="s">
+        <v>269</v>
+      </c>
+      <c r="K1" t="s">
+        <v>270</v>
+      </c>
+      <c r="L1" t="s">
+        <v>271</v>
+      </c>
+      <c r="M1" t="s">
+        <v>272</v>
+      </c>
+      <c r="N1" t="s">
         <v>273</v>
-      </c>
-[...31 lines deleted...]
-        <v>284</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51618</v>
       </c>
       <c r="B2">
         <v>49812</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G2" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H2" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>867235.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51584</v>
       </c>
       <c r="B3">
         <v>49785</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G3" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H3" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>350000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51585</v>
       </c>
       <c r="B4">
         <v>49786</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G4" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H4" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>875000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51628</v>
       </c>
       <c r="B5">
         <v>49814</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>101</v>
       </c>
       <c r="F5" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G5" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>1263991.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51623</v>
       </c>
       <c r="B6">
         <v>49825</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>96</v>
       </c>
       <c r="F6" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G6" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>1597446.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51622</v>
       </c>
       <c r="B7">
         <v>49824</v>
       </c>
       <c r="C7" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>96</v>
       </c>
       <c r="F7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G7" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>1701829.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51621</v>
       </c>
       <c r="B8">
         <v>49823</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>96</v>
       </c>
       <c r="F8" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G8" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>604792.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51620</v>
       </c>
       <c r="B9">
         <v>49822</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>96</v>
       </c>
       <c r="F9" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="G9" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>969238.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51667</v>
       </c>
       <c r="B10">
         <v>49877</v>
       </c>
       <c r="C10">
         <v>19054</v>
       </c>
       <c r="D10" t="s">
         <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>161</v>
       </c>
       <c r="F10" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G10" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H10" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>54925.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51573</v>
       </c>
       <c r="B11">
         <v>49862</v>
       </c>
       <c r="C11">
         <v>18209</v>
       </c>
       <c r="D11" t="s">
         <v>87</v>
       </c>
       <c r="E11" t="s">
         <v>127</v>
       </c>
       <c r="F11" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G11" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H11" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>632909.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51587</v>
       </c>
       <c r="B12">
         <v>49788</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H12" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1472717.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O12" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="P12" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51586</v>
       </c>
       <c r="B13">
         <v>49787</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H13" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1472717.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51665</v>
       </c>
       <c r="B14">
         <v>49873</v>
       </c>
       <c r="C14">
         <v>19054</v>
       </c>
       <c r="D14" t="s">
         <v>87</v>
       </c>
       <c r="E14" t="s">
         <v>96</v>
       </c>
       <c r="F14" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G14" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H14" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>64868.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51664</v>
       </c>
       <c r="B15">
         <v>49873</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="E15" t="s">
         <v>96</v>
       </c>
       <c r="F15" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>64894.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51579</v>
       </c>
       <c r="B16">
         <v>49869</v>
       </c>
       <c r="C16">
         <v>18213</v>
       </c>
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>138</v>
       </c>
       <c r="F16" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G16" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H16" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>199483.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51596</v>
       </c>
       <c r="B17">
         <v>49781</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51669</v>
       </c>
       <c r="B18">
         <v>49879</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="E18" t="s">
         <v>96</v>
       </c>
       <c r="F18" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G18" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H18" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>129800.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51663</v>
       </c>
       <c r="B19">
         <v>49872</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="E19" t="s">
         <v>96</v>
       </c>
       <c r="F19" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>228456.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>52616</v>
       </c>
       <c r="B20">
         <v>52576</v>
       </c>
       <c r="C20">
         <v>20028</v>
       </c>
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
+        <v>282</v>
+      </c>
+      <c r="H20" t="s">
         <v>293</v>
       </c>
-      <c r="H20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="J20">
         <v>694036.4</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53531</v>
       </c>
       <c r="B21">
         <v>53501</v>
       </c>
       <c r="C21" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>324856.42</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53556</v>
       </c>
       <c r="B22">
         <v>53151</v>
       </c>
       <c r="C22" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="F22" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>579386.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
-        <v>53901</v>
+        <v>54152</v>
       </c>
       <c r="B23">
-        <v>53136</v>
-[...3 lines deleted...]
-      </c>
+        <v>54151</v>
+      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="I23"/>
       <c r="J23">
-        <v>496322.0</v>
+        <v>699993.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
-        <v>54152</v>
+        <v>54599</v>
       </c>
       <c r="B24">
-        <v>54151</v>
-[...1 lines deleted...]
-      <c r="C24"/>
+        <v>54596</v>
+      </c>
+      <c r="C24" t="s">
+        <v>304</v>
+      </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>162</v>
       </c>
       <c r="F24" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>305</v>
+      </c>
+      <c r="I24" t="s">
+        <v>306</v>
+      </c>
       <c r="J24">
-        <v>699993.0</v>
+        <v>675556.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>313</v>
+        <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
-        <v>54599</v>
+        <v>54601</v>
       </c>
       <c r="B25">
         <v>54596</v>
       </c>
       <c r="C25" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" t="s">
-        <v>162</v>
+        <v>308</v>
       </c>
       <c r="F25" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="I25" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J25">
-        <v>675556.0</v>
+        <v>314683.03</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
-        <v>54601</v>
+        <v>54603</v>
       </c>
       <c r="B26">
         <v>54596</v>
       </c>
       <c r="C26" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="F26" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="I26" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J26">
-        <v>314683.03</v>
+        <v>66150.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
-        <v>54603</v>
+        <v>54635</v>
       </c>
       <c r="B27">
-        <v>54596</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>54621</v>
+      </c>
+      <c r="C27">
+        <v>21015</v>
       </c>
       <c r="D27" t="s">
         <v>87</v>
       </c>
       <c r="E27" t="s">
-        <v>324</v>
+        <v>254</v>
       </c>
       <c r="F27" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="G27"/>
+        <v>284</v>
+      </c>
+      <c r="G27" t="s">
+        <v>37</v>
+      </c>
       <c r="H27" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="I27" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J27">
-        <v>66150.0</v>
+        <v>130378.23</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
-        <v>54635</v>
+        <v>54636</v>
       </c>
       <c r="B28">
         <v>54621</v>
       </c>
       <c r="C28">
-        <v>21015</v>
+        <v>21016</v>
       </c>
       <c r="D28" t="s">
         <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
       <c r="F28" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G28" t="s">
-        <v>37</v>
+        <v>282</v>
       </c>
       <c r="H28" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="I28" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J28">
-        <v>130378.23</v>
+        <v>138036.86</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
-        <v>54636</v>
+        <v>54637</v>
       </c>
       <c r="B29">
         <v>54621</v>
       </c>
       <c r="C29">
-        <v>21016</v>
+        <v>21017</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="F29" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G29" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="H29" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="I29" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J29">
-        <v>138036.86</v>
+        <v>382909.69</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
-        <v>54637</v>
+        <v>54638</v>
       </c>
       <c r="B30">
         <v>54621</v>
       </c>
       <c r="C30">
-        <v>21017</v>
+        <v>21018</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="F30" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="I30" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J30">
-        <v>382909.69</v>
+        <v>92206.17</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
-        <v>54638</v>
+        <v>54639</v>
       </c>
       <c r="B31">
         <v>54621</v>
       </c>
       <c r="C31">
-        <v>21018</v>
+        <v>21019</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="F31" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="I31" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J31">
-        <v>92206.17</v>
+        <v>176694.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>54639</v>
+        <v>54640</v>
       </c>
       <c r="B32">
         <v>54621</v>
       </c>
       <c r="C32">
-        <v>21019</v>
+        <v>21020</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
       <c r="E32" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="F32" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
       <c r="H32" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="I32" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J32">
-        <v>176694.0</v>
+        <v>110737.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
-        <v>54640</v>
+        <v>54641</v>
       </c>
       <c r="B33">
         <v>54621</v>
       </c>
       <c r="C33">
-        <v>21020</v>
+        <v>21021</v>
       </c>
       <c r="D33" t="s">
         <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="F33" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="G33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="I33" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="J33">
-        <v>110737.0</v>
+        <v>450282.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>270</v>
-[...39 lines deleted...]
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B1" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C1" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="D1" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="E1" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>84</v>
@@ -8062,5179 +7857,4969 @@
         <v>2016</v>
       </c>
       <c r="D9">
         <v>718586.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53606</v>
       </c>
       <c r="B10">
         <v>53556</v>
       </c>
       <c r="C10">
         <v>2022</v>
       </c>
       <c r="D10">
         <v>327151.0</v>
       </c>
       <c r="E10" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53611</v>
       </c>
       <c r="B11">
         <v>53556</v>
       </c>
       <c r="C11">
         <v>2022</v>
       </c>
       <c r="D11">
         <v>164971.0</v>
       </c>
       <c r="E11" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K60"/>
+  <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>344</v>
+        <v>331</v>
       </c>
       <c r="B1" t="s">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="C1" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="D1" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="E1" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="H1" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="I1" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50298</v>
       </c>
       <c r="B2" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>84</v>
       </c>
       <c r="K2" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>50330</v>
+        <v>50285</v>
       </c>
       <c r="B3" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="C3" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="D3" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="E3" t="s">
         <v>96</v>
       </c>
-      <c r="F3"/>
+      <c r="F3" t="s">
+        <v>347</v>
+      </c>
       <c r="G3" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="H3"/>
-      <c r="I3"/>
+      <c r="I3" t="s">
+        <v>349</v>
+      </c>
       <c r="J3" t="s">
         <v>84</v>
       </c>
       <c r="K3" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50285</v>
+        <v>50308</v>
       </c>
       <c r="B4" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C4" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="D4" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="E4" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F4"/>
       <c r="G4" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="J4" t="s">
         <v>84</v>
       </c>
       <c r="K4" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50308</v>
+        <v>50334</v>
       </c>
       <c r="B5" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="C5" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D5" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F5"/>
+        <v>96</v>
+      </c>
+      <c r="F5" t="s">
+        <v>359</v>
+      </c>
       <c r="G5" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H5"/>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
         <v>84</v>
       </c>
       <c r="K5" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50334</v>
+        <v>50294</v>
       </c>
       <c r="B6" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="C6" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="D6" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="E6" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="F6"/>
       <c r="G6" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>84</v>
       </c>
       <c r="K6" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>50294</v>
+        <v>50352</v>
       </c>
       <c r="B7" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="C7" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="D7" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="E7" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>162</v>
+      </c>
+      <c r="F7" t="s">
+        <v>370</v>
+      </c>
       <c r="G7" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>84</v>
+        <v>372</v>
       </c>
       <c r="K7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50352</v>
+        <v>50287</v>
       </c>
       <c r="B8" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="C8" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="D8" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="E8" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="H8"/>
-      <c r="I8"/>
+      <c r="I8" t="s">
+        <v>378</v>
+      </c>
       <c r="J8" t="s">
-        <v>390</v>
+        <v>84</v>
       </c>
       <c r="K8" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50287</v>
+        <v>54076</v>
       </c>
       <c r="B9" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="C9" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="D9" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="E9" t="s">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="F9"/>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>84</v>
+        <v>207</v>
       </c>
       <c r="K9" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>54076</v>
+        <v>50342</v>
       </c>
       <c r="B10" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="C10" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="D10" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="E10" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="H10"/>
+        <v>387</v>
+      </c>
+      <c r="F10" t="s">
+        <v>388</v>
+      </c>
+      <c r="G10" t="s">
+        <v>389</v>
+      </c>
+      <c r="H10" t="s">
+        <v>314</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>219</v>
+        <v>84</v>
       </c>
       <c r="K10" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50342</v>
+        <v>50339</v>
       </c>
       <c r="B11" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="C11" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="D11" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E11" t="s">
-        <v>405</v>
+        <v>96</v>
       </c>
       <c r="F11" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="G11" t="s">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50339</v>
+        <v>53656</v>
       </c>
       <c r="B12" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="C12" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="D12" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="E12" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="F12"/>
       <c r="G12" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>84</v>
+        <v>401</v>
       </c>
       <c r="K12" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>53656</v>
+        <v>53511</v>
       </c>
       <c r="B13" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="C13" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="D13" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="E13" t="s">
-        <v>258</v>
+        <v>128</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>419</v>
+        <v>299</v>
       </c>
       <c r="K13" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>53511</v>
+        <v>50329</v>
       </c>
       <c r="B14" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="C14" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="D14" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="E14" t="s">
-        <v>128</v>
+        <v>387</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>412</v>
+      </c>
       <c r="J14" t="s">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="K14" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50329</v>
+        <v>54630</v>
       </c>
       <c r="B15" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="C15" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="D15" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="E15" t="s">
-        <v>405</v>
+        <v>317</v>
       </c>
       <c r="F15"/>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>84</v>
+        <v>259</v>
       </c>
       <c r="K15" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54630</v>
+        <v>54560</v>
       </c>
       <c r="B16" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="C16" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D16" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="E16" t="s">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>270</v>
+        <v>421</v>
       </c>
       <c r="K16" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>54560</v>
+        <v>50225</v>
       </c>
       <c r="B17" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="C17" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="D17" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="G17"/>
+        <v>162</v>
+      </c>
+      <c r="F17" t="s">
+        <v>388</v>
+      </c>
+      <c r="G17" t="s">
+        <v>426</v>
+      </c>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17" t="s">
+        <v>427</v>
+      </c>
       <c r="J17" t="s">
-        <v>439</v>
+        <v>84</v>
       </c>
       <c r="K17" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>50225</v>
+        <v>53571</v>
       </c>
       <c r="B18" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="C18" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="D18" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="E18" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="F18" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
       <c r="G18" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="H18"/>
-      <c r="I18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>192</v>
       </c>
       <c r="K18" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>53571</v>
+        <v>52441</v>
       </c>
       <c r="B19" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="C19" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="D19" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="E19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F19" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="G19" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>204</v>
+        <v>440</v>
       </c>
       <c r="K19" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>52441</v>
+        <v>50313</v>
       </c>
       <c r="B20" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C20" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="D20" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="E20" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20" t="s">
+        <v>445</v>
+      </c>
       <c r="J20" t="s">
-        <v>458</v>
+        <v>84</v>
       </c>
       <c r="K20" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50313</v>
+        <v>50335</v>
       </c>
       <c r="B21" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="C21" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="D21" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F21"/>
+        <v>226</v>
+      </c>
+      <c r="F21" t="s">
+        <v>388</v>
+      </c>
       <c r="G21" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>84</v>
+        <v>450</v>
       </c>
       <c r="K21" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50335</v>
+        <v>50299</v>
       </c>
       <c r="B22" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="C22" t="s">
+        <v>453</v>
+      </c>
+      <c r="D22" t="s">
         <v>454</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="F22"/>
       <c r="G22" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>468</v>
+        <v>84</v>
       </c>
       <c r="K22" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>50299</v>
+        <v>50345</v>
       </c>
       <c r="B23" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="C23" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="D23" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F23"/>
+        <v>161</v>
+      </c>
+      <c r="F23" t="s">
+        <v>459</v>
+      </c>
       <c r="G23" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="H23"/>
-      <c r="I23"/>
+      <c r="I23" t="s">
+        <v>461</v>
+      </c>
       <c r="J23" t="s">
         <v>84</v>
       </c>
       <c r="K23" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50345</v>
+        <v>50337</v>
       </c>
       <c r="B24" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="C24" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="D24" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="E24" t="s">
-        <v>161</v>
+        <v>466</v>
       </c>
       <c r="F24" t="s">
-        <v>477</v>
+        <v>388</v>
       </c>
       <c r="G24" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="H24"/>
-      <c r="I24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
         <v>84</v>
       </c>
       <c r="K24" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50337</v>
+        <v>50378</v>
       </c>
       <c r="B25" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C25" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="D25" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="E25" t="s">
-        <v>484</v>
+        <v>162</v>
       </c>
       <c r="F25" t="s">
-        <v>406</v>
+        <v>472</v>
       </c>
       <c r="G25" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="H25"/>
-      <c r="I25"/>
+      <c r="I25" t="s">
+        <v>474</v>
+      </c>
       <c r="J25" t="s">
         <v>84</v>
       </c>
       <c r="K25" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50378</v>
+        <v>54142</v>
       </c>
       <c r="B26" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="C26" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="D26" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="E26" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="G26" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="J26" t="s">
-        <v>84</v>
+        <v>482</v>
       </c>
       <c r="K26" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54142</v>
+        <v>50290</v>
       </c>
       <c r="B27" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C27" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="D27" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="F27"/>
       <c r="G27" t="s">
-        <v>498</v>
-[...4 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="H27" t="s">
+        <v>53</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="K27" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>53891</v>
+        <v>50229</v>
       </c>
       <c r="B28" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="C28" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="D28" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="E28" t="s">
         <v>96</v>
       </c>
-      <c r="F28"/>
-      <c r="G28"/>
+      <c r="F28" t="s">
+        <v>494</v>
+      </c>
+      <c r="G28" t="s">
+        <v>495</v>
+      </c>
       <c r="H28"/>
-      <c r="I28"/>
+      <c r="I28" t="s">
+        <v>496</v>
+      </c>
       <c r="J28" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="K28" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>50290</v>
+        <v>50222</v>
       </c>
       <c r="B29" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="C29" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="D29" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="E29" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="F29"/>
+        <v>162</v>
+      </c>
+      <c r="F29" t="s">
+        <v>388</v>
+      </c>
       <c r="G29" t="s">
-        <v>510</v>
-[...4 lines deleted...]
-      <c r="I29"/>
+        <v>501</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" t="s">
+        <v>502</v>
+      </c>
       <c r="J29" t="s">
-        <v>511</v>
+        <v>84</v>
       </c>
       <c r="K29" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>50229</v>
+        <v>50291</v>
       </c>
       <c r="B30" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="C30" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="D30" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="E30" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="F30"/>
       <c r="G30" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="H30"/>
-      <c r="I30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
         <v>84</v>
       </c>
       <c r="K30" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>50222</v>
+        <v>50350</v>
       </c>
       <c r="B31" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="C31" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="D31" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="E31" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="G31" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="H31"/>
-      <c r="I31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
         <v>84</v>
       </c>
       <c r="K31" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>50291</v>
+        <v>50281</v>
       </c>
       <c r="B32" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C32" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="D32" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="E32" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="H32"/>
-      <c r="I32"/>
+      <c r="I32" t="s">
+        <v>518</v>
+      </c>
       <c r="J32" t="s">
         <v>84</v>
       </c>
       <c r="K32" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>50350</v>
+        <v>52781</v>
       </c>
       <c r="B33" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="C33" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="D33" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>84</v>
+        <v>524</v>
       </c>
       <c r="K33" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50281</v>
+        <v>54625</v>
       </c>
       <c r="B34" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="C34" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="D34" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="E34" t="s">
-        <v>127</v>
+        <v>315</v>
       </c>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>84</v>
+        <v>259</v>
       </c>
       <c r="K34" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>52781</v>
+        <v>52481</v>
       </c>
       <c r="B35" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="C35" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="D35" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="E35" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>546</v>
+        <v>296</v>
       </c>
       <c r="K35" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54625</v>
+        <v>54632</v>
       </c>
       <c r="B36" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C36" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="D36" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="E36" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="K36" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>52481</v>
+        <v>53561</v>
       </c>
       <c r="B37" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="C37" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D37" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="E37" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="G37"/>
+        <v>181</v>
+      </c>
+      <c r="F37" t="s">
+        <v>540</v>
+      </c>
+      <c r="G37" t="s">
+        <v>541</v>
+      </c>
       <c r="H37"/>
-      <c r="I37"/>
+      <c r="I37" t="s">
+        <v>542</v>
+      </c>
       <c r="J37" t="s">
-        <v>307</v>
+        <v>192</v>
       </c>
       <c r="K37" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>54632</v>
+        <v>50338</v>
       </c>
       <c r="B38" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="C38" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="D38" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="E38" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      <c r="H38"/>
+        <v>547</v>
+      </c>
+      <c r="F38" t="s">
+        <v>388</v>
+      </c>
+      <c r="G38" t="s">
+        <v>548</v>
+      </c>
+      <c r="H38" t="s">
+        <v>549</v>
+      </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="K38" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>53561</v>
+        <v>50244</v>
       </c>
       <c r="B39" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C39" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="D39" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="E39" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="F39" t="s">
-        <v>562</v>
+        <v>359</v>
       </c>
       <c r="G39" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="J39" t="s">
-        <v>204</v>
+        <v>84</v>
       </c>
       <c r="K39" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50338</v>
+        <v>50262</v>
       </c>
       <c r="B40" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C40" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="D40" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="E40" t="s">
-        <v>569</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="F40"/>
       <c r="G40" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="H40" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>561</v>
+      </c>
+      <c r="I40" t="s">
+        <v>562</v>
+      </c>
       <c r="J40" t="s">
         <v>84</v>
       </c>
       <c r="K40" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>50244</v>
+        <v>52491</v>
       </c>
       <c r="B41" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="C41" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="D41" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="E41" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="F41" t="s">
-        <v>377</v>
+        <v>567</v>
       </c>
       <c r="G41" t="s">
-        <v>576</v>
-[...4 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="H41" t="s">
+        <v>128</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
       <c r="K41" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50262</v>
+        <v>50280</v>
       </c>
       <c r="B42" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C42" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="D42" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="E42" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>161</v>
+      </c>
+      <c r="F42" t="s">
+        <v>573</v>
+      </c>
       <c r="G42" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="H42"/>
       <c r="I42" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="J42" t="s">
         <v>84</v>
       </c>
       <c r="K42" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>52491</v>
+        <v>50351</v>
       </c>
       <c r="B43" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="C43" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="D43" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="E43" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F43" t="s">
-        <v>589</v>
+        <v>359</v>
       </c>
       <c r="G43" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="K43" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>50280</v>
+        <v>50340</v>
       </c>
       <c r="B44" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="C44" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="D44" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="F44" t="s">
-        <v>595</v>
+        <v>359</v>
       </c>
       <c r="G44" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="H44"/>
-      <c r="I44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
         <v>84</v>
       </c>
       <c r="K44" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50351</v>
+        <v>54628</v>
       </c>
       <c r="B45" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="C45" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="D45" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="E45" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>84</v>
+        <v>259</v>
       </c>
       <c r="K45" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>50340</v>
+        <v>54615</v>
       </c>
       <c r="B46" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="C46" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="D46" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="E46" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>84</v>
+        <v>259</v>
       </c>
       <c r="K46" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>54628</v>
+        <v>50266</v>
       </c>
       <c r="B47" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="C47" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="D47" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="E47" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="F47"/>
-      <c r="G47"/>
+      <c r="G47" t="s">
+        <v>597</v>
+      </c>
       <c r="H47"/>
-      <c r="I47"/>
+      <c r="I47" t="s">
+        <v>598</v>
+      </c>
       <c r="J47" t="s">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="K47" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>53141</v>
+        <v>50333</v>
       </c>
       <c r="B48" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C48" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="D48" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="E48" t="s">
+        <v>603</v>
+      </c>
+      <c r="F48" t="s">
+        <v>494</v>
+      </c>
+      <c r="G48" t="s">
+        <v>604</v>
+      </c>
+      <c r="H48" t="s">
         <v>96</v>
       </c>
-      <c r="F48" t="s">
-[...5 lines deleted...]
-      <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>617</v>
+        <v>84</v>
       </c>
       <c r="K48" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>54615</v>
+        <v>50301</v>
       </c>
       <c r="B49" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="C49" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="D49" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="E49" t="s">
-        <v>265</v>
+        <v>53</v>
       </c>
       <c r="F49"/>
-      <c r="G49"/>
+      <c r="G49" t="s">
+        <v>609</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="K49" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50266</v>
+        <v>50300</v>
       </c>
       <c r="B50" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="C50" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="D50" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E50" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="H50"/>
-      <c r="I50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
         <v>84</v>
       </c>
       <c r="K50" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50333</v>
+        <v>54154</v>
       </c>
       <c r="B51" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="C51" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="D51" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="E51" t="s">
-        <v>632</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>84</v>
+        <v>619</v>
       </c>
       <c r="K51" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>50301</v>
+        <v>52471</v>
       </c>
       <c r="B52" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="C52" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="D52" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="E52" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="F52"/>
-      <c r="G52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
       <c r="K52" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>50300</v>
+        <v>50341</v>
       </c>
       <c r="B53" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="C53" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="D53" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="E53" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F53"/>
+        <v>54</v>
+      </c>
+      <c r="F53" t="s">
+        <v>388</v>
+      </c>
       <c r="G53" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>84</v>
       </c>
       <c r="K53" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>54154</v>
+        <v>50336</v>
       </c>
       <c r="B54" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="C54" t="s">
-        <v>646</v>
+        <v>631</v>
       </c>
       <c r="D54" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="E54" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="G54"/>
+        <v>162</v>
+      </c>
+      <c r="F54" t="s">
+        <v>388</v>
+      </c>
+      <c r="G54" t="s">
+        <v>633</v>
+      </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>648</v>
+        <v>84</v>
       </c>
       <c r="K54" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>52471</v>
+        <v>50273</v>
       </c>
       <c r="B55" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="C55" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D55" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="E55" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="F55"/>
-      <c r="G55"/>
+      <c r="G55" t="s">
+        <v>638</v>
+      </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="K55" t="s">
-        <v>653</v>
+        <v>639</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>50341</v>
+        <v>52461</v>
       </c>
       <c r="B56" t="s">
-        <v>654</v>
+        <v>640</v>
       </c>
       <c r="C56" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="D56" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="E56" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
       <c r="K56" t="s">
-        <v>658</v>
+        <v>643</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>50336</v>
+        <v>50233</v>
       </c>
       <c r="B57" t="s">
-        <v>659</v>
+        <v>644</v>
       </c>
       <c r="C57" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="D57" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="E57" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="F57"/>
       <c r="G57" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="H57"/>
-      <c r="I57"/>
+      <c r="I57" t="s">
+        <v>648</v>
+      </c>
       <c r="J57" t="s">
         <v>84</v>
       </c>
       <c r="K57" t="s">
-        <v>663</v>
-[...86 lines deleted...]
-        <v>678</v>
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G71"/>
+  <dimension ref="A1:G68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>679</v>
+        <v>650</v>
       </c>
       <c r="B1" t="s">
-        <v>344</v>
+        <v>331</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="E1" t="s">
-        <v>681</v>
+        <v>652</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50632</v>
       </c>
       <c r="B2">
         <v>50333</v>
       </c>
       <c r="C2">
         <v>49872</v>
       </c>
       <c r="D2" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50633</v>
       </c>
       <c r="B3">
         <v>50334</v>
       </c>
       <c r="C3">
         <v>49872</v>
       </c>
       <c r="D3" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50634</v>
       </c>
       <c r="B4">
         <v>50335</v>
       </c>
       <c r="C4">
         <v>49872</v>
       </c>
       <c r="D4" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50635</v>
       </c>
       <c r="B5">
         <v>50336</v>
       </c>
       <c r="C5">
         <v>49872</v>
       </c>
       <c r="D5" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50636</v>
       </c>
       <c r="B6">
         <v>50337</v>
       </c>
       <c r="C6">
         <v>49872</v>
       </c>
       <c r="D6" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50637</v>
       </c>
       <c r="B7">
         <v>50338</v>
       </c>
       <c r="C7">
         <v>49872</v>
       </c>
       <c r="D7" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50638</v>
       </c>
       <c r="B8">
         <v>50339</v>
       </c>
       <c r="C8">
         <v>49873</v>
       </c>
       <c r="D8" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50639</v>
       </c>
       <c r="B9">
         <v>50340</v>
       </c>
       <c r="C9">
         <v>49873</v>
       </c>
       <c r="D9" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50640</v>
       </c>
       <c r="B10">
         <v>50341</v>
       </c>
       <c r="C10">
         <v>49873</v>
       </c>
       <c r="D10" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50641</v>
       </c>
       <c r="B11">
         <v>50342</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50644</v>
       </c>
       <c r="B12">
         <v>50345</v>
       </c>
       <c r="C12">
         <v>49877</v>
       </c>
       <c r="D12" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50478</v>
       </c>
       <c r="B13">
         <v>50229</v>
       </c>
       <c r="C13">
         <v>49823</v>
       </c>
       <c r="D13" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50651</v>
       </c>
       <c r="B14">
         <v>50350</v>
       </c>
       <c r="C14">
         <v>49879</v>
       </c>
       <c r="D14" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50652</v>
       </c>
       <c r="B15">
         <v>50351</v>
       </c>
       <c r="C15">
         <v>49879</v>
       </c>
       <c r="D15" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50653</v>
       </c>
       <c r="B16">
         <v>50352</v>
       </c>
       <c r="C16">
         <v>49879</v>
       </c>
       <c r="D16" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50489</v>
       </c>
       <c r="B17">
         <v>50233</v>
       </c>
       <c r="C17">
         <v>49814</v>
       </c>
       <c r="D17" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50535</v>
       </c>
       <c r="B18">
         <v>50266</v>
       </c>
       <c r="C18">
         <v>49824</v>
       </c>
       <c r="D18" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50536</v>
       </c>
       <c r="B19">
         <v>50266</v>
       </c>
       <c r="C19">
         <v>49825</v>
       </c>
       <c r="D19" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50467</v>
       </c>
       <c r="B20">
         <v>50222</v>
       </c>
       <c r="C20">
         <v>49877</v>
       </c>
       <c r="D20" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50554</v>
       </c>
       <c r="B21">
         <v>50280</v>
       </c>
       <c r="C21">
         <v>49877</v>
       </c>
       <c r="D21" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50555</v>
       </c>
       <c r="B22">
         <v>50281</v>
       </c>
       <c r="C22">
         <v>49862</v>
       </c>
       <c r="D22" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50560</v>
       </c>
       <c r="B23">
         <v>50285</v>
       </c>
       <c r="C23">
         <v>49873</v>
       </c>
       <c r="D23" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50562</v>
       </c>
       <c r="B24">
         <v>50287</v>
       </c>
       <c r="C24">
         <v>49869</v>
       </c>
       <c r="D24" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50566</v>
       </c>
       <c r="B25">
         <v>50290</v>
       </c>
       <c r="C25">
         <v>49786</v>
       </c>
       <c r="D25" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50567</v>
       </c>
       <c r="B26">
         <v>50290</v>
       </c>
       <c r="C26">
         <v>49787</v>
       </c>
       <c r="D26" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50568</v>
       </c>
       <c r="B27">
         <v>50290</v>
       </c>
       <c r="C27">
         <v>49788</v>
       </c>
       <c r="D27" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50570</v>
       </c>
       <c r="B28">
         <v>50291</v>
       </c>
       <c r="C28">
         <v>49787</v>
       </c>
       <c r="D28" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50571</v>
       </c>
       <c r="B29">
         <v>50291</v>
       </c>
       <c r="C29">
         <v>49788</v>
       </c>
       <c r="D29" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50575</v>
       </c>
       <c r="B30">
         <v>50294</v>
       </c>
       <c r="C30">
         <v>49786</v>
       </c>
       <c r="D30" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50576</v>
       </c>
       <c r="B31">
         <v>50294</v>
       </c>
       <c r="C31">
         <v>49787</v>
       </c>
       <c r="D31" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50581</v>
       </c>
       <c r="B32">
         <v>50298</v>
       </c>
       <c r="C32">
         <v>49785</v>
       </c>
       <c r="D32" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50583</v>
       </c>
       <c r="B33">
         <v>50299</v>
       </c>
       <c r="C33">
         <v>49786</v>
       </c>
       <c r="D33" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50584</v>
       </c>
       <c r="B34">
         <v>50300</v>
       </c>
       <c r="C34">
         <v>49786</v>
       </c>
       <c r="D34" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50585</v>
       </c>
       <c r="B35">
         <v>50300</v>
       </c>
       <c r="C35">
         <v>49787</v>
       </c>
       <c r="D35" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50586</v>
       </c>
       <c r="B36">
         <v>50300</v>
       </c>
       <c r="C36">
         <v>49788</v>
       </c>
       <c r="D36" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50587</v>
       </c>
       <c r="B37">
         <v>50301</v>
       </c>
       <c r="C37">
         <v>49786</v>
       </c>
       <c r="D37" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50472</v>
       </c>
       <c r="B38">
         <v>50225</v>
       </c>
       <c r="C38">
         <v>49787</v>
       </c>
       <c r="D38" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50598</v>
       </c>
       <c r="B39">
         <v>50308</v>
       </c>
       <c r="C39">
         <v>49781</v>
       </c>
       <c r="D39" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50600</v>
       </c>
       <c r="B40">
         <v>50308</v>
       </c>
       <c r="C40">
         <v>49812</v>
       </c>
       <c r="D40" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50611</v>
       </c>
       <c r="B41">
         <v>50313</v>
       </c>
       <c r="C41">
         <v>49812</v>
       </c>
       <c r="D41" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50612</v>
       </c>
       <c r="B42">
         <v>50313</v>
       </c>
       <c r="C42">
         <v>49822</v>
       </c>
       <c r="D42" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52466</v>
       </c>
       <c r="B43">
         <v>52461</v>
       </c>
       <c r="C43">
         <v>49862</v>
       </c>
       <c r="D43" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E43" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52476</v>
       </c>
       <c r="B44">
         <v>52471</v>
       </c>
       <c r="C44">
         <v>49862</v>
       </c>
       <c r="D44" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E44" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52486</v>
       </c>
       <c r="B45">
         <v>52481</v>
       </c>
       <c r="C45">
         <v>49862</v>
       </c>
       <c r="D45" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E45" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52496</v>
       </c>
       <c r="B46">
         <v>52491</v>
       </c>
       <c r="C46">
         <v>49862</v>
       </c>
       <c r="D46" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="E46" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52621</v>
       </c>
       <c r="B47">
         <v>50285</v>
       </c>
       <c r="C47">
         <v>52576</v>
       </c>
       <c r="D47" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E47" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52626</v>
       </c>
       <c r="B48">
         <v>50244</v>
       </c>
       <c r="C48">
         <v>52576</v>
       </c>
       <c r="D48" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E48" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53506</v>
       </c>
       <c r="B49">
         <v>52441</v>
       </c>
       <c r="C49">
         <v>53501</v>
       </c>
       <c r="D49" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E49" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53516</v>
       </c>
       <c r="B50">
         <v>53511</v>
       </c>
       <c r="C50">
         <v>53501</v>
       </c>
       <c r="D50" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E50" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53566</v>
       </c>
       <c r="B51">
         <v>53561</v>
       </c>
       <c r="C51">
         <v>53151</v>
       </c>
       <c r="D51" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E51" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53576</v>
       </c>
       <c r="B52">
         <v>53571</v>
       </c>
       <c r="C52">
         <v>53151</v>
       </c>
       <c r="D52" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E52" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>53881</v>
+        <v>54081</v>
       </c>
       <c r="B53">
-        <v>50330</v>
+        <v>54076</v>
       </c>
       <c r="C53">
-        <v>53136</v>
+        <v>53836</v>
       </c>
       <c r="D53" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E53" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>53886</v>
+        <v>54153</v>
       </c>
       <c r="B54">
-        <v>53141</v>
+        <v>50291</v>
       </c>
       <c r="C54">
-        <v>53136</v>
+        <v>54151</v>
       </c>
       <c r="D54" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="E54" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>190</v>
+        <v>619</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>53896</v>
+        <v>54155</v>
       </c>
       <c r="B55">
-        <v>53891</v>
+        <v>54154</v>
       </c>
       <c r="C55">
-        <v>53136</v>
+        <v>54151</v>
       </c>
       <c r="D55" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>190</v>
+        <v>619</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>54081</v>
+        <v>54559</v>
       </c>
       <c r="B56">
-        <v>54076</v>
+        <v>52781</v>
       </c>
       <c r="C56">
-        <v>53836</v>
+        <v>54141</v>
       </c>
       <c r="D56" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E56" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>219</v>
+        <v>421</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>54153</v>
+        <v>54561</v>
       </c>
       <c r="B57">
-        <v>50291</v>
+        <v>54560</v>
       </c>
       <c r="C57">
-        <v>54151</v>
+        <v>54141</v>
       </c>
       <c r="D57" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>648</v>
+        <v>421</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>54155</v>
+        <v>54563</v>
       </c>
       <c r="B58">
-        <v>54154</v>
+        <v>54142</v>
       </c>
       <c r="C58">
-        <v>54151</v>
+        <v>54141</v>
       </c>
       <c r="D58" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>648</v>
+        <v>421</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>54559</v>
+        <v>54597</v>
       </c>
       <c r="B59">
-        <v>52781</v>
+        <v>50273</v>
       </c>
       <c r="C59">
-        <v>54141</v>
+        <v>54596</v>
       </c>
       <c r="D59" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E59" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>439</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>54561</v>
+        <v>54598</v>
       </c>
       <c r="B60">
-        <v>54560</v>
+        <v>50378</v>
       </c>
       <c r="C60">
-        <v>54141</v>
+        <v>54596</v>
       </c>
       <c r="D60" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="E60"/>
+        <v>654</v>
+      </c>
+      <c r="E60" t="s">
+        <v>657</v>
+      </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>439</v>
+        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>54563</v>
+        <v>54608</v>
       </c>
       <c r="B61">
-        <v>54142</v>
+        <v>53656</v>
       </c>
       <c r="C61">
-        <v>54141</v>
+        <v>54606</v>
       </c>
       <c r="D61" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="E61"/>
+        <v>653</v>
+      </c>
+      <c r="E61" t="s">
+        <v>657</v>
+      </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>439</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>54597</v>
+        <v>54624</v>
       </c>
       <c r="B62">
-        <v>50273</v>
+        <v>54615</v>
       </c>
       <c r="C62">
-        <v>54596</v>
+        <v>54621</v>
       </c>
       <c r="D62" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="E62" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>54598</v>
+        <v>54626</v>
       </c>
       <c r="B63">
-        <v>50378</v>
+        <v>54625</v>
       </c>
       <c r="C63">
-        <v>54596</v>
+        <v>54621</v>
       </c>
       <c r="D63" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="E63" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>54608</v>
+        <v>54627</v>
       </c>
       <c r="B64">
-        <v>53656</v>
+        <v>50262</v>
       </c>
       <c r="C64">
-        <v>54606</v>
+        <v>54621</v>
       </c>
       <c r="D64" t="s">
-        <v>682</v>
+        <v>654</v>
       </c>
       <c r="E64" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>54624</v>
+        <v>54629</v>
       </c>
       <c r="B65">
-        <v>54615</v>
+        <v>54628</v>
       </c>
       <c r="C65">
         <v>54621</v>
       </c>
       <c r="D65" t="s">
-        <v>682</v>
+        <v>654</v>
       </c>
       <c r="E65" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>54626</v>
+        <v>54631</v>
       </c>
       <c r="B66">
-        <v>54625</v>
+        <v>54630</v>
       </c>
       <c r="C66">
         <v>54621</v>
       </c>
       <c r="D66" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>54627</v>
+        <v>54633</v>
       </c>
       <c r="B67">
-        <v>50262</v>
+        <v>54632</v>
       </c>
       <c r="C67">
         <v>54621</v>
       </c>
       <c r="D67" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>54629</v>
+        <v>54634</v>
       </c>
       <c r="B68">
-        <v>54628</v>
+        <v>50329</v>
       </c>
       <c r="C68">
         <v>54621</v>
       </c>
       <c r="D68" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>270</v>
-[...56 lines deleted...]
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>687</v>
+        <v>658</v>
       </c>
       <c r="B1" t="s">
-        <v>688</v>
+        <v>659</v>
       </c>
       <c r="C1" t="s">
-        <v>689</v>
+        <v>660</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>690</v>
+        <v>661</v>
       </c>
       <c r="E2" t="s">
-        <v>691</v>
+        <v>662</v>
       </c>
       <c r="F2" t="s">
-        <v>692</v>
+        <v>663</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>128</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>693</v>
+        <v>664</v>
       </c>
       <c r="E3" t="s">
         <v>84</v>
       </c>
       <c r="F3" t="s">
-        <v>694</v>
+        <v>665</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>53831</v>
       </c>
       <c r="B4" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>695</v>
+        <v>666</v>
       </c>
       <c r="F4" t="s">
-        <v>696</v>
+        <v>667</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49624</v>
       </c>
       <c r="B5" t="s">
         <v>161</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>697</v>
+        <v>668</v>
       </c>
       <c r="E5" t="s">
         <v>84</v>
       </c>
       <c r="F5" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49673</v>
       </c>
       <c r="B6" t="s">
         <v>127</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>699</v>
+        <v>670</v>
       </c>
       <c r="E6" t="s">
         <v>84</v>
       </c>
       <c r="F6" t="s">
-        <v>700</v>
+        <v>671</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49707</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>701</v>
+        <v>672</v>
       </c>
       <c r="E7" t="s">
         <v>84</v>
       </c>
       <c r="F7" t="s">
-        <v>702</v>
+        <v>673</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49708</v>
       </c>
       <c r="B8" t="s">
         <v>101</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>703</v>
+        <v>674</v>
       </c>
       <c r="E8" t="s">
         <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>53146</v>
       </c>
       <c r="B9" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>705</v>
+        <v>676</v>
       </c>
       <c r="E9" t="s">
-        <v>706</v>
+        <v>677</v>
       </c>
       <c r="F9" t="s">
-        <v>707</v>
+        <v>678</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54614</v>
       </c>
       <c r="B10" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>708</v>
+        <v>679</v>
       </c>
       <c r="E10" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="F10" t="s">
-        <v>709</v>
+        <v>680</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>710</v>
+        <v>681</v>
       </c>
       <c r="E11" t="s">
         <v>84</v>
       </c>
       <c r="F11" t="s">
-        <v>711</v>
+        <v>682</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49743</v>
       </c>
       <c r="B12" t="s">
         <v>162</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>712</v>
+        <v>683</v>
       </c>
       <c r="E12" t="s">
         <v>84</v>
       </c>
       <c r="F12" t="s">
-        <v>713</v>
+        <v>684</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49749</v>
       </c>
       <c r="B13" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>714</v>
+        <v>685</v>
       </c>
       <c r="E13" t="s">
         <v>84</v>
       </c>
       <c r="F13" t="s">
-        <v>715</v>
+        <v>686</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49750</v>
       </c>
       <c r="B14" t="s">
         <v>96</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>716</v>
+        <v>687</v>
       </c>
       <c r="E14" t="s">
         <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>717</v>
+        <v>688</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49763</v>
       </c>
       <c r="B15" t="s">
         <v>138</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>718</v>
+        <v>689</v>
       </c>
       <c r="E15" t="s">
         <v>84</v>
       </c>
       <c r="F15" t="s">
-        <v>719</v>
+        <v>690</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>54619</v>
       </c>
       <c r="B16" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>720</v>
+        <v>691</v>
       </c>
       <c r="E16" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="F16" t="s">
-        <v>721</v>
+        <v>692</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49646</v>
       </c>
       <c r="B17" t="s">
         <v>87</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>722</v>
+        <v>693</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
-        <v>723</v>
+        <v>694</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49656</v>
       </c>
       <c r="B18" t="s">
-        <v>724</v>
+        <v>695</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>725</v>
+        <v>696</v>
       </c>
       <c r="E18" t="s">
         <v>84</v>
       </c>
       <c r="F18" t="s">
-        <v>726</v>
+        <v>697</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54616</v>
       </c>
       <c r="B19" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>727</v>
+        <v>698</v>
       </c>
       <c r="E19" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="F19" t="s">
-        <v>728</v>
+        <v>699</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49665</v>
       </c>
       <c r="B20" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>729</v>
+        <v>700</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
-        <v>730</v>
+        <v>701</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>54617</v>
       </c>
       <c r="B21" t="s">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>731</v>
+        <v>702</v>
       </c>
       <c r="E21" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="F21" t="s">
-        <v>732</v>
+        <v>703</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49669</v>
       </c>
       <c r="B22" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>733</v>
+        <v>704</v>
       </c>
       <c r="E22" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>734</v>
+        <v>705</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49681</v>
       </c>
       <c r="B23" t="s">
-        <v>735</v>
+        <v>706</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>736</v>
+        <v>707</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>737</v>
+        <v>708</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49695</v>
       </c>
       <c r="B24" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>738</v>
+        <v>709</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>739</v>
+        <v>710</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49697</v>
       </c>
       <c r="B25" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>740</v>
+        <v>711</v>
       </c>
       <c r="E25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>741</v>
+        <v>712</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49720</v>
       </c>
       <c r="B26" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>742</v>
+        <v>713</v>
       </c>
       <c r="E26" t="s">
         <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>743</v>
+        <v>714</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49723</v>
       </c>
       <c r="B27" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>744</v>
+        <v>715</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>745</v>
+        <v>716</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49725</v>
       </c>
       <c r="B28" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>746</v>
+        <v>717</v>
       </c>
       <c r="E28" t="s">
         <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>747</v>
+        <v>718</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>54140</v>
       </c>
       <c r="B29" t="s">
-        <v>748</v>
+        <v>719</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>749</v>
+        <v>720</v>
       </c>
       <c r="E29" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="F29" t="s">
-        <v>750</v>
+        <v>721</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49755</v>
       </c>
       <c r="B30" t="s">
-        <v>751</v>
+        <v>722</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>752</v>
+        <v>723</v>
       </c>
       <c r="E30" t="s">
         <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>753</v>
+        <v>724</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49756</v>
       </c>
       <c r="B31" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>754</v>
+        <v>725</v>
       </c>
       <c r="E31" t="s">
         <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>755</v>
+        <v>726</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49762</v>
       </c>
       <c r="B32" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>756</v>
+        <v>727</v>
       </c>
       <c r="E32" t="s">
         <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>757</v>
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J42"/>
+  <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>758</v>
+        <v>729</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>759</v>
+        <v>730</v>
       </c>
       <c r="D1" t="s">
-        <v>760</v>
+        <v>731</v>
       </c>
       <c r="E1" t="s">
-        <v>761</v>
+        <v>732</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="H1" t="s">
-        <v>763</v>
+        <v>734</v>
       </c>
       <c r="I1" t="s">
-        <v>764</v>
+        <v>735</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>52646</v>
       </c>
       <c r="B2">
         <v>52576</v>
       </c>
       <c r="C2" t="s">
-        <v>765</v>
+        <v>736</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>766</v>
+        <v>737</v>
       </c>
       <c r="G2" t="s">
-        <v>767</v>
+        <v>738</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>53906</v>
+        <v>50805</v>
       </c>
       <c r="B3">
-        <v>53136</v>
+        <v>49862</v>
       </c>
       <c r="C3" t="s">
-        <v>765</v>
+        <v>739</v>
       </c>
       <c r="D3"/>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3" t="s">
-        <v>769</v>
+        <v>126</v>
       </c>
       <c r="G3" t="s">
-        <v>770</v>
+        <v>740</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>229</v>
+        <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>190</v>
+        <v>741</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>50805</v>
+        <v>50811</v>
       </c>
       <c r="B4">
-        <v>49862</v>
+        <v>49869</v>
       </c>
       <c r="C4" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="G4" t="s">
-        <v>772</v>
+        <v>740</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>773</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>50811</v>
+        <v>52501</v>
       </c>
       <c r="B5">
-        <v>49869</v>
+        <v>49862</v>
       </c>
       <c r="C5" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>742</v>
+      </c>
+      <c r="D5" t="s">
+        <v>743</v>
+      </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>744</v>
       </c>
       <c r="G5" t="s">
-        <v>772</v>
+        <v>745</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>52501</v>
+        <v>52566</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="D6" t="s">
-        <v>775</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>746</v>
+      </c>
+      <c r="E6" t="s">
+        <v>747</v>
+      </c>
       <c r="F6" t="s">
-        <v>776</v>
+        <v>748</v>
       </c>
       <c r="G6" t="s">
-        <v>777</v>
+        <v>749</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>1</v>
+        <v>178</v>
       </c>
       <c r="J6" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>52566</v>
+        <v>50822</v>
       </c>
       <c r="B7">
-        <v>49862</v>
+        <v>49786</v>
       </c>
       <c r="C7" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="D7" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>780</v>
+        <v>752</v>
       </c>
       <c r="G7" t="s">
-        <v>781</v>
+        <v>753</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>176</v>
+        <v>8</v>
       </c>
       <c r="J7" t="s">
-        <v>307</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>50822</v>
+        <v>50818</v>
       </c>
       <c r="B8">
-        <v>49786</v>
+        <v>49785</v>
       </c>
       <c r="C8" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="D8" t="s">
-        <v>783</v>
+        <v>754</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>784</v>
+        <v>755</v>
       </c>
       <c r="G8" t="s">
-        <v>785</v>
+        <v>756</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>50818</v>
+        <v>50824</v>
       </c>
       <c r="B9">
-        <v>49785</v>
+        <v>49787</v>
       </c>
       <c r="C9" t="s">
-        <v>782</v>
+        <v>739</v>
       </c>
       <c r="D9" t="s">
-        <v>786</v>
+        <v>757</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>787</v>
+        <v>758</v>
       </c>
       <c r="G9" t="s">
-        <v>788</v>
+        <v>759</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>50824</v>
+        <v>50825</v>
       </c>
       <c r="B10">
         <v>49787</v>
       </c>
       <c r="C10" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D10" t="s">
-        <v>789</v>
+        <v>761</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>790</v>
+        <v>762</v>
       </c>
       <c r="G10" t="s">
-        <v>791</v>
+        <v>763</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>50825</v>
+        <v>50823</v>
       </c>
       <c r="B11">
-        <v>49787</v>
+        <v>49786</v>
       </c>
       <c r="C11" t="s">
-        <v>792</v>
+        <v>739</v>
       </c>
       <c r="D11" t="s">
-        <v>793</v>
+        <v>764</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>794</v>
+        <v>765</v>
       </c>
       <c r="G11" t="s">
-        <v>795</v>
+        <v>766</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>50823</v>
+        <v>50837</v>
       </c>
       <c r="B12">
-        <v>49786</v>
+        <v>49872</v>
       </c>
       <c r="C12" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="D12" t="s">
-        <v>796</v>
+        <v>768</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>797</v>
+        <v>769</v>
       </c>
       <c r="G12" t="s">
-        <v>798</v>
+        <v>767</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>50837</v>
+        <v>50842</v>
       </c>
       <c r="B13">
-        <v>49872</v>
+        <v>49879</v>
       </c>
       <c r="C13" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="D13" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>801</v>
+        <v>771</v>
       </c>
       <c r="G13" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>50842</v>
+        <v>50838</v>
       </c>
       <c r="B14">
-        <v>49879</v>
+        <v>49873</v>
       </c>
       <c r="C14" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="D14" t="s">
-        <v>802</v>
+        <v>772</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>803</v>
+        <v>773</v>
       </c>
       <c r="G14" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>50838</v>
+        <v>50835</v>
       </c>
       <c r="B15">
-        <v>49873</v>
+        <v>49781</v>
       </c>
       <c r="C15" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D15" t="s">
-        <v>804</v>
+        <v>774</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>805</v>
+        <v>775</v>
       </c>
       <c r="G15" t="s">
-        <v>799</v>
+        <v>776</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>777</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>50835</v>
+        <v>52061</v>
       </c>
       <c r="B16">
         <v>49781</v>
       </c>
       <c r="C16" t="s">
-        <v>792</v>
+        <v>760</v>
       </c>
       <c r="D16" t="s">
-        <v>806</v>
+        <v>778</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>807</v>
+        <v>779</v>
       </c>
       <c r="G16" t="s">
-        <v>808</v>
+        <v>780</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="J16" t="s">
-        <v>809</v>
+        <v>777</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>52061</v>
+        <v>52066</v>
       </c>
       <c r="B17">
         <v>49781</v>
       </c>
       <c r="C17" t="s">
-        <v>792</v>
+        <v>760</v>
       </c>
       <c r="D17" t="s">
-        <v>810</v>
+        <v>781</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>811</v>
+        <v>782</v>
       </c>
       <c r="G17" t="s">
-        <v>812</v>
+        <v>783</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="J17" t="s">
-        <v>809</v>
+        <v>777</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>52066</v>
+        <v>52831</v>
       </c>
       <c r="B18">
-        <v>49781</v>
+        <v>49788</v>
       </c>
       <c r="C18" t="s">
-        <v>792</v>
+        <v>739</v>
       </c>
       <c r="D18" t="s">
-        <v>813</v>
+        <v>784</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>814</v>
+        <v>785</v>
       </c>
       <c r="G18" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="J18" t="s">
-        <v>809</v>
+        <v>787</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>52831</v>
+        <v>52506</v>
       </c>
       <c r="B19">
-        <v>49788</v>
+        <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>771</v>
-[...4 lines deleted...]
-      <c r="E19"/>
+        <v>788</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19" t="s">
+        <v>789</v>
+      </c>
       <c r="F19" t="s">
-        <v>817</v>
+        <v>790</v>
       </c>
       <c r="G19" t="s">
-        <v>818</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>791</v>
+      </c>
+      <c r="H19" t="s">
+        <v>788</v>
+      </c>
       <c r="I19">
-        <v>6</v>
+        <v>173</v>
       </c>
       <c r="J19" t="s">
-        <v>819</v>
+        <v>296</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>52506</v>
+        <v>52656</v>
       </c>
       <c r="B20">
-        <v>49862</v>
+        <v>52576</v>
       </c>
       <c r="C20" t="s">
-        <v>820</v>
+        <v>792</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>821</v>
+        <v>793</v>
       </c>
       <c r="F20" t="s">
-        <v>822</v>
+        <v>794</v>
       </c>
       <c r="G20" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+      <c r="H20"/>
       <c r="I20">
-        <v>171</v>
+        <v>144</v>
       </c>
       <c r="J20" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>52656</v>
+        <v>52691</v>
       </c>
       <c r="B21">
         <v>52576</v>
       </c>
       <c r="C21" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>825</v>
+        <v>796</v>
       </c>
       <c r="F21" t="s">
-        <v>826</v>
+        <v>797</v>
       </c>
       <c r="G21" t="s">
-        <v>827</v>
+        <v>798</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J21" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>52691</v>
+        <v>54451</v>
       </c>
       <c r="B22">
-        <v>52576</v>
+        <v>53836</v>
       </c>
       <c r="C22" t="s">
-        <v>824</v>
-[...4 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="D22" t="s">
+        <v>799</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" t="s">
-        <v>829</v>
+        <v>800</v>
       </c>
       <c r="G22" t="s">
-        <v>830</v>
+        <v>801</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>147</v>
+        <v>37</v>
       </c>
       <c r="J22" t="s">
-        <v>307</v>
+        <v>802</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>54451</v>
+        <v>52836</v>
       </c>
       <c r="B23">
-        <v>53836</v>
+        <v>49788</v>
       </c>
       <c r="C23" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="D23" t="s">
-        <v>831</v>
+        <v>803</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>832</v>
+        <v>804</v>
       </c>
       <c r="G23" t="s">
-        <v>833</v>
+        <v>805</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="J23" t="s">
-        <v>834</v>
+        <v>787</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>52836</v>
+        <v>50827</v>
       </c>
       <c r="B24">
         <v>49788</v>
       </c>
       <c r="C24" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
       <c r="D24" t="s">
-        <v>835</v>
+        <v>806</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>836</v>
+        <v>807</v>
       </c>
       <c r="G24" t="s">
-        <v>837</v>
+        <v>808</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="J24" t="s">
-        <v>819</v>
+        <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>50827</v>
+        <v>54299</v>
       </c>
       <c r="B25">
-        <v>49788</v>
+        <v>49879</v>
       </c>
       <c r="C25" t="s">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="D25" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="E25"/>
+        <v>809</v>
+      </c>
+      <c r="E25" t="s">
+        <v>810</v>
+      </c>
       <c r="F25" t="s">
-        <v>839</v>
+        <v>811</v>
       </c>
       <c r="G25" t="s">
-        <v>840</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>812</v>
+      </c>
+      <c r="H25" t="s">
+        <v>813</v>
+      </c>
       <c r="I25">
-        <v>16</v>
+        <v>176</v>
       </c>
       <c r="J25" t="s">
-        <v>298</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>54299</v>
+        <v>50826</v>
       </c>
       <c r="B26">
-        <v>49879</v>
+        <v>49787</v>
       </c>
       <c r="C26" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="D26" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>814</v>
+      </c>
+      <c r="E26"/>
       <c r="F26" t="s">
-        <v>843</v>
+        <v>815</v>
       </c>
       <c r="G26" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="H26"/>
       <c r="I26">
-        <v>174</v>
+        <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>152</v>
+        <v>777</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>50826</v>
+        <v>54367</v>
       </c>
       <c r="B27">
-        <v>49787</v>
+        <v>49879</v>
       </c>
       <c r="C27" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="D27" t="s">
-        <v>846</v>
+        <v>817</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>847</v>
+        <v>818</v>
       </c>
       <c r="G27" t="s">
-        <v>848</v>
+        <v>819</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>54367</v>
+        <v>52711</v>
       </c>
       <c r="B28">
-        <v>49879</v>
+        <v>52576</v>
       </c>
       <c r="C28" t="s">
-        <v>824</v>
-[...3 lines deleted...]
-      </c>
+        <v>736</v>
+      </c>
+      <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>850</v>
+        <v>821</v>
       </c>
       <c r="G28" t="s">
-        <v>851</v>
+        <v>822</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>852</v>
+        <v>296</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>52711</v>
+        <v>53971</v>
       </c>
       <c r="B29">
-        <v>52576</v>
+        <v>49879</v>
       </c>
       <c r="C29" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-      <c r="E29"/>
+        <v>767</v>
+      </c>
+      <c r="D29" t="s">
+        <v>823</v>
+      </c>
+      <c r="E29" t="s">
+        <v>824</v>
+      </c>
       <c r="F29" t="s">
-        <v>853</v>
+        <v>825</v>
       </c>
       <c r="G29" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>826</v>
+      </c>
+      <c r="H29" t="s">
+        <v>827</v>
+      </c>
       <c r="I29">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="J29" t="s">
-        <v>307</v>
+        <v>828</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>53971</v>
+        <v>54111</v>
       </c>
       <c r="B30">
-        <v>49879</v>
+        <v>53151</v>
       </c>
       <c r="C30" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="D30" t="s">
-        <v>855</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="E30"/>
       <c r="F30" t="s">
-        <v>857</v>
+        <v>825</v>
       </c>
       <c r="G30" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
       <c r="H30" t="s">
-        <v>859</v>
+        <v>827</v>
       </c>
       <c r="I30">
-        <v>162</v>
+        <v>8</v>
       </c>
       <c r="J30" t="s">
-        <v>860</v>
+        <v>152</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>54106</v>
+        <v>54604</v>
       </c>
       <c r="B31">
-        <v>53136</v>
+        <v>54596</v>
       </c>
       <c r="C31" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="D31" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="E31"/>
       <c r="F31" t="s">
-        <v>857</v>
+        <v>832</v>
       </c>
       <c r="G31" t="s">
-        <v>858</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="H31"/>
       <c r="I31">
-        <v>183</v>
+        <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>863</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>54111</v>
+        <v>54623</v>
       </c>
       <c r="B32">
-        <v>53151</v>
+        <v>54621</v>
       </c>
       <c r="C32" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
       <c r="D32" t="s">
-        <v>864</v>
+        <v>834</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>857</v>
+        <v>832</v>
       </c>
       <c r="G32" t="s">
-        <v>865</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>152</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>54604</v>
+        <v>50840</v>
       </c>
       <c r="B33">
-        <v>54596</v>
+        <v>49877</v>
       </c>
       <c r="C33" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="G33" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J33" t="s">
-        <v>255</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>54623</v>
+        <v>54622</v>
       </c>
       <c r="B34">
         <v>54621</v>
       </c>
       <c r="C34" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="D34" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="G34" t="s">
-        <v>868</v>
+        <v>839</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J34" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>50840</v>
+        <v>50820</v>
       </c>
       <c r="B35">
-        <v>49877</v>
+        <v>49786</v>
       </c>
       <c r="C35" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>760</v>
+      </c>
+      <c r="D35" t="s">
+        <v>840</v>
+      </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>870</v>
+        <v>841</v>
       </c>
       <c r="G35" t="s">
-        <v>871</v>
+        <v>842</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J35" t="s">
-        <v>84</v>
+        <v>777</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>54622</v>
+        <v>50821</v>
       </c>
       <c r="B36">
-        <v>54621</v>
+        <v>49786</v>
       </c>
       <c r="C36" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D36" t="s">
-        <v>872</v>
+        <v>843</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>873</v>
+        <v>844</v>
       </c>
       <c r="G36" t="s">
-        <v>874</v>
+        <v>845</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J36" t="s">
-        <v>270</v>
+        <v>777</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>50820</v>
+        <v>52731</v>
       </c>
       <c r="B37">
-        <v>49786</v>
+        <v>52576</v>
       </c>
       <c r="C37" t="s">
-        <v>792</v>
+        <v>846</v>
       </c>
       <c r="D37" t="s">
-        <v>875</v>
+        <v>847</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>876</v>
+        <v>848</v>
       </c>
       <c r="G37" t="s">
-        <v>877</v>
+        <v>849</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J37" t="s">
-        <v>809</v>
+        <v>296</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>50821</v>
+        <v>50819</v>
       </c>
       <c r="B38">
-        <v>49786</v>
+        <v>49785</v>
       </c>
       <c r="C38" t="s">
-        <v>792</v>
+        <v>739</v>
       </c>
       <c r="D38" t="s">
-        <v>878</v>
+        <v>850</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>879</v>
+        <v>851</v>
       </c>
       <c r="G38" t="s">
-        <v>880</v>
+        <v>852</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J38" t="s">
-        <v>809</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>52731</v>
+        <v>50828</v>
       </c>
       <c r="B39">
-        <v>52576</v>
+        <v>49788</v>
       </c>
       <c r="C39" t="s">
-        <v>881</v>
+        <v>750</v>
       </c>
       <c r="D39" t="s">
-        <v>882</v>
+        <v>853</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>883</v>
+        <v>854</v>
       </c>
       <c r="G39" t="s">
-        <v>884</v>
+        <v>855</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J39" t="s">
-        <v>307</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>50819</v>
+        <v>50817</v>
       </c>
       <c r="B40">
         <v>49785</v>
       </c>
       <c r="C40" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D40" t="s">
-        <v>885</v>
+        <v>856</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>886</v>
+        <v>857</v>
       </c>
       <c r="G40" t="s">
-        <v>887</v>
+        <v>858</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J40" t="s">
-        <v>50</v>
-[...55 lines deleted...]
-        <v>809</v>
+        <v>777</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -13257,2169 +12842,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="M1" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="N1" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="O1" t="s">
-        <v>1376</v>
+        <v>1341</v>
       </c>
       <c r="P1" t="s">
-        <v>1381</v>
+        <v>1346</v>
       </c>
       <c r="Q1" t="s">
-        <v>1387</v>
+        <v>1353</v>
       </c>
       <c r="R1" t="s">
-        <v>1388</v>
+        <v>1354</v>
       </c>
       <c r="S1" t="s">
-        <v>1391</v>
+        <v>1357</v>
       </c>
       <c r="T1" t="s">
-        <v>1393</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>894</v>
+        <v>859</v>
       </c>
       <c r="C2" t="s">
-        <v>895</v>
+        <v>860</v>
       </c>
       <c r="D2" t="s">
-        <v>901</v>
+        <v>866</v>
       </c>
       <c r="E2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I2" t="s">
         <v>1062</v>
       </c>
-      <c r="F2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>1127</v>
+        <v>1092</v>
       </c>
       <c r="K2" t="s">
-        <v>1189</v>
+        <v>1154</v>
       </c>
       <c r="L2" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="M2" t="s">
-        <v>1368</v>
+        <v>1333</v>
       </c>
       <c r="N2" t="s">
-        <v>1370</v>
+        <v>1335</v>
       </c>
       <c r="O2" t="s">
-        <v>1377</v>
+        <v>1342</v>
       </c>
       <c r="P2" t="s">
-        <v>1382</v>
+        <v>1347</v>
       </c>
       <c r="Q2" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="R2" t="s">
-        <v>1389</v>
+        <v>1355</v>
       </c>
       <c r="S2" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="T2" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>896</v>
+        <v>861</v>
       </c>
       <c r="D3" t="s">
-        <v>902</v>
+        <v>867</v>
       </c>
       <c r="E3" t="s">
-        <v>1063</v>
+        <v>1028</v>
       </c>
       <c r="F3" t="s">
         <v>131</v>
       </c>
       <c r="G3" t="s">
         <v>124</v>
       </c>
       <c r="H3" t="s">
-        <v>1075</v>
+        <v>1040</v>
       </c>
       <c r="I3" t="s">
-        <v>1098</v>
+        <v>1063</v>
       </c>
       <c r="J3" t="s">
-        <v>1128</v>
+        <v>1093</v>
       </c>
       <c r="K3" t="s">
-        <v>1190</v>
+        <v>1155</v>
       </c>
       <c r="L3" t="s">
-        <v>1367</v>
+        <v>1332</v>
       </c>
       <c r="M3" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="N3" t="s">
-        <v>1371</v>
+        <v>1336</v>
       </c>
       <c r="O3" t="s">
-        <v>1378</v>
+        <v>1343</v>
       </c>
       <c r="P3" t="s">
-        <v>1383</v>
+        <v>1348</v>
       </c>
       <c r="Q3" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="R3" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="S3" t="s">
-        <v>1392</v>
+        <v>1358</v>
       </c>
       <c r="T3" t="s">
-        <v>1394</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>903</v>
+        <v>868</v>
       </c>
       <c r="E4" t="s">
         <v>91</v>
       </c>
       <c r="F4" t="s">
-        <v>1065</v>
+        <v>1030</v>
       </c>
       <c r="G4" t="s">
-        <v>1072</v>
+        <v>1037</v>
       </c>
       <c r="H4" t="s">
-        <v>1076</v>
+        <v>1041</v>
       </c>
       <c r="I4" t="s">
-        <v>1099</v>
+        <v>1064</v>
       </c>
       <c r="J4" t="s">
-        <v>1129</v>
+        <v>1094</v>
       </c>
       <c r="K4" t="s">
-        <v>1191</v>
+        <v>1156</v>
       </c>
       <c r="M4" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="N4" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="O4" t="s">
-        <v>1379</v>
+        <v>1344</v>
       </c>
       <c r="P4" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="Q4" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="R4" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>897</v>
+        <v>862</v>
       </c>
       <c r="D5" t="s">
-        <v>904</v>
+        <v>869</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="G5" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="H5" t="s">
-        <v>1077</v>
+        <v>1042</v>
       </c>
       <c r="I5" t="s">
-        <v>1100</v>
+        <v>1065</v>
       </c>
       <c r="J5" t="s">
-        <v>1130</v>
+        <v>1095</v>
       </c>
       <c r="K5" t="s">
-        <v>1192</v>
+        <v>1157</v>
       </c>
       <c r="M5" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="N5" t="s">
-        <v>1372</v>
+        <v>1337</v>
       </c>
       <c r="O5" t="s">
-        <v>1380</v>
+        <v>1345</v>
       </c>
       <c r="P5" t="s">
-        <v>1379</v>
+        <v>1344</v>
       </c>
       <c r="Q5" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="R5" t="s">
-        <v>881</v>
+        <v>846</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6" t="s">
-        <v>905</v>
+        <v>870</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G6" t="s">
         <v>60</v>
       </c>
       <c r="H6" t="s">
-        <v>1078</v>
+        <v>1043</v>
       </c>
       <c r="I6" t="s">
-        <v>1101</v>
+        <v>1066</v>
       </c>
       <c r="J6" t="s">
-        <v>1131</v>
+        <v>1096</v>
       </c>
       <c r="K6" t="s">
-        <v>1193</v>
+        <v>1158</v>
       </c>
       <c r="M6" t="s">
-        <v>1369</v>
+        <v>1334</v>
       </c>
       <c r="N6" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="P6" t="s">
-        <v>1384</v>
+        <v>1349</v>
       </c>
       <c r="Q6" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="R6" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>146</v>
       </c>
       <c r="D7" t="s">
-        <v>906</v>
+        <v>871</v>
       </c>
       <c r="E7" t="s">
-        <v>184</v>
+        <v>218</v>
       </c>
       <c r="F7" t="s">
-        <v>1066</v>
+        <v>1031</v>
       </c>
       <c r="G7" t="s">
         <v>148</v>
       </c>
       <c r="H7" t="s">
-        <v>1079</v>
+        <v>1044</v>
       </c>
       <c r="I7" t="s">
-        <v>1102</v>
+        <v>1067</v>
       </c>
       <c r="J7" t="s">
-        <v>1132</v>
+        <v>1097</v>
       </c>
       <c r="K7" t="s">
-        <v>1097</v>
+        <v>1062</v>
       </c>
       <c r="M7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="N7" t="s">
-        <v>1373</v>
+        <v>1338</v>
       </c>
       <c r="P7" t="s">
-        <v>1385</v>
+        <v>1350</v>
       </c>
       <c r="R7" t="s">
-        <v>1390</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>898</v>
+        <v>863</v>
       </c>
       <c r="D8" t="s">
-        <v>907</v>
+        <v>872</v>
       </c>
       <c r="F8" t="s">
-        <v>1067</v>
+        <v>1032</v>
       </c>
       <c r="G8" t="s">
         <v>103</v>
       </c>
       <c r="H8" t="s">
-        <v>1080</v>
+        <v>1045</v>
       </c>
       <c r="I8" t="s">
-        <v>1103</v>
+        <v>1068</v>
       </c>
       <c r="J8" t="s">
-        <v>1133</v>
+        <v>1098</v>
       </c>
       <c r="K8" t="s">
-        <v>1098</v>
+        <v>1063</v>
       </c>
       <c r="N8" t="s">
-        <v>1374</v>
+        <v>1339</v>
       </c>
       <c r="P8" t="s">
-        <v>1386</v>
+        <v>1351</v>
       </c>
       <c r="R8" t="s">
-        <v>820</v>
+        <v>788</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>908</v>
+        <v>873</v>
       </c>
       <c r="F9" t="s">
-        <v>1068</v>
+        <v>1033</v>
       </c>
       <c r="G9" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1104</v>
+        <v>1069</v>
       </c>
       <c r="J9" t="s">
-        <v>1134</v>
+        <v>1099</v>
       </c>
       <c r="K9" t="s">
-        <v>1194</v>
+        <v>1159</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
+      <c r="P9" t="s">
+        <v>1352</v>
+      </c>
       <c r="R9" t="s">
-        <v>765</v>
+        <v>736</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>899</v>
+        <v>864</v>
       </c>
       <c r="D10" t="s">
-        <v>909</v>
+        <v>874</v>
       </c>
       <c r="F10" t="s">
-        <v>1069</v>
+        <v>1034</v>
       </c>
       <c r="G10" t="s">
-        <v>1073</v>
+        <v>1038</v>
       </c>
       <c r="H10" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="I10" t="s">
-        <v>1105</v>
+        <v>1070</v>
       </c>
       <c r="J10" t="s">
-        <v>1135</v>
+        <v>1100</v>
       </c>
       <c r="K10" t="s">
-        <v>1195</v>
+        <v>1160</v>
       </c>
       <c r="N10" t="s">
-        <v>1375</v>
+        <v>1340</v>
       </c>
       <c r="R10" t="s">
-        <v>799</v>
+        <v>767</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>900</v>
+        <v>865</v>
       </c>
       <c r="D11" t="s">
-        <v>910</v>
+        <v>875</v>
       </c>
       <c r="F11" t="s">
-        <v>1070</v>
+        <v>1035</v>
       </c>
       <c r="H11" t="s">
         <v>149</v>
       </c>
       <c r="I11" t="s">
-        <v>1106</v>
+        <v>1071</v>
       </c>
       <c r="J11" t="s">
-        <v>1136</v>
+        <v>1101</v>
       </c>
       <c r="K11" t="s">
-        <v>1196</v>
+        <v>1161</v>
       </c>
       <c r="R11" t="s">
-        <v>792</v>
+        <v>760</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>911</v>
+        <v>876</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>1081</v>
+        <v>1046</v>
       </c>
       <c r="I12" t="s">
         <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>1137</v>
+        <v>1102</v>
       </c>
       <c r="K12" t="s">
-        <v>1197</v>
+        <v>1162</v>
       </c>
       <c r="R12" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>912</v>
+        <v>877</v>
       </c>
       <c r="H13" t="s">
-        <v>1082</v>
+        <v>1047</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>1138</v>
+        <v>1103</v>
       </c>
       <c r="K13" t="s">
-        <v>1198</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>913</v>
+        <v>878</v>
       </c>
       <c r="H14" t="s">
-        <v>1083</v>
+        <v>1048</v>
       </c>
       <c r="I14" t="s">
-        <v>1107</v>
+        <v>1072</v>
       </c>
       <c r="J14" t="s">
-        <v>1139</v>
+        <v>1104</v>
       </c>
       <c r="K14" t="s">
-        <v>1199</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>914</v>
+        <v>879</v>
       </c>
       <c r="H15" t="s">
-        <v>1084</v>
+        <v>1049</v>
       </c>
       <c r="I15" t="s">
         <v>141</v>
       </c>
       <c r="J15" t="s">
-        <v>1140</v>
+        <v>1105</v>
       </c>
       <c r="K15" t="s">
-        <v>1200</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>915</v>
+        <v>880</v>
       </c>
       <c r="H16" t="s">
-        <v>1085</v>
+        <v>1050</v>
       </c>
       <c r="I16" t="s">
-        <v>1108</v>
+        <v>1073</v>
       </c>
       <c r="J16" t="s">
-        <v>1141</v>
+        <v>1106</v>
       </c>
       <c r="K16" t="s">
-        <v>1201</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>916</v>
+        <v>881</v>
       </c>
       <c r="H17" t="s">
-        <v>1086</v>
+        <v>1051</v>
       </c>
       <c r="I17" t="s">
-        <v>1109</v>
+        <v>1074</v>
       </c>
       <c r="J17" t="s">
-        <v>1142</v>
+        <v>1107</v>
       </c>
       <c r="K17" t="s">
-        <v>1100</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>917</v>
+        <v>882</v>
       </c>
       <c r="H18" t="s">
-        <v>1087</v>
+        <v>1052</v>
       </c>
       <c r="I18" t="s">
-        <v>1110</v>
+        <v>1075</v>
       </c>
       <c r="J18" t="s">
-        <v>1143</v>
+        <v>1108</v>
       </c>
       <c r="K18" t="s">
-        <v>1202</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>918</v>
+        <v>883</v>
       </c>
       <c r="H19" t="s">
-        <v>1088</v>
+        <v>1053</v>
       </c>
       <c r="I19" t="s">
         <v>98</v>
       </c>
       <c r="J19" t="s">
-        <v>1144</v>
+        <v>1109</v>
       </c>
       <c r="K19" t="s">
-        <v>1203</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>919</v>
+        <v>884</v>
       </c>
       <c r="H20" t="s">
-        <v>1089</v>
+        <v>1054</v>
       </c>
       <c r="I20" t="s">
-        <v>1111</v>
+        <v>1076</v>
       </c>
       <c r="J20" t="s">
-        <v>1145</v>
+        <v>1110</v>
       </c>
       <c r="K20" t="s">
-        <v>1204</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>920</v>
+        <v>885</v>
       </c>
       <c r="H21" t="s">
-        <v>1090</v>
+        <v>1055</v>
       </c>
       <c r="I21" t="s">
         <v>150</v>
       </c>
       <c r="J21" t="s">
-        <v>1146</v>
+        <v>1111</v>
       </c>
       <c r="K21" t="s">
-        <v>1205</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="H22" t="s">
-        <v>1091</v>
+        <v>1056</v>
       </c>
       <c r="I22" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J22" t="s">
         <v>1112</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>1206</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>922</v>
+        <v>887</v>
       </c>
       <c r="H23" t="s">
-        <v>1092</v>
+        <v>1057</v>
       </c>
       <c r="I23" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J23" t="s">
         <v>1113</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>1207</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>923</v>
+        <v>888</v>
       </c>
       <c r="H24" t="s">
-        <v>1093</v>
+        <v>1058</v>
       </c>
       <c r="I24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J24" t="s">
         <v>1114</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>1208</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>924</v>
+        <v>889</v>
       </c>
       <c r="H25" t="s">
-        <v>1094</v>
+        <v>1059</v>
       </c>
       <c r="I25" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J25" t="s">
         <v>1115</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" t="s">
-        <v>1209</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>925</v>
+        <v>890</v>
       </c>
       <c r="H26" t="s">
-        <v>1095</v>
+        <v>1060</v>
       </c>
       <c r="I26" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J26" t="s">
         <v>1116</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>1210</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>926</v>
+        <v>891</v>
       </c>
       <c r="H27" t="s">
-        <v>1096</v>
+        <v>1061</v>
       </c>
       <c r="I27" t="s">
         <v>169</v>
       </c>
       <c r="J27" t="s">
-        <v>1152</v>
+        <v>1117</v>
       </c>
       <c r="K27" t="s">
-        <v>1211</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>927</v>
+        <v>892</v>
       </c>
       <c r="H28" t="s">
         <v>164</v>
       </c>
       <c r="I28" t="s">
-        <v>1117</v>
+        <v>1082</v>
       </c>
       <c r="J28" t="s">
-        <v>1153</v>
+        <v>1118</v>
       </c>
       <c r="K28" t="s">
-        <v>1212</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>928</v>
+        <v>893</v>
       </c>
       <c r="I29" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="J29" t="s">
-        <v>1154</v>
+        <v>1119</v>
       </c>
       <c r="K29" t="s">
-        <v>1213</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>929</v>
+        <v>894</v>
       </c>
       <c r="I30" t="s">
-        <v>1119</v>
+        <v>1084</v>
       </c>
       <c r="J30" t="s">
-        <v>1155</v>
+        <v>1120</v>
       </c>
       <c r="K30" t="s">
-        <v>1214</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>930</v>
+        <v>895</v>
       </c>
       <c r="I31" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="J31" t="s">
-        <v>1156</v>
+        <v>1121</v>
       </c>
       <c r="K31" t="s">
-        <v>1215</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>931</v>
+        <v>896</v>
       </c>
       <c r="I32" t="s">
-        <v>1120</v>
+        <v>1085</v>
       </c>
       <c r="J32" t="s">
-        <v>1157</v>
+        <v>1122</v>
       </c>
       <c r="K32" t="s">
-        <v>1216</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>932</v>
+        <v>897</v>
       </c>
       <c r="I33" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="J33" t="s">
-        <v>1158</v>
+        <v>1123</v>
       </c>
       <c r="K33" t="s">
-        <v>1217</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>933</v>
+        <v>898</v>
       </c>
       <c r="I34" t="s">
-        <v>1121</v>
+        <v>1086</v>
       </c>
       <c r="J34" t="s">
-        <v>1159</v>
+        <v>1124</v>
       </c>
       <c r="K34" t="s">
-        <v>1218</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>934</v>
+        <v>899</v>
       </c>
       <c r="I35" t="s">
-        <v>1122</v>
+        <v>1087</v>
       </c>
       <c r="J35" t="s">
-        <v>1160</v>
+        <v>1125</v>
       </c>
       <c r="K35" t="s">
-        <v>1219</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>935</v>
+        <v>900</v>
       </c>
       <c r="I36" t="s">
         <v>157</v>
       </c>
       <c r="J36" t="s">
-        <v>1161</v>
+        <v>1126</v>
       </c>
       <c r="K36" t="s">
-        <v>1220</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>936</v>
+        <v>901</v>
       </c>
       <c r="I37" t="s">
-        <v>1123</v>
+        <v>1088</v>
       </c>
       <c r="J37" t="s">
-        <v>1162</v>
+        <v>1127</v>
       </c>
       <c r="K37" t="s">
-        <v>1221</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>937</v>
+        <v>902</v>
       </c>
       <c r="I38" t="s">
-        <v>1124</v>
+        <v>1089</v>
       </c>
       <c r="J38" t="s">
-        <v>1163</v>
+        <v>1128</v>
       </c>
       <c r="K38" t="s">
-        <v>1222</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>938</v>
+        <v>903</v>
       </c>
       <c r="I39" t="s">
-        <v>1125</v>
+        <v>1090</v>
       </c>
       <c r="J39" t="s">
-        <v>1164</v>
+        <v>1129</v>
       </c>
       <c r="K39" t="s">
-        <v>1223</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>939</v>
+        <v>904</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="J40" t="s">
-        <v>1165</v>
+        <v>1130</v>
       </c>
       <c r="K40" t="s">
-        <v>1224</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>940</v>
+        <v>905</v>
       </c>
       <c r="I41" t="s">
-        <v>1126</v>
+        <v>1091</v>
       </c>
       <c r="J41" t="s">
-        <v>1166</v>
+        <v>1131</v>
       </c>
       <c r="K41" t="s">
-        <v>1225</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>941</v>
+        <v>906</v>
       </c>
       <c r="J42" t="s">
-        <v>1167</v>
+        <v>1132</v>
       </c>
       <c r="K42" t="s">
-        <v>1226</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>942</v>
+        <v>907</v>
       </c>
       <c r="J43" t="s">
-        <v>1168</v>
+        <v>1133</v>
       </c>
       <c r="K43" t="s">
-        <v>1227</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>943</v>
+        <v>908</v>
       </c>
       <c r="J44" t="s">
-        <v>1169</v>
+        <v>1134</v>
       </c>
       <c r="K44" t="s">
-        <v>1228</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>944</v>
+        <v>909</v>
       </c>
       <c r="J45" t="s">
-        <v>1170</v>
+        <v>1135</v>
       </c>
       <c r="K45" t="s">
-        <v>1229</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>945</v>
+        <v>910</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
       <c r="K46" t="s">
-        <v>1230</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>946</v>
+        <v>911</v>
       </c>
       <c r="J47" t="s">
-        <v>1171</v>
+        <v>1136</v>
       </c>
       <c r="K47" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>947</v>
+        <v>912</v>
       </c>
       <c r="J48" t="s">
-        <v>1172</v>
+        <v>1137</v>
       </c>
       <c r="K48" t="s">
-        <v>1232</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>948</v>
+        <v>913</v>
       </c>
       <c r="J49" t="s">
-        <v>1173</v>
+        <v>1138</v>
       </c>
       <c r="K49" t="s">
-        <v>1233</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>949</v>
+        <v>914</v>
       </c>
       <c r="J50" t="s">
-        <v>1174</v>
+        <v>1139</v>
       </c>
       <c r="K50" t="s">
-        <v>1234</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>950</v>
+        <v>915</v>
       </c>
       <c r="J51" t="s">
-        <v>1175</v>
+        <v>1140</v>
       </c>
       <c r="K51" t="s">
-        <v>1235</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>951</v>
+        <v>916</v>
       </c>
       <c r="J52" t="s">
-        <v>1176</v>
+        <v>1141</v>
       </c>
       <c r="K52" t="s">
-        <v>1236</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>952</v>
+        <v>917</v>
       </c>
       <c r="J53" t="s">
-        <v>1177</v>
+        <v>1142</v>
       </c>
       <c r="K53" t="s">
-        <v>1237</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>953</v>
+        <v>918</v>
       </c>
       <c r="J54" t="s">
-        <v>1178</v>
+        <v>1143</v>
       </c>
       <c r="K54" t="s">
-        <v>1238</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>954</v>
+        <v>919</v>
       </c>
       <c r="J55" t="s">
-        <v>1179</v>
+        <v>1144</v>
       </c>
       <c r="K55" t="s">
-        <v>1239</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>955</v>
+        <v>920</v>
       </c>
       <c r="J56" t="s">
-        <v>1180</v>
+        <v>1145</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>956</v>
+        <v>921</v>
       </c>
       <c r="J57" t="s">
-        <v>1181</v>
+        <v>1146</v>
       </c>
       <c r="K57" t="s">
-        <v>1240</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>957</v>
+        <v>922</v>
       </c>
       <c r="J58" t="s">
-        <v>1182</v>
+        <v>1147</v>
       </c>
       <c r="K58" t="s">
-        <v>1241</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>958</v>
+        <v>923</v>
       </c>
       <c r="J59" t="s">
-        <v>1183</v>
+        <v>1148</v>
       </c>
       <c r="K59" t="s">
-        <v>1242</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>959</v>
+        <v>924</v>
       </c>
       <c r="J60" t="s">
-        <v>1184</v>
+        <v>1149</v>
       </c>
       <c r="K60" t="s">
-        <v>1243</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>960</v>
+        <v>925</v>
       </c>
       <c r="J61" t="s">
-        <v>1185</v>
+        <v>1150</v>
       </c>
       <c r="K61" t="s">
-        <v>1244</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>961</v>
+        <v>926</v>
       </c>
       <c r="J62" t="s">
-        <v>1186</v>
+        <v>1151</v>
       </c>
       <c r="K62" t="s">
-        <v>1245</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>962</v>
+        <v>927</v>
       </c>
       <c r="J63" t="s">
-        <v>1187</v>
+        <v>1152</v>
       </c>
       <c r="K63" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>963</v>
+        <v>928</v>
       </c>
       <c r="J64" t="s">
-        <v>1188</v>
+        <v>1153</v>
       </c>
       <c r="K64" t="s">
-        <v>1246</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>964</v>
+        <v>929</v>
       </c>
       <c r="K65" t="s">
-        <v>1247</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>965</v>
+        <v>930</v>
       </c>
       <c r="K66" t="s">
-        <v>1248</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>966</v>
+        <v>931</v>
       </c>
       <c r="K67" t="s">
-        <v>1249</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>967</v>
+        <v>932</v>
       </c>
       <c r="K68" t="s">
-        <v>1250</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="K69" t="s">
-        <v>1251</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>969</v>
+        <v>934</v>
       </c>
       <c r="K70" t="s">
-        <v>1252</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>970</v>
+        <v>935</v>
       </c>
       <c r="K71" t="s">
-        <v>1253</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>971</v>
+        <v>936</v>
       </c>
       <c r="K72" t="s">
-        <v>1254</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>972</v>
+        <v>937</v>
       </c>
       <c r="K73" t="s">
-        <v>1255</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>973</v>
+        <v>938</v>
       </c>
       <c r="K74" t="s">
-        <v>1256</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
       <c r="K75" t="s">
-        <v>1257</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>975</v>
+        <v>940</v>
       </c>
       <c r="K76" t="s">
-        <v>1258</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>976</v>
+        <v>941</v>
       </c>
       <c r="K77" t="s">
-        <v>1259</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>977</v>
+        <v>942</v>
       </c>
       <c r="K78" t="s">
-        <v>1260</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>978</v>
+        <v>943</v>
       </c>
       <c r="K79" t="s">
-        <v>1261</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>979</v>
+        <v>944</v>
       </c>
       <c r="K80" t="s">
-        <v>1262</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>980</v>
+        <v>945</v>
       </c>
       <c r="K81" t="s">
-        <v>1263</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>981</v>
+        <v>946</v>
       </c>
       <c r="K82" t="s">
-        <v>1264</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>982</v>
+        <v>947</v>
       </c>
       <c r="K83" t="s">
-        <v>1265</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>983</v>
+        <v>948</v>
       </c>
       <c r="K84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>984</v>
+        <v>949</v>
       </c>
       <c r="K85" t="s">
-        <v>1112</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>985</v>
+        <v>950</v>
       </c>
       <c r="K86" t="s">
-        <v>1266</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>986</v>
+        <v>951</v>
       </c>
       <c r="K87" t="s">
-        <v>1267</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>987</v>
+        <v>952</v>
       </c>
       <c r="K88" t="s">
-        <v>1268</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>988</v>
+        <v>953</v>
       </c>
       <c r="K89" t="s">
-        <v>1269</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>989</v>
+        <v>954</v>
       </c>
       <c r="K90" t="s">
-        <v>1270</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>990</v>
+        <v>955</v>
       </c>
       <c r="K91" t="s">
-        <v>1271</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>991</v>
+        <v>956</v>
       </c>
       <c r="K92" t="s">
-        <v>1272</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>992</v>
+        <v>957</v>
       </c>
       <c r="K93" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>993</v>
+        <v>958</v>
       </c>
       <c r="K94" t="s">
-        <v>1273</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>994</v>
+        <v>959</v>
       </c>
       <c r="K95" t="s">
-        <v>1115</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>995</v>
+        <v>960</v>
       </c>
       <c r="K96" t="s">
-        <v>1274</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>996</v>
+        <v>961</v>
       </c>
       <c r="K97" t="s">
-        <v>1275</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>997</v>
+        <v>962</v>
       </c>
       <c r="K98" t="s">
-        <v>1276</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>998</v>
+        <v>963</v>
       </c>
       <c r="K99" t="s">
-        <v>1277</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>999</v>
+        <v>964</v>
       </c>
       <c r="K100" t="s">
-        <v>1278</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1000</v>
+        <v>965</v>
       </c>
       <c r="K101" t="s">
-        <v>1279</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1001</v>
+        <v>966</v>
       </c>
       <c r="K102" t="s">
-        <v>1280</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1002</v>
+        <v>967</v>
       </c>
       <c r="K103" t="s">
-        <v>1281</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1003</v>
+        <v>968</v>
       </c>
       <c r="K104" t="s">
-        <v>1282</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1004</v>
+        <v>969</v>
       </c>
       <c r="K105" t="s">
-        <v>1283</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1005</v>
+        <v>970</v>
       </c>
       <c r="K106" t="s">
-        <v>1284</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1006</v>
+        <v>971</v>
       </c>
       <c r="K107" t="s">
-        <v>1285</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1007</v>
+        <v>972</v>
       </c>
       <c r="K108" t="s">
-        <v>1286</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1008</v>
+        <v>973</v>
       </c>
       <c r="K109" t="s">
-        <v>1287</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1009</v>
+        <v>974</v>
       </c>
       <c r="K110" t="s">
-        <v>1288</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1010</v>
+        <v>975</v>
       </c>
       <c r="K111" t="s">
-        <v>1289</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1011</v>
+        <v>976</v>
       </c>
       <c r="K112" t="s">
-        <v>1290</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1012</v>
+        <v>977</v>
       </c>
       <c r="K113" t="s">
-        <v>1291</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1013</v>
+        <v>978</v>
       </c>
       <c r="K114" t="s">
-        <v>1292</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1014</v>
+        <v>979</v>
       </c>
       <c r="K115" t="s">
-        <v>1293</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1015</v>
+        <v>980</v>
       </c>
       <c r="K116" t="s">
-        <v>1294</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1016</v>
+        <v>981</v>
       </c>
       <c r="K117" t="s">
-        <v>1295</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1017</v>
+        <v>982</v>
       </c>
       <c r="K118" t="s">
-        <v>1296</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1018</v>
+        <v>983</v>
       </c>
       <c r="K119" t="s">
-        <v>1297</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1019</v>
+        <v>984</v>
       </c>
       <c r="K120" t="s">
-        <v>1298</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1020</v>
+        <v>985</v>
       </c>
       <c r="K121" t="s">
-        <v>1299</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1021</v>
+        <v>986</v>
       </c>
       <c r="K122" t="s">
-        <v>1300</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1022</v>
+        <v>987</v>
       </c>
       <c r="K123" t="s">
-        <v>1301</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1023</v>
+        <v>988</v>
       </c>
       <c r="K124" t="s">
-        <v>1302</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1024</v>
+        <v>989</v>
       </c>
       <c r="K125" t="s">
-        <v>1087</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1025</v>
+        <v>990</v>
       </c>
       <c r="K126" t="s">
-        <v>1303</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1026</v>
+        <v>991</v>
       </c>
       <c r="K127" t="s">
-        <v>1304</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1027</v>
+        <v>992</v>
       </c>
       <c r="K128" t="s">
-        <v>1305</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1028</v>
+        <v>993</v>
       </c>
       <c r="K129" t="s">
-        <v>1306</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1029</v>
+        <v>994</v>
       </c>
       <c r="K130" t="s">
-        <v>1307</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1030</v>
+        <v>995</v>
       </c>
       <c r="K131" t="s">
-        <v>1308</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="K132" t="s">
-        <v>1309</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1032</v>
+        <v>997</v>
       </c>
       <c r="K133" t="s">
-        <v>1310</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1033</v>
+        <v>998</v>
       </c>
       <c r="K134" t="s">
-        <v>1311</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1034</v>
+        <v>999</v>
       </c>
       <c r="K135" t="s">
-        <v>1312</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1035</v>
+        <v>1000</v>
       </c>
       <c r="K136" t="s">
-        <v>1313</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1036</v>
+        <v>1001</v>
       </c>
       <c r="K137" t="s">
-        <v>1314</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1037</v>
+        <v>1002</v>
       </c>
       <c r="K138" t="s">
-        <v>1119</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1038</v>
+        <v>1003</v>
       </c>
       <c r="K139" t="s">
-        <v>1315</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1039</v>
+        <v>1004</v>
       </c>
       <c r="K140" t="s">
-        <v>1316</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1040</v>
+        <v>1005</v>
       </c>
       <c r="K141" t="s">
-        <v>1317</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1041</v>
+        <v>1006</v>
       </c>
       <c r="K142" t="s">
-        <v>1318</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1042</v>
+        <v>1007</v>
       </c>
       <c r="K143" t="s">
-        <v>1319</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1043</v>
+        <v>1008</v>
       </c>
       <c r="K144" t="s">
-        <v>1320</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1044</v>
+        <v>1009</v>
       </c>
       <c r="K145" t="s">
-        <v>1321</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1045</v>
+        <v>1010</v>
       </c>
       <c r="K146" t="s">
-        <v>1322</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1046</v>
+        <v>1011</v>
       </c>
       <c r="K147" t="s">
-        <v>1323</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1047</v>
+        <v>1012</v>
       </c>
       <c r="K148" t="s">
-        <v>1324</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1048</v>
+        <v>1013</v>
       </c>
       <c r="K149" t="s">
-        <v>1325</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1049</v>
+        <v>1014</v>
       </c>
       <c r="K150" t="s">
-        <v>1326</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1050</v>
+        <v>1015</v>
       </c>
       <c r="K151" t="s">
-        <v>1327</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1051</v>
+        <v>1016</v>
       </c>
       <c r="K152" t="s">
-        <v>1328</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1052</v>
+        <v>1017</v>
       </c>
       <c r="K153" t="s">
-        <v>1329</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1053</v>
+        <v>1018</v>
       </c>
       <c r="K154" t="s">
-        <v>1330</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1054</v>
+        <v>1019</v>
       </c>
       <c r="K155" t="s">
-        <v>1331</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1055</v>
+        <v>1020</v>
       </c>
       <c r="K156" t="s">
-        <v>1332</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1056</v>
+        <v>1021</v>
       </c>
       <c r="K157" t="s">
-        <v>1333</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1057</v>
+        <v>1022</v>
       </c>
       <c r="K158" t="s">
-        <v>1334</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1058</v>
+        <v>1023</v>
       </c>
       <c r="K159" t="s">
-        <v>1335</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1059</v>
+        <v>1024</v>
       </c>
       <c r="K160" t="s">
-        <v>1336</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1060</v>
+        <v>1025</v>
       </c>
       <c r="K161" t="s">
-        <v>1337</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1061</v>
+        <v>1026</v>
       </c>
       <c r="K162" t="s">
-        <v>1338</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1339</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1340</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1341</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1342</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1343</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1344</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1347</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1348</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1349</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1350</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1351</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1352</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1353</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1354</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1355</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1095</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1356</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1357</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1358</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1359</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1360</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1361</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1362</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1363</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1364</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1365</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1366</v>
+        <v>1331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">