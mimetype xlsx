--- v1 (2026-07-24)
+++ v2 (2026-09-10)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1374">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-24 03:00:09am</t>
+    <t>2026-09-10 01:04:19pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13814</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13814"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -592,120 +592,123 @@
   <si>
     <t>Chinook Salmon; Endangered species; Estuaries; Fish; Habitat restoration</t>
   </si>
   <si>
     <t>October 3, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52576</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
   </si>
   <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
   </si>
   <si>
-    <t>June 14, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
     <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding</t>
   </si>
   <si>
     <t>California State University Long Beach</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquatic invasive species and their impacts have been ecological and management challenges in the Sacramento-San Joaquin Delta (Delta) since the 1970s. Despite these impacts, the Delta still provides a suite of ecosystem services. To continue to protect this watershed, an efficient early detection and rapid response (EDRR) framework must be implemented with the goal to find, report, and eradicate invasive species before they spread and cause harm. Effective EDRR frameworks require coordination as well as early action, but frequently the implementation of effective EDRR is limited by lack of information or coordination. Evaluation of the existing draft EDRR framework developed by the Delta Interagency Invasive Species Coordination (DIISC) Team at each stage using a specific species offers the opportunity to discover successful strategies and identify barriers to success. The University proposes to use an invasive submerged aquatic species (ribbon weed,  &lt;i&gt;Vallisneria australis&lt;/i&gt;) as a case study in the Delta to understand challenges with the EDRR process as well as to design stakeholder-informed interventions to update the existing EDRR framework. In addition, the University will conduct literature review and collect field data on abiotic conditions and plant traits to directly inform the response step of the EDRR process. Finally, the University intends to ensure dissemination of these findings to the DIISC Team and other stakeholders via regular meetings, reports, webinars, and scientific publications.
+    <t xml:space="preserve">&lt;p&gt;Aquatic invasive species and their impacts have been ecological and management challenges in the Sacramento-San Joaquin Delta (Delta) since the 1970s. Despite these impacts, the Delta still provides a suite of ecosystem services. To continue to protect this watershed, an efficient early detection and rapid response (EDRR) framework must be implemented with the goal to find, report, and eradicate invasive species before they spread and cause harm. Effective EDRR frameworks require coordination as well as early action, but frequently the implementation of effective EDRR is limited by lack of information or coordination. Evaluation of the existing draft EDRR framework developed by the Delta Interagency Invasive Species Coordination (DIISC) Team at each stage using a specific species offers the opportunity to discover successful strategies and identify barriers to success. The University proposes to use an invasive submerged aquatic species (ribbon weed, &lt;i&gt;Vallisneria australis&lt;/i&gt;) as a case study in the Delta to understand challenges with the EDRR process as well as to design stakeholder-informed interventions to update the existing EDRR framework. In addition, the University will conduct literature review and collect field data on abiotic conditions and plant traits to directly inform the response step of the EDRR process. Finally, the University intends to ensure dissemination of these findings to the DIISC Team and other stakeholders via regular meetings, reports, webinars, and scientific publications.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>July 30, 2024</t>
+    <t>2023;2024</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53836</t>
   </si>
   <si>
     <t>Plant traits of Vallisneria australis</t>
   </si>
   <si>
     <t xml:space="preserve">Individual clones/plants of Vallisneria australis were sampled from a Delta location. Specimens were sampled from the center of each patch (&lt;200 m2) or bed (≥200 m2) to control for variation within each bed. Four (4) individual plants (rhizome with complete vertical shoots) were collected by hand and transported back to the laboratory in Ziplocs. Leaves per shoot, leaf area, shoot height, shoot width, rhizome length, rhizome diameter along the internodal segment of the main rhizome, and wet and dry biomass were measured for all plants. Those data are included in this Science Tracker report.
 </t>
   </si>
   <si>
     <t>Linked data - 10.5281/zenodo.13329047</t>
   </si>
   <si>
     <t>August 18, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54116</t>
   </si>
   <si>
     <t>Coastal Wetland Restoration a Nature Based Decarbonization Multi-Benefit Climate Mitigation Solution: Policy and Governance</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; University of California - Santa Barbara [UCSB]; University of California - Berkeley [UC Berkeley]; University of California - Irvine [UCI]</t>
@@ -778,542 +781,581 @@
   </si>
   <si>
     <t xml:space="preserve">Harmful Algal Blooms and Cyanotoxins in the Delta: Occurrence, Distribution, Trends, and Environmental Drivers  </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Cyanobacteria are the most common plankton causing harmful algal blooms in freshwater. The variety of cyanotoxins produced by cyanobacteria can impact the nervous system, liver, gastrointestinal tract, respiratory system, and skin of humans and other animals. In the Sacramento-San Joaquin Delta (Delta), cyanobacterial harmful algal blooms (cyanoHABs) have become more prevalent since the late 1990s. Even with the welldocumented occurrence of cyanoHABs in the Delta over the last 15 years, there is no consistent monitoring program in the region, making it challenging to identify management actions to mitigate their occurrence and effects. &amp;nbsp;&lt;/p&gt;
 &lt;p&gt;To fill this knowledge gap, this project focused on measuring cyanotoxins and cyanoHABs in the Delta, organizing relevant data for stakeholders, and synthesizing data about cyanoHAB extent and drivers. In addition to the generation of new data, this project developed tools to integrate existing and future data collection efforts. Synthesis of these data will help assess the status and trends of cyanoHABs in the Delta, elucidate factors contributing to bloom formation, cyanotoxin production, and transport, and ultimately better understand the effects of cyanoHABs on humans, other animals, and the ecosystem. &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality</t>
   </si>
   <si>
     <t>Contaminants; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Cyanobacteria; Harmful algal blooms HAB; Toxicity</t>
   </si>
   <si>
-    <t>March 10, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54596</t>
   </si>
   <si>
     <t>Towards quantifying the effects of climate change and sea-level rise on carbon accretion by tidal and non-tidal wetlands exposed to a range of salinity along the San Francisco Bay Estuary and Delta</t>
   </si>
   <si>
     <t>University of California - Berkeley [UC Berkeley]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Tidal wetlands that ring the Delta have great potential to remove carbon dioxide— the greenhouse gas responsible for climate change and sea-level rise—from the atmosphere and to protect shorelines from rising sea levels. This study set out to understand how effectively and quickly restored wetlands bury carbon in soils and the degree to which flooded wetlands may produce methane, a potent greenhouse gas. The project team measured carbon dioxide and methane fluxes into and out of the wetlands to assess carbon sequestration across a network of tidal and non-tidal wetlands differing in age and salinity. They examined variability across the Delta using this information and remote sensing products.&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Sediment</t>
   </si>
   <si>
     <t>Carbon; Carbon storage</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54606</t>
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
+    <t>July 28, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
+  </si>
+  <si>
+    <t>AwardID</t>
+  </si>
+  <si>
+    <t>Contract # or labor code</t>
+  </si>
+  <si>
+    <t>Funding organization</t>
+  </si>
+  <si>
+    <t>Implementing organization</t>
+  </si>
+  <si>
+    <t>Funding program</t>
+  </si>
+  <si>
+    <t>Funding sources</t>
+  </si>
+  <si>
+    <t>Date awarded</t>
+  </si>
+  <si>
+    <t>Fiscal year end</t>
+  </si>
+  <si>
+    <t>Total award amount ($)</t>
+  </si>
+  <si>
+    <t>Federal types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>State types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>Reimbursability</t>
+  </si>
+  <si>
+    <t>Procurement mechanism</t>
+  </si>
+  <si>
+    <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
+  </si>
+  <si>
+    <t>2016-01-01</t>
+  </si>
+  <si>
+    <t>2007-01-01</t>
+  </si>
+  <si>
+    <t>Contracted competitive or direct award</t>
+  </si>
+  <si>
+    <t>2012-01-01</t>
+  </si>
+  <si>
+    <t>P1796002</t>
+  </si>
+  <si>
+    <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2020-05-01</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>2019-06-30</t>
+  </si>
+  <si>
+    <t>is this a separate contract/award from A5?</t>
+  </si>
+  <si>
+    <t>December 9, 2022</t>
+  </si>
+  <si>
+    <t>2017-06-01</t>
+  </si>
+  <si>
+    <t>State Water Contractors [SWC]</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program [IEP]</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>2017-01-01</t>
+  </si>
+  <si>
+    <t>2020-10-09</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>September 27, 2023</t>
+  </si>
+  <si>
+    <t>DSC22064</t>
+  </si>
+  <si>
+    <t>2023-03-15</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>DSC-21009</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
+  </si>
+  <si>
+    <t>DSC21026</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>DSC21132</t>
+  </si>
+  <si>
+    <t>Wayne State University, Lumigen Instrument Center</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>DSC21133</t>
+  </si>
+  <si>
+    <t>BSA Environmental Services, Inc.</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2022-06-30</t>
+  </si>
+  <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
     <t>March 19, 2026</t>
   </si>
   <si>
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
-[...113 lines deleted...]
-    <t>2023-03-15</t>
+    <t>University of California - Santa Cruz [UCSC]</t>
+  </si>
+  <si>
+    <t>FlowWest</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>The Bay Institute [TBI]</t>
+  </si>
+  <si>
+    <t>2021-12-12</t>
+  </si>
+  <si>
+    <t>Compass Resource Management</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>QEDA Consulting LLC</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>Kearns &amp; West</t>
+  </si>
+  <si>
+    <t>2022-03-17</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>CSU Long Beach Research Foundation</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>August 10, 2026</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
+    <t>Person ID</t>
+  </si>
+  <si>
+    <t>Full name</t>
+  </si>
+  <si>
+    <t>First name</t>
+  </si>
+  <si>
+    <t>Last name</t>
+  </si>
+  <si>
+    <t>Organization</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Past organization</t>
+  </si>
+  <si>
+    <t>Biography or Notes</t>
+  </si>
+  <si>
+    <t>Alison Whipple</t>
+  </si>
+  <si>
+    <t>Alison</t>
+  </si>
+  <si>
+    <t>Whipple</t>
+  </si>
+  <si>
+    <t>alisonw@sfei.org</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50298</t>
+  </si>
+  <si>
+    <t>Andrew Rypel</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Rypel</t>
+  </si>
+  <si>
+    <t>Director, Center for Watershed Sciences</t>
+  </si>
+  <si>
+    <t>rypel@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
+  </si>
+  <si>
+    <t>Andrew Schultz</t>
+  </si>
+  <si>
+    <t>Schultz</t>
+  </si>
+  <si>
+    <t>aschultz@usbr.gov</t>
+  </si>
+  <si>
+    <t>(916) 414-2415</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50308</t>
+  </si>
+  <si>
+    <t>Anne Todgham</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Todgham</t>
+  </si>
+  <si>
+    <t>Research Mentor</t>
+  </si>
+  <si>
+    <t>todgham@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50334</t>
+  </si>
+  <si>
+    <t>April Robinson</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>april@sfei.org</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50294</t>
+  </si>
+  <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
+    <t>Christina Pondell</t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>Pondell</t>
+  </si>
+  <si>
+    <t>cpondell@vims.edu</t>
+  </si>
+  <si>
+    <t>(804) 684-7661</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50287</t>
+  </si>
+  <si>
+    <t>Christine Whitcraft</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Whitcraft</t>
+  </si>
+  <si>
+    <t>July 30, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54076</t>
+  </si>
+  <si>
+    <t>Cyril Michel</t>
+  </si>
+  <si>
+    <t>Cyril</t>
+  </si>
+  <si>
+    <t>Michel</t>
+  </si>
+  <si>
+    <t>National Oceanic and Atmospheric Administration [NOAA]</t>
+  </si>
+  <si>
+    <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>cyril.michel@noaa.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
+  </si>
+  <si>
+    <t>Dave Ayers</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Ayers</t>
+  </si>
+  <si>
+    <t>Doctoral Student</t>
+  </si>
+  <si>
+    <t>deayers@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50339</t>
+  </si>
+  <si>
+    <t>Dennis  Baldocchi</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Baldocchi</t>
+  </si>
+  <si>
+    <t>baldocchi@berkeley.edu</t>
+  </si>
+  <si>
+    <t>February 23, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53656</t>
+  </si>
+  <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
   </si>
   <si>
     <t>January 29, 2024</t>
   </si>
   <si>
-    <t>DSC-21009</t>
-[...319 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Eric Danner</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Danner</t>
   </si>
   <si>
     <t>eric.danner@noaa.gov</t>
   </si>
   <si>
     <t>(831) 420-3917</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50329</t>
   </si>
   <si>
     <t>Gary Bobker</t>
   </si>
   <si>
     <t>Gary</t>
@@ -1349,50 +1391,53 @@
     <t>Cloern</t>
   </si>
   <si>
     <t>jecloern@usgs.gov</t>
   </si>
   <si>
     <t>650-329-4594</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50225</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>John DeGeorge</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>DeGeorge</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>jfdegeorge@rmanet.com</t>
   </si>
   <si>
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52441</t>
   </si>
@@ -4124,63 +4169,57 @@
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
-  </si>
-[...1 lines deleted...]
-    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
@@ -5824,1909 +5863,2061 @@
       <c r="S19" t="s">
         <v>47</v>
       </c>
       <c r="T19" t="s">
         <v>176</v>
       </c>
       <c r="U19" t="s">
         <v>177</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>178</v>
       </c>
       <c r="X19" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>53151</v>
       </c>
       <c r="B20" t="s">
         <v>180</v>
       </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>181</v>
       </c>
       <c r="E20" t="s">
         <v>182</v>
       </c>
       <c r="F20" t="s">
         <v>183</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>184</v>
       </c>
       <c r="J20" t="s">
         <v>146</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2021</v>
       </c>
       <c r="M20" t="s">
         <v>185</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>2025</v>
+      </c>
       <c r="O20" t="s">
         <v>186</v>
       </c>
       <c r="P20" t="s">
         <v>44</v>
       </c>
       <c r="Q20" t="s">
         <v>187</v>
       </c>
       <c r="R20" t="s">
         <v>188</v>
       </c>
       <c r="S20" t="s">
         <v>189</v>
       </c>
       <c r="T20" t="s">
         <v>190</v>
       </c>
       <c r="U20" t="s">
         <v>191</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>192</v>
       </c>
       <c r="X20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>53501</v>
       </c>
       <c r="B21" t="s">
         <v>194</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>128</v>
       </c>
       <c r="E21" t="s">
         <v>195</v>
       </c>
       <c r="F21" t="s">
         <v>196</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>57</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>2023</v>
       </c>
-      <c r="M21"/>
-      <c r="N21"/>
+      <c r="M21" t="s">
+        <v>197</v>
+      </c>
+      <c r="N21">
+        <v>2025</v>
+      </c>
       <c r="O21" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="P21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R21" t="s">
+        <v>200</v>
+      </c>
+      <c r="S21" t="s">
         <v>199</v>
       </c>
-      <c r="S21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="U21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="X21" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>53836</v>
       </c>
       <c r="B22" t="s">
         <v>204</v>
       </c>
       <c r="C22" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
         <v>205</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>206</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>2023</v>
       </c>
-      <c r="M22"/>
+      <c r="M22" t="s">
+        <v>207</v>
+      </c>
       <c r="N22">
         <v>2024</v>
       </c>
       <c r="O22" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="P22"/>
       <c r="Q22" t="s">
         <v>148</v>
       </c>
       <c r="R22" t="s">
         <v>149</v>
       </c>
       <c r="S22" t="s">
         <v>150</v>
       </c>
       <c r="T22" t="s">
         <v>48</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="X22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>54116</v>
       </c>
       <c r="B23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>161</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>2023</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23">
         <v>2024</v>
       </c>
       <c r="O23" t="s">
         <v>91</v>
       </c>
       <c r="P23" t="s">
         <v>44</v>
       </c>
       <c r="Q23" t="s">
         <v>148</v>
       </c>
       <c r="R23" t="s">
         <v>149</v>
       </c>
       <c r="S23" t="s">
         <v>150</v>
       </c>
       <c r="T23" t="s">
         <v>134</v>
       </c>
       <c r="U23" t="s">
         <v>151</v>
       </c>
       <c r="V23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="W23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="X23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>54141</v>
       </c>
       <c r="B24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C24" t="s">
         <v>111</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>184</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>2022</v>
       </c>
       <c r="M24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="R24" t="s">
         <v>164</v>
       </c>
       <c r="S24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="T24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="U24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>73</v>
       </c>
       <c r="X24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>54151</v>
       </c>
       <c r="B25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
         <v>40</v>
       </c>
       <c r="J25" t="s">
         <v>146</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>2021</v>
       </c>
       <c r="M25" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>230</v>
+      </c>
+      <c r="N25">
+        <v>2024</v>
+      </c>
       <c r="O25" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="P25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Q25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="R25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="S25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="T25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="U25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="X25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>54596</v>
       </c>
       <c r="B26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>162</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>2022</v>
       </c>
       <c r="M26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N26">
         <v>2025</v>
       </c>
       <c r="O26" t="s">
         <v>59</v>
       </c>
       <c r="P26" t="s">
         <v>44</v>
       </c>
       <c r="Q26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="R26"/>
       <c r="S26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="T26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="U26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>244</v>
+        <v>192</v>
       </c>
       <c r="X26" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>54606</v>
       </c>
       <c r="B27" t="s">
         <v>246</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>247</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>248</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>2021</v>
       </c>
       <c r="M27" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="N27">
         <v>2025</v>
       </c>
       <c r="O27" t="s">
         <v>59</v>
       </c>
       <c r="P27" t="s">
         <v>44</v>
       </c>
       <c r="Q27" t="s">
         <v>60</v>
       </c>
       <c r="R27"/>
       <c r="S27" t="s">
+        <v>249</v>
+      </c>
+      <c r="T27" t="s">
+        <v>235</v>
+      </c>
+      <c r="U27" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>244</v>
+        <v>192</v>
       </c>
       <c r="X27" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>54621</v>
       </c>
       <c r="B28" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28" t="s">
+        <v>253</v>
+      </c>
+      <c r="E28" t="s">
         <v>254</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>2021</v>
       </c>
-      <c r="M28"/>
+      <c r="M28" t="s">
+        <v>185</v>
+      </c>
       <c r="N28">
         <v>2025</v>
       </c>
       <c r="O28" t="s">
         <v>59</v>
       </c>
       <c r="P28" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="Q28" t="s">
         <v>103</v>
       </c>
       <c r="R28"/>
       <c r="S28" t="s">
         <v>47</v>
       </c>
       <c r="T28" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
+        <v>258</v>
+      </c>
+      <c r="X28" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D1" t="s">
         <v>262</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>263</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>264</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>265</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>266</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>267</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>268</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>269</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>270</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>271</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51618</v>
       </c>
       <c r="B2">
         <v>49812</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
+        <v>273</v>
+      </c>
+      <c r="G2" t="s">
         <v>274</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>867235.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51584</v>
       </c>
       <c r="B3">
         <v>49785</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G3" t="s">
         <v>274</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>350000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51585</v>
       </c>
       <c r="B4">
         <v>49786</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
+        <v>273</v>
+      </c>
+      <c r="G4" t="s">
         <v>274</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>875000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51628</v>
       </c>
       <c r="B5">
         <v>49814</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>101</v>
       </c>
       <c r="F5" t="s">
+        <v>273</v>
+      </c>
+      <c r="G5" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>1263991.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51623</v>
       </c>
       <c r="B6">
         <v>49825</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>96</v>
       </c>
       <c r="F6" t="s">
+        <v>273</v>
+      </c>
+      <c r="G6" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>1597446.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51622</v>
       </c>
       <c r="B7">
         <v>49824</v>
       </c>
       <c r="C7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>96</v>
       </c>
       <c r="F7" t="s">
+        <v>273</v>
+      </c>
+      <c r="G7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>1701829.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51621</v>
       </c>
       <c r="B8">
         <v>49823</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>96</v>
       </c>
       <c r="F8" t="s">
+        <v>273</v>
+      </c>
+      <c r="G8" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>604792.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51620</v>
       </c>
       <c r="B9">
         <v>49822</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>96</v>
       </c>
       <c r="F9" t="s">
+        <v>273</v>
+      </c>
+      <c r="G9" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>969238.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51667</v>
       </c>
       <c r="B10">
         <v>49877</v>
       </c>
       <c r="C10">
         <v>19054</v>
       </c>
       <c r="D10" t="s">
         <v>87</v>
       </c>
       <c r="E10" t="s">
         <v>161</v>
       </c>
       <c r="F10" t="s">
+        <v>280</v>
+      </c>
+      <c r="G10" t="s">
         <v>281</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>54925.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51573</v>
       </c>
       <c r="B11">
         <v>49862</v>
       </c>
       <c r="C11">
         <v>18209</v>
       </c>
       <c r="D11" t="s">
         <v>87</v>
       </c>
       <c r="E11" t="s">
         <v>127</v>
       </c>
       <c r="F11" t="s">
+        <v>283</v>
+      </c>
+      <c r="G11" t="s">
+        <v>281</v>
+      </c>
+      <c r="H11" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>632909.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51587</v>
       </c>
       <c r="B12">
         <v>49788</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H12" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1472717.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O12" t="s">
+        <v>285</v>
+      </c>
+      <c r="P12" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51586</v>
       </c>
       <c r="B13">
         <v>49787</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H13" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1472717.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51665</v>
       </c>
       <c r="B14">
         <v>49873</v>
       </c>
       <c r="C14">
         <v>19054</v>
       </c>
       <c r="D14" t="s">
         <v>87</v>
       </c>
       <c r="E14" t="s">
         <v>96</v>
       </c>
       <c r="F14" t="s">
+        <v>280</v>
+      </c>
+      <c r="G14" t="s">
         <v>281</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>64868.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51664</v>
       </c>
       <c r="B15">
         <v>49873</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E15" t="s">
         <v>96</v>
       </c>
       <c r="F15" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>64894.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51579</v>
       </c>
       <c r="B16">
         <v>49869</v>
       </c>
       <c r="C16">
         <v>18213</v>
       </c>
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>138</v>
       </c>
       <c r="F16" t="s">
+        <v>283</v>
+      </c>
+      <c r="G16" t="s">
+        <v>281</v>
+      </c>
+      <c r="H16" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>199483.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51596</v>
       </c>
       <c r="B17">
         <v>49781</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51669</v>
       </c>
       <c r="B18">
         <v>49879</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E18" t="s">
         <v>96</v>
       </c>
       <c r="F18" t="s">
+        <v>280</v>
+      </c>
+      <c r="G18" t="s">
         <v>281</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>129800.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51663</v>
       </c>
       <c r="B19">
         <v>49872</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E19" t="s">
         <v>96</v>
       </c>
       <c r="F19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>228456.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>52616</v>
       </c>
       <c r="B20">
         <v>52576</v>
       </c>
       <c r="C20">
         <v>20028</v>
       </c>
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H20" t="s">
+        <v>292</v>
+      </c>
+      <c r="I20" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="J20">
         <v>694036.4</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53531</v>
       </c>
       <c r="B21">
         <v>53501</v>
       </c>
       <c r="C21" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>195</v>
       </c>
       <c r="F21"/>
-      <c r="G21"/>
+      <c r="G21" t="s">
+        <v>281</v>
+      </c>
       <c r="H21" t="s">
+        <v>297</v>
+      </c>
+      <c r="I21" t="s">
         <v>298</v>
       </c>
-      <c r="I21"/>
       <c r="J21">
         <v>324856.42</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>299</v>
+        <v>192</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53556</v>
       </c>
       <c r="B22">
         <v>53151</v>
       </c>
       <c r="C22" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>181</v>
       </c>
       <c r="F22" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="G22"/>
+        <v>283</v>
+      </c>
+      <c r="G22" t="s">
+        <v>281</v>
+      </c>
       <c r="H22" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>579386.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>302</v>
+        <v>192</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>54152</v>
       </c>
       <c r="B23">
         <v>54151</v>
       </c>
-      <c r="C23"/>
+      <c r="C23">
+        <v>21012</v>
+      </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>301</v>
       </c>
       <c r="F23" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>302</v>
+      </c>
+      <c r="I23" t="s">
         <v>303</v>
       </c>
-      <c r="I23"/>
       <c r="J23">
         <v>699993.0</v>
       </c>
       <c r="K23"/>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>304</v>
+      </c>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23"/>
+      <c r="O23" t="s">
+        <v>305</v>
+      </c>
       <c r="P23" t="s">
-        <v>302</v>
+        <v>192</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>54599</v>
       </c>
       <c r="B24">
         <v>54596</v>
       </c>
       <c r="C24" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>162</v>
       </c>
       <c r="F24" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="G24"/>
+        <v>283</v>
+      </c>
+      <c r="G24" t="s">
+        <v>281</v>
+      </c>
       <c r="H24" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="I24" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="J24">
         <v>675556.0</v>
       </c>
       <c r="K24"/>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>308</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>244</v>
+        <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>54601</v>
       </c>
       <c r="B25">
         <v>54596</v>
       </c>
       <c r="C25" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F25" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="G25"/>
+        <v>283</v>
+      </c>
+      <c r="G25" t="s">
+        <v>281</v>
+      </c>
       <c r="H25" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I25" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="J25">
         <v>314683.03</v>
       </c>
       <c r="K25"/>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>304</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>244</v>
+        <v>192</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>54603</v>
       </c>
       <c r="B26">
         <v>54596</v>
       </c>
       <c r="C26" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F26" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="I26" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J26">
         <v>66150.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>54635</v>
       </c>
       <c r="B27">
         <v>54621</v>
       </c>
       <c r="C27">
         <v>21015</v>
       </c>
       <c r="D27" t="s">
         <v>87</v>
       </c>
       <c r="E27" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F27" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="I27" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J27">
         <v>130378.23</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>54636</v>
       </c>
       <c r="B28">
         <v>54621</v>
       </c>
       <c r="C28">
         <v>21016</v>
       </c>
       <c r="D28" t="s">
         <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="F28" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G28" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H28" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="I28" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J28">
         <v>138036.86</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>54637</v>
       </c>
       <c r="B29">
         <v>54621</v>
       </c>
       <c r="C29">
         <v>21017</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="F29" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G29" t="s">
         <v>37</v>
       </c>
       <c r="H29" t="s">
+        <v>322</v>
+      </c>
+      <c r="I29" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="J29">
         <v>382909.69</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>54638</v>
       </c>
       <c r="B30">
         <v>54621</v>
       </c>
       <c r="C30">
         <v>21018</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="F30" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="I30" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J30">
         <v>92206.17</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>54639</v>
       </c>
       <c r="B31">
         <v>54621</v>
       </c>
       <c r="C31">
         <v>21019</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="F31" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I31" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J31">
         <v>176694.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>54640</v>
       </c>
       <c r="B32">
         <v>54621</v>
       </c>
       <c r="C32">
         <v>21020</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
       <c r="E32" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F32" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
       <c r="H32" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="I32" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J32">
         <v>110737.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>54641</v>
       </c>
       <c r="B33">
         <v>54621</v>
       </c>
       <c r="C33">
         <v>21021</v>
       </c>
       <c r="D33" t="s">
         <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="F33" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="I33" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J33">
         <v>450282.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>259</v>
+        <v>319</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34">
+        <v>54789</v>
+      </c>
+      <c r="B34">
+        <v>54606</v>
+      </c>
+      <c r="C34">
+        <v>21034</v>
+      </c>
+      <c r="D34" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" t="s">
+        <v>247</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34" t="s">
+        <v>281</v>
+      </c>
+      <c r="H34" t="s">
+        <v>331</v>
+      </c>
+      <c r="I34" t="s">
+        <v>298</v>
+      </c>
+      <c r="J34">
+        <v>695422.0</v>
+      </c>
+      <c r="K34"/>
+      <c r="L34" t="s">
+        <v>308</v>
+      </c>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35">
+        <v>54803</v>
+      </c>
+      <c r="B35">
+        <v>53501</v>
+      </c>
+      <c r="C35" t="s">
+        <v>332</v>
+      </c>
+      <c r="D35" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35" t="s">
+        <v>281</v>
+      </c>
+      <c r="H35" t="s">
+        <v>297</v>
+      </c>
+      <c r="I35" t="s">
+        <v>298</v>
+      </c>
+      <c r="J35">
+        <v>324880.0</v>
+      </c>
+      <c r="K35"/>
+      <c r="L35" t="s">
+        <v>308</v>
+      </c>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36">
+        <v>54819</v>
+      </c>
+      <c r="B36">
+        <v>53836</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" t="s">
+        <v>333</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36" t="s">
+        <v>281</v>
+      </c>
+      <c r="H36" t="s">
+        <v>334</v>
+      </c>
+      <c r="I36" t="s">
+        <v>312</v>
+      </c>
+      <c r="J36">
+        <v>66457.3</v>
+      </c>
+      <c r="K36"/>
+      <c r="L36" t="s">
+        <v>308</v>
+      </c>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="B1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C1" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="D1" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="E1" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>84</v>
@@ -7857,4969 +8048,5176 @@
         <v>2016</v>
       </c>
       <c r="D9">
         <v>718586.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53606</v>
       </c>
       <c r="B10">
         <v>53556</v>
       </c>
       <c r="C10">
         <v>2022</v>
       </c>
       <c r="D10">
         <v>327151.0</v>
       </c>
       <c r="E10" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53611</v>
       </c>
       <c r="B11">
         <v>53556</v>
       </c>
       <c r="C11">
         <v>2022</v>
       </c>
       <c r="D11">
         <v>164971.0</v>
       </c>
       <c r="E11" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>330</v>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54777</v>
+      </c>
+      <c r="B12">
+        <v>53556</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>68501.65</v>
+      </c>
+      <c r="E12" t="s">
+        <v>340</v>
+      </c>
+      <c r="F12" t="s">
+        <v>342</v>
+      </c>
+      <c r="G12" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>54778</v>
+      </c>
+      <c r="B13">
+        <v>54636</v>
+      </c>
+      <c r="C13">
+        <v>2024</v>
+      </c>
+      <c r="D13">
+        <v>15902.88</v>
+      </c>
+      <c r="E13" t="s">
+        <v>340</v>
+      </c>
+      <c r="F13" t="s">
+        <v>342</v>
+      </c>
+      <c r="G13" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>54783</v>
+      </c>
+      <c r="B14">
+        <v>54599</v>
+      </c>
+      <c r="C14">
+        <v>2024</v>
+      </c>
+      <c r="D14">
+        <v>365445.61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>340</v>
+      </c>
+      <c r="F14" t="s">
+        <v>342</v>
+      </c>
+      <c r="G14" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>54786</v>
+      </c>
+      <c r="B15">
+        <v>54601</v>
+      </c>
+      <c r="C15">
+        <v>2024</v>
+      </c>
+      <c r="D15">
+        <v>52509.51</v>
+      </c>
+      <c r="E15" t="s">
+        <v>340</v>
+      </c>
+      <c r="F15" t="s">
+        <v>342</v>
+      </c>
+      <c r="G15" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>54787</v>
+      </c>
+      <c r="B16">
+        <v>53531</v>
+      </c>
+      <c r="C16">
+        <v>2024</v>
+      </c>
+      <c r="D16">
+        <v>151417.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>340</v>
+      </c>
+      <c r="F16" t="s">
+        <v>342</v>
+      </c>
+      <c r="G16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>54790</v>
+      </c>
+      <c r="B17">
+        <v>54789</v>
+      </c>
+      <c r="C17">
+        <v>2024</v>
+      </c>
+      <c r="D17">
+        <v>73052.23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>340</v>
+      </c>
+      <c r="F17" t="s">
+        <v>342</v>
+      </c>
+      <c r="G17" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>54791</v>
+      </c>
+      <c r="B18">
+        <v>54152</v>
+      </c>
+      <c r="C18">
+        <v>2024</v>
+      </c>
+      <c r="D18">
+        <v>289803.03</v>
+      </c>
+      <c r="E18" t="s">
+        <v>340</v>
+      </c>
+      <c r="F18" t="s">
+        <v>342</v>
+      </c>
+      <c r="G18" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>54804</v>
+      </c>
+      <c r="B19">
+        <v>54803</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19">
+        <v>84917.35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>340</v>
+      </c>
+      <c r="F19" t="s">
+        <v>342</v>
+      </c>
+      <c r="G19" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>54820</v>
+      </c>
+      <c r="B20">
+        <v>54819</v>
+      </c>
+      <c r="C20">
+        <v>2024</v>
+      </c>
+      <c r="D20">
+        <v>2610.22</v>
+      </c>
+      <c r="E20" t="s">
+        <v>340</v>
+      </c>
+      <c r="F20" t="s">
+        <v>342</v>
+      </c>
+      <c r="G20" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B1" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="C1" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="D1" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="E1" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="H1" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="I1" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50298</v>
       </c>
       <c r="B2" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C2" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D2" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>84</v>
       </c>
       <c r="K2" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50285</v>
       </c>
       <c r="B3" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="C3" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="D3" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="E3" t="s">
         <v>96</v>
       </c>
       <c r="F3" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="G3" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="H3"/>
       <c r="I3" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="J3" t="s">
         <v>84</v>
       </c>
       <c r="K3" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50308</v>
       </c>
       <c r="B4" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="C4" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="D4" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="J4" t="s">
         <v>84</v>
       </c>
       <c r="K4" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50334</v>
       </c>
       <c r="B5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C5" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="E5" t="s">
         <v>96</v>
       </c>
       <c r="F5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="G5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>84</v>
       </c>
       <c r="K5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50294</v>
       </c>
       <c r="B6" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="C6" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="D6" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>84</v>
       </c>
       <c r="K6" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50352</v>
       </c>
       <c r="B7" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="C7" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="D7" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="E7" t="s">
         <v>162</v>
       </c>
       <c r="F7" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="G7" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="K7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50287</v>
       </c>
       <c r="B8" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="C8" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="D8" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="E8" t="s">
         <v>138</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="J8" t="s">
         <v>84</v>
       </c>
       <c r="K8" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54076</v>
       </c>
       <c r="B9" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="C9" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="D9" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="E9" t="s">
         <v>205</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>207</v>
+        <v>395</v>
       </c>
       <c r="K9" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50342</v>
       </c>
       <c r="B10" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="C10" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="D10" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="E10" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="F10" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G10" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="H10" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>84</v>
       </c>
       <c r="K10" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50339</v>
       </c>
       <c r="B11" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="C11" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="D11" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="E11" t="s">
         <v>96</v>
       </c>
       <c r="F11" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="G11" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>53656</v>
       </c>
       <c r="B12" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="C12" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="D12" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="E12" t="s">
         <v>247</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="K12" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53511</v>
       </c>
       <c r="B13" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="C13" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="D13" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="E13" t="s">
         <v>128</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>299</v>
+        <v>420</v>
       </c>
       <c r="K13" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50329</v>
       </c>
       <c r="B14" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="C14" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="D14" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="E14" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="J14" t="s">
         <v>84</v>
       </c>
       <c r="K14" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54630</v>
       </c>
       <c r="B15" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="C15" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="D15" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="E15" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="K15" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54560</v>
       </c>
       <c r="B16" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C16" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="D16" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="E16" t="s">
         <v>96</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="K16" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50225</v>
       </c>
       <c r="B17" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="C17" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="D17" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="E17" t="s">
         <v>162</v>
       </c>
       <c r="F17" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G17" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="K17" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>53571</v>
       </c>
       <c r="B18" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="C18" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="D18" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="E18" t="s">
         <v>182</v>
       </c>
       <c r="F18" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="G18" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>192</v>
+        <v>448</v>
       </c>
       <c r="K18" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>52441</v>
       </c>
       <c r="B19" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="C19" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="D19" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="E19" t="s">
         <v>195</v>
       </c>
       <c r="F19" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="G19" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="K19" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50313</v>
       </c>
       <c r="B20" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="C20" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="D20" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="J20" t="s">
         <v>84</v>
       </c>
       <c r="K20" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50335</v>
       </c>
       <c r="B21" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="C21" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="D21" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="E21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F21" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G21" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="K21" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50299</v>
       </c>
       <c r="B22" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="C22" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="D22" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>84</v>
       </c>
       <c r="K22" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50345</v>
       </c>
       <c r="B23" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="C23" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="D23" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="E23" t="s">
         <v>161</v>
       </c>
       <c r="F23" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="G23" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="J23" t="s">
         <v>84</v>
       </c>
       <c r="K23" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50337</v>
       </c>
       <c r="B24" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="C24" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
       <c r="D24" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="E24" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="F24" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G24" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>84</v>
       </c>
       <c r="K24" t="s">
-        <v>468</v>
+        <v>483</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50378</v>
       </c>
       <c r="B25" t="s">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="C25" t="s">
-        <v>470</v>
+        <v>485</v>
       </c>
       <c r="D25" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="E25" t="s">
         <v>162</v>
       </c>
       <c r="F25" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="G25" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="J25" t="s">
         <v>84</v>
       </c>
       <c r="K25" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54142</v>
       </c>
       <c r="B26" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="C26" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="D26" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="E26" t="s">
         <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="G26" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="J26" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="K26" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50290</v>
       </c>
       <c r="B27" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="C27" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="D27" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="E27" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="H27" t="s">
         <v>53</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="K27" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50229</v>
       </c>
       <c r="B28" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="C28" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="D28" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="E28" t="s">
         <v>96</v>
       </c>
       <c r="F28" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="G28" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
       <c r="J28" t="s">
         <v>84</v>
       </c>
       <c r="K28" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50222</v>
       </c>
       <c r="B29" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="C29" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="D29" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="E29" t="s">
         <v>162</v>
       </c>
       <c r="F29" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G29" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
       <c r="J29" t="s">
         <v>84</v>
       </c>
       <c r="K29" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50291</v>
       </c>
       <c r="B30" t="s">
-        <v>504</v>
+        <v>519</v>
       </c>
       <c r="C30" t="s">
-        <v>505</v>
+        <v>520</v>
       </c>
       <c r="D30" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>84</v>
       </c>
       <c r="K30" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50350</v>
       </c>
       <c r="B31" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="C31" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
       <c r="D31" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="G31" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>84</v>
       </c>
       <c r="K31" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50281</v>
       </c>
       <c r="B32" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
       <c r="C32" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="D32" t="s">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="J32" t="s">
         <v>84</v>
       </c>
       <c r="K32" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>52781</v>
       </c>
       <c r="B33" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="C33" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="D33" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="K33" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54625</v>
       </c>
       <c r="B34" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="C34" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="D34" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="E34" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="K34" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>52481</v>
       </c>
       <c r="B35" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="C35" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="D35" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K35" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54632</v>
       </c>
       <c r="B36" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="C36" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
       <c r="D36" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="E36" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="K36" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>53561</v>
       </c>
       <c r="B37" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="C37" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="D37" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="E37" t="s">
         <v>181</v>
       </c>
       <c r="F37" t="s">
-        <v>540</v>
+        <v>555</v>
       </c>
       <c r="G37" t="s">
-        <v>541</v>
+        <v>556</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>542</v>
+        <v>557</v>
       </c>
       <c r="J37" t="s">
-        <v>192</v>
+        <v>448</v>
       </c>
       <c r="K37" t="s">
-        <v>543</v>
+        <v>558</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50338</v>
       </c>
       <c r="B38" t="s">
-        <v>544</v>
+        <v>559</v>
       </c>
       <c r="C38" t="s">
-        <v>545</v>
+        <v>560</v>
       </c>
       <c r="D38" t="s">
-        <v>546</v>
+        <v>561</v>
       </c>
       <c r="E38" t="s">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="F38" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G38" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="H38" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>84</v>
       </c>
       <c r="K38" t="s">
-        <v>550</v>
+        <v>565</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50244</v>
       </c>
       <c r="B39" t="s">
-        <v>551</v>
+        <v>566</v>
       </c>
       <c r="C39" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
       <c r="D39" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
       <c r="E39" t="s">
         <v>96</v>
       </c>
       <c r="F39" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="G39" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="J39" t="s">
         <v>84</v>
       </c>
       <c r="K39" t="s">
-        <v>556</v>
+        <v>571</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50262</v>
       </c>
       <c r="B40" t="s">
-        <v>557</v>
+        <v>572</v>
       </c>
       <c r="C40" t="s">
-        <v>558</v>
+        <v>573</v>
       </c>
       <c r="D40" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="E40" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>560</v>
+        <v>575</v>
       </c>
       <c r="H40" t="s">
-        <v>561</v>
+        <v>576</v>
       </c>
       <c r="I40" t="s">
-        <v>562</v>
+        <v>577</v>
       </c>
       <c r="J40" t="s">
         <v>84</v>
       </c>
       <c r="K40" t="s">
-        <v>563</v>
+        <v>578</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>52491</v>
       </c>
       <c r="B41" t="s">
-        <v>564</v>
+        <v>579</v>
       </c>
       <c r="C41" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="D41" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="G41" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="H41" t="s">
         <v>128</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K41" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50280</v>
       </c>
       <c r="B42" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="C42" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="D42" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="F42" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="G42" t="s">
-        <v>574</v>
+        <v>589</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="J42" t="s">
         <v>84</v>
       </c>
       <c r="K42" t="s">
-        <v>576</v>
+        <v>591</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50351</v>
       </c>
       <c r="B43" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="C43" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="D43" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="E43" t="s">
         <v>96</v>
       </c>
       <c r="F43" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="G43" t="s">
-        <v>580</v>
+        <v>595</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>84</v>
       </c>
       <c r="K43" t="s">
-        <v>581</v>
+        <v>596</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50340</v>
       </c>
       <c r="B44" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="C44" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="D44" t="s">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="E44" t="s">
         <v>96</v>
       </c>
       <c r="F44" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="G44" t="s">
-        <v>584</v>
+        <v>599</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>84</v>
       </c>
       <c r="K44" t="s">
-        <v>585</v>
+        <v>600</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54628</v>
       </c>
       <c r="B45" t="s">
-        <v>586</v>
+        <v>601</v>
       </c>
       <c r="C45" t="s">
-        <v>587</v>
+        <v>602</v>
       </c>
       <c r="D45" t="s">
-        <v>588</v>
+        <v>603</v>
       </c>
       <c r="E45" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="K45" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54615</v>
       </c>
       <c r="B46" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="C46" t="s">
-        <v>591</v>
+        <v>606</v>
       </c>
       <c r="D46" t="s">
-        <v>592</v>
+        <v>607</v>
       </c>
       <c r="E46" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="K46" t="s">
-        <v>593</v>
+        <v>608</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50266</v>
       </c>
       <c r="B47" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="C47" t="s">
-        <v>595</v>
+        <v>610</v>
       </c>
       <c r="D47" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="E47" t="s">
         <v>96</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="J47" t="s">
         <v>84</v>
       </c>
       <c r="K47" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50333</v>
       </c>
       <c r="B48" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="C48" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="D48" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="E48" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="F48" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="G48" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="H48" t="s">
         <v>96</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>84</v>
       </c>
       <c r="K48" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50301</v>
       </c>
       <c r="B49" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="C49" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="D49" t="s">
-        <v>608</v>
+        <v>623</v>
       </c>
       <c r="E49" t="s">
         <v>53</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>84</v>
       </c>
       <c r="K49" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50300</v>
       </c>
       <c r="B50" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="C50" t="s">
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="D50" t="s">
-        <v>613</v>
+        <v>628</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>84</v>
       </c>
       <c r="K50" t="s">
-        <v>615</v>
+        <v>630</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>54154</v>
       </c>
       <c r="B51" t="s">
-        <v>616</v>
+        <v>631</v>
       </c>
       <c r="C51" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="D51" t="s">
-        <v>618</v>
+        <v>633</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>619</v>
+        <v>634</v>
       </c>
       <c r="K51" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>52471</v>
       </c>
       <c r="B52" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="C52" t="s">
-        <v>622</v>
+        <v>637</v>
       </c>
       <c r="D52" t="s">
-        <v>623</v>
+        <v>638</v>
       </c>
       <c r="E52" t="s">
         <v>127</v>
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K52" t="s">
-        <v>624</v>
+        <v>639</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50341</v>
       </c>
       <c r="B53" t="s">
-        <v>625</v>
+        <v>640</v>
       </c>
       <c r="C53" t="s">
-        <v>626</v>
+        <v>641</v>
       </c>
       <c r="D53" t="s">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G53" t="s">
-        <v>628</v>
+        <v>643</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>84</v>
       </c>
       <c r="K53" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50336</v>
       </c>
       <c r="B54" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
       <c r="C54" t="s">
-        <v>631</v>
+        <v>646</v>
       </c>
       <c r="D54" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="E54" t="s">
         <v>162</v>
       </c>
       <c r="F54" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G54" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>84</v>
       </c>
       <c r="K54" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50273</v>
       </c>
       <c r="B55" t="s">
-        <v>635</v>
+        <v>650</v>
       </c>
       <c r="C55" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="D55" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="E55" t="s">
         <v>162</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>84</v>
       </c>
       <c r="K55" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>52461</v>
       </c>
       <c r="B56" t="s">
-        <v>640</v>
+        <v>655</v>
       </c>
       <c r="C56" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="D56" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
       <c r="E56" t="s">
         <v>127</v>
       </c>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K56" t="s">
-        <v>643</v>
+        <v>658</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>50233</v>
       </c>
       <c r="B57" t="s">
-        <v>644</v>
+        <v>659</v>
       </c>
       <c r="C57" t="s">
-        <v>645</v>
+        <v>660</v>
       </c>
       <c r="D57" t="s">
-        <v>646</v>
+        <v>661</v>
       </c>
       <c r="E57" t="s">
         <v>101</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>647</v>
+        <v>662</v>
       </c>
       <c r="H57"/>
       <c r="I57" t="s">
-        <v>648</v>
+        <v>663</v>
       </c>
       <c r="J57" t="s">
         <v>84</v>
       </c>
       <c r="K57" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>650</v>
+        <v>665</v>
       </c>
       <c r="B1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="E1" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50632</v>
       </c>
       <c r="B2">
         <v>50333</v>
       </c>
       <c r="C2">
         <v>49872</v>
       </c>
       <c r="D2" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50633</v>
       </c>
       <c r="B3">
         <v>50334</v>
       </c>
       <c r="C3">
         <v>49872</v>
       </c>
       <c r="D3" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50634</v>
       </c>
       <c r="B4">
         <v>50335</v>
       </c>
       <c r="C4">
         <v>49872</v>
       </c>
       <c r="D4" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50635</v>
       </c>
       <c r="B5">
         <v>50336</v>
       </c>
       <c r="C5">
         <v>49872</v>
       </c>
       <c r="D5" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50636</v>
       </c>
       <c r="B6">
         <v>50337</v>
       </c>
       <c r="C6">
         <v>49872</v>
       </c>
       <c r="D6" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50637</v>
       </c>
       <c r="B7">
         <v>50338</v>
       </c>
       <c r="C7">
         <v>49872</v>
       </c>
       <c r="D7" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50638</v>
       </c>
       <c r="B8">
         <v>50339</v>
       </c>
       <c r="C8">
         <v>49873</v>
       </c>
       <c r="D8" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50639</v>
       </c>
       <c r="B9">
         <v>50340</v>
       </c>
       <c r="C9">
         <v>49873</v>
       </c>
       <c r="D9" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50640</v>
       </c>
       <c r="B10">
         <v>50341</v>
       </c>
       <c r="C10">
         <v>49873</v>
       </c>
       <c r="D10" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50641</v>
       </c>
       <c r="B11">
         <v>50342</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50644</v>
       </c>
       <c r="B12">
         <v>50345</v>
       </c>
       <c r="C12">
         <v>49877</v>
       </c>
       <c r="D12" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50478</v>
       </c>
       <c r="B13">
         <v>50229</v>
       </c>
       <c r="C13">
         <v>49823</v>
       </c>
       <c r="D13" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50651</v>
       </c>
       <c r="B14">
         <v>50350</v>
       </c>
       <c r="C14">
         <v>49879</v>
       </c>
       <c r="D14" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50652</v>
       </c>
       <c r="B15">
         <v>50351</v>
       </c>
       <c r="C15">
         <v>49879</v>
       </c>
       <c r="D15" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50653</v>
       </c>
       <c r="B16">
         <v>50352</v>
       </c>
       <c r="C16">
         <v>49879</v>
       </c>
       <c r="D16" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50489</v>
       </c>
       <c r="B17">
         <v>50233</v>
       </c>
       <c r="C17">
         <v>49814</v>
       </c>
       <c r="D17" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50535</v>
       </c>
       <c r="B18">
         <v>50266</v>
       </c>
       <c r="C18">
         <v>49824</v>
       </c>
       <c r="D18" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50536</v>
       </c>
       <c r="B19">
         <v>50266</v>
       </c>
       <c r="C19">
         <v>49825</v>
       </c>
       <c r="D19" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50467</v>
       </c>
       <c r="B20">
         <v>50222</v>
       </c>
       <c r="C20">
         <v>49877</v>
       </c>
       <c r="D20" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50554</v>
       </c>
       <c r="B21">
         <v>50280</v>
       </c>
       <c r="C21">
         <v>49877</v>
       </c>
       <c r="D21" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50555</v>
       </c>
       <c r="B22">
         <v>50281</v>
       </c>
       <c r="C22">
         <v>49862</v>
       </c>
       <c r="D22" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50560</v>
       </c>
       <c r="B23">
         <v>50285</v>
       </c>
       <c r="C23">
         <v>49873</v>
       </c>
       <c r="D23" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50562</v>
       </c>
       <c r="B24">
         <v>50287</v>
       </c>
       <c r="C24">
         <v>49869</v>
       </c>
       <c r="D24" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50566</v>
       </c>
       <c r="B25">
         <v>50290</v>
       </c>
       <c r="C25">
         <v>49786</v>
       </c>
       <c r="D25" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50567</v>
       </c>
       <c r="B26">
         <v>50290</v>
       </c>
       <c r="C26">
         <v>49787</v>
       </c>
       <c r="D26" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50568</v>
       </c>
       <c r="B27">
         <v>50290</v>
       </c>
       <c r="C27">
         <v>49788</v>
       </c>
       <c r="D27" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50570</v>
       </c>
       <c r="B28">
         <v>50291</v>
       </c>
       <c r="C28">
         <v>49787</v>
       </c>
       <c r="D28" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50571</v>
       </c>
       <c r="B29">
         <v>50291</v>
       </c>
       <c r="C29">
         <v>49788</v>
       </c>
       <c r="D29" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50575</v>
       </c>
       <c r="B30">
         <v>50294</v>
       </c>
       <c r="C30">
         <v>49786</v>
       </c>
       <c r="D30" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50576</v>
       </c>
       <c r="B31">
         <v>50294</v>
       </c>
       <c r="C31">
         <v>49787</v>
       </c>
       <c r="D31" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50581</v>
       </c>
       <c r="B32">
         <v>50298</v>
       </c>
       <c r="C32">
         <v>49785</v>
       </c>
       <c r="D32" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50583</v>
       </c>
       <c r="B33">
         <v>50299</v>
       </c>
       <c r="C33">
         <v>49786</v>
       </c>
       <c r="D33" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50584</v>
       </c>
       <c r="B34">
         <v>50300</v>
       </c>
       <c r="C34">
         <v>49786</v>
       </c>
       <c r="D34" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50585</v>
       </c>
       <c r="B35">
         <v>50300</v>
       </c>
       <c r="C35">
         <v>49787</v>
       </c>
       <c r="D35" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50586</v>
       </c>
       <c r="B36">
         <v>50300</v>
       </c>
       <c r="C36">
         <v>49788</v>
       </c>
       <c r="D36" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50587</v>
       </c>
       <c r="B37">
         <v>50301</v>
       </c>
       <c r="C37">
         <v>49786</v>
       </c>
       <c r="D37" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50472</v>
       </c>
       <c r="B38">
         <v>50225</v>
       </c>
       <c r="C38">
         <v>49787</v>
       </c>
       <c r="D38" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50598</v>
       </c>
       <c r="B39">
         <v>50308</v>
       </c>
       <c r="C39">
         <v>49781</v>
       </c>
       <c r="D39" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50600</v>
       </c>
       <c r="B40">
         <v>50308</v>
       </c>
       <c r="C40">
         <v>49812</v>
       </c>
       <c r="D40" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50611</v>
       </c>
       <c r="B41">
         <v>50313</v>
       </c>
       <c r="C41">
         <v>49812</v>
       </c>
       <c r="D41" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50612</v>
       </c>
       <c r="B42">
         <v>50313</v>
       </c>
       <c r="C42">
         <v>49822</v>
       </c>
       <c r="D42" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52466</v>
       </c>
       <c r="B43">
         <v>52461</v>
       </c>
       <c r="C43">
         <v>49862</v>
       </c>
       <c r="D43" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E43" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52476</v>
       </c>
       <c r="B44">
         <v>52471</v>
       </c>
       <c r="C44">
         <v>49862</v>
       </c>
       <c r="D44" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E44" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52486</v>
       </c>
       <c r="B45">
         <v>52481</v>
       </c>
       <c r="C45">
         <v>49862</v>
       </c>
       <c r="D45" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E45" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52496</v>
       </c>
       <c r="B46">
         <v>52491</v>
       </c>
       <c r="C46">
         <v>49862</v>
       </c>
       <c r="D46" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="E46" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52621</v>
       </c>
       <c r="B47">
         <v>50285</v>
       </c>
       <c r="C47">
         <v>52576</v>
       </c>
       <c r="D47" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E47" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52626</v>
       </c>
       <c r="B48">
         <v>50244</v>
       </c>
       <c r="C48">
         <v>52576</v>
       </c>
       <c r="D48" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E48" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53506</v>
       </c>
       <c r="B49">
         <v>52441</v>
       </c>
       <c r="C49">
         <v>53501</v>
       </c>
       <c r="D49" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E49" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>299</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53516</v>
       </c>
       <c r="B50">
         <v>53511</v>
       </c>
       <c r="C50">
         <v>53501</v>
       </c>
       <c r="D50" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E50" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>299</v>
+        <v>420</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53566</v>
       </c>
       <c r="B51">
         <v>53561</v>
       </c>
       <c r="C51">
         <v>53151</v>
       </c>
       <c r="D51" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E51" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>192</v>
+        <v>448</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53576</v>
       </c>
       <c r="B52">
         <v>53571</v>
       </c>
       <c r="C52">
         <v>53151</v>
       </c>
       <c r="D52" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E52" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>192</v>
+        <v>448</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54081</v>
       </c>
       <c r="B53">
         <v>54076</v>
       </c>
       <c r="C53">
         <v>53836</v>
       </c>
       <c r="D53" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E53" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>207</v>
+        <v>395</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54153</v>
       </c>
       <c r="B54">
         <v>50291</v>
       </c>
       <c r="C54">
         <v>54151</v>
       </c>
       <c r="D54" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E54" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>619</v>
+        <v>634</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54155</v>
       </c>
       <c r="B55">
         <v>54154</v>
       </c>
       <c r="C55">
         <v>54151</v>
       </c>
       <c r="D55" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>619</v>
+        <v>634</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54559</v>
       </c>
       <c r="B56">
         <v>52781</v>
       </c>
       <c r="C56">
         <v>54141</v>
       </c>
       <c r="D56" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E56" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54561</v>
       </c>
       <c r="B57">
         <v>54560</v>
       </c>
       <c r="C57">
         <v>54141</v>
       </c>
       <c r="D57" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54563</v>
       </c>
       <c r="B58">
         <v>54142</v>
       </c>
       <c r="C58">
         <v>54141</v>
       </c>
       <c r="D58" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54597</v>
       </c>
       <c r="B59">
         <v>50273</v>
       </c>
       <c r="C59">
         <v>54596</v>
       </c>
       <c r="D59" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E59" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54598</v>
       </c>
       <c r="B60">
         <v>50378</v>
       </c>
       <c r="C60">
         <v>54596</v>
       </c>
       <c r="D60" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E60" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54608</v>
       </c>
       <c r="B61">
         <v>53656</v>
       </c>
       <c r="C61">
         <v>54606</v>
       </c>
       <c r="D61" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E61" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54624</v>
       </c>
       <c r="B62">
         <v>54615</v>
       </c>
       <c r="C62">
         <v>54621</v>
       </c>
       <c r="D62" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="E62" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54626</v>
       </c>
       <c r="B63">
         <v>54625</v>
       </c>
       <c r="C63">
         <v>54621</v>
       </c>
       <c r="D63" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E63" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54627</v>
       </c>
       <c r="B64">
         <v>50262</v>
       </c>
       <c r="C64">
         <v>54621</v>
       </c>
       <c r="D64" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E64" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54629</v>
       </c>
       <c r="B65">
         <v>54628</v>
       </c>
       <c r="C65">
         <v>54621</v>
       </c>
       <c r="D65" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E65" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54631</v>
       </c>
       <c r="B66">
         <v>54630</v>
       </c>
       <c r="C66">
         <v>54621</v>
       </c>
       <c r="D66" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54633</v>
       </c>
       <c r="B67">
         <v>54632</v>
       </c>
       <c r="C67">
         <v>54621</v>
       </c>
       <c r="D67" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54634</v>
       </c>
       <c r="B68">
         <v>50329</v>
       </c>
       <c r="C68">
         <v>54621</v>
       </c>
       <c r="D68" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="B1" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="C1" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>661</v>
+        <v>676</v>
       </c>
       <c r="E2" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="F2" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>128</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="E3" t="s">
         <v>84</v>
       </c>
       <c r="F3" t="s">
-        <v>665</v>
+        <v>680</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>53831</v>
       </c>
       <c r="B4" t="s">
         <v>205</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>666</v>
+        <v>681</v>
       </c>
       <c r="F4" t="s">
-        <v>667</v>
+        <v>682</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49624</v>
       </c>
       <c r="B5" t="s">
         <v>161</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>668</v>
+        <v>683</v>
       </c>
       <c r="E5" t="s">
         <v>84</v>
       </c>
       <c r="F5" t="s">
-        <v>669</v>
+        <v>684</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49673</v>
       </c>
       <c r="B6" t="s">
         <v>127</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
       <c r="E6" t="s">
         <v>84</v>
       </c>
       <c r="F6" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49707</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
       <c r="E7" t="s">
         <v>84</v>
       </c>
       <c r="F7" t="s">
-        <v>673</v>
+        <v>688</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49708</v>
       </c>
       <c r="B8" t="s">
         <v>101</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>674</v>
+        <v>689</v>
       </c>
       <c r="E8" t="s">
         <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>675</v>
+        <v>690</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>53146</v>
       </c>
       <c r="B9" t="s">
         <v>181</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>676</v>
+        <v>691</v>
       </c>
       <c r="E9" t="s">
-        <v>677</v>
+        <v>692</v>
       </c>
       <c r="F9" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54614</v>
       </c>
       <c r="B10" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="E10" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="F10" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="E11" t="s">
         <v>84</v>
       </c>
       <c r="F11" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49743</v>
       </c>
       <c r="B12" t="s">
         <v>162</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>683</v>
+        <v>698</v>
       </c>
       <c r="E12" t="s">
         <v>84</v>
       </c>
       <c r="F12" t="s">
-        <v>684</v>
+        <v>699</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49749</v>
       </c>
       <c r="B13" t="s">
         <v>247</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>685</v>
+        <v>700</v>
       </c>
       <c r="E13" t="s">
         <v>84</v>
       </c>
       <c r="F13" t="s">
-        <v>686</v>
+        <v>701</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49750</v>
       </c>
       <c r="B14" t="s">
         <v>96</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>687</v>
+        <v>702</v>
       </c>
       <c r="E14" t="s">
         <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>688</v>
+        <v>703</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49763</v>
       </c>
       <c r="B15" t="s">
         <v>138</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
       <c r="E15" t="s">
         <v>84</v>
       </c>
       <c r="F15" t="s">
-        <v>690</v>
+        <v>705</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>54619</v>
       </c>
       <c r="B16" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
       <c r="E16" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="F16" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49646</v>
       </c>
       <c r="B17" t="s">
         <v>87</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49656</v>
       </c>
       <c r="B18" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="E18" t="s">
         <v>84</v>
       </c>
       <c r="F18" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54616</v>
       </c>
       <c r="B19" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>698</v>
+        <v>713</v>
       </c>
       <c r="E19" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="F19" t="s">
-        <v>699</v>
+        <v>714</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49665</v>
       </c>
       <c r="B20" t="s">
         <v>182</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>700</v>
+        <v>715</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>54617</v>
       </c>
       <c r="B21" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>702</v>
+        <v>717</v>
       </c>
       <c r="E21" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="F21" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49669</v>
       </c>
       <c r="B22" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="E22" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49681</v>
       </c>
       <c r="B23" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49695</v>
       </c>
       <c r="B24" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49697</v>
       </c>
       <c r="B25" t="s">
         <v>195</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="E25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49720</v>
       </c>
       <c r="B26" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="E26" t="s">
         <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49723</v>
       </c>
       <c r="B27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49725</v>
       </c>
       <c r="B28" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="E28" t="s">
         <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>54140</v>
       </c>
       <c r="B29" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>720</v>
+        <v>735</v>
       </c>
       <c r="E29" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="F29" t="s">
-        <v>721</v>
+        <v>736</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49755</v>
       </c>
       <c r="B30" t="s">
-        <v>722</v>
+        <v>737</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="E30" t="s">
         <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49756</v>
       </c>
       <c r="B31" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="E31" t="s">
         <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49762</v>
       </c>
       <c r="B32" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="E32" t="s">
         <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="D1" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="E1" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="H1" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="I1" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>52646</v>
       </c>
       <c r="B2">
         <v>52576</v>
       </c>
       <c r="C2" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="G2" t="s">
-        <v>738</v>
+        <v>753</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50805</v>
       </c>
       <c r="B3">
         <v>49862</v>
       </c>
       <c r="C3" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>126</v>
       </c>
       <c r="G3" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50811</v>
       </c>
       <c r="B4">
         <v>49869</v>
       </c>
       <c r="C4" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>137</v>
       </c>
       <c r="G4" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>52501</v>
       </c>
       <c r="B5">
         <v>49862</v>
       </c>
       <c r="C5" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="D5" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="G5" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52566</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="D6" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="E6" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
       <c r="F6" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="G6" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J6" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50822</v>
       </c>
       <c r="B7">
         <v>49786</v>
       </c>
       <c r="C7" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="D7" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="G7" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>8</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50818</v>
       </c>
       <c r="B8">
         <v>49785</v>
       </c>
       <c r="C8" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="D8" t="s">
-        <v>754</v>
+        <v>769</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>755</v>
+        <v>770</v>
       </c>
       <c r="G8" t="s">
-        <v>756</v>
+        <v>771</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50824</v>
       </c>
       <c r="B9">
         <v>49787</v>
       </c>
       <c r="C9" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D9" t="s">
-        <v>757</v>
+        <v>772</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>758</v>
+        <v>773</v>
       </c>
       <c r="G9" t="s">
-        <v>759</v>
+        <v>774</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50825</v>
       </c>
       <c r="B10">
         <v>49787</v>
       </c>
       <c r="C10" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D10" t="s">
-        <v>761</v>
+        <v>776</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="G10" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>5</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50823</v>
       </c>
       <c r="B11">
         <v>49786</v>
       </c>
       <c r="C11" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D11" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>765</v>
+        <v>780</v>
       </c>
       <c r="G11" t="s">
-        <v>766</v>
+        <v>781</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>12</v>
       </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50837</v>
       </c>
       <c r="B12">
         <v>49872</v>
       </c>
       <c r="C12" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D12" t="s">
-        <v>768</v>
+        <v>783</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>769</v>
+        <v>784</v>
       </c>
       <c r="G12" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50842</v>
       </c>
       <c r="B13">
         <v>49879</v>
       </c>
       <c r="C13" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D13" t="s">
-        <v>770</v>
+        <v>785</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>771</v>
+        <v>786</v>
       </c>
       <c r="G13" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50838</v>
       </c>
       <c r="B14">
         <v>49873</v>
       </c>
       <c r="C14" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D14" t="s">
-        <v>772</v>
+        <v>787</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>773</v>
+        <v>788</v>
       </c>
       <c r="G14" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50835</v>
       </c>
       <c r="B15">
         <v>49781</v>
       </c>
       <c r="C15" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D15" t="s">
-        <v>774</v>
+        <v>789</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="G15" t="s">
-        <v>776</v>
+        <v>791</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>38</v>
       </c>
       <c r="J15" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>52061</v>
       </c>
       <c r="B16">
         <v>49781</v>
       </c>
       <c r="C16" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D16" t="s">
-        <v>778</v>
+        <v>793</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>779</v>
+        <v>794</v>
       </c>
       <c r="G16" t="s">
-        <v>780</v>
+        <v>795</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>20</v>
       </c>
       <c r="J16" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>52066</v>
       </c>
       <c r="B17">
         <v>49781</v>
       </c>
       <c r="C17" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D17" t="s">
-        <v>781</v>
+        <v>796</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>782</v>
+        <v>797</v>
       </c>
       <c r="G17" t="s">
-        <v>783</v>
+        <v>798</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J17" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>52831</v>
       </c>
       <c r="B18">
         <v>49788</v>
       </c>
       <c r="C18" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D18" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>785</v>
+        <v>800</v>
       </c>
       <c r="G18" t="s">
-        <v>786</v>
+        <v>801</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>6</v>
       </c>
       <c r="J18" t="s">
-        <v>787</v>
+        <v>802</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>52506</v>
       </c>
       <c r="B19">
         <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>788</v>
+        <v>803</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
       <c r="F19" t="s">
-        <v>790</v>
+        <v>805</v>
       </c>
       <c r="G19" t="s">
-        <v>791</v>
+        <v>806</v>
       </c>
       <c r="H19" t="s">
-        <v>788</v>
+        <v>803</v>
       </c>
       <c r="I19">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J19" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>52656</v>
       </c>
       <c r="B20">
         <v>52576</v>
       </c>
       <c r="C20" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
       <c r="F20" t="s">
-        <v>794</v>
+        <v>809</v>
       </c>
       <c r="G20" t="s">
-        <v>795</v>
+        <v>810</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>144</v>
       </c>
       <c r="J20" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>52691</v>
       </c>
       <c r="B21">
         <v>52576</v>
       </c>
       <c r="C21" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="F21" t="s">
-        <v>797</v>
+        <v>812</v>
       </c>
       <c r="G21" t="s">
-        <v>798</v>
+        <v>813</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>147</v>
       </c>
       <c r="J21" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>54451</v>
       </c>
       <c r="B22">
         <v>53836</v>
       </c>
       <c r="C22" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D22" t="s">
-        <v>799</v>
+        <v>814</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>800</v>
+        <v>815</v>
       </c>
       <c r="G22" t="s">
-        <v>801</v>
+        <v>816</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>37</v>
       </c>
       <c r="J22" t="s">
-        <v>802</v>
+        <v>817</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52836</v>
       </c>
       <c r="B23">
         <v>49788</v>
       </c>
       <c r="C23" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D23" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>804</v>
+        <v>819</v>
       </c>
       <c r="G23" t="s">
-        <v>805</v>
+        <v>820</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>7</v>
       </c>
       <c r="J23" t="s">
-        <v>787</v>
+        <v>802</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50827</v>
       </c>
       <c r="B24">
         <v>49788</v>
       </c>
       <c r="C24" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D24" t="s">
-        <v>806</v>
+        <v>821</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="G24" t="s">
-        <v>808</v>
+        <v>823</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>16</v>
       </c>
       <c r="J24" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54299</v>
       </c>
       <c r="B25">
         <v>49879</v>
       </c>
       <c r="C25" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="D25" t="s">
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="E25" t="s">
-        <v>810</v>
+        <v>825</v>
       </c>
       <c r="F25" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="G25" t="s">
-        <v>812</v>
+        <v>827</v>
       </c>
       <c r="H25" t="s">
-        <v>813</v>
+        <v>828</v>
       </c>
       <c r="I25">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J25" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50826</v>
       </c>
       <c r="B26">
         <v>49787</v>
       </c>
       <c r="C26" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="D26" t="s">
-        <v>814</v>
+        <v>829</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>815</v>
+        <v>830</v>
       </c>
       <c r="G26" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54367</v>
       </c>
       <c r="B27">
         <v>49879</v>
       </c>
       <c r="C27" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="D27" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>818</v>
+        <v>833</v>
       </c>
       <c r="G27" t="s">
-        <v>819</v>
+        <v>834</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52711</v>
       </c>
       <c r="B28">
         <v>52576</v>
       </c>
       <c r="C28" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
       <c r="G28" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>53971</v>
       </c>
       <c r="B29">
         <v>49879</v>
       </c>
       <c r="C29" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D29" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="E29" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
       <c r="F29" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="G29" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="H29" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="I29">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J29" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54111</v>
       </c>
       <c r="B30">
         <v>53151</v>
       </c>
       <c r="C30" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D30" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="G30" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="H30" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="I30">
         <v>8</v>
       </c>
       <c r="J30" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54604</v>
       </c>
       <c r="B31">
         <v>54596</v>
       </c>
       <c r="C31" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D31" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="G31" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J31" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54623</v>
       </c>
       <c r="B32">
         <v>54621</v>
       </c>
       <c r="C32" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="D32" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="G32" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J32" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50840</v>
       </c>
       <c r="B33">
         <v>49877</v>
       </c>
       <c r="C33" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="G33" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54622</v>
       </c>
       <c r="B34">
         <v>54621</v>
       </c>
       <c r="C34" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D34" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="G34" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J34" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50820</v>
       </c>
       <c r="B35">
         <v>49786</v>
       </c>
       <c r="C35" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D35" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="G35" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>9</v>
       </c>
       <c r="J35" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50821</v>
       </c>
       <c r="B36">
         <v>49786</v>
       </c>
       <c r="C36" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D36" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="G36" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>8</v>
       </c>
       <c r="J36" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>52731</v>
       </c>
       <c r="B37">
         <v>52576</v>
       </c>
       <c r="C37" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="D37" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="G37" t="s">
-        <v>849</v>
+        <v>864</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>2</v>
       </c>
       <c r="J37" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50819</v>
       </c>
       <c r="B38">
         <v>49785</v>
       </c>
       <c r="C38" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D38" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>851</v>
+        <v>866</v>
       </c>
       <c r="G38" t="s">
-        <v>852</v>
+        <v>867</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>11</v>
       </c>
       <c r="J38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50828</v>
       </c>
       <c r="B39">
         <v>49788</v>
       </c>
       <c r="C39" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="D39" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
       <c r="G39" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>11</v>
       </c>
       <c r="J39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50817</v>
       </c>
       <c r="B40">
         <v>49785</v>
       </c>
       <c r="C40" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="D40" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
       <c r="G40" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>15</v>
       </c>
       <c r="J40" t="s">
-        <v>777</v>
+        <v>792</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -12842,2172 +13240,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="M1" t="s">
+        <v>264</v>
+      </c>
+      <c r="N1" t="s">
         <v>265</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>1341</v>
+        <v>1356</v>
       </c>
       <c r="P1" t="s">
-        <v>1346</v>
+        <v>1361</v>
       </c>
       <c r="Q1" t="s">
-        <v>1353</v>
+        <v>1366</v>
       </c>
       <c r="R1" t="s">
-        <v>1354</v>
+        <v>1367</v>
       </c>
       <c r="S1" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
       <c r="T1" t="s">
-        <v>1359</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="C2" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="D2" t="s">
-        <v>866</v>
+        <v>881</v>
       </c>
       <c r="E2" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="F2" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="G2" t="s">
-        <v>1036</v>
+        <v>1051</v>
       </c>
       <c r="H2" t="s">
-        <v>1039</v>
+        <v>1054</v>
       </c>
       <c r="I2" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
       <c r="J2" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
       <c r="K2" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="L2" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="M2" t="s">
-        <v>1333</v>
+        <v>1348</v>
       </c>
       <c r="N2" t="s">
-        <v>1335</v>
+        <v>1350</v>
       </c>
       <c r="O2" t="s">
-        <v>1342</v>
+        <v>1357</v>
       </c>
       <c r="P2" t="s">
-        <v>1347</v>
+        <v>1362</v>
       </c>
       <c r="Q2" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="R2" t="s">
-        <v>1355</v>
+        <v>1368</v>
       </c>
       <c r="S2" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="T2" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="D3" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="E3" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="F3" t="s">
         <v>131</v>
       </c>
       <c r="G3" t="s">
         <v>124</v>
       </c>
       <c r="H3" t="s">
-        <v>1040</v>
+        <v>1055</v>
       </c>
       <c r="I3" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="J3" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="K3" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
       <c r="L3" t="s">
-        <v>1332</v>
+        <v>1347</v>
       </c>
       <c r="M3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="N3" t="s">
-        <v>1336</v>
+        <v>1351</v>
       </c>
       <c r="O3" t="s">
-        <v>1343</v>
+        <v>1358</v>
       </c>
       <c r="P3" t="s">
-        <v>1348</v>
+        <v>304</v>
       </c>
       <c r="Q3" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="R3" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="S3" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="T3" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>868</v>
+        <v>883</v>
       </c>
       <c r="E4" t="s">
         <v>91</v>
       </c>
       <c r="F4" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
       <c r="G4" t="s">
-        <v>1037</v>
+        <v>1052</v>
       </c>
       <c r="H4" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="I4" t="s">
-        <v>1064</v>
+        <v>1079</v>
       </c>
       <c r="J4" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="K4" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
       <c r="M4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="N4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="O4" t="s">
-        <v>1344</v>
+        <v>1359</v>
       </c>
       <c r="P4" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="Q4" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="R4" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="D5" t="s">
-        <v>869</v>
+        <v>884</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H5" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="I5" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
       <c r="J5" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="K5" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
       <c r="M5" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="N5" t="s">
-        <v>1337</v>
+        <v>1352</v>
       </c>
       <c r="O5" t="s">
-        <v>1345</v>
+        <v>1360</v>
       </c>
       <c r="P5" t="s">
-        <v>1344</v>
+        <v>1359</v>
       </c>
       <c r="Q5" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="R5" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6" t="s">
-        <v>870</v>
+        <v>885</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G6" t="s">
         <v>60</v>
       </c>
       <c r="H6" t="s">
-        <v>1043</v>
+        <v>1058</v>
       </c>
       <c r="I6" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="J6" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="K6" t="s">
-        <v>1158</v>
+        <v>1173</v>
       </c>
       <c r="M6" t="s">
-        <v>1334</v>
+        <v>1349</v>
       </c>
       <c r="N6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="P6" t="s">
-        <v>1349</v>
+        <v>1363</v>
       </c>
       <c r="Q6" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="R6" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>146</v>
       </c>
       <c r="D7" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
       <c r="E7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F7" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="G7" t="s">
         <v>148</v>
       </c>
       <c r="H7" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
       <c r="I7" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
       <c r="J7" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="K7" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
       <c r="M7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="N7" t="s">
-        <v>1338</v>
+        <v>1353</v>
       </c>
       <c r="P7" t="s">
-        <v>1350</v>
+        <v>1364</v>
       </c>
       <c r="R7" t="s">
-        <v>1356</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="D8" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="F8" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="G8" t="s">
         <v>103</v>
       </c>
       <c r="H8" t="s">
-        <v>1045</v>
+        <v>1060</v>
       </c>
       <c r="I8" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
       <c r="J8" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="K8" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="N8" t="s">
-        <v>1339</v>
+        <v>1354</v>
       </c>
       <c r="P8" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="R8" t="s">
-        <v>788</v>
+        <v>803</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="F9" t="s">
-        <v>1033</v>
+        <v>1048</v>
       </c>
       <c r="G9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="J9" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="K9" t="s">
-        <v>1159</v>
+        <v>1174</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
-        <v>1352</v>
+        <v>308</v>
       </c>
       <c r="R9" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>864</v>
+        <v>879</v>
       </c>
       <c r="D10" t="s">
-        <v>874</v>
+        <v>889</v>
       </c>
       <c r="F10" t="s">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="G10" t="s">
-        <v>1038</v>
+        <v>1053</v>
       </c>
       <c r="H10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I10" t="s">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="J10" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="K10" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
       <c r="N10" t="s">
-        <v>1340</v>
+        <v>1355</v>
       </c>
       <c r="R10" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>865</v>
+        <v>880</v>
       </c>
       <c r="D11" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="F11" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="H11" t="s">
         <v>149</v>
       </c>
       <c r="I11" t="s">
-        <v>1071</v>
+        <v>1086</v>
       </c>
       <c r="J11" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="K11" t="s">
-        <v>1161</v>
+        <v>1176</v>
       </c>
       <c r="R11" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>1046</v>
+        <v>1061</v>
       </c>
       <c r="I12" t="s">
         <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="K12" t="s">
-        <v>1162</v>
+        <v>1177</v>
       </c>
       <c r="R12" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
       <c r="H13" t="s">
-        <v>1047</v>
+        <v>1062</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="K13" t="s">
-        <v>1163</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
       <c r="H14" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="I14" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="J14" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="K14" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="H15" t="s">
-        <v>1049</v>
+        <v>1064</v>
       </c>
       <c r="I15" t="s">
         <v>141</v>
       </c>
       <c r="J15" t="s">
-        <v>1105</v>
+        <v>1120</v>
       </c>
       <c r="K15" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="H16" t="s">
-        <v>1050</v>
+        <v>1065</v>
       </c>
       <c r="I16" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="J16" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
       <c r="K16" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="H17" t="s">
-        <v>1051</v>
+        <v>1066</v>
       </c>
       <c r="I17" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="J17" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="K17" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="H18" t="s">
-        <v>1052</v>
+        <v>1067</v>
       </c>
       <c r="I18" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="J18" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="K18" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="H19" t="s">
-        <v>1053</v>
+        <v>1068</v>
       </c>
       <c r="I19" t="s">
         <v>98</v>
       </c>
       <c r="J19" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="K19" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="H20" t="s">
-        <v>1054</v>
+        <v>1069</v>
       </c>
       <c r="I20" t="s">
-        <v>1076</v>
+        <v>1091</v>
       </c>
       <c r="J20" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="K20" t="s">
-        <v>1169</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>885</v>
+        <v>900</v>
       </c>
       <c r="H21" t="s">
-        <v>1055</v>
+        <v>1070</v>
       </c>
       <c r="I21" t="s">
         <v>150</v>
       </c>
       <c r="J21" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
       <c r="K21" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
       <c r="H22" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="I22" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
       <c r="J22" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="K22" t="s">
-        <v>1171</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="H23" t="s">
-        <v>1057</v>
+        <v>1072</v>
       </c>
       <c r="I23" t="s">
-        <v>1078</v>
+        <v>1093</v>
       </c>
       <c r="J23" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="K23" t="s">
-        <v>1172</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="H24" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
       <c r="I24" t="s">
-        <v>1079</v>
+        <v>1094</v>
       </c>
       <c r="J24" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
       <c r="K24" t="s">
-        <v>1173</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
       <c r="H25" t="s">
-        <v>1059</v>
+        <v>1074</v>
       </c>
       <c r="I25" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
       <c r="J25" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
       <c r="K25" t="s">
-        <v>1174</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="H26" t="s">
-        <v>1060</v>
+        <v>1075</v>
       </c>
       <c r="I26" t="s">
-        <v>1081</v>
+        <v>1096</v>
       </c>
       <c r="J26" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="K26" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="H27" t="s">
-        <v>1061</v>
+        <v>1076</v>
       </c>
       <c r="I27" t="s">
         <v>169</v>
       </c>
       <c r="J27" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
       <c r="K27" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="H28" t="s">
         <v>164</v>
       </c>
       <c r="I28" t="s">
-        <v>1082</v>
+        <v>1097</v>
       </c>
       <c r="J28" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
       <c r="K28" t="s">
-        <v>1177</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="I29" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="J29" t="s">
-        <v>1119</v>
+        <v>1134</v>
       </c>
       <c r="K29" t="s">
-        <v>1178</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="I30" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
       <c r="J30" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="K30" t="s">
-        <v>1179</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>895</v>
+        <v>910</v>
       </c>
       <c r="I31" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J31" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="K31" t="s">
-        <v>1180</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>896</v>
+        <v>911</v>
       </c>
       <c r="I32" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="J32" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
       <c r="K32" t="s">
-        <v>1181</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="I33" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J33" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
       <c r="K33" t="s">
-        <v>1182</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="I34" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
       <c r="J34" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
       <c r="K34" t="s">
-        <v>1183</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
       <c r="I35" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="J35" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="K35" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="I36" t="s">
         <v>157</v>
       </c>
       <c r="J36" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="K36" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
       <c r="I37" t="s">
-        <v>1088</v>
+        <v>1103</v>
       </c>
       <c r="J37" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
       <c r="K37" t="s">
-        <v>1186</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="I38" t="s">
-        <v>1089</v>
+        <v>1104</v>
       </c>
       <c r="J38" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="K38" t="s">
-        <v>1187</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>903</v>
+        <v>918</v>
       </c>
       <c r="I39" t="s">
-        <v>1090</v>
+        <v>1105</v>
       </c>
       <c r="J39" t="s">
-        <v>1129</v>
+        <v>1144</v>
       </c>
       <c r="K39" t="s">
-        <v>1188</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
       <c r="I40" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J40" t="s">
-        <v>1130</v>
+        <v>1145</v>
       </c>
       <c r="K40" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="I41" t="s">
-        <v>1091</v>
+        <v>1106</v>
       </c>
       <c r="J41" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="K41" t="s">
-        <v>1190</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="J42" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="K42" t="s">
-        <v>1191</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="J43" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
       <c r="K43" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
       <c r="J44" t="s">
-        <v>1134</v>
+        <v>1149</v>
       </c>
       <c r="K44" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
       <c r="J45" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
       <c r="K45" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
       <c r="K46" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>911</v>
+        <v>926</v>
       </c>
       <c r="J47" t="s">
-        <v>1136</v>
+        <v>1151</v>
       </c>
       <c r="K47" t="s">
-        <v>1196</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="J48" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
       <c r="K48" t="s">
-        <v>1197</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="J49" t="s">
-        <v>1138</v>
+        <v>1153</v>
       </c>
       <c r="K49" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="J50" t="s">
-        <v>1139</v>
+        <v>1154</v>
       </c>
       <c r="K50" t="s">
-        <v>1199</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="J51" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
       <c r="K51" t="s">
-        <v>1200</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>916</v>
+        <v>931</v>
       </c>
       <c r="J52" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="K52" t="s">
-        <v>1201</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>917</v>
+        <v>932</v>
       </c>
       <c r="J53" t="s">
-        <v>1142</v>
+        <v>1157</v>
       </c>
       <c r="K53" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="J54" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="K54" t="s">
-        <v>1203</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
       <c r="J55" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="K55" t="s">
-        <v>1204</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="J56" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>921</v>
+        <v>936</v>
       </c>
       <c r="J57" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="K57" t="s">
-        <v>1205</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>922</v>
+        <v>937</v>
       </c>
       <c r="J58" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="K58" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>923</v>
+        <v>938</v>
       </c>
       <c r="J59" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="K59" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="J60" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="K60" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="J61" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
       <c r="K61" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>926</v>
+        <v>941</v>
       </c>
       <c r="J62" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
       <c r="K62" t="s">
-        <v>1210</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>927</v>
+        <v>942</v>
       </c>
       <c r="J63" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
       <c r="K63" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>928</v>
+        <v>943</v>
       </c>
       <c r="J64" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="K64" t="s">
-        <v>1211</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>929</v>
+        <v>944</v>
       </c>
       <c r="K65" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>930</v>
+        <v>945</v>
       </c>
       <c r="K66" t="s">
-        <v>1213</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
       <c r="K67" t="s">
-        <v>1214</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="K68" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="K69" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="K70" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="K71" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="K72" t="s">
-        <v>1219</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
       <c r="K73" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="K74" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="K75" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="K76" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="K77" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="K78" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
       <c r="K79" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
       <c r="K80" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="K81" t="s">
-        <v>1228</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>946</v>
+        <v>961</v>
       </c>
       <c r="K82" t="s">
-        <v>1229</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="K83" t="s">
-        <v>1230</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>948</v>
+        <v>963</v>
       </c>
       <c r="K84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>949</v>
+        <v>964</v>
       </c>
       <c r="K85" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="K86" t="s">
-        <v>1231</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>951</v>
+        <v>966</v>
       </c>
       <c r="K87" t="s">
-        <v>1232</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>952</v>
+        <v>967</v>
       </c>
       <c r="K88" t="s">
-        <v>1233</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
       <c r="K89" t="s">
-        <v>1234</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>954</v>
+        <v>969</v>
       </c>
       <c r="K90" t="s">
-        <v>1235</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="K91" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="K92" t="s">
-        <v>1237</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="K93" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="K94" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="K95" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="K96" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
       <c r="K97" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
       <c r="K98" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>963</v>
+        <v>978</v>
       </c>
       <c r="K99" t="s">
-        <v>1242</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>964</v>
+        <v>979</v>
       </c>
       <c r="K100" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>965</v>
+        <v>980</v>
       </c>
       <c r="K101" t="s">
-        <v>1244</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="K102" t="s">
-        <v>1245</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
       <c r="K103" t="s">
-        <v>1246</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="K104" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="K105" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>970</v>
+        <v>985</v>
       </c>
       <c r="K106" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="K107" t="s">
-        <v>1250</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="K108" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="K109" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="K110" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="K111" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="K112" t="s">
-        <v>1255</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="K113" t="s">
-        <v>1256</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>978</v>
+        <v>993</v>
       </c>
       <c r="K114" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="K115" t="s">
-        <v>1258</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>980</v>
+        <v>995</v>
       </c>
       <c r="K116" t="s">
-        <v>1259</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>981</v>
+        <v>996</v>
       </c>
       <c r="K117" t="s">
-        <v>1260</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>982</v>
+        <v>997</v>
       </c>
       <c r="K118" t="s">
-        <v>1261</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>983</v>
+        <v>998</v>
       </c>
       <c r="K119" t="s">
-        <v>1262</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="K120" t="s">
-        <v>1263</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="K121" t="s">
-        <v>1264</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="K122" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
       <c r="K123" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="K124" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>989</v>
+        <v>1004</v>
       </c>
       <c r="K125" t="s">
-        <v>1052</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="K126" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="K127" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>992</v>
+        <v>1007</v>
       </c>
       <c r="K128" t="s">
-        <v>1270</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>993</v>
+        <v>1008</v>
       </c>
       <c r="K129" t="s">
-        <v>1271</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
       <c r="K130" t="s">
-        <v>1272</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="K131" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>996</v>
+        <v>1011</v>
       </c>
       <c r="K132" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>997</v>
+        <v>1012</v>
       </c>
       <c r="K133" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>998</v>
+        <v>1013</v>
       </c>
       <c r="K134" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
       <c r="K135" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="K136" t="s">
-        <v>1278</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1001</v>
+        <v>1016</v>
       </c>
       <c r="K137" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1002</v>
+        <v>1017</v>
       </c>
       <c r="K138" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="K139" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
       <c r="K140" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1005</v>
+        <v>1020</v>
       </c>
       <c r="K141" t="s">
-        <v>1282</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1006</v>
+        <v>1021</v>
       </c>
       <c r="K142" t="s">
-        <v>1283</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1007</v>
+        <v>1022</v>
       </c>
       <c r="K143" t="s">
-        <v>1284</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
       <c r="K144" t="s">
-        <v>1285</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1009</v>
+        <v>1024</v>
       </c>
       <c r="K145" t="s">
-        <v>1286</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1010</v>
+        <v>1025</v>
       </c>
       <c r="K146" t="s">
-        <v>1287</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1011</v>
+        <v>1026</v>
       </c>
       <c r="K147" t="s">
-        <v>1288</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
       <c r="K148" t="s">
-        <v>1289</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="K149" t="s">
-        <v>1290</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="K150" t="s">
-        <v>1291</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="K151" t="s">
-        <v>1292</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1016</v>
+        <v>1031</v>
       </c>
       <c r="K152" t="s">
-        <v>1293</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="K153" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="K154" t="s">
-        <v>1295</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="K155" t="s">
-        <v>1296</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="K156" t="s">
-        <v>1297</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="K157" t="s">
-        <v>1298</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="K158" t="s">
-        <v>1299</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="K159" t="s">
-        <v>1300</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
       <c r="K160" t="s">
-        <v>1301</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="K161" t="s">
-        <v>1302</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="K162" t="s">
-        <v>1303</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1304</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1305</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1306</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1307</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1308</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1309</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1310</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1311</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1312</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1313</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1314</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1315</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1316</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1317</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1318</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1319</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1320</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1060</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1321</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1322</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1323</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1324</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1325</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1326</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1327</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1328</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1329</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1330</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1331</v>
+        <v>1346</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">