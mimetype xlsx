--- v0 (2026-07-04)
+++ v1 (2026-07-04)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 04:25:49am</t>
+    <t>2026-07-04 05:35:04am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13813</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13813"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>