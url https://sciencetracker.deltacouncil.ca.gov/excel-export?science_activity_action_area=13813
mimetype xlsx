--- v1 (2026-07-04)
+++ v2 (2026-08-21)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1295">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 05:35:04am</t>
+    <t>2026-08-21 02:49:00pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_action_area=13813</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_action_area":"13813"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -331,150 +331,153 @@
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>California State University [CSU]</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
-    <t>August 26, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53171</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
@@ -581,53 +584,50 @@
   <si>
     <t>Delta Landscapes Project; Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Delta as Place; Environmental conditions; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Wetlands</t>
   </si>
   <si>
     <t>Biological resource use; Environmental conditions; Habitat changes; Land use and human activities; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Habitat; Landscape change; Nature-based solutions; Wetlands</t>
   </si>
   <si>
-    <t>January 29, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54151</t>
   </si>
   <si>
     <t>Green Sturgeon Population Monitoring and Habitat Analysis</t>
   </si>
   <si>
     <t>National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The foundation of conserving a species is monitoring its abundance and habitat. This proposed work has three objectives which will help monitor green sturgeon abundance and understand green sturgeon habitat selection. These objectives build on 12 years of work to support the recovery of green sturgeon. The first objective is to continue the annual green sturgeon spawner census, while also improving our methods. This census is the main piece of information used in monitoring and assessing the Delta resident green sturgeon population. The second objective is to assess spawner site selection and habitat use which will help better understand sturgeon environmental needs so that restoration can better target those needs. The third objective is to assess the relationship between spring flow rates, temperature, and number of spawners observed, which will help managers better understand sturgeon flow cues and improve the accuracy of our spawner census.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2026;2023;2024;2025;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>August 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54456</t>
   </si>
   <si>
@@ -678,313 +678,340 @@
     <t>Towards quantifying the effects of climate change and sea-level rise on carbon accretion by tidal and non-tidal wetlands exposed to a range of salinity along the San Francisco Bay Estuary and Delta</t>
   </si>
   <si>
     <t>University of California - Berkeley [UC Berkeley]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Tidal wetlands that ring the Delta have great potential to remove carbon dioxide— the greenhouse gas responsible for climate change and sea-level rise—from the atmosphere and to protect shorelines from rising sea levels. This study set out to understand how effectively and quickly restored wetlands bury carbon in soils and the degree to which flooded wetlands may produce methane, a potent greenhouse gas. The project team measured carbon dioxide and methane fluxes into and out of the wetlands to assess carbon sequestration across a network of tidal and non-tidal wetlands differing in age and salinity. They examined variability across the Delta using this information and remote sensing products.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>Sediment</t>
   </si>
   <si>
     <t>Carbon; Carbon storage</t>
   </si>
   <si>
-    <t>March 10, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54606</t>
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
+  </si>
+  <si>
+    <t>AwardID</t>
+  </si>
+  <si>
+    <t>Contract # or labor code</t>
+  </si>
+  <si>
+    <t>Funding organization</t>
+  </si>
+  <si>
+    <t>Implementing organization</t>
+  </si>
+  <si>
+    <t>Funding program</t>
+  </si>
+  <si>
+    <t>Funding sources</t>
+  </si>
+  <si>
+    <t>Date awarded</t>
+  </si>
+  <si>
+    <t>Fiscal year end</t>
+  </si>
+  <si>
+    <t>Total award amount ($)</t>
+  </si>
+  <si>
+    <t>Federal types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>State types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>Reimbursability</t>
+  </si>
+  <si>
+    <t>Procurement mechanism</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>Contracted competitive or direct award</t>
+  </si>
+  <si>
+    <t>In-kind contribution of staff time from CAMT</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>2020-02-01</t>
+  </si>
+  <si>
+    <t>PEN#325</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>2019-06-30</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>December 4, 2022</t>
+  </si>
+  <si>
+    <t>DSC-21024</t>
+  </si>
+  <si>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>October 20, 2023</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>March 11, 2025</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>2021-11-30</t>
+  </si>
+  <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
+  </si>
+  <si>
+    <t>Q2096002</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
+  </si>
+  <si>
+    <t>2020-07-15</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>2022-06-30</t>
+  </si>
+  <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>FlowWest</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>The Bay Institute [TBI]</t>
+  </si>
+  <si>
+    <t>2021-12-12</t>
+  </si>
+  <si>
+    <t>Compass Resource Management</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>QEDA Consulting LLC</t>
+  </si>
+  <si>
+    <t>Kearns &amp; West</t>
+  </si>
+  <si>
+    <t>2022-03-17</t>
+  </si>
+  <si>
+    <t>Fish Metrics</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>Michigan State University</t>
+  </si>
+  <si>
+    <t>2022-03-11</t>
+  </si>
+  <si>
     <t>April 15, 2026</t>
   </si>
   <si>
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
-[...190 lines deleted...]
-  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -1014,50 +1041,53 @@
     <t>Alex</t>
   </si>
   <si>
     <t>Constandache</t>
   </si>
   <si>
     <t>June 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Andrew Rypel</t>
   </si>
   <si>
     <t>Rypel</t>
   </si>
   <si>
     <t>Director, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>rypel@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
   </si>
   <si>
     <t>April Robinson</t>
   </si>
@@ -1764,50 +1794,53 @@
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
   </si>
   <si>
+    <t>October 10, 2023</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Steven Whitlock</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Whitlock</t>
   </si>
   <si>
     <t>Research Scientist</t>
   </si>
   <si>
     <t>swhit@uw.edu</t>
   </si>
   <si>
     <t>Research Scientist in School of Aquatic and Fishery Sciences at the University of Washington (Columbia Basin Research)</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53166</t>
   </si>
   <si>
     <t>Zachary Jackson</t>
@@ -1831,50 +1864,53 @@
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Primary contact; Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator; Principal investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
+  </si>
+  <si>
+    <t>March 10, 2026</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
   </si>
   <si>
     <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
   </si>
   <si>
     <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
@@ -2148,58 +2184,61 @@
   <si>
     <t>Delta Salmon Rearing Geospatial Analyses</t>
   </si>
   <si>
     <t>Spatial data layers used to identify suitable salmon rearing habitat in the Delta.</t>
   </si>
   <si>
     <t>November 17, 2022</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/delta-salmon</t>
   </si>
   <si>
     <t>Delta Salmon Rearing Project Webpage</t>
   </si>
   <si>
     <t>Project webpage for the Delta Salmon Rearing Project</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://californiawaterblog.com/2023/02/12/green-sturgeon-in-california-hidden-lives-revealed-from-long-term-tracking/</t>
   </si>
   <si>
     <t>Green sturgeon in California: Hidden lives revealed from long-term tracking</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Green sturgeon in California: Hidden lives revealed from long-term tracking&lt;/p&gt;
 </t>
   </si>
@@ -2281,50 +2320,53 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>https://prezi.com/view/ubAcRlY9QwIrQS3qeonq/</t>
   </si>
   <si>
     <t>New green sturgeon population estimate and assessment of bycatch impact</t>
   </si>
   <si>
     <t>NOAA fisheries classifies the green sturgeon southern distinct population as threatened. This population resides in the California waters; migrating between the Sacramento River to spawn and the San Francisco Bay/coastal waters to feed. Each year in April through August, a subset of adults migrates up the Sacramento to spawn in between Chico, and Redding. Tracking this population as it hopefully recovers will allow managers to take smaller corrective actions before more severe measures are required if they see decreases in the population. This work presents and updated population estimate based on an annual spawner acoustic census, a new integrated population model, and a life table model. This method uses data from the annual acoustic survey, telemetry data from the BARD database, and literature data. This method uses a stochastic approach, sampling from data sets and parameter values to attempt to display and accurate degree of uncertainty in the population estimate. This stochastic approach also permits us to use these data sets to simulate the effect bycatch in the California halibut trawl is having on the population. We find that the green sturgeon population in 2018 was approximately 11,000 with a wide range of uncertainty and that bycatch at the level currently experienced would reduce a stable population by 4% every 10 years. Early action to prevent a species decline is much more successful and less costly and restrictive than delayed efforts to build back an already degraded population. Thus, tracking this population is crucially importance.</t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
+    <t>August 26, 2024</t>
   </si>
   <si>
     <t>https://doi.org/10.1139/cjfas-2023-0147</t>
   </si>
   <si>
     <t>dudley-et-al-2024-an-integrated-population-model-and-sensitivity-assessment-for-a-data-poor-population-of-green-sturgeon.pdf</t>
   </si>
   <si>
     <t>PN Dudley, EA Mora, NA Friedenberg, and P Doukakis. An integrated population model and sensitivity assessment for a data poor population of green sturgeon. Canadian Journal of Fisheries and Aquatic Sciences</t>
   </si>
   <si>
     <t>Conservation planning requires understanding population sizes and trajectories. As with many imperiled species, green sturgeon (Acipenser medirostris) census data are limited, making it difficult to contextualize current threats and promote quantitative conservation goals. We combined spawning census, growth, and demographic data for the southern population of green sturgeon to build a population size and trajectory estimate. We generated a distribution of population size estimates and trajectories reflecting uncertainty from multiple sources. We then propagate these estimates through a demographic model to assess the potential impact of fishing bycatch. Our model suggests the population is below the recovery goal of 3,000 adults. The most probable current total population estimate (including juveniles) is approximately 10,000 fish (5,300-18,400 95% HDI), with 2,400 adults (2197-2624 95% HDI). Simulated fishing bycatch pressure on the adults and subadults reduced abundance by a median value of 0.4% per year, which could be an impediment to recovery. Fisheries bycatch is one of many threats this population faces; this integrated framework may be used to assess how other threats may affect this population.</t>
   </si>
   <si>
     <t>Peer reviewed</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
@@ -2962,53 +3004,50 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
-[...1 lines deleted...]
-  <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Flood risk and land use management</t>
@@ -3958,81 +3997,72 @@
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -4872,455 +4902,465 @@
       <c r="S6" t="s">
         <v>92</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="U6" t="s">
         <v>93</v>
       </c>
       <c r="V6"/>
       <c r="W6" t="s">
         <v>94</v>
       </c>
       <c r="X6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>53106</v>
       </c>
       <c r="B7" t="s">
         <v>96</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>97</v>
       </c>
       <c r="E7" t="s">
         <v>98</v>
       </c>
       <c r="F7" t="s">
         <v>99</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>100</v>
       </c>
       <c r="J7" t="s">
         <v>41</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>2022</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
+      <c r="M7" t="s">
+        <v>101</v>
+      </c>
+      <c r="N7">
+        <v>2025</v>
+      </c>
       <c r="O7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="R7"/>
       <c r="S7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="U7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="V7"/>
       <c r="W7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="X7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>53156</v>
       </c>
       <c r="B8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>2022</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
+      <c r="M8" t="s">
+        <v>115</v>
+      </c>
+      <c r="N8">
+        <v>2024</v>
+      </c>
       <c r="O8" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="P8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="R8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="T8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="U8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="X8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>53171</v>
       </c>
       <c r="B9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C9" t="s">
         <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="J9" t="s">
         <v>41</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>2022</v>
       </c>
       <c r="M9" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>43</v>
       </c>
       <c r="P9" t="s">
         <v>58</v>
       </c>
       <c r="Q9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="R9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="S9" t="s">
         <v>47</v>
       </c>
       <c r="T9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="U9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="X9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>53221</v>
       </c>
       <c r="B10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>2022</v>
       </c>
       <c r="M10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="R10"/>
       <c r="S10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="T10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="U10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="X10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>53386</v>
       </c>
       <c r="B11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K11"/>
       <c r="L11">
         <v>2021</v>
       </c>
       <c r="M11"/>
       <c r="N11">
         <v>2023</v>
       </c>
       <c r="O11" t="s">
         <v>57</v>
       </c>
       <c r="P11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Q11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="T11" t="s">
         <v>48</v>
       </c>
       <c r="U11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="X11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>54151</v>
       </c>
       <c r="B12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
         <v>40</v>
       </c>
       <c r="J12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>2021</v>
       </c>
       <c r="M12" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>163</v>
+      </c>
+      <c r="N12">
+        <v>2024</v>
+      </c>
       <c r="O12" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Q12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="S12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="T12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="U12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="X12" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>54456</v>
       </c>
       <c r="B13" t="s">
         <v>170</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>171</v>
       </c>
       <c r="F13" t="s">
         <v>172</v>
       </c>
       <c r="G13" t="s">
         <v>62</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>2022</v>
       </c>
       <c r="M13" t="s">
         <v>173</v>
       </c>
       <c r="N13">
         <v>2027</v>
       </c>
       <c r="O13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P13" t="s">
         <v>174</v>
       </c>
       <c r="Q13" t="s">
         <v>66</v>
       </c>
       <c r="R13"/>
       <c r="S13" t="s">
         <v>47</v>
       </c>
       <c r="T13" t="s">
         <v>48</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13" t="s">
         <v>175</v>
       </c>
       <c r="X13" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
@@ -5344,51 +5384,51 @@
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
         <v>40</v>
       </c>
       <c r="J14" t="s">
         <v>41</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>2020</v>
       </c>
       <c r="M14" t="s">
         <v>181</v>
       </c>
       <c r="N14">
         <v>2024</v>
       </c>
       <c r="O14" t="s">
         <v>65</v>
       </c>
       <c r="P14" t="s">
         <v>182</v>
       </c>
       <c r="Q14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="R14" t="s">
         <v>183</v>
       </c>
       <c r="S14" t="s">
         <v>184</v>
       </c>
       <c r="T14" t="s">
         <v>185</v>
       </c>
       <c r="U14" t="s">
         <v>186</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
         <v>187</v>
       </c>
       <c r="X14" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>54606</v>
       </c>
@@ -5411,5612 +5451,5812 @@
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>2021</v>
       </c>
       <c r="M15" t="s">
         <v>192</v>
       </c>
       <c r="N15">
         <v>2025</v>
       </c>
       <c r="O15" t="s">
         <v>65</v>
       </c>
       <c r="P15" t="s">
         <v>193</v>
       </c>
       <c r="Q15" t="s">
         <v>194</v>
       </c>
       <c r="R15"/>
       <c r="S15" t="s">
         <v>195</v>
       </c>
       <c r="T15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="U15" t="s">
         <v>196</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
+        <v>108</v>
+      </c>
+      <c r="X15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>54621</v>
       </c>
       <c r="B16" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" t="s">
         <v>200</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>2021</v>
       </c>
-      <c r="M16"/>
+      <c r="M16" t="s">
+        <v>192</v>
+      </c>
       <c r="N16">
         <v>2025</v>
       </c>
       <c r="O16" t="s">
         <v>65</v>
       </c>
       <c r="P16" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="Q16" t="s">
         <v>66</v>
       </c>
       <c r="R16"/>
       <c r="S16" t="s">
         <v>47</v>
       </c>
       <c r="T16" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>205</v>
+        <v>94</v>
       </c>
       <c r="X16" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>54692</v>
       </c>
       <c r="B17" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
+        <v>206</v>
+      </c>
+      <c r="E17" t="s">
+        <v>207</v>
+      </c>
+      <c r="F17" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>40</v>
       </c>
       <c r="J17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>2021</v>
       </c>
-      <c r="M17"/>
+      <c r="M17" t="s">
+        <v>192</v>
+      </c>
       <c r="N17">
         <v>2025</v>
       </c>
       <c r="O17" t="s">
         <v>65</v>
       </c>
       <c r="P17" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="Q17" t="s">
         <v>66</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
         <v>47</v>
       </c>
       <c r="T17" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="U17" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>214</v>
+        <v>94</v>
       </c>
       <c r="X17" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1" t="s">
         <v>217</v>
       </c>
-      <c r="D1" t="s">
+      <c r="G1" t="s">
         <v>218</v>
       </c>
-      <c r="E1" t="s">
+      <c r="H1" t="s">
         <v>219</v>
       </c>
-      <c r="F1" t="s">
+      <c r="I1" t="s">
         <v>220</v>
       </c>
-      <c r="G1" t="s">
+      <c r="J1" t="s">
         <v>221</v>
       </c>
-      <c r="H1" t="s">
+      <c r="K1" t="s">
         <v>222</v>
       </c>
-      <c r="I1" t="s">
+      <c r="L1" t="s">
         <v>223</v>
       </c>
-      <c r="J1" t="s">
+      <c r="M1" t="s">
         <v>224</v>
       </c>
-      <c r="K1" t="s">
+      <c r="N1" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51589</v>
       </c>
       <c r="B2">
         <v>49791</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H2" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="O2" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="P2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51581</v>
       </c>
       <c r="B3">
         <v>49871</v>
       </c>
       <c r="C3">
         <v>18210</v>
       </c>
       <c r="D3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E3" t="s">
         <v>63</v>
       </c>
       <c r="F3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>487440.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51644</v>
       </c>
       <c r="B4">
         <v>49906</v>
       </c>
       <c r="C4" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D4" t="s">
         <v>73</v>
       </c>
       <c r="E4" t="s">
         <v>72</v>
       </c>
       <c r="F4" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>52801</v>
       </c>
       <c r="B5">
         <v>49867</v>
       </c>
       <c r="C5">
         <v>18204</v>
       </c>
       <c r="D5" t="s">
         <v>73</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>742415.0</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>53131</v>
       </c>
       <c r="B6">
         <v>53106</v>
       </c>
       <c r="C6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" t="s">
+        <v>240</v>
+      </c>
+      <c r="F6" t="s">
+        <v>231</v>
+      </c>
+      <c r="G6" t="s">
+        <v>227</v>
+      </c>
+      <c r="H6" t="s">
+        <v>241</v>
+      </c>
+      <c r="I6" t="s">
         <v>242</v>
-      </c>
-[...14 lines deleted...]
-        <v>244</v>
       </c>
       <c r="J6">
         <v>529809.0</v>
       </c>
       <c r="K6"/>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>243</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>245</v>
+        <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>53196</v>
       </c>
       <c r="B7">
         <v>53171</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F7" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>292856.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>53201</v>
       </c>
       <c r="B8">
         <v>53171</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E8" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F8" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>212290.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>53226</v>
       </c>
       <c r="B9">
         <v>53221</v>
       </c>
       <c r="C9" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F9" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="I9" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="J9">
         <v>241971.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53266</v>
       </c>
       <c r="B10">
         <v>53156</v>
       </c>
       <c r="C10">
         <v>21115</v>
       </c>
       <c r="D10" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F10"/>
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>227</v>
+      </c>
       <c r="H10" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="I10" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="J10">
         <v>224951.0</v>
       </c>
       <c r="K10"/>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>252</v>
+      </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>245</v>
+        <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>53391</v>
       </c>
       <c r="B11">
         <v>53386</v>
       </c>
       <c r="C11">
         <v>21013</v>
       </c>
       <c r="D11" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F11" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>79120.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54152</v>
       </c>
       <c r="B12">
         <v>54151</v>
       </c>
-      <c r="C12"/>
+      <c r="C12">
+        <v>21012</v>
+      </c>
       <c r="D12" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>255</v>
       </c>
       <c r="F12" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>256</v>
+      </c>
+      <c r="I12" t="s">
+        <v>257</v>
+      </c>
       <c r="J12">
         <v>699993.0</v>
       </c>
       <c r="K12"/>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>252</v>
+      </c>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12"/>
+      <c r="O12" t="s">
+        <v>258</v>
+      </c>
       <c r="P12" t="s">
-        <v>245</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54499</v>
       </c>
       <c r="B13">
         <v>54493</v>
       </c>
       <c r="C13" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D13" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E13" t="s">
         <v>178</v>
       </c>
       <c r="F13" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G13" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="H13" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="I13" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="J13">
         <v>952844.0</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54635</v>
       </c>
       <c r="B14">
         <v>54621</v>
       </c>
       <c r="C14">
         <v>21015</v>
       </c>
       <c r="D14" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E14" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F14" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G14" t="s">
         <v>73</v>
       </c>
       <c r="H14" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I14" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J14">
         <v>130378.23</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54636</v>
       </c>
       <c r="B15">
         <v>54621</v>
       </c>
       <c r="C15">
         <v>21016</v>
       </c>
       <c r="D15" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G15" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H15" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="I15" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J15">
         <v>138036.86</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54637</v>
       </c>
       <c r="B16">
         <v>54621</v>
       </c>
       <c r="C16">
         <v>21017</v>
       </c>
       <c r="D16" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E16" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="F16" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G16" t="s">
         <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="I16" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J16">
         <v>382909.69</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54638</v>
       </c>
       <c r="B17">
         <v>54621</v>
       </c>
       <c r="C17">
         <v>21018</v>
       </c>
       <c r="D17" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E17" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="F17" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
+        <v>273</v>
+      </c>
+      <c r="I17" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="J17">
         <v>92206.17</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>54639</v>
       </c>
       <c r="B18">
         <v>54621</v>
       </c>
       <c r="C18">
         <v>21019</v>
       </c>
       <c r="D18" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E18" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="F18" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G18" t="s">
         <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="I18" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J18">
         <v>176694.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>54640</v>
       </c>
       <c r="B19">
         <v>54621</v>
       </c>
       <c r="C19">
         <v>21020</v>
       </c>
       <c r="D19" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E19" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F19" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G19" t="s">
         <v>73</v>
       </c>
       <c r="H19" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="I19" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J19">
         <v>110737.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>54641</v>
       </c>
       <c r="B20">
         <v>54621</v>
       </c>
       <c r="C20">
         <v>21021</v>
       </c>
       <c r="D20" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E20" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F20" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G20" t="s">
         <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="I20" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J20">
         <v>450282.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>54703</v>
       </c>
       <c r="B21">
         <v>54692</v>
       </c>
       <c r="C21">
         <v>21031</v>
       </c>
       <c r="D21" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E21" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="F21" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G21" t="s">
         <v>73</v>
       </c>
       <c r="H21" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>76800.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>54704</v>
       </c>
       <c r="B22">
         <v>54692</v>
       </c>
       <c r="C22">
         <v>21029</v>
       </c>
       <c r="D22" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E22" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F22" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G22" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H22" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>201257.0</v>
       </c>
       <c r="K22"/>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>243</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>214</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>54705</v>
       </c>
       <c r="B23">
         <v>54692</v>
       </c>
       <c r="C23">
         <v>21030</v>
       </c>
       <c r="D23" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E23" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="F23" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G23" t="s">
         <v>73</v>
       </c>
       <c r="H23" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>152267.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>214</v>
+        <v>285</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24">
+        <v>54789</v>
+      </c>
+      <c r="B24">
+        <v>54606</v>
+      </c>
+      <c r="C24">
+        <v>21034</v>
+      </c>
+      <c r="D24" t="s">
+        <v>226</v>
+      </c>
+      <c r="E24" t="s">
+        <v>190</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>227</v>
+      </c>
+      <c r="H24" t="s">
+        <v>280</v>
+      </c>
+      <c r="I24" t="s">
+        <v>242</v>
+      </c>
+      <c r="J24">
+        <v>695422.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24" t="s">
+        <v>243</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C1" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="D1" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="E1" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51701</v>
       </c>
       <c r="B2">
         <v>51644</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>2652000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51702</v>
       </c>
       <c r="B3">
         <v>51644</v>
       </c>
       <c r="C3">
         <v>2021</v>
       </c>
       <c r="D3">
         <v>2700000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>54778</v>
+      </c>
+      <c r="B4">
+        <v>54636</v>
+      </c>
+      <c r="C4">
+        <v>2024</v>
+      </c>
+      <c r="D4">
+        <v>15902.88</v>
+      </c>
+      <c r="E4" t="s">
+        <v>290</v>
+      </c>
+      <c r="F4" t="s">
+        <v>291</v>
+      </c>
+      <c r="G4" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54781</v>
+      </c>
+      <c r="B5">
+        <v>54704</v>
+      </c>
+      <c r="C5">
+        <v>2024</v>
+      </c>
+      <c r="D5">
+        <v>95662.99</v>
+      </c>
+      <c r="E5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>54782</v>
+      </c>
+      <c r="B6">
+        <v>53266</v>
+      </c>
+      <c r="C6">
+        <v>2024</v>
+      </c>
+      <c r="D6">
+        <v>23229.0</v>
+      </c>
+      <c r="E6" t="s">
+        <v>290</v>
+      </c>
+      <c r="F6" t="s">
+        <v>291</v>
+      </c>
+      <c r="G6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>54790</v>
+      </c>
+      <c r="B7">
+        <v>54789</v>
+      </c>
+      <c r="C7">
+        <v>2024</v>
+      </c>
+      <c r="D7">
+        <v>73052.23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>290</v>
+      </c>
+      <c r="F7" t="s">
+        <v>291</v>
+      </c>
+      <c r="G7" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>54791</v>
+      </c>
+      <c r="B8">
+        <v>54152</v>
+      </c>
+      <c r="C8">
+        <v>2024</v>
+      </c>
+      <c r="D8">
+        <v>289803.03</v>
+      </c>
+      <c r="E8" t="s">
+        <v>290</v>
+      </c>
+      <c r="F8" t="s">
+        <v>291</v>
+      </c>
+      <c r="G8" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>54795</v>
+      </c>
+      <c r="B9">
+        <v>53131</v>
+      </c>
+      <c r="C9">
+        <v>2024</v>
+      </c>
+      <c r="D9">
+        <v>67889.94</v>
+      </c>
+      <c r="E9" t="s">
+        <v>290</v>
+      </c>
+      <c r="F9" t="s">
+        <v>291</v>
+      </c>
+      <c r="G9" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="B1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="C1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="D1" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E1" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="H1" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="I1" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D2" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E2" t="s">
         <v>72</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="G2" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K2" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54016</v>
       </c>
       <c r="B3" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="C3" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="D3" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="K3" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="C4" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="D4" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E4" t="s">
         <v>72</v>
       </c>
       <c r="F4" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="G4" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K4" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50285</v>
       </c>
       <c r="B5" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="C5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="D5" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="G5" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50294</v>
       </c>
       <c r="B6" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C6" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="D6" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50410</v>
       </c>
       <c r="B7" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="C7" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="D7" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="E7" t="s">
         <v>171</v>
       </c>
       <c r="F7" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="G7" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54482</v>
       </c>
       <c r="B8" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="C8" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="D8" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="E8" t="s">
         <v>178</v>
       </c>
       <c r="F8" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="G8" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>187</v>
       </c>
       <c r="K8" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54006</v>
       </c>
       <c r="B9" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="C9" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="D9" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="K9" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54699</v>
       </c>
       <c r="B10" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="C10" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="D10" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="E10" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="K10" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50302</v>
       </c>
       <c r="B11" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="C11" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="D11" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="E11" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>50</v>
       </c>
       <c r="K11" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54393</v>
       </c>
       <c r="B12" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="C12" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="D12" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="E12" t="s">
         <v>72</v>
       </c>
       <c r="F12" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="G12" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K12" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54417</v>
       </c>
       <c r="B13" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="C13" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="D13" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="G13" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K13" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50342</v>
       </c>
       <c r="B14" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="C14" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="D14" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="E14" t="s">
         <v>171</v>
       </c>
       <c r="F14" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="G14" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="K14" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>52806</v>
       </c>
       <c r="B15" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="C15" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="D15" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="G15" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="K15" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54387</v>
       </c>
       <c r="B16" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="C16" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="D16" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="G16" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K16" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>53656</v>
       </c>
       <c r="B17" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="C17" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="D17" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="E17" t="s">
         <v>190</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="K17" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50329</v>
       </c>
       <c r="B18" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="C18" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="D18" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="E18" t="s">
         <v>171</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="J18" t="s">
         <v>50</v>
       </c>
       <c r="K18" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54388</v>
       </c>
       <c r="B19" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="C19" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="D19" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="G19" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="J19" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K19" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50277</v>
       </c>
       <c r="B20" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="C20" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="D20" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="E20" t="s">
         <v>178</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>50</v>
       </c>
       <c r="K20" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50288</v>
       </c>
       <c r="B21" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C21" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="D21" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>50</v>
       </c>
       <c r="K21" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54630</v>
       </c>
       <c r="B22" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="C22" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="D22" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="E22" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="K22" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54413</v>
       </c>
       <c r="B23" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="C23" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="D23" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="G23" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K23" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>53996</v>
       </c>
       <c r="B24" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="C24" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="D24" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="E24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="K24" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54415</v>
       </c>
       <c r="B25" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="C25" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="D25" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="E25" t="s">
         <v>72</v>
       </c>
       <c r="F25" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="G25" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K25" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53246</v>
       </c>
       <c r="B26" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="C26" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="D26" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="E26" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="K26" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54418</v>
       </c>
       <c r="B27" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="C27" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="D27" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="E27" t="s">
         <v>72</v>
       </c>
       <c r="F27" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="G27" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K27" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54145</v>
       </c>
       <c r="B28" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C28" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="D28" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F28" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="G28" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="K28" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50292</v>
       </c>
       <c r="B29" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="C29" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="D29" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="E29" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>50</v>
       </c>
       <c r="K29" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50366</v>
       </c>
       <c r="B30" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="C30" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="D30" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="E30" t="s">
         <v>72</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>50</v>
       </c>
       <c r="K30" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>53851</v>
       </c>
       <c r="B31" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="C31" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="D31" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="E31" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K31" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54391</v>
       </c>
       <c r="B32" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="C32" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="D32" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="G32" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="K32" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50291</v>
       </c>
       <c r="B33" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="C33" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="D33" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>50</v>
       </c>
       <c r="K33" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54416</v>
       </c>
       <c r="B34" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C34" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="D34" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="E34" t="s">
         <v>72</v>
       </c>
       <c r="F34" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="G34" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="K34" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50281</v>
       </c>
       <c r="B35" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C35" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="D35" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="E35" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="J35" t="s">
         <v>50</v>
       </c>
       <c r="K35" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54143</v>
       </c>
       <c r="B36" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="C36" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="D36" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F36" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="G36" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="K36" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54625</v>
       </c>
       <c r="B37" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="C37" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="D37" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="E37" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="K37" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>54041</v>
       </c>
       <c r="B38" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="C38" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="D38" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="E38" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="K38" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54632</v>
       </c>
       <c r="B39" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="C39" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="D39" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="E39" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="K39" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>53866</v>
       </c>
       <c r="B40" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="C40" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="D40" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="E40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K40" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50262</v>
       </c>
       <c r="B41" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="C41" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="D41" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="E41" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="H41" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="I41" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="J41" t="s">
         <v>50</v>
       </c>
       <c r="K41" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>53911</v>
       </c>
       <c r="B42" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="C42" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="D42" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="E42" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="F42" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="G42" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="J42" t="s">
         <v>68</v>
       </c>
       <c r="K42" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>54628</v>
       </c>
       <c r="B43" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="C43" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="D43" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="E43" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="K43" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>53161</v>
       </c>
       <c r="B44" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="C44" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="D44" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="E44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F44" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="G44" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="J44" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="K44" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54615</v>
       </c>
       <c r="B45" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="C45" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="D45" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="E45" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="K45" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>50263</v>
       </c>
       <c r="B46" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="C46" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="D46" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="E46" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="J46" t="s">
         <v>50</v>
       </c>
       <c r="K46" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>54154</v>
       </c>
       <c r="B47" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="C47" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="D47" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="K47" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50278</v>
       </c>
       <c r="B48" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="C48" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="D48" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="E48" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>50</v>
       </c>
       <c r="K48" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>53121</v>
       </c>
       <c r="B49" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="C49" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="D49" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="E49" t="s">
         <v>97</v>
       </c>
       <c r="F49" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="G49" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="J49" t="s">
-        <v>107</v>
+        <v>564</v>
       </c>
       <c r="K49" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>53166</v>
       </c>
       <c r="B50" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="C50" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="D50" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="E50" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F50" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="G50" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="J50" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="K50" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>53856</v>
       </c>
       <c r="B51" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="C51" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="D51" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="E51" t="s">
         <v>72</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K51" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="B1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="E1" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50559</v>
       </c>
       <c r="B2">
         <v>50285</v>
       </c>
       <c r="C2">
         <v>49867</v>
       </c>
       <c r="D2" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50563</v>
       </c>
       <c r="B3">
         <v>50288</v>
       </c>
       <c r="C3">
         <v>49871</v>
       </c>
       <c r="D3" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E3" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50577</v>
       </c>
       <c r="B4">
         <v>50294</v>
       </c>
       <c r="C4">
         <v>49791</v>
       </c>
       <c r="D4" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50588</v>
       </c>
       <c r="B5">
         <v>50302</v>
       </c>
       <c r="C5">
         <v>49791</v>
       </c>
       <c r="D5" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52811</v>
       </c>
       <c r="B6">
         <v>52806</v>
       </c>
       <c r="C6">
         <v>49867</v>
       </c>
       <c r="D6" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E6" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53126</v>
       </c>
       <c r="B7">
         <v>53121</v>
       </c>
       <c r="C7">
         <v>53106</v>
       </c>
       <c r="D7" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E7" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>107</v>
+        <v>564</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53176</v>
       </c>
       <c r="B8">
         <v>53161</v>
       </c>
       <c r="C8">
         <v>53171</v>
       </c>
       <c r="D8" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="E8" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53181</v>
       </c>
       <c r="B9">
         <v>53166</v>
       </c>
       <c r="C9">
         <v>53171</v>
       </c>
       <c r="D9" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E9" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53186</v>
       </c>
       <c r="B10">
         <v>50263</v>
       </c>
       <c r="C10">
         <v>53171</v>
       </c>
       <c r="D10" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="E10" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53191</v>
       </c>
       <c r="B11">
         <v>50342</v>
       </c>
       <c r="C11">
         <v>53171</v>
       </c>
       <c r="D11" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E11" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53231</v>
       </c>
       <c r="B12">
         <v>50410</v>
       </c>
       <c r="C12">
         <v>53221</v>
       </c>
       <c r="D12" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E12" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53236</v>
       </c>
       <c r="B13">
         <v>50263</v>
       </c>
       <c r="C13">
         <v>53221</v>
       </c>
       <c r="D13" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E13" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53241</v>
       </c>
       <c r="B14">
         <v>50342</v>
       </c>
       <c r="C14">
         <v>53221</v>
       </c>
       <c r="D14" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E14" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53251</v>
       </c>
       <c r="B15">
         <v>53246</v>
       </c>
       <c r="C15">
         <v>53221</v>
       </c>
       <c r="D15" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E15" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53861</v>
       </c>
       <c r="B16">
         <v>53851</v>
       </c>
       <c r="C16">
         <v>53386</v>
       </c>
       <c r="D16" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53871</v>
       </c>
       <c r="B17">
         <v>53856</v>
       </c>
       <c r="C17">
         <v>53386</v>
       </c>
       <c r="D17" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53876</v>
       </c>
       <c r="B18">
         <v>53866</v>
       </c>
       <c r="C18">
         <v>53386</v>
       </c>
       <c r="D18" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53916</v>
       </c>
       <c r="B19">
         <v>53911</v>
       </c>
       <c r="C19">
         <v>49871</v>
       </c>
       <c r="D19" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E19" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53991</v>
       </c>
       <c r="B20">
         <v>53866</v>
       </c>
       <c r="C20">
         <v>53156</v>
       </c>
       <c r="D20" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E20" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54001</v>
       </c>
       <c r="B21">
         <v>53996</v>
       </c>
       <c r="C21">
         <v>53156</v>
       </c>
       <c r="D21" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="E21" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54011</v>
       </c>
       <c r="B22">
         <v>54006</v>
       </c>
       <c r="C22">
         <v>53156</v>
       </c>
       <c r="D22" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E22" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54021</v>
       </c>
       <c r="B23">
         <v>54016</v>
       </c>
       <c r="C23">
         <v>53156</v>
       </c>
       <c r="D23" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E23" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54046</v>
       </c>
       <c r="B24">
         <v>54041</v>
       </c>
       <c r="C24">
         <v>53156</v>
       </c>
       <c r="D24" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E24" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54144</v>
       </c>
       <c r="B25">
         <v>54143</v>
       </c>
       <c r="C25">
         <v>53221</v>
       </c>
       <c r="D25" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E25" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54146</v>
       </c>
       <c r="B26">
         <v>54145</v>
       </c>
       <c r="C26">
         <v>53221</v>
       </c>
       <c r="D26" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E26" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54153</v>
       </c>
       <c r="B27">
         <v>50291</v>
       </c>
       <c r="C27">
         <v>54151</v>
       </c>
       <c r="D27" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E27" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54155</v>
       </c>
       <c r="B28">
         <v>54154</v>
       </c>
       <c r="C28">
         <v>54151</v>
       </c>
       <c r="D28" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54389</v>
       </c>
       <c r="B29">
         <v>54387</v>
       </c>
       <c r="C29">
         <v>49906</v>
       </c>
       <c r="D29" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E29" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54390</v>
       </c>
       <c r="B30">
         <v>54388</v>
       </c>
       <c r="C30">
         <v>49906</v>
       </c>
       <c r="D30" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E30" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54392</v>
       </c>
       <c r="B31">
         <v>54391</v>
       </c>
       <c r="C31">
         <v>49906</v>
       </c>
       <c r="D31" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="E31" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54410</v>
       </c>
       <c r="B32">
         <v>54395</v>
       </c>
       <c r="C32">
         <v>50153</v>
       </c>
       <c r="D32" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E32" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54411</v>
       </c>
       <c r="B33">
         <v>54388</v>
       </c>
       <c r="C33">
         <v>50153</v>
       </c>
       <c r="D33" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E33" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54412</v>
       </c>
       <c r="B34">
         <v>54391</v>
       </c>
       <c r="C34">
         <v>50153</v>
       </c>
       <c r="D34" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="E34" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54414</v>
       </c>
       <c r="B35">
         <v>54413</v>
       </c>
       <c r="C35">
         <v>50153</v>
       </c>
       <c r="D35" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E35" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54419</v>
       </c>
       <c r="B36">
         <v>54418</v>
       </c>
       <c r="C36">
         <v>50153</v>
       </c>
       <c r="D36" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54420</v>
       </c>
       <c r="B37">
         <v>54416</v>
       </c>
       <c r="C37">
         <v>50153</v>
       </c>
       <c r="D37" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54422</v>
       </c>
       <c r="B38">
         <v>54421</v>
       </c>
       <c r="C38">
         <v>50153</v>
       </c>
       <c r="D38" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E38" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54423</v>
       </c>
       <c r="B39">
         <v>54415</v>
       </c>
       <c r="C39">
         <v>49906</v>
       </c>
       <c r="D39" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E39" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54424</v>
       </c>
       <c r="B40">
         <v>54417</v>
       </c>
       <c r="C40">
         <v>49906</v>
       </c>
       <c r="D40" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E40" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54425</v>
       </c>
       <c r="B41">
         <v>54421</v>
       </c>
       <c r="C41">
         <v>49906</v>
       </c>
       <c r="D41" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E41" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54426</v>
       </c>
       <c r="B42">
         <v>50366</v>
       </c>
       <c r="C42">
         <v>49906</v>
       </c>
       <c r="D42" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E42" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54427</v>
       </c>
       <c r="B43">
         <v>54416</v>
       </c>
       <c r="C43">
         <v>49906</v>
       </c>
       <c r="D43" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E43" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54428</v>
       </c>
       <c r="B44">
         <v>54393</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E44" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54495</v>
       </c>
       <c r="B45">
         <v>50277</v>
       </c>
       <c r="C45">
         <v>54493</v>
       </c>
       <c r="D45" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E45" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54496</v>
       </c>
       <c r="B46">
         <v>50278</v>
       </c>
       <c r="C46">
         <v>54493</v>
       </c>
       <c r="D46" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E46" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54497</v>
       </c>
       <c r="B47">
         <v>50292</v>
       </c>
       <c r="C47">
         <v>54493</v>
       </c>
       <c r="D47" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E47" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54498</v>
       </c>
       <c r="B48">
         <v>54482</v>
       </c>
       <c r="C48">
         <v>54493</v>
       </c>
       <c r="D48" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="E48" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54608</v>
       </c>
       <c r="B49">
         <v>53656</v>
       </c>
       <c r="C49">
         <v>54606</v>
       </c>
       <c r="D49" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E49" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>197</v>
+        <v>588</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54624</v>
       </c>
       <c r="B50">
         <v>54615</v>
       </c>
       <c r="C50">
         <v>54621</v>
       </c>
       <c r="D50" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E50" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54626</v>
       </c>
       <c r="B51">
         <v>54625</v>
       </c>
       <c r="C51">
         <v>54621</v>
       </c>
       <c r="D51" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E51" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54627</v>
       </c>
       <c r="B52">
         <v>50262</v>
       </c>
       <c r="C52">
         <v>54621</v>
       </c>
       <c r="D52" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E52" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54629</v>
       </c>
       <c r="B53">
         <v>54628</v>
       </c>
       <c r="C53">
         <v>54621</v>
       </c>
       <c r="D53" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E53" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54631</v>
       </c>
       <c r="B54">
         <v>54630</v>
       </c>
       <c r="C54">
         <v>54621</v>
       </c>
       <c r="D54" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54633</v>
       </c>
       <c r="B55">
         <v>54632</v>
       </c>
       <c r="C55">
         <v>54621</v>
       </c>
       <c r="D55" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54634</v>
       </c>
       <c r="B56">
         <v>50329</v>
       </c>
       <c r="C56">
         <v>54621</v>
       </c>
       <c r="D56" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54697</v>
       </c>
       <c r="B57">
         <v>50281</v>
       </c>
       <c r="C57">
         <v>54692</v>
       </c>
       <c r="D57" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E57" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54698</v>
       </c>
       <c r="B58">
         <v>50263</v>
       </c>
       <c r="C58">
         <v>54692</v>
       </c>
       <c r="D58" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="E58" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54700</v>
       </c>
       <c r="B59">
         <v>54699</v>
       </c>
       <c r="C59">
         <v>54692</v>
       </c>
       <c r="D59" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="E59" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="B1" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="C1" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49624</v>
       </c>
       <c r="B2" t="s">
         <v>97</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49642</v>
       </c>
       <c r="B3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49707</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>54614</v>
       </c>
       <c r="B5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="E5" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="F5" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49741</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49743</v>
       </c>
       <c r="B7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49749</v>
       </c>
       <c r="B8" t="s">
         <v>190</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49750</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49752</v>
       </c>
       <c r="B10" t="s">
         <v>178</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49756</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>53216</v>
       </c>
       <c r="B12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="E12" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="F12" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49761</v>
       </c>
       <c r="B13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49602</v>
       </c>
       <c r="B14" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="E14" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="F14" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49609</v>
       </c>
       <c r="B15" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49636</v>
       </c>
       <c r="B16" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54619</v>
       </c>
       <c r="B17" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="E17" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="F17" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49644</v>
       </c>
       <c r="B18" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54431</v>
       </c>
       <c r="B19" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="F19" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>54616</v>
       </c>
       <c r="B20" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E20" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="F20" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49665</v>
       </c>
       <c r="B21" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49666</v>
       </c>
       <c r="B22" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54617</v>
       </c>
       <c r="B23" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="E23" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="F23" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49673</v>
       </c>
       <c r="B24" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>630</v>
+        <v>642</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49682</v>
       </c>
       <c r="B25" t="s">
         <v>171</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49695</v>
       </c>
       <c r="B26" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49723</v>
       </c>
       <c r="B27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49725</v>
       </c>
       <c r="B28" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49731</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49757</v>
       </c>
       <c r="B30" t="s">
         <v>54</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49760</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>53381</v>
       </c>
       <c r="B32" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="F32" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="D1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="E1" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>651</v>
+        <v>663</v>
       </c>
       <c r="H1" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="I1" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54386</v>
       </c>
       <c r="B2">
         <v>53171</v>
       </c>
       <c r="C2" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="F2" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="G2" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>53926</v>
       </c>
       <c r="B3">
         <v>49871</v>
       </c>
       <c r="C3" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="D3" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="E3" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="F3" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="G3" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="H3" t="s">
-        <v>663</v>
+        <v>675</v>
       </c>
       <c r="I3">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="J3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50921</v>
       </c>
       <c r="B4">
         <v>50153</v>
       </c>
       <c r="C4" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D4" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="G4" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50831</v>
       </c>
       <c r="B5">
         <v>49791</v>
       </c>
       <c r="C5" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="D5" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="G5" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>18</v>
       </c>
       <c r="J5" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50829</v>
       </c>
       <c r="B6">
         <v>49791</v>
       </c>
       <c r="C6" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="D6" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="G6" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>41</v>
       </c>
       <c r="J6" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54701</v>
       </c>
       <c r="B7">
         <v>54692</v>
       </c>
       <c r="C7" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="D7" t="s">
+        <v>689</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="G7" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J7" t="s">
-        <v>275</v>
+        <v>692</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54706</v>
       </c>
       <c r="B8">
         <v>54692</v>
       </c>
       <c r="C8" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="D8" t="s">
-        <v>680</v>
+        <v>693</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>681</v>
+        <v>694</v>
       </c>
       <c r="G8" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>214</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54558</v>
       </c>
       <c r="B9">
         <v>49867</v>
       </c>
       <c r="C9" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="D9" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="G9" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>1</v>
       </c>
       <c r="J9" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54557</v>
       </c>
       <c r="B10">
         <v>49867</v>
       </c>
       <c r="C10" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="D10" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>690</v>
+        <v>703</v>
       </c>
       <c r="G10" t="s">
-        <v>691</v>
+        <v>704</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50830</v>
       </c>
       <c r="B11">
         <v>49791</v>
       </c>
       <c r="C11" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D11" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>694</v>
+        <v>707</v>
       </c>
       <c r="G11" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J11" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50813</v>
       </c>
       <c r="B12">
         <v>49871</v>
       </c>
       <c r="C12" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>62</v>
       </c>
       <c r="G12" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>697</v>
+        <v>710</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51325</v>
       </c>
       <c r="B13">
         <v>50153</v>
       </c>
       <c r="C13" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D13" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="G13" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13" t="s">
-        <v>701</v>
+        <v>714</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>52816</v>
       </c>
       <c r="B14">
         <v>49867</v>
       </c>
       <c r="C14" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="D14" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="G14" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>6</v>
       </c>
       <c r="J14" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>53591</v>
       </c>
       <c r="B15">
         <v>53386</v>
       </c>
       <c r="C15" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D15" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>706</v>
+        <v>719</v>
       </c>
       <c r="G15" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>34</v>
       </c>
       <c r="J15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50940</v>
       </c>
       <c r="B16">
         <v>50153</v>
       </c>
       <c r="C16" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="G16" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50941</v>
       </c>
       <c r="B17">
         <v>50153</v>
       </c>
       <c r="C17" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="G17" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>94</v>
+        <v>317</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>53931</v>
       </c>
       <c r="B18">
         <v>49871</v>
       </c>
       <c r="C18" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="D18" t="s">
-        <v>713</v>
+        <v>726</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="G18" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54031</v>
       </c>
       <c r="B19">
         <v>53156</v>
       </c>
       <c r="C19" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="F19" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="G19" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J19" t="s">
-        <v>120</v>
+        <v>732</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>53921</v>
       </c>
       <c r="B20">
         <v>49871</v>
       </c>
       <c r="C20" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="D20" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="E20" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="F20" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="G20" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="H20" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="I20">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="J20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54605</v>
       </c>
       <c r="B21">
         <v>53106</v>
       </c>
       <c r="C21" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D21" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="G21" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>197</v>
+        <v>588</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>54609</v>
       </c>
       <c r="B22">
         <v>53386</v>
       </c>
       <c r="C22" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D22" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="G22" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
-        <v>197</v>
+        <v>588</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>54623</v>
       </c>
       <c r="B23">
         <v>54621</v>
       </c>
       <c r="C23" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D23" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="G23" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54036</v>
       </c>
       <c r="B24">
         <v>53156</v>
       </c>
       <c r="C24" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="F24" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="G24" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J24" t="s">
-        <v>120</v>
+        <v>732</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54622</v>
       </c>
       <c r="B25">
         <v>54621</v>
       </c>
       <c r="C25" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="D25" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="G25" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J25" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>53206</v>
       </c>
       <c r="B26">
         <v>53171</v>
       </c>
       <c r="C26" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D26" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="G26" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="H26" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="I26">
         <v>16</v>
       </c>
       <c r="J26" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54164</v>
       </c>
       <c r="B27">
         <v>53106</v>
       </c>
       <c r="C27" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D27" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="G27" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>138</v>
       </c>
       <c r="J27" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54450</v>
       </c>
       <c r="B28">
         <v>53171</v>
       </c>
       <c r="C28" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="F28" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="G28" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J28" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54449</v>
       </c>
       <c r="B29">
         <v>53171</v>
       </c>
       <c r="C29" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="F29" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="G29" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J29" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54494</v>
       </c>
       <c r="B30">
         <v>54493</v>
       </c>
       <c r="C30" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D30" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="G30" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54385</v>
       </c>
       <c r="B31">
         <v>53171</v>
       </c>
       <c r="C31" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="F31" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="G31" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>53596</v>
       </c>
       <c r="B32">
         <v>53386</v>
       </c>
       <c r="C32" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="F32" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="G32" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>53601</v>
       </c>
       <c r="B33">
         <v>53386</v>
       </c>
       <c r="C33" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="D33" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>760</v>
+        <v>774</v>
       </c>
       <c r="G33" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J33" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>53981</v>
       </c>
       <c r="B34">
         <v>53156</v>
       </c>
       <c r="C34" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="D34" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
       <c r="G34" t="s">
-        <v>764</v>
+        <v>778</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>4</v>
       </c>
       <c r="J34" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>53986</v>
       </c>
       <c r="B35">
         <v>53156</v>
       </c>
       <c r="C35" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="D35" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>767</v>
+        <v>781</v>
       </c>
       <c r="G35" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>8</v>
       </c>
       <c r="J35" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -11039,2172 +11279,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="N1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="O1" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="P1" t="s">
-        <v>1270</v>
+        <v>1283</v>
       </c>
       <c r="Q1" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="R1" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="S1" t="s">
-        <v>1281</v>
+        <v>1292</v>
       </c>
       <c r="T1" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="C2" t="s">
-        <v>770</v>
+        <v>784</v>
       </c>
       <c r="D2" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="E2" t="s">
-        <v>939</v>
+        <v>953</v>
       </c>
       <c r="F2" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="I2" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="J2" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="K2" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="L2" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="M2" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="N2" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="O2" t="s">
-        <v>1267</v>
+        <v>1280</v>
       </c>
       <c r="P2" t="s">
-        <v>1271</v>
+        <v>1284</v>
       </c>
       <c r="Q2" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="R2" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="S2" t="s">
-        <v>1282</v>
+        <v>290</v>
       </c>
       <c r="T2" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="D3" t="s">
-        <v>779</v>
+        <v>793</v>
       </c>
       <c r="E3" t="s">
         <v>77</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="H3" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="I3" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="J3" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="K3" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="L3" t="s">
-        <v>1256</v>
+        <v>1269</v>
       </c>
       <c r="M3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="N3" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="O3" t="s">
-        <v>1268</v>
+        <v>1281</v>
       </c>
       <c r="P3" t="s">
-        <v>1272</v>
+        <v>252</v>
       </c>
       <c r="Q3" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="R3" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="S3" t="s">
-        <v>1283</v>
+        <v>1293</v>
       </c>
       <c r="T3" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>71</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>780</v>
+        <v>794</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="G4" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="H4" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="I4" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="J4" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="K4" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="M4" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="N4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="O4" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="P4" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="Q4" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="R4" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="D5" t="s">
-        <v>781</v>
+        <v>795</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="G5" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="H5" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="I5" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="J5" t="s">
-        <v>1018</v>
+        <v>1031</v>
       </c>
       <c r="K5" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="M5" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="N5" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="O5" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="P5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="Q5" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="R5" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="D6" t="s">
-        <v>782</v>
+        <v>796</v>
       </c>
       <c r="E6" t="s">
-        <v>940</v>
+        <v>116</v>
       </c>
       <c r="F6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G6" t="s">
         <v>194</v>
       </c>
       <c r="H6" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="I6" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="J6" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
       <c r="K6" t="s">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="M6" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="N6" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="P6" t="s">
-        <v>1273</v>
+        <v>1285</v>
       </c>
       <c r="Q6" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="R6" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D7" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="E7" t="s">
-        <v>941</v>
+        <v>954</v>
       </c>
       <c r="F7" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="G7" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="H7" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="I7" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="J7" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
       <c r="K7" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="M7" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="N7" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="P7" t="s">
-        <v>1274</v>
+        <v>1286</v>
       </c>
       <c r="R7" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="D8" t="s">
-        <v>784</v>
+        <v>798</v>
       </c>
       <c r="F8" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="G8" t="s">
         <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>960</v>
+        <v>973</v>
       </c>
       <c r="I8" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="J8" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="K8" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="N8" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="P8" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="R8" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>775</v>
+        <v>789</v>
       </c>
       <c r="D9" t="s">
-        <v>785</v>
+        <v>799</v>
       </c>
       <c r="F9" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="G9" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="J9" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="K9" t="s">
-        <v>1082</v>
+        <v>1095</v>
       </c>
       <c r="N9" t="s">
         <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>1276</v>
+        <v>243</v>
       </c>
       <c r="R9" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>776</v>
+        <v>790</v>
       </c>
       <c r="D10" t="s">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="F10" t="s">
         <v>78</v>
       </c>
       <c r="G10" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="H10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I10" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="J10" t="s">
-        <v>1023</v>
+        <v>1036</v>
       </c>
       <c r="K10" t="s">
-        <v>1083</v>
+        <v>1096</v>
       </c>
       <c r="N10" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="R10" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
       <c r="D11" t="s">
-        <v>787</v>
+        <v>801</v>
       </c>
       <c r="F11" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="H11" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="I11" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="J11" t="s">
-        <v>1024</v>
+        <v>1037</v>
       </c>
       <c r="K11" t="s">
-        <v>1084</v>
+        <v>1097</v>
       </c>
       <c r="R11" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="F12" t="s">
         <v>193</v>
       </c>
       <c r="H12" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
       <c r="I12" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="J12" t="s">
-        <v>1025</v>
+        <v>1038</v>
       </c>
       <c r="K12" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="R12" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="H13" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="K13" t="s">
-        <v>1086</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="H14" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="I14" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="J14" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
       <c r="K14" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="H15" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="I15" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="J15" t="s">
-        <v>1028</v>
+        <v>1041</v>
       </c>
       <c r="K15" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="H16" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="I16" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="J16" t="s">
-        <v>1029</v>
+        <v>1042</v>
       </c>
       <c r="K16" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>793</v>
+        <v>807</v>
       </c>
       <c r="H17" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="I17" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="J17" t="s">
-        <v>1030</v>
+        <v>1043</v>
       </c>
       <c r="K17" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>794</v>
+        <v>808</v>
       </c>
       <c r="H18" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="I18" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="J18" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="K18" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>795</v>
+        <v>809</v>
       </c>
       <c r="H19" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="I19" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="J19" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="K19" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>796</v>
+        <v>810</v>
       </c>
       <c r="H20" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="I20" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="J20" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="K20" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
       <c r="H21" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="I21" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="J21" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="K21" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="H22" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="I22" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="J22" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="K22" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>799</v>
+        <v>813</v>
       </c>
       <c r="H23" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="I23" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="J23" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="K23" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>800</v>
+        <v>814</v>
       </c>
       <c r="H24" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="I24" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="J24" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="K24" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>801</v>
+        <v>815</v>
       </c>
       <c r="H25" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="I25" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="J25" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="K25" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>802</v>
+        <v>816</v>
       </c>
       <c r="H26" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="I26" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="J26" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="K26" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="H27" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="I27" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
       <c r="J27" t="s">
-        <v>1040</v>
+        <v>1053</v>
       </c>
       <c r="K27" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>804</v>
+        <v>818</v>
       </c>
       <c r="H28" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="I28" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="J28" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="K28" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>805</v>
+        <v>819</v>
       </c>
       <c r="I29" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="J29" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="K29" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="I30" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="J30" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="K30" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="I31" t="s">
         <v>195</v>
       </c>
       <c r="J31" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="K31" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="I32" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="J32" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="K32" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="I33" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="J33" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="K33" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="I34" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="J34" t="s">
-        <v>1047</v>
+        <v>1060</v>
       </c>
       <c r="K34" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="I35" t="s">
-        <v>1009</v>
+        <v>1022</v>
       </c>
       <c r="J35" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="K35" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="I36" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="J36" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="K36" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>813</v>
+        <v>827</v>
       </c>
       <c r="I37" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
       <c r="J37" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="K37" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>814</v>
+        <v>828</v>
       </c>
       <c r="I38" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="J38" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="K38" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>815</v>
+        <v>829</v>
       </c>
       <c r="I39" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="J39" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="K39" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="I40" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="J40" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K40" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>817</v>
+        <v>831</v>
       </c>
       <c r="I41" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
       <c r="K41" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>818</v>
+        <v>832</v>
       </c>
       <c r="J42" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="K42" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="J43" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="K43" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="J44" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="K44" t="s">
-        <v>1116</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="J45" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="K45" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="J46" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="K46" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>823</v>
+        <v>837</v>
       </c>
       <c r="J47" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="K47" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="J48" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="K48" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="J49" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="K49" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>826</v>
+        <v>840</v>
       </c>
       <c r="J50" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="K50" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>827</v>
+        <v>841</v>
       </c>
       <c r="J51" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="K51" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>828</v>
+        <v>842</v>
       </c>
       <c r="J52" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="K52" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>829</v>
+        <v>843</v>
       </c>
       <c r="J53" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="K53" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>830</v>
+        <v>844</v>
       </c>
       <c r="J54" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="K54" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>831</v>
+        <v>845</v>
       </c>
       <c r="J55" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="K55" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="J56" t="s">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="J57" t="s">
-        <v>1069</v>
+        <v>1082</v>
       </c>
       <c r="K57" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
       <c r="J58" t="s">
-        <v>1070</v>
+        <v>1083</v>
       </c>
       <c r="K58" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="J59" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="K59" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="J60" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
       <c r="K60" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="J61" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="K61" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
       <c r="J62" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="K62" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="J63" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="K63" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
       <c r="J64" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="K64" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>841</v>
+        <v>855</v>
       </c>
       <c r="K65" t="s">
-        <v>1135</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>842</v>
+        <v>856</v>
       </c>
       <c r="K66" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>843</v>
+        <v>857</v>
       </c>
       <c r="K67" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="K68" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>845</v>
+        <v>859</v>
       </c>
       <c r="K69" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="K70" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="K71" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="K72" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="K73" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="K74" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="K75" t="s">
-        <v>1144</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="K76" t="s">
-        <v>1145</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="K77" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="K78" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="K79" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="K80" t="s">
-        <v>1149</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>857</v>
+        <v>871</v>
       </c>
       <c r="K81" t="s">
-        <v>1150</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="K82" t="s">
-        <v>1151</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>859</v>
+        <v>873</v>
       </c>
       <c r="K83" t="s">
-        <v>1152</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>860</v>
+        <v>874</v>
       </c>
       <c r="K84" t="s">
-        <v>1153</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>861</v>
+        <v>875</v>
       </c>
       <c r="K85" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>862</v>
+        <v>876</v>
       </c>
       <c r="K86" t="s">
-        <v>1154</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>863</v>
+        <v>877</v>
       </c>
       <c r="K87" t="s">
-        <v>1155</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="K88" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="K89" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
       <c r="K90" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
       <c r="K91" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>868</v>
+        <v>882</v>
       </c>
       <c r="K92" t="s">
-        <v>1160</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>869</v>
+        <v>883</v>
       </c>
       <c r="K93" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>870</v>
+        <v>884</v>
       </c>
       <c r="K94" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>871</v>
+        <v>885</v>
       </c>
       <c r="K95" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="K96" t="s">
-        <v>1163</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="K97" t="s">
-        <v>1164</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
       <c r="K98" t="s">
-        <v>1165</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="K99" t="s">
-        <v>1166</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>876</v>
+        <v>890</v>
       </c>
       <c r="K100" t="s">
-        <v>1167</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
       <c r="K101" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>878</v>
+        <v>892</v>
       </c>
       <c r="K102" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>879</v>
+        <v>893</v>
       </c>
       <c r="K103" t="s">
-        <v>1170</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>880</v>
+        <v>894</v>
       </c>
       <c r="K104" t="s">
-        <v>1171</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>881</v>
+        <v>895</v>
       </c>
       <c r="K105" t="s">
-        <v>1172</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="K106" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>883</v>
+        <v>897</v>
       </c>
       <c r="K107" t="s">
-        <v>1174</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>884</v>
+        <v>898</v>
       </c>
       <c r="K108" t="s">
-        <v>1175</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="K109" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="K110" t="s">
-        <v>1177</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>887</v>
+        <v>901</v>
       </c>
       <c r="K111" t="s">
-        <v>1178</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>888</v>
+        <v>902</v>
       </c>
       <c r="K112" t="s">
-        <v>1179</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>889</v>
+        <v>903</v>
       </c>
       <c r="K113" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="K114" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>891</v>
+        <v>905</v>
       </c>
       <c r="K115" t="s">
-        <v>1182</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>892</v>
+        <v>906</v>
       </c>
       <c r="K116" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>893</v>
+        <v>907</v>
       </c>
       <c r="K117" t="s">
-        <v>1184</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="K118" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="K119" t="s">
-        <v>1186</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="K120" t="s">
-        <v>1187</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="K121" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>898</v>
+        <v>912</v>
       </c>
       <c r="K122" t="s">
-        <v>1189</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>899</v>
+        <v>913</v>
       </c>
       <c r="K123" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="K124" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="K125" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>902</v>
+        <v>916</v>
       </c>
       <c r="K126" t="s">
-        <v>1192</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>903</v>
+        <v>917</v>
       </c>
       <c r="K127" t="s">
-        <v>1193</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>904</v>
+        <v>918</v>
       </c>
       <c r="K128" t="s">
-        <v>1194</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>905</v>
+        <v>919</v>
       </c>
       <c r="K129" t="s">
-        <v>1195</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>906</v>
+        <v>920</v>
       </c>
       <c r="K130" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>907</v>
+        <v>921</v>
       </c>
       <c r="K131" t="s">
-        <v>1197</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="K132" t="s">
-        <v>1198</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="K133" t="s">
-        <v>1199</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>910</v>
+        <v>924</v>
       </c>
       <c r="K134" t="s">
-        <v>1200</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>911</v>
+        <v>925</v>
       </c>
       <c r="K135" t="s">
-        <v>1201</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
       <c r="K136" t="s">
-        <v>1202</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="K137" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="K138" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="K139" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="K140" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="K141" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="K142" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>919</v>
+        <v>933</v>
       </c>
       <c r="K143" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="K144" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>921</v>
+        <v>935</v>
       </c>
       <c r="K145" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="K146" t="s">
-        <v>1211</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>923</v>
+        <v>937</v>
       </c>
       <c r="K147" t="s">
-        <v>1212</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="K148" t="s">
-        <v>1213</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>925</v>
+        <v>939</v>
       </c>
       <c r="K149" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>926</v>
+        <v>940</v>
       </c>
       <c r="K150" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>927</v>
+        <v>941</v>
       </c>
       <c r="K151" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>928</v>
+        <v>942</v>
       </c>
       <c r="K152" t="s">
-        <v>1217</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>929</v>
+        <v>943</v>
       </c>
       <c r="K153" t="s">
-        <v>1218</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>930</v>
+        <v>944</v>
       </c>
       <c r="K154" t="s">
-        <v>1219</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>931</v>
+        <v>945</v>
       </c>
       <c r="K155" t="s">
-        <v>1220</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>932</v>
+        <v>946</v>
       </c>
       <c r="K156" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>933</v>
+        <v>947</v>
       </c>
       <c r="K157" t="s">
-        <v>1222</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>934</v>
+        <v>948</v>
       </c>
       <c r="K158" t="s">
-        <v>1223</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>935</v>
+        <v>949</v>
       </c>
       <c r="K159" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>936</v>
+        <v>950</v>
       </c>
       <c r="K160" t="s">
-        <v>1225</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>937</v>
+        <v>951</v>
       </c>
       <c r="K161" t="s">
-        <v>1226</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>938</v>
+        <v>952</v>
       </c>
       <c r="K162" t="s">
-        <v>1227</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1230</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1237</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1238</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1239</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1243</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1244</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1245</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1246</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1253</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1254</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1255</v>
+        <v>1268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">