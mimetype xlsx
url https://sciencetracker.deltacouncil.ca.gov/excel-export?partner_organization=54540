--- v0 (2026-05-22)
+++ v1 (2026-07-22)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="685">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-22 12:08:03pm</t>
+    <t>2026-07-22 04:59:49am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=54540</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"54540"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2085,50 +2085,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -3344,107 +3347,107 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
         <v>121</v>
       </c>
       <c r="D2" t="s">
         <v>122</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>123</v>
       </c>
       <c r="G2" t="s">
         <v>124</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>126</v>
       </c>
       <c r="D3" t="s">
         <v>127</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>128</v>
       </c>
       <c r="G3" t="s">
         <v>129</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>130</v>
       </c>
       <c r="D4" t="s">
         <v>131</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>132</v>
       </c>
       <c r="G4" t="s">
         <v>133</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J4" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3485,116 +3488,116 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>62</v>
       </c>
       <c r="M1" t="s">
         <v>54</v>
       </c>
       <c r="N1" t="s">
         <v>55</v>
       </c>
       <c r="O1" t="s">
         <v>653</v>
       </c>
       <c r="P1" t="s">
         <v>658</v>
       </c>
       <c r="Q1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="R1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="S1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="T1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>135</v>
       </c>
       <c r="C2" t="s">
         <v>137</v>
       </c>
       <c r="D2" t="s">
         <v>146</v>
       </c>
       <c r="E2" t="s">
         <v>307</v>
       </c>
       <c r="F2" t="s">
         <v>312</v>
       </c>
       <c r="G2" t="s">
         <v>323</v>
       </c>
       <c r="H2" t="s">
         <v>332</v>
       </c>
       <c r="I2" t="s">
         <v>358</v>
       </c>
       <c r="J2" t="s">
         <v>395</v>
       </c>
       <c r="K2" t="s">
         <v>458</v>
       </c>
       <c r="L2" t="s">
         <v>69</v>
       </c>
       <c r="M2" t="s">
         <v>639</v>
       </c>
       <c r="N2" t="s">
         <v>645</v>
       </c>
       <c r="O2" t="s">
         <v>654</v>
       </c>
       <c r="P2" t="s">
         <v>659</v>
       </c>
       <c r="Q2" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="R2" t="s">
         <v>126</v>
       </c>
       <c r="S2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="T2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>136</v>
       </c>
       <c r="C3" t="s">
         <v>138</v>
       </c>
       <c r="D3" t="s">
         <v>147</v>
       </c>
       <c r="E3" t="s">
         <v>308</v>
       </c>
       <c r="F3" t="s">
         <v>313</v>
       </c>
       <c r="G3" t="s">
         <v>324</v>
       </c>
       <c r="H3" t="s">
@@ -3603,367 +3606,370 @@
       <c r="I3" t="s">
         <v>359</v>
       </c>
       <c r="J3" t="s">
         <v>396</v>
       </c>
       <c r="K3" t="s">
         <v>459</v>
       </c>
       <c r="L3" t="s">
         <v>638</v>
       </c>
       <c r="M3" t="s">
         <v>640</v>
       </c>
       <c r="N3" t="s">
         <v>646</v>
       </c>
       <c r="O3" t="s">
         <v>655</v>
       </c>
       <c r="P3" t="s">
         <v>660</v>
       </c>
       <c r="Q3" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="R3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="S3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="T3" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>148</v>
       </c>
       <c r="E4" t="s">
         <v>309</v>
       </c>
       <c r="F4" t="s">
         <v>314</v>
       </c>
       <c r="G4" t="s">
         <v>325</v>
       </c>
       <c r="H4" t="s">
         <v>334</v>
       </c>
       <c r="I4" t="s">
         <v>360</v>
       </c>
       <c r="J4" t="s">
         <v>397</v>
       </c>
       <c r="K4" t="s">
         <v>460</v>
       </c>
       <c r="M4" t="s">
         <v>641</v>
       </c>
       <c r="N4" t="s">
         <v>647</v>
       </c>
       <c r="O4" t="s">
         <v>656</v>
       </c>
       <c r="P4" t="s">
         <v>661</v>
       </c>
       <c r="Q4" t="s">
         <v>98</v>
       </c>
       <c r="R4" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5" t="s">
         <v>149</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>315</v>
       </c>
       <c r="G5" t="s">
         <v>326</v>
       </c>
       <c r="H5" t="s">
         <v>335</v>
       </c>
       <c r="I5" t="s">
         <v>361</v>
       </c>
       <c r="J5" t="s">
         <v>398</v>
       </c>
       <c r="K5" t="s">
         <v>461</v>
       </c>
       <c r="M5" t="s">
         <v>642</v>
       </c>
       <c r="N5" t="s">
         <v>648</v>
       </c>
       <c r="O5" t="s">
         <v>657</v>
       </c>
       <c r="P5" t="s">
         <v>656</v>
       </c>
       <c r="Q5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="R5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>140</v>
       </c>
       <c r="D6" t="s">
         <v>150</v>
       </c>
       <c r="E6" t="s">
         <v>310</v>
       </c>
       <c r="F6" t="s">
         <v>316</v>
       </c>
       <c r="G6" t="s">
         <v>327</v>
       </c>
       <c r="H6" t="s">
         <v>336</v>
       </c>
       <c r="I6" t="s">
         <v>362</v>
       </c>
       <c r="J6" t="s">
         <v>399</v>
       </c>
       <c r="K6" t="s">
         <v>462</v>
       </c>
       <c r="M6" t="s">
         <v>643</v>
       </c>
       <c r="N6" t="s">
         <v>66</v>
       </c>
       <c r="P6" t="s">
         <v>662</v>
       </c>
       <c r="Q6" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="R6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>141</v>
       </c>
       <c r="D7" t="s">
         <v>151</v>
       </c>
       <c r="E7" t="s">
         <v>311</v>
       </c>
       <c r="F7" t="s">
         <v>317</v>
       </c>
       <c r="G7" t="s">
         <v>328</v>
       </c>
       <c r="H7" t="s">
         <v>337</v>
       </c>
       <c r="I7" t="s">
         <v>363</v>
       </c>
       <c r="J7" t="s">
         <v>400</v>
       </c>
       <c r="K7" t="s">
         <v>358</v>
       </c>
       <c r="M7" t="s">
         <v>644</v>
       </c>
       <c r="N7" t="s">
         <v>649</v>
       </c>
       <c r="P7" t="s">
         <v>663</v>
       </c>
       <c r="R7" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>142</v>
       </c>
       <c r="D8" t="s">
         <v>152</v>
       </c>
       <c r="F8" t="s">
         <v>318</v>
       </c>
       <c r="G8" t="s">
         <v>329</v>
       </c>
       <c r="H8" t="s">
         <v>338</v>
       </c>
       <c r="I8" t="s">
         <v>364</v>
       </c>
       <c r="J8" t="s">
         <v>401</v>
       </c>
       <c r="K8" t="s">
         <v>359</v>
       </c>
       <c r="N8" t="s">
         <v>650</v>
       </c>
       <c r="P8" t="s">
         <v>664</v>
       </c>
       <c r="R8" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>143</v>
       </c>
       <c r="D9" t="s">
         <v>153</v>
       </c>
       <c r="F9" t="s">
         <v>319</v>
       </c>
       <c r="G9" t="s">
         <v>330</v>
       </c>
       <c r="H9" t="s">
         <v>339</v>
       </c>
       <c r="I9" t="s">
         <v>365</v>
       </c>
       <c r="J9" t="s">
         <v>402</v>
       </c>
       <c r="K9" t="s">
         <v>463</v>
       </c>
       <c r="N9" t="s">
         <v>651</v>
       </c>
+      <c r="P9" t="s">
+        <v>665</v>
+      </c>
       <c r="R9" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>144</v>
       </c>
       <c r="D10" t="s">
         <v>154</v>
       </c>
       <c r="F10" t="s">
         <v>320</v>
       </c>
       <c r="G10" t="s">
         <v>331</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>366</v>
       </c>
       <c r="J10" t="s">
         <v>403</v>
       </c>
       <c r="K10" t="s">
         <v>464</v>
       </c>
       <c r="N10" t="s">
         <v>652</v>
       </c>
       <c r="R10" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>145</v>
       </c>
       <c r="D11" t="s">
         <v>155</v>
       </c>
       <c r="F11" t="s">
         <v>321</v>
       </c>
       <c r="H11" t="s">
         <v>340</v>
       </c>
       <c r="I11" t="s">
         <v>367</v>
       </c>
       <c r="J11" t="s">
         <v>404</v>
       </c>
       <c r="K11" t="s">
         <v>465</v>
       </c>
       <c r="R11" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>156</v>
       </c>
       <c r="F12" t="s">
         <v>322</v>
       </c>
       <c r="H12" t="s">
         <v>341</v>
       </c>
       <c r="I12" t="s">
         <v>324</v>
       </c>
       <c r="J12" t="s">
         <v>405</v>
       </c>
       <c r="K12" t="s">
         <v>466</v>
       </c>
       <c r="R12" t="s">
         <v>130</v>
       </c>
     </row>