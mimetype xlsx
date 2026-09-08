--- v1 (2026-07-22)
+++ v2 (2026-09-08)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-22 04:59:49am</t>
+    <t>2026-09-08 04:35:56am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=54540</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"54540"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -135,63 +135,64 @@
   <si>
     <t>Management themes</t>
   </si>
   <si>
     <t>Management actions</t>
   </si>
   <si>
     <t>Science themes</t>
   </si>
   <si>
     <t>Science action agenda areas &amp; needs</t>
   </si>
   <si>
     <t>Science topics</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -230,51 +231,51 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
@@ -481,1699 +482,1762 @@
   </si>
   <si>
     <t>A clearer view: The first seamless elevation map of the Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Maven's Notebook web post about the project&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Data (spatial and non-spatial data)</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
+  </si>
+  <si>
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
+  </si>
+  <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>Cache Slough Complex</t>
+  </si>
+  <si>
+    <t>East Delta</t>
+  </si>
+  <si>
+    <t>North Delta</t>
+  </si>
+  <si>
+    <t>South Delta</t>
+  </si>
+  <si>
+    <t>Suisun Marsh</t>
+  </si>
+  <si>
+    <t>Twitchell and Sherman Complex</t>
+  </si>
+  <si>
+    <t>West Delta</t>
+  </si>
+  <si>
+    <t>Yolo Bypass</t>
+  </si>
+  <si>
+    <t>Yolo Bypass and Cache Slough Complex</t>
+  </si>
+  <si>
+    <t>ATLAS TRACT</t>
+  </si>
+  <si>
+    <t>BACON ISLAND</t>
+  </si>
+  <si>
+    <t>BETHEL ISLAND</t>
+  </si>
+  <si>
+    <t>BIG BREAK</t>
+  </si>
+  <si>
+    <t>BISHOP TRACT/DLIS-14</t>
+  </si>
+  <si>
+    <t>BIXLER TRACT</t>
+  </si>
+  <si>
+    <t>BOULDIN ISLAND</t>
+  </si>
+  <si>
+    <t>BRACK TRACT</t>
+  </si>
+  <si>
+    <t>BRADFORD ISLAND</t>
+  </si>
+  <si>
+    <t>BRANNAN-ANDRUS</t>
+  </si>
+  <si>
+    <t>BROWNS ISLAND</t>
+  </si>
+  <si>
+    <t>BYRON TRACT</t>
+  </si>
+  <si>
+    <t>CACHE HAAS AREA</t>
+  </si>
+  <si>
+    <t>CANAL RANCH TRACT</t>
+  </si>
+  <si>
+    <t>CENTRAL STOCKTON</t>
+  </si>
+  <si>
+    <t>CHIPPS ISLAND</t>
+  </si>
+  <si>
+    <t>CLIFTON COURT FOREBAY</t>
+  </si>
+  <si>
+    <t>CONEY ISLAND</t>
+  </si>
+  <si>
+    <t>DEAD HORSE ISLAND</t>
+  </si>
+  <si>
+    <t>DECKER ISLAND</t>
+  </si>
+  <si>
+    <t>DLIS 15-17 Lodi</t>
+  </si>
+  <si>
+    <t>DLIS 25-27 (Morrow Island)</t>
+  </si>
+  <si>
+    <t>DLIS 25-27 [Morrow Island]</t>
+  </si>
+  <si>
+    <t>DLIS 28-36</t>
+  </si>
+  <si>
+    <t>DLIS 38-40</t>
+  </si>
+  <si>
+    <t>DLIS 43,45 (Potrero Hills Area)</t>
+  </si>
+  <si>
+    <t>DLIS 43,45 [Potrero Hills Area]</t>
+  </si>
+  <si>
+    <t>DLIS 46-61</t>
+  </si>
+  <si>
+    <t>DLIS-01 (PITTSBURG AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-01 [PITTSBURG AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-02 (ANTIOCH AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-02 [ANTIOCH AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-03 (LOWER SHERMAN ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-03 [LOWER SHERMAN ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-04 (WEST ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-04 [WEST ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-05 (DONLON ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-05 [DONLON ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-06 (OAKLEY AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-06 [OAKLEY AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-07 (KNIGHTSEN AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-07 [KNIGHTSEN AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-08 (DISCOVERY BAY AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-08 [DISCOVERY BAY AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-09 (BYRON AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-09 [BYRON AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-10</t>
+  </si>
+  <si>
+    <t>DLIS-12 (PARADISE CUT)</t>
+  </si>
+  <si>
+    <t>DLIS-12 [PARADISE CUT]</t>
+  </si>
+  <si>
+    <t>DLIS-18</t>
+  </si>
+  <si>
+    <t>DLIS-19 (GRIZZLY SLOUGH AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-19 [GRIZZLY SLOUGH AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-20 (YOLO BYPASS)</t>
+  </si>
+  <si>
+    <t>DLIS-20 [YOLO BYPASS]</t>
+  </si>
+  <si>
+    <t>DLIS-21</t>
+  </si>
+  <si>
+    <t>DLIS-22 (RIO VISTA)</t>
+  </si>
+  <si>
+    <t>DLIS-22 [RIO VISTA]</t>
+  </si>
+  <si>
+    <t>DLIS-23 (GEORGIANA OXBOW)</t>
+  </si>
+  <si>
+    <t>DLIS-23 [GEORGIANA OXBOW]</t>
+  </si>
+  <si>
+    <t>DLIS-37 (CHADBOURNE AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-37 [CHADBOURNE AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-41 (JOICE ISLAND AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-41 [JOICE ISLAND AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-42 (PEYTONIA ECO PRSRV)</t>
+  </si>
+  <si>
+    <t>DLIS-42 [PEYTONIA ECO PRSRV]</t>
+  </si>
+  <si>
+    <t>DLIS-44 (HILL SLOUGH UNIT)</t>
+  </si>
+  <si>
+    <t>DLIS-44 [HILL SLOUGH UNIT]</t>
+  </si>
+  <si>
+    <t>DLIS-62</t>
+  </si>
+  <si>
+    <t>DLIS-63 (GRIZZLY ISLAND AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-63 [GRIZZLY ISLAND AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-64</t>
+  </si>
+  <si>
+    <t>DREXLER POCKET</t>
+  </si>
+  <si>
+    <t>DREXLER TRACT</t>
+  </si>
+  <si>
+    <t>DUTCH SLOUGH</t>
+  </si>
+  <si>
+    <t>EGBERT TRACT</t>
+  </si>
+  <si>
+    <t>EHRHEARDT CLUB</t>
+  </si>
+  <si>
+    <t>EMPIRE TRACT</t>
+  </si>
+  <si>
+    <t>FABIAN TRACT</t>
+  </si>
+  <si>
+    <t>FAY ISLAND</t>
+  </si>
+  <si>
+    <t>FRANKS TRACT</t>
+  </si>
+  <si>
+    <t>GLANVILLE</t>
+  </si>
+  <si>
+    <t>GLIDE DISTRICT</t>
+  </si>
+  <si>
+    <t>GRAND ISLAND</t>
+  </si>
+  <si>
+    <t>HASTINGS TRACT</t>
+  </si>
+  <si>
+    <t>HOLLAND TRACT</t>
+  </si>
+  <si>
+    <t>HOLT STATION</t>
+  </si>
+  <si>
+    <t>HONKER BAY</t>
+  </si>
+  <si>
+    <t>HONKER LAKE TRACT</t>
+  </si>
+  <si>
+    <t>HOTCHKISS TRACT</t>
+  </si>
+  <si>
+    <t>IDA ISLAND</t>
+  </si>
+  <si>
+    <t>JERSEY ISLAND</t>
+  </si>
+  <si>
+    <t>JONES TRACT (LOWER AND UPPER)</t>
+  </si>
+  <si>
+    <t>JONES TRACT [LOWER AND UPPER]</t>
+  </si>
+  <si>
+    <t>KASSON DISTRICT</t>
+  </si>
+  <si>
+    <t>KING ISLAND</t>
+  </si>
+  <si>
+    <t>KINGS ISLAND</t>
+  </si>
+  <si>
+    <t>LIBBY MCNEIL</t>
+  </si>
+  <si>
+    <t>LIBERTY ISLAND</t>
+  </si>
+  <si>
+    <t>LISBON DISTRICT</t>
+  </si>
+  <si>
+    <t>LITTLE EGBERT TRACT</t>
+  </si>
+  <si>
+    <t>LITTLE MANDEVILLE ISLAND</t>
+  </si>
+  <si>
+    <t>LONG ISLAND</t>
+  </si>
+  <si>
+    <t>LOWER ROBERTS ISLAND</t>
+  </si>
+  <si>
+    <t>MAINTENANCE AREA 9 NORTH</t>
+  </si>
+  <si>
+    <t>MAINTENANCE AREA 9 SOUTH</t>
+  </si>
+  <si>
+    <t>MANDEVILLE ISLAND</t>
+  </si>
+  <si>
+    <t>MCCORMACK-WILLIAMSON TRACT</t>
+  </si>
+  <si>
+    <t>MCDONALD ISLAND</t>
+  </si>
+  <si>
+    <t>MCMULLIN RANCH</t>
+  </si>
+  <si>
+    <t>MEDFORD ISLAND</t>
+  </si>
+  <si>
+    <t>MEIN'S LANDING</t>
+  </si>
+  <si>
+    <t>MERRITT ISLAND</t>
+  </si>
+  <si>
+    <t>MIDDLE &amp; UPPER ROBERTS ISLAND</t>
+  </si>
+  <si>
+    <t>MILDRED ISLAND</t>
+  </si>
+  <si>
+    <t>MOSSDALE ISLAND</t>
+  </si>
+  <si>
+    <t>NETHERLANDS</t>
+  </si>
+  <si>
+    <t>NEW HOPE TRACT</t>
+  </si>
+  <si>
+    <t>NORTH STOCKTON</t>
+  </si>
+  <si>
+    <t>PALM-ORWOOD</t>
+  </si>
+  <si>
+    <t>PARADISE JUNCTION</t>
+  </si>
+  <si>
+    <t>PEARSON DISTRICT</t>
+  </si>
+  <si>
+    <t>PESCADERO DISTRICT</t>
+  </si>
+  <si>
+    <t>PETERS POCKET</t>
+  </si>
+  <si>
+    <t>PICO-NAGLEE</t>
+  </si>
+  <si>
+    <t>PROSPECT ISLAND</t>
+  </si>
+  <si>
+    <t>QUIMBY ISLAND</t>
+  </si>
+  <si>
+    <t>RANDALL ISLAND</t>
+  </si>
+  <si>
+    <t>RECLAMATION DISTRICT 17</t>
+  </si>
+  <si>
+    <t>RINDGE TRACT</t>
+  </si>
+  <si>
+    <t>RIO BLANCO TRACT</t>
+  </si>
+  <si>
+    <t>RIVER JUNCTION</t>
+  </si>
+  <si>
+    <t>ROUGH AND READY ISLAND</t>
+  </si>
+  <si>
+    <t>RYER ISLAND</t>
+  </si>
+  <si>
+    <t>SHERMAN ISLAND</t>
+  </si>
+  <si>
+    <t>SHIMA TRACT</t>
+  </si>
+  <si>
+    <t>SHIN KEE TRACT</t>
+  </si>
+  <si>
+    <t>South Bay</t>
+  </si>
+  <si>
+    <t>STARK TRACT</t>
+  </si>
+  <si>
+    <t>STATEN ISLAND</t>
+  </si>
+  <si>
+    <t>STEWART TRACT</t>
+  </si>
+  <si>
+    <t>SUNRISE CLUB</t>
+  </si>
+  <si>
+    <t>SUTTER ISLAND</t>
+  </si>
+  <si>
+    <t>TERMINOUS TRACT</t>
+  </si>
+  <si>
+    <t>TULE RED</t>
+  </si>
+  <si>
+    <t>TWITCHELL ISLAND</t>
+  </si>
+  <si>
+    <t>TYLER ISLAND</t>
+  </si>
+  <si>
+    <t>UNION ISLAND EAST</t>
+  </si>
+  <si>
+    <t>UNION ISLAND WEST</t>
+  </si>
+  <si>
+    <t>UPPER ANDRUS ISLAND</t>
+  </si>
+  <si>
+    <t>VEALE TRACT</t>
+  </si>
+  <si>
+    <t>VENICE ISLAND</t>
+  </si>
+  <si>
+    <t>VICTORIA ISLAND</t>
+  </si>
+  <si>
+    <t>WALNUT GROVE</t>
+  </si>
+  <si>
+    <t>WALTHALL</t>
+  </si>
+  <si>
+    <t>WEBB TRACT</t>
+  </si>
+  <si>
+    <t>WEST SACRAMENTO</t>
+  </si>
+  <si>
+    <t>WETHERBEE LAKE</t>
+  </si>
+  <si>
+    <t>WINTER ISLAND</t>
+  </si>
+  <si>
+    <t>WOODWARD ISLAND</t>
+  </si>
+  <si>
+    <t>WRIGHT-ELMWOOD TRACT</t>
+  </si>
+  <si>
+    <t>YOLANO</t>
+  </si>
+  <si>
+    <t>Core monitoring</t>
+  </si>
+  <si>
+    <t>Status and trend monitoring</t>
+  </si>
+  <si>
+    <t>Synthesis</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Unsure</t>
+  </si>
+  <si>
+    <t>Data application - Analytics</t>
+  </si>
+  <si>
+    <t>Data application - Data analysis</t>
+  </si>
+  <si>
+    <t>Data application - Information management</t>
+  </si>
+  <si>
+    <t>Data application - Modeling</t>
+  </si>
+  <si>
+    <t>Data application - Science communication / knowledge synthesis</t>
+  </si>
+  <si>
+    <t>Independent peer review</t>
+  </si>
+  <si>
+    <t>Monitoring - Effectiveness</t>
+  </si>
+  <si>
+    <t>Monitoring - Implementation</t>
+  </si>
+  <si>
+    <t>Monitoring - Status and trends</t>
+  </si>
+  <si>
+    <t>Planning and guidance</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
+    <t>Environmental conditions</t>
+  </si>
+  <si>
+    <t>Flood risk and land use management</t>
+  </si>
+  <si>
+    <t>Governance</t>
+  </si>
+  <si>
+    <t>Habitat management</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species management</t>
+  </si>
+  <si>
+    <t>Native species management</t>
+  </si>
+  <si>
+    <t>Water quality</t>
+  </si>
+  <si>
+    <t>Water supply management</t>
+  </si>
+  <si>
+    <t>Agricultural production</t>
+  </si>
+  <si>
+    <t>Carbon markets</t>
+  </si>
+  <si>
+    <t>Climate change mitigation</t>
+  </si>
+  <si>
+    <t>Creation of favorable habitat conditions for native species</t>
+  </si>
+  <si>
+    <t>Flood control</t>
+  </si>
+  <si>
+    <t>GHG emissions</t>
+  </si>
+  <si>
+    <t>Groundwater protection &amp; management</t>
+  </si>
+  <si>
+    <t>Habitat protection / enhancement / restoration</t>
+  </si>
+  <si>
+    <t>Invasive species control and management</t>
+  </si>
+  <si>
+    <t>Land use designation</t>
+  </si>
+  <si>
+    <t>Methylmercury TMDL</t>
+  </si>
+  <si>
+    <t>Natural environmental flows</t>
+  </si>
+  <si>
+    <t>Pathways of introduction of invasives</t>
+  </si>
+  <si>
+    <t>Pollution control</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Predation</t>
+  </si>
+  <si>
+    <t>Salinity gate management</t>
+  </si>
+  <si>
+    <t>Sea-level rise accommodation</t>
+  </si>
+  <si>
+    <t>Subsidence reversal</t>
+  </si>
+  <si>
+    <t>Wastewater management</t>
+  </si>
+  <si>
+    <t>Water conveyance / infrastructure</t>
+  </si>
+  <si>
+    <t>Water demand</t>
+  </si>
+  <si>
+    <t>Water operations</t>
+  </si>
+  <si>
+    <t>Water storage</t>
+  </si>
+  <si>
+    <t>Wetland resilience</t>
+  </si>
+  <si>
+    <t>Wetlands</t>
+  </si>
+  <si>
+    <t>Amphibians and reptiles</t>
+  </si>
+  <si>
+    <t>Aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Biological resource use</t>
+  </si>
+  <si>
+    <t>Birds</t>
+  </si>
+  <si>
+    <t>Channelized habitats</t>
+  </si>
+  <si>
+    <t>climate science</t>
+  </si>
+  <si>
+    <t>co-production</t>
+  </si>
+  <si>
+    <t>community science</t>
+  </si>
+  <si>
+    <t>Contaminants</t>
+  </si>
+  <si>
+    <t>education</t>
+  </si>
+  <si>
+    <t>Fish</t>
+  </si>
+  <si>
+    <t>Floodplain</t>
+  </si>
+  <si>
+    <t>Food webs</t>
+  </si>
+  <si>
+    <t>Habitat changes</t>
+  </si>
+  <si>
+    <t>Harmful algal blooms</t>
+  </si>
+  <si>
+    <t>Hydrologic changes</t>
+  </si>
+  <si>
+    <t>Hydrology and hydrodynamics</t>
+  </si>
+  <si>
+    <t>Indigenous knowledge</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species</t>
+  </si>
+  <si>
+    <t>Invertebrates</t>
+  </si>
+  <si>
+    <t>Land use and human activities</t>
+  </si>
+  <si>
+    <t>Landform and natural disturbance</t>
+  </si>
+  <si>
+    <t>Mammals</t>
+  </si>
+  <si>
+    <t>modeling</t>
+  </si>
+  <si>
+    <t>Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>Riparian habitats</t>
+  </si>
+  <si>
+    <t>Salinity</t>
+  </si>
+  <si>
+    <t>Sediment</t>
+  </si>
+  <si>
+    <t>social impacts</t>
+  </si>
+  <si>
+    <t>Social science</t>
+  </si>
+  <si>
+    <t>Species</t>
+  </si>
+  <si>
+    <t>Terrestrial habitats</t>
+  </si>
+  <si>
+    <t>Tidal wetlands</t>
+  </si>
+  <si>
+    <t>Traditional knowledge</t>
+  </si>
+  <si>
+    <t>Transportation and service corridors</t>
+  </si>
+  <si>
+    <t>vulnerability assessment</t>
+  </si>
+  <si>
+    <t>Weather and climate</t>
+  </si>
+  <si>
+    <t>N/A (project initiated prior to 2017)</t>
+  </si>
+  <si>
+    <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
+  </si>
+  <si>
+    <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
+  </si>
+  <si>
+    <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
+  </si>
+  <si>
+    <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
+  </si>
+  <si>
+    <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
+  </si>
+  <si>
+    <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
+  </si>
+  <si>
+    <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
+  </si>
+  <si>
+    <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
+  </si>
+  <si>
+    <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
+  </si>
+  <si>
+    <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
+  </si>
+  <si>
+    <t>3D. Test and monitor the ability of tidal, nontidal, and managed wetlands and inundated floodplains to achieve multiple benefits...</t>
+  </si>
+  <si>
+    <t>3E. Synthesize existing knowledge and conduct applied, interdisciplinary research to evaluate the costs and benefits of different strategies...</t>
+  </si>
+  <si>
+    <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
+  </si>
+  <si>
+    <t>4A. Use multi-method approaches (e.g., surveys, interviews, oral histories, and/or observations) to develop an understanding of how human...</t>
+  </si>
+  <si>
+    <t>4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
+  </si>
+  <si>
+    <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
+  </si>
+  <si>
+    <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>5A. Identify and test innovative methods for effective control or management of invasive aquatic vegetation in tidal portions of the Delta under current and projected...</t>
+  </si>
+  <si>
+    <t>5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...</t>
+  </si>
+  <si>
+    <t>5C. Determine how environmental drivers (e.g., nutrients, temperatures, water residence time) interact to cause HABs in the Delta, identify impacts on human and ecosystem...</t>
+  </si>
+  <si>
+    <t>5D. Integrate and expand on existing models of hydrodynamics, nutrients, and other food web drivers to allow for the forecasting of the effects of interacting stressors...</t>
+  </si>
+  <si>
+    <t>5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
+  </si>
+  <si>
+    <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
+  </si>
+  <si>
+    <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
+  </si>
+  <si>
+    <t>6B. Evaluate individual and cumulative impacts and tradeoffs of drought management actions on ecological and human communities over multiple timescales.</t>
+  </si>
+  <si>
+    <t>6C. Evaluate the possible multi-benefits of management actions that promote groundwater recharge for ecological functions and water resilience under climate change...</t>
+  </si>
+  <si>
+    <t>6D. Identify how human communities connected to the Delta watershed are adapting to climate change, what opportunities and tradeoffs exist for climate adaptation approaches...</t>
+  </si>
+  <si>
+    <t>6E. Predict and test how water allocation and supply decisions, and ecological flow scenarios should change under projected climate change to maintain habitat conditions, access...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
+  </si>
+  <si>
+    <t>1A. Investigate the most cost-effective methods to improve species habitat on working lands</t>
+  </si>
+  <si>
+    <t>1B. Develop tools to assist adaptive management in the Delta</t>
+  </si>
+  <si>
+    <t>1C. Initiate a research program on the Delta as an evolving place that integrates the physical and natural sciences with the social sciences</t>
+  </si>
+  <si>
+    <t>A1A. Implement studies to understand socio-economic adaptations to climate change (e.g., human behavioral response in the agriculture sector to changes in water prices)</t>
+  </si>
+  <si>
+    <t>A1B. Develop methodology for assessing the long-term costs and benefits of managed wetlands and ponds</t>
+  </si>
+  <si>
+    <t>A1C. Initiate Delta levee risk assessment studies that address individualized levee fragility curves, identify levee sections most subject to earthquake-induced liquefaction...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
+  </si>
+  <si>
+    <t>2A: Strategically build the capacity to do collaborative science synthesis by implementing the science synthesis mechanisms outlined in the Delta Science Plan</t>
+  </si>
+  <si>
+    <t>2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information</t>
+  </si>
+  <si>
+    <t>A2A: Develop improved sturgeon abundance estimates through modeling and synthesizing data from cohort abundances studies, surveys, and report cards</t>
+  </si>
+  <si>
+    <t>A2B: Produce a system-wide analysis of existing telemetry results to provide an understanding of fish movement and predation</t>
+  </si>
+  <si>
+    <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
+  </si>
+  <si>
+    <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...</t>
+  </si>
+  <si>
+    <t>3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...</t>
+  </si>
+  <si>
+    <t>A3A: Review effort to examine effectiveness of habitat restoration</t>
+  </si>
+  <si>
+    <t>A3B: Collect environmental, social, and economic baseline data and develop a database of pre-project habitat conditions at the landscape scale...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
+  </si>
+  <si>
+    <t>4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...</t>
+  </si>
+  <si>
+    <t>4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...</t>
+  </si>
+  <si>
+    <t>4C: Understand mechanisms for observed relationships between flows and aquatic species</t>
+  </si>
+  <si>
+    <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
+  </si>
+  <si>
+    <t>A4A: Better understand salmonid temperature tolerances in streams and rivers</t>
+  </si>
+  <si>
+    <t>A4B: Identify effective mechanical and biological control strategies for established non-native clams and potential invasive mussels, including developing effective...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
+  </si>
+  <si>
+    <t>A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...</t>
+  </si>
+  <si>
+    <t>A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...</t>
+  </si>
+  <si>
+    <t>A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>Above highwater refugia</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Air temperature</t>
+  </si>
+  <si>
+    <t>Algae</t>
+  </si>
+  <si>
+    <t>Ammonia</t>
+  </si>
+  <si>
+    <t>Arsenic</t>
+  </si>
+  <si>
+    <t>Atmosphere</t>
+  </si>
+  <si>
+    <t>Backwater</t>
+  </si>
+  <si>
+    <t>Bedload</t>
+  </si>
+  <si>
+    <t>Benthic</t>
+  </si>
+  <si>
+    <t>Benthos</t>
+  </si>
+  <si>
+    <t>Bioaccumulation</t>
+  </si>
+  <si>
+    <t>Biosentinels</t>
+  </si>
+  <si>
+    <t>Bivalve</t>
+  </si>
+  <si>
+    <t>Brazilian waterweed</t>
+  </si>
+  <si>
+    <t>Cadmium</t>
+  </si>
+  <si>
+    <t>California tiger salamander</t>
+  </si>
+  <si>
+    <t>Carbon</t>
+  </si>
+  <si>
+    <t>Carbon storage</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>Chinook Salmon</t>
+  </si>
+  <si>
+    <t>Chlorophyll A B</t>
+  </si>
+  <si>
+    <t>Climate change</t>
+  </si>
+  <si>
+    <t>Conductivity</t>
+  </si>
+  <si>
+    <t>Constituent of emerging concern CEC</t>
+  </si>
+  <si>
+    <t>Copper</t>
+  </si>
+  <si>
+    <t>Corbicula and Potamocorbula</t>
+  </si>
+  <si>
+    <t>Crustaceans</t>
+  </si>
+  <si>
+    <t>Cyanobacteria</t>
+  </si>
+  <si>
+    <t>Delta islands</t>
+  </si>
+  <si>
+    <t>Delta Smelt</t>
+  </si>
+  <si>
+    <t>Deposition</t>
+  </si>
+  <si>
+    <t>Detritus</t>
+  </si>
+  <si>
+    <t>Direction</t>
+  </si>
+  <si>
+    <t>Dissolved oxygen</t>
+  </si>
+  <si>
+    <t>Docks and ports</t>
+  </si>
+  <si>
+    <t>Dredging</t>
+  </si>
+  <si>
+    <t>Drought</t>
+  </si>
+  <si>
+    <t>Emergent macrophytes</t>
+  </si>
+  <si>
+    <t>Endangered species</t>
+  </si>
+  <si>
+    <t>Endocrine disruptors</t>
+  </si>
+  <si>
+    <t>Energy and mines</t>
+  </si>
+  <si>
+    <t>Environmental drivers</t>
+  </si>
+  <si>
+    <t>Epiphytic algae</t>
+  </si>
+  <si>
+    <t>Erosion</t>
+  </si>
+  <si>
+    <t>Estuaries</t>
+  </si>
+  <si>
+    <t>Ethnobotany</t>
+  </si>
+  <si>
+    <t>Evaporation and evapotranspiration</t>
+  </si>
+  <si>
+    <t>Extreme heat</t>
+  </si>
+  <si>
+    <t>Extreme storms</t>
+  </si>
+  <si>
+    <t>Fecal coliform E coli</t>
+  </si>
+  <si>
+    <t>Fishing</t>
+  </si>
+  <si>
+    <t>Flame retardants</t>
+  </si>
+  <si>
+    <t>Floating aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Flood</t>
+  </si>
+  <si>
+    <t>Flows</t>
+  </si>
+  <si>
+    <t>Flushing rates</t>
+  </si>
+  <si>
+    <t>Forest harvesting</t>
+  </si>
+  <si>
+    <t>Forests</t>
+  </si>
+  <si>
+    <t>Fungicides</t>
+  </si>
+  <si>
+    <t>Giant garter snake</t>
+  </si>
+  <si>
+    <t>Giant reed</t>
+  </si>
+  <si>
+    <t>Green sturgeon</t>
+  </si>
+  <si>
+    <t>Greenhouse gas GHG</t>
+  </si>
+  <si>
+    <t>Groundwater</t>
+  </si>
+  <si>
+    <t>Gulls</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Habitat restoration</t>
+  </si>
+  <si>
+    <t>Harmful algal blooms HAB</t>
+  </si>
+  <si>
+    <t>Herbicides</t>
+  </si>
+  <si>
+    <t>Hg and methyl mercury</t>
+  </si>
+  <si>
+    <t>Historical ecology</t>
+  </si>
+  <si>
+    <t>Hunting</t>
+  </si>
+  <si>
+    <t>Hydrocarbons and polycyclic aromatic hydrocarbons PAH</t>
+  </si>
+  <si>
+    <t>Insecticides</t>
+  </si>
+  <si>
+    <t>Insects</t>
+  </si>
+  <si>
+    <t>Intertidal and transition zones</t>
+  </si>
+  <si>
+    <t>Invasive and non native species</t>
+  </si>
+  <si>
+    <t>Jellyfish</t>
+  </si>
+  <si>
+    <t>Land elevation</t>
+  </si>
+  <si>
+    <t>Landscape change</t>
+  </si>
+  <si>
+    <t>Landscape metrics</t>
+  </si>
+  <si>
+    <t>Lead</t>
+  </si>
+  <si>
+    <t>Levees</t>
+  </si>
+  <si>
+    <t>Light</t>
+  </si>
+  <si>
+    <t>Longfin Smelt</t>
+  </si>
+  <si>
+    <t>Main channels</t>
+  </si>
+  <si>
+    <t>Managed ponds</t>
+  </si>
+  <si>
+    <t>Marsh wildlife</t>
+  </si>
+  <si>
+    <t>Methylmercury</t>
+  </si>
+  <si>
+    <t>Microplastics</t>
+  </si>
+  <si>
+    <t>Mollusks</t>
+  </si>
+  <si>
+    <t>Monitoring methods and techniques</t>
+  </si>
+  <si>
+    <t>Mudflats</t>
+  </si>
+  <si>
+    <t>Mysis</t>
+  </si>
+  <si>
+    <t>Nature-based solutions</t>
+  </si>
+  <si>
+    <t>Nitrogen</t>
+  </si>
+  <si>
+    <t>Nitrogen and ammonia</t>
+  </si>
+  <si>
+    <t>Non forested vegetation</t>
+  </si>
+  <si>
+    <t>Non resident and overwintering birds</t>
+  </si>
+  <si>
+    <t>Nutria</t>
+  </si>
+  <si>
+    <t>Nutrients</t>
+  </si>
+  <si>
+    <t>Open water</t>
+  </si>
+  <si>
+    <t>Other discharge contaminants</t>
+  </si>
+  <si>
+    <t>Other species</t>
+  </si>
+  <si>
+    <t>Other zooplankton</t>
+  </si>
+  <si>
+    <t>Outflow</t>
+  </si>
+  <si>
+    <t>Pacific flyway</t>
+  </si>
+  <si>
+    <t>Pelagic fish</t>
+  </si>
+  <si>
+    <t>Pesticides</t>
+  </si>
+  <si>
+    <t>pH</t>
+  </si>
+  <si>
+    <t>Phosphorous</t>
+  </si>
+  <si>
+    <t>Phragmites</t>
+  </si>
+  <si>
+    <t>Phytoplankton</t>
+  </si>
+  <si>
+    <t>Polychlorinated biphenyl PCB</t>
+  </si>
+  <si>
+    <t>Precipitation</t>
+  </si>
+  <si>
+    <t>Primary production</t>
+  </si>
+  <si>
+    <t>Rail lines</t>
+  </si>
+  <si>
+    <t>Recreation and tourism</t>
+  </si>
+  <si>
+    <t>Remote sensing</t>
+  </si>
+  <si>
+    <t>Residence time</t>
+  </si>
+  <si>
+    <t>Resilience</t>
+  </si>
+  <si>
+    <t>Restoration</t>
+  </si>
+  <si>
+    <t>Restoration planning</t>
+  </si>
+  <si>
+    <t>Riparian wildlife</t>
+  </si>
+  <si>
+    <t>Roads and bridges</t>
+  </si>
+  <si>
+    <t>Rodenticides</t>
+  </si>
+  <si>
+    <t>Sacramento Splittail</t>
+  </si>
+  <si>
+    <t>Salmon migration</t>
+  </si>
+  <si>
+    <t>Salmon rearing</t>
+  </si>
+  <si>
+    <t>Salt marsh harvest mouse</t>
+  </si>
+  <si>
+    <t>Saltwater and freshwater marshes</t>
+  </si>
+  <si>
+    <t>SAV and FAV</t>
+  </si>
+  <si>
+    <t>Sea level rise</t>
+  </si>
+  <si>
+    <t>Seasonally flooded</t>
+  </si>
+  <si>
+    <t>Sediments</t>
+  </si>
+  <si>
+    <t>Seismicity</t>
+  </si>
+  <si>
+    <t>Selenium</t>
+  </si>
+  <si>
+    <t>Shorebirds</t>
+  </si>
+  <si>
+    <t>Sloughs</t>
+  </si>
+  <si>
+    <t>Snowpack and snow water equivalent SWE</t>
+  </si>
+  <si>
+    <t>Socio economic drivers</t>
+  </si>
+  <si>
+    <t>Soil</t>
+  </si>
+  <si>
+    <t>Solar irradiance</t>
+  </si>
+  <si>
+    <t>Spongeplant</t>
+  </si>
+  <si>
+    <t>Stage</t>
+  </si>
+  <si>
+    <t>Steelhead Trout</t>
+  </si>
+  <si>
+    <t>Stormwater runoff and drainage</t>
+  </si>
+  <si>
+    <t>Striped bass</t>
+  </si>
+  <si>
+    <t>Sturgeon</t>
+  </si>
+  <si>
+    <t>Submerged aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Subsidence</t>
+  </si>
+  <si>
+    <t>Surface water flow</t>
+  </si>
+  <si>
+    <t>Suspended sediment</t>
+  </si>
+  <si>
+    <t>Temperature</t>
+  </si>
+  <si>
+    <t>Terrestrial wildlife</t>
+  </si>
+  <si>
+    <t>Tides</t>
+  </si>
+  <si>
+    <t>Toxicity</t>
+  </si>
+  <si>
+    <t>Turbidity</t>
+  </si>
+  <si>
+    <t>Urban development</t>
+  </si>
+  <si>
+    <t>Velocity</t>
+  </si>
+  <si>
+    <t>Vessels and shipping channels</t>
+  </si>
+  <si>
+    <t>Wastewater discharge</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>Water conveyance and infrastructure</t>
+  </si>
+  <si>
+    <t>Water hyacinth</t>
+  </si>
+  <si>
+    <t>Water intakes and fish screens and passage</t>
+  </si>
+  <si>
+    <t>Water management</t>
+  </si>
+  <si>
+    <t>Water operations and exports</t>
+  </si>
+  <si>
+    <t>Water temperature</t>
+  </si>
+  <si>
+    <t>Water use and demand</t>
+  </si>
+  <si>
+    <t>Waterfowl</t>
+  </si>
+  <si>
+    <t>Waves</t>
+  </si>
+  <si>
+    <t>Wetland mapping</t>
+  </si>
+  <si>
+    <t>White Sturgeon</t>
+  </si>
+  <si>
+    <t>Wildfire</t>
+  </si>
+  <si>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Yellow star thistle</t>
+  </si>
+  <si>
+    <t>Zinc</t>
+  </si>
+  <si>
+    <t>Zooplankton</t>
+  </si>
+  <si>
+    <t>Not contracted</t>
+  </si>
+  <si>
+    <t>Delta Regional Monitoring Program RMP</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>Operation Baseline (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
+  </si>
+  <si>
+    <t>CalFED Bay Delta Fund CBDF</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
+  </si>
+  <si>
+    <t>Proposition 50</t>
+  </si>
+  <si>
+    <t>Proposition 84</t>
+  </si>
+  <si>
+    <t>U.S. Bureau of Reclamation [USBR]</t>
+  </si>
+  <si>
+    <t>Wetland Program Development Grant</t>
+  </si>
+  <si>
+    <t>Federal types of obligation</t>
+  </si>
+  <si>
+    <t>Cooperative Agreement</t>
+  </si>
+  <si>
+    <t>federal obsss</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>Interagency Agreement</t>
+  </si>
+  <si>
+    <t>State types of obligation</t>
+  </si>
+  <si>
+    <t>Architectural and engineering</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>Interagency agreement</t>
+  </si>
+  <si>
+    <t>Joint power agreement</t>
+  </si>
+  <si>
+    <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>person_activity_role</t>
+  </si>
+  <si>
+    <t>Principal investigator</t>
+  </si>
+  <si>
+    <t>Co-investigator</t>
+  </si>
+  <si>
+    <t>Contributor</t>
+  </si>
+  <si>
+    <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>output_type</t>
+  </si>
+  <si>
+    <t>Journal article</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Preprint</t>
+  </si>
+  <si>
+    <t>Presentation</t>
+  </si>
+  <si>
+    <t>Project fact sheet</t>
+  </si>
+  <si>
+    <t>Report</t>
+  </si>
+  <si>
     <t>Website</t>
-  </si>
-[...1646 lines deleted...]
-    <t>Report</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -3285,51 +3349,51 @@
       <c r="F5" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J4"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>114</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>115</v>
       </c>
       <c r="D1" t="s">
         <v>116</v>
       </c>
       <c r="E1" t="s">
         <v>117</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -3347,110 +3411,278 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
         <v>121</v>
       </c>
       <c r="D2" t="s">
         <v>122</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>123</v>
       </c>
       <c r="G2" t="s">
         <v>124</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>126</v>
       </c>
       <c r="D3" t="s">
         <v>127</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>128</v>
       </c>
       <c r="G3" t="s">
         <v>129</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="J3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>130</v>
       </c>
       <c r="D4" t="s">
         <v>131</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>132</v>
       </c>
       <c r="G4" t="s">
         <v>133</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J4" t="s">
         <v>134</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5">
+        <v>54831</v>
+      </c>
+      <c r="B5">
+        <v>54541</v>
+      </c>
+      <c r="C5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G5" t="s">
+        <v>137</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>2</v>
+      </c>
+      <c r="J5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6">
+        <v>54830</v>
+      </c>
+      <c r="B6">
+        <v>54541</v>
+      </c>
+      <c r="C6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D6" t="s">
+        <v>139</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>140</v>
+      </c>
+      <c r="G6" t="s">
+        <v>141</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7">
+        <v>54834</v>
+      </c>
+      <c r="B7">
+        <v>54541</v>
+      </c>
+      <c r="C7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8">
+        <v>54832</v>
+      </c>
+      <c r="B8">
+        <v>54541</v>
+      </c>
+      <c r="C8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G8" t="s">
+        <v>147</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>1</v>
+      </c>
+      <c r="J8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9">
+        <v>54833</v>
+      </c>
+      <c r="B9">
+        <v>54541</v>
+      </c>
+      <c r="C9" t="s">
+        <v>148</v>
+      </c>
+      <c r="D9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>150</v>
+      </c>
+      <c r="G9" t="s">
+        <v>151</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10">
+        <v>54829</v>
+      </c>
+      <c r="B10">
+        <v>54541</v>
+      </c>
+      <c r="C10" t="s">
+        <v>130</v>
+      </c>
+      <c r="D10" t="s">
+        <v>152</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>153</v>
+      </c>
+      <c r="G10" t="s">
+        <v>154</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
+        <v>6</v>
+      </c>
+      <c r="J10" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -3482,2163 +3714,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>62</v>
       </c>
       <c r="M1" t="s">
         <v>54</v>
       </c>
       <c r="N1" t="s">
         <v>55</v>
       </c>
       <c r="O1" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="P1" t="s">
-        <v>658</v>
+        <v>678</v>
       </c>
       <c r="Q1" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="R1" t="s">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="S1" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
       <c r="T1" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C2" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="F2" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="G2" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="H2" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="I2" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="J2" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="K2" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="L2" t="s">
         <v>69</v>
       </c>
       <c r="M2" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
       <c r="N2" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="O2" t="s">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="P2" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="Q2" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="R2" t="s">
         <v>126</v>
       </c>
       <c r="S2" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="T2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="D3" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="E3" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="F3" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="G3" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="H3" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="I3" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="J3" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="K3" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="L3" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="M3" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="N3" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
       <c r="O3" t="s">
-        <v>655</v>
+        <v>675</v>
       </c>
       <c r="P3" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="Q3" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="R3" t="s">
-        <v>672</v>
+        <v>130</v>
       </c>
       <c r="S3" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="T3" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="E4" t="s">
-        <v>309</v>
+        <v>329</v>
       </c>
       <c r="F4" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="G4" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="H4" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="I4" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="J4" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="K4" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="M4" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="N4" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="O4" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="P4" t="s">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="Q4" t="s">
         <v>98</v>
       </c>
       <c r="R4" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="D5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="G5" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="H5" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="I5" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="J5" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="K5" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="M5" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="N5" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="O5" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="P5" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="Q5" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
       <c r="R5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="D6" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="E6" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="F6" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="G6" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="H6" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="I6" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="J6" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="K6" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="M6" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="N6" t="s">
         <v>66</v>
       </c>
       <c r="P6" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
       <c r="Q6" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
       <c r="R6" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="D7" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="E7" t="s">
-        <v>311</v>
+        <v>331</v>
       </c>
       <c r="F7" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="G7" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="H7" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="I7" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J7" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="K7" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="M7" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="N7" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="P7" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="R7" t="s">
-        <v>675</v>
+        <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="D8" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="F8" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="G8" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="H8" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="I8" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="J8" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="K8" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="N8" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="P8" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
       <c r="R8" t="s">
-        <v>676</v>
+        <v>694</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="D9" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="F9" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="G9" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="H9" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="I9" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J9" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="K9" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="N9" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="P9" t="s">
-        <v>665</v>
+        <v>685</v>
       </c>
       <c r="R9" t="s">
-        <v>677</v>
+        <v>695</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="D10" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="F10" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="G10" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="J10" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="K10" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="N10" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="R10" t="s">
-        <v>678</v>
+        <v>696</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="D11" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="F11" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="H11" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="I11" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="J11" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="K11" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="R11" t="s">
-        <v>679</v>
+        <v>697</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="F12" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="H12" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="I12" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="J12" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="K12" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="R12" t="s">
-        <v>130</v>
+        <v>698</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="H13" t="s">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="I13" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="J13" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="K13" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="H14" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
       <c r="I14" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="J14" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="K14" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="H15" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="I15" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="J15" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="K15" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="H16" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="I16" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="J16" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="K16" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="H17" t="s">
-        <v>346</v>
+        <v>366</v>
       </c>
       <c r="I17" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="J17" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="K17" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="H18" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="I18" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="J18" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="K18" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="H19" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
       <c r="I19" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="J19" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="K19" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="H20" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="I20" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="J20" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="K20" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="H21" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="I21" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="J21" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="K21" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="H22" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="I22" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="J22" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="K22" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="H23" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="I23" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="J23" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
       <c r="K23" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="H24" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="I24" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="J24" t="s">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="K24" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="H25" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="I25" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="J25" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="K25" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="H26" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
       <c r="I26" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="J26" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="K26" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="H27" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
       <c r="I27" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="J27" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="K27" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="H28" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="I28" t="s">
         <v>46</v>
       </c>
       <c r="J28" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="K28" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="I29" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="J29" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="K29" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="I30" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="J30" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="K30" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
       <c r="I31" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="J31" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="K31" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="I32" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="J32" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="K32" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="I33" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="J33" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
       <c r="K33" t="s">
-        <v>486</v>
+        <v>506</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="I34" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="J34" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="K34" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="I35" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="J35" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="K35" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="I36" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="J36" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="K36" t="s">
-        <v>489</v>
+        <v>509</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="J37" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="K37" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="J38" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="K38" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="I39" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="J39" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="K39" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="I40" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="J40" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="K40" t="s">
-        <v>493</v>
+        <v>513</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="I41" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="J41" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="K41" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="J42" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="K42" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="J43" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="K43" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="J44" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="K44" t="s">
-        <v>497</v>
+        <v>517</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="J45" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
       <c r="K45" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
       <c r="J46" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="K46" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="J47" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="K47" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="J48" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="K48" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="J49" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="K49" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="J50" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="K50" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="J51" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
       <c r="K51" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="J52" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="K52" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="J53" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="K53" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="J54" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="K54" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="J55" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="K55" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="J56" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="K56" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="J57" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="K57" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="J58" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="K58" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="J59" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="K59" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="J60" t="s">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="K60" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="J61" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="K61" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
       <c r="J62" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="K62" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
       <c r="J63" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="K63" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>208</v>
+        <v>228</v>
       </c>
       <c r="J64" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="K64" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="K65" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="K66" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="K67" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="K68" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="K69" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="K70" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="K71" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>216</v>
+        <v>236</v>
       </c>
       <c r="K72" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="K73" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="K74" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="K75" t="s">
-        <v>526</v>
+        <v>546</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="K76" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="K77" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="K78" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="K79" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="K80" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="K81" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="K82" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>227</v>
+        <v>247</v>
       </c>
       <c r="K83" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="K84" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="K85" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="K86" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="K87" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="K88" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="K89" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="K90" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="K91" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="K92" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="K93" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="K94" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="K95" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="K96" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="K97" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="K98" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="K99" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="K100" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="K101" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="K102" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="K103" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="K104" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="K105" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="K106" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="K107" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="K108" t="s">
-        <v>557</v>
+        <v>577</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="K109" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="K110" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="K111" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="K112" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="K113" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="K114" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="K115" t="s">
-        <v>564</v>
+        <v>584</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="K116" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="K117" t="s">
-        <v>566</v>
+        <v>586</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="K118" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="K119" t="s">
-        <v>568</v>
+        <v>588</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="K120" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="K121" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="K122" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
       <c r="K123" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="K124" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="K125" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="K126" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="K127" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="K128" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="K129" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>274</v>
+        <v>294</v>
       </c>
       <c r="K130" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="K131" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
       <c r="K132" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>277</v>
+        <v>297</v>
       </c>
       <c r="K133" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="K134" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="K135" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="K136" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="K137" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="K138" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
       <c r="K139" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="K140" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="K141" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="K142" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="K143" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="K144" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="K145" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="K146" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="K147" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="K148" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="K149" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="K150" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="K151" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="K152" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="K153" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="K154" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="K155" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="K156" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="K157" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="K158" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="K159" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="K160" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="K161" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="K162" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">