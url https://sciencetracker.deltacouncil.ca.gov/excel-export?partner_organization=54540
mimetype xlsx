--- v2 (2026-09-08)
+++ v3 (2026-11-06)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-08 04:35:56am</t>
+    <t>2026-11-05 05:27:41pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=54540</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"54540"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -336,111 +336,180 @@
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
+    <t>Addison Gleekel</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Gleekel</t>
+  </si>
+  <si>
+    <t>Addison.Gleekel@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54854</t>
+  </si>
+  <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Braud</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
+    <t>Arina Ushakova</t>
+  </si>
+  <si>
+    <t>Arina</t>
+  </si>
+  <si>
+    <t>Ushakova</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]</t>
+  </si>
+  <si>
+    <t>Arina.Ushakova@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54857</t>
+  </si>
+  <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
   </si>
   <si>
+    <t>Michelle Stern</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Stern</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t>September 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
+  </si>
+  <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
+    <t>Co-investigator</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>Contributor</t>
+  </si>
+  <si>
+    <t>Inactive</t>
+  </si>
+  <si>
     <t>Primary contact</t>
   </si>
   <si>
-    <t>Active</t>
-[...1 lines deleted...]
-  <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
-  </si>
-[...1 lines deleted...]
-    <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>April 29, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
   </si>
   <si>
     <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Many organizations in the Bay Area are&amp;nbsp; working to protect and restore tidal wetlands, which provide critical flood risk reduction, recreation, water quality improvement, and wildlife habitat. Yet there is still much to learn about how best to manage and restore these vital ecosystems. The WRMP improves the success of tidal wetland restoration by making monitoring more cost effective and producing data and analyses that meet wetland decision-makers’ needs.&lt;/p&gt;
 &lt;p&gt;The WRMP uses practical, collaboratively developed questions to guide wetland monitoring. These questions support informed, science-based decisions to promote healthier wetlands and a more resilient Estuary. To answer these questions, the WRMP established a Monitoring Site Network, which includes three wetland types— mature (&lt;b&gt;Benchmark&lt;/b&gt;), evolving (&lt;b&gt;Reference&lt;/b&gt;), and newly restored (&lt;b&gt;Project&lt;/b&gt;) sites — to understand changes following restoration and guide better restoration practices.&amp;nbsp;&lt;/p&gt;
@@ -2163,96 +2232,87 @@
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
-    <t>Co-investigator</t>
-[...4 lines deleted...]
-  <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -3010,679 +3070,833 @@
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>75</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>54543</v>
+        <v>54854</v>
       </c>
       <c r="B2" t="s">
         <v>83</v>
       </c>
       <c r="C2" t="s">
         <v>84</v>
       </c>
       <c r="D2" t="s">
         <v>85</v>
       </c>
       <c r="E2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="K2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>54545</v>
+        <v>54543</v>
       </c>
       <c r="B3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" t="s">
         <v>90</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>91</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>92</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3"/>
+      <c r="F3" t="s">
+        <v>93</v>
+      </c>
       <c r="G3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>70</v>
       </c>
       <c r="K3" t="s">
-        <v>94</v>
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4">
+        <v>54857</v>
+      </c>
+      <c r="B4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>100</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>87</v>
+      </c>
+      <c r="K4" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5">
+        <v>54545</v>
+      </c>
+      <c r="B5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>70</v>
+      </c>
+      <c r="K5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6">
+        <v>54231</v>
+      </c>
+      <c r="B6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F6" t="s">
+        <v>111</v>
+      </c>
+      <c r="G6" t="s">
+        <v>112</v>
+      </c>
+      <c r="H6" t="s">
+        <v>113</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>114</v>
+      </c>
+      <c r="K6" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54544</v>
       </c>
       <c r="B2">
         <v>54543</v>
       </c>
       <c r="C2">
         <v>54541</v>
       </c>
       <c r="D2" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="E2" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>54546</v>
       </c>
       <c r="B3">
         <v>54545</v>
       </c>
       <c r="C3">
         <v>54541</v>
       </c>
       <c r="D3" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="E3" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>70</v>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>54855</v>
+      </c>
+      <c r="B4">
+        <v>54854</v>
+      </c>
+      <c r="C4">
+        <v>54541</v>
+      </c>
+      <c r="D4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E4" t="s">
+        <v>120</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54856</v>
+      </c>
+      <c r="B5">
+        <v>54231</v>
+      </c>
+      <c r="C5">
+        <v>54541</v>
+      </c>
+      <c r="D5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>54858</v>
+      </c>
+      <c r="B6">
+        <v>54857</v>
+      </c>
+      <c r="C6">
+        <v>54541</v>
+      </c>
+      <c r="D6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E6" t="s">
+        <v>120</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="B1" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="C1" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49609</v>
       </c>
       <c r="B2" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49646</v>
       </c>
       <c r="B3" t="s">
         <v>64</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="E3" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="F3" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49707</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>54540</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="E5" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="F5" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="D1" t="s">
-        <v>116</v>
+        <v>139</v>
       </c>
       <c r="E1" t="s">
-        <v>117</v>
+        <v>140</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="H1" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="I1" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
       <c r="D2" t="s">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="G2" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="D3" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="G3" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D4" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="G4" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J4" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54831</v>
       </c>
       <c r="B5">
         <v>54541</v>
       </c>
       <c r="C5" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D5" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
       <c r="G5" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J5" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54830</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D6" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="G6" t="s">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J6" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54834</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D7" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="G7" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54832</v>
       </c>
       <c r="B8">
         <v>54541</v>
       </c>
       <c r="C8" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D8" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="G8" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54833</v>
       </c>
       <c r="B9">
         <v>54541</v>
       </c>
       <c r="C9" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="D9" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="G9" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54829</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="D10" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="G10" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J10" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -3714,2163 +3928,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>62</v>
       </c>
       <c r="M1" t="s">
         <v>54</v>
       </c>
       <c r="N1" t="s">
         <v>55</v>
       </c>
       <c r="O1" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="P1" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="Q1" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
       <c r="R1" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="S1" t="s">
-        <v>699</v>
+        <v>720</v>
       </c>
       <c r="T1" t="s">
-        <v>702</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="D2" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="E2" t="s">
-        <v>327</v>
+        <v>350</v>
       </c>
       <c r="F2" t="s">
-        <v>332</v>
+        <v>355</v>
       </c>
       <c r="G2" t="s">
-        <v>343</v>
+        <v>366</v>
       </c>
       <c r="H2" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="I2" t="s">
-        <v>378</v>
+        <v>401</v>
       </c>
       <c r="J2" t="s">
-        <v>415</v>
+        <v>438</v>
       </c>
       <c r="K2" t="s">
-        <v>478</v>
+        <v>501</v>
       </c>
       <c r="L2" t="s">
         <v>69</v>
       </c>
       <c r="M2" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
       <c r="N2" t="s">
-        <v>665</v>
+        <v>688</v>
       </c>
       <c r="O2" t="s">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="P2" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
       <c r="Q2" t="s">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="R2" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="S2" t="s">
-        <v>700</v>
+        <v>721</v>
       </c>
       <c r="T2" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>179</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="D3" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="F3" t="s">
-        <v>333</v>
+        <v>356</v>
       </c>
       <c r="G3" t="s">
-        <v>344</v>
+        <v>367</v>
       </c>
       <c r="H3" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="I3" t="s">
-        <v>379</v>
+        <v>402</v>
       </c>
       <c r="J3" t="s">
-        <v>416</v>
+        <v>439</v>
       </c>
       <c r="K3" t="s">
-        <v>479</v>
+        <v>502</v>
       </c>
       <c r="L3" t="s">
-        <v>658</v>
+        <v>681</v>
       </c>
       <c r="M3" t="s">
-        <v>660</v>
+        <v>683</v>
       </c>
       <c r="N3" t="s">
-        <v>666</v>
+        <v>689</v>
       </c>
       <c r="O3" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="P3" t="s">
-        <v>680</v>
+        <v>703</v>
       </c>
       <c r="Q3" t="s">
-        <v>688</v>
+        <v>119</v>
       </c>
       <c r="R3" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="S3" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="T3" t="s">
-        <v>703</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
       <c r="E4" t="s">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="F4" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="G4" t="s">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="H4" t="s">
-        <v>354</v>
+        <v>377</v>
       </c>
       <c r="I4" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="J4" t="s">
-        <v>417</v>
+        <v>440</v>
       </c>
       <c r="K4" t="s">
-        <v>480</v>
+        <v>503</v>
       </c>
       <c r="M4" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="N4" t="s">
-        <v>667</v>
+        <v>690</v>
       </c>
       <c r="O4" t="s">
-        <v>676</v>
+        <v>699</v>
       </c>
       <c r="P4" t="s">
-        <v>681</v>
+        <v>704</v>
       </c>
       <c r="Q4" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="R4" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="D5" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>335</v>
+        <v>358</v>
       </c>
       <c r="G5" t="s">
-        <v>346</v>
+        <v>369</v>
       </c>
       <c r="H5" t="s">
-        <v>355</v>
+        <v>378</v>
       </c>
       <c r="I5" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="J5" t="s">
-        <v>418</v>
+        <v>441</v>
       </c>
       <c r="K5" t="s">
-        <v>481</v>
+        <v>504</v>
       </c>
       <c r="M5" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
       <c r="N5" t="s">
-        <v>668</v>
+        <v>691</v>
       </c>
       <c r="O5" t="s">
-        <v>677</v>
+        <v>700</v>
       </c>
       <c r="P5" t="s">
-        <v>676</v>
+        <v>699</v>
       </c>
       <c r="Q5" t="s">
-        <v>689</v>
+        <v>121</v>
       </c>
       <c r="R5" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>160</v>
+        <v>183</v>
       </c>
       <c r="D6" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="E6" t="s">
-        <v>330</v>
+        <v>353</v>
       </c>
       <c r="F6" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
       <c r="G6" t="s">
-        <v>347</v>
+        <v>370</v>
       </c>
       <c r="H6" t="s">
-        <v>356</v>
+        <v>379</v>
       </c>
       <c r="I6" t="s">
-        <v>382</v>
+        <v>405</v>
       </c>
       <c r="J6" t="s">
-        <v>419</v>
+        <v>442</v>
       </c>
       <c r="K6" t="s">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="M6" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="N6" t="s">
         <v>66</v>
       </c>
       <c r="P6" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="Q6" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="R6" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="D7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E7" t="s">
+        <v>354</v>
+      </c>
+      <c r="F7" t="s">
+        <v>360</v>
+      </c>
+      <c r="G7" t="s">
+        <v>371</v>
+      </c>
+      <c r="H7" t="s">
+        <v>380</v>
+      </c>
+      <c r="I7" t="s">
+        <v>406</v>
+      </c>
+      <c r="J7" t="s">
+        <v>443</v>
+      </c>
+      <c r="K7" t="s">
+        <v>401</v>
+      </c>
+      <c r="M7" t="s">
+        <v>687</v>
+      </c>
+      <c r="N7" t="s">
+        <v>692</v>
+      </c>
+      <c r="P7" t="s">
+        <v>706</v>
+      </c>
+      <c r="R7" t="s">
         <v>171</v>
-      </c>
-[...31 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="D8" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="F8" t="s">
-        <v>338</v>
+        <v>361</v>
       </c>
       <c r="G8" t="s">
-        <v>349</v>
+        <v>372</v>
       </c>
       <c r="H8" t="s">
-        <v>358</v>
+        <v>381</v>
       </c>
       <c r="I8" t="s">
-        <v>384</v>
+        <v>407</v>
       </c>
       <c r="J8" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="K8" t="s">
-        <v>379</v>
+        <v>402</v>
       </c>
       <c r="N8" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="P8" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="R8" t="s">
-        <v>694</v>
+        <v>715</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D9" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="F9" t="s">
-        <v>339</v>
+        <v>362</v>
       </c>
       <c r="G9" t="s">
-        <v>350</v>
+        <v>373</v>
       </c>
       <c r="H9" t="s">
-        <v>359</v>
+        <v>382</v>
       </c>
       <c r="I9" t="s">
-        <v>385</v>
+        <v>408</v>
       </c>
       <c r="J9" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="K9" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="N9" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="P9" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
       <c r="R9" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>164</v>
+        <v>187</v>
       </c>
       <c r="D10" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="F10" t="s">
-        <v>340</v>
+        <v>363</v>
       </c>
       <c r="G10" t="s">
-        <v>351</v>
+        <v>374</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>386</v>
+        <v>409</v>
       </c>
       <c r="J10" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="K10" t="s">
-        <v>484</v>
+        <v>507</v>
       </c>
       <c r="N10" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
       <c r="R10" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="D11" t="s">
-        <v>175</v>
+        <v>198</v>
       </c>
       <c r="F11" t="s">
-        <v>341</v>
+        <v>364</v>
       </c>
       <c r="H11" t="s">
-        <v>360</v>
+        <v>383</v>
       </c>
       <c r="I11" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="J11" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="K11" t="s">
-        <v>485</v>
+        <v>508</v>
       </c>
       <c r="R11" t="s">
-        <v>697</v>
+        <v>718</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="F12" t="s">
-        <v>342</v>
+        <v>365</v>
       </c>
       <c r="H12" t="s">
-        <v>361</v>
+        <v>384</v>
       </c>
       <c r="I12" t="s">
-        <v>344</v>
+        <v>367</v>
       </c>
       <c r="J12" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="K12" t="s">
-        <v>486</v>
+        <v>509</v>
       </c>
       <c r="R12" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>177</v>
+        <v>200</v>
       </c>
       <c r="H13" t="s">
-        <v>362</v>
+        <v>385</v>
       </c>
       <c r="I13" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="J13" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="K13" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="H14" t="s">
-        <v>363</v>
+        <v>386</v>
       </c>
       <c r="I14" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="J14" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="K14" t="s">
-        <v>488</v>
+        <v>511</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="H15" t="s">
-        <v>364</v>
+        <v>387</v>
       </c>
       <c r="I15" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
       <c r="J15" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="K15" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>180</v>
+        <v>203</v>
       </c>
       <c r="H16" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="I16" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="J16" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="K16" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="H17" t="s">
-        <v>366</v>
+        <v>389</v>
       </c>
       <c r="I17" t="s">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="J17" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="K17" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="H18" t="s">
-        <v>367</v>
+        <v>390</v>
       </c>
       <c r="I18" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
       <c r="J18" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
       <c r="K18" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="H19" t="s">
-        <v>368</v>
+        <v>391</v>
       </c>
       <c r="I19" t="s">
-        <v>394</v>
+        <v>417</v>
       </c>
       <c r="J19" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="K19" t="s">
-        <v>492</v>
+        <v>515</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="H20" t="s">
-        <v>369</v>
+        <v>392</v>
       </c>
       <c r="I20" t="s">
-        <v>395</v>
+        <v>418</v>
       </c>
       <c r="J20" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="K20" t="s">
-        <v>493</v>
+        <v>516</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="H21" t="s">
-        <v>370</v>
+        <v>393</v>
       </c>
       <c r="I21" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="J21" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="K21" t="s">
-        <v>494</v>
+        <v>517</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="H22" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="I22" t="s">
-        <v>397</v>
+        <v>420</v>
       </c>
       <c r="J22" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="K22" t="s">
-        <v>495</v>
+        <v>518</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="H23" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="I23" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="J23" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="K23" t="s">
-        <v>496</v>
+        <v>519</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
       <c r="H24" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="I24" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="J24" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="K24" t="s">
-        <v>497</v>
+        <v>520</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>189</v>
+        <v>212</v>
       </c>
       <c r="H25" t="s">
-        <v>374</v>
+        <v>397</v>
       </c>
       <c r="I25" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="J25" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
       <c r="K25" t="s">
-        <v>498</v>
+        <v>521</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>190</v>
+        <v>213</v>
       </c>
       <c r="H26" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="I26" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="J26" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="K26" t="s">
-        <v>499</v>
+        <v>522</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>191</v>
+        <v>214</v>
       </c>
       <c r="H27" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="I27" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="J27" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="K27" t="s">
-        <v>500</v>
+        <v>523</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="H28" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="I28" t="s">
         <v>46</v>
       </c>
       <c r="J28" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="K28" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="I29" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="J29" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="K29" t="s">
-        <v>502</v>
+        <v>525</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>194</v>
+        <v>217</v>
       </c>
       <c r="I30" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
       <c r="J30" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="K30" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="I31" t="s">
-        <v>405</v>
+        <v>428</v>
       </c>
       <c r="J31" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="K31" t="s">
-        <v>504</v>
+        <v>527</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="I32" t="s">
-        <v>406</v>
+        <v>429</v>
       </c>
       <c r="J32" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="K32" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>197</v>
+        <v>220</v>
       </c>
       <c r="I33" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="J33" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="K33" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>198</v>
+        <v>221</v>
       </c>
       <c r="I34" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
       <c r="J34" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="K34" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="I35" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="J35" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="K35" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="I36" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="J36" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="K36" t="s">
-        <v>509</v>
+        <v>532</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="I37" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="J37" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="K37" t="s">
-        <v>510</v>
+        <v>533</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="I38" t="s">
-        <v>412</v>
+        <v>435</v>
       </c>
       <c r="J38" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="K38" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="I39" t="s">
-        <v>413</v>
+        <v>436</v>
       </c>
       <c r="J39" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="K39" t="s">
-        <v>512</v>
+        <v>535</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="I40" t="s">
-        <v>350</v>
+        <v>373</v>
       </c>
       <c r="J40" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="K40" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="I41" t="s">
-        <v>414</v>
+        <v>437</v>
       </c>
       <c r="J41" t="s">
-        <v>454</v>
+        <v>477</v>
       </c>
       <c r="K41" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="J42" t="s">
-        <v>455</v>
+        <v>478</v>
       </c>
       <c r="K42" t="s">
-        <v>515</v>
+        <v>538</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="J43" t="s">
-        <v>456</v>
+        <v>479</v>
       </c>
       <c r="K43" t="s">
-        <v>516</v>
+        <v>539</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="J44" t="s">
-        <v>457</v>
+        <v>480</v>
       </c>
       <c r="K44" t="s">
-        <v>517</v>
+        <v>540</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="J45" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="K45" t="s">
-        <v>518</v>
+        <v>541</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="J46" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="K46" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="J47" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="K47" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="J48" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
       <c r="K48" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="J49" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="K49" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="J50" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="K50" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="J51" t="s">
-        <v>464</v>
+        <v>487</v>
       </c>
       <c r="K51" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="J52" t="s">
-        <v>465</v>
+        <v>488</v>
       </c>
       <c r="K52" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>217</v>
+        <v>240</v>
       </c>
       <c r="J53" t="s">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="K53" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="J54" t="s">
-        <v>467</v>
+        <v>490</v>
       </c>
       <c r="K54" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="J55" t="s">
-        <v>468</v>
+        <v>491</v>
       </c>
       <c r="K55" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="J56" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="K56" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="J57" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="K57" t="s">
-        <v>529</v>
+        <v>552</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="J58" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="K58" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="J59" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="K59" t="s">
-        <v>531</v>
+        <v>554</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="J60" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="K60" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>225</v>
+        <v>248</v>
       </c>
       <c r="J61" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="K61" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="J62" t="s">
-        <v>475</v>
+        <v>498</v>
       </c>
       <c r="K62" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="J63" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="K63" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="J64" t="s">
-        <v>477</v>
+        <v>500</v>
       </c>
       <c r="K64" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="K65" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="K66" t="s">
-        <v>537</v>
+        <v>560</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="K67" t="s">
-        <v>538</v>
+        <v>561</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="K68" t="s">
-        <v>539</v>
+        <v>562</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="K69" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
       <c r="K70" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="K71" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="K72" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="K73" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="K74" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="K75" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="K76" t="s">
-        <v>547</v>
+        <v>570</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="K77" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="K78" t="s">
-        <v>549</v>
+        <v>572</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="K79" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="K80" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="K81" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="K82" t="s">
-        <v>553</v>
+        <v>576</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="K83" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="K84" t="s">
-        <v>555</v>
+        <v>578</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="K85" t="s">
-        <v>397</v>
+        <v>420</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="K86" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="K87" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="K88" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="K89" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="K90" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="K91" t="s">
-        <v>561</v>
+        <v>584</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="K92" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="K93" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="K94" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="K95" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="K96" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="K97" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="K98" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="K99" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="K100" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="K101" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="K102" t="s">
-        <v>571</v>
+        <v>594</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="K103" t="s">
-        <v>572</v>
+        <v>595</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="K104" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="K105" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="K106" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="K107" t="s">
-        <v>576</v>
+        <v>599</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="K108" t="s">
-        <v>577</v>
+        <v>600</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
       <c r="K109" t="s">
-        <v>578</v>
+        <v>601</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="K110" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="K111" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
       <c r="K112" t="s">
-        <v>581</v>
+        <v>604</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="K113" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="K114" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="K115" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="K116" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="K117" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="K118" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="K119" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="K120" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="K121" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="K122" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="K123" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="K124" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="K125" t="s">
-        <v>367</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="K126" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
       <c r="K127" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
       <c r="K128" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>293</v>
+        <v>316</v>
       </c>
       <c r="K129" t="s">
-        <v>597</v>
+        <v>620</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="K130" t="s">
-        <v>598</v>
+        <v>621</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="K131" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="K132" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
       <c r="K133" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="K134" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="K135" t="s">
-        <v>603</v>
+        <v>626</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
       <c r="K136" t="s">
-        <v>604</v>
+        <v>627</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="K137" t="s">
-        <v>605</v>
+        <v>628</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="K138" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="K139" t="s">
-        <v>606</v>
+        <v>629</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="K140" t="s">
-        <v>607</v>
+        <v>630</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="K141" t="s">
-        <v>608</v>
+        <v>631</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="K142" t="s">
-        <v>609</v>
+        <v>632</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="K143" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="K144" t="s">
-        <v>611</v>
+        <v>634</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="K145" t="s">
-        <v>612</v>
+        <v>635</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="K146" t="s">
-        <v>613</v>
+        <v>636</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="K147" t="s">
-        <v>614</v>
+        <v>637</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="K148" t="s">
-        <v>615</v>
+        <v>638</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>313</v>
+        <v>336</v>
       </c>
       <c r="K149" t="s">
-        <v>616</v>
+        <v>639</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>314</v>
+        <v>337</v>
       </c>
       <c r="K150" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="K151" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="K152" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="K153" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
       <c r="K154" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="K155" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
       <c r="K156" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="K157" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="K158" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="K159" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>324</v>
+        <v>347</v>
       </c>
       <c r="K160" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>325</v>
+        <v>348</v>
       </c>
       <c r="K161" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>326</v>
+        <v>349</v>
       </c>
       <c r="K162" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>637</v>
+        <v>660</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>648</v>
+        <v>671</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>649</v>
+        <v>672</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>654</v>
+        <v>677</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>655</v>
+        <v>678</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>656</v>
+        <v>679</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>657</v>
+        <v>680</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">