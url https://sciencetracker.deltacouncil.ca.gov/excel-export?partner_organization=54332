--- v0 (2026-05-12)
+++ v1 (2026-07-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 03:04:14pm</t>
+    <t>2026-07-12 08:16:31pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=54332</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"54332"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2019,50 +2019,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -3564,60 +3567,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>61</v>
       </c>
       <c r="M1" t="s">
         <v>53</v>
       </c>
       <c r="N1" t="s">
         <v>54</v>
       </c>
       <c r="O1" t="s">
         <v>650</v>
       </c>
       <c r="P1" t="s">
         <v>655</v>
       </c>
       <c r="Q1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="R1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="S1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="T1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>134</v>
       </c>
       <c r="C2" t="s">
         <v>136</v>
       </c>
       <c r="D2" t="s">
         <v>145</v>
       </c>
       <c r="E2" t="s">
         <v>306</v>
       </c>
       <c r="F2" t="s">
         <v>311</v>
       </c>
       <c r="G2" t="s">
         <v>321</v>
       </c>
       <c r="H2" t="s">
         <v>329</v>
       </c>
       <c r="I2" t="s">
@@ -3626,54 +3629,54 @@
       <c r="J2" t="s">
         <v>393</v>
       </c>
       <c r="K2" t="s">
         <v>455</v>
       </c>
       <c r="L2" t="s">
         <v>635</v>
       </c>
       <c r="M2" t="s">
         <v>637</v>
       </c>
       <c r="N2" t="s">
         <v>642</v>
       </c>
       <c r="O2" t="s">
         <v>651</v>
       </c>
       <c r="P2" t="s">
         <v>656</v>
       </c>
       <c r="Q2" t="s">
         <v>109</v>
       </c>
       <c r="R2" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="S2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="T2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>135</v>
       </c>
       <c r="C3" t="s">
         <v>137</v>
       </c>
       <c r="D3" t="s">
         <v>146</v>
       </c>
       <c r="E3" t="s">
         <v>307</v>
       </c>
       <c r="F3" t="s">
         <v>312</v>
       </c>
       <c r="G3" t="s">
         <v>322</v>
       </c>
       <c r="H3" t="s">
@@ -3685,387 +3688,390 @@
       <c r="J3" t="s">
         <v>394</v>
       </c>
       <c r="K3" t="s">
         <v>456</v>
       </c>
       <c r="L3" t="s">
         <v>636</v>
       </c>
       <c r="M3" t="s">
         <v>63</v>
       </c>
       <c r="N3" t="s">
         <v>643</v>
       </c>
       <c r="O3" t="s">
         <v>652</v>
       </c>
       <c r="P3" t="s">
         <v>657</v>
       </c>
       <c r="Q3" t="s">
         <v>108</v>
       </c>
       <c r="R3" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="S3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="T3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>147</v>
       </c>
       <c r="E4" t="s">
         <v>308</v>
       </c>
       <c r="F4" t="s">
         <v>313</v>
       </c>
       <c r="G4" t="s">
         <v>323</v>
       </c>
       <c r="H4" t="s">
         <v>331</v>
       </c>
       <c r="I4" t="s">
         <v>358</v>
       </c>
       <c r="J4" t="s">
         <v>395</v>
       </c>
       <c r="K4" t="s">
         <v>457</v>
       </c>
       <c r="M4" t="s">
         <v>638</v>
       </c>
       <c r="N4" t="s">
         <v>644</v>
       </c>
       <c r="O4" t="s">
         <v>653</v>
       </c>
       <c r="P4" t="s">
         <v>658</v>
       </c>
       <c r="Q4" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="R4" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>138</v>
       </c>
       <c r="D5" t="s">
         <v>148</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>314</v>
       </c>
       <c r="G5" t="s">
         <v>324</v>
       </c>
       <c r="H5" t="s">
         <v>332</v>
       </c>
       <c r="I5" t="s">
         <v>359</v>
       </c>
       <c r="J5" t="s">
         <v>396</v>
       </c>
       <c r="K5" t="s">
         <v>458</v>
       </c>
       <c r="M5" t="s">
         <v>639</v>
       </c>
       <c r="N5" t="s">
         <v>645</v>
       </c>
       <c r="O5" t="s">
         <v>654</v>
       </c>
       <c r="P5" t="s">
         <v>653</v>
       </c>
       <c r="Q5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="R5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>139</v>
       </c>
       <c r="D6" t="s">
         <v>149</v>
       </c>
       <c r="E6" t="s">
         <v>309</v>
       </c>
       <c r="F6" t="s">
         <v>315</v>
       </c>
       <c r="G6" t="s">
         <v>325</v>
       </c>
       <c r="H6" t="s">
         <v>333</v>
       </c>
       <c r="I6" t="s">
         <v>360</v>
       </c>
       <c r="J6" t="s">
         <v>397</v>
       </c>
       <c r="K6" t="s">
         <v>459</v>
       </c>
       <c r="M6" t="s">
         <v>640</v>
       </c>
       <c r="N6" t="s">
         <v>64</v>
       </c>
       <c r="P6" t="s">
         <v>659</v>
       </c>
       <c r="Q6" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="R6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>140</v>
       </c>
       <c r="D7" t="s">
         <v>150</v>
       </c>
       <c r="E7" t="s">
         <v>310</v>
       </c>
       <c r="F7" t="s">
         <v>316</v>
       </c>
       <c r="G7" t="s">
         <v>326</v>
       </c>
       <c r="H7" t="s">
         <v>334</v>
       </c>
       <c r="I7" t="s">
         <v>361</v>
       </c>
       <c r="J7" t="s">
         <v>398</v>
       </c>
       <c r="K7" t="s">
         <v>356</v>
       </c>
       <c r="M7" t="s">
         <v>641</v>
       </c>
       <c r="N7" t="s">
         <v>646</v>
       </c>
       <c r="P7" t="s">
         <v>660</v>
       </c>
       <c r="R7" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>141</v>
       </c>
       <c r="D8" t="s">
         <v>151</v>
       </c>
       <c r="F8" t="s">
         <v>317</v>
       </c>
       <c r="G8" t="s">
         <v>327</v>
       </c>
       <c r="H8" t="s">
         <v>335</v>
       </c>
       <c r="I8" t="s">
         <v>362</v>
       </c>
       <c r="J8" t="s">
         <v>399</v>
       </c>
       <c r="K8" t="s">
         <v>357</v>
       </c>
       <c r="N8" t="s">
         <v>647</v>
       </c>
       <c r="P8" t="s">
         <v>661</v>
       </c>
       <c r="R8" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>142</v>
       </c>
       <c r="D9" t="s">
         <v>152</v>
       </c>
       <c r="F9" t="s">
         <v>318</v>
       </c>
       <c r="G9" t="s">
         <v>328</v>
       </c>
       <c r="H9" t="s">
         <v>336</v>
       </c>
       <c r="I9" t="s">
         <v>363</v>
       </c>
       <c r="J9" t="s">
         <v>400</v>
       </c>
       <c r="K9" t="s">
         <v>460</v>
       </c>
       <c r="N9" t="s">
         <v>648</v>
       </c>
+      <c r="P9" t="s">
+        <v>662</v>
+      </c>
       <c r="R9" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>143</v>
       </c>
       <c r="D10" t="s">
         <v>153</v>
       </c>
       <c r="F10" t="s">
         <v>319</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10" t="s">
         <v>337</v>
       </c>
       <c r="I10" t="s">
         <v>364</v>
       </c>
       <c r="J10" t="s">
         <v>401</v>
       </c>
       <c r="K10" t="s">
         <v>461</v>
       </c>
       <c r="N10" t="s">
         <v>649</v>
       </c>
       <c r="R10" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>144</v>
       </c>
       <c r="D11" t="s">
         <v>154</v>
       </c>
       <c r="F11" t="s">
         <v>320</v>
       </c>
       <c r="H11" t="s">
         <v>338</v>
       </c>
       <c r="I11" t="s">
         <v>365</v>
       </c>
       <c r="J11" t="s">
         <v>402</v>
       </c>
       <c r="K11" t="s">
         <v>462</v>
       </c>
       <c r="R11" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>155</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
         <v>339</v>
       </c>
       <c r="I12" t="s">
         <v>322</v>
       </c>
       <c r="J12" t="s">
         <v>403</v>
       </c>
       <c r="K12" t="s">
         <v>463</v>
       </c>
       <c r="R12" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>156</v>
       </c>
       <c r="H13" t="s">
         <v>340</v>
       </c>
       <c r="I13" t="s">
         <v>366</v>
       </c>
       <c r="J13" t="s">
         <v>404</v>
       </c>
       <c r="K13" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>157</v>
       </c>
       <c r="H14" t="s">
         <v>341</v>