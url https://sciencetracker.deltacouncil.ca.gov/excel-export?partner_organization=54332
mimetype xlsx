--- v1 (2026-07-13)
+++ v2 (2026-09-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 08:16:31pm</t>
+    <t>2026-09-11 12:32:30am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=54332</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"54332"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -173,51 +173,51 @@
 &lt;p&gt;The overarching goal of the proposed project is to build and integrate knowledge of the social-ecological uses of&amp;nbsp;Delta waterways and floodplains to inform equitable solutions to Delta management challenges. Specific objectives&amp;nbsp;are to (1) understand the diverse public beneficial uses Delta waterways and floodplains; (2) incorporate functional&amp;nbsp;flows and riparian floodplain processes in Delta water operations models; (3) share diverse community knowledge&amp;nbsp;through a web-based platform; and (4) critically evaluate our collaborative research approach to assess its efficacy in&amp;nbsp;building trust, enhancing public engagement, and guiding equitable stewardship actions.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>2025;2026;2027;2028</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Social science</t>
   </si>
   <si>
     <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
   </si>
   <si>
-    <t>February 10, 2026</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54312</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
@@ -3482,51 +3482,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54517</v>
       </c>
       <c r="B2">
         <v>54312</v>
       </c>
       <c r="C2" t="s">
         <v>129</v>
       </c>
       <c r="D2" t="s">
         <v>130</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>131</v>
       </c>
       <c r="G2" t="s">
         <v>132</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>