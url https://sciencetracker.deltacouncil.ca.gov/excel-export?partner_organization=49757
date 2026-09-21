--- v0 (2026-08-02)
+++ v1 (2026-09-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 05:56:25am</t>
+    <t>2026-09-20 09:49:45pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49757</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49757"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>