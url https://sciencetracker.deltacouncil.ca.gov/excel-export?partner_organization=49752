--- v0 (2026-05-12)
+++ v1 (2026-08-21)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="803">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:55:37pm</t>
+    <t>2026-08-21 01:06:15pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49752</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49752"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2426,50 +2426,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -4788,51 +4791,51 @@
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>52071</v>
       </c>
       <c r="B5">
         <v>49790</v>
       </c>
       <c r="C5" t="s">
         <v>257</v>
       </c>
       <c r="D5" t="s">
         <v>258</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>259</v>
       </c>
       <c r="G5" t="s">
         <v>260</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54688</v>
       </c>
       <c r="B6">
         <v>54686</v>
       </c>
       <c r="C6" t="s">
         <v>243</v>
       </c>
       <c r="D6" t="s">
         <v>262</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>263</v>
       </c>
       <c r="G6" t="s">
         <v>264</v>
       </c>
@@ -4900,51 +4903,51 @@
         <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>52051</v>
       </c>
       <c r="B9">
         <v>49858</v>
       </c>
       <c r="C9" t="s">
         <v>269</v>
       </c>
       <c r="D9" t="s">
         <v>273</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>274</v>
       </c>
       <c r="G9" t="s">
         <v>275</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J9" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4985,60 +4988,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>113</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
         <v>106</v>
       </c>
       <c r="O1" t="s">
         <v>779</v>
       </c>
       <c r="P1" t="s">
         <v>784</v>
       </c>
       <c r="Q1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="R1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="S1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="T1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>277</v>
       </c>
       <c r="C2" t="s">
         <v>278</v>
       </c>
       <c r="D2" t="s">
         <v>286</v>
       </c>
       <c r="E2" t="s">
         <v>447</v>
       </c>
       <c r="F2" t="s">
         <v>452</v>
       </c>
       <c r="G2" t="s">
         <v>459</v>
       </c>
       <c r="H2" t="s">
         <v>466</v>
       </c>
       <c r="I2" t="s">
@@ -5047,51 +5050,51 @@
       <c r="J2" t="s">
         <v>527</v>
       </c>
       <c r="K2" t="s">
         <v>586</v>
       </c>
       <c r="L2" t="s">
         <v>120</v>
       </c>
       <c r="M2" t="s">
         <v>767</v>
       </c>
       <c r="N2" t="s">
         <v>771</v>
       </c>
       <c r="O2" t="s">
         <v>780</v>
       </c>
       <c r="P2" t="s">
         <v>785</v>
       </c>
       <c r="Q2" t="s">
         <v>202</v>
       </c>
       <c r="R2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="S2" t="s">
         <v>139</v>
       </c>
       <c r="T2" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>287</v>
       </c>
       <c r="E3" t="s">
         <v>448</v>
       </c>
       <c r="F3" t="s">
         <v>61</v>
       </c>
       <c r="G3" t="s">
@@ -5109,54 +5112,54 @@
       <c r="K3" t="s">
         <v>587</v>
       </c>
       <c r="L3" t="s">
         <v>766</v>
       </c>
       <c r="M3" t="s">
         <v>115</v>
       </c>
       <c r="N3" t="s">
         <v>772</v>
       </c>
       <c r="O3" t="s">
         <v>781</v>
       </c>
       <c r="P3" t="s">
         <v>786</v>
       </c>
       <c r="Q3" t="s">
         <v>204</v>
       </c>
       <c r="R3" t="s">
         <v>269</v>
       </c>
       <c r="S3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="T3" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
         <v>288</v>
       </c>
       <c r="E4" t="s">
         <v>449</v>
       </c>
       <c r="F4" t="s">
         <v>453</v>
       </c>
       <c r="G4" t="s">
         <v>461</v>
       </c>
       <c r="H4" t="s">
         <v>468</v>
       </c>
       <c r="I4" t="s">
@@ -5209,51 +5212,51 @@
       <c r="I5" t="s">
         <v>493</v>
       </c>
       <c r="J5" t="s">
         <v>530</v>
       </c>
       <c r="K5" t="s">
         <v>589</v>
       </c>
       <c r="M5" t="s">
         <v>768</v>
       </c>
       <c r="N5" t="s">
         <v>774</v>
       </c>
       <c r="O5" t="s">
         <v>783</v>
       </c>
       <c r="P5" t="s">
         <v>782</v>
       </c>
       <c r="Q5" t="s">
         <v>208</v>
       </c>
       <c r="R5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>280</v>
       </c>
       <c r="D6" t="s">
         <v>290</v>
       </c>
       <c r="E6" t="s">
         <v>450</v>
       </c>
       <c r="F6" t="s">
         <v>454</v>
       </c>
       <c r="G6" t="s">
         <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>470</v>
       </c>
       <c r="I6" t="s">
         <v>494</v>
       </c>
       <c r="J6" t="s">
@@ -5294,116 +5297,119 @@
       <c r="G7" t="s">
         <v>84</v>
       </c>
       <c r="H7" t="s">
         <v>471</v>
       </c>
       <c r="I7" t="s">
         <v>495</v>
       </c>
       <c r="J7" t="s">
         <v>532</v>
       </c>
       <c r="K7" t="s">
         <v>491</v>
       </c>
       <c r="M7" t="s">
         <v>770</v>
       </c>
       <c r="N7" t="s">
         <v>775</v>
       </c>
       <c r="P7" t="s">
         <v>789</v>
       </c>
       <c r="R7" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>282</v>
       </c>
       <c r="D8" t="s">
         <v>292</v>
       </c>
       <c r="F8" t="s">
         <v>456</v>
       </c>
       <c r="G8" t="s">
         <v>463</v>
       </c>
       <c r="H8" t="s">
         <v>472</v>
       </c>
       <c r="I8" t="s">
         <v>496</v>
       </c>
       <c r="J8" t="s">
         <v>533</v>
       </c>
       <c r="K8" t="s">
         <v>64</v>
       </c>
       <c r="N8" t="s">
         <v>776</v>
       </c>
       <c r="P8" t="s">
         <v>790</v>
       </c>
       <c r="R8" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>283</v>
       </c>
       <c r="D9" t="s">
         <v>293</v>
       </c>
       <c r="F9" t="s">
         <v>457</v>
       </c>
       <c r="G9" t="s">
         <v>464</v>
       </c>
       <c r="H9" t="s">
         <v>473</v>
       </c>
       <c r="I9" t="s">
         <v>497</v>
       </c>
       <c r="J9" t="s">
         <v>534</v>
       </c>
       <c r="K9" t="s">
         <v>591</v>
       </c>
       <c r="N9" t="s">
         <v>777</v>
       </c>
+      <c r="P9" t="s">
+        <v>791</v>
+      </c>
       <c r="R9" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>284</v>
       </c>
       <c r="D10" t="s">
         <v>294</v>
       </c>
       <c r="F10" t="s">
         <v>95</v>
       </c>
       <c r="G10" t="s">
         <v>465</v>
       </c>
       <c r="H10" t="s">
         <v>97</v>
       </c>
       <c r="I10" t="s">
         <v>498</v>
       </c>
       <c r="J10" t="s">
         <v>535</v>
@@ -5442,51 +5448,51 @@
       </c>
       <c r="R11" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>296</v>
       </c>
       <c r="F12" t="s">
         <v>83</v>
       </c>
       <c r="H12" t="s">
         <v>474</v>
       </c>
       <c r="I12" t="s">
         <v>460</v>
       </c>
       <c r="J12" t="s">
         <v>537</v>
       </c>
       <c r="K12" t="s">
         <v>594</v>
       </c>
       <c r="R12" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>297</v>
       </c>
       <c r="H13" t="s">
         <v>475</v>
       </c>
       <c r="I13" t="s">
         <v>500</v>
       </c>
       <c r="J13" t="s">
         <v>538</v>
       </c>
       <c r="K13" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>298</v>
       </c>
       <c r="H14" t="s">
         <v>476</v>