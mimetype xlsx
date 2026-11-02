--- v1 (2026-08-21)
+++ v2 (2026-11-02)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="803">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-21 01:06:15pm</t>
+    <t>2026-11-02 07:55:42am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49752</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49752"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4763,79 +4763,79 @@
         <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54525</v>
       </c>
       <c r="B4">
         <v>54204</v>
       </c>
       <c r="C4" t="s">
         <v>253</v>
       </c>
       <c r="D4" t="s">
         <v>254</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>255</v>
       </c>
       <c r="G4" t="s">
         <v>256</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>52071</v>
       </c>
       <c r="B5">
         <v>49790</v>
       </c>
       <c r="C5" t="s">
         <v>257</v>
       </c>
       <c r="D5" t="s">
         <v>258</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>259</v>
       </c>
       <c r="G5" t="s">
         <v>260</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54688</v>
       </c>
       <c r="B6">
         <v>54686</v>
       </c>
       <c r="C6" t="s">
         <v>243</v>
       </c>
       <c r="D6" t="s">
         <v>262</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>263</v>
       </c>
       <c r="G6" t="s">
         <v>264</v>
       </c>