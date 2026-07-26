--- v0 (2026-05-20)
+++ v1 (2026-07-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1112">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-20 04:07:50pm</t>
+    <t>2026-07-25 04:56:45pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3380,50 +3380,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -8553,79 +8556,79 @@
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50989</v>
       </c>
       <c r="B7">
         <v>50172</v>
       </c>
       <c r="C7" t="s">
         <v>518</v>
       </c>
       <c r="D7" t="s">
         <v>530</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>531</v>
       </c>
       <c r="G7" t="s">
         <v>532</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51364</v>
       </c>
       <c r="B8">
         <v>50093</v>
       </c>
       <c r="C8" t="s">
         <v>516</v>
       </c>
       <c r="D8" t="s">
         <v>533</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>534</v>
       </c>
       <c r="G8" t="s">
         <v>535</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51149</v>
       </c>
       <c r="B9">
         <v>50145</v>
       </c>
       <c r="C9" t="s">
         <v>526</v>
       </c>
       <c r="D9" t="s">
         <v>536</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>537</v>
       </c>
       <c r="G9" t="s">
         <v>538</v>
       </c>
@@ -8637,51 +8640,51 @@
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50993</v>
       </c>
       <c r="B10">
         <v>50172</v>
       </c>
       <c r="C10" t="s">
         <v>518</v>
       </c>
       <c r="D10" t="s">
         <v>530</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>539</v>
       </c>
       <c r="G10" t="s">
         <v>540</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51145</v>
       </c>
       <c r="B11">
         <v>50173</v>
       </c>
       <c r="C11" t="s">
         <v>518</v>
       </c>
       <c r="D11" t="s">
         <v>541</v>
       </c>
       <c r="E11" t="s">
         <v>542</v>
       </c>
       <c r="F11" t="s">
         <v>543</v>
       </c>
       <c r="G11" t="s">
@@ -9005,109 +9008,109 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50906</v>
       </c>
       <c r="B23">
         <v>50145</v>
       </c>
       <c r="C23" t="s">
         <v>518</v>
       </c>
       <c r="D23" t="s">
         <v>579</v>
       </c>
       <c r="E23" t="s">
         <v>580</v>
       </c>
       <c r="F23" t="s">
         <v>581</v>
       </c>
       <c r="G23" t="s">
         <v>582</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51501</v>
       </c>
       <c r="B24">
         <v>50133</v>
       </c>
       <c r="C24" t="s">
         <v>513</v>
       </c>
       <c r="D24" t="s">
         <v>583</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>584</v>
       </c>
       <c r="G24" t="s">
         <v>585</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50836</v>
       </c>
       <c r="B25">
         <v>49783</v>
       </c>
       <c r="C25" t="s">
         <v>586</v>
       </c>
       <c r="D25" t="s">
         <v>587</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>588</v>
       </c>
       <c r="G25" t="s">
         <v>589</v>
       </c>
       <c r="H25" t="s">
         <v>590</v>
       </c>
       <c r="I25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J25" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50905</v>
       </c>
       <c r="B26">
         <v>50145</v>
       </c>
       <c r="C26" t="s">
         <v>518</v>
       </c>
       <c r="D26" t="s">
         <v>591</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>592</v>
       </c>
       <c r="G26" t="s">
         <v>593</v>
       </c>
@@ -9261,79 +9264,79 @@
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50978</v>
       </c>
       <c r="B32">
         <v>50154</v>
       </c>
       <c r="C32" t="s">
         <v>513</v>
       </c>
       <c r="D32" t="s">
         <v>608</v>
       </c>
       <c r="E32" t="s">
         <v>609</v>
       </c>
       <c r="F32" t="s">
         <v>610</v>
       </c>
       <c r="G32" t="s">
         <v>611</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J32" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51500</v>
       </c>
       <c r="B33">
         <v>50133</v>
       </c>
       <c r="C33" t="s">
         <v>516</v>
       </c>
       <c r="D33" t="s">
         <v>583</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>612</v>
       </c>
       <c r="G33" t="s">
         <v>613</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J33" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -9374,60 +9377,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>245</v>
       </c>
       <c r="M1" t="s">
         <v>237</v>
       </c>
       <c r="N1" t="s">
         <v>238</v>
       </c>
       <c r="O1" t="s">
         <v>1087</v>
       </c>
       <c r="P1" t="s">
         <v>1092</v>
       </c>
       <c r="Q1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="R1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="S1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="T1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>212</v>
       </c>
       <c r="C2" t="s">
         <v>614</v>
       </c>
       <c r="D2" t="s">
         <v>619</v>
       </c>
       <c r="E2" t="s">
         <v>780</v>
       </c>
       <c r="F2" t="s">
         <v>782</v>
       </c>
       <c r="G2" t="s">
         <v>789</v>
       </c>
       <c r="H2" t="s">
         <v>792</v>
       </c>
       <c r="I2" t="s">
@@ -9436,54 +9439,54 @@
       <c r="J2" t="s">
         <v>845</v>
       </c>
       <c r="K2" t="s">
         <v>902</v>
       </c>
       <c r="L2" t="s">
         <v>255</v>
       </c>
       <c r="M2" t="s">
         <v>1080</v>
       </c>
       <c r="N2" t="s">
         <v>266</v>
       </c>
       <c r="O2" t="s">
         <v>1088</v>
       </c>
       <c r="P2" t="s">
         <v>1093</v>
       </c>
       <c r="Q2" t="s">
         <v>422</v>
       </c>
       <c r="R2" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="S2" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="T2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>615</v>
       </c>
       <c r="D3" t="s">
         <v>620</v>
       </c>
       <c r="E3" t="s">
         <v>182</v>
       </c>
       <c r="F3" t="s">
         <v>783</v>
       </c>
       <c r="G3" t="s">
         <v>207</v>
       </c>
       <c r="H3" t="s">
@@ -9498,54 +9501,54 @@
       <c r="K3" t="s">
         <v>903</v>
       </c>
       <c r="L3" t="s">
         <v>1079</v>
       </c>
       <c r="M3" t="s">
         <v>253</v>
       </c>
       <c r="N3" t="s">
         <v>1082</v>
       </c>
       <c r="O3" t="s">
         <v>1089</v>
       </c>
       <c r="P3" t="s">
         <v>1094</v>
       </c>
       <c r="Q3" t="s">
         <v>423</v>
       </c>
       <c r="R3" t="s">
         <v>526</v>
       </c>
       <c r="S3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="T3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="C4" t="s">
         <v>85</v>
       </c>
       <c r="D4" t="s">
         <v>621</v>
       </c>
       <c r="E4" t="s">
         <v>781</v>
       </c>
       <c r="F4" t="s">
         <v>784</v>
       </c>
       <c r="G4" t="s">
         <v>790</v>
       </c>
       <c r="H4" t="s">
         <v>794</v>
       </c>
       <c r="I4" t="s">
@@ -9598,51 +9601,51 @@
       <c r="I5" t="s">
         <v>815</v>
       </c>
       <c r="J5" t="s">
         <v>848</v>
       </c>
       <c r="K5" t="s">
         <v>905</v>
       </c>
       <c r="M5" t="s">
         <v>261</v>
       </c>
       <c r="N5" t="s">
         <v>1083</v>
       </c>
       <c r="O5" t="s">
         <v>1091</v>
       </c>
       <c r="P5" t="s">
         <v>1090</v>
       </c>
       <c r="Q5" t="s">
         <v>424</v>
       </c>
       <c r="R5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>616</v>
       </c>
       <c r="D6" t="s">
         <v>623</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>786</v>
       </c>
       <c r="G6" t="s">
         <v>76</v>
       </c>
       <c r="H6" t="s">
         <v>795</v>
       </c>
       <c r="I6" t="s">
         <v>816</v>
       </c>
       <c r="J6" t="s">
@@ -9683,118 +9686,121 @@
       <c r="G7" t="s">
         <v>107</v>
       </c>
       <c r="H7" t="s">
         <v>796</v>
       </c>
       <c r="I7" t="s">
         <v>817</v>
       </c>
       <c r="J7" t="s">
         <v>850</v>
       </c>
       <c r="K7" t="s">
         <v>813</v>
       </c>
       <c r="M7" t="s">
         <v>246</v>
       </c>
       <c r="N7" t="s">
         <v>1084</v>
       </c>
       <c r="P7" t="s">
         <v>1097</v>
       </c>
       <c r="R7" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>617</v>
       </c>
       <c r="D8" t="s">
         <v>625</v>
       </c>
       <c r="F8" t="s">
         <v>200</v>
       </c>
       <c r="G8" t="s">
         <v>117</v>
       </c>
       <c r="H8" t="s">
         <v>797</v>
       </c>
       <c r="I8" t="s">
         <v>818</v>
       </c>
       <c r="J8" t="s">
         <v>851</v>
       </c>
       <c r="K8" t="s">
         <v>229</v>
       </c>
       <c r="N8" t="s">
         <v>1085</v>
       </c>
       <c r="P8" t="s">
         <v>1098</v>
       </c>
       <c r="R8" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>626</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>100</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
         <v>819</v>
       </c>
       <c r="J9" t="s">
         <v>852</v>
       </c>
       <c r="K9" t="s">
         <v>907</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
+      <c r="P9" t="s">
+        <v>1099</v>
+      </c>
       <c r="R9" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>155</v>
       </c>
       <c r="D10" t="s">
         <v>627</v>
       </c>
       <c r="F10" t="s">
         <v>183</v>
       </c>
       <c r="G10" t="s">
         <v>164</v>
       </c>
       <c r="H10" t="s">
         <v>228</v>
       </c>
       <c r="I10" t="s">
         <v>820</v>
       </c>
       <c r="J10" t="s">
         <v>853</v>
       </c>
       <c r="K10" t="s">