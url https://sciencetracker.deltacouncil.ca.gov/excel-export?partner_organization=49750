--- v1 (2026-07-26)
+++ v2 (2026-10-02)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1112">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-25 04:56:45pm</t>
+    <t>2026-10-02 02:37:55pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8726,79 +8726,79 @@
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51146</v>
       </c>
       <c r="B13">
         <v>50173</v>
       </c>
       <c r="C13" t="s">
         <v>518</v>
       </c>
       <c r="D13" t="s">
         <v>548</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>549</v>
       </c>
       <c r="G13" t="s">
         <v>550</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J13" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50837</v>
       </c>
       <c r="B14">
         <v>49872</v>
       </c>
       <c r="C14" t="s">
         <v>551</v>
       </c>
       <c r="D14" t="s">
         <v>552</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>553</v>
       </c>
       <c r="G14" t="s">
         <v>551</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50835</v>
       </c>
       <c r="B15">
         <v>49781</v>
       </c>
       <c r="C15" t="s">
         <v>513</v>
       </c>
       <c r="D15" t="s">
         <v>554</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>555</v>
       </c>
       <c r="G15" t="s">
         <v>556</v>
       </c>
@@ -8838,51 +8838,51 @@
         <v>557</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>52066</v>
       </c>
       <c r="B17">
         <v>49781</v>
       </c>
       <c r="C17" t="s">
         <v>513</v>
       </c>
       <c r="D17" t="s">
         <v>561</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>562</v>
       </c>
       <c r="G17" t="s">
         <v>563</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J17" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51274</v>
       </c>
       <c r="B18">
         <v>50140</v>
       </c>
       <c r="C18" t="s">
         <v>518</v>
       </c>
       <c r="D18" t="s">
         <v>564</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>565</v>
       </c>
       <c r="G18" t="s">
         <v>566</v>
       </c>
@@ -9066,51 +9066,51 @@
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50836</v>
       </c>
       <c r="B25">
         <v>49783</v>
       </c>
       <c r="C25" t="s">
         <v>586</v>
       </c>
       <c r="D25" t="s">
         <v>587</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>588</v>
       </c>
       <c r="G25" t="s">
         <v>589</v>
       </c>
       <c r="H25" t="s">
         <v>590</v>
       </c>
       <c r="I25">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J25" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50905</v>
       </c>
       <c r="B26">
         <v>50145</v>
       </c>
       <c r="C26" t="s">
         <v>518</v>
       </c>
       <c r="D26" t="s">
         <v>591</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>592</v>
       </c>
       <c r="G26" t="s">
         <v>593</v>
       </c>