--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1287">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-16 04:30:53am</t>
+    <t>2026-08-01 04:51:41am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49741</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49741"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3956,50 +3956,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -8364,51 +8367,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50833</v>
       </c>
       <c r="B3">
         <v>49780</v>
       </c>
       <c r="C3" t="s">
         <v>532</v>
       </c>
       <c r="D3" t="s">
         <v>533</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>534</v>
       </c>
       <c r="G3" t="s">
         <v>532</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J3" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51238</v>
       </c>
       <c r="B4">
         <v>49925</v>
       </c>
       <c r="C4" t="s">
         <v>536</v>
       </c>
       <c r="D4" t="s">
         <v>537</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>538</v>
       </c>
       <c r="G4" t="s">
         <v>539</v>
       </c>
@@ -8508,51 +8511,51 @@
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51243</v>
       </c>
       <c r="B8">
         <v>49951</v>
       </c>
       <c r="C8" t="s">
         <v>528</v>
       </c>
       <c r="D8" t="s">
         <v>552</v>
       </c>
       <c r="E8" t="s">
         <v>553</v>
       </c>
       <c r="F8" t="s">
         <v>554</v>
       </c>
       <c r="G8" t="s">
         <v>555</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50983</v>
       </c>
       <c r="B9">
         <v>50094</v>
       </c>
       <c r="C9" t="s">
         <v>544</v>
       </c>
       <c r="D9" t="s">
         <v>556</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>557</v>
       </c>
       <c r="G9" t="s">
         <v>558</v>
       </c>
@@ -8956,51 +8959,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50950</v>
       </c>
       <c r="B24">
         <v>50164</v>
       </c>
       <c r="C24" t="s">
         <v>536</v>
       </c>
       <c r="D24" t="s">
         <v>592</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>593</v>
       </c>
       <c r="G24" t="s">
         <v>594</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50935</v>
       </c>
       <c r="B25">
         <v>50157</v>
       </c>
       <c r="C25" t="s">
         <v>536</v>
       </c>
       <c r="D25" t="s">
         <v>595</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>596</v>
       </c>
       <c r="G25" t="s">
         <v>597</v>
       </c>
@@ -10022,79 +10025,79 @@
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>53206</v>
       </c>
       <c r="B62">
         <v>53171</v>
       </c>
       <c r="C62" t="s">
         <v>528</v>
       </c>
       <c r="D62" t="s">
         <v>696</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>697</v>
       </c>
       <c r="G62" t="s">
         <v>698</v>
       </c>
       <c r="H62" t="s">
         <v>699</v>
       </c>
       <c r="I62">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J62" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51355</v>
       </c>
       <c r="B63">
         <v>50107</v>
       </c>
       <c r="C63" t="s">
         <v>548</v>
       </c>
       <c r="D63" t="s">
         <v>700</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>701</v>
       </c>
       <c r="G63" t="s">
         <v>702</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51431</v>
       </c>
       <c r="B64">
         <v>50109</v>
       </c>
       <c r="C64" t="s">
         <v>536</v>
       </c>
       <c r="D64" t="s">
         <v>703</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>704</v>
       </c>
       <c r="G64" t="s">
         <v>705</v>
       </c>
@@ -10190,51 +10193,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>54450</v>
       </c>
       <c r="B68">
         <v>53171</v>
       </c>
       <c r="C68" t="s">
         <v>528</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
         <v>712</v>
       </c>
       <c r="F68" t="s">
         <v>713</v>
       </c>
       <c r="G68" t="s">
         <v>714</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="J68" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>50917</v>
       </c>
       <c r="B69">
         <v>50148</v>
       </c>
       <c r="C69" t="s">
         <v>528</v>
       </c>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>716</v>
       </c>
       <c r="G69" t="s">
         <v>717</v>
       </c>
       <c r="H69"/>
       <c r="I69">
@@ -10272,51 +10275,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>54449</v>
       </c>
       <c r="B71">
         <v>53171</v>
       </c>
       <c r="C71" t="s">
         <v>528</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
         <v>721</v>
       </c>
       <c r="F71" t="s">
         <v>722</v>
       </c>
       <c r="G71" t="s">
         <v>723</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J71" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51218</v>
       </c>
       <c r="B72">
         <v>50176</v>
       </c>
       <c r="C72" t="s">
         <v>548</v>
       </c>
       <c r="D72" t="s">
         <v>724</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>725</v>
       </c>
       <c r="G72" t="s">
         <v>726</v>
       </c>
@@ -10664,135 +10667,135 @@
         <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>53596</v>
       </c>
       <c r="B85">
         <v>53386</v>
       </c>
       <c r="C85" t="s">
         <v>532</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
         <v>759</v>
       </c>
       <c r="F85" t="s">
         <v>760</v>
       </c>
       <c r="G85" t="s">
         <v>761</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J85" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>53601</v>
       </c>
       <c r="B86">
         <v>53386</v>
       </c>
       <c r="C86" t="s">
         <v>536</v>
       </c>
       <c r="D86" t="s">
         <v>762</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>763</v>
       </c>
       <c r="G86" t="s">
         <v>764</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J86" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50953</v>
       </c>
       <c r="B87">
         <v>50164</v>
       </c>
       <c r="C87" t="s">
         <v>536</v>
       </c>
       <c r="D87" t="s">
         <v>765</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>766</v>
       </c>
       <c r="G87" t="s">
         <v>767</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J87" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51135</v>
       </c>
       <c r="B88">
         <v>49951</v>
       </c>
       <c r="C88" t="s">
         <v>536</v>
       </c>
       <c r="D88" t="s">
         <v>768</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>769</v>
       </c>
       <c r="G88" t="s">
         <v>770</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J88" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -10833,60 +10836,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>273</v>
       </c>
       <c r="M1" t="s">
         <v>265</v>
       </c>
       <c r="N1" t="s">
         <v>266</v>
       </c>
       <c r="O1" t="s">
         <v>1261</v>
       </c>
       <c r="P1" t="s">
         <v>1266</v>
       </c>
       <c r="Q1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="R1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="S1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="T1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>771</v>
       </c>
       <c r="C2" t="s">
         <v>772</v>
       </c>
       <c r="D2" t="s">
         <v>778</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>941</v>
       </c>
       <c r="G2" t="s">
         <v>948</v>
       </c>
       <c r="H2" t="s">
         <v>951</v>
       </c>
       <c r="I2" t="s">
@@ -10895,54 +10898,54 @@
       <c r="J2" t="s">
         <v>186</v>
       </c>
       <c r="K2" t="s">
         <v>1067</v>
       </c>
       <c r="L2" t="s">
         <v>1247</v>
       </c>
       <c r="M2" t="s">
         <v>1249</v>
       </c>
       <c r="N2" t="s">
         <v>276</v>
       </c>
       <c r="O2" t="s">
         <v>1262</v>
       </c>
       <c r="P2" t="s">
         <v>1267</v>
       </c>
       <c r="Q2" t="s">
         <v>383</v>
       </c>
       <c r="R2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="S2" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="T2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>773</v>
       </c>
       <c r="D3" t="s">
         <v>779</v>
       </c>
       <c r="E3" t="s">
         <v>219</v>
       </c>
       <c r="F3" t="s">
         <v>239</v>
       </c>
       <c r="G3" t="s">
         <v>110</v>
       </c>
       <c r="H3" t="s">
@@ -10957,151 +10960,151 @@
       <c r="K3" t="s">
         <v>1068</v>
       </c>
       <c r="L3" t="s">
         <v>1248</v>
       </c>
       <c r="M3" t="s">
         <v>278</v>
       </c>
       <c r="N3" t="s">
         <v>1254</v>
       </c>
       <c r="O3" t="s">
         <v>1263</v>
       </c>
       <c r="P3" t="s">
         <v>1268</v>
       </c>
       <c r="Q3" t="s">
         <v>387</v>
       </c>
       <c r="R3" t="s">
         <v>544</v>
       </c>
       <c r="S3" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="T3" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>218</v>
       </c>
       <c r="D4" t="s">
         <v>780</v>
       </c>
       <c r="E4" t="s">
         <v>252</v>
       </c>
       <c r="F4" t="s">
         <v>942</v>
       </c>
       <c r="G4" t="s">
         <v>163</v>
       </c>
       <c r="H4" t="s">
         <v>953</v>
       </c>
       <c r="I4" t="s">
         <v>975</v>
       </c>
       <c r="J4" t="s">
         <v>1009</v>
       </c>
       <c r="K4" t="s">
         <v>1069</v>
       </c>
       <c r="M4" t="s">
         <v>1250</v>
       </c>
       <c r="N4" t="s">
         <v>1255</v>
       </c>
       <c r="O4" t="s">
         <v>1264</v>
       </c>
       <c r="P4" t="s">
         <v>1269</v>
       </c>
       <c r="Q4" t="s">
         <v>382</v>
       </c>
       <c r="R4" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>781</v>
       </c>
       <c r="E5" t="s">
         <v>228</v>
       </c>
       <c r="F5" t="s">
         <v>943</v>
       </c>
       <c r="G5" t="s">
         <v>949</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
         <v>976</v>
       </c>
       <c r="J5" t="s">
         <v>1010</v>
       </c>
       <c r="K5" t="s">
         <v>1070</v>
       </c>
       <c r="M5" t="s">
         <v>1251</v>
       </c>
       <c r="N5" t="s">
         <v>1256</v>
       </c>
       <c r="O5" t="s">
         <v>1265</v>
       </c>
       <c r="P5" t="s">
         <v>1264</v>
       </c>
       <c r="Q5" t="s">
         <v>389</v>
       </c>
       <c r="R5" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>173</v>
       </c>
       <c r="D6" t="s">
         <v>782</v>
       </c>
       <c r="E6" t="s">
         <v>939</v>
       </c>
       <c r="F6" t="s">
         <v>253</v>
       </c>
       <c r="G6" t="s">
         <v>72</v>
       </c>
       <c r="H6" t="s">
         <v>954</v>
       </c>
       <c r="I6" t="s">
         <v>977</v>
       </c>
       <c r="J6" t="s">
@@ -11142,118 +11145,121 @@
       <c r="G7" t="s">
         <v>950</v>
       </c>
       <c r="H7" t="s">
         <v>955</v>
       </c>
       <c r="I7" t="s">
         <v>978</v>
       </c>
       <c r="J7" t="s">
         <v>1012</v>
       </c>
       <c r="K7" t="s">
         <v>973</v>
       </c>
       <c r="M7" t="s">
         <v>1253</v>
       </c>
       <c r="N7" t="s">
         <v>1258</v>
       </c>
       <c r="P7" t="s">
         <v>1271</v>
       </c>
       <c r="R7" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>774</v>
       </c>
       <c r="D8" t="s">
         <v>784</v>
       </c>
       <c r="F8" t="s">
         <v>945</v>
       </c>
       <c r="G8" t="s">
         <v>145</v>
       </c>
       <c r="H8" t="s">
         <v>956</v>
       </c>
       <c r="I8" t="s">
         <v>979</v>
       </c>
       <c r="J8" t="s">
         <v>1013</v>
       </c>
       <c r="K8" t="s">
         <v>974</v>
       </c>
       <c r="N8" t="s">
         <v>1259</v>
       </c>
       <c r="P8" t="s">
         <v>1272</v>
       </c>
       <c r="R8" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>775</v>
       </c>
       <c r="D9" t="s">
         <v>785</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>136</v>
       </c>
       <c r="H9" t="s">
         <v>73</v>
       </c>
       <c r="I9" t="s">
         <v>980</v>
       </c>
       <c r="J9" t="s">
         <v>1014</v>
       </c>
       <c r="K9" t="s">
         <v>1072</v>
       </c>
       <c r="N9" t="s">
         <v>123</v>
       </c>
+      <c r="P9" t="s">
+        <v>1273</v>
+      </c>
       <c r="R9" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>776</v>
       </c>
       <c r="D10" t="s">
         <v>786</v>
       </c>
       <c r="F10" t="s">
         <v>182</v>
       </c>
       <c r="G10" t="s">
         <v>108</v>
       </c>
       <c r="H10" t="s">
         <v>255</v>
       </c>
       <c r="I10" t="s">
         <v>981</v>
       </c>
       <c r="J10" t="s">
         <v>1015</v>
       </c>
       <c r="K10" t="s">