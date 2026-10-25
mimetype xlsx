--- v1 (2026-08-01)
+++ v2 (2026-10-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1287">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 04:51:41am</t>
+    <t>2026-10-24 09:03:27pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49741</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49741"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8367,51 +8367,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50833</v>
       </c>
       <c r="B3">
         <v>49780</v>
       </c>
       <c r="C3" t="s">
         <v>532</v>
       </c>
       <c r="D3" t="s">
         <v>533</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>534</v>
       </c>
       <c r="G3" t="s">
         <v>532</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51238</v>
       </c>
       <c r="B4">
         <v>49925</v>
       </c>
       <c r="C4" t="s">
         <v>536</v>
       </c>
       <c r="D4" t="s">
         <v>537</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>538</v>
       </c>
       <c r="G4" t="s">
         <v>539</v>
       </c>
@@ -8763,51 +8763,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50868</v>
       </c>
       <c r="B17">
         <v>50176</v>
       </c>
       <c r="C17" t="s">
         <v>544</v>
       </c>
       <c r="D17" t="s">
         <v>577</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>578</v>
       </c>
       <c r="G17" t="s">
         <v>579</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50880</v>
       </c>
       <c r="B18">
         <v>50107</v>
       </c>
       <c r="C18" t="s">
         <v>544</v>
       </c>
       <c r="D18" t="s">
         <v>577</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>578</v>
       </c>
       <c r="G18" t="s">
         <v>579</v>
       </c>
@@ -8819,51 +8819,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50882</v>
       </c>
       <c r="B19">
         <v>50109</v>
       </c>
       <c r="C19" t="s">
         <v>544</v>
       </c>
       <c r="D19" t="s">
         <v>577</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>578</v>
       </c>
       <c r="G19" t="s">
         <v>579</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51252</v>
       </c>
       <c r="B20">
         <v>50081</v>
       </c>
       <c r="C20" t="s">
         <v>544</v>
       </c>
       <c r="D20" t="s">
         <v>580</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>581</v>
       </c>
       <c r="G20" t="s">
         <v>582</v>
       </c>
@@ -9179,51 +9179,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51271</v>
       </c>
       <c r="B32">
         <v>50141</v>
       </c>
       <c r="C32" t="s">
         <v>548</v>
       </c>
       <c r="D32" t="s">
         <v>614</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>615</v>
       </c>
       <c r="G32" t="s">
         <v>616</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51307</v>
       </c>
       <c r="B33">
         <v>50084</v>
       </c>
       <c r="C33" t="s">
         <v>536</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>617</v>
       </c>
       <c r="G33" t="s">
         <v>618</v>
       </c>
       <c r="H33"/>
       <c r="I33">
@@ -9261,51 +9261,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50898</v>
       </c>
       <c r="B35">
         <v>50141</v>
       </c>
       <c r="C35" t="s">
         <v>528</v>
       </c>
       <c r="D35" t="s">
         <v>622</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>623</v>
       </c>
       <c r="G35" t="s">
         <v>624</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51222</v>
       </c>
       <c r="B36">
         <v>50176</v>
       </c>
       <c r="C36" t="s">
         <v>536</v>
       </c>
       <c r="D36" t="s">
         <v>625</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>626</v>
       </c>
       <c r="G36" t="s">
         <v>627</v>
       </c>
@@ -9879,51 +9879,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54609</v>
       </c>
       <c r="B57">
         <v>53386</v>
       </c>
       <c r="C57" t="s">
         <v>532</v>
       </c>
       <c r="D57" t="s">
         <v>679</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>680</v>
       </c>
       <c r="G57" t="s">
         <v>681</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J57" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51101</v>
       </c>
       <c r="B58">
         <v>49937</v>
       </c>
       <c r="C58" t="s">
         <v>536</v>
       </c>
       <c r="D58" t="s">
         <v>683</v>
       </c>
       <c r="E58" t="s">
         <v>684</v>
       </c>
       <c r="F58" t="s">
         <v>685</v>
       </c>
       <c r="G58" t="s">
@@ -10499,51 +10499,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51296</v>
       </c>
       <c r="B79">
         <v>50187</v>
       </c>
       <c r="C79" t="s">
         <v>544</v>
       </c>
       <c r="D79" t="s">
         <v>742</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>743</v>
       </c>
       <c r="G79" t="s">
         <v>744</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J79" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51136</v>
       </c>
       <c r="B80">
         <v>49951</v>
       </c>
       <c r="C80" t="s">
         <v>528</v>
       </c>
       <c r="D80" t="s">
         <v>745</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>746</v>
       </c>
       <c r="G80" t="s">
         <v>747</v>
       </c>
@@ -10583,51 +10583,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51409</v>
       </c>
       <c r="B82">
         <v>50109</v>
       </c>
       <c r="C82" t="s">
         <v>548</v>
       </c>
       <c r="D82" t="s">
         <v>751</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>752</v>
       </c>
       <c r="G82" t="s">
         <v>753</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J82" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51426</v>
       </c>
       <c r="B83">
         <v>50109</v>
       </c>
       <c r="C83" t="s">
         <v>528</v>
       </c>
       <c r="D83" t="s">
         <v>751</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>754</v>
       </c>
       <c r="G83" t="s">
         <v>755</v>
       </c>
@@ -10695,51 +10695,51 @@
         <v>259</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>53601</v>
       </c>
       <c r="B86">
         <v>53386</v>
       </c>
       <c r="C86" t="s">
         <v>536</v>
       </c>
       <c r="D86" t="s">
         <v>762</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>763</v>
       </c>
       <c r="G86" t="s">
         <v>764</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J86" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50953</v>
       </c>
       <c r="B87">
         <v>50164</v>
       </c>
       <c r="C87" t="s">
         <v>536</v>
       </c>
       <c r="D87" t="s">
         <v>765</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>766</v>
       </c>
       <c r="G87" t="s">
         <v>767</v>
       </c>