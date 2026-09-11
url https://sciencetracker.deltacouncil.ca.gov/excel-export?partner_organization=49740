--- v0 (2026-07-24)
+++ v1 (2026-09-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1006">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-24 06:36:19am</t>
+    <t>2026-09-10 09:41:36pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49740</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49740"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5567,51 +5567,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50868</v>
       </c>
       <c r="B4">
         <v>50176</v>
       </c>
       <c r="C4" t="s">
         <v>314</v>
       </c>
       <c r="D4" t="s">
         <v>315</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>316</v>
       </c>
       <c r="G4" t="s">
         <v>317</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51150</v>
       </c>
       <c r="B5">
         <v>50144</v>
       </c>
       <c r="C5" t="s">
         <v>314</v>
       </c>
       <c r="D5" t="s">
         <v>318</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>319</v>
       </c>
       <c r="G5" t="s">
         <v>320</v>
       </c>
@@ -5763,51 +5763,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50844</v>
       </c>
       <c r="B11">
         <v>49881</v>
       </c>
       <c r="C11" t="s">
         <v>334</v>
       </c>
       <c r="D11" t="s">
         <v>335</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>336</v>
       </c>
       <c r="G11" t="s">
         <v>334</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J11" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51308</v>
       </c>
       <c r="B12">
         <v>50084</v>
       </c>
       <c r="C12" t="s">
         <v>338</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>339</v>
       </c>
       <c r="G12" t="s">
         <v>340</v>
       </c>
       <c r="H12"/>
       <c r="I12">