--- v0 (2026-06-24)
+++ v1 (2026-09-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="868">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-23 07:11:16pm</t>
+    <t>2026-09-11 01:26:02am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49733</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49733"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5184,51 +5184,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51288</v>
       </c>
       <c r="B25">
         <v>50139</v>
       </c>
       <c r="C25" t="s">
         <v>237</v>
       </c>
       <c r="D25" t="s">
         <v>304</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>305</v>
       </c>
       <c r="G25" t="s">
         <v>306</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50856</v>
       </c>
       <c r="B26">
         <v>50183</v>
       </c>
       <c r="C26" t="s">
         <v>264</v>
       </c>
       <c r="D26" t="s">
         <v>307</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>308</v>
       </c>
       <c r="G26" t="s">
         <v>309</v>
       </c>