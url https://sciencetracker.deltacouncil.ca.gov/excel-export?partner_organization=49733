--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="868">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-11 01:26:02am</t>
+    <t>2026-10-26 11:47:10am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49733</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49733"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4882,51 +4882,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51146</v>
       </c>
       <c r="B14">
         <v>50173</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14" t="s">
         <v>275</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>276</v>
       </c>
       <c r="G14" t="s">
         <v>277</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51297</v>
       </c>
       <c r="B15">
         <v>50187</v>
       </c>
       <c r="C15" t="s">
         <v>264</v>
       </c>
       <c r="D15" t="s">
         <v>278</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>279</v>
       </c>
       <c r="G15" t="s">
         <v>280</v>
       </c>
@@ -5184,51 +5184,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51288</v>
       </c>
       <c r="B25">
         <v>50139</v>
       </c>
       <c r="C25" t="s">
         <v>237</v>
       </c>
       <c r="D25" t="s">
         <v>304</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>305</v>
       </c>
       <c r="G25" t="s">
         <v>306</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50856</v>
       </c>
       <c r="B26">
         <v>50183</v>
       </c>
       <c r="C26" t="s">
         <v>264</v>
       </c>
       <c r="D26" t="s">
         <v>307</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>308</v>
       </c>
       <c r="G26" t="s">
         <v>309</v>
       </c>
@@ -5328,51 +5328,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51296</v>
       </c>
       <c r="B30">
         <v>50187</v>
       </c>
       <c r="C30" t="s">
         <v>245</v>
       </c>
       <c r="D30" t="s">
         <v>320</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>321</v>
       </c>
       <c r="G30" t="s">
         <v>322</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J30" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>