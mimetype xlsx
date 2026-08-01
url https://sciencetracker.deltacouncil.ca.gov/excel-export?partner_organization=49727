--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 01:19:08am</t>
+    <t>2026-08-01 05:07:18am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49727</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49727"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4823,51 +4823,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>263</v>
       </c>
       <c r="D2" t="s">
         <v>264</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>265</v>
       </c>
       <c r="G2" t="s">
         <v>266</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51238</v>
       </c>
       <c r="B3">
         <v>49925</v>
       </c>
       <c r="C3" t="s">
         <v>263</v>
       </c>
       <c r="D3" t="s">
         <v>267</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>268</v>
       </c>
       <c r="G3" t="s">
         <v>269</v>
       </c>
@@ -4911,51 +4911,51 @@
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51243</v>
       </c>
       <c r="B5">
         <v>49951</v>
       </c>
       <c r="C5" t="s">
         <v>274</v>
       </c>
       <c r="D5" t="s">
         <v>275</v>
       </c>
       <c r="E5" t="s">
         <v>276</v>
       </c>
       <c r="F5" t="s">
         <v>277</v>
       </c>
       <c r="G5" t="s">
         <v>278</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50984</v>
       </c>
       <c r="B6">
         <v>50099</v>
       </c>
       <c r="C6" t="s">
         <v>279</v>
       </c>
       <c r="D6" t="s">
         <v>280</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>281</v>
       </c>
       <c r="G6" t="s">
         <v>282</v>
       </c>
@@ -5667,51 +5667,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51135</v>
       </c>
       <c r="B32">
         <v>49951</v>
       </c>
       <c r="C32" t="s">
         <v>263</v>
       </c>
       <c r="D32" t="s">
         <v>355</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>356</v>
       </c>
       <c r="G32" t="s">
         <v>357</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J32" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>