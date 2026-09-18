--- v1 (2026-08-01)
+++ v2 (2026-09-18)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 05:07:18am</t>
+    <t>2026-09-18 04:52:26am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49727</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49727"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4823,51 +4823,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>263</v>
       </c>
       <c r="D2" t="s">
         <v>264</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>265</v>
       </c>
       <c r="G2" t="s">
         <v>266</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51238</v>
       </c>
       <c r="B3">
         <v>49925</v>
       </c>
       <c r="C3" t="s">
         <v>263</v>
       </c>
       <c r="D3" t="s">
         <v>267</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>268</v>
       </c>
       <c r="G3" t="s">
         <v>269</v>
       </c>
@@ -5499,51 +5499,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52071</v>
       </c>
       <c r="B26">
         <v>49790</v>
       </c>
       <c r="C26" t="s">
         <v>274</v>
       </c>
       <c r="D26" t="s">
         <v>337</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>338</v>
       </c>
       <c r="G26" t="s">
         <v>339</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J26" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51136</v>
       </c>
       <c r="B27">
         <v>49951</v>
       </c>
       <c r="C27" t="s">
         <v>274</v>
       </c>
       <c r="D27" t="s">
         <v>341</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>342</v>
       </c>
       <c r="G27" t="s">
         <v>343</v>
       </c>