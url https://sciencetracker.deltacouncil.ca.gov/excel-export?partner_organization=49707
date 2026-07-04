--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1075">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1076">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-19 05:17:00pm</t>
+    <t>2026-07-04 01:06:28pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49707</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49707"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3268,50 +3268,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -7832,51 +7835,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50675</v>
       </c>
       <c r="B18">
         <v>49809</v>
       </c>
       <c r="C18" t="s">
         <v>433</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>473</v>
       </c>
       <c r="F18" t="s">
         <v>474</v>
       </c>
       <c r="G18" t="s">
         <v>475</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>2662</v>
+        <v>2762</v>
       </c>
       <c r="J18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51186</v>
       </c>
       <c r="B19">
         <v>50077</v>
       </c>
       <c r="C19" t="s">
         <v>433</v>
       </c>
       <c r="D19" t="s">
         <v>476</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>477</v>
       </c>
       <c r="G19" t="s">
         <v>478</v>
       </c>
@@ -7972,81 +7975,81 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51207</v>
       </c>
       <c r="B23">
         <v>50077</v>
       </c>
       <c r="C23" t="s">
         <v>429</v>
       </c>
       <c r="D23" t="s">
         <v>487</v>
       </c>
       <c r="E23" t="s">
         <v>488</v>
       </c>
       <c r="F23" t="s">
         <v>489</v>
       </c>
       <c r="G23" t="s">
         <v>490</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2510</v>
+        <v>2598</v>
       </c>
       <c r="J23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51160</v>
       </c>
       <c r="B24">
         <v>50077</v>
       </c>
       <c r="C24" t="s">
         <v>429</v>
       </c>
       <c r="D24" t="s">
         <v>491</v>
       </c>
       <c r="E24" t="s">
         <v>492</v>
       </c>
       <c r="F24" t="s">
         <v>493</v>
       </c>
       <c r="G24" t="s">
         <v>494</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2579</v>
+        <v>2669</v>
       </c>
       <c r="J24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52186</v>
       </c>
       <c r="B25">
         <v>49805</v>
       </c>
       <c r="C25" t="s">
         <v>438</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>495</v>
       </c>
       <c r="G25" t="s">
         <v>496</v>
       </c>
       <c r="H25"/>
       <c r="I25">
@@ -8302,111 +8305,111 @@
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50855</v>
       </c>
       <c r="B35">
         <v>50112</v>
       </c>
       <c r="C35" t="s">
         <v>429</v>
       </c>
       <c r="D35" t="s">
         <v>519</v>
       </c>
       <c r="E35" t="s">
         <v>520</v>
       </c>
       <c r="F35" t="s">
         <v>521</v>
       </c>
       <c r="G35" t="s">
         <v>522</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>2694</v>
+        <v>2781</v>
       </c>
       <c r="J35" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50854</v>
       </c>
       <c r="B36">
         <v>50112</v>
       </c>
       <c r="C36" t="s">
         <v>433</v>
       </c>
       <c r="D36" t="s">
         <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>524</v>
       </c>
       <c r="F36" t="s">
         <v>525</v>
       </c>
       <c r="G36" t="s">
         <v>526</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>2752</v>
+        <v>2847</v>
       </c>
       <c r="J36" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51496</v>
       </c>
       <c r="B37">
         <v>50192</v>
       </c>
       <c r="C37" t="s">
         <v>429</v>
       </c>
       <c r="D37" t="s">
         <v>527</v>
       </c>
       <c r="E37" t="s">
         <v>528</v>
       </c>
       <c r="F37" t="s">
         <v>529</v>
       </c>
       <c r="G37" t="s">
         <v>530</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>2530</v>
+        <v>2618</v>
       </c>
       <c r="J37" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51076</v>
       </c>
       <c r="B38">
         <v>49923</v>
       </c>
       <c r="C38" t="s">
         <v>433</v>
       </c>
       <c r="D38" t="s">
         <v>531</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>532</v>
       </c>
       <c r="G38" t="s">
         <v>533</v>
       </c>
@@ -8811,60 +8814,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>207</v>
       </c>
       <c r="M1" t="s">
         <v>199</v>
       </c>
       <c r="N1" t="s">
         <v>200</v>
       </c>
       <c r="O1" t="s">
         <v>1053</v>
       </c>
       <c r="P1" t="s">
         <v>1058</v>
       </c>
       <c r="Q1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="R1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="S1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="T1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>568</v>
       </c>
       <c r="C2" t="s">
         <v>569</v>
       </c>
       <c r="D2" t="s">
         <v>575</v>
       </c>
       <c r="E2" t="s">
         <v>736</v>
       </c>
       <c r="F2" t="s">
         <v>739</v>
       </c>
       <c r="G2" t="s">
         <v>747</v>
       </c>
       <c r="H2" t="s">
         <v>751</v>
       </c>
       <c r="I2" t="s">
@@ -8873,54 +8876,54 @@
       <c r="J2" t="s">
         <v>807</v>
       </c>
       <c r="K2" t="s">
         <v>866</v>
       </c>
       <c r="L2" t="s">
         <v>218</v>
       </c>
       <c r="M2" t="s">
         <v>208</v>
       </c>
       <c r="N2" t="s">
         <v>1046</v>
       </c>
       <c r="O2" t="s">
         <v>1054</v>
       </c>
       <c r="P2" t="s">
         <v>1059</v>
       </c>
       <c r="Q2" t="s">
         <v>352</v>
       </c>
       <c r="R2" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="S2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="T2" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
         <v>112</v>
       </c>
       <c r="D3" t="s">
         <v>576</v>
       </c>
       <c r="E3" t="s">
         <v>43</v>
       </c>
       <c r="F3" t="s">
         <v>740</v>
       </c>
       <c r="G3" t="s">
         <v>102</v>
       </c>
       <c r="H3" t="s">
@@ -8935,104 +8938,104 @@
       <c r="K3" t="s">
         <v>867</v>
       </c>
       <c r="L3" t="s">
         <v>210</v>
       </c>
       <c r="M3" t="s">
         <v>220</v>
       </c>
       <c r="N3" t="s">
         <v>1047</v>
       </c>
       <c r="O3" t="s">
         <v>1055</v>
       </c>
       <c r="P3" t="s">
         <v>217</v>
       </c>
       <c r="Q3" t="s">
         <v>353</v>
       </c>
       <c r="R3" t="s">
         <v>442</v>
       </c>
       <c r="S3" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="T3" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>577</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
         <v>741</v>
       </c>
       <c r="G4" t="s">
         <v>150</v>
       </c>
       <c r="H4" t="s">
         <v>753</v>
       </c>
       <c r="I4" t="s">
         <v>774</v>
       </c>
       <c r="J4" t="s">
         <v>809</v>
       </c>
       <c r="K4" t="s">
         <v>868</v>
       </c>
       <c r="M4" t="s">
         <v>222</v>
       </c>
       <c r="N4" t="s">
         <v>1048</v>
       </c>
       <c r="O4" t="s">
         <v>1056</v>
       </c>
       <c r="P4" t="s">
         <v>1060</v>
       </c>
       <c r="Q4" t="s">
         <v>356</v>
       </c>
       <c r="R4" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>570</v>
       </c>
       <c r="D5" t="s">
         <v>578</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
         <v>92</v>
       </c>
       <c r="G5" t="s">
         <v>748</v>
       </c>
       <c r="H5" t="s">
         <v>754</v>
       </c>
       <c r="I5" t="s">
         <v>775</v>
       </c>
       <c r="J5" t="s">
@@ -9120,115 +9123,118 @@
       <c r="G7" t="s">
         <v>749</v>
       </c>
       <c r="H7" t="s">
         <v>756</v>
       </c>
       <c r="I7" t="s">
         <v>777</v>
       </c>
       <c r="J7" t="s">
         <v>812</v>
       </c>
       <c r="K7" t="s">
         <v>772</v>
       </c>
       <c r="M7" t="s">
         <v>1045</v>
       </c>
       <c r="N7" t="s">
         <v>1050</v>
       </c>
       <c r="P7" t="s">
         <v>1062</v>
       </c>
       <c r="R7" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>572</v>
       </c>
       <c r="D8" t="s">
         <v>581</v>
       </c>
       <c r="F8" t="s">
         <v>744</v>
       </c>
       <c r="G8" t="s">
         <v>750</v>
       </c>
       <c r="H8" t="s">
         <v>757</v>
       </c>
       <c r="I8" t="s">
         <v>778</v>
       </c>
       <c r="J8" t="s">
         <v>813</v>
       </c>
       <c r="K8" t="s">
         <v>773</v>
       </c>
       <c r="N8" t="s">
         <v>1051</v>
       </c>
       <c r="P8" t="s">
         <v>1063</v>
       </c>
       <c r="R8" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>157</v>
       </c>
       <c r="D9" t="s">
         <v>582</v>
       </c>
       <c r="F9" t="s">
         <v>745</v>
       </c>
       <c r="G9" t="s">
         <v>62</v>
       </c>
       <c r="H9" t="s">
         <v>175</v>
       </c>
       <c r="I9" t="s">
         <v>176</v>
       </c>
       <c r="J9" t="s">
         <v>814</v>
       </c>
       <c r="K9" t="s">
         <v>871</v>
       </c>
       <c r="N9" t="s">
         <v>127</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1064</v>
       </c>
       <c r="R9" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>573</v>
       </c>
       <c r="D10" t="s">
         <v>583</v>
       </c>
       <c r="F10" t="s">
         <v>746</v>
       </c>
       <c r="G10" t="s">
         <v>132</v>
       </c>
       <c r="H10" t="s">
         <v>758</v>
       </c>
       <c r="I10" t="s">
         <v>779</v>
       </c>
       <c r="J10" t="s">