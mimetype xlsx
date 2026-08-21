--- v1 (2026-07-04)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1076">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 01:06:28pm</t>
+    <t>2026-08-21 11:46:41am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49707</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49707"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7615,51 +7615,51 @@
         <v>441</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50844</v>
       </c>
       <c r="B10">
         <v>49881</v>
       </c>
       <c r="C10" t="s">
         <v>449</v>
       </c>
       <c r="D10" t="s">
         <v>455</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>456</v>
       </c>
       <c r="G10" t="s">
         <v>449</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J10" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>52246</v>
       </c>
       <c r="B11">
         <v>49883</v>
       </c>
       <c r="C11" t="s">
         <v>457</v>
       </c>
       <c r="D11" t="s">
         <v>458</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>459</v>
       </c>
       <c r="G11" t="s">
         <v>457</v>
       </c>
@@ -7835,51 +7835,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50675</v>
       </c>
       <c r="B18">
         <v>49809</v>
       </c>
       <c r="C18" t="s">
         <v>433</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>473</v>
       </c>
       <c r="F18" t="s">
         <v>474</v>
       </c>
       <c r="G18" t="s">
         <v>475</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>2762</v>
+        <v>2782</v>
       </c>
       <c r="J18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51186</v>
       </c>
       <c r="B19">
         <v>50077</v>
       </c>
       <c r="C19" t="s">
         <v>433</v>
       </c>
       <c r="D19" t="s">
         <v>476</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>477</v>
       </c>
       <c r="G19" t="s">
         <v>478</v>
       </c>
@@ -7891,51 +7891,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51185</v>
       </c>
       <c r="B20">
         <v>50077</v>
       </c>
       <c r="C20" t="s">
         <v>442</v>
       </c>
       <c r="D20" t="s">
         <v>479</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>480</v>
       </c>
       <c r="G20" t="s">
         <v>481</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J20" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51183</v>
       </c>
       <c r="B21">
         <v>50077</v>
       </c>
       <c r="C21" t="s">
         <v>433</v>
       </c>
       <c r="D21" t="s">
         <v>482</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>483</v>
       </c>
       <c r="G21" t="s">
         <v>484</v>
       </c>
@@ -7975,81 +7975,81 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51207</v>
       </c>
       <c r="B23">
         <v>50077</v>
       </c>
       <c r="C23" t="s">
         <v>429</v>
       </c>
       <c r="D23" t="s">
         <v>487</v>
       </c>
       <c r="E23" t="s">
         <v>488</v>
       </c>
       <c r="F23" t="s">
         <v>489</v>
       </c>
       <c r="G23" t="s">
         <v>490</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="J23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51160</v>
       </c>
       <c r="B24">
         <v>50077</v>
       </c>
       <c r="C24" t="s">
         <v>429</v>
       </c>
       <c r="D24" t="s">
         <v>491</v>
       </c>
       <c r="E24" t="s">
         <v>492</v>
       </c>
       <c r="F24" t="s">
         <v>493</v>
       </c>
       <c r="G24" t="s">
         <v>494</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="J24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52186</v>
       </c>
       <c r="B25">
         <v>49805</v>
       </c>
       <c r="C25" t="s">
         <v>438</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>495</v>
       </c>
       <c r="G25" t="s">
         <v>496</v>
       </c>
       <c r="H25"/>
       <c r="I25">
@@ -8305,111 +8305,111 @@
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50855</v>
       </c>
       <c r="B35">
         <v>50112</v>
       </c>
       <c r="C35" t="s">
         <v>429</v>
       </c>
       <c r="D35" t="s">
         <v>519</v>
       </c>
       <c r="E35" t="s">
         <v>520</v>
       </c>
       <c r="F35" t="s">
         <v>521</v>
       </c>
       <c r="G35" t="s">
         <v>522</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>2781</v>
+        <v>2792</v>
       </c>
       <c r="J35" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50854</v>
       </c>
       <c r="B36">
         <v>50112</v>
       </c>
       <c r="C36" t="s">
         <v>433</v>
       </c>
       <c r="D36" t="s">
         <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>524</v>
       </c>
       <c r="F36" t="s">
         <v>525</v>
       </c>
       <c r="G36" t="s">
         <v>526</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>2847</v>
+        <v>2858</v>
       </c>
       <c r="J36" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51496</v>
       </c>
       <c r="B37">
         <v>50192</v>
       </c>
       <c r="C37" t="s">
         <v>429</v>
       </c>
       <c r="D37" t="s">
         <v>527</v>
       </c>
       <c r="E37" t="s">
         <v>528</v>
       </c>
       <c r="F37" t="s">
         <v>529</v>
       </c>
       <c r="G37" t="s">
         <v>530</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="J37" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51076</v>
       </c>
       <c r="B38">
         <v>49923</v>
       </c>
       <c r="C38" t="s">
         <v>433</v>
       </c>
       <c r="D38" t="s">
         <v>531</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>532</v>
       </c>
       <c r="G38" t="s">
         <v>533</v>
       </c>