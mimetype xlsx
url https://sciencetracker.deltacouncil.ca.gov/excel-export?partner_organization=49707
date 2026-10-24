--- v2 (2026-08-21)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1076">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-21 11:46:41am</t>
+    <t>2026-10-24 03:57:11pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49707</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49707"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7835,51 +7835,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50675</v>
       </c>
       <c r="B18">
         <v>49809</v>
       </c>
       <c r="C18" t="s">
         <v>433</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>473</v>
       </c>
       <c r="F18" t="s">
         <v>474</v>
       </c>
       <c r="G18" t="s">
         <v>475</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>2782</v>
+        <v>2857</v>
       </c>
       <c r="J18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51186</v>
       </c>
       <c r="B19">
         <v>50077</v>
       </c>
       <c r="C19" t="s">
         <v>433</v>
       </c>
       <c r="D19" t="s">
         <v>476</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>477</v>
       </c>
       <c r="G19" t="s">
         <v>478</v>
       </c>
@@ -7919,51 +7919,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51183</v>
       </c>
       <c r="B21">
         <v>50077</v>
       </c>
       <c r="C21" t="s">
         <v>433</v>
       </c>
       <c r="D21" t="s">
         <v>482</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>483</v>
       </c>
       <c r="G21" t="s">
         <v>484</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51038</v>
       </c>
       <c r="B22">
         <v>50192</v>
       </c>
       <c r="C22" t="s">
         <v>433</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>485</v>
       </c>
       <c r="G22" t="s">
         <v>486</v>
       </c>
       <c r="H22"/>
       <c r="I22">
@@ -7975,81 +7975,81 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51207</v>
       </c>
       <c r="B23">
         <v>50077</v>
       </c>
       <c r="C23" t="s">
         <v>429</v>
       </c>
       <c r="D23" t="s">
         <v>487</v>
       </c>
       <c r="E23" t="s">
         <v>488</v>
       </c>
       <c r="F23" t="s">
         <v>489</v>
       </c>
       <c r="G23" t="s">
         <v>490</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2609</v>
+        <v>2696</v>
       </c>
       <c r="J23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51160</v>
       </c>
       <c r="B24">
         <v>50077</v>
       </c>
       <c r="C24" t="s">
         <v>429</v>
       </c>
       <c r="D24" t="s">
         <v>491</v>
       </c>
       <c r="E24" t="s">
         <v>492</v>
       </c>
       <c r="F24" t="s">
         <v>493</v>
       </c>
       <c r="G24" t="s">
         <v>494</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2680</v>
+        <v>2769</v>
       </c>
       <c r="J24" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52186</v>
       </c>
       <c r="B25">
         <v>49805</v>
       </c>
       <c r="C25" t="s">
         <v>438</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>495</v>
       </c>
       <c r="G25" t="s">
         <v>496</v>
       </c>
       <c r="H25"/>
       <c r="I25">
@@ -8305,81 +8305,81 @@
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50855</v>
       </c>
       <c r="B35">
         <v>50112</v>
       </c>
       <c r="C35" t="s">
         <v>429</v>
       </c>
       <c r="D35" t="s">
         <v>519</v>
       </c>
       <c r="E35" t="s">
         <v>520</v>
       </c>
       <c r="F35" t="s">
         <v>521</v>
       </c>
       <c r="G35" t="s">
         <v>522</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>2792</v>
+        <v>2940</v>
       </c>
       <c r="J35" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50854</v>
       </c>
       <c r="B36">
         <v>50112</v>
       </c>
       <c r="C36" t="s">
         <v>433</v>
       </c>
       <c r="D36" t="s">
         <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>524</v>
       </c>
       <c r="F36" t="s">
         <v>525</v>
       </c>
       <c r="G36" t="s">
         <v>526</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>2858</v>
+        <v>3022</v>
       </c>
       <c r="J36" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51496</v>
       </c>
       <c r="B37">
         <v>50192</v>
       </c>
       <c r="C37" t="s">
         <v>429</v>
       </c>
       <c r="D37" t="s">
         <v>527</v>
       </c>
       <c r="E37" t="s">
         <v>528</v>
       </c>
       <c r="F37" t="s">
         <v>529</v>
       </c>
       <c r="G37" t="s">