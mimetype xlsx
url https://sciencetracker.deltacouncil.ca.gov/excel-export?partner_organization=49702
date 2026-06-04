--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="796">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 05:24:53am</t>
+    <t>2026-06-04 06:31:22am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49702</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49702"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>