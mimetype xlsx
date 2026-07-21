--- v1 (2026-06-04)
+++ v2 (2026-07-21)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="796">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="797">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 06:31:22am</t>
+    <t>2026-07-21 07:07:16am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49702</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49702"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2382,50 +2382,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -4191,51 +4194,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2" t="s">
         <v>217</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>218</v>
       </c>
       <c r="G2" t="s">
         <v>219</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54672</v>
       </c>
       <c r="B3">
         <v>54670</v>
       </c>
       <c r="C3" t="s">
         <v>220</v>
       </c>
       <c r="D3" t="s">
         <v>221</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>222</v>
       </c>
       <c r="G3" t="s">
         <v>223</v>
       </c>
@@ -4588,60 +4591,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>112</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
         <v>768</v>
       </c>
       <c r="P1" t="s">
         <v>773</v>
       </c>
       <c r="Q1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="R1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="S1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="T1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>257</v>
       </c>
       <c r="C2" t="s">
         <v>258</v>
       </c>
       <c r="D2" t="s">
         <v>267</v>
       </c>
       <c r="E2" t="s">
         <v>428</v>
       </c>
       <c r="F2" t="s">
         <v>432</v>
       </c>
       <c r="G2" t="s">
         <v>442</v>
       </c>
       <c r="H2" t="s">
         <v>449</v>
       </c>
       <c r="I2" t="s">
@@ -4650,54 +4653,54 @@
       <c r="J2" t="s">
         <v>513</v>
       </c>
       <c r="K2" t="s">
         <v>574</v>
       </c>
       <c r="L2" t="s">
         <v>753</v>
       </c>
       <c r="M2" t="s">
         <v>755</v>
       </c>
       <c r="N2" t="s">
         <v>760</v>
       </c>
       <c r="O2" t="s">
         <v>769</v>
       </c>
       <c r="P2" t="s">
         <v>774</v>
       </c>
       <c r="Q2" t="s">
         <v>147</v>
       </c>
       <c r="R2" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="S2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="T2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>268</v>
       </c>
       <c r="E3" t="s">
         <v>429</v>
       </c>
       <c r="F3" t="s">
         <v>433</v>
       </c>
       <c r="G3" t="s">
         <v>443</v>
       </c>
       <c r="H3" t="s">
@@ -4706,157 +4709,157 @@
       <c r="I3" t="s">
         <v>476</v>
       </c>
       <c r="J3" t="s">
         <v>514</v>
       </c>
       <c r="K3" t="s">
         <v>575</v>
       </c>
       <c r="L3" t="s">
         <v>754</v>
       </c>
       <c r="M3" t="s">
         <v>114</v>
       </c>
       <c r="N3" t="s">
         <v>761</v>
       </c>
       <c r="O3" t="s">
         <v>770</v>
       </c>
       <c r="P3" t="s">
         <v>775</v>
       </c>
       <c r="Q3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="R3" t="s">
         <v>234</v>
       </c>
       <c r="S3" t="s">
         <v>123</v>
       </c>
       <c r="T3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>259</v>
       </c>
       <c r="D4" t="s">
         <v>269</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4" t="s">
         <v>434</v>
       </c>
       <c r="G4" t="s">
         <v>71</v>
       </c>
       <c r="H4" t="s">
         <v>451</v>
       </c>
       <c r="I4" t="s">
         <v>477</v>
       </c>
       <c r="J4" t="s">
         <v>515</v>
       </c>
       <c r="K4" t="s">
         <v>576</v>
       </c>
       <c r="M4" t="s">
         <v>756</v>
       </c>
       <c r="N4" t="s">
         <v>762</v>
       </c>
       <c r="O4" t="s">
         <v>771</v>
       </c>
       <c r="P4" t="s">
         <v>776</v>
       </c>
       <c r="Q4" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="R4" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5" t="s">
         <v>270</v>
       </c>
       <c r="E5" t="s">
         <v>58</v>
       </c>
       <c r="F5" t="s">
         <v>435</v>
       </c>
       <c r="G5" t="s">
         <v>444</v>
       </c>
       <c r="H5" t="s">
         <v>452</v>
       </c>
       <c r="I5" t="s">
         <v>478</v>
       </c>
       <c r="J5" t="s">
         <v>516</v>
       </c>
       <c r="K5" t="s">
         <v>577</v>
       </c>
       <c r="M5" t="s">
         <v>757</v>
       </c>
       <c r="N5" t="s">
         <v>763</v>
       </c>
       <c r="O5" t="s">
         <v>772</v>
       </c>
       <c r="P5" t="s">
         <v>771</v>
       </c>
       <c r="Q5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="R5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>261</v>
       </c>
       <c r="D6" t="s">
         <v>271</v>
       </c>
       <c r="E6" t="s">
         <v>430</v>
       </c>
       <c r="F6" t="s">
         <v>436</v>
       </c>
       <c r="G6" t="s">
         <v>445</v>
       </c>
       <c r="H6" t="s">
         <v>453</v>
       </c>
       <c r="I6" t="s">
         <v>479</v>
       </c>
       <c r="J6" t="s">
@@ -4897,150 +4900,153 @@
       <c r="G7" t="s">
         <v>59</v>
       </c>
       <c r="H7" t="s">
         <v>454</v>
       </c>
       <c r="I7" t="s">
         <v>480</v>
       </c>
       <c r="J7" t="s">
         <v>518</v>
       </c>
       <c r="K7" t="s">
         <v>475</v>
       </c>
       <c r="M7" t="s">
         <v>759</v>
       </c>
       <c r="N7" t="s">
         <v>764</v>
       </c>
       <c r="P7" t="s">
         <v>778</v>
       </c>
       <c r="R7" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>263</v>
       </c>
       <c r="D8" t="s">
         <v>273</v>
       </c>
       <c r="F8" t="s">
         <v>438</v>
       </c>
       <c r="G8" t="s">
         <v>446</v>
       </c>
       <c r="H8" t="s">
         <v>455</v>
       </c>
       <c r="I8" t="s">
         <v>481</v>
       </c>
       <c r="J8" t="s">
         <v>519</v>
       </c>
       <c r="K8" t="s">
         <v>476</v>
       </c>
       <c r="N8" t="s">
         <v>765</v>
       </c>
       <c r="P8" t="s">
         <v>779</v>
       </c>
       <c r="R8" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>264</v>
       </c>
       <c r="D9" t="s">
         <v>274</v>
       </c>
       <c r="F9" t="s">
         <v>439</v>
       </c>
       <c r="G9" t="s">
         <v>447</v>
       </c>
       <c r="H9" t="s">
         <v>456</v>
       </c>
       <c r="I9" t="s">
         <v>482</v>
       </c>
       <c r="J9" t="s">
         <v>520</v>
       </c>
       <c r="K9" t="s">
         <v>579</v>
       </c>
       <c r="N9" t="s">
         <v>766</v>
       </c>
+      <c r="P9" t="s">
+        <v>780</v>
+      </c>
       <c r="R9" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>265</v>
       </c>
       <c r="D10" t="s">
         <v>275</v>
       </c>
       <c r="F10" t="s">
         <v>440</v>
       </c>
       <c r="G10" t="s">
         <v>448</v>
       </c>
       <c r="H10" t="s">
         <v>457</v>
       </c>
       <c r="I10" t="s">
         <v>483</v>
       </c>
       <c r="J10" t="s">
         <v>521</v>
       </c>
       <c r="K10" t="s">
         <v>580</v>
       </c>
       <c r="N10" t="s">
         <v>767</v>
       </c>
       <c r="R10" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>266</v>
       </c>
       <c r="D11" t="s">
         <v>276</v>
       </c>
       <c r="F11" t="s">
         <v>86</v>
       </c>
       <c r="H11" t="s">
         <v>87</v>
       </c>
       <c r="I11" t="s">
         <v>484</v>
       </c>
       <c r="J11" t="s">
         <v>522</v>
       </c>
       <c r="K11" t="s">
         <v>581</v>
       </c>
       <c r="R11" t="s">