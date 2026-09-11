--- v2 (2026-07-21)
+++ v3 (2026-09-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="797">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-21 07:07:16am</t>
+    <t>2026-09-11 12:06:24am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49702</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49702"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>