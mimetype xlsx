--- v3 (2026-09-11)
+++ v4 (2026-10-29)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="797">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-11 12:06:24am</t>
+    <t>2026-10-29 04:54:03pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49702</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49702"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4194,51 +4194,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2" t="s">
         <v>217</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>218</v>
       </c>
       <c r="G2" t="s">
         <v>219</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54672</v>
       </c>
       <c r="B3">
         <v>54670</v>
       </c>
       <c r="C3" t="s">
         <v>220</v>
       </c>
       <c r="D3" t="s">
         <v>221</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>222</v>
       </c>
       <c r="G3" t="s">
         <v>223</v>
       </c>
@@ -4308,51 +4308,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51146</v>
       </c>
       <c r="B6">
         <v>50173</v>
       </c>
       <c r="C6" t="s">
         <v>216</v>
       </c>
       <c r="D6" t="s">
         <v>231</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>232</v>
       </c>
       <c r="G6" t="s">
         <v>233</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50925</v>
       </c>
       <c r="B7">
         <v>49923</v>
       </c>
       <c r="C7" t="s">
         <v>234</v>
       </c>
       <c r="D7" t="s">
         <v>235</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>236</v>
       </c>
       <c r="G7" t="s">
         <v>237</v>
       </c>
@@ -4366,51 +4366,51 @@
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54673</v>
       </c>
       <c r="B8">
         <v>54671</v>
       </c>
       <c r="C8" t="s">
         <v>220</v>
       </c>
       <c r="D8" t="s">
         <v>238</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>92</v>
       </c>
       <c r="G8" t="s">
         <v>239</v>
       </c>
       <c r="H8" t="s">
         <v>240</v>
       </c>
       <c r="I8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51076</v>
       </c>
       <c r="B9">
         <v>49923</v>
       </c>
       <c r="C9" t="s">
         <v>241</v>
       </c>
       <c r="D9" t="s">
         <v>242</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>243</v>
       </c>
       <c r="G9" t="s">
         <v>244</v>
       </c>