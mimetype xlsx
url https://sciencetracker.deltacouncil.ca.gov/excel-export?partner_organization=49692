--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-13 10:07:17pm</t>
+    <t>2026-08-02 05:57:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49692</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49692"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2095,50 +2095,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -3637,51 +3640,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51349</v>
       </c>
       <c r="B3">
         <v>50087</v>
       </c>
       <c r="C3" t="s">
         <v>142</v>
       </c>
       <c r="D3" t="s">
         <v>143</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>144</v>
       </c>
       <c r="G3" t="s">
         <v>145</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51346</v>
       </c>
       <c r="B4">
         <v>50087</v>
       </c>
       <c r="C4" t="s">
         <v>142</v>
       </c>
       <c r="D4" t="s">
         <v>146</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>147</v>
       </c>
       <c r="G4" t="s">
         <v>148</v>
       </c>
@@ -3751,51 +3754,51 @@
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50892</v>
       </c>
       <c r="B7">
         <v>50137</v>
       </c>
       <c r="C7" t="s">
         <v>149</v>
       </c>
       <c r="D7" t="s">
         <v>156</v>
       </c>
       <c r="E7" t="s">
         <v>157</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
       <c r="G7" t="s">
         <v>159</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="J7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51350</v>
       </c>
       <c r="B8">
         <v>50087</v>
       </c>
       <c r="C8" t="s">
         <v>160</v>
       </c>
       <c r="D8" t="s">
         <v>161</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>162</v>
       </c>
       <c r="G8" t="s">
         <v>163</v>
       </c>
@@ -3892,459 +3895,462 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
         <v>675</v>
       </c>
       <c r="P1" t="s">
         <v>680</v>
       </c>
       <c r="Q1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="R1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="S1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="T1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>167</v>
       </c>
       <c r="C2" t="s">
         <v>168</v>
       </c>
       <c r="D2" t="s">
         <v>176</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>341</v>
       </c>
       <c r="G2" t="s">
         <v>350</v>
       </c>
       <c r="H2" t="s">
         <v>357</v>
       </c>
       <c r="I2" t="s">
         <v>383</v>
       </c>
       <c r="J2" t="s">
         <v>419</v>
       </c>
       <c r="K2" t="s">
         <v>481</v>
       </c>
       <c r="L2" t="s">
         <v>659</v>
       </c>
       <c r="M2" t="s">
         <v>661</v>
       </c>
       <c r="N2" t="s">
         <v>667</v>
       </c>
       <c r="O2" t="s">
         <v>676</v>
       </c>
       <c r="P2" t="s">
         <v>681</v>
       </c>
       <c r="Q2" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="R2" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="S2" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="T2" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>169</v>
       </c>
       <c r="D3" t="s">
         <v>177</v>
       </c>
       <c r="E3" t="s">
         <v>69</v>
       </c>
       <c r="F3" t="s">
         <v>342</v>
       </c>
       <c r="G3" t="s">
         <v>351</v>
       </c>
       <c r="H3" t="s">
         <v>358</v>
       </c>
       <c r="I3" t="s">
         <v>384</v>
       </c>
       <c r="J3" t="s">
         <v>420</v>
       </c>
       <c r="K3" t="s">
         <v>482</v>
       </c>
       <c r="L3" t="s">
         <v>660</v>
       </c>
       <c r="M3" t="s">
         <v>662</v>
       </c>
       <c r="N3" t="s">
         <v>668</v>
       </c>
       <c r="O3" t="s">
         <v>677</v>
       </c>
       <c r="P3" t="s">
         <v>682</v>
       </c>
       <c r="Q3" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="R3" t="s">
         <v>160</v>
       </c>
       <c r="S3" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="T3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>68</v>
       </c>
       <c r="D4" t="s">
         <v>178</v>
       </c>
       <c r="E4" t="s">
         <v>337</v>
       </c>
       <c r="F4" t="s">
         <v>343</v>
       </c>
       <c r="G4" t="s">
         <v>352</v>
       </c>
       <c r="H4" t="s">
         <v>359</v>
       </c>
       <c r="I4" t="s">
         <v>385</v>
       </c>
       <c r="J4" t="s">
         <v>421</v>
       </c>
       <c r="K4" t="s">
         <v>483</v>
       </c>
       <c r="M4" t="s">
         <v>663</v>
       </c>
       <c r="N4" t="s">
         <v>669</v>
       </c>
       <c r="O4" t="s">
         <v>678</v>
       </c>
       <c r="P4" t="s">
         <v>683</v>
       </c>
       <c r="Q4" t="s">
         <v>114</v>
       </c>
       <c r="R4" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>170</v>
       </c>
       <c r="D5" t="s">
         <v>179</v>
       </c>
       <c r="E5" t="s">
         <v>338</v>
       </c>
       <c r="F5" t="s">
         <v>344</v>
       </c>
       <c r="G5" t="s">
         <v>353</v>
       </c>
       <c r="H5" t="s">
         <v>360</v>
       </c>
       <c r="I5" t="s">
         <v>386</v>
       </c>
       <c r="J5" t="s">
         <v>422</v>
       </c>
       <c r="K5" t="s">
         <v>484</v>
       </c>
       <c r="M5" t="s">
         <v>664</v>
       </c>
       <c r="N5" t="s">
         <v>670</v>
       </c>
       <c r="O5" t="s">
         <v>679</v>
       </c>
       <c r="P5" t="s">
         <v>678</v>
       </c>
       <c r="Q5" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="R5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>171</v>
       </c>
       <c r="D6" t="s">
         <v>180</v>
       </c>
       <c r="E6" t="s">
         <v>339</v>
       </c>
       <c r="F6" t="s">
         <v>345</v>
       </c>
       <c r="G6" t="s">
         <v>77</v>
       </c>
       <c r="H6" t="s">
         <v>361</v>
       </c>
       <c r="I6" t="s">
         <v>387</v>
       </c>
       <c r="J6" t="s">
         <v>423</v>
       </c>
       <c r="K6" t="s">
         <v>485</v>
       </c>
       <c r="M6" t="s">
         <v>665</v>
       </c>
       <c r="N6" t="s">
         <v>671</v>
       </c>
       <c r="P6" t="s">
         <v>684</v>
       </c>
       <c r="Q6" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="R6" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>55</v>
       </c>
       <c r="D7" t="s">
         <v>181</v>
       </c>
       <c r="E7" t="s">
         <v>340</v>
       </c>
       <c r="F7" t="s">
         <v>346</v>
       </c>
       <c r="G7" t="s">
         <v>354</v>
       </c>
       <c r="H7" t="s">
         <v>362</v>
       </c>
       <c r="I7" t="s">
         <v>388</v>
       </c>
       <c r="J7" t="s">
         <v>424</v>
       </c>
       <c r="K7" t="s">
         <v>383</v>
       </c>
       <c r="M7" t="s">
         <v>666</v>
       </c>
       <c r="N7" t="s">
         <v>672</v>
       </c>
       <c r="P7" t="s">
         <v>685</v>
       </c>
       <c r="R7" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>172</v>
       </c>
       <c r="D8" t="s">
         <v>182</v>
       </c>
       <c r="F8" t="s">
         <v>76</v>
       </c>
       <c r="G8" t="s">
         <v>57</v>
       </c>
       <c r="H8" t="s">
         <v>363</v>
       </c>
       <c r="I8" t="s">
         <v>389</v>
       </c>
       <c r="J8" t="s">
         <v>425</v>
       </c>
       <c r="K8" t="s">
         <v>384</v>
       </c>
       <c r="N8" t="s">
         <v>673</v>
       </c>
       <c r="P8" t="s">
         <v>686</v>
       </c>
       <c r="R8" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>173</v>
       </c>
       <c r="D9" t="s">
         <v>183</v>
       </c>
       <c r="F9" t="s">
         <v>347</v>
       </c>
       <c r="G9" t="s">
         <v>355</v>
       </c>
       <c r="H9" t="s">
         <v>364</v>
       </c>
       <c r="I9" t="s">
         <v>390</v>
       </c>
       <c r="J9" t="s">
         <v>426</v>
       </c>
       <c r="K9" t="s">
         <v>486</v>
       </c>
       <c r="N9" t="s">
         <v>64</v>
       </c>
+      <c r="P9" t="s">
+        <v>687</v>
+      </c>
       <c r="R9" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>174</v>
       </c>
       <c r="D10" t="s">
         <v>184</v>
       </c>
       <c r="F10" t="s">
         <v>70</v>
       </c>
       <c r="G10" t="s">
         <v>356</v>
       </c>
       <c r="H10" t="s">
         <v>78</v>
       </c>
       <c r="I10" t="s">
         <v>391</v>
       </c>
       <c r="J10" t="s">
         <v>427</v>
       </c>
       <c r="K10" t="s">
         <v>487</v>
       </c>
       <c r="N10" t="s">
         <v>674</v>
       </c>
       <c r="R10" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>175</v>
       </c>
       <c r="D11" t="s">
         <v>185</v>
       </c>
       <c r="F11" t="s">
         <v>348</v>
       </c>
       <c r="H11" t="s">
         <v>365</v>
       </c>
       <c r="I11" t="s">
         <v>392</v>
       </c>
       <c r="J11" t="s">
         <v>428</v>
       </c>
       <c r="K11" t="s">
         <v>488</v>
       </c>
       <c r="R11" t="s">