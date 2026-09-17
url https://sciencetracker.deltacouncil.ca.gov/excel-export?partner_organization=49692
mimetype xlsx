--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 05:57:25am</t>
+    <t>2026-09-16 11:25:15pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49692</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49692"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3724,81 +3724,81 @@
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51200</v>
       </c>
       <c r="B6">
         <v>50137</v>
       </c>
       <c r="C6" t="s">
         <v>142</v>
       </c>
       <c r="D6" t="s">
         <v>153</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>154</v>
       </c>
       <c r="G6" t="s">
         <v>155</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50892</v>
       </c>
       <c r="B7">
         <v>50137</v>
       </c>
       <c r="C7" t="s">
         <v>149</v>
       </c>
       <c r="D7" t="s">
         <v>156</v>
       </c>
       <c r="E7" t="s">
         <v>157</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
       <c r="G7" t="s">
         <v>159</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="J7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51350</v>
       </c>
       <c r="B8">
         <v>50087</v>
       </c>
       <c r="C8" t="s">
         <v>160</v>
       </c>
       <c r="D8" t="s">
         <v>161</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>162</v>
       </c>
       <c r="G8" t="s">
         <v>163</v>
       </c>