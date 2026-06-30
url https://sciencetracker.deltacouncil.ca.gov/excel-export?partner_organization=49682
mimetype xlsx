--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1062">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-14 07:22:31am</t>
+    <t>2026-06-29 08:06:43pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49682</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49682"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3234,50 +3234,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -6429,51 +6432,51 @@
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51278</v>
       </c>
       <c r="B3">
         <v>50083</v>
       </c>
       <c r="C3" t="s">
         <v>396</v>
       </c>
       <c r="D3" t="s">
         <v>400</v>
       </c>
       <c r="E3" t="s">
         <v>401</v>
       </c>
       <c r="F3" t="s">
         <v>402</v>
       </c>
       <c r="G3" t="s">
         <v>403</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51424</v>
       </c>
       <c r="B4">
         <v>50106</v>
       </c>
       <c r="C4" t="s">
         <v>404</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>405</v>
       </c>
       <c r="G4" t="s">
         <v>406</v>
       </c>
       <c r="H4"/>
       <c r="I4">
@@ -6761,51 +6764,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50942</v>
       </c>
       <c r="B15">
         <v>50158</v>
       </c>
       <c r="C15" t="s">
         <v>416</v>
       </c>
       <c r="D15" t="s">
         <v>438</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>439</v>
       </c>
       <c r="G15" t="s">
         <v>440</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J15" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50689</v>
       </c>
       <c r="B16">
         <v>49796</v>
       </c>
       <c r="C16" t="s">
         <v>441</v>
       </c>
       <c r="D16" t="s">
         <v>442</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>443</v>
       </c>
       <c r="G16" t="s">
         <v>444</v>
       </c>
@@ -6987,51 +6990,51 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>53206</v>
       </c>
       <c r="B23">
         <v>53171</v>
       </c>
       <c r="C23" t="s">
         <v>396</v>
       </c>
       <c r="D23" t="s">
         <v>464</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>465</v>
       </c>
       <c r="G23" t="s">
         <v>466</v>
       </c>
       <c r="H23" t="s">
         <v>467</v>
       </c>
       <c r="I23">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J23" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50900</v>
       </c>
       <c r="B24">
         <v>50144</v>
       </c>
       <c r="C24" t="s">
         <v>404</v>
       </c>
       <c r="D24" t="s">
         <v>468</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>469</v>
       </c>
       <c r="G24" t="s">
         <v>470</v>
       </c>
@@ -7127,51 +7130,51 @@
         <v>481</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50943</v>
       </c>
       <c r="B28">
         <v>50158</v>
       </c>
       <c r="C28" t="s">
         <v>416</v>
       </c>
       <c r="D28" t="s">
         <v>482</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>483</v>
       </c>
       <c r="G28" t="s">
         <v>484</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51412</v>
       </c>
       <c r="B29">
         <v>50144</v>
       </c>
       <c r="C29" t="s">
         <v>409</v>
       </c>
       <c r="D29" t="s">
         <v>485</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>486</v>
       </c>
       <c r="G29" t="s">
         <v>487</v>
       </c>
@@ -7239,51 +7242,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54450</v>
       </c>
       <c r="B32">
         <v>53171</v>
       </c>
       <c r="C32" t="s">
         <v>396</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>494</v>
       </c>
       <c r="F32" t="s">
         <v>495</v>
       </c>
       <c r="G32" t="s">
         <v>496</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="J32" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50917</v>
       </c>
       <c r="B33">
         <v>50148</v>
       </c>
       <c r="C33" t="s">
         <v>396</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>498</v>
       </c>
       <c r="G33" t="s">
         <v>499</v>
       </c>
       <c r="H33"/>
       <c r="I33">
@@ -7321,51 +7324,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54449</v>
       </c>
       <c r="B35">
         <v>53171</v>
       </c>
       <c r="C35" t="s">
         <v>396</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>503</v>
       </c>
       <c r="F35" t="s">
         <v>504</v>
       </c>
       <c r="G35" t="s">
         <v>505</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="J35" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50901</v>
       </c>
       <c r="B36">
         <v>50144</v>
       </c>
       <c r="C36" t="s">
         <v>404</v>
       </c>
       <c r="D36" t="s">
         <v>506</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>507</v>
       </c>
       <c r="G36" t="s">
         <v>508</v>
       </c>
@@ -7407,51 +7410,51 @@
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50857</v>
       </c>
       <c r="B38">
         <v>50144</v>
       </c>
       <c r="C38" t="s">
         <v>404</v>
       </c>
       <c r="D38" t="s">
         <v>512</v>
       </c>
       <c r="E38" t="s">
         <v>513</v>
       </c>
       <c r="F38" t="s">
         <v>514</v>
       </c>
       <c r="G38" t="s">
         <v>515</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J38" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51219</v>
       </c>
       <c r="B39">
         <v>50187</v>
       </c>
       <c r="C39" t="s">
         <v>409</v>
       </c>
       <c r="D39" t="s">
         <v>516</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>517</v>
       </c>
       <c r="G39" t="s">
         <v>518</v>
       </c>
@@ -7575,51 +7578,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51003</v>
       </c>
       <c r="B44">
         <v>50179</v>
       </c>
       <c r="C44" t="s">
         <v>404</v>
       </c>
       <c r="D44" t="s">
         <v>531</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>532</v>
       </c>
       <c r="G44" t="s">
         <v>533</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J44" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7660,60 +7663,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>208</v>
       </c>
       <c r="M1" t="s">
         <v>200</v>
       </c>
       <c r="N1" t="s">
         <v>201</v>
       </c>
       <c r="O1" t="s">
         <v>1037</v>
       </c>
       <c r="P1" t="s">
         <v>1042</v>
       </c>
       <c r="Q1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="R1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="S1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="T1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>534</v>
       </c>
       <c r="C2" t="s">
         <v>535</v>
       </c>
       <c r="D2" t="s">
         <v>542</v>
       </c>
       <c r="E2" t="s">
         <v>703</v>
       </c>
       <c r="F2" t="s">
         <v>706</v>
       </c>
       <c r="G2" t="s">
         <v>716</v>
       </c>
       <c r="H2" t="s">
         <v>721</v>
       </c>
       <c r="I2" t="s">
@@ -7722,54 +7725,54 @@
       <c r="J2" t="s">
         <v>784</v>
       </c>
       <c r="K2" t="s">
         <v>844</v>
       </c>
       <c r="L2" t="s">
         <v>212</v>
       </c>
       <c r="M2" t="s">
         <v>1025</v>
       </c>
       <c r="N2" t="s">
         <v>1029</v>
       </c>
       <c r="O2" t="s">
         <v>1038</v>
       </c>
       <c r="P2" t="s">
         <v>1043</v>
       </c>
       <c r="Q2" t="s">
         <v>310</v>
       </c>
       <c r="R2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="S2" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="T2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>536</v>
       </c>
       <c r="D3" t="s">
         <v>543</v>
       </c>
       <c r="E3" t="s">
         <v>82</v>
       </c>
       <c r="F3" t="s">
         <v>158</v>
       </c>
       <c r="G3" t="s">
         <v>83</v>
       </c>
       <c r="H3" t="s">
@@ -7784,151 +7787,151 @@
       <c r="K3" t="s">
         <v>845</v>
       </c>
       <c r="L3" t="s">
         <v>1024</v>
       </c>
       <c r="M3" t="s">
         <v>214</v>
       </c>
       <c r="N3" t="s">
         <v>1030</v>
       </c>
       <c r="O3" t="s">
         <v>1039</v>
       </c>
       <c r="P3" t="s">
         <v>1044</v>
       </c>
       <c r="Q3" t="s">
         <v>311</v>
       </c>
       <c r="R3" t="s">
         <v>416</v>
       </c>
       <c r="S3" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="T3" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>544</v>
       </c>
       <c r="E4" t="s">
         <v>704</v>
       </c>
       <c r="F4" t="s">
         <v>707</v>
       </c>
       <c r="G4" t="s">
         <v>123</v>
       </c>
       <c r="H4" t="s">
         <v>723</v>
       </c>
       <c r="I4" t="s">
         <v>750</v>
       </c>
       <c r="J4" t="s">
         <v>786</v>
       </c>
       <c r="K4" t="s">
         <v>846</v>
       </c>
       <c r="M4" t="s">
         <v>210</v>
       </c>
       <c r="N4" t="s">
         <v>1031</v>
       </c>
       <c r="O4" t="s">
         <v>1040</v>
       </c>
       <c r="P4" t="s">
         <v>1045</v>
       </c>
       <c r="Q4" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="R4" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5" t="s">
         <v>545</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>708</v>
       </c>
       <c r="G5" t="s">
         <v>717</v>
       </c>
       <c r="H5" t="s">
         <v>724</v>
       </c>
       <c r="I5" t="s">
         <v>751</v>
       </c>
       <c r="J5" t="s">
         <v>787</v>
       </c>
       <c r="K5" t="s">
         <v>847</v>
       </c>
       <c r="M5" t="s">
         <v>1026</v>
       </c>
       <c r="N5" t="s">
         <v>1032</v>
       </c>
       <c r="O5" t="s">
         <v>1041</v>
       </c>
       <c r="P5" t="s">
         <v>1040</v>
       </c>
       <c r="Q5" t="s">
         <v>312</v>
       </c>
       <c r="R5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>537</v>
       </c>
       <c r="D6" t="s">
         <v>546</v>
       </c>
       <c r="E6" t="s">
         <v>183</v>
       </c>
       <c r="F6" t="s">
         <v>709</v>
       </c>
       <c r="G6" t="s">
         <v>718</v>
       </c>
       <c r="H6" t="s">
         <v>725</v>
       </c>
       <c r="I6" t="s">
         <v>752</v>
       </c>
       <c r="J6" t="s">
@@ -7969,118 +7972,121 @@
       <c r="G7" t="s">
         <v>719</v>
       </c>
       <c r="H7" t="s">
         <v>726</v>
       </c>
       <c r="I7" t="s">
         <v>753</v>
       </c>
       <c r="J7" t="s">
         <v>789</v>
       </c>
       <c r="K7" t="s">
         <v>748</v>
       </c>
       <c r="M7" t="s">
         <v>1028</v>
       </c>
       <c r="N7" t="s">
         <v>1034</v>
       </c>
       <c r="P7" t="s">
         <v>1047</v>
       </c>
       <c r="R7" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>538</v>
       </c>
       <c r="D8" t="s">
         <v>548</v>
       </c>
       <c r="F8" t="s">
         <v>711</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8" t="s">
         <v>727</v>
       </c>
       <c r="I8" t="s">
         <v>754</v>
       </c>
       <c r="J8" t="s">
         <v>790</v>
       </c>
       <c r="K8" t="s">
         <v>749</v>
       </c>
       <c r="N8" t="s">
         <v>1035</v>
       </c>
       <c r="P8" t="s">
         <v>1048</v>
       </c>
       <c r="R8" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>539</v>
       </c>
       <c r="D9" t="s">
         <v>549</v>
       </c>
       <c r="F9" t="s">
         <v>712</v>
       </c>
       <c r="G9" t="s">
         <v>720</v>
       </c>
       <c r="H9" t="s">
         <v>728</v>
       </c>
       <c r="I9" t="s">
         <v>755</v>
       </c>
       <c r="J9" t="s">
         <v>791</v>
       </c>
       <c r="K9" t="s">
         <v>849</v>
       </c>
       <c r="N9" t="s">
         <v>359</v>
       </c>
+      <c r="P9" t="s">
+        <v>1049</v>
+      </c>
       <c r="R9" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>540</v>
       </c>
       <c r="D10" t="s">
         <v>550</v>
       </c>
       <c r="F10" t="s">
         <v>713</v>
       </c>
       <c r="G10" t="s">
         <v>146</v>
       </c>
       <c r="H10" t="s">
         <v>729</v>
       </c>
       <c r="I10" t="s">
         <v>756</v>
       </c>
       <c r="J10" t="s">
         <v>792</v>
       </c>
       <c r="K10" t="s">