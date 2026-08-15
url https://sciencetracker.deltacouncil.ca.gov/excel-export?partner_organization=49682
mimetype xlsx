--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-29 08:06:43pm</t>
+    <t>2026-08-14 10:43:28pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49682</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49682"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6432,51 +6432,51 @@
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51278</v>
       </c>
       <c r="B3">
         <v>50083</v>
       </c>
       <c r="C3" t="s">
         <v>396</v>
       </c>
       <c r="D3" t="s">
         <v>400</v>
       </c>
       <c r="E3" t="s">
         <v>401</v>
       </c>
       <c r="F3" t="s">
         <v>402</v>
       </c>
       <c r="G3" t="s">
         <v>403</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="J3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51424</v>
       </c>
       <c r="B4">
         <v>50106</v>
       </c>
       <c r="C4" t="s">
         <v>404</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>405</v>
       </c>
       <c r="G4" t="s">
         <v>406</v>
       </c>
       <c r="H4"/>
       <c r="I4">
@@ -6764,51 +6764,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50942</v>
       </c>
       <c r="B15">
         <v>50158</v>
       </c>
       <c r="C15" t="s">
         <v>416</v>
       </c>
       <c r="D15" t="s">
         <v>438</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>439</v>
       </c>
       <c r="G15" t="s">
         <v>440</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J15" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50689</v>
       </c>
       <c r="B16">
         <v>49796</v>
       </c>
       <c r="C16" t="s">
         <v>441</v>
       </c>
       <c r="D16" t="s">
         <v>442</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>443</v>
       </c>
       <c r="G16" t="s">
         <v>444</v>
       </c>
@@ -6904,51 +6904,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51111</v>
       </c>
       <c r="B20">
         <v>49942</v>
       </c>
       <c r="C20" t="s">
         <v>404</v>
       </c>
       <c r="D20" t="s">
         <v>455</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>456</v>
       </c>
       <c r="G20" t="s">
         <v>457</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51452</v>
       </c>
       <c r="B21">
         <v>50179</v>
       </c>
       <c r="C21" t="s">
         <v>409</v>
       </c>
       <c r="D21" t="s">
         <v>458</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>459</v>
       </c>
       <c r="G21" t="s">
         <v>460</v>
       </c>
@@ -7242,51 +7242,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54450</v>
       </c>
       <c r="B32">
         <v>53171</v>
       </c>
       <c r="C32" t="s">
         <v>396</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>494</v>
       </c>
       <c r="F32" t="s">
         <v>495</v>
       </c>
       <c r="G32" t="s">
         <v>496</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J32" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50917</v>
       </c>
       <c r="B33">
         <v>50148</v>
       </c>
       <c r="C33" t="s">
         <v>396</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>498</v>
       </c>
       <c r="G33" t="s">
         <v>499</v>
       </c>
       <c r="H33"/>
       <c r="I33">
@@ -7324,51 +7324,51 @@
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54449</v>
       </c>
       <c r="B35">
         <v>53171</v>
       </c>
       <c r="C35" t="s">
         <v>396</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>503</v>
       </c>
       <c r="F35" t="s">
         <v>504</v>
       </c>
       <c r="G35" t="s">
         <v>505</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J35" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50901</v>
       </c>
       <c r="B36">
         <v>50144</v>
       </c>
       <c r="C36" t="s">
         <v>404</v>
       </c>
       <c r="D36" t="s">
         <v>506</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>507</v>
       </c>
       <c r="G36" t="s">
         <v>508</v>
       </c>