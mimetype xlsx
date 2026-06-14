--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-13 10:26:00pm</t>
+    <t>2026-06-13 11:10:51pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49681</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49681"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>