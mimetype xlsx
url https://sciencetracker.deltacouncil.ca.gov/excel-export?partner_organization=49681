--- v1 (2026-06-14)
+++ v2 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="987">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-13 11:10:51pm</t>
+    <t>2026-08-01 10:48:31pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49681</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49681"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2985,50 +2985,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -6264,51 +6267,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51349</v>
       </c>
       <c r="B5">
         <v>50087</v>
       </c>
       <c r="C5" t="s">
         <v>367</v>
       </c>
       <c r="D5" t="s">
         <v>379</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>380</v>
       </c>
       <c r="G5" t="s">
         <v>381</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50868</v>
       </c>
       <c r="B6">
         <v>50176</v>
       </c>
       <c r="C6" t="s">
         <v>371</v>
       </c>
       <c r="D6" t="s">
         <v>382</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>383</v>
       </c>
       <c r="G6" t="s">
         <v>384</v>
       </c>
@@ -6432,79 +6435,79 @@
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50950</v>
       </c>
       <c r="B11">
         <v>50164</v>
       </c>
       <c r="C11" t="s">
         <v>388</v>
       </c>
       <c r="D11" t="s">
         <v>392</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>393</v>
       </c>
       <c r="G11" t="s">
         <v>394</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50838</v>
       </c>
       <c r="B12">
         <v>49873</v>
       </c>
       <c r="C12" t="s">
         <v>367</v>
       </c>
       <c r="D12" t="s">
         <v>395</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>396</v>
       </c>
       <c r="G12" t="s">
         <v>397</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50843</v>
       </c>
       <c r="B13">
         <v>49880</v>
       </c>
       <c r="C13" t="s">
         <v>397</v>
       </c>
       <c r="D13" t="s">
         <v>398</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>399</v>
       </c>
       <c r="G13" t="s">
         <v>397</v>
       </c>
@@ -6984,51 +6987,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51355</v>
       </c>
       <c r="B31">
         <v>50107</v>
       </c>
       <c r="C31" t="s">
         <v>367</v>
       </c>
       <c r="D31" t="s">
         <v>440</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>441</v>
       </c>
       <c r="G31" t="s">
         <v>442</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51431</v>
       </c>
       <c r="B32">
         <v>50109</v>
       </c>
       <c r="C32" t="s">
         <v>388</v>
       </c>
       <c r="D32" t="s">
         <v>443</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>444</v>
       </c>
       <c r="G32" t="s">
         <v>445</v>
       </c>
@@ -7264,51 +7267,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50953</v>
       </c>
       <c r="B41">
         <v>50164</v>
       </c>
       <c r="C41" t="s">
         <v>388</v>
       </c>
       <c r="D41" t="s">
         <v>466</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>467</v>
       </c>
       <c r="G41" t="s">
         <v>468</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J41" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7349,60 +7352,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>171</v>
       </c>
       <c r="M1" t="s">
         <v>163</v>
       </c>
       <c r="N1" t="s">
         <v>164</v>
       </c>
       <c r="O1" t="s">
         <v>962</v>
       </c>
       <c r="P1" t="s">
         <v>966</v>
       </c>
       <c r="Q1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="R1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="S1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="T1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>469</v>
       </c>
       <c r="C2" t="s">
         <v>470</v>
       </c>
       <c r="D2" t="s">
         <v>479</v>
       </c>
       <c r="E2" t="s">
         <v>79</v>
       </c>
       <c r="F2" t="s">
         <v>642</v>
       </c>
       <c r="G2" t="s">
         <v>651</v>
       </c>
       <c r="H2" t="s">
         <v>656</v>
       </c>
       <c r="I2" t="s">
@@ -7411,54 +7414,54 @@
       <c r="J2" t="s">
         <v>126</v>
       </c>
       <c r="K2" t="s">
         <v>772</v>
       </c>
       <c r="L2" t="s">
         <v>176</v>
       </c>
       <c r="M2" t="s">
         <v>951</v>
       </c>
       <c r="N2" t="s">
         <v>179</v>
       </c>
       <c r="O2" t="s">
         <v>963</v>
       </c>
       <c r="P2" t="s">
         <v>967</v>
       </c>
       <c r="Q2" t="s">
         <v>301</v>
       </c>
       <c r="R2" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="S2" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="T2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>471</v>
       </c>
       <c r="D3" t="s">
         <v>480</v>
       </c>
       <c r="E3" t="s">
         <v>144</v>
       </c>
       <c r="F3" t="s">
         <v>643</v>
       </c>
       <c r="G3" t="s">
         <v>54</v>
       </c>
       <c r="H3" t="s">
@@ -7473,151 +7476,151 @@
       <c r="K3" t="s">
         <v>773</v>
       </c>
       <c r="L3" t="s">
         <v>950</v>
       </c>
       <c r="M3" t="s">
         <v>952</v>
       </c>
       <c r="N3" t="s">
         <v>956</v>
       </c>
       <c r="O3" t="s">
         <v>964</v>
       </c>
       <c r="P3" t="s">
         <v>968</v>
       </c>
       <c r="Q3" t="s">
         <v>302</v>
       </c>
       <c r="R3" t="s">
         <v>371</v>
       </c>
       <c r="S3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="T3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>143</v>
       </c>
       <c r="D4" t="s">
         <v>481</v>
       </c>
       <c r="E4" t="s">
         <v>640</v>
       </c>
       <c r="F4" t="s">
         <v>644</v>
       </c>
       <c r="G4" t="s">
         <v>652</v>
       </c>
       <c r="H4" t="s">
         <v>658</v>
       </c>
       <c r="I4" t="s">
         <v>681</v>
       </c>
       <c r="J4" t="s">
         <v>715</v>
       </c>
       <c r="K4" t="s">
         <v>774</v>
       </c>
       <c r="M4" t="s">
         <v>173</v>
       </c>
       <c r="N4" t="s">
         <v>957</v>
       </c>
       <c r="O4" t="s">
         <v>965</v>
       </c>
       <c r="P4" t="s">
         <v>969</v>
       </c>
       <c r="Q4" t="s">
         <v>304</v>
       </c>
       <c r="R4" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>472</v>
       </c>
       <c r="D5" t="s">
         <v>482</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>645</v>
       </c>
       <c r="G5" t="s">
         <v>653</v>
       </c>
       <c r="H5" t="s">
         <v>659</v>
       </c>
       <c r="I5" t="s">
         <v>682</v>
       </c>
       <c r="J5" t="s">
         <v>716</v>
       </c>
       <c r="K5" t="s">
         <v>775</v>
       </c>
       <c r="M5" t="s">
         <v>953</v>
       </c>
       <c r="N5" t="s">
         <v>958</v>
       </c>
       <c r="O5" t="s">
         <v>183</v>
       </c>
       <c r="P5" t="s">
         <v>965</v>
       </c>
       <c r="Q5" t="s">
         <v>303</v>
       </c>
       <c r="R5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>473</v>
       </c>
       <c r="D6" t="s">
         <v>483</v>
       </c>
       <c r="E6" t="s">
         <v>153</v>
       </c>
       <c r="F6" t="s">
         <v>646</v>
       </c>
       <c r="G6" t="s">
         <v>654</v>
       </c>
       <c r="H6" t="s">
         <v>660</v>
       </c>
       <c r="I6" t="s">
         <v>683</v>
       </c>
       <c r="J6" t="s">
@@ -7658,118 +7661,121 @@
       <c r="G7" t="s">
         <v>655</v>
       </c>
       <c r="H7" t="s">
         <v>661</v>
       </c>
       <c r="I7" t="s">
         <v>684</v>
       </c>
       <c r="J7" t="s">
         <v>718</v>
       </c>
       <c r="K7" t="s">
         <v>679</v>
       </c>
       <c r="M7" t="s">
         <v>955</v>
       </c>
       <c r="N7" t="s">
         <v>959</v>
       </c>
       <c r="P7" t="s">
         <v>971</v>
       </c>
       <c r="R7" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>475</v>
       </c>
       <c r="D8" t="s">
         <v>485</v>
       </c>
       <c r="F8" t="s">
         <v>648</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>662</v>
       </c>
       <c r="I8" t="s">
         <v>685</v>
       </c>
       <c r="J8" t="s">
         <v>719</v>
       </c>
       <c r="K8" t="s">
         <v>680</v>
       </c>
       <c r="N8" t="s">
         <v>960</v>
       </c>
       <c r="P8" t="s">
         <v>972</v>
       </c>
       <c r="R8" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>476</v>
       </c>
       <c r="D9" t="s">
         <v>486</v>
       </c>
       <c r="F9" t="s">
         <v>649</v>
       </c>
       <c r="G9" t="s">
         <v>111</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>686</v>
       </c>
       <c r="J9" t="s">
         <v>720</v>
       </c>
       <c r="K9" t="s">
         <v>777</v>
       </c>
       <c r="N9" t="s">
         <v>97</v>
       </c>
+      <c r="P9" t="s">
+        <v>973</v>
+      </c>
       <c r="R9" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>477</v>
       </c>
       <c r="D10" t="s">
         <v>487</v>
       </c>
       <c r="F10" t="s">
         <v>122</v>
       </c>
       <c r="G10" t="s">
         <v>67</v>
       </c>
       <c r="H10" t="s">
         <v>154</v>
       </c>
       <c r="I10" t="s">
         <v>687</v>
       </c>
       <c r="J10" t="s">
         <v>721</v>
       </c>
       <c r="K10" t="s">