--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="987">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 10:48:31pm</t>
+    <t>2026-09-16 07:54:47pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49681</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49681"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6295,51 +6295,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50868</v>
       </c>
       <c r="B6">
         <v>50176</v>
       </c>
       <c r="C6" t="s">
         <v>371</v>
       </c>
       <c r="D6" t="s">
         <v>382</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>383</v>
       </c>
       <c r="G6" t="s">
         <v>384</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50880</v>
       </c>
       <c r="B7">
         <v>50107</v>
       </c>
       <c r="C7" t="s">
         <v>371</v>
       </c>
       <c r="D7" t="s">
         <v>382</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>383</v>
       </c>
       <c r="G7" t="s">
         <v>384</v>
       </c>
@@ -6351,51 +6351,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50882</v>
       </c>
       <c r="B8">
         <v>50109</v>
       </c>
       <c r="C8" t="s">
         <v>371</v>
       </c>
       <c r="D8" t="s">
         <v>382</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>383</v>
       </c>
       <c r="G8" t="s">
         <v>384</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51346</v>
       </c>
       <c r="B9">
         <v>50087</v>
       </c>
       <c r="C9" t="s">
         <v>367</v>
       </c>
       <c r="D9" t="s">
         <v>385</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>386</v>
       </c>
       <c r="G9" t="s">
         <v>387</v>
       </c>
@@ -6463,51 +6463,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50838</v>
       </c>
       <c r="B12">
         <v>49873</v>
       </c>
       <c r="C12" t="s">
         <v>367</v>
       </c>
       <c r="D12" t="s">
         <v>395</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>396</v>
       </c>
       <c r="G12" t="s">
         <v>397</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50843</v>
       </c>
       <c r="B13">
         <v>49880</v>
       </c>
       <c r="C13" t="s">
         <v>397</v>
       </c>
       <c r="D13" t="s">
         <v>398</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>399</v>
       </c>
       <c r="G13" t="s">
         <v>397</v>
       </c>
@@ -7211,51 +7211,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51409</v>
       </c>
       <c r="B39">
         <v>50109</v>
       </c>
       <c r="C39" t="s">
         <v>367</v>
       </c>
       <c r="D39" t="s">
         <v>461</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>462</v>
       </c>
       <c r="G39" t="s">
         <v>463</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51426</v>
       </c>
       <c r="B40">
         <v>50109</v>
       </c>
       <c r="C40" t="s">
         <v>375</v>
       </c>
       <c r="D40" t="s">
         <v>461</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>464</v>
       </c>
       <c r="G40" t="s">
         <v>465</v>
       </c>