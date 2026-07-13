--- v0 (2026-05-23)
+++ v1 (2026-07-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-23 09:27:12am</t>
+    <t>2026-07-12 06:41:35pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49666"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2278,50 +2278,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -4341,60 +4344,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>730</v>
       </c>
       <c r="P1" t="s">
         <v>734</v>
       </c>
       <c r="Q1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="R1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="S1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="T1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>215</v>
       </c>
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2" t="s">
         <v>225</v>
       </c>
       <c r="E2" t="s">
         <v>386</v>
       </c>
       <c r="F2" t="s">
         <v>389</v>
       </c>
       <c r="G2" t="s">
         <v>399</v>
       </c>
       <c r="H2" t="s">
         <v>408</v>
       </c>
       <c r="I2" t="s">
@@ -4403,54 +4406,54 @@
       <c r="J2" t="s">
         <v>473</v>
       </c>
       <c r="K2" t="s">
         <v>536</v>
       </c>
       <c r="L2" t="s">
         <v>715</v>
       </c>
       <c r="M2" t="s">
         <v>717</v>
       </c>
       <c r="N2" t="s">
         <v>722</v>
       </c>
       <c r="O2" t="s">
         <v>731</v>
       </c>
       <c r="P2" t="s">
         <v>735</v>
       </c>
       <c r="Q2" t="s">
         <v>171</v>
       </c>
       <c r="R2" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="S2" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="T2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
         <v>217</v>
       </c>
       <c r="D3" t="s">
         <v>226</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
         <v>390</v>
       </c>
       <c r="G3" t="s">
         <v>400</v>
       </c>
       <c r="H3" t="s">
@@ -4462,364 +4465,367 @@
       <c r="J3" t="s">
         <v>474</v>
       </c>
       <c r="K3" t="s">
         <v>537</v>
       </c>
       <c r="L3" t="s">
         <v>716</v>
       </c>
       <c r="M3" t="s">
         <v>718</v>
       </c>
       <c r="N3" t="s">
         <v>723</v>
       </c>
       <c r="O3" t="s">
         <v>732</v>
       </c>
       <c r="P3" t="s">
         <v>736</v>
       </c>
       <c r="Q3" t="s">
         <v>169</v>
       </c>
       <c r="R3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="S3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="T3" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>227</v>
       </c>
       <c r="E4" t="s">
         <v>73</v>
       </c>
       <c r="F4" t="s">
         <v>391</v>
       </c>
       <c r="G4" t="s">
         <v>401</v>
       </c>
       <c r="H4" t="s">
         <v>410</v>
       </c>
       <c r="I4" t="s">
         <v>437</v>
       </c>
       <c r="J4" t="s">
         <v>475</v>
       </c>
       <c r="K4" t="s">
         <v>538</v>
       </c>
       <c r="M4" t="s">
         <v>719</v>
       </c>
       <c r="N4" t="s">
         <v>110</v>
       </c>
       <c r="O4" t="s">
         <v>99</v>
       </c>
       <c r="P4" t="s">
         <v>737</v>
       </c>
       <c r="Q4" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="R4" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>218</v>
       </c>
       <c r="D5" t="s">
         <v>228</v>
       </c>
       <c r="E5" t="s">
         <v>58</v>
       </c>
       <c r="F5" t="s">
         <v>392</v>
       </c>
       <c r="G5" t="s">
         <v>402</v>
       </c>
       <c r="H5" t="s">
         <v>411</v>
       </c>
       <c r="I5" t="s">
         <v>438</v>
       </c>
       <c r="J5" t="s">
         <v>476</v>
       </c>
       <c r="K5" t="s">
         <v>539</v>
       </c>
       <c r="M5" t="s">
         <v>720</v>
       </c>
       <c r="N5" t="s">
         <v>724</v>
       </c>
       <c r="O5" t="s">
         <v>733</v>
       </c>
       <c r="P5" t="s">
         <v>99</v>
       </c>
       <c r="Q5" t="s">
         <v>172</v>
       </c>
       <c r="R5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>219</v>
       </c>
       <c r="D6" t="s">
         <v>229</v>
       </c>
       <c r="E6" t="s">
         <v>387</v>
       </c>
       <c r="F6" t="s">
         <v>393</v>
       </c>
       <c r="G6" t="s">
         <v>403</v>
       </c>
       <c r="H6" t="s">
         <v>412</v>
       </c>
       <c r="I6" t="s">
         <v>439</v>
       </c>
       <c r="J6" t="s">
         <v>477</v>
       </c>
       <c r="K6" t="s">
         <v>540</v>
       </c>
       <c r="M6" t="s">
         <v>721</v>
       </c>
       <c r="N6" t="s">
         <v>725</v>
       </c>
       <c r="P6" t="s">
         <v>738</v>
       </c>
       <c r="Q6" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="R6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>220</v>
       </c>
       <c r="D7" t="s">
         <v>230</v>
       </c>
       <c r="E7" t="s">
         <v>388</v>
       </c>
       <c r="F7" t="s">
         <v>394</v>
       </c>
       <c r="G7" t="s">
         <v>404</v>
       </c>
       <c r="H7" t="s">
         <v>413</v>
       </c>
       <c r="I7" t="s">
         <v>440</v>
       </c>
       <c r="J7" t="s">
         <v>478</v>
       </c>
       <c r="K7" t="s">
         <v>435</v>
       </c>
       <c r="M7" t="s">
         <v>109</v>
       </c>
       <c r="N7" t="s">
         <v>726</v>
       </c>
       <c r="P7" t="s">
         <v>739</v>
       </c>
       <c r="R7" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>221</v>
       </c>
       <c r="D8" t="s">
         <v>231</v>
       </c>
       <c r="F8" t="s">
         <v>395</v>
       </c>
       <c r="G8" t="s">
         <v>405</v>
       </c>
       <c r="H8" t="s">
         <v>414</v>
       </c>
       <c r="I8" t="s">
         <v>441</v>
       </c>
       <c r="J8" t="s">
         <v>479</v>
       </c>
       <c r="K8" t="s">
         <v>436</v>
       </c>
       <c r="N8" t="s">
         <v>727</v>
       </c>
       <c r="P8" t="s">
         <v>740</v>
       </c>
       <c r="R8" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>222</v>
       </c>
       <c r="D9" t="s">
         <v>232</v>
       </c>
       <c r="F9" t="s">
         <v>396</v>
       </c>
       <c r="G9" t="s">
         <v>406</v>
       </c>
       <c r="H9" t="s">
         <v>415</v>
       </c>
       <c r="I9" t="s">
         <v>442</v>
       </c>
       <c r="J9" t="s">
         <v>480</v>
       </c>
       <c r="K9" t="s">
         <v>541</v>
       </c>
       <c r="N9" t="s">
         <v>728</v>
       </c>
+      <c r="P9" t="s">
+        <v>741</v>
+      </c>
       <c r="R9" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>223</v>
       </c>
       <c r="D10" t="s">
         <v>233</v>
       </c>
       <c r="F10" t="s">
         <v>397</v>
       </c>
       <c r="G10" t="s">
         <v>407</v>
       </c>
       <c r="H10" t="s">
         <v>416</v>
       </c>
       <c r="I10" t="s">
         <v>443</v>
       </c>
       <c r="J10" t="s">
         <v>481</v>
       </c>
       <c r="K10" t="s">
         <v>542</v>
       </c>
       <c r="N10" t="s">
         <v>729</v>
       </c>
       <c r="R10" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>224</v>
       </c>
       <c r="D11" t="s">
         <v>234</v>
       </c>
       <c r="F11" t="s">
         <v>74</v>
       </c>
       <c r="H11" t="s">
         <v>417</v>
       </c>
       <c r="I11" t="s">
         <v>444</v>
       </c>
       <c r="J11" t="s">
         <v>482</v>
       </c>
       <c r="K11" t="s">
         <v>543</v>
       </c>
       <c r="R11" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>235</v>
       </c>
       <c r="F12" t="s">
         <v>398</v>
       </c>
       <c r="H12" t="s">
         <v>418</v>
       </c>
       <c r="I12" t="s">
         <v>400</v>
       </c>
       <c r="J12" t="s">
         <v>483</v>
       </c>
       <c r="K12" t="s">
         <v>544</v>
       </c>
       <c r="R12" t="s">
         <v>207</v>
       </c>
     </row>