--- v1 (2026-07-13)
+++ v2 (2026-09-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="762">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 06:41:35pm</t>
+    <t>2026-09-03 08:29:34pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49666"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -162,106 +162,103 @@
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
-    <t>2024;2025</t>
-[...2 lines deleted...]
-    <t>Status and trend monitoring</t>
+    <t>2024;2025;2026;2027</t>
+  </si>
+  <si>
+    <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020;2021;2022;2023;2024</t>
   </si>
   <si>
-    <t>Targeted foundational research</t>
-[...1 lines deleted...]
-  <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Invasive species control and management; Wetland resilience; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling; Tidal wetlands; vulnerability assessment</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; 2A: Strategically build the capacity to do collaborative science synthesis by implementing the science synthesis mechanisms outlined in the Delta Science Plan; 2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; 4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Environmental drivers; Floating aquatic vegetation; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Landscape change; Landscape metrics; Remote sensing; Residence time; Resilience; Restoration; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Wetlands</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54493</t>
   </si>
   <si>
     <t>Quick-Start Guide to Managing Invasive Aquatic Vegetation (IAV) in Tidal Wetland Habitats of the Sacramento-San Joaquin Delta and Suisun Marsh</t>
@@ -351,90 +348,105 @@
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Q2096002</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -515,50 +527,53 @@
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
     <t>Shruti Khanna</t>
   </si>
   <si>
     <t>Shruti</t>
   </si>
   <si>
     <t>Khanna</t>
@@ -1218,50 +1233,53 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
+    <t>Status and trend monitoring</t>
+  </si>
+  <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
@@ -2232,144 +2250,135 @@
   <si>
     <t>Delta Regional Monitoring Program RMP</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -2987,1326 +2996,1353 @@
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3" t="s">
         <v>41</v>
       </c>
       <c r="J3" t="s">
         <v>42</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>2020</v>
       </c>
       <c r="M3" t="s">
         <v>57</v>
       </c>
       <c r="N3">
         <v>2024</v>
       </c>
       <c r="O3" t="s">
+        <v>44</v>
+      </c>
+      <c r="P3" t="s">
         <v>58</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>59</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>60</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>61</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>62</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="V3"/>
       <c r="W3" t="s">
+        <v>64</v>
+      </c>
+      <c r="X3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>54671</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E4" t="s">
         <v>68</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>69</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>2025</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P4" t="s">
         <v>73</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>74</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>75</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>76</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>77</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
+        <v>79</v>
+      </c>
+      <c r="X4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>83</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>84</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>85</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>86</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>87</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>88</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>89</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>90</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>91</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>92</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>54486</v>
       </c>
       <c r="B2">
         <v>54477</v>
       </c>
       <c r="C2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
+        <v>96</v>
+      </c>
+      <c r="I2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J2">
         <v>799998.0</v>
       </c>
       <c r="K2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>54489</v>
       </c>
       <c r="B3">
         <v>54477</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I3" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J3">
         <v>160670.39</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54490</v>
       </c>
       <c r="B4">
         <v>54477</v>
       </c>
       <c r="C4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>102</v>
+      </c>
       <c r="H4" t="s">
         <v>103</v>
       </c>
       <c r="I4" t="s">
         <v>104</v>
       </c>
       <c r="J4">
         <v>108000.0</v>
       </c>
       <c r="K4"/>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>105</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>54491</v>
       </c>
       <c r="B5">
         <v>54477</v>
       </c>
       <c r="C5">
         <v>4600014542</v>
       </c>
       <c r="D5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J5">
         <v>64007.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54499</v>
       </c>
       <c r="B6">
         <v>54493</v>
       </c>
       <c r="C6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J6">
         <v>952844.0</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54788</v>
+      </c>
+      <c r="B2">
+        <v>54490</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>11521.12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G2" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54482</v>
       </c>
       <c r="B2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54480</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D3" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50277</v>
       </c>
       <c r="B4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50292</v>
       </c>
       <c r="B5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>51791</v>
       </c>
       <c r="B6" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C6" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D6" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H6" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="I6" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>159</v>
       </c>
       <c r="K6" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50309</v>
       </c>
       <c r="B7" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C7" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D7" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K7" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50278</v>
       </c>
       <c r="B8" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C8" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K8" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E1" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54478</v>
       </c>
       <c r="B2">
         <v>50278</v>
       </c>
       <c r="C2">
         <v>54477</v>
       </c>
       <c r="D2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>54479</v>
       </c>
       <c r="B3">
         <v>50277</v>
       </c>
       <c r="C3">
         <v>54477</v>
       </c>
       <c r="D3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54481</v>
       </c>
       <c r="B4">
         <v>54480</v>
       </c>
       <c r="C4">
         <v>54477</v>
       </c>
       <c r="D4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E4" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54483</v>
       </c>
       <c r="B5">
         <v>54482</v>
       </c>
       <c r="C5">
         <v>54477</v>
       </c>
       <c r="D5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54484</v>
       </c>
       <c r="B6">
         <v>50309</v>
       </c>
       <c r="C6">
         <v>54477</v>
       </c>
       <c r="D6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E6" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54485</v>
       </c>
       <c r="B7">
         <v>51791</v>
       </c>
       <c r="C7">
         <v>54477</v>
       </c>
       <c r="D7" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E7" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54495</v>
       </c>
       <c r="B8">
         <v>50277</v>
       </c>
       <c r="C8">
         <v>54493</v>
       </c>
       <c r="D8" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E8" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54496</v>
       </c>
       <c r="B9">
         <v>50278</v>
       </c>
       <c r="C9">
         <v>54493</v>
       </c>
       <c r="D9" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E9" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54497</v>
       </c>
       <c r="B10">
         <v>50292</v>
       </c>
       <c r="C10">
         <v>54493</v>
       </c>
       <c r="D10" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E10" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54498</v>
       </c>
       <c r="B11">
         <v>54482</v>
       </c>
       <c r="C11">
         <v>54493</v>
       </c>
       <c r="D11" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E11" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>54669</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49752</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F3" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49602</v>
       </c>
       <c r="B4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F4" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49605</v>
       </c>
       <c r="B5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49609</v>
       </c>
       <c r="B6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E6" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F6" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49646</v>
       </c>
       <c r="B7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F7" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49666</v>
       </c>
       <c r="B8" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E8" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F8" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49702</v>
       </c>
       <c r="B9" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E9" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F9" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49743</v>
       </c>
       <c r="B10" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E10" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F10" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D1" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E1" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="H1" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="I1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54673</v>
       </c>
       <c r="B2">
         <v>54671</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="H2" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D3" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="G3" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -4329,2172 +4365,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="P1" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="Q1" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="R1" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="S1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="T1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E2" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="F2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="G2" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="H2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="I2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="J2" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="K2" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L2" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="M2" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="N2" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="O2" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="P2" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="Q2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="R2" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="S2" t="s">
-        <v>756</v>
+        <v>119</v>
       </c>
       <c r="T2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D3" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>392</v>
       </c>
       <c r="F3" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="G3" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="H3" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="I3" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="J3" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="K3" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="L3" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="M3" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="N3" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="O3" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="P3" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="Q3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="R3" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="S3" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="T3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F4" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="G4" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="H4" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="I4" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="J4" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="K4" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="M4" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="N4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O4" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="P4" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="Q4" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="R4" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E5" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="G5" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="H5" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="I5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="J5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="K5" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="M5" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="N5" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="O5" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="P5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="R5" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D6" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E6" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="F6" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="G6" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="H6" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="I6" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="J6" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="K6" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="M6" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="N6" t="s">
-        <v>725</v>
+        <v>102</v>
       </c>
       <c r="P6" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="Q6" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="R6" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D7" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E7" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="F7" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="G7" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="H7" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I7" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="J7" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="K7" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="M7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N7" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="P7" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="R7" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D8" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="F8" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="G8" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="H8" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="I8" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="J8" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="K8" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="N8" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="P8" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="R8" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D9" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F9" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="G9" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="H9" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="I9" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="J9" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="K9" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="N9" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="P9" t="s">
-        <v>741</v>
+        <v>105</v>
       </c>
       <c r="R9" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D10" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F10" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="G10" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="H10" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="I10" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="J10" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="K10" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="N10" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="R10" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D11" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="I11" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="J11" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="K11" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="R11" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="F12" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="H12" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I12" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="J12" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="K12" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="R12" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="H13" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="I13" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="J13" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="K13" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H14" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="I14" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="J14" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="K14" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="H15" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="I15" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="J15" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="K15" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="H16" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="I16" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="J16" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="K16" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="H17" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="I17" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="J17" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="K17" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H18" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I18" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="J18" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="K18" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H19" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="I19" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="J19" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="K19" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="H20" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="I20" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="J20" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="K20" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="H21" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="I21" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="J21" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="K21" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H22" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="I22" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="J22" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="K22" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="H23" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="I23" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="J23" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="K23" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H24" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="I24" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="J24" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="K24" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="H25" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="I25" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="J25" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="K25" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H26" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="I26" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="J26" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="K26" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="H27" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="I27" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="J27" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="K27" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="H28" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="I28" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="J28" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="K28" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="I29" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="J29" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="K29" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="I30" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="J30" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="K30" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="I31" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="J31" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="K31" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="I32" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="J32" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="K32" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="I33" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="J33" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="K33" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I34" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="J34" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="K34" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="I35" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="J35" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="K35" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="I36" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="J36" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="K36" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="I37" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="J37" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="K37" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I38" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="J38" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="K38" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="I39" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="J39" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="K39" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="I40" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="J40" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="K40" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="I41" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="J41" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="K41" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="J42" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="K42" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="J43" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="K43" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="J44" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K44" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="J45" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="K45" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="J46" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="K46" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="J47" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="K47" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="J48" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="K48" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="J49" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="K49" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="J50" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="K50" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="J51" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="K51" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="J52" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="K52" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="J53" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="K53" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="J54" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="K54" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="J55" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="K55" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="J56" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="K56" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="J57" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="K57" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="J58" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="K58" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="J59" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="K59" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="J60" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="K60" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="J61" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="K61" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="J62" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="K62" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J63" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="K63" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="J64" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K64" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="K65" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="K66" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="K67" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="K68" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="K69" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="K70" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K71" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="K72" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="K73" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="K74" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="K75" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="K76" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="K77" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="K78" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="K79" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="K80" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="K81" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="K82" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="K83" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="K84" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="K85" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="K86" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="K87" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="K88" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="K89" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K90" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="K91" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="K92" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="K93" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="K94" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K95" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="K96" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="K97" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="K98" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="K99" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="K100" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="K101" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="K102" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="K103" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="K104" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="K105" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="K106" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="K107" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="K108" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="K109" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="K110" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="K111" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="K112" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="K113" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="K114" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="K115" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="K116" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="K117" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="K118" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K119" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="K120" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="K121" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="K122" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="K123" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="K124" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="K125" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="K126" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="K127" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="K128" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K129" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="K130" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="K131" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="K132" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="K133" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="K134" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="K135" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="K136" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="K137" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="K138" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="K139" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="K140" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="K141" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="K142" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="K143" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="K144" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="K145" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="K146" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="K147" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="K148" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="K149" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="K150" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="K151" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="K152" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="K153" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="K154" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="K155" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="K156" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="K157" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="K158" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="K159" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="K160" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="K161" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="K162" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">