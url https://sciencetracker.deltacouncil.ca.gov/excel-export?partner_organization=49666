--- v2 (2026-09-04)
+++ v3 (2026-10-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="762">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-03 08:29:34pm</t>
+    <t>2026-10-21 09:47:55am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49666"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4267,51 +4267,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54673</v>
       </c>
       <c r="B2">
         <v>54671</v>
       </c>
       <c r="C2" t="s">
         <v>212</v>
       </c>
       <c r="D2" t="s">
         <v>213</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>66</v>
       </c>
       <c r="G2" t="s">
         <v>214</v>
       </c>
       <c r="H2" t="s">
         <v>215</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
         <v>216</v>
       </c>
       <c r="D3" t="s">
         <v>217</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>218</v>
       </c>
       <c r="G3" t="s">
         <v>219</v>
       </c>