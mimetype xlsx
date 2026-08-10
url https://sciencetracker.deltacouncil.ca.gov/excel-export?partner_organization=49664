--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="805">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 03:55:37am</t>
+    <t>2026-08-10 09:24:56am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49664</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49664"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Landscape Visioning Pilot Application for Staten Island</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>The Nature Conservancy; University of California - Merced [UC Merced]; Hydrofocus Inc.; Conservation Farms and Ranches</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;A demonstration project to define possible future land use scenarios for Staten island ("visions") and leverage existing tools/resources to analyze and compare these scenarios.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Delta Landscape Scenario Planning Tool; Delta Wetland Resilience and Blue Carbon</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>2020;2021</t>
@@ -4977,51 +4977,51 @@
         <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5" t="s">
         <v>261</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>262</v>
       </c>
       <c r="G5" t="s">
         <v>263</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52156</v>
       </c>
       <c r="B6">
         <v>49793</v>
       </c>
       <c r="C6" t="s">
         <v>248</v>
       </c>
       <c r="D6" t="s">
         <v>265</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>266</v>
       </c>
       <c r="G6" t="s">
         <v>267</v>
       </c>