--- v1 (2026-08-10)
+++ v2 (2026-09-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="805">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-10 09:24:56am</t>
+    <t>2026-09-24 05:08:39pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49664</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49664"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4977,51 +4977,51 @@
         <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
         <v>260</v>
       </c>
       <c r="D5" t="s">
         <v>261</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>262</v>
       </c>
       <c r="G5" t="s">
         <v>263</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52156</v>
       </c>
       <c r="B6">
         <v>49793</v>
       </c>
       <c r="C6" t="s">
         <v>248</v>
       </c>
       <c r="D6" t="s">
         <v>265</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>266</v>
       </c>
       <c r="G6" t="s">
         <v>267</v>
       </c>
@@ -5033,51 +5033,51 @@
         <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>52071</v>
       </c>
       <c r="B7">
         <v>49790</v>
       </c>
       <c r="C7" t="s">
         <v>260</v>
       </c>
       <c r="D7" t="s">
         <v>268</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>269</v>
       </c>
       <c r="G7" t="s">
         <v>270</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J7" t="s">
         <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>