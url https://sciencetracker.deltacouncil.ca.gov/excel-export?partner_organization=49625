--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1078">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1079">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:26:34pm</t>
+    <t>2026-06-27 01:50:56am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49625</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49625"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3261,50 +3261,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -6520,111 +6523,111 @@
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51084</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>338</v>
       </c>
       <c r="D21" t="s">
         <v>388</v>
       </c>
       <c r="E21" t="s">
         <v>389</v>
       </c>
       <c r="F21" t="s">
         <v>390</v>
       </c>
       <c r="G21" t="s">
         <v>391</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2786</v>
+        <v>2885</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51080</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>344</v>
       </c>
       <c r="D22" t="s">
         <v>392</v>
       </c>
       <c r="E22" t="s">
         <v>393</v>
       </c>
       <c r="F22" t="s">
         <v>394</v>
       </c>
       <c r="G22" t="s">
         <v>395</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>2781</v>
+        <v>2868</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51085</v>
       </c>
       <c r="B23">
         <v>49924</v>
       </c>
       <c r="C23" t="s">
         <v>344</v>
       </c>
       <c r="D23" t="s">
         <v>396</v>
       </c>
       <c r="E23" t="s">
         <v>397</v>
       </c>
       <c r="F23" t="s">
         <v>398</v>
       </c>
       <c r="G23" t="s">
         <v>399</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2712</v>
+        <v>2798</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51081</v>
       </c>
       <c r="B24">
         <v>49924</v>
       </c>
       <c r="C24" t="s">
         <v>344</v>
       </c>
       <c r="D24" t="s">
         <v>400</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>401</v>
       </c>
       <c r="G24" t="s">
         <v>402</v>
       </c>
@@ -6636,51 +6639,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51143</v>
       </c>
       <c r="B25">
         <v>49952</v>
       </c>
       <c r="C25" t="s">
         <v>344</v>
       </c>
       <c r="D25" t="s">
         <v>403</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>404</v>
       </c>
       <c r="G25" t="s">
         <v>405</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51144</v>
       </c>
       <c r="B26">
         <v>49952</v>
       </c>
       <c r="C26" t="s">
         <v>344</v>
       </c>
       <c r="D26" t="s">
         <v>406</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>407</v>
       </c>
       <c r="G26" t="s">
         <v>408</v>
       </c>
@@ -6828,51 +6831,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51302</v>
       </c>
       <c r="B32">
         <v>50084</v>
       </c>
       <c r="C32" t="s">
         <v>350</v>
       </c>
       <c r="D32" t="s">
         <v>422</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>423</v>
       </c>
       <c r="G32" t="s">
         <v>424</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51274</v>
       </c>
       <c r="B33">
         <v>50140</v>
       </c>
       <c r="C33" t="s">
         <v>344</v>
       </c>
       <c r="D33" t="s">
         <v>425</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>426</v>
       </c>
       <c r="G33" t="s">
         <v>427</v>
       </c>
@@ -7136,111 +7139,111 @@
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50906</v>
       </c>
       <c r="B43">
         <v>50145</v>
       </c>
       <c r="C43" t="s">
         <v>344</v>
       </c>
       <c r="D43" t="s">
         <v>448</v>
       </c>
       <c r="E43" t="s">
         <v>449</v>
       </c>
       <c r="F43" t="s">
         <v>450</v>
       </c>
       <c r="G43" t="s">
         <v>451</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J43" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50855</v>
       </c>
       <c r="B44">
         <v>50112</v>
       </c>
       <c r="C44" t="s">
         <v>344</v>
       </c>
       <c r="D44" t="s">
         <v>452</v>
       </c>
       <c r="E44" t="s">
         <v>453</v>
       </c>
       <c r="F44" t="s">
         <v>454</v>
       </c>
       <c r="G44" t="s">
         <v>455</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>2694</v>
+        <v>2781</v>
       </c>
       <c r="J44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50854</v>
       </c>
       <c r="B45">
         <v>50112</v>
       </c>
       <c r="C45" t="s">
         <v>338</v>
       </c>
       <c r="D45" t="s">
         <v>456</v>
       </c>
       <c r="E45" t="s">
         <v>457</v>
       </c>
       <c r="F45" t="s">
         <v>458</v>
       </c>
       <c r="G45" t="s">
         <v>459</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2752</v>
+        <v>2847</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50900</v>
       </c>
       <c r="B46">
         <v>50144</v>
       </c>
       <c r="C46" t="s">
         <v>344</v>
       </c>
       <c r="D46" t="s">
         <v>460</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>461</v>
       </c>
       <c r="G46" t="s">
         <v>462</v>
       </c>
@@ -7282,51 +7285,51 @@
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51489</v>
       </c>
       <c r="B48">
         <v>50126</v>
       </c>
       <c r="C48" t="s">
         <v>344</v>
       </c>
       <c r="D48" t="s">
         <v>466</v>
       </c>
       <c r="E48" t="s">
         <v>467</v>
       </c>
       <c r="F48" t="s">
         <v>468</v>
       </c>
       <c r="G48" t="s">
         <v>469</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51076</v>
       </c>
       <c r="B49">
         <v>49923</v>
       </c>
       <c r="C49" t="s">
         <v>338</v>
       </c>
       <c r="D49" t="s">
         <v>470</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>471</v>
       </c>
       <c r="G49" t="s">
         <v>472</v>
       </c>
@@ -7562,81 +7565,81 @@
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50857</v>
       </c>
       <c r="B58">
         <v>50144</v>
       </c>
       <c r="C58" t="s">
         <v>344</v>
       </c>
       <c r="D58" t="s">
         <v>495</v>
       </c>
       <c r="E58" t="s">
         <v>496</v>
       </c>
       <c r="F58" t="s">
         <v>497</v>
       </c>
       <c r="G58" t="s">
         <v>498</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50858</v>
       </c>
       <c r="B59">
         <v>50117</v>
       </c>
       <c r="C59" t="s">
         <v>344</v>
       </c>
       <c r="D59" t="s">
         <v>495</v>
       </c>
       <c r="E59" t="s">
         <v>499</v>
       </c>
       <c r="F59" t="s">
         <v>497</v>
       </c>
       <c r="G59" t="s">
         <v>498</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50999</v>
       </c>
       <c r="B60">
         <v>50180</v>
       </c>
       <c r="C60" t="s">
         <v>344</v>
       </c>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>500</v>
       </c>
       <c r="G60" t="s">
         <v>501</v>
       </c>
       <c r="H60"/>
       <c r="I60">
@@ -7788,51 +7791,51 @@
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51304</v>
       </c>
       <c r="B66">
         <v>50117</v>
       </c>
       <c r="C66" t="s">
         <v>344</v>
       </c>
       <c r="D66" t="s">
         <v>517</v>
       </c>
       <c r="E66" t="s">
         <v>518</v>
       </c>
       <c r="F66" t="s">
         <v>519</v>
       </c>
       <c r="G66" t="s">
         <v>520</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51218</v>
       </c>
       <c r="B67">
         <v>50176</v>
       </c>
       <c r="C67" t="s">
         <v>350</v>
       </c>
       <c r="D67" t="s">
         <v>434</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>521</v>
       </c>
       <c r="G67" t="s">
         <v>522</v>
       </c>
@@ -8069,116 +8072,116 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>197</v>
       </c>
       <c r="M1" t="s">
         <v>189</v>
       </c>
       <c r="N1" t="s">
         <v>190</v>
       </c>
       <c r="O1" t="s">
         <v>1049</v>
       </c>
       <c r="P1" t="s">
         <v>1054</v>
       </c>
       <c r="Q1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="R1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="S1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="T1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>541</v>
       </c>
       <c r="C2" t="s">
         <v>543</v>
       </c>
       <c r="D2" t="s">
         <v>550</v>
       </c>
       <c r="E2" t="s">
         <v>711</v>
       </c>
       <c r="F2" t="s">
         <v>716</v>
       </c>
       <c r="G2" t="s">
         <v>726</v>
       </c>
       <c r="H2" t="s">
         <v>731</v>
       </c>
       <c r="I2" t="s">
         <v>755</v>
       </c>
       <c r="J2" t="s">
         <v>793</v>
       </c>
       <c r="K2" t="s">
         <v>855</v>
       </c>
       <c r="L2" t="s">
         <v>1035</v>
       </c>
       <c r="M2" t="s">
         <v>1037</v>
       </c>
       <c r="N2" t="s">
         <v>1042</v>
       </c>
       <c r="O2" t="s">
         <v>1050</v>
       </c>
       <c r="P2" t="s">
         <v>1055</v>
       </c>
       <c r="Q2" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="R2" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="S2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="T2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>542</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>551</v>
       </c>
       <c r="E3" t="s">
         <v>712</v>
       </c>
       <c r="F3" t="s">
         <v>717</v>
       </c>
       <c r="G3" t="s">
         <v>79</v>
       </c>
       <c r="H3" t="s">
@@ -8193,151 +8196,151 @@
       <c r="K3" t="s">
         <v>856</v>
       </c>
       <c r="L3" t="s">
         <v>1036</v>
       </c>
       <c r="M3" t="s">
         <v>1038</v>
       </c>
       <c r="N3" t="s">
         <v>1043</v>
       </c>
       <c r="O3" t="s">
         <v>1051</v>
       </c>
       <c r="P3" t="s">
         <v>1056</v>
       </c>
       <c r="Q3" t="s">
         <v>247</v>
       </c>
       <c r="R3" t="s">
         <v>369</v>
       </c>
       <c r="S3" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="T3" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>175</v>
       </c>
       <c r="D4" t="s">
         <v>552</v>
       </c>
       <c r="E4" t="s">
         <v>713</v>
       </c>
       <c r="F4" t="s">
         <v>718</v>
       </c>
       <c r="G4" t="s">
         <v>150</v>
       </c>
       <c r="H4" t="s">
         <v>179</v>
       </c>
       <c r="I4" t="s">
         <v>757</v>
       </c>
       <c r="J4" t="s">
         <v>795</v>
       </c>
       <c r="K4" t="s">
         <v>857</v>
       </c>
       <c r="M4" t="s">
         <v>200</v>
       </c>
       <c r="N4" t="s">
         <v>1044</v>
       </c>
       <c r="O4" t="s">
         <v>1052</v>
       </c>
       <c r="P4" t="s">
         <v>1057</v>
       </c>
       <c r="Q4" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="R4" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>107</v>
       </c>
       <c r="D5" t="s">
         <v>553</v>
       </c>
       <c r="E5" t="s">
         <v>177</v>
       </c>
       <c r="F5" t="s">
         <v>178</v>
       </c>
       <c r="G5" t="s">
         <v>727</v>
       </c>
       <c r="H5" t="s">
         <v>733</v>
       </c>
       <c r="I5" t="s">
         <v>758</v>
       </c>
       <c r="J5" t="s">
         <v>796</v>
       </c>
       <c r="K5" t="s">
         <v>858</v>
       </c>
       <c r="M5" t="s">
         <v>1039</v>
       </c>
       <c r="N5" t="s">
         <v>1045</v>
       </c>
       <c r="O5" t="s">
         <v>1053</v>
       </c>
       <c r="P5" t="s">
         <v>1052</v>
       </c>
       <c r="Q5" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="R5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>544</v>
       </c>
       <c r="D6" t="s">
         <v>554</v>
       </c>
       <c r="E6" t="s">
         <v>714</v>
       </c>
       <c r="F6" t="s">
         <v>719</v>
       </c>
       <c r="G6" t="s">
         <v>728</v>
       </c>
       <c r="H6" t="s">
         <v>734</v>
       </c>
       <c r="I6" t="s">
         <v>759</v>
       </c>
       <c r="J6" t="s">
@@ -8378,150 +8381,153 @@
       <c r="G7" t="s">
         <v>729</v>
       </c>
       <c r="H7" t="s">
         <v>735</v>
       </c>
       <c r="I7" t="s">
         <v>760</v>
       </c>
       <c r="J7" t="s">
         <v>798</v>
       </c>
       <c r="K7" t="s">
         <v>755</v>
       </c>
       <c r="M7" t="s">
         <v>1041</v>
       </c>
       <c r="N7" t="s">
         <v>1046</v>
       </c>
       <c r="P7" t="s">
         <v>1059</v>
       </c>
       <c r="R7" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>546</v>
       </c>
       <c r="D8" t="s">
         <v>556</v>
       </c>
       <c r="F8" t="s">
         <v>721</v>
       </c>
       <c r="G8" t="s">
         <v>730</v>
       </c>
       <c r="H8" t="s">
         <v>736</v>
       </c>
       <c r="I8" t="s">
         <v>761</v>
       </c>
       <c r="J8" t="s">
         <v>799</v>
       </c>
       <c r="K8" t="s">
         <v>756</v>
       </c>
       <c r="N8" t="s">
         <v>1047</v>
       </c>
       <c r="P8" t="s">
         <v>1060</v>
       </c>
       <c r="R8" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>547</v>
       </c>
       <c r="D9" t="s">
         <v>557</v>
       </c>
       <c r="F9" t="s">
         <v>722</v>
       </c>
       <c r="G9" t="s">
         <v>86</v>
       </c>
       <c r="H9" t="s">
         <v>737</v>
       </c>
       <c r="I9" t="s">
         <v>762</v>
       </c>
       <c r="J9" t="s">
         <v>800</v>
       </c>
       <c r="K9" t="s">
         <v>860</v>
       </c>
       <c r="N9" t="s">
         <v>322</v>
       </c>
+      <c r="P9" t="s">
+        <v>1061</v>
+      </c>
       <c r="R9" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>548</v>
       </c>
       <c r="D10" t="s">
         <v>558</v>
       </c>
       <c r="F10" t="s">
         <v>723</v>
       </c>
       <c r="G10" t="s">
         <v>77</v>
       </c>
       <c r="H10" t="s">
         <v>738</v>
       </c>
       <c r="I10" t="s">
         <v>763</v>
       </c>
       <c r="J10" t="s">
         <v>801</v>
       </c>
       <c r="K10" t="s">
         <v>861</v>
       </c>
       <c r="N10" t="s">
         <v>1048</v>
       </c>
       <c r="R10" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>549</v>
       </c>
       <c r="D11" t="s">
         <v>559</v>
       </c>
       <c r="F11" t="s">
         <v>724</v>
       </c>
       <c r="H11" t="s">
         <v>739</v>
       </c>
       <c r="I11" t="s">
         <v>764</v>
       </c>
       <c r="J11" t="s">
         <v>802</v>
       </c>
       <c r="K11" t="s">
         <v>862</v>
       </c>
       <c r="R11" t="s">