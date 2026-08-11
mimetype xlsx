--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1079">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-27 01:50:56am</t>
+    <t>2026-08-11 07:50:55am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49625</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49625"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6241,51 +6241,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50868</v>
       </c>
       <c r="B11">
         <v>50176</v>
       </c>
       <c r="C11" t="s">
         <v>369</v>
       </c>
       <c r="D11" t="s">
         <v>370</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>371</v>
       </c>
       <c r="G11" t="s">
         <v>372</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51149</v>
       </c>
       <c r="B12">
         <v>50145</v>
       </c>
       <c r="C12" t="s">
         <v>369</v>
       </c>
       <c r="D12" t="s">
         <v>373</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>374</v>
       </c>
       <c r="G12" t="s">
         <v>375</v>
       </c>
@@ -6523,111 +6523,111 @@
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51084</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>338</v>
       </c>
       <c r="D21" t="s">
         <v>388</v>
       </c>
       <c r="E21" t="s">
         <v>389</v>
       </c>
       <c r="F21" t="s">
         <v>390</v>
       </c>
       <c r="G21" t="s">
         <v>391</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2885</v>
+        <v>2896</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51080</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>344</v>
       </c>
       <c r="D22" t="s">
         <v>392</v>
       </c>
       <c r="E22" t="s">
         <v>393</v>
       </c>
       <c r="F22" t="s">
         <v>394</v>
       </c>
       <c r="G22" t="s">
         <v>395</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>2868</v>
+        <v>2879</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51085</v>
       </c>
       <c r="B23">
         <v>49924</v>
       </c>
       <c r="C23" t="s">
         <v>344</v>
       </c>
       <c r="D23" t="s">
         <v>396</v>
       </c>
       <c r="E23" t="s">
         <v>397</v>
       </c>
       <c r="F23" t="s">
         <v>398</v>
       </c>
       <c r="G23" t="s">
         <v>399</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2798</v>
+        <v>2809</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51081</v>
       </c>
       <c r="B24">
         <v>49924</v>
       </c>
       <c r="C24" t="s">
         <v>344</v>
       </c>
       <c r="D24" t="s">
         <v>400</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>401</v>
       </c>
       <c r="G24" t="s">
         <v>402</v>
       </c>
@@ -7169,81 +7169,81 @@
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50855</v>
       </c>
       <c r="B44">
         <v>50112</v>
       </c>
       <c r="C44" t="s">
         <v>344</v>
       </c>
       <c r="D44" t="s">
         <v>452</v>
       </c>
       <c r="E44" t="s">
         <v>453</v>
       </c>
       <c r="F44" t="s">
         <v>454</v>
       </c>
       <c r="G44" t="s">
         <v>455</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>2781</v>
+        <v>2792</v>
       </c>
       <c r="J44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50854</v>
       </c>
       <c r="B45">
         <v>50112</v>
       </c>
       <c r="C45" t="s">
         <v>338</v>
       </c>
       <c r="D45" t="s">
         <v>456</v>
       </c>
       <c r="E45" t="s">
         <v>457</v>
       </c>
       <c r="F45" t="s">
         <v>458</v>
       </c>
       <c r="G45" t="s">
         <v>459</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2847</v>
+        <v>2858</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50900</v>
       </c>
       <c r="B46">
         <v>50144</v>
       </c>
       <c r="C46" t="s">
         <v>344</v>
       </c>
       <c r="D46" t="s">
         <v>460</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>461</v>
       </c>
       <c r="G46" t="s">
         <v>462</v>
       </c>