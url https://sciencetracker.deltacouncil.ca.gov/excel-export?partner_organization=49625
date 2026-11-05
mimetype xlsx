--- v2 (2026-08-11)
+++ v3 (2026-11-05)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1079">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 07:50:55am</t>
+    <t>2026-11-05 04:02:18am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49625</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49625"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -242,51 +242,51 @@
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
   </si>
   <si>
-    <t>May 20, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Freeport Regional Water Project</t>
   </si>
   <si>
     <t>East Bay Municipal Utilities District</t>
   </si>
   <si>
     <t>California Environmental Protection Agency [CalEPA]; Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; U.S. Army Corps of Engineers [USACE]; U.S. Environmental Protection Agency [USEPA]; National Marine Fisheries Service [NMFS]; California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>The Freeport Regional Water Authority (FRWP) is a cooperative effort of the Sacramento County Water Agency (SCWA) and the East Bay Municipal Utility District (EBMUD) of Oakland to supply surface water from the Sacramento River to customers in central Sacramento County and the East Bay area of California.</t>
   </si>
   <si>
     <t>1950;1951;1952;1953;1954;1955;1956;1957;1958;1959;1960;1961;1962;1963;1964;1965;1966;1967;1968;1969;1970;1971;1972;1973;1974;1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Water operations; Water demand; Water conveyance / infrastructure</t>
   </si>
@@ -6523,111 +6523,111 @@
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51084</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>338</v>
       </c>
       <c r="D21" t="s">
         <v>388</v>
       </c>
       <c r="E21" t="s">
         <v>389</v>
       </c>
       <c r="F21" t="s">
         <v>390</v>
       </c>
       <c r="G21" t="s">
         <v>391</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2896</v>
+        <v>3068</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51080</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>344</v>
       </c>
       <c r="D22" t="s">
         <v>392</v>
       </c>
       <c r="E22" t="s">
         <v>393</v>
       </c>
       <c r="F22" t="s">
         <v>394</v>
       </c>
       <c r="G22" t="s">
         <v>395</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>2879</v>
+        <v>3032</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51085</v>
       </c>
       <c r="B23">
         <v>49924</v>
       </c>
       <c r="C23" t="s">
         <v>344</v>
       </c>
       <c r="D23" t="s">
         <v>396</v>
       </c>
       <c r="E23" t="s">
         <v>397</v>
       </c>
       <c r="F23" t="s">
         <v>398</v>
       </c>
       <c r="G23" t="s">
         <v>399</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>2809</v>
+        <v>2972</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51081</v>
       </c>
       <c r="B24">
         <v>49924</v>
       </c>
       <c r="C24" t="s">
         <v>344</v>
       </c>
       <c r="D24" t="s">
         <v>400</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>401</v>
       </c>
       <c r="G24" t="s">
         <v>402</v>
       </c>
@@ -6639,51 +6639,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51143</v>
       </c>
       <c r="B25">
         <v>49952</v>
       </c>
       <c r="C25" t="s">
         <v>344</v>
       </c>
       <c r="D25" t="s">
         <v>403</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>404</v>
       </c>
       <c r="G25" t="s">
         <v>405</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51144</v>
       </c>
       <c r="B26">
         <v>49952</v>
       </c>
       <c r="C26" t="s">
         <v>344</v>
       </c>
       <c r="D26" t="s">
         <v>406</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>407</v>
       </c>
       <c r="G26" t="s">
         <v>408</v>
       </c>
@@ -7169,81 +7169,81 @@
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50855</v>
       </c>
       <c r="B44">
         <v>50112</v>
       </c>
       <c r="C44" t="s">
         <v>344</v>
       </c>
       <c r="D44" t="s">
         <v>452</v>
       </c>
       <c r="E44" t="s">
         <v>453</v>
       </c>
       <c r="F44" t="s">
         <v>454</v>
       </c>
       <c r="G44" t="s">
         <v>455</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>2792</v>
+        <v>2940</v>
       </c>
       <c r="J44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50854</v>
       </c>
       <c r="B45">
         <v>50112</v>
       </c>
       <c r="C45" t="s">
         <v>338</v>
       </c>
       <c r="D45" t="s">
         <v>456</v>
       </c>
       <c r="E45" t="s">
         <v>457</v>
       </c>
       <c r="F45" t="s">
         <v>458</v>
       </c>
       <c r="G45" t="s">
         <v>459</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2858</v>
+        <v>3022</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50900</v>
       </c>
       <c r="B46">
         <v>50144</v>
       </c>
       <c r="C46" t="s">
         <v>344</v>
       </c>
       <c r="D46" t="s">
         <v>460</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>461</v>
       </c>
       <c r="G46" t="s">
         <v>462</v>
       </c>