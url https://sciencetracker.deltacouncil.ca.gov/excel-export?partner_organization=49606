--- v0 (2026-06-14)
+++ v1 (2026-09-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="784">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="785">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-14 12:56:36am</t>
+    <t>2026-09-11 12:06:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49606</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49606"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2347,50 +2347,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -4269,51 +4272,51 @@
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50906</v>
       </c>
       <c r="B12">
         <v>50145</v>
       </c>
       <c r="C12" t="s">
         <v>188</v>
       </c>
       <c r="D12" t="s">
         <v>217</v>
       </c>
       <c r="E12" t="s">
         <v>218</v>
       </c>
       <c r="F12" t="s">
         <v>219</v>
       </c>
       <c r="G12" t="s">
         <v>220</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50905</v>
       </c>
       <c r="B13">
         <v>50145</v>
       </c>
       <c r="C13" t="s">
         <v>188</v>
       </c>
       <c r="D13" t="s">
         <v>221</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>222</v>
       </c>
       <c r="G13" t="s">
         <v>223</v>
       </c>
@@ -4576,116 +4579,116 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>108</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>754</v>
       </c>
       <c r="P1" t="s">
         <v>759</v>
       </c>
       <c r="Q1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="S1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="T1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>243</v>
       </c>
       <c r="C2" t="s">
         <v>244</v>
       </c>
       <c r="D2" t="s">
         <v>253</v>
       </c>
       <c r="E2" t="s">
         <v>414</v>
       </c>
       <c r="F2" t="s">
         <v>418</v>
       </c>
       <c r="G2" t="s">
         <v>428</v>
       </c>
       <c r="H2" t="s">
         <v>436</v>
       </c>
       <c r="I2" t="s">
         <v>461</v>
       </c>
       <c r="J2" t="s">
         <v>497</v>
       </c>
       <c r="K2" t="s">
         <v>559</v>
       </c>
       <c r="L2" t="s">
         <v>739</v>
       </c>
       <c r="M2" t="s">
         <v>741</v>
       </c>
       <c r="N2" t="s">
         <v>746</v>
       </c>
       <c r="O2" t="s">
         <v>755</v>
       </c>
       <c r="P2" t="s">
         <v>760</v>
       </c>
       <c r="Q2" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="R2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="S2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="T2" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3" t="s">
         <v>254</v>
       </c>
       <c r="E3" t="s">
         <v>415</v>
       </c>
       <c r="F3" t="s">
         <v>419</v>
       </c>
       <c r="G3" t="s">
         <v>429</v>
       </c>
       <c r="H3" t="s">
@@ -4694,341 +4697,344 @@
       <c r="I3" t="s">
         <v>462</v>
       </c>
       <c r="J3" t="s">
         <v>498</v>
       </c>
       <c r="K3" t="s">
         <v>560</v>
       </c>
       <c r="L3" t="s">
         <v>740</v>
       </c>
       <c r="M3" t="s">
         <v>742</v>
       </c>
       <c r="N3" t="s">
         <v>747</v>
       </c>
       <c r="O3" t="s">
         <v>756</v>
       </c>
       <c r="P3" t="s">
         <v>761</v>
       </c>
       <c r="Q3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="R3" t="s">
         <v>201</v>
       </c>
       <c r="S3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="T3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>245</v>
       </c>
       <c r="D4" t="s">
         <v>255</v>
       </c>
       <c r="E4" t="s">
         <v>416</v>
       </c>
       <c r="F4" t="s">
         <v>420</v>
       </c>
       <c r="G4" t="s">
         <v>430</v>
       </c>
       <c r="H4" t="s">
         <v>438</v>
       </c>
       <c r="I4" t="s">
         <v>463</v>
       </c>
       <c r="J4" t="s">
         <v>499</v>
       </c>
       <c r="K4" t="s">
         <v>561</v>
       </c>
       <c r="M4" t="s">
         <v>743</v>
       </c>
       <c r="N4" t="s">
         <v>111</v>
       </c>
       <c r="O4" t="s">
         <v>757</v>
       </c>
       <c r="P4" t="s">
         <v>762</v>
       </c>
       <c r="Q4" t="s">
         <v>141</v>
       </c>
       <c r="R4" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>246</v>
       </c>
       <c r="D5" t="s">
         <v>256</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>421</v>
       </c>
       <c r="G5" t="s">
         <v>431</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>464</v>
       </c>
       <c r="J5" t="s">
         <v>500</v>
       </c>
       <c r="K5" t="s">
         <v>562</v>
       </c>
       <c r="M5" t="s">
         <v>744</v>
       </c>
       <c r="N5" t="s">
         <v>748</v>
       </c>
       <c r="O5" t="s">
         <v>758</v>
       </c>
       <c r="P5" t="s">
         <v>757</v>
       </c>
       <c r="Q5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="R5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>247</v>
       </c>
       <c r="D6" t="s">
         <v>257</v>
       </c>
       <c r="E6" t="s">
         <v>417</v>
       </c>
       <c r="F6" t="s">
         <v>422</v>
       </c>
       <c r="G6" t="s">
         <v>432</v>
       </c>
       <c r="H6" t="s">
         <v>439</v>
       </c>
       <c r="I6" t="s">
         <v>465</v>
       </c>
       <c r="J6" t="s">
         <v>501</v>
       </c>
       <c r="K6" t="s">
         <v>563</v>
       </c>
       <c r="M6" t="s">
         <v>745</v>
       </c>
       <c r="N6" t="s">
         <v>749</v>
       </c>
       <c r="P6" t="s">
         <v>763</v>
       </c>
       <c r="Q6" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="R6" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>248</v>
       </c>
       <c r="D7" t="s">
         <v>258</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
       <c r="F7" t="s">
         <v>423</v>
       </c>
       <c r="G7" t="s">
         <v>433</v>
       </c>
       <c r="H7" t="s">
         <v>440</v>
       </c>
       <c r="I7" t="s">
         <v>466</v>
       </c>
       <c r="J7" t="s">
         <v>502</v>
       </c>
       <c r="K7" t="s">
         <v>461</v>
       </c>
       <c r="M7" t="s">
         <v>110</v>
       </c>
       <c r="N7" t="s">
         <v>750</v>
       </c>
       <c r="P7" t="s">
         <v>764</v>
       </c>
       <c r="R7" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>249</v>
       </c>
       <c r="D8" t="s">
         <v>259</v>
       </c>
       <c r="F8" t="s">
         <v>424</v>
       </c>
       <c r="G8" t="s">
         <v>434</v>
       </c>
       <c r="H8" t="s">
         <v>441</v>
       </c>
       <c r="I8" t="s">
         <v>467</v>
       </c>
       <c r="J8" t="s">
         <v>503</v>
       </c>
       <c r="K8" t="s">
         <v>462</v>
       </c>
       <c r="N8" t="s">
         <v>751</v>
       </c>
       <c r="P8" t="s">
         <v>765</v>
       </c>
       <c r="R8" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>250</v>
       </c>
       <c r="D9" t="s">
         <v>260</v>
       </c>
       <c r="F9" t="s">
         <v>425</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>442</v>
       </c>
       <c r="I9" t="s">
         <v>468</v>
       </c>
       <c r="J9" t="s">
         <v>504</v>
       </c>
       <c r="K9" t="s">
         <v>564</v>
       </c>
       <c r="N9" t="s">
         <v>752</v>
       </c>
+      <c r="P9" t="s">
+        <v>766</v>
+      </c>
       <c r="R9" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>251</v>
       </c>
       <c r="D10" t="s">
         <v>261</v>
       </c>
       <c r="F10" t="s">
         <v>426</v>
       </c>
       <c r="G10" t="s">
         <v>435</v>
       </c>
       <c r="H10" t="s">
         <v>443</v>
       </c>
       <c r="I10" t="s">
         <v>469</v>
       </c>
       <c r="J10" t="s">
         <v>505</v>
       </c>
       <c r="K10" t="s">
         <v>565</v>
       </c>
       <c r="N10" t="s">
         <v>753</v>
       </c>
       <c r="R10" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>252</v>
       </c>
       <c r="D11" t="s">
         <v>262</v>
       </c>
       <c r="F11" t="s">
         <v>427</v>
       </c>
       <c r="H11" t="s">
         <v>444</v>
       </c>
       <c r="I11" t="s">
         <v>470</v>
       </c>
       <c r="J11" t="s">
         <v>506</v>
       </c>
       <c r="K11" t="s">
         <v>566</v>
       </c>
       <c r="R11" t="s">