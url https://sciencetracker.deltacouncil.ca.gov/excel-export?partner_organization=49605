--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="829">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-14 03:41:52am</t>
+    <t>2026-08-01 10:53:03pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49605</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49605"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2506,50 +2506,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -4968,60 +4971,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>117</v>
       </c>
       <c r="M1" t="s">
         <v>109</v>
       </c>
       <c r="N1" t="s">
         <v>110</v>
       </c>
       <c r="O1" t="s">
         <v>803</v>
       </c>
       <c r="P1" t="s">
         <v>808</v>
       </c>
       <c r="Q1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="R1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="S1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="T1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>293</v>
       </c>
       <c r="C2" t="s">
         <v>294</v>
       </c>
       <c r="D2" t="s">
         <v>303</v>
       </c>
       <c r="E2" t="s">
         <v>464</v>
       </c>
       <c r="F2" t="s">
         <v>467</v>
       </c>
       <c r="G2" t="s">
         <v>476</v>
       </c>
       <c r="H2" t="s">
         <v>483</v>
       </c>
       <c r="I2" t="s">
@@ -5030,54 +5033,54 @@
       <c r="J2" t="s">
         <v>546</v>
       </c>
       <c r="K2" t="s">
         <v>607</v>
       </c>
       <c r="L2" t="s">
         <v>786</v>
       </c>
       <c r="M2" t="s">
         <v>788</v>
       </c>
       <c r="N2" t="s">
         <v>794</v>
       </c>
       <c r="O2" t="s">
         <v>804</v>
       </c>
       <c r="P2" t="s">
         <v>809</v>
       </c>
       <c r="Q2" t="s">
         <v>189</v>
       </c>
       <c r="R2" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="S2" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="T2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>63</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" t="s">
         <v>304</v>
       </c>
       <c r="E3" t="s">
         <v>465</v>
       </c>
       <c r="F3" t="s">
         <v>468</v>
       </c>
       <c r="G3" t="s">
         <v>477</v>
       </c>
       <c r="H3" t="s">
@@ -5092,51 +5095,51 @@
       <c r="K3" t="s">
         <v>608</v>
       </c>
       <c r="L3" t="s">
         <v>787</v>
       </c>
       <c r="M3" t="s">
         <v>789</v>
       </c>
       <c r="N3" t="s">
         <v>795</v>
       </c>
       <c r="O3" t="s">
         <v>805</v>
       </c>
       <c r="P3" t="s">
         <v>810</v>
       </c>
       <c r="Q3" t="s">
         <v>193</v>
       </c>
       <c r="R3" t="s">
         <v>267</v>
       </c>
       <c r="S3" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="T3" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4" t="s">
         <v>305</v>
       </c>
       <c r="E4" t="s">
         <v>83</v>
       </c>
       <c r="F4" t="s">
         <v>469</v>
       </c>
       <c r="G4" t="s">
         <v>478</v>
       </c>
       <c r="H4" t="s">
@@ -5192,235 +5195,238 @@
       <c r="I5" t="s">
         <v>512</v>
       </c>
       <c r="J5" t="s">
         <v>549</v>
       </c>
       <c r="K5" t="s">
         <v>610</v>
       </c>
       <c r="M5" t="s">
         <v>791</v>
       </c>
       <c r="N5" t="s">
         <v>797</v>
       </c>
       <c r="O5" t="s">
         <v>807</v>
       </c>
       <c r="P5" t="s">
         <v>806</v>
       </c>
       <c r="Q5" t="s">
         <v>195</v>
       </c>
       <c r="R5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>297</v>
       </c>
       <c r="D6" t="s">
         <v>307</v>
       </c>
       <c r="E6" t="s">
         <v>466</v>
       </c>
       <c r="F6" t="s">
         <v>471</v>
       </c>
       <c r="G6" t="s">
         <v>97</v>
       </c>
       <c r="H6" t="s">
         <v>487</v>
       </c>
       <c r="I6" t="s">
         <v>513</v>
       </c>
       <c r="J6" t="s">
         <v>100</v>
       </c>
       <c r="K6" t="s">
         <v>611</v>
       </c>
       <c r="M6" t="s">
         <v>792</v>
       </c>
       <c r="N6" t="s">
         <v>798</v>
       </c>
       <c r="P6" t="s">
         <v>812</v>
       </c>
       <c r="Q6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="R6" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>298</v>
       </c>
       <c r="D7" t="s">
         <v>308</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7" t="s">
         <v>472</v>
       </c>
       <c r="G7" t="s">
         <v>71</v>
       </c>
       <c r="H7" t="s">
         <v>488</v>
       </c>
       <c r="I7" t="s">
         <v>514</v>
       </c>
       <c r="J7" t="s">
         <v>550</v>
       </c>
       <c r="K7" t="s">
         <v>509</v>
       </c>
       <c r="M7" t="s">
         <v>793</v>
       </c>
       <c r="N7" t="s">
         <v>799</v>
       </c>
       <c r="P7" t="s">
         <v>813</v>
       </c>
       <c r="R7" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>299</v>
       </c>
       <c r="D8" t="s">
         <v>309</v>
       </c>
       <c r="F8" t="s">
         <v>96</v>
       </c>
       <c r="G8" t="s">
         <v>480</v>
       </c>
       <c r="H8" t="s">
         <v>489</v>
       </c>
       <c r="I8" t="s">
         <v>515</v>
       </c>
       <c r="J8" t="s">
         <v>551</v>
       </c>
       <c r="K8" t="s">
         <v>510</v>
       </c>
       <c r="N8" t="s">
         <v>800</v>
       </c>
       <c r="P8" t="s">
         <v>814</v>
       </c>
       <c r="R8" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>300</v>
       </c>
       <c r="D9" t="s">
         <v>310</v>
       </c>
       <c r="F9" t="s">
         <v>473</v>
       </c>
       <c r="G9" t="s">
         <v>481</v>
       </c>
       <c r="H9" t="s">
         <v>490</v>
       </c>
       <c r="I9" t="s">
         <v>516</v>
       </c>
       <c r="J9" t="s">
         <v>552</v>
       </c>
       <c r="K9" t="s">
         <v>612</v>
       </c>
       <c r="N9" t="s">
         <v>801</v>
       </c>
+      <c r="P9" t="s">
+        <v>815</v>
+      </c>
       <c r="R9" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>301</v>
       </c>
       <c r="D10" t="s">
         <v>311</v>
       </c>
       <c r="F10" t="s">
         <v>474</v>
       </c>
       <c r="G10" t="s">
         <v>482</v>
       </c>
       <c r="H10" t="s">
         <v>491</v>
       </c>
       <c r="I10" t="s">
         <v>517</v>
       </c>
       <c r="J10" t="s">
         <v>553</v>
       </c>
       <c r="K10" t="s">
         <v>613</v>
       </c>
       <c r="N10" t="s">
         <v>802</v>
       </c>
       <c r="R10" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>302</v>
       </c>
       <c r="D11" t="s">
         <v>312</v>
       </c>
       <c r="F11" t="s">
         <v>84</v>
       </c>
       <c r="H11" t="s">
         <v>98</v>
       </c>
       <c r="I11" t="s">
         <v>518</v>
       </c>
       <c r="J11" t="s">
         <v>554</v>
       </c>
       <c r="K11" t="s">
         <v>614</v>
       </c>
       <c r="R11" t="s">