--- v1 (2026-08-02)
+++ v2 (2026-09-19)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="829">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 10:53:03pm</t>
+    <t>2026-09-19 08:52:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?partner_organization=49605</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"partner_organization":"49605"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>