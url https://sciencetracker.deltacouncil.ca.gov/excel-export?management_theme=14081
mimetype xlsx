--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-24 09:20:27am</t>
+    <t>2026-07-26 12:25:37am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=14081</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"14081"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2162,50 +2162,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
@@ -3823,51 +3826,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51344</v>
       </c>
       <c r="B5">
         <v>50086</v>
       </c>
       <c r="C5" t="s">
         <v>182</v>
       </c>
       <c r="D5" t="s">
         <v>183</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>184</v>
       </c>
       <c r="G5" t="s">
         <v>185</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51343</v>
       </c>
       <c r="B6">
         <v>50086</v>
       </c>
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6" t="s">
         <v>186</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>187</v>
       </c>
       <c r="G6" t="s">
         <v>188</v>
       </c>
@@ -3936,60 +3939,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
         <v>698</v>
       </c>
       <c r="P1" t="s">
         <v>703</v>
       </c>
       <c r="Q1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="R1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="S1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="T1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>189</v>
       </c>
       <c r="C2" t="s">
         <v>190</v>
       </c>
       <c r="D2" t="s">
         <v>199</v>
       </c>
       <c r="E2" t="s">
         <v>360</v>
       </c>
       <c r="F2" t="s">
         <v>364</v>
       </c>
       <c r="G2" t="s">
         <v>374</v>
       </c>
       <c r="H2" t="s">
         <v>382</v>
       </c>
       <c r="I2" t="s">
@@ -3998,54 +4001,54 @@
       <c r="J2" t="s">
         <v>443</v>
       </c>
       <c r="K2" t="s">
         <v>505</v>
       </c>
       <c r="L2" t="s">
         <v>91</v>
       </c>
       <c r="M2" t="s">
         <v>685</v>
       </c>
       <c r="N2" t="s">
         <v>690</v>
       </c>
       <c r="O2" t="s">
         <v>699</v>
       </c>
       <c r="P2" t="s">
         <v>704</v>
       </c>
       <c r="Q2" t="s">
         <v>137</v>
       </c>
       <c r="R2" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="S2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="T2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>50</v>
       </c>
       <c r="C3" t="s">
         <v>191</v>
       </c>
       <c r="D3" t="s">
         <v>200</v>
       </c>
       <c r="E3" t="s">
         <v>361</v>
       </c>
       <c r="F3" t="s">
         <v>365</v>
       </c>
       <c r="G3" t="s">
         <v>375</v>
       </c>
       <c r="H3" t="s">
@@ -4060,303 +4063,306 @@
       <c r="K3" t="s">
         <v>506</v>
       </c>
       <c r="L3" t="s">
         <v>684</v>
       </c>
       <c r="M3" t="s">
         <v>686</v>
       </c>
       <c r="N3" t="s">
         <v>691</v>
       </c>
       <c r="O3" t="s">
         <v>700</v>
       </c>
       <c r="P3" t="s">
         <v>705</v>
       </c>
       <c r="Q3" t="s">
         <v>140</v>
       </c>
       <c r="R3" t="s">
         <v>182</v>
       </c>
       <c r="S3" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="T3" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" t="s">
         <v>201</v>
       </c>
       <c r="E4" t="s">
         <v>362</v>
       </c>
       <c r="F4" t="s">
         <v>366</v>
       </c>
       <c r="G4" t="s">
         <v>376</v>
       </c>
       <c r="H4" t="s">
         <v>384</v>
       </c>
       <c r="I4" t="s">
         <v>410</v>
       </c>
       <c r="J4" t="s">
         <v>445</v>
       </c>
       <c r="K4" t="s">
         <v>507</v>
       </c>
       <c r="M4" t="s">
         <v>87</v>
       </c>
       <c r="N4" t="s">
         <v>692</v>
       </c>
       <c r="O4" t="s">
         <v>701</v>
       </c>
       <c r="P4" t="s">
         <v>706</v>
       </c>
       <c r="Q4" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="R4" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>192</v>
       </c>
       <c r="D5" t="s">
         <v>202</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>367</v>
       </c>
       <c r="G5" t="s">
         <v>43</v>
       </c>
       <c r="H5" t="s">
         <v>385</v>
       </c>
       <c r="I5" t="s">
         <v>411</v>
       </c>
       <c r="J5" t="s">
         <v>446</v>
       </c>
       <c r="K5" t="s">
         <v>508</v>
       </c>
       <c r="M5" t="s">
         <v>687</v>
       </c>
       <c r="N5" t="s">
         <v>693</v>
       </c>
       <c r="O5" t="s">
         <v>702</v>
       </c>
       <c r="P5" t="s">
         <v>701</v>
       </c>
       <c r="Q5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="R5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>193</v>
       </c>
       <c r="D6" t="s">
         <v>203</v>
       </c>
       <c r="E6" t="s">
         <v>363</v>
       </c>
       <c r="F6" t="s">
         <v>368</v>
       </c>
       <c r="G6" t="s">
         <v>377</v>
       </c>
       <c r="H6" t="s">
         <v>386</v>
       </c>
       <c r="I6" t="s">
         <v>412</v>
       </c>
       <c r="J6" t="s">
         <v>447</v>
       </c>
       <c r="K6" t="s">
         <v>509</v>
       </c>
       <c r="M6" t="s">
         <v>688</v>
       </c>
       <c r="N6" t="s">
         <v>88</v>
       </c>
       <c r="P6" t="s">
         <v>707</v>
       </c>
       <c r="Q6" t="s">
         <v>141</v>
       </c>
       <c r="R6" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>194</v>
       </c>
       <c r="D7" t="s">
         <v>204</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>369</v>
       </c>
       <c r="G7" t="s">
         <v>378</v>
       </c>
       <c r="H7" t="s">
         <v>387</v>
       </c>
       <c r="I7" t="s">
         <v>413</v>
       </c>
       <c r="J7" t="s">
         <v>448</v>
       </c>
       <c r="K7" t="s">
         <v>408</v>
       </c>
       <c r="M7" t="s">
         <v>689</v>
       </c>
       <c r="N7" t="s">
         <v>694</v>
       </c>
       <c r="P7" t="s">
         <v>708</v>
       </c>
       <c r="R7" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>195</v>
       </c>
       <c r="D8" t="s">
         <v>205</v>
       </c>
       <c r="F8" t="s">
         <v>370</v>
       </c>
       <c r="G8" t="s">
         <v>379</v>
       </c>
       <c r="H8" t="s">
         <v>388</v>
       </c>
       <c r="I8" t="s">
         <v>414</v>
       </c>
       <c r="J8" t="s">
         <v>449</v>
       </c>
       <c r="K8" t="s">
         <v>409</v>
       </c>
       <c r="N8" t="s">
         <v>695</v>
       </c>
       <c r="P8" t="s">
         <v>709</v>
       </c>
       <c r="R8" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>196</v>
       </c>
       <c r="D9" t="s">
         <v>206</v>
       </c>
       <c r="F9" t="s">
         <v>371</v>
       </c>
       <c r="G9" t="s">
         <v>380</v>
       </c>
       <c r="H9" t="s">
         <v>389</v>
       </c>
       <c r="I9" t="s">
         <v>415</v>
       </c>
       <c r="J9" t="s">
         <v>450</v>
       </c>
       <c r="K9" t="s">
         <v>510</v>
       </c>
       <c r="N9" t="s">
         <v>696</v>
       </c>
+      <c r="P9" t="s">
+        <v>710</v>
+      </c>
       <c r="R9" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>197</v>
       </c>
       <c r="D10" t="s">
         <v>207</v>
       </c>
       <c r="F10" t="s">
         <v>372</v>
       </c>
       <c r="G10" t="s">
         <v>381</v>
       </c>
       <c r="H10" t="s">
         <v>390</v>
       </c>
       <c r="I10" t="s">
         <v>416</v>
       </c>
       <c r="J10" t="s">
         <v>451</v>
       </c>
       <c r="K10" t="s">
@@ -4370,51 +4376,51 @@
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>198</v>
       </c>
       <c r="D11" t="s">
         <v>208</v>
       </c>
       <c r="F11" t="s">
         <v>373</v>
       </c>
       <c r="H11" t="s">
         <v>391</v>
       </c>
       <c r="I11" t="s">
         <v>417</v>
       </c>
       <c r="J11" t="s">
         <v>452</v>
       </c>
       <c r="K11" t="s">
         <v>512</v>
       </c>
       <c r="R11" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>209</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>392</v>
       </c>
       <c r="I12" t="s">
         <v>375</v>
       </c>
       <c r="J12" t="s">
         <v>453</v>
       </c>
       <c r="K12" t="s">
         <v>513</v>
       </c>
       <c r="R12" t="s">
         <v>174</v>
       </c>
     </row>