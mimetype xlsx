--- v1 (2026-07-26)
+++ v2 (2026-09-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-26 12:25:37am</t>
+    <t>2026-09-11 02:30:20am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=14081</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"14081"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3826,51 +3826,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51344</v>
       </c>
       <c r="B5">
         <v>50086</v>
       </c>
       <c r="C5" t="s">
         <v>182</v>
       </c>
       <c r="D5" t="s">
         <v>183</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>184</v>
       </c>
       <c r="G5" t="s">
         <v>185</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51343</v>
       </c>
       <c r="B6">
         <v>50086</v>
       </c>
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6" t="s">
         <v>186</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>187</v>
       </c>
       <c r="G6" t="s">
         <v>188</v>
       </c>