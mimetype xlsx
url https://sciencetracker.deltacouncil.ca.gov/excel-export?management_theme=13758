--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2017">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2020">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 06:03:43pm</t>
+    <t>2026-08-11 07:49:38am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13758</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13758"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1078,51 +1078,51 @@
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>State Park System Statistics Monitoring</t>
   </si>
   <si>
     <t>California Department of Parks and Recreation [PARKS]</t>
   </si>
   <si>
     <t>California monitors number of "use-days" by individual parks Statewide.
 Each year the Department publishes California State Park System Statistical Report, which contains data that collectively describe and measure the California State Park System. This data covers the most recent fiscal year, July 1 through June 30. This annual report provides information on the system as it existed and was operated during that 12-month period. Among this data are the identity of the system's official set of classified units and major unclassified properties, their acreage, their visitor attendance, the number of selected visitor use facilities, the revenues generated by the system, the system's operating costs, and levels of staffing used to maintain the system. In addition, as of the 2014-15 Statistical Report, the publication now includes Park Unit Costing information, which offers an increased level of fiscal information that allows for a greater understanding of how the Departmental funding is allocated amongst the various state park units in support of the State Park's System.</t>
   </si>
   <si>
     <t>1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Water quality; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Water operations; Pollution control; Land use designation; Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Recreation and tourism; Environmental drivers; Socio economic drivers</t>
@@ -1578,51 +1578,51 @@
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54182</t>
   </si>
   <si>
     <t>Advancing a collaboratory for equitable stewardship of the Sacramento-San Joaquin River Delta watershed</t>
   </si>
   <si>
     <t>Rohde Environmental Consulting, LLC; SUNY College of Envir. Science &amp; Forestry; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Decisions over how water is allocated consider a limited range of climate and operational scenarios, privilege&amp;nbsp;Western knowledge, and are generally inaccessible to the public, including communities most affected by water&amp;nbsp;decision-making. We will follow a participatory and iterative co-production process to understand and integrate the&amp;nbsp;diverse values and uses of Delta waterways and floodplains in an accessible knowledge platform designed to&amp;nbsp;promote public engagement, learning, and equitable stewardship.&lt;/p&gt;
 &lt;p&gt;The overarching goal of the proposed project is to build and integrate knowledge of the social-ecological uses of&amp;nbsp;Delta waterways and floodplains to inform equitable solutions to Delta management challenges. Specific objectives&amp;nbsp;are to (1) understand the diverse public beneficial uses Delta waterways and floodplains; (2) incorporate functional&amp;nbsp;flows and riparian floodplain processes in Delta water operations models; (3) share diverse community knowledge&amp;nbsp;through a web-based platform; and (4) critically evaluate our collaborative research approach to assess its efficacy in&amp;nbsp;building trust, enhancing public engagement, and guiding equitable stewardship actions.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026;2027;2028</t>
   </si>
   <si>
     <t>Social science</t>
   </si>
   <si>
     <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
   </si>
   <si>
-    <t>February 10, 2026</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54312</t>
   </si>
   <si>
     <t>From Source to Sea: Building an Integrated Cross-Cultural Vision of Sierra Headwaters and Delta Resilience</t>
   </si>
   <si>
     <t>Sierra Streams Institute</t>
   </si>
   <si>
     <t>California Heritage: Indigenous Research Project; South Yuba River Citizens League; Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;As source areas of snowmelt, Sierra Nevada headwater streams are the origin of water that feeds the Delta, but their response to climate change is not well understood. By utilizing long-term data and modeling future responses, we build a tool to reduce scientific uncertainty about Delta water supply and water quality in a changing climate. By incorporating indigenous cultural values, we create a fully integrated shared vison of the future of the Delta in a changing climate, including mapping which areas are most vulnerable and in need of conservation or restoration.&lt;/p&gt;
 &lt;p&gt;The project objectives are:&lt;br /&gt;
 1. Utilize and expand on existing water quality and biological monitoring networks in Sierra Nevada headwaters streams to construct models of ecosystem dynamics with respect to climate induced stress impacts on benthic communities, water quality, and nutrients.&lt;br /&gt;
 2. Construct an oral-history-derived framework of indigenous cultural values of Delta headwaters systems and how science and indigenous values can interact to improve management outcomes.&lt;br /&gt;
 3. Utilize and expand on existing platforms for dissemination of forecasting tools and model outputs to water managers as well as both scientific and non-scientific communities in the Delta headwaters.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
@@ -1721,72 +1721,69 @@
   <si>
     <t>July 31, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54455</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta and Suisun Bay</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;High-frequency monitoring for hydrodynamic (stage, velocity, flow), water quality (including chlorophyll, nutrients), sediment, and phytoplankton at key locations in the Delta (Figure 1). The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions are designed for.&amp;nbsp;Combined, these data establish the spatially and temporally rich data set needed for real-time operation of water export facilities, understanding Delta ecosystem responses to hydrological conditions, and evaluating restoration actions.&lt;/p&gt;
 &lt;p&gt;For more information, including data links, please see the &lt;a href="https://www.usbr.gov/mp/bdo/flow-wq-monitoring.html"&gt;USBR program webpage&lt;/a&gt;.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Water conveyance / infrastructure; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Salinity; Sediment; Water quality</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Food webs; Habitat restoration; Intertidal and transition zones; Monitoring methods and techniques; Nutrients; Outflow; pH; Phytoplankton; Salinity; Stage; Turbidity; Velocity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
@@ -1943,72 +1940,84 @@
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2044,50 +2053,53 @@
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Andrew Schwarz</t>
   </si>
   <si>
     <t>Schwarz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54190</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
   </si>
   <si>
     <t xml:space="preserve">Bailey </t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>Assistant Project Scientist</t>
   </si>
@@ -2388,50 +2400,53 @@
   <si>
     <t>Maggie Christman</t>
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mark Stacey</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
@@ -6317,75 +6332,69 @@
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -10514,306 +10523,306 @@
       </c>
       <c r="F61" t="s">
         <v>529</v>
       </c>
       <c r="G61" t="s">
         <v>530</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
         <v>39</v>
       </c>
       <c r="J61" t="s">
         <v>40</v>
       </c>
       <c r="K61"/>
       <c r="L61">
         <v>2024</v>
       </c>
       <c r="M61" t="s">
         <v>531</v>
       </c>
       <c r="N61">
         <v>2027</v>
       </c>
       <c r="O61" t="s">
-        <v>328</v>
+        <v>42</v>
       </c>
       <c r="P61" t="s">
         <v>532</v>
       </c>
       <c r="Q61" t="s">
         <v>533</v>
       </c>
       <c r="R61" t="s">
         <v>534</v>
       </c>
       <c r="S61" t="s">
         <v>535</v>
       </c>
       <c r="T61" t="s">
         <v>536</v>
       </c>
       <c r="U61" t="s">
         <v>537</v>
       </c>
       <c r="V61"/>
       <c r="W61" t="s">
+        <v>334</v>
+      </c>
+      <c r="X61" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>54511</v>
       </c>
       <c r="B62" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C62" t="s">
         <v>50</v>
       </c>
       <c r="D62" t="s">
         <v>51</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62" t="s">
         <v>303</v>
       </c>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62">
         <v>2025</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62" t="s">
         <v>160</v>
       </c>
       <c r="P62" t="s">
         <v>161</v>
       </c>
       <c r="Q62" t="s">
         <v>458</v>
       </c>
       <c r="R62" t="s">
+        <v>541</v>
+      </c>
+      <c r="S62" t="s">
         <v>542</v>
       </c>
-      <c r="S62" t="s">
+      <c r="T62" t="s">
         <v>543</v>
       </c>
-      <c r="T62" t="s">
+      <c r="U62" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="V62"/>
       <c r="W62" t="s">
+        <v>545</v>
+      </c>
+      <c r="X62" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>54759</v>
       </c>
       <c r="B63" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C63" t="s">
         <v>50</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
       <c r="E63" t="s">
+        <v>548</v>
+      </c>
+      <c r="F63" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="G63" t="s">
         <v>456</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
         <v>189</v>
       </c>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63">
         <v>2024</v>
       </c>
       <c r="M63">
         <v>34</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
         <v>160</v>
       </c>
       <c r="P63"/>
       <c r="Q63" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="R63"/>
       <c r="S63" t="s">
+        <v>551</v>
+      </c>
+      <c r="T63" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" t="s">
         <v>462</v>
       </c>
       <c r="X63" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D1" t="s">
         <v>556</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>557</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>558</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>559</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>560</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>561</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>562</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>563</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>564</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>565</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51546</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2">
         <v>1051</v>
       </c>
       <c r="D2" t="s">
         <v>465</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
+        <v>567</v>
+      </c>
+      <c r="H2" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>390869.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51605</v>
       </c>
       <c r="B3">
         <v>50211</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
@@ -10843,10276 +10852,10303 @@
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>53416</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D5" t="s">
         <v>51</v>
       </c>
       <c r="E5" t="s">
         <v>187</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>571</v>
+      </c>
+      <c r="I5" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="J5">
         <v>14335.0</v>
       </c>
       <c r="K5" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54183</v>
       </c>
       <c r="B6">
         <v>54182</v>
       </c>
       <c r="C6" t="s">
+        <v>576</v>
+      </c>
+      <c r="D6" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="E6" t="s">
         <v>475</v>
       </c>
       <c r="F6" t="s">
+        <v>578</v>
+      </c>
+      <c r="G6" t="s">
         <v>579</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>580</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="J6">
         <v>140000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54318</v>
       </c>
       <c r="B7">
         <v>54312</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
+        <v>583</v>
+      </c>
+      <c r="G7" t="s">
+        <v>579</v>
+      </c>
+      <c r="H7" t="s">
         <v>584</v>
       </c>
-      <c r="G7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J7">
         <v>1500000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54321</v>
       </c>
       <c r="B8">
         <v>54320</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E8" t="s">
         <v>494</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>653522.89</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>54339</v>
       </c>
       <c r="B9">
         <v>54312</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E9" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="F9" t="s">
+        <v>583</v>
+      </c>
+      <c r="G9" t="s">
+        <v>579</v>
+      </c>
+      <c r="H9" t="s">
         <v>584</v>
       </c>
-      <c r="G9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J9">
         <v>155000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>54340</v>
       </c>
       <c r="B10">
         <v>54312</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E10" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F10" t="s">
+        <v>583</v>
+      </c>
+      <c r="G10" t="s">
+        <v>579</v>
+      </c>
+      <c r="H10" t="s">
         <v>584</v>
       </c>
-      <c r="G10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J10">
         <v>90947.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>54341</v>
       </c>
       <c r="B11">
         <v>54312</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E11" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="F11" t="s">
+        <v>583</v>
+      </c>
+      <c r="G11" t="s">
+        <v>579</v>
+      </c>
+      <c r="H11" t="s">
         <v>584</v>
       </c>
-      <c r="G11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J11">
         <v>71369.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54342</v>
       </c>
       <c r="B12">
         <v>54320</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E12" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F12" t="s">
+        <v>583</v>
+      </c>
+      <c r="G12" t="s">
+        <v>579</v>
+      </c>
+      <c r="H12" t="s">
         <v>584</v>
       </c>
-      <c r="G12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J12">
         <v>207278.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54343</v>
       </c>
       <c r="B13">
         <v>54320</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E13" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="F13" t="s">
+        <v>583</v>
+      </c>
+      <c r="G13" t="s">
+        <v>579</v>
+      </c>
+      <c r="H13" t="s">
         <v>584</v>
       </c>
-      <c r="G13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J13">
         <v>10000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54344</v>
       </c>
       <c r="B14">
         <v>54320</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E14" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F14" t="s">
+        <v>583</v>
+      </c>
+      <c r="G14" t="s">
+        <v>579</v>
+      </c>
+      <c r="H14" t="s">
         <v>584</v>
       </c>
-      <c r="G14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J14">
         <v>5000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54433</v>
       </c>
       <c r="B15">
         <v>53411</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>187</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>5037.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54434</v>
       </c>
       <c r="B16">
         <v>53411</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>187</v>
       </c>
       <c r="E16" t="s">
         <v>187</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>900.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54486</v>
       </c>
       <c r="B17">
         <v>54477</v>
       </c>
       <c r="C17" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D17" t="s">
         <v>249</v>
       </c>
       <c r="E17" t="s">
         <v>527</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>596</v>
+      </c>
+      <c r="I17" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="J17">
         <v>799998.0</v>
       </c>
       <c r="K17" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>54489</v>
       </c>
       <c r="B18">
         <v>54477</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>155</v>
       </c>
       <c r="E18" t="s">
         <v>527</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>596</v>
+      </c>
+      <c r="I18" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="J18">
         <v>160670.39</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>54490</v>
       </c>
       <c r="B19">
         <v>54477</v>
       </c>
       <c r="C19" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D19" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E19" t="s">
         <v>527</v>
       </c>
       <c r="F19"/>
-      <c r="G19"/>
+      <c r="G19" t="s">
+        <v>579</v>
+      </c>
       <c r="H19" t="s">
+        <v>601</v>
+      </c>
+      <c r="I19" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="J19">
         <v>108000.0</v>
       </c>
       <c r="K19"/>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>603</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>54491</v>
       </c>
       <c r="B20">
         <v>54477</v>
       </c>
       <c r="C20">
         <v>4600014542</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>527</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="I20" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="J20">
         <v>64007.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="C1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54788</v>
+      </c>
+      <c r="B2">
+        <v>54490</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>11521.12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>611</v>
+      </c>
+      <c r="F2" t="s">
+        <v>612</v>
+      </c>
+      <c r="G2" t="s">
+        <v>604</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C1" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D1" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E1" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H1" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="I1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C2" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D2" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E2" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="J2" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="K2" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54395</v>
       </c>
       <c r="B3" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C3" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D3" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="E3" t="s">
         <v>169</v>
       </c>
       <c r="F3" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="G3" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C4" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D4" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E4" t="s">
         <v>169</v>
       </c>
       <c r="F4" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="G4" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
       <c r="K4" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54190</v>
       </c>
       <c r="B5" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D5" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K5" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54482</v>
       </c>
       <c r="B6" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="C6" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="D6" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="E6" t="s">
         <v>527</v>
       </c>
       <c r="F6" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="G6" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="K6" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50352</v>
       </c>
       <c r="B7" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="C7" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="D7" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="E7" t="s">
         <v>187</v>
       </c>
       <c r="F7" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="G7" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="K7" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54393</v>
       </c>
       <c r="B8" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C8" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="D8" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="E8" t="s">
         <v>169</v>
       </c>
       <c r="F8" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="G8" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K8" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>53431</v>
       </c>
       <c r="B9" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="C9" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="D9" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="E9" t="s">
         <v>187</v>
       </c>
       <c r="F9" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K9" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54480</v>
       </c>
       <c r="B10" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C10" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="D10" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E10" t="s">
         <v>155</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="K10" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>53441</v>
       </c>
       <c r="B11" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C11" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D11" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="E11" t="s">
         <v>187</v>
       </c>
       <c r="F11" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K11" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54193</v>
       </c>
       <c r="B12" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C12" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D12" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="E12" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K12" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54388</v>
       </c>
       <c r="B13" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C13" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D13" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="E13" t="s">
         <v>169</v>
       </c>
       <c r="F13" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G13" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="J13" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K13" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50277</v>
       </c>
       <c r="B14" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="C14" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="D14" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="E14" t="s">
         <v>527</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>47</v>
       </c>
       <c r="K14" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50311</v>
       </c>
       <c r="B15" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C15" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D15" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>47</v>
       </c>
       <c r="K15" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54413</v>
       </c>
       <c r="B16" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C16" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="D16" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E16" t="s">
         <v>169</v>
       </c>
       <c r="F16" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="G16" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
       <c r="K16" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54206</v>
       </c>
       <c r="B17" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C17" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="D17" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E17" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="F17" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K17" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54322</v>
       </c>
       <c r="B18" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C18" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="D18" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E18" t="s">
         <v>494</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="J18" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="K18" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54315</v>
       </c>
       <c r="B19" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C19" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D19" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E19" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="K19" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>53426</v>
       </c>
       <c r="B20" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C20" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="D20" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="E20" t="s">
         <v>187</v>
       </c>
       <c r="F20" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K20" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54418</v>
       </c>
       <c r="B21" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C21" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="D21" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E21" t="s">
         <v>169</v>
       </c>
       <c r="F21" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="G21" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
       <c r="K21" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54328</v>
       </c>
       <c r="B22" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="C22" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="D22" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E22" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="J22" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="K22" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54391</v>
       </c>
       <c r="B23" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C23" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D23" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="E23" t="s">
         <v>169</v>
       </c>
       <c r="F23" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="G23" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K23" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>51791</v>
       </c>
       <c r="B24" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C24" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="D24" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="E24" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="F24" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G24" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="H24" t="s">
         <v>270</v>
       </c>
       <c r="I24" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="J24" t="s">
-        <v>538</v>
+        <v>749</v>
       </c>
       <c r="K24" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54416</v>
       </c>
       <c r="B25" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="C25" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D25" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="E25" t="s">
         <v>169</v>
       </c>
       <c r="F25" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="G25" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
       <c r="K25" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50257</v>
       </c>
       <c r="B26" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C26" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="D26" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
       <c r="K26" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54086</v>
       </c>
       <c r="B27" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="C27" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="D27" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="E27" t="s">
         <v>155</v>
       </c>
       <c r="F27" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G27" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="K27" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54313</v>
       </c>
       <c r="B28" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C28" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D28" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="E28" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="J28" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="K28" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54185</v>
       </c>
       <c r="B29" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="C29" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="D29" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="E29" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="F29" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="G29" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K29" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54184</v>
       </c>
       <c r="B30" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="C30" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="D30" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="E30" t="s">
         <v>475</v>
       </c>
       <c r="F30" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K30" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50309</v>
       </c>
       <c r="B31" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="C31" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="D31" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="H31" t="s">
         <v>155</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="K31" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54188</v>
       </c>
       <c r="B32" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="C32" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="D32" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="K32" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54324</v>
       </c>
       <c r="B33" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C33" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="D33" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="E33" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="J33" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="K33" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50278</v>
       </c>
       <c r="B34" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C34" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="D34" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="E34" t="s">
         <v>155</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>47</v>
       </c>
       <c r="K34" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50273</v>
       </c>
       <c r="B35" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C35" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="D35" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E35" t="s">
         <v>187</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>47</v>
       </c>
       <c r="K35" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53436</v>
       </c>
       <c r="B36" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="C36" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="D36" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="E36" t="s">
         <v>187</v>
       </c>
       <c r="F36" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K36" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50364</v>
       </c>
       <c r="B37" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C37" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D37" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>47</v>
       </c>
       <c r="K37" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>54330</v>
       </c>
       <c r="B38" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="C38" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D38" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="J38" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="K38" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54091</v>
       </c>
       <c r="B39" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C39" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="D39" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E39" t="s">
         <v>155</v>
       </c>
       <c r="F39" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="G39" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="K39" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="B1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="E1" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50523</v>
       </c>
       <c r="B2">
         <v>50257</v>
       </c>
       <c r="C2">
         <v>49838</v>
       </c>
       <c r="D2" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50606</v>
       </c>
       <c r="B3">
         <v>50311</v>
       </c>
       <c r="C3">
         <v>50211</v>
       </c>
       <c r="D3" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53456</v>
       </c>
       <c r="B4">
         <v>50352</v>
       </c>
       <c r="C4">
         <v>53411</v>
       </c>
       <c r="D4" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E4" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53461</v>
       </c>
       <c r="B5">
         <v>50273</v>
       </c>
       <c r="C5">
         <v>53411</v>
       </c>
       <c r="D5" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E5" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>53466</v>
       </c>
       <c r="B6">
         <v>53426</v>
       </c>
       <c r="C6">
         <v>53411</v>
       </c>
       <c r="D6" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E6" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53471</v>
       </c>
       <c r="B7">
         <v>53436</v>
       </c>
       <c r="C7">
         <v>53411</v>
       </c>
       <c r="D7" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E7" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53476</v>
       </c>
       <c r="B8">
         <v>53441</v>
       </c>
       <c r="C8">
         <v>53411</v>
       </c>
       <c r="D8" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E8" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53481</v>
       </c>
       <c r="B9">
         <v>53431</v>
       </c>
       <c r="C9">
         <v>53411</v>
       </c>
       <c r="D9" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E9" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53846</v>
       </c>
       <c r="B10">
         <v>50364</v>
       </c>
       <c r="C10">
         <v>50146</v>
       </c>
       <c r="D10" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E10" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54096</v>
       </c>
       <c r="B11">
         <v>54086</v>
       </c>
       <c r="C11">
         <v>50118</v>
       </c>
       <c r="D11" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E11" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54101</v>
       </c>
       <c r="B12">
         <v>54091</v>
       </c>
       <c r="C12">
         <v>50118</v>
       </c>
       <c r="D12" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E12" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54186</v>
       </c>
       <c r="B13">
         <v>54184</v>
       </c>
       <c r="C13">
         <v>54182</v>
       </c>
       <c r="D13" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="E13" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54187</v>
       </c>
       <c r="B14">
         <v>54185</v>
       </c>
       <c r="C14">
         <v>54182</v>
       </c>
       <c r="D14" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E14" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54189</v>
       </c>
       <c r="B15">
         <v>54188</v>
       </c>
       <c r="C15">
         <v>54182</v>
       </c>
       <c r="D15" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E15" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54191</v>
       </c>
       <c r="B16">
         <v>54190</v>
       </c>
       <c r="C16">
         <v>54182</v>
       </c>
       <c r="D16" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E16" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54194</v>
       </c>
       <c r="B17">
         <v>54193</v>
       </c>
       <c r="C17">
         <v>54182</v>
       </c>
       <c r="D17" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E17" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54314</v>
       </c>
       <c r="B18">
         <v>54313</v>
       </c>
       <c r="C18">
         <v>54312</v>
       </c>
       <c r="D18" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54316</v>
       </c>
       <c r="B19">
         <v>54315</v>
       </c>
       <c r="C19">
         <v>54312</v>
       </c>
       <c r="D19" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54317</v>
       </c>
       <c r="B20">
         <v>54206</v>
       </c>
       <c r="C20">
         <v>54312</v>
       </c>
       <c r="D20" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54323</v>
       </c>
       <c r="B21">
         <v>54322</v>
       </c>
       <c r="C21">
         <v>54320</v>
       </c>
       <c r="D21" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54325</v>
       </c>
       <c r="B22">
         <v>54324</v>
       </c>
       <c r="C22">
         <v>54320</v>
       </c>
       <c r="D22" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54327</v>
       </c>
       <c r="B23">
         <v>54326</v>
       </c>
       <c r="C23">
         <v>54320</v>
       </c>
       <c r="D23" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54329</v>
       </c>
       <c r="B24">
         <v>54328</v>
       </c>
       <c r="C24">
         <v>54320</v>
       </c>
       <c r="D24" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54331</v>
       </c>
       <c r="B25">
         <v>54330</v>
       </c>
       <c r="C25">
         <v>54312</v>
       </c>
       <c r="D25" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E25" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54410</v>
       </c>
       <c r="B26">
         <v>54395</v>
       </c>
       <c r="C26">
         <v>50153</v>
       </c>
       <c r="D26" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E26" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54411</v>
       </c>
       <c r="B27">
         <v>54388</v>
       </c>
       <c r="C27">
         <v>50153</v>
       </c>
       <c r="D27" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E27" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54412</v>
       </c>
       <c r="B28">
         <v>54391</v>
       </c>
       <c r="C28">
         <v>50153</v>
       </c>
       <c r="D28" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="E28" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54414</v>
       </c>
       <c r="B29">
         <v>54413</v>
       </c>
       <c r="C29">
         <v>50153</v>
       </c>
       <c r="D29" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E29" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54419</v>
       </c>
       <c r="B30">
         <v>54418</v>
       </c>
       <c r="C30">
         <v>50153</v>
       </c>
       <c r="D30" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54420</v>
       </c>
       <c r="B31">
         <v>54416</v>
       </c>
       <c r="C31">
         <v>50153</v>
       </c>
       <c r="D31" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54422</v>
       </c>
       <c r="B32">
         <v>54421</v>
       </c>
       <c r="C32">
         <v>50153</v>
       </c>
       <c r="D32" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E32" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54428</v>
       </c>
       <c r="B33">
         <v>54393</v>
       </c>
       <c r="C33">
         <v>50153</v>
       </c>
       <c r="D33" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E33" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54478</v>
       </c>
       <c r="B34">
         <v>50278</v>
       </c>
       <c r="C34">
         <v>54477</v>
       </c>
       <c r="D34" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E34" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54479</v>
       </c>
       <c r="B35">
         <v>50277</v>
       </c>
       <c r="C35">
         <v>54477</v>
       </c>
       <c r="D35" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="E35" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54481</v>
       </c>
       <c r="B36">
         <v>54480</v>
       </c>
       <c r="C36">
         <v>54477</v>
       </c>
       <c r="D36" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E36" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54483</v>
       </c>
       <c r="B37">
         <v>54482</v>
       </c>
       <c r="C37">
         <v>54477</v>
       </c>
       <c r="D37" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E37" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54484</v>
       </c>
       <c r="B38">
         <v>50309</v>
       </c>
       <c r="C38">
         <v>54477</v>
       </c>
       <c r="D38" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E38" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54485</v>
       </c>
       <c r="B39">
         <v>51791</v>
       </c>
       <c r="C39">
         <v>54477</v>
       </c>
       <c r="D39" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="E39" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54760</v>
       </c>
       <c r="B40">
         <v>53431</v>
       </c>
       <c r="C40">
         <v>54759</v>
       </c>
       <c r="D40" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E40" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54761</v>
       </c>
       <c r="B41">
         <v>50273</v>
       </c>
       <c r="C41">
         <v>54759</v>
       </c>
       <c r="D41" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E41" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54762</v>
       </c>
       <c r="B42">
         <v>53441</v>
       </c>
       <c r="C42">
         <v>54759</v>
       </c>
       <c r="D42" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E42" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54763</v>
       </c>
       <c r="B43">
         <v>53426</v>
       </c>
       <c r="C43">
         <v>54759</v>
       </c>
       <c r="D43" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E43" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54764</v>
       </c>
       <c r="B44">
         <v>50352</v>
       </c>
       <c r="C44">
         <v>54759</v>
       </c>
       <c r="D44" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E44" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="B1" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C1" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
         <v>465</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="E2" t="s">
         <v>47</v>
       </c>
       <c r="F2" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>155</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="E3" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="F3" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
         <v>337</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="E4" t="s">
         <v>47</v>
       </c>
       <c r="F4" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49619</v>
       </c>
       <c r="B6" t="s">
         <v>242</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E6" t="s">
         <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49625</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49640</v>
       </c>
       <c r="B8" t="s">
         <v>109</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49652</v>
       </c>
       <c r="B9" t="s">
         <v>278</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49655</v>
       </c>
       <c r="B10" t="s">
         <v>135</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49661</v>
       </c>
       <c r="B11" t="s">
         <v>263</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49770</v>
       </c>
       <c r="B12" t="s">
         <v>256</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49675</v>
       </c>
       <c r="B13" t="s">
         <v>249</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49682</v>
       </c>
       <c r="B14" t="s">
         <v>424</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54180</v>
       </c>
       <c r="B15" t="s">
         <v>475</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="E15" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="F15" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49709</v>
       </c>
       <c r="B16" t="s">
         <v>225</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54319</v>
       </c>
       <c r="B17" t="s">
         <v>494</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F17" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49720</v>
       </c>
       <c r="B18" t="s">
         <v>513</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49728</v>
       </c>
       <c r="B19" t="s">
         <v>149</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49731</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49738</v>
       </c>
       <c r="B21" t="s">
         <v>387</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49740</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49741</v>
       </c>
       <c r="B23" t="s">
         <v>169</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49743</v>
       </c>
       <c r="B24" t="s">
         <v>187</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49749</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49752</v>
       </c>
       <c r="B26" t="s">
         <v>527</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49754</v>
       </c>
       <c r="B27" t="s">
         <v>414</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49761</v>
       </c>
       <c r="B28" t="s">
         <v>502</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49766</v>
       </c>
       <c r="B29" t="s">
         <v>235</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49767</v>
       </c>
       <c r="B30" t="s">
         <v>269</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>54453</v>
       </c>
       <c r="B31" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="E31" t="s">
         <v>524</v>
       </c>
       <c r="F31" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49603</v>
       </c>
       <c r="B32" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49604</v>
       </c>
       <c r="B33" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49606</v>
       </c>
       <c r="B34" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49611</v>
       </c>
       <c r="B35" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>54336</v>
       </c>
       <c r="B36" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F36" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49614</v>
       </c>
       <c r="B37" t="s">
         <v>250</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49646</v>
       </c>
       <c r="B38" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="E38" t="s">
         <v>47</v>
       </c>
       <c r="F38" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49649</v>
       </c>
       <c r="B39" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="E39" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="F39" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49666</v>
       </c>
       <c r="B40" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>54192</v>
       </c>
       <c r="B41" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="E41" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="F41" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49773</v>
       </c>
       <c r="B42" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49590</v>
       </c>
       <c r="B43" t="s">
         <v>226</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="E43" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="F43" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49668</v>
       </c>
       <c r="B44" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49671</v>
       </c>
       <c r="B45" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="E45" t="s">
         <v>47</v>
       </c>
       <c r="F45" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49676</v>
       </c>
       <c r="B46" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49681</v>
       </c>
       <c r="B47" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49687</v>
       </c>
       <c r="B48" t="s">
         <v>425</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>54181</v>
       </c>
       <c r="B49" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="E49" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="F49" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>54332</v>
       </c>
       <c r="B50" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F50" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54333</v>
       </c>
       <c r="B51" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F51" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49707</v>
       </c>
       <c r="B52" t="s">
         <v>380</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>54335</v>
       </c>
       <c r="B53" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F53" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49732</v>
       </c>
       <c r="B54" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="E54" t="s">
         <v>47</v>
       </c>
       <c r="F54" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49733</v>
       </c>
       <c r="B55" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49737</v>
       </c>
       <c r="B56" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49739</v>
       </c>
       <c r="B57" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49750</v>
       </c>
       <c r="B58" t="s">
         <v>270</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49756</v>
       </c>
       <c r="B59" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="E59" t="s">
         <v>47</v>
       </c>
       <c r="F59" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49765</v>
       </c>
       <c r="B60" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54334</v>
       </c>
       <c r="B61" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F61" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="D1" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E1" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="H1" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="I1" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51379</v>
       </c>
       <c r="B2">
         <v>50095</v>
       </c>
       <c r="C2" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D2" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="G2" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51381</v>
       </c>
       <c r="B3">
         <v>50097</v>
       </c>
       <c r="C3" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D3" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="G3" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51474</v>
       </c>
       <c r="B4">
         <v>50122</v>
       </c>
       <c r="C4" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D4" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="E4" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="F4" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="G4" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>305</v>
       </c>
       <c r="J4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54513</v>
       </c>
       <c r="B5">
         <v>54320</v>
       </c>
       <c r="C5" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D5" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="G5" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54517</v>
       </c>
       <c r="B6">
         <v>54312</v>
       </c>
       <c r="C6" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D6" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="G6" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54521</v>
       </c>
       <c r="B7">
         <v>54182</v>
       </c>
       <c r="C7" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D7" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="G7" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50761</v>
       </c>
       <c r="B8">
         <v>49838</v>
       </c>
       <c r="C8" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="J8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50762</v>
       </c>
       <c r="B9">
         <v>49838</v>
       </c>
       <c r="C9" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50763</v>
       </c>
       <c r="B10">
         <v>49838</v>
       </c>
       <c r="C10" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="J10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51273</v>
       </c>
       <c r="B11">
         <v>50140</v>
       </c>
       <c r="C11" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="G11" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54161</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D12" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="G12" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51410</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="G13" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51190</v>
       </c>
       <c r="B14">
         <v>50076</v>
       </c>
       <c r="C14" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D14" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="G14" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51239</v>
       </c>
       <c r="B15">
         <v>50140</v>
       </c>
       <c r="C15" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D15" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="G15" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50865</v>
       </c>
       <c r="B16">
         <v>50176</v>
       </c>
       <c r="C16" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D16" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="G16" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51493</v>
       </c>
       <c r="B17">
         <v>50128</v>
       </c>
       <c r="C17" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D17" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="G17" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>5</v>
       </c>
       <c r="J17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51491</v>
       </c>
       <c r="B18">
         <v>50128</v>
       </c>
       <c r="C18" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D18" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="G18" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50957</v>
       </c>
       <c r="B19">
         <v>50166</v>
       </c>
       <c r="C19" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D19" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="G19" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50956</v>
       </c>
       <c r="B20">
         <v>50166</v>
       </c>
       <c r="C20" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D20" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="E20" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="F20" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="G20" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1256</v>
       </c>
       <c r="J20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51056</v>
       </c>
       <c r="B21">
         <v>50204</v>
       </c>
       <c r="C21" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D21" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="G21" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51104</v>
       </c>
       <c r="B22">
         <v>49944</v>
       </c>
       <c r="C22" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D22" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="G22" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>6</v>
       </c>
       <c r="J22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51105</v>
       </c>
       <c r="B23">
         <v>49949</v>
       </c>
       <c r="C23" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D23" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="G23" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50994</v>
       </c>
       <c r="B24">
         <v>50172</v>
       </c>
       <c r="C24" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D24" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="G24" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>13</v>
       </c>
       <c r="J24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50989</v>
       </c>
       <c r="B25">
         <v>50172</v>
       </c>
       <c r="C25" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D25" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="G25" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51096</v>
       </c>
       <c r="B26">
         <v>50103</v>
       </c>
       <c r="C26" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D26" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="G26" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>15</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51097</v>
       </c>
       <c r="B27">
         <v>50115</v>
       </c>
       <c r="C27" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D27" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="G27" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51504</v>
       </c>
       <c r="B28">
         <v>50103</v>
       </c>
       <c r="C28" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D28" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="G28" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51248</v>
       </c>
       <c r="B29">
         <v>50118</v>
       </c>
       <c r="C29" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="G29" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51450</v>
       </c>
       <c r="B30">
         <v>50118</v>
       </c>
       <c r="C30" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D30" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="G30" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>10</v>
       </c>
       <c r="J30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51250</v>
       </c>
       <c r="B31">
         <v>50204</v>
       </c>
       <c r="C31" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D31" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="G31" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51211</v>
       </c>
       <c r="B32">
         <v>50204</v>
       </c>
       <c r="C32" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D32" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="G32" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50868</v>
       </c>
       <c r="B33">
         <v>50176</v>
       </c>
       <c r="C33" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D33" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G33" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50869</v>
       </c>
       <c r="B34">
         <v>50186</v>
       </c>
       <c r="C34" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D34" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G34" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50870</v>
       </c>
       <c r="B35">
         <v>50204</v>
       </c>
       <c r="C35" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D35" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G35" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50871</v>
       </c>
       <c r="B36">
         <v>50205</v>
       </c>
       <c r="C36" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D36" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G36" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>2</v>
       </c>
       <c r="J36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50872</v>
       </c>
       <c r="B37">
         <v>49944</v>
       </c>
       <c r="C37" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D37" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G37" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>4</v>
       </c>
       <c r="J37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50873</v>
       </c>
       <c r="B38">
         <v>49949</v>
       </c>
       <c r="C38" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D38" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G38" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50874</v>
       </c>
       <c r="B39">
         <v>50167</v>
       </c>
       <c r="C39" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D39" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G39" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>8</v>
       </c>
       <c r="J39" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50876</v>
       </c>
       <c r="B40">
         <v>50076</v>
       </c>
       <c r="C40" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D40" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G40" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J40" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50877</v>
       </c>
       <c r="B41">
         <v>50095</v>
       </c>
       <c r="C41" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D41" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G41" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>8</v>
       </c>
       <c r="J41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50879</v>
       </c>
       <c r="B42">
         <v>50097</v>
       </c>
       <c r="C42" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D42" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G42" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50880</v>
       </c>
       <c r="B43">
         <v>50107</v>
       </c>
       <c r="C43" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D43" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G43" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>4</v>
       </c>
       <c r="J43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50881</v>
       </c>
       <c r="B44">
         <v>50108</v>
       </c>
       <c r="C44" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D44" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="G44" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51251</v>
       </c>
       <c r="B45">
         <v>50205</v>
       </c>
       <c r="C45" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D45" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="G45" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50948</v>
       </c>
       <c r="B46">
         <v>50163</v>
       </c>
       <c r="C46" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D46" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="G46" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>15</v>
       </c>
       <c r="J46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51012</v>
       </c>
       <c r="B47">
         <v>50185</v>
       </c>
       <c r="C47" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D47" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="G47" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51148</v>
       </c>
       <c r="B48">
         <v>49953</v>
       </c>
       <c r="C48" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D48" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="G48" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51153</v>
       </c>
       <c r="B49">
         <v>50077</v>
       </c>
       <c r="C49" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D49" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="G49" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>3</v>
       </c>
       <c r="J49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51154</v>
       </c>
       <c r="B50">
         <v>50070</v>
       </c>
       <c r="C50" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D50" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="G50" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51231</v>
       </c>
       <c r="B51">
         <v>50186</v>
       </c>
       <c r="C51" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D51" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="G51" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51232</v>
       </c>
       <c r="B52">
         <v>50185</v>
       </c>
       <c r="C52" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D52" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="G52" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50955</v>
       </c>
       <c r="B53">
         <v>50166</v>
       </c>
       <c r="C53" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D53" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="G53" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51098</v>
       </c>
       <c r="B54">
         <v>50166</v>
       </c>
       <c r="C54" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D54" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="G54" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51099</v>
       </c>
       <c r="B55">
         <v>50166</v>
       </c>
       <c r="C55" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D55" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="G55" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51505</v>
       </c>
       <c r="B56">
         <v>50103</v>
       </c>
       <c r="C56" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D56" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="E56" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="F56" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="G56" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>691</v>
       </c>
       <c r="J56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51506</v>
       </c>
       <c r="B57">
         <v>50115</v>
       </c>
       <c r="C57" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D57" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="E57" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="F57" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="G57" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>171</v>
       </c>
       <c r="J57" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51041</v>
       </c>
       <c r="B58">
         <v>50199</v>
       </c>
       <c r="C58" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D58" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="G58" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51204</v>
       </c>
       <c r="B59">
         <v>50078</v>
       </c>
       <c r="C59" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D59" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="G59" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51000</v>
       </c>
       <c r="B60">
         <v>49944</v>
       </c>
       <c r="C60" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D60" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="G60" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51299</v>
       </c>
       <c r="B61">
         <v>50078</v>
       </c>
       <c r="C61" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="G61" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51415</v>
       </c>
       <c r="B62">
         <v>50078</v>
       </c>
       <c r="C62" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D62" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="G62" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51189</v>
       </c>
       <c r="B63">
         <v>50078</v>
       </c>
       <c r="C63" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D63" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="G63" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>2</v>
       </c>
       <c r="J63" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51181</v>
       </c>
       <c r="B64">
         <v>50076</v>
       </c>
       <c r="C64" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D64" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="G64" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50993</v>
       </c>
       <c r="B65">
         <v>50172</v>
       </c>
       <c r="C65" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D65" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="G65" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50974</v>
       </c>
       <c r="B66">
         <v>50167</v>
       </c>
       <c r="C66" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D66" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="G66" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>4</v>
       </c>
       <c r="J66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51053</v>
       </c>
       <c r="B67">
         <v>50204</v>
       </c>
       <c r="C67" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D67" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="G67" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50961</v>
       </c>
       <c r="B68">
         <v>50167</v>
       </c>
       <c r="C68" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D68" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="G68" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>19</v>
       </c>
       <c r="J68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51106</v>
       </c>
       <c r="B69">
         <v>49944</v>
       </c>
       <c r="C69" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D69" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="G69" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>9</v>
       </c>
       <c r="J69" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51131</v>
       </c>
       <c r="B70">
         <v>49949</v>
       </c>
       <c r="C70" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D70" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="G70" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51132</v>
       </c>
       <c r="B71">
         <v>49944</v>
       </c>
       <c r="C71" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D71" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="G71" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>3</v>
       </c>
       <c r="J71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51133</v>
       </c>
       <c r="B72">
         <v>50202</v>
       </c>
       <c r="C72" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D72" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="G72" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50921</v>
       </c>
       <c r="B73">
         <v>50153</v>
       </c>
       <c r="C73" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D73" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="G73" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51141</v>
       </c>
       <c r="B74">
         <v>50073</v>
       </c>
       <c r="C74" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D74" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="G74" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>7</v>
       </c>
       <c r="J74" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51164</v>
       </c>
       <c r="B75">
         <v>50070</v>
       </c>
       <c r="C75" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D75" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="G75" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51184</v>
       </c>
       <c r="B76">
         <v>50077</v>
       </c>
       <c r="C76" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D76" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="G76" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51509</v>
       </c>
       <c r="B77">
         <v>50134</v>
       </c>
       <c r="C77" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D77" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="G77" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>50911</v>
       </c>
       <c r="B78">
         <v>50146</v>
       </c>
       <c r="C78" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D78" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="G78" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50907</v>
       </c>
       <c r="B79">
         <v>50146</v>
       </c>
       <c r="C79" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D79" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="G79" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50910</v>
       </c>
       <c r="B80">
         <v>50146</v>
       </c>
       <c r="C80" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D80" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="G80" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50908</v>
       </c>
       <c r="B81">
         <v>50146</v>
       </c>
       <c r="C81" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D81" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="G81" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>6</v>
       </c>
       <c r="J81" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50909</v>
       </c>
       <c r="B82">
         <v>50146</v>
       </c>
       <c r="C82" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D82" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="G82" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>5</v>
       </c>
       <c r="J82" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>54160</v>
       </c>
       <c r="B83">
         <v>53411</v>
       </c>
       <c r="C83" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D83" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="G83" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>2</v>
       </c>
       <c r="J83" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51376</v>
       </c>
       <c r="B84">
         <v>50095</v>
       </c>
       <c r="C84" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D84" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="G84" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51378</v>
       </c>
       <c r="B85">
         <v>50097</v>
       </c>
       <c r="C85" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D85" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="G85" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51258</v>
       </c>
       <c r="B86">
         <v>50186</v>
       </c>
       <c r="C86" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D86" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="G86" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51163</v>
       </c>
       <c r="B87">
         <v>50070</v>
       </c>
       <c r="C87" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D87" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="G87" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51176</v>
       </c>
       <c r="B88">
         <v>50075</v>
       </c>
       <c r="C88" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D88" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="G88" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51308</v>
       </c>
       <c r="B89">
         <v>50084</v>
       </c>
       <c r="C89" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="G89" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51309</v>
       </c>
       <c r="B90">
         <v>50084</v>
       </c>
       <c r="C90" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="G90" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51497</v>
       </c>
       <c r="B91">
         <v>50130</v>
       </c>
       <c r="C91" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D91" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="G91" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51175</v>
       </c>
       <c r="B92">
         <v>50075</v>
       </c>
       <c r="C92" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D92" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="G92" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51408</v>
       </c>
       <c r="B93">
         <v>50146</v>
       </c>
       <c r="C93" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="G93" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51256</v>
       </c>
       <c r="B94">
         <v>50186</v>
       </c>
       <c r="C94" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D94" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="E94" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="F94" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="G94" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>140</v>
       </c>
       <c r="J94" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51297</v>
       </c>
       <c r="B95">
         <v>50187</v>
       </c>
       <c r="C95" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D95" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="G95" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51387</v>
       </c>
       <c r="B96">
         <v>50097</v>
       </c>
       <c r="C96" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D96" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="G96" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51389</v>
       </c>
       <c r="B97">
         <v>50095</v>
       </c>
       <c r="C97" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D97" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="G97" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51127</v>
       </c>
       <c r="B98">
         <v>49944</v>
       </c>
       <c r="C98" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D98" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="G98" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>2</v>
       </c>
       <c r="J98" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51307</v>
       </c>
       <c r="B99">
         <v>50084</v>
       </c>
       <c r="C99" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="G99" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51302</v>
       </c>
       <c r="B100">
         <v>50084</v>
       </c>
       <c r="C100" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D100" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="G100" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>6</v>
       </c>
       <c r="J100" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51138</v>
       </c>
       <c r="B101">
         <v>50070</v>
       </c>
       <c r="C101" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D101" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="G101" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51139</v>
       </c>
       <c r="B102">
         <v>49953</v>
       </c>
       <c r="C102" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D102" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="G102" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51140</v>
       </c>
       <c r="B103">
         <v>50122</v>
       </c>
       <c r="C103" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D103" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="G103" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>149</v>
       </c>
       <c r="J103" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51186</v>
       </c>
       <c r="B104">
         <v>50077</v>
       </c>
       <c r="C104" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D104" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="G104" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>2</v>
       </c>
       <c r="J104" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51185</v>
       </c>
       <c r="B105">
         <v>50077</v>
       </c>
       <c r="C105" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D105" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="G105" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>3</v>
       </c>
       <c r="J105" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51183</v>
       </c>
       <c r="B106">
         <v>50077</v>
       </c>
       <c r="C106" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D106" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="G106" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>4</v>
       </c>
       <c r="J106" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51274</v>
       </c>
       <c r="B107">
         <v>50140</v>
       </c>
       <c r="C107" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D107" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="G107" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51287</v>
       </c>
       <c r="B108">
         <v>50140</v>
       </c>
       <c r="C108" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D108" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="G108" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51202</v>
       </c>
       <c r="B109">
         <v>50140</v>
       </c>
       <c r="C109" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D109" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="G109" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51371</v>
       </c>
       <c r="B110">
         <v>50108</v>
       </c>
       <c r="C110" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D110" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="G110" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>3</v>
       </c>
       <c r="J110" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51473</v>
       </c>
       <c r="B111">
         <v>50122</v>
       </c>
       <c r="C111" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D111" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="E111" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="F111" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="G111" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J111" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51495</v>
       </c>
       <c r="B112">
         <v>50128</v>
       </c>
       <c r="C112" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D112" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="G112" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51212</v>
       </c>
       <c r="B113">
         <v>50140</v>
       </c>
       <c r="C113" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D113" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="G113" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51214</v>
       </c>
       <c r="B114">
         <v>50167</v>
       </c>
       <c r="C114" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D114" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="G114" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51222</v>
       </c>
       <c r="B115">
         <v>50176</v>
       </c>
       <c r="C115" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D115" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="G115" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51226</v>
       </c>
       <c r="B116">
         <v>50167</v>
       </c>
       <c r="C116" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D116" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="G116" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>2</v>
       </c>
       <c r="J116" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51227</v>
       </c>
       <c r="B117">
         <v>50152</v>
       </c>
       <c r="C117" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D117" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="G117" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51298</v>
       </c>
       <c r="B118">
         <v>50187</v>
       </c>
       <c r="C118" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D118" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="G118" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>3</v>
       </c>
       <c r="J118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>54159</v>
       </c>
       <c r="B119">
         <v>53411</v>
       </c>
       <c r="C119" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D119" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="G119" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>2</v>
       </c>
       <c r="J119" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51205</v>
       </c>
       <c r="B120">
         <v>49953</v>
       </c>
       <c r="C120" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D120" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="E120" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="F120" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="G120" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>164</v>
       </c>
       <c r="J120" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51206</v>
       </c>
       <c r="B121">
         <v>50070</v>
       </c>
       <c r="C121" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D121" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="E121" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="F121" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="G121" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>145</v>
       </c>
       <c r="J121" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51207</v>
       </c>
       <c r="B122">
         <v>50077</v>
       </c>
       <c r="C122" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D122" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="E122" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="F122" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="G122" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="J122" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51158</v>
       </c>
       <c r="B123">
         <v>49953</v>
       </c>
       <c r="C123" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D123" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E123" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="F123" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="G123" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>134</v>
       </c>
       <c r="J123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51159</v>
       </c>
       <c r="B124">
         <v>50070</v>
       </c>
       <c r="C124" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D124" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E124" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="F124" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="G124" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="H124"/>
       <c r="I124">
         <v>142</v>
       </c>
       <c r="J124" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51160</v>
       </c>
       <c r="B125">
         <v>50077</v>
       </c>
       <c r="C125" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D125" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E125" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="F125" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="G125" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="J125" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51325</v>
       </c>
       <c r="B126">
         <v>50153</v>
       </c>
       <c r="C126" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D126" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="G126" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>3</v>
       </c>
       <c r="J126" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51330</v>
       </c>
       <c r="B127">
         <v>50176</v>
       </c>
       <c r="C127" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D127" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="G127" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51332</v>
       </c>
       <c r="B128">
         <v>50072</v>
       </c>
       <c r="C128" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D128" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="G128" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51335</v>
       </c>
       <c r="B129">
         <v>50146</v>
       </c>
       <c r="C129" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D129" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="G129" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>2</v>
       </c>
       <c r="J129" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50915</v>
       </c>
       <c r="B130">
         <v>50146</v>
       </c>
       <c r="C130" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D130"/>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="G130" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>50916</v>
       </c>
       <c r="B131">
         <v>50176</v>
       </c>
       <c r="C131" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="G131" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>50952</v>
       </c>
       <c r="B132">
         <v>50176</v>
       </c>
       <c r="C132" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D132" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="G132" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>50940</v>
       </c>
       <c r="B133">
         <v>50153</v>
       </c>
       <c r="C133" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="G133" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>50888</v>
       </c>
       <c r="B134">
         <v>50136</v>
       </c>
       <c r="C134" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D134" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="G134" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>2</v>
       </c>
       <c r="J134" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50887</v>
       </c>
       <c r="B135">
         <v>50136</v>
       </c>
       <c r="C135" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D135" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="G135" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>7</v>
       </c>
       <c r="J135" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>54663</v>
       </c>
       <c r="B136">
         <v>50103</v>
       </c>
       <c r="C136" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D136" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="G136" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="H136"/>
       <c r="I136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J136" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>54648</v>
       </c>
       <c r="B137">
         <v>50103</v>
       </c>
       <c r="C137" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="D137" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="G137" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="H137"/>
       <c r="I137">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J137" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51498</v>
       </c>
       <c r="B138">
         <v>50131</v>
       </c>
       <c r="C138" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D138" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="G138" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51383</v>
       </c>
       <c r="B139">
         <v>50095</v>
       </c>
       <c r="C139" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D139" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="G139" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>4</v>
       </c>
       <c r="J139" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51125</v>
       </c>
       <c r="B140">
         <v>49944</v>
       </c>
       <c r="C140" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D140" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="G140" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>51510</v>
       </c>
       <c r="B141">
         <v>50131</v>
       </c>
       <c r="C141" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D141" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="G141" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>51382</v>
       </c>
       <c r="B142">
         <v>50095</v>
       </c>
       <c r="C142" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D142" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="G142" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>51375</v>
       </c>
       <c r="B143">
         <v>50095</v>
       </c>
       <c r="C143" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D143" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="G143" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>3</v>
       </c>
       <c r="J143" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>51177</v>
       </c>
       <c r="B144">
         <v>50075</v>
       </c>
       <c r="C144" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D144" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="G144" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>51126</v>
       </c>
       <c r="B145">
         <v>49944</v>
       </c>
       <c r="C145" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D145"/>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="G145" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>54512</v>
       </c>
       <c r="B146">
         <v>54320</v>
       </c>
       <c r="C146" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="D146" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="G146" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>50941</v>
       </c>
       <c r="B147">
         <v>50153</v>
       </c>
       <c r="C147" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="G147" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51503</v>
       </c>
       <c r="B148">
         <v>50115</v>
       </c>
       <c r="C148" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D148" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="G148" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>2</v>
       </c>
       <c r="J148" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>50963</v>
       </c>
       <c r="B149">
         <v>50167</v>
       </c>
       <c r="C149" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D149" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="G149" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J149" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>51142</v>
       </c>
       <c r="B150">
         <v>50075</v>
       </c>
       <c r="C150" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D150" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="G150" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J150" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>51272</v>
       </c>
       <c r="B151">
         <v>50200</v>
       </c>
       <c r="C151" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D151" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="G151" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>51054</v>
       </c>
       <c r="B152">
         <v>50202</v>
       </c>
       <c r="C152" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D152" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="G152" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>1</v>
       </c>
       <c r="J152" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>51043</v>
       </c>
       <c r="B153">
         <v>50200</v>
       </c>
       <c r="C153" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D153" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="G153" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>51044</v>
       </c>
       <c r="B154">
         <v>50200</v>
       </c>
       <c r="C154" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D154" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="G154" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="H154"/>
       <c r="I154">
         <v>1</v>
       </c>
       <c r="J154" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51007</v>
       </c>
       <c r="B155">
         <v>50184</v>
       </c>
       <c r="C155" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D155" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>386</v>
       </c>
       <c r="G155" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="H155"/>
       <c r="I155">
         <v>15</v>
       </c>
       <c r="J155" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51093</v>
       </c>
       <c r="B156">
         <v>50184</v>
       </c>
       <c r="C156" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D156" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="G156" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>3</v>
       </c>
       <c r="J156" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51301</v>
       </c>
       <c r="B157">
         <v>50184</v>
       </c>
       <c r="C157" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D157" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="G157" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>3</v>
       </c>
       <c r="J157" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51478</v>
       </c>
       <c r="B158">
         <v>50124</v>
       </c>
       <c r="C158" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="G158" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51477</v>
       </c>
       <c r="B159">
         <v>50124</v>
       </c>
       <c r="C159" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="G159" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51427</v>
       </c>
       <c r="B160">
         <v>50110</v>
       </c>
       <c r="C160" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D160" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="G160" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J160" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>51439</v>
       </c>
       <c r="B161">
         <v>50110</v>
       </c>
       <c r="C161" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D161" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="G161" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="H161"/>
       <c r="I161">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J161" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>51045</v>
       </c>
       <c r="B162">
         <v>50200</v>
       </c>
       <c r="C162" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D162" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="G162" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>51294</v>
       </c>
       <c r="B163">
         <v>50185</v>
       </c>
       <c r="C163" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D163" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="G163" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>51042</v>
       </c>
       <c r="B164">
         <v>50200</v>
       </c>
       <c r="C164" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D164" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="G164" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>53421</v>
       </c>
       <c r="B165">
         <v>53411</v>
       </c>
       <c r="C165" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D165" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="G165" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>4</v>
       </c>
       <c r="J165" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>51161</v>
       </c>
       <c r="B166">
         <v>50072</v>
       </c>
       <c r="C166" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D166" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="E166" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="F166" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="G166" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>1443</v>
       </c>
       <c r="J166" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>51162</v>
       </c>
       <c r="B167">
         <v>50072</v>
       </c>
       <c r="C167" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D167" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="G167" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>3</v>
       </c>
       <c r="J167" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>51173</v>
       </c>
       <c r="B168">
         <v>50072</v>
       </c>
       <c r="C168" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D168" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="G168" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="H168"/>
       <c r="I168">
         <v>3</v>
       </c>
       <c r="J168" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>51050</v>
       </c>
       <c r="B169">
         <v>50200</v>
       </c>
       <c r="C169" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D169" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="G169" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>51107</v>
       </c>
       <c r="B170">
         <v>49944</v>
       </c>
       <c r="C170" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D170" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="G170" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51442</v>
       </c>
       <c r="B171">
         <v>50167</v>
       </c>
       <c r="C171" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D171" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="G171" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>7</v>
       </c>
       <c r="J171" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51443</v>
       </c>
       <c r="B172">
         <v>50152</v>
       </c>
       <c r="C172" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D172" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="G172" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>1</v>
       </c>
       <c r="J172" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>50958</v>
       </c>
       <c r="B173">
         <v>50167</v>
       </c>
       <c r="C173" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D173" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="G173" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>14</v>
       </c>
       <c r="J173" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>51479</v>
       </c>
       <c r="B174">
         <v>50075</v>
       </c>
       <c r="C174" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D174"/>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="G174" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>51437</v>
       </c>
       <c r="B175">
         <v>50104</v>
       </c>
       <c r="C175" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D175" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="G175" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="H175"/>
       <c r="I175">
         <v>6</v>
       </c>
       <c r="J175" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>51494</v>
       </c>
       <c r="B176">
         <v>50128</v>
       </c>
       <c r="C176" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D176" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="G176" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>4</v>
       </c>
       <c r="J176" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>51472</v>
       </c>
       <c r="B177">
         <v>50122</v>
       </c>
       <c r="C177" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D177" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="G177" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="H177"/>
       <c r="I177">
         <v>140</v>
       </c>
       <c r="J177" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>51355</v>
       </c>
       <c r="B178">
         <v>50107</v>
       </c>
       <c r="C178" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D178" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="G178" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="H178"/>
       <c r="I178">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J178" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51430</v>
       </c>
       <c r="B179">
         <v>50108</v>
       </c>
       <c r="C179" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D179" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="G179" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="J179" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51432</v>
       </c>
       <c r="B180">
         <v>50107</v>
       </c>
       <c r="C180" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D180" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="G180" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>51433</v>
       </c>
       <c r="B181">
         <v>50108</v>
       </c>
       <c r="C181" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D181" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="G181" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>1</v>
       </c>
       <c r="J181" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>50886</v>
       </c>
       <c r="B182">
         <v>50136</v>
       </c>
       <c r="C182" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D182" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="G182" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>5</v>
       </c>
       <c r="J182" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>51501</v>
       </c>
       <c r="B183">
         <v>50133</v>
       </c>
       <c r="C183" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D183" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="G183" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>5</v>
       </c>
       <c r="J183" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51429</v>
       </c>
       <c r="B184">
         <v>50108</v>
       </c>
       <c r="C184" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D184" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="G184" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>1</v>
       </c>
       <c r="J184" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>51499</v>
       </c>
       <c r="B185">
         <v>50132</v>
       </c>
       <c r="C185" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D185" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="G185" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>2</v>
       </c>
       <c r="J185" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51055</v>
       </c>
       <c r="B186">
         <v>50204</v>
       </c>
       <c r="C186" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D186" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="G186" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51316</v>
       </c>
       <c r="B187">
         <v>50163</v>
       </c>
       <c r="C187" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D187" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="G187" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>13</v>
       </c>
       <c r="J187" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51208</v>
       </c>
       <c r="B188">
         <v>50080</v>
       </c>
       <c r="C188" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D188" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="G188" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51300</v>
       </c>
       <c r="B189">
         <v>50080</v>
       </c>
       <c r="C189" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D189" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="G189" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>2</v>
       </c>
       <c r="J189" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51057</v>
       </c>
       <c r="B190">
         <v>50205</v>
       </c>
       <c r="C190" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D190" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="G190" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>51165</v>
       </c>
       <c r="B191">
         <v>49953</v>
       </c>
       <c r="C191" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D191" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G191" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51166</v>
       </c>
       <c r="B192">
         <v>50070</v>
       </c>
       <c r="C192" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D192" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G192" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>51168</v>
       </c>
       <c r="B193">
         <v>50167</v>
       </c>
       <c r="C193" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D193" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G193" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H193"/>
       <c r="I193">
         <v>8</v>
       </c>
       <c r="J193" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51170</v>
       </c>
       <c r="B194">
         <v>50073</v>
       </c>
       <c r="C194" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D194" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G194" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>10</v>
       </c>
       <c r="J194" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51171</v>
       </c>
       <c r="B195">
         <v>50075</v>
       </c>
       <c r="C195" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D195" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G195" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>2</v>
       </c>
       <c r="J195" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>51172</v>
       </c>
       <c r="B196">
         <v>50076</v>
       </c>
       <c r="C196" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D196" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="G196" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>50954</v>
       </c>
       <c r="B197">
         <v>50166</v>
       </c>
       <c r="C197" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D197" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="G197" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="H197"/>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>51209</v>
       </c>
       <c r="B198">
         <v>49953</v>
       </c>
       <c r="C198" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D198" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="E198" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="F198" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="G198" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="H198"/>
       <c r="I198">
         <v>153</v>
       </c>
       <c r="J198" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>51210</v>
       </c>
       <c r="B199">
         <v>50070</v>
       </c>
       <c r="C199" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D199" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="E199" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="F199" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="G199" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="H199"/>
       <c r="I199">
         <v>146</v>
       </c>
       <c r="J199" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>51217</v>
       </c>
       <c r="B200">
         <v>50202</v>
       </c>
       <c r="C200" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D200" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="G200" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="H200"/>
       <c r="I200">
         <v>1</v>
       </c>
       <c r="J200" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>51218</v>
       </c>
       <c r="B201">
         <v>50176</v>
       </c>
       <c r="C201" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D201" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="G201" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="H201"/>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>51219</v>
       </c>
       <c r="B202">
         <v>50187</v>
       </c>
       <c r="C202" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D202" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="G202" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>51040</v>
       </c>
       <c r="B203">
         <v>50199</v>
       </c>
       <c r="C203" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D203" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="G203" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="H203"/>
       <c r="I203">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>54150</v>
       </c>
       <c r="B204">
         <v>54149</v>
       </c>
       <c r="C204" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D204" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="E204" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="F204" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="G204" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="J204" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>51178</v>
       </c>
       <c r="B205">
         <v>50075</v>
       </c>
       <c r="C205" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D205" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="G205" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>50988</v>
       </c>
       <c r="B206">
         <v>50171</v>
       </c>
       <c r="C206" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D206" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="G206" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>1</v>
       </c>
       <c r="J206" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>50997</v>
       </c>
       <c r="B207">
         <v>50176</v>
       </c>
       <c r="C207" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D207" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="G207" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="H207"/>
       <c r="I207">
         <v>4</v>
       </c>
       <c r="J207" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>50996</v>
       </c>
       <c r="B208">
         <v>50176</v>
       </c>
       <c r="C208" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D208" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="G208" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>3</v>
       </c>
       <c r="J208" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>51051</v>
       </c>
       <c r="B209">
         <v>50202</v>
       </c>
       <c r="C209" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D209" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="G209" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>3</v>
       </c>
       <c r="J209" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>50995</v>
       </c>
       <c r="B210">
         <v>50176</v>
       </c>
       <c r="C210" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D210" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="G210" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="H210"/>
       <c r="I210">
         <v>2</v>
       </c>
       <c r="J210" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>51296</v>
       </c>
       <c r="B211">
         <v>50187</v>
       </c>
       <c r="C211" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D211" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="G211" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="H211"/>
       <c r="I211">
         <v>1</v>
       </c>
       <c r="J211" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>51001</v>
       </c>
       <c r="B212">
         <v>50177</v>
       </c>
       <c r="C212" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D212" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="G212" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="H212"/>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>51292</v>
       </c>
       <c r="B213">
         <v>50186</v>
       </c>
       <c r="C213" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D213" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="G213" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>51293</v>
       </c>
       <c r="B214">
         <v>50186</v>
       </c>
       <c r="C214" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D214" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="G214" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51384</v>
       </c>
       <c r="B215">
         <v>50095</v>
       </c>
       <c r="C215" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D215" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="G215" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51469</v>
       </c>
       <c r="B216">
         <v>50128</v>
       </c>
       <c r="C216" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D216" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="E216" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="F216" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="G216" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>6</v>
       </c>
       <c r="J216" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51392</v>
       </c>
       <c r="B217">
         <v>50177</v>
       </c>
       <c r="C217" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D217" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="G217" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>50998</v>
       </c>
       <c r="B218">
         <v>50177</v>
       </c>
       <c r="C218" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D218" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="G218" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="H218"/>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51295</v>
       </c>
       <c r="B219">
         <v>50185</v>
       </c>
       <c r="C219" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D219" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="G219" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="H219"/>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>51476</v>
       </c>
       <c r="B220">
         <v>50124</v>
       </c>
       <c r="C220" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D220" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="G220" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="H220"/>
       <c r="I220">
         <v>9</v>
       </c>
       <c r="J220" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>51475</v>
       </c>
       <c r="B221">
         <v>50124</v>
       </c>
       <c r="C221" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D221" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="G221" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>51500</v>
       </c>
       <c r="B222">
         <v>50133</v>
       </c>
       <c r="C222" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D222" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="G222" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>5</v>
       </c>
       <c r="J222" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>50859</v>
       </c>
       <c r="B223">
         <v>50152</v>
       </c>
       <c r="C223" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D223" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="G223" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>2</v>
       </c>
       <c r="J223" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>50923</v>
       </c>
       <c r="B224">
         <v>50152</v>
       </c>
       <c r="C224" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D224"/>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="G224" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>50897</v>
       </c>
       <c r="B225">
         <v>50152</v>
       </c>
       <c r="C225" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D225" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="G225" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="H225"/>
       <c r="I225">
         <v>4</v>
       </c>
       <c r="J225" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>50922</v>
       </c>
       <c r="B226">
         <v>50152</v>
       </c>
       <c r="C226" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="D226" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="G226" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="H226"/>
       <c r="I226">
         <v>7</v>
       </c>
       <c r="J226" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -21142,2172 +21178,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="M1" t="s">
+        <v>558</v>
+      </c>
+      <c r="N1" t="s">
         <v>559</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="P1" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="Q1" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="R1" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="S1" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="T1" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="C2" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="D2" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="E2" t="s">
         <v>318</v>
       </c>
       <c r="F2" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="G2" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="H2" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="I2" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="J2" t="s">
         <v>310</v>
       </c>
       <c r="K2" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="L2" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="M2" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="N2" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="O2" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="P2" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="Q2" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="R2" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="S2" t="s">
-        <v>2013</v>
+        <v>611</v>
       </c>
       <c r="T2" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>206</v>
       </c>
       <c r="D3" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="E3" t="s">
         <v>328</v>
       </c>
       <c r="F3" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="G3" t="s">
         <v>99</v>
       </c>
       <c r="H3" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="I3" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="J3" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="K3" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="L3" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="M3" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="N3" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="O3" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="P3" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="Q3" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="R3" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="S3" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="T3" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="E4" t="s">
         <v>497</v>
       </c>
       <c r="F4" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="G4" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="H4" t="s">
         <v>479</v>
       </c>
       <c r="I4" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="J4" t="s">
         <v>522</v>
       </c>
       <c r="K4" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="M4" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="N4" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="O4" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="P4" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="Q4" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="R4" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>272</v>
       </c>
       <c r="D5" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="H5" t="s">
         <v>453</v>
       </c>
       <c r="I5" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="J5" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="K5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="M5" t="s">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="N5" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="O5" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="P5" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="Q5" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="R5" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="D6" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="E6" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="F6" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="G6" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="H6" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="I6" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="J6" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="K6" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="M6" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="N6" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="P6" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="Q6" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="R6" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="E7" t="s">
         <v>172</v>
       </c>
       <c r="F7" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="G7" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="H7" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="I7" t="s">
         <v>498</v>
       </c>
       <c r="J7" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="K7" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="M7" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="N7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="P7" t="s">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="R7" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="D8" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="F8" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="G8" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="H8" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="I8" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="J8" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="K8" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="N8" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="P8" t="s">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="R8" t="s">
-        <v>2010</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="F9" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="G9" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="H9" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="I9" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="J9" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="K9" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="N9" t="s">
         <v>51</v>
       </c>
       <c r="P9" t="s">
-        <v>2005</v>
+        <v>603</v>
       </c>
       <c r="R9" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="D10" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="F10" t="s">
         <v>161</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="I10" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="J10" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="K10" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="N10" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="R10" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="D11" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="F11" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="H11" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="I11" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="J11" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="K11" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="R11" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="F12" t="s">
         <v>452</v>
       </c>
       <c r="H12" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="I12" t="s">
         <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="K12" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="R12" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="H13" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="I13" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="J13" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="K13" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="H14" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="I14" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="J14" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="K14" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="H15" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="I15" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="J15" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="K15" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="H16" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="I16" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="J16" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="K16" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="H17" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="I17" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="J17" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="K17" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="H18" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="I18" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="J18" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="K18" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="H19" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="I19" t="s">
         <v>45</v>
       </c>
       <c r="J19" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="K19" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="H20" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="I20" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="J20" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="K20" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="H21" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="I21" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="J21" t="s">
         <v>490</v>
       </c>
       <c r="K21" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="H22" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="I22" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="J22" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="K22" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="H23" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="I23" t="s">
         <v>391</v>
       </c>
       <c r="J23" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="K23" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="H24" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="I24" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="J24" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="K24" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="H25" t="s">
         <v>118</v>
       </c>
       <c r="I25" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="J25" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="K25" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="H26" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="I26" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="J26" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="K26" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="H27" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="I27" t="s">
         <v>454</v>
       </c>
       <c r="J27" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="K27" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="H28" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="I28" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="J28" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="K28" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="I29" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="J29" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="K29" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="I30" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J30" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="K30" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="I31" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="J31" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="K31" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="I32" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="J32" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="K32" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="I33" t="s">
         <v>489</v>
       </c>
       <c r="J33" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="K33" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="I34" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="J34" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="K34" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="I35" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="J35" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="K35" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="I36" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="J36" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="K36" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="I37" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="J37" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="K37" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="I38" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="J38" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="K38" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="I39" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="J39" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="K39" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="I40" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="J40" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="K40" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="I41" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="J41" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="K41" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="J42" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="K42" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="J43" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="K43" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="J44" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="K44" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="J45" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="K45" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="J46" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="K46" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="J47" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="K47" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="J48" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="K48" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="J49" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="K49" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="J50" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="K50" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="J51" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="K51" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="J52" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="K52" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="J53" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="K53" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="J54" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="K54" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="J55" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="K55" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="J56" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="K56" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="J57" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="K57" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="J58" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="K58" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="J59" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="K59" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="J60" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="K60" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="J61" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="K61" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="J62" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="K62" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="J63" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="K63" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="K65" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="K66" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="K67" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="K68" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="K69" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="K70" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="K71" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="K72" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="K73" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="K74" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="K75" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="K76" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="K77" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="K78" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="K79" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="K80" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="K81" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="K82" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="K83" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="K84" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="K85" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="K86" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="K87" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="K88" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="K89" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="K90" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="K91" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="K92" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="K93" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="K94" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="K95" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="K96" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="K97" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="K98" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="K99" t="s">
-        <v>1895</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="K100" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="K101" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="K102" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="K103" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="K104" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="K105" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="K106" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="K107" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="K108" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="K109" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="K110" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="K111" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="K112" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="K113" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="K114" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="K115" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="K116" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="K117" t="s">
-        <v>1913</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="K118" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="K119" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="K120" t="s">
-        <v>1916</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="K121" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="K122" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="K123" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="K124" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="K125" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="K126" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="K127" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="K128" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="K129" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="K130" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="K131" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="K132" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="K133" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="K134" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="K135" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="K136" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="K137" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="K138" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="K139" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="K140" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="K141" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="K142" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="K143" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="K144" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="K145" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="K146" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="K147" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="K148" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="K149" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="K150" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="K151" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="K152" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="K153" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="K154" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="K155" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="K156" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="K157" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="K158" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="K159" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="K160" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="K161" t="s">
-        <v>1955</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="K162" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1964</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1965</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1966</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1967</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1968</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1969</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1970</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1971</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1972</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1973</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1974</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1976</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1977</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1978</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1979</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1980</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">