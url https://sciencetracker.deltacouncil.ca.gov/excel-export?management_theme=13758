--- v1 (2026-08-11)
+++ v2 (2026-11-05)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2020">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2036">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 07:49:38am</t>
+    <t>2026-11-05 04:02:17am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13758</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13758"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -310,51 +310,51 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50070</t>
   </si>
   <si>
     <t>Phytoplankton and Chlorophyll-a Monitoring</t>
   </si>
   <si>
     <t>The California DWR Phytoplankton and Chlorophyll-a monitoring measures the composition (what kinds?), abundance (how many?), diversity (how many kinds?), and distribution (where are they?) of phytoplankton. It also measures phytoplankton biomass as chlorophyll-a;both types of monitoring are performed as part of the IEPâ€™s Environmental Monitoring Program (EMP).</t>
   </si>
   <si>
     <t>1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Habitat management; Water quality</t>
   </si>
   <si>
     <t>Water operations; Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Phytoplankton; Water temperature; Dissolved oxygen; pH; Main channels; Conductivity</t>
   </si>
   <si>
-    <t>May 20, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50072</t>
   </si>
   <si>
     <t>Delta-Mendota Canal Water Quality Monitoring</t>
   </si>
   <si>
     <t>Reclamation proposes to execute contracts with local water districts to convey non-project water in the Delta-Mendota Canal (DMC) subject to water quality monitoring, groundwater monitoring and reporting requirements outlined in this document</t>
   </si>
   <si>
     <t>1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Water quality</t>
   </si>
   <si>
     <t>Water operations; Wastewater management; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Surface water flow; Nitrogen and ammonia; Salinity; Turbidity; Hg and methyl mercury; Lead; Copper; Zinc; Arsenic; Selenium; Other discharge contaminants; Conductivity</t>
   </si>
@@ -1001,53 +1001,50 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>EMP Zooplankton Study</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Environmental Monitoring Program (EMP) has conducted the Zooplankton Study since 1972 to better assess trends in the lower trophic food web in the San Francisco Bay-Delta estuary. The study also detects and monitors zooplankton recently introduced to the estuary and determines their effects on native species. Under the auspices of the Interagency Ecological Program for the San Francisco Estuary and mandated by Water Right Decision D-1641, the EMP Zooplankton Study is part of the Environmental Monitoring Program and is conducted by the California Department of Fish and Game (CDFW), California Department of Water Resources (DWR), and the United States Bureau of Reclamation (USBR).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Habitat management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Pollution control; Water demand</t>
   </si>
   <si>
@@ -1799,50 +1796,70 @@
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>Surface water sources, sales and transfers for California community water systems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;In this project data on the surface water sources of California community water systems (including springs) was gathered and built into a network dataset connecting community water systems to physical water sources across the state. Available attributes include whether the water source is associated with the State Water Project, the Central Valley Project or the Colorado River Project. That data is then displayed in an interactive argis map.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
+    <t>August 11, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54821</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2658,53 +2675,50 @@
     <t>Sr ES Supervisor</t>
   </si>
   <si>
     <t>thomas.jabusch@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54091</t>
   </si>
   <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Active</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 21, 2024</t>
   </si>
   <si>
     <t>Principal investigator; Primary contact</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>November 17, 2025</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
@@ -3587,50 +3601,66 @@
     <t>Central Valley Project Draft Final Cost Allocation Study</t>
   </si>
   <si>
     <t>This cost allocation study was initiated based on direction from Congress in Public Law (P.L.) 99-546 and the request of water and power contractors for a final CVP cost allocation to firm up account balances and provide sufficient time for financial planning required to ensure full repayment of the CVP costs by 2030. This report provides the background and methodology for the Final Cost Allocation Study (CAS). Reclamation will apply the Final CAS results to current costs and operational conditions that are in effect at the time the annual plant-in-service and operation and maintenance (O&amp;M) allocations are prepared.</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/cvo/</t>
   </si>
   <si>
     <t>Central Valley Project Operations Office website</t>
   </si>
   <si>
     <t>URL for the Central Valley Project Operations Office website
 This website has links to the data collected by the project</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/cvp/about-cvp.html</t>
   </si>
   <si>
     <t>Central Valley Project website</t>
   </si>
   <si>
     <t>URL for the Central Valley Project</t>
   </si>
   <si>
+    <t>Project fact sheet</t>
+  </si>
+  <si>
+    <t>https://bit.ly/ColoradoRiverCWS</t>
+  </si>
+  <si>
+    <t>Community water systems served by the Colorado River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;August 2026 research brief describing the 210 community water systems reliant on Colorado River water which can be compared to the systems reliant on the State Water Project and Central Valley Project&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 13, 2026</t>
+  </si>
+  <si>
     <t>https://www.ccwater.com/ImageRepository/Document?documentID=367</t>
   </si>
   <si>
     <t>Contra Costa Water District (map)</t>
   </si>
   <si>
     <t>outlines the Contra Costa Water District where monitoring occurs</t>
   </si>
   <si>
     <t>Current Data Quality Flags (CIMIS)</t>
   </si>
   <si>
     <t>Overview of the currently used data quality checks/flags in the collection/reporting of DWR's CIMIS data</t>
   </si>
   <si>
     <t>http://rtdf.info/public_docs/Miscellaneous%20RTDF%20Web%20Page%20Information/Discrete%20Monitoring/annual_report_of_the_municipal_water_quality_investigations_program_summary_of_monitoring_results_jan</t>
   </si>
   <si>
     <t>DWR Annual Report of the Municipal Water Quality Investigations Program (MWQI) 1990</t>
   </si>
   <si>
     <t>1990 annual report on the MWQI program.</t>
   </si>
   <si>
     <t>DWR Snow Survey Procedure Manual</t>
@@ -3644,50 +3674,60 @@
 surveys.</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Water-Quality-Monitoring-And-Assessment</t>
   </si>
   <si>
     <t>DWR's Water Quality Monitoring &amp; Assessment</t>
   </si>
   <si>
     <t>DWR engages in Water Quality Monitoring and Assessment through the following programs/initiatives:
 Environmental Monitoring Program (EMP)
 Municipal Water Quality Program (MWQP)
 Bryte Chemical Laboratory (Bryte Lab)
 Quality Assurance/Quality Control (QA/QC) Program
 Routine water quality monitoring efforts are conducted by EMP and MWQP, primarily in the Sacramento â€“ San Joaquin River Delta (Delta). Bryte Lab analyzes water quality samples for routine monitoring, research, and special studies. The QA/QC Program works to ensure that all environmental data generated and utilized by the department are of known and verifiable quality, technically valid, and appropriate for their intended purpose.
 With the exception of MWQP, these programs are funded by the State Water Project. MWQP is funded through a special funding agreement between the State Water Project Contractorâ€™s Authority, participating state water contractors, and us. Discrete and continuous water quality data is available on the Water Data Library and California Data Exchange Center (CDEC), respectively.</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/cvo/current.html</t>
   </si>
   <si>
     <t>Daily Reservoir Operations Reports</t>
   </si>
   <si>
     <t>USBR provides daily reservoir reports for all of its reservoirs. The reports provide information on elevation, storage, inflow, power, spill, evaporation, and precipitation.</t>
+  </si>
+  <si>
+    <t>https://datadryad.org/dataset/doi:10.5061/dryad.z08kprrw2</t>
+  </si>
+  <si>
+    <t>Data repository with methods documentation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Dryad repository where data can be downloaded. Includes a DOI and data documentation.&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Compliance-Monitoring-And-Assessment/Dayflow-Data</t>
   </si>
   <si>
     <t>Dayflow</t>
   </si>
   <si>
     <t>This monitoring activity is used in CDWR's calculation of Dayflow,
 Dayflow is the estimate of daily average outflow from the Delta. It is computed once per year following the start of the new water year (October 1). At that time official QA/QCâ€™d data is requested from several (Table 1) sources. Once all input data is received, Dayflow estimate of Delta outflow is computed.
 The Dayflow estimate of Delta outflow is referred to as the â€œnet Delta outflow indexâ€ (NDOI) because it does not an account for tidal flows, the fortnight lunar fill-drain cycle of the estuary, or barometric pressure changes. It is a quantity that never actually occurs in real time. Rather, it is an estimate of the net difference between ebbing and flooding tidal flows at Chipps Island (~ + / - 150,000 cfs), aliased to a daily average. Depending on conditions, the actual net Delta outflow for a given day can be much higher or lower than the Dayflow estimate. Dayflow Net Delta Outflow vs Net Delta Outflow Index provides an example comparison of Dayflow output with measured daily average outflow.</t>
   </si>
   <si>
     <t>https://www.fws.gov/lodi/juvenile_fish_monitoring_program/jfmp_index.htm</t>
   </si>
   <si>
     <t>Delta Juvenile Fish Monitoring Program (DJFMP) website</t>
   </si>
   <si>
     <t>URL for the Delta Juvenile Fish Monitoring Program (DJFMP)</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/nepa/includes/documentShow.php?Doc_ID=32784</t>
   </si>
   <si>
@@ -4124,53 +4164,50 @@
     <t>biweekly reports (broken into years) beginning in 2004.</t>
   </si>
   <si>
     <t>https://www.fws.gov/redbluff/MSJM%20Reports/RST/rbdd_jsmp_annual.html</t>
   </si>
   <si>
     <t>Juvenile Salmonid Monitoring at RBDD Final Reports</t>
   </si>
   <si>
     <t>annual reports beginning in 1995</t>
   </si>
   <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225688&amp;inline</t>
   </si>
   <si>
     <t xml:space="preserve">Knights Landing IEP Data Management Plan </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Data Management Plans (DMPs) are documents that capture and share essential information from data providers of IEP studies to ensure proper accommodation for their data management needs and practices.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 30, 2026</t>
   </si>
   <si>
-    <t>Project fact sheet</t>
-[...1 lines deleted...]
-  <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225596&amp;inline</t>
   </si>
   <si>
     <t>Knights Landing IEP Fact Sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Factsheets are concise documents that explain particular programs, special studies, or synthesis projects. They provide an overview of the goals, timeline, and products associated with each project, and aim to quickly provide relevant information to managers.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://landsat.gsfc.nasa.gov</t>
   </si>
   <si>
     <t>LANDSAT Science</t>
   </si>
   <si>
     <t>Website has comprehensive program information and data portal</t>
   </si>
   <si>
     <t>http://cdecapps.water.ca.gov/LMARS</t>
   </si>
   <si>
     <t>LMA Reporting System (LMARS)</t>
   </si>
   <si>
@@ -4204,50 +4241,60 @@
     <t>In 2008, DWR developed a web application to facilitate reporting of Local Maintaining Agencies  (LMAs) on their levee maintenance activities as per California Water Code 9140-9141. Now, in  2019, the LMA reporting system has been completely revised and is available online through a  web browser. This user guide will act as a reference for LMAs on the new reporting system.</t>
   </si>
   <si>
     <t>http://cdec.water.ca.gov/reportapp/javareports?name=Local_Agency_Factsheet_2019.pdf</t>
   </si>
   <si>
     <t>Local Maintaining Agency Reporting Program Fact Sheet</t>
   </si>
   <si>
     <t>Overview of the Local Maintaining Agency Reporting Program</t>
   </si>
   <si>
     <t>https://www.epa.gov/npdes</t>
   </si>
   <si>
     <t>Main NPDES website</t>
   </si>
   <si>
     <t>Links users to information on NPDES programs and data.</t>
   </si>
   <si>
     <t>Map of key California reservoirs/capacities</t>
   </si>
   <si>
     <t>Shows the reservoir locations, which agency is responsible for each, and the capacity of the reservoirs (size of circles).</t>
+  </si>
+  <si>
+    <t>https://bit.ly/CA_watersources_network</t>
+  </si>
+  <si>
+    <t>Mapping interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;ArcGIS mapping interface for the surface water sources data&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/delta-science-program/research-awards</t>
   </si>
   <si>
     <t>Maven's Notebook Feature: Boosting climate resilience in the Delta’s mountain headwaters</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Feature story on Maven's Notebook summarizing the research project.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Metadata for the Lodi Fish and Wildlife Office's Delta Juvenile Fish Monitoring Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.calfish.org/Portals/2/Programs/CentralValley/Mokelumne/HIP_FishTrapped_Sum_ByWeek_MOK_20161115-1.pdf?ver=2019-05-22-165223-063</t>
   </si>
   <si>
@@ -4802,50 +4849,60 @@
   </si>
   <si>
     <t>Data repository (California Open Data Portal) in which Well Completion Reports are uploaded for public access.
 This Well Completion Report dataset represents an index of records from the California Department of Water Resources' (DWR) Online System for Well Completion Reports (OSWCR). This dataset is for informational purposes only. All attribute values should be verified by reviewing the original Well Completion Report. Known issues include: - Missing and duplicate records - Missing values (either missing on original Well Completion Report, or not key entered into database) - Incorrect values (e.g. incorrect Latitude, Longitude, Record Type, Planned Use, Total Completed Depth) - Limited spatial resolution: The majority of well completion reports have been spatially registered to the center of the 1x1 mile Public Land Survey System section that the well is located in.</t>
   </si>
   <si>
     <t>https://www.westsidesjr.org/</t>
   </si>
   <si>
     <t>Westside San Joaquin River Watershed Coalition Website</t>
   </si>
   <si>
     <t>Formed to administer the Irrigated Lands Regulatory Program, the Westside Coalition was organized under the San Joaquin Valley Drainage Authority, a California joint powers authority. Governance, budgeting and administration are implemented through an activity agreement between the Authority and public agency participants within the boundaries of the Drainage Authority, all under the general supervision of the Board of Directors.
 Under the Stateâ€™s Irrigated Landâ€™s Regulatory Program Waste Discharge Requirements General Order for Growers Within the Western San Joaquin River Watershed were adopted January 9th, 2014 by the Central Valley Regional Water Quality Control Board.</t>
   </si>
   <si>
     <t>https://www.westsidememberlogin.com/</t>
   </si>
   <si>
     <t>Westside and Grasslands Operator Portal</t>
   </si>
   <si>
     <t>Portal for farmers to upload/fill out their Nitrogen Management Plans and Sediment and Erosion Control Plans.</t>
   </si>
   <si>
+    <t>https://bit.ly/SWP_CVP_CWS_brief</t>
+  </si>
+  <si>
+    <t>Which community water systems are served by the state water and central valley projects?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Research brief providing descriptive information about the 414 community water systems served by either the State Water Project or the Central Valley Project&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Woodland-Davis Clean Water Agency Reports</t>
   </si>
   <si>
     <t>This site provides users access to past reports published by WDCWA.</t>
   </si>
   <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/DMP-2019-Website/DMP_2019-077-zooplankton-flat.pdf?la=en&amp;hash=3D3822C2AB1B0DDA9F</t>
   </si>
   <si>
     <t>Zooplankton Study Data Management Plan</t>
   </si>
   <si>
     <t>The 2019 Data Management Plan for the Zooplankton Study</t>
   </si>
   <si>
     <t>Zooplankton Study Metadata</t>
   </si>
   <si>
     <t>Background and metadata for the Zooplankton Study</t>
   </si>
   <si>
     <t>http://www.dfg.ca.gov/delta/data/zooplankton/stations.asp</t>
   </si>
   <si>
     <t>Zooplankton Study Station Map</t>
@@ -5340,53 +5397,50 @@
     <t>WALNUT GROVE</t>
   </si>
   <si>
     <t>WALTHALL</t>
   </si>
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
@@ -6827,51 +6881,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X63"/>
+  <dimension ref="A1:X64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -8891,1938 +8945,1992 @@
       </c>
       <c r="N34"/>
       <c r="O34" t="s">
         <v>305</v>
       </c>
       <c r="P34" t="s">
         <v>306</v>
       </c>
       <c r="Q34" t="s">
         <v>307</v>
       </c>
       <c r="R34" t="s">
         <v>308</v>
       </c>
       <c r="S34" t="s">
         <v>309</v>
       </c>
       <c r="T34" t="s">
         <v>310</v>
       </c>
       <c r="U34" t="s">
         <v>311</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
+        <v>92</v>
+      </c>
+      <c r="X34" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>50152</v>
       </c>
       <c r="B35" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">
         <v>155</v>
       </c>
       <c r="E35" t="s">
         <v>300</v>
       </c>
       <c r="F35" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="G35" t="s">
         <v>299</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="J35" t="s">
         <v>40</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>1972</v>
       </c>
       <c r="M35" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="N35"/>
       <c r="O35" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="P35"/>
       <c r="Q35" t="s">
+        <v>318</v>
+      </c>
+      <c r="R35" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="S35" t="s">
         <v>210</v>
       </c>
       <c r="T35" t="s">
         <v>310</v>
       </c>
       <c r="U35" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>312</v>
+        <v>92</v>
       </c>
       <c r="X35" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>50153</v>
       </c>
       <c r="B36" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36" t="s">
         <v>169</v>
       </c>
       <c r="E36" t="s">
+        <v>323</v>
+      </c>
+      <c r="F36" t="s">
         <v>324</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="J36" t="s">
         <v>40</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>1976</v>
       </c>
       <c r="M36" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="N36"/>
       <c r="O36" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="P36" t="s">
         <v>161</v>
       </c>
       <c r="Q36" t="s">
+        <v>328</v>
+      </c>
+      <c r="R36" t="s">
         <v>329</v>
       </c>
-      <c r="R36" t="s">
+      <c r="S36" t="s">
         <v>330</v>
       </c>
-      <c r="S36" t="s">
+      <c r="T36" t="s">
         <v>331</v>
       </c>
-      <c r="T36" t="s">
+      <c r="U36" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
+        <v>333</v>
+      </c>
+      <c r="X36" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>50163</v>
       </c>
       <c r="B37" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37">
         <v>1986</v>
       </c>
       <c r="M37" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
+        <v>339</v>
+      </c>
+      <c r="R37" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="S37" t="s">
         <v>74</v>
       </c>
       <c r="T37" t="s">
         <v>46</v>
       </c>
       <c r="U37" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>47</v>
       </c>
       <c r="X37" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>50166</v>
       </c>
       <c r="B38" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>52</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
         <v>79</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>1950</v>
       </c>
       <c r="M38" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
+        <v>346</v>
+      </c>
+      <c r="R38" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="S38" t="s">
         <v>99</v>
       </c>
       <c r="T38" t="s">
         <v>46</v>
       </c>
       <c r="U38" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
         <v>47</v>
       </c>
       <c r="X38" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>50167</v>
       </c>
       <c r="B39" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>52</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39" t="s">
         <v>79</v>
       </c>
       <c r="J39" t="s">
         <v>80</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>1982</v>
       </c>
       <c r="M39" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39" t="s">
         <v>72</v>
       </c>
       <c r="R39" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="S39" t="s">
         <v>59</v>
       </c>
       <c r="T39" t="s">
         <v>46</v>
       </c>
       <c r="U39" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
+        <v>355</v>
+      </c>
+      <c r="X39" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>50171</v>
       </c>
       <c r="B40" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>149</v>
       </c>
       <c r="E40" t="s">
+        <v>358</v>
+      </c>
+      <c r="F40" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40" t="s">
         <v>79</v>
       </c>
       <c r="J40" t="s">
         <v>80</v>
       </c>
       <c r="K40"/>
       <c r="L40">
         <v>1969</v>
       </c>
       <c r="M40" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>124</v>
       </c>
       <c r="R40" t="s">
         <v>125</v>
       </c>
       <c r="S40" t="s">
         <v>59</v>
       </c>
       <c r="T40" t="s">
         <v>46</v>
       </c>
       <c r="U40" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>47</v>
       </c>
       <c r="X40" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>50172</v>
       </c>
       <c r="B41" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C41" t="s">
         <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>52</v>
       </c>
       <c r="E41" t="s">
         <v>270</v>
       </c>
       <c r="F41" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
         <v>79</v>
       </c>
       <c r="J41" t="s">
         <v>80</v>
       </c>
       <c r="K41"/>
       <c r="L41">
         <v>1985</v>
       </c>
       <c r="M41" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
         <v>57</v>
       </c>
       <c r="R41" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="S41" t="s">
         <v>74</v>
       </c>
       <c r="T41" t="s">
         <v>46</v>
       </c>
       <c r="U41" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
         <v>47</v>
       </c>
       <c r="X41" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>50176</v>
       </c>
       <c r="B42" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42" t="s">
         <v>187</v>
       </c>
       <c r="E42" t="s">
+        <v>370</v>
+      </c>
+      <c r="F42" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>79</v>
       </c>
       <c r="J42" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>1972</v>
       </c>
       <c r="M42" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
+        <v>374</v>
+      </c>
+      <c r="R42" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="S42" t="s">
         <v>59</v>
       </c>
       <c r="T42" t="s">
         <v>46</v>
       </c>
       <c r="U42" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
         <v>47</v>
       </c>
       <c r="X42" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>50177</v>
       </c>
       <c r="B43" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43" t="s">
         <v>187</v>
       </c>
       <c r="E43" t="s">
+        <v>379</v>
+      </c>
+      <c r="F43" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>189</v>
       </c>
       <c r="J43" t="s">
         <v>65</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>1993</v>
       </c>
       <c r="M43" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>88</v>
       </c>
       <c r="R43" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="S43" t="s">
         <v>90</v>
       </c>
       <c r="T43" t="s">
         <v>46</v>
       </c>
       <c r="U43" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>47</v>
       </c>
       <c r="X43" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>50184</v>
       </c>
       <c r="B44" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44" t="s">
         <v>189</v>
       </c>
       <c r="J44" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>1969</v>
       </c>
       <c r="M44" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>72</v>
       </c>
       <c r="R44" t="s">
+        <v>389</v>
+      </c>
+      <c r="S44" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="T44" t="s">
         <v>46</v>
       </c>
       <c r="U44" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>47</v>
       </c>
       <c r="X44" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>50185</v>
       </c>
       <c r="B45" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>52</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="J45" t="s">
         <v>80</v>
       </c>
       <c r="K45"/>
       <c r="L45">
         <v>2014</v>
       </c>
       <c r="M45" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
         <v>97</v>
       </c>
       <c r="R45" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S45" t="s">
         <v>74</v>
       </c>
       <c r="T45" t="s">
         <v>46</v>
       </c>
       <c r="U45" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
         <v>47</v>
       </c>
       <c r="X45" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>50186</v>
       </c>
       <c r="B46" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>69</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
         <v>79</v>
       </c>
       <c r="J46" t="s">
         <v>80</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>1961</v>
       </c>
       <c r="M46" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>57</v>
       </c>
       <c r="R46" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="S46" t="s">
         <v>74</v>
       </c>
       <c r="T46" t="s">
         <v>46</v>
       </c>
       <c r="U46" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
         <v>47</v>
       </c>
       <c r="X46" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>50187</v>
       </c>
       <c r="B47" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
         <v>187</v>
       </c>
       <c r="E47" t="s">
+        <v>407</v>
+      </c>
+      <c r="F47" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
         <v>79</v>
       </c>
       <c r="J47" t="s">
         <v>272</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>1950</v>
       </c>
       <c r="M47" t="s">
         <v>123</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>57</v>
       </c>
       <c r="R47" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="S47" t="s">
         <v>74</v>
       </c>
       <c r="T47" t="s">
         <v>46</v>
       </c>
       <c r="U47" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
         <v>47</v>
       </c>
       <c r="X47" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>50199</v>
       </c>
       <c r="B48" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C48" t="s">
         <v>50</v>
       </c>
       <c r="D48" t="s">
+        <v>413</v>
+      </c>
+      <c r="E48" t="s">
         <v>414</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
+        <v>416</v>
+      </c>
+      <c r="J48" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2011</v>
       </c>
       <c r="M48" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R48" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="S48" t="s">
         <v>164</v>
       </c>
       <c r="T48" t="s">
         <v>46</v>
       </c>
       <c r="U48" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
         <v>47</v>
       </c>
       <c r="X48" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>50200</v>
       </c>
       <c r="B49" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C49" t="s">
         <v>50</v>
       </c>
       <c r="D49" t="s">
+        <v>423</v>
+      </c>
+      <c r="E49" t="s">
         <v>424</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>39</v>
       </c>
       <c r="J49" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="K49"/>
       <c r="L49">
         <v>2015</v>
       </c>
       <c r="M49" t="s">
         <v>144</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R49" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="S49" t="s">
         <v>74</v>
       </c>
       <c r="T49" t="s">
         <v>46</v>
       </c>
       <c r="U49" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
         <v>47</v>
       </c>
       <c r="X49" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>50202</v>
       </c>
       <c r="B50" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C50" t="s">
         <v>50</v>
       </c>
       <c r="D50" t="s">
         <v>187</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>79</v>
       </c>
       <c r="J50" t="s">
         <v>80</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>2017</v>
       </c>
       <c r="M50" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R50" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="S50" t="s">
         <v>59</v>
       </c>
       <c r="T50" t="s">
         <v>46</v>
       </c>
       <c r="U50" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
         <v>47</v>
       </c>
       <c r="X50" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50204</v>
       </c>
       <c r="B51" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C51" t="s">
         <v>50</v>
       </c>
       <c r="D51" t="s">
         <v>52</v>
       </c>
       <c r="E51" t="s">
+        <v>437</v>
+      </c>
+      <c r="F51" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
+        <v>439</v>
+      </c>
+      <c r="R51" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="S51" t="s">
         <v>59</v>
       </c>
       <c r="T51" t="s">
         <v>46</v>
       </c>
       <c r="U51" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>47</v>
       </c>
       <c r="X51" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>50205</v>
       </c>
       <c r="B52" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C52" t="s">
         <v>50</v>
       </c>
       <c r="D52" t="s">
         <v>52</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R52" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="S52" t="s">
         <v>59</v>
       </c>
       <c r="T52" t="s">
         <v>46</v>
       </c>
       <c r="U52" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
         <v>47</v>
       </c>
       <c r="X52" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>50211</v>
       </c>
       <c r="B53" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C53" t="s">
         <v>50</v>
       </c>
       <c r="D53" t="s">
         <v>51</v>
       </c>
       <c r="E53" t="s">
         <v>270</v>
       </c>
       <c r="F53" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53" t="s">
         <v>180</v>
       </c>
       <c r="J53" t="s">
         <v>40</v>
       </c>
       <c r="K53"/>
       <c r="L53">
         <v>2020</v>
       </c>
       <c r="M53" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="N53">
         <v>2023</v>
       </c>
       <c r="O53" t="s">
         <v>42</v>
       </c>
       <c r="P53" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="Q53" t="s">
         <v>57</v>
       </c>
       <c r="R53" t="s">
+        <v>452</v>
+      </c>
+      <c r="S53" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="T53" t="s">
         <v>46</v>
       </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53" t="s">
         <v>47</v>
       </c>
       <c r="X53" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53411</v>
       </c>
       <c r="B54" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C54" t="s">
         <v>36</v>
       </c>
       <c r="D54" t="s">
         <v>187</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54" t="s">
         <v>189</v>
       </c>
       <c r="J54" t="s">
         <v>40</v>
       </c>
       <c r="K54"/>
       <c r="L54">
         <v>2023</v>
       </c>
       <c r="M54"/>
       <c r="N54">
         <v>2025</v>
       </c>
       <c r="O54" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="P54" t="s">
         <v>161</v>
       </c>
       <c r="Q54" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R54"/>
       <c r="S54" t="s">
+        <v>458</v>
+      </c>
+      <c r="T54" t="s">
         <v>459</v>
       </c>
-      <c r="T54" t="s">
+      <c r="U54" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="V54"/>
       <c r="W54" t="s">
+        <v>461</v>
+      </c>
+      <c r="X54" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54149</v>
       </c>
       <c r="B55" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C55" t="s">
         <v>36</v>
       </c>
       <c r="D55" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
         <v>180</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55">
         <v>2022</v>
       </c>
       <c r="M55">
         <v>2024</v>
       </c>
       <c r="N55">
         <v>2024</v>
       </c>
       <c r="O55" t="s">
         <v>172</v>
       </c>
       <c r="P55" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>439</v>
+      </c>
+      <c r="R55" t="s">
         <v>467</v>
       </c>
-      <c r="Q55" t="s">
-[...2 lines deleted...]
-      <c r="R55" t="s">
+      <c r="S55" t="s">
         <v>468</v>
       </c>
-      <c r="S55" t="s">
+      <c r="T55" t="s">
         <v>469</v>
       </c>
-      <c r="T55" t="s">
+      <c r="U55" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="V55"/>
       <c r="W55" t="s">
+        <v>471</v>
+      </c>
+      <c r="X55" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>54182</v>
       </c>
       <c r="B56" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C56" t="s">
         <v>50</v>
       </c>
       <c r="D56" t="s">
+        <v>474</v>
+      </c>
+      <c r="E56" t="s">
         <v>475</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56" t="s">
         <v>39</v>
       </c>
       <c r="J56" t="s">
         <v>40</v>
       </c>
       <c r="K56"/>
       <c r="L56">
         <v>2025</v>
       </c>
       <c r="M56" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="N56">
         <v>2027</v>
       </c>
       <c r="O56" t="s">
         <v>42</v>
       </c>
       <c r="P56" t="s">
         <v>43</v>
       </c>
       <c r="Q56" t="s">
         <v>57</v>
       </c>
       <c r="R56" t="s">
+        <v>478</v>
+      </c>
+      <c r="S56" t="s">
         <v>479</v>
       </c>
-      <c r="S56" t="s">
+      <c r="T56" t="s">
         <v>480</v>
       </c>
-      <c r="T56" t="s">
+      <c r="U56" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="V56"/>
       <c r="W56" t="s">
+        <v>482</v>
+      </c>
+      <c r="X56" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>54312</v>
       </c>
       <c r="B57" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C57" t="s">
         <v>50</v>
       </c>
       <c r="D57" t="s">
         <v>37</v>
       </c>
       <c r="E57" t="s">
+        <v>485</v>
+      </c>
+      <c r="F57" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>40</v>
       </c>
       <c r="K57"/>
       <c r="L57">
         <v>2025</v>
       </c>
       <c r="M57" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="N57">
         <v>2028</v>
       </c>
       <c r="O57" t="s">
         <v>42</v>
       </c>
       <c r="P57" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="Q57" t="s">
         <v>57</v>
       </c>
       <c r="R57"/>
       <c r="S57" t="s">
+        <v>488</v>
+      </c>
+      <c r="T57" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57" t="s">
+        <v>490</v>
+      </c>
+      <c r="X57" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>54320</v>
       </c>
       <c r="B58" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C58" t="s">
         <v>50</v>
       </c>
       <c r="D58" t="s">
+        <v>493</v>
+      </c>
+      <c r="E58" t="s">
         <v>494</v>
       </c>
-      <c r="E58" t="s">
+      <c r="F58" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58">
         <v>2025</v>
       </c>
       <c r="M58" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="N58">
         <v>2028</v>
       </c>
       <c r="O58" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>57</v>
       </c>
       <c r="R58"/>
       <c r="S58" t="s">
+        <v>497</v>
+      </c>
+      <c r="T58" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="X58" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>54368</v>
       </c>
       <c r="B59" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C59" t="s">
         <v>50</v>
       </c>
       <c r="D59" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59" t="s">
         <v>40</v>
       </c>
       <c r="K59"/>
       <c r="L59">
         <v>2024</v>
       </c>
       <c r="M59">
         <v>2</v>
       </c>
       <c r="N59"/>
       <c r="O59" t="s">
+        <v>503</v>
+      </c>
+      <c r="P59" t="s">
         <v>504</v>
       </c>
-      <c r="P59" t="s">
+      <c r="Q59" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="R59"/>
       <c r="S59" t="s">
+        <v>506</v>
+      </c>
+      <c r="T59" t="s">
         <v>507</v>
       </c>
-      <c r="T59" t="s">
+      <c r="U59" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="V59"/>
       <c r="W59" t="s">
+        <v>509</v>
+      </c>
+      <c r="X59" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>54455</v>
       </c>
       <c r="B60" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="C60" t="s">
         <v>36</v>
       </c>
       <c r="D60" t="s">
+        <v>512</v>
+      </c>
+      <c r="E60" t="s">
         <v>513</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>514</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="H60"/>
       <c r="I60" t="s">
+        <v>516</v>
+      </c>
+      <c r="J60" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="K60"/>
       <c r="L60">
         <v>2024</v>
       </c>
       <c r="M60"/>
       <c r="N60">
         <v>2025</v>
       </c>
       <c r="O60" t="s">
         <v>305</v>
       </c>
       <c r="P60" t="s">
+        <v>518</v>
+      </c>
+      <c r="Q60" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="R60" t="s">
         <v>118</v>
       </c>
       <c r="S60" t="s">
+        <v>520</v>
+      </c>
+      <c r="T60" t="s">
         <v>521</v>
       </c>
-      <c r="T60" t="s">
+      <c r="U60" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="V60"/>
       <c r="W60" t="s">
+        <v>523</v>
+      </c>
+      <c r="X60" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>54477</v>
       </c>
       <c r="B61" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C61" t="s">
         <v>50</v>
       </c>
       <c r="D61" t="s">
+        <v>526</v>
+      </c>
+      <c r="E61" t="s">
         <v>527</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>528</v>
       </c>
-      <c r="F61" t="s">
+      <c r="G61" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
         <v>39</v>
       </c>
       <c r="J61" t="s">
         <v>40</v>
       </c>
       <c r="K61"/>
       <c r="L61">
         <v>2024</v>
       </c>
       <c r="M61" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="N61">
         <v>2027</v>
       </c>
       <c r="O61" t="s">
         <v>42</v>
       </c>
       <c r="P61" t="s">
+        <v>531</v>
+      </c>
+      <c r="Q61" t="s">
         <v>532</v>
       </c>
-      <c r="Q61" t="s">
+      <c r="R61" t="s">
         <v>533</v>
       </c>
-      <c r="R61" t="s">
+      <c r="S61" t="s">
         <v>534</v>
       </c>
-      <c r="S61" t="s">
+      <c r="T61" t="s">
         <v>535</v>
       </c>
-      <c r="T61" t="s">
+      <c r="U61" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="V61"/>
       <c r="W61" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="X61" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>54511</v>
       </c>
       <c r="B62" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C62" t="s">
         <v>50</v>
       </c>
       <c r="D62" t="s">
         <v>51</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62" t="s">
         <v>303</v>
       </c>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62">
         <v>2025</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62" t="s">
         <v>160</v>
       </c>
       <c r="P62" t="s">
         <v>161</v>
       </c>
       <c r="Q62" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R62" t="s">
+        <v>540</v>
+      </c>
+      <c r="S62" t="s">
         <v>541</v>
       </c>
-      <c r="S62" t="s">
+      <c r="T62" t="s">
         <v>542</v>
       </c>
-      <c r="T62" t="s">
+      <c r="U62" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="V62"/>
       <c r="W62" t="s">
+        <v>544</v>
+      </c>
+      <c r="X62" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>54759</v>
       </c>
       <c r="B63" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C63" t="s">
         <v>50</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
       <c r="E63" t="s">
+        <v>547</v>
+      </c>
+      <c r="F63" t="s">
         <v>548</v>
       </c>
-      <c r="F63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
         <v>189</v>
       </c>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63">
         <v>2024</v>
       </c>
       <c r="M63">
         <v>34</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
         <v>160</v>
       </c>
       <c r="P63"/>
       <c r="Q63" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="R63"/>
       <c r="S63" t="s">
+        <v>550</v>
+      </c>
+      <c r="T63" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="X63" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24">
+      <c r="A64">
+        <v>54821</v>
+      </c>
+      <c r="B64" t="s">
         <v>553</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" t="s">
+        <v>37</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>554</v>
+      </c>
+      <c r="G64"/>
+      <c r="H64"/>
+      <c r="I64"/>
+      <c r="J64"/>
+      <c r="K64"/>
+      <c r="L64">
+        <v>2023</v>
+      </c>
+      <c r="M64" t="s">
+        <v>555</v>
+      </c>
+      <c r="N64">
+        <v>2026</v>
+      </c>
+      <c r="O64" t="s">
+        <v>556</v>
+      </c>
+      <c r="P64"/>
+      <c r="Q64" t="s">
+        <v>57</v>
+      </c>
+      <c r="R64"/>
+      <c r="S64" t="s">
+        <v>488</v>
+      </c>
+      <c r="T64" t="s">
+        <v>521</v>
+      </c>
+      <c r="U64"/>
+      <c r="V64"/>
+      <c r="W64" t="s">
+        <v>557</v>
+      </c>
+      <c r="X64" t="s">
+        <v>558</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="D1" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="E1" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="F1" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="G1" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="H1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="I1" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="J1" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="K1" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="L1" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="M1" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="N1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51546</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2">
         <v>1051</v>
       </c>
       <c r="D2" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="H2" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>390869.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51605</v>
       </c>
       <c r="B3">
         <v>50211</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
@@ -10852,10309 +10960,10421 @@
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>53416</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="D5" t="s">
         <v>51</v>
       </c>
       <c r="E5" t="s">
         <v>187</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="I5" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="J5">
         <v>14335.0</v>
       </c>
       <c r="K5" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54183</v>
       </c>
       <c r="B6">
         <v>54182</v>
       </c>
       <c r="C6" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="D6" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E6" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F6" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="G6" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H6" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="I6" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J6">
         <v>140000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54318</v>
       </c>
       <c r="B7">
         <v>54312</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G7" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H7" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I7" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J7">
         <v>1500000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54321</v>
       </c>
       <c r="B8">
         <v>54320</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E8" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>653522.89</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>54339</v>
       </c>
       <c r="B9">
         <v>54312</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E9" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F9" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G9" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H9" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I9" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J9">
         <v>155000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>54340</v>
       </c>
       <c r="B10">
         <v>54312</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E10" t="s">
+        <v>593</v>
+      </c>
+      <c r="F10" t="s">
         <v>588</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H10" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I10" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J10">
         <v>90947.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>54341</v>
       </c>
       <c r="B11">
         <v>54312</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E11" t="s">
+        <v>594</v>
+      </c>
+      <c r="F11" t="s">
+        <v>588</v>
+      </c>
+      <c r="G11" t="s">
+        <v>584</v>
+      </c>
+      <c r="H11" t="s">
         <v>589</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J11">
         <v>71369.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54342</v>
       </c>
       <c r="B12">
         <v>54320</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E12" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="F12" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G12" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H12" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I12" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J12">
         <v>207278.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54343</v>
       </c>
       <c r="B13">
         <v>54320</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E13" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="F13" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G13" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H13" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I13" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J13">
         <v>10000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54344</v>
       </c>
       <c r="B14">
         <v>54320</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E14" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="F14" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G14" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H14" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="I14" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J14">
         <v>5000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54433</v>
       </c>
       <c r="B15">
         <v>53411</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>187</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>5037.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54434</v>
       </c>
       <c r="B16">
         <v>53411</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>187</v>
       </c>
       <c r="E16" t="s">
         <v>187</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>900.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54486</v>
       </c>
       <c r="B17">
         <v>54477</v>
       </c>
       <c r="C17" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D17" t="s">
         <v>249</v>
       </c>
       <c r="E17" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I17" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="J17">
         <v>799998.0</v>
       </c>
       <c r="K17" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>54489</v>
       </c>
       <c r="B18">
         <v>54477</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>155</v>
       </c>
       <c r="E18" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I18" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="J18">
         <v>160670.39</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>54490</v>
       </c>
       <c r="B19">
         <v>54477</v>
       </c>
       <c r="C19" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D19" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E19" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H19" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="I19" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="J19">
         <v>108000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>54491</v>
       </c>
       <c r="B20">
         <v>54477</v>
       </c>
       <c r="C20">
         <v>4600014542</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="I20" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="J20">
         <v>64007.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="B1" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="C1" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="D1" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="E1" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54788</v>
       </c>
       <c r="B2">
         <v>54490</v>
       </c>
       <c r="C2">
         <v>2024</v>
       </c>
       <c r="D2">
         <v>11521.12</v>
       </c>
       <c r="E2" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="F2" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="G2" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B1" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="D1" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="H1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="I1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="C2" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="D2" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="E2" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="J2" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="K2" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54395</v>
       </c>
       <c r="B3" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="C3" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="D3" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="E3" t="s">
         <v>169</v>
       </c>
       <c r="F3" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="G3" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="K3" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="C4" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="D4" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="E4" t="s">
         <v>169</v>
       </c>
       <c r="F4" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="G4" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K4" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54190</v>
       </c>
       <c r="B5" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C5" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="D5" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K5" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54482</v>
       </c>
       <c r="B6" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="C6" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="D6" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="E6" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F6" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="G6" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="K6" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50352</v>
       </c>
       <c r="B7" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="C7" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="D7" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="E7" t="s">
         <v>187</v>
       </c>
       <c r="F7" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="G7" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="K7" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54393</v>
       </c>
       <c r="B8" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="C8" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="D8" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="E8" t="s">
         <v>169</v>
       </c>
       <c r="F8" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="G8" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="K8" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>53431</v>
       </c>
       <c r="B9" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="C9" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="D9" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="E9" t="s">
         <v>187</v>
       </c>
       <c r="F9" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="K9" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54480</v>
       </c>
       <c r="B10" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="C10" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="D10" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="E10" t="s">
         <v>155</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="K10" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>53441</v>
       </c>
       <c r="B11" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="C11" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="D11" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="E11" t="s">
         <v>187</v>
       </c>
       <c r="F11" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="K11" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54193</v>
       </c>
       <c r="B12" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="C12" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="D12" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="E12" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K12" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54388</v>
       </c>
       <c r="B13" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="C13" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="D13" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="E13" t="s">
         <v>169</v>
       </c>
       <c r="F13" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="G13" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="J13" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="K13" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50277</v>
       </c>
       <c r="B14" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="C14" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="D14" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E14" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>47</v>
       </c>
       <c r="K14" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50311</v>
       </c>
       <c r="B15" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="C15" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="D15" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>47</v>
       </c>
       <c r="K15" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54413</v>
       </c>
       <c r="B16" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="C16" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="D16" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E16" t="s">
         <v>169</v>
       </c>
       <c r="F16" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="G16" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K16" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54206</v>
       </c>
       <c r="B17" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="C17" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="D17" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E17" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="F17" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K17" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54322</v>
       </c>
       <c r="B18" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C18" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="D18" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="E18" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="J18" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="K18" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54315</v>
       </c>
       <c r="B19" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="C19" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="D19" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="E19" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="K19" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>53426</v>
       </c>
       <c r="B20" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="C20" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="D20" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="E20" t="s">
         <v>187</v>
       </c>
       <c r="F20" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="K20" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54418</v>
       </c>
       <c r="B21" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="C21" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="D21" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="E21" t="s">
         <v>169</v>
       </c>
       <c r="F21" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="G21" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K21" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54328</v>
       </c>
       <c r="B22" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="C22" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="D22" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="E22" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="J22" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="K22" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54391</v>
       </c>
       <c r="B23" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="C23" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="D23" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="E23" t="s">
         <v>169</v>
       </c>
       <c r="F23" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="G23" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="K23" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>51791</v>
       </c>
       <c r="B24" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="C24" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="D24" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="E24" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="F24" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="G24" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="H24" t="s">
         <v>270</v>
       </c>
       <c r="I24" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="J24" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="K24" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54416</v>
       </c>
       <c r="B25" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C25" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="D25" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="E25" t="s">
         <v>169</v>
       </c>
       <c r="F25" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="G25" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K25" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50257</v>
       </c>
       <c r="B26" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C26" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="D26" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
       <c r="K26" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54086</v>
       </c>
       <c r="B27" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="C27" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="D27" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="E27" t="s">
         <v>155</v>
       </c>
       <c r="F27" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="G27" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="K27" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54313</v>
       </c>
       <c r="B28" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="C28" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="D28" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="E28" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="J28" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="K28" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54185</v>
       </c>
       <c r="B29" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="C29" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="D29" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="E29" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="F29" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="G29" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K29" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54184</v>
       </c>
       <c r="B30" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="C30" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="D30" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="E30" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F30" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K30" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50309</v>
       </c>
       <c r="B31" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="C31" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="D31" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="H31" t="s">
         <v>155</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="K31" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54188</v>
       </c>
       <c r="B32" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="C32" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="D32" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="K32" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54324</v>
       </c>
       <c r="B33" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C33" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="D33" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="E33" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="J33" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="K33" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50278</v>
       </c>
       <c r="B34" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C34" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="D34" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="E34" t="s">
         <v>155</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>47</v>
       </c>
       <c r="K34" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50273</v>
       </c>
       <c r="B35" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="C35" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="D35" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="E35" t="s">
         <v>187</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>47</v>
       </c>
       <c r="K35" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53436</v>
       </c>
       <c r="B36" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="C36" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="D36" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="E36" t="s">
         <v>187</v>
       </c>
       <c r="F36" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="K36" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50364</v>
       </c>
       <c r="B37" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="C37" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="D37" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>47</v>
       </c>
       <c r="K37" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>54330</v>
       </c>
       <c r="B38" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="C38" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="D38" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="J38" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="K38" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54091</v>
       </c>
       <c r="B39" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C39" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="D39" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="E39" t="s">
         <v>155</v>
       </c>
       <c r="F39" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="G39" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="K39" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B1" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="E1" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50523</v>
       </c>
       <c r="B2">
         <v>50257</v>
       </c>
       <c r="C2">
         <v>49838</v>
       </c>
       <c r="D2" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50606</v>
       </c>
       <c r="B3">
         <v>50311</v>
       </c>
       <c r="C3">
         <v>50211</v>
       </c>
       <c r="D3" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53456</v>
       </c>
       <c r="B4">
         <v>50352</v>
       </c>
       <c r="C4">
         <v>53411</v>
       </c>
       <c r="D4" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E4" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53461</v>
       </c>
       <c r="B5">
         <v>50273</v>
       </c>
       <c r="C5">
         <v>53411</v>
       </c>
       <c r="D5" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E5" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>53466</v>
       </c>
       <c r="B6">
         <v>53426</v>
       </c>
       <c r="C6">
         <v>53411</v>
       </c>
       <c r="D6" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E6" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53471</v>
       </c>
       <c r="B7">
         <v>53436</v>
       </c>
       <c r="C7">
         <v>53411</v>
       </c>
       <c r="D7" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E7" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53476</v>
       </c>
       <c r="B8">
         <v>53441</v>
       </c>
       <c r="C8">
         <v>53411</v>
       </c>
       <c r="D8" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E8" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53481</v>
       </c>
       <c r="B9">
         <v>53431</v>
       </c>
       <c r="C9">
         <v>53411</v>
       </c>
       <c r="D9" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E9" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53846</v>
       </c>
       <c r="B10">
         <v>50364</v>
       </c>
       <c r="C10">
         <v>50146</v>
       </c>
       <c r="D10" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E10" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>834</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54096</v>
       </c>
       <c r="B11">
         <v>54086</v>
       </c>
       <c r="C11">
         <v>50118</v>
       </c>
       <c r="D11" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E11" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54101</v>
       </c>
       <c r="B12">
         <v>54091</v>
       </c>
       <c r="C12">
         <v>50118</v>
       </c>
       <c r="D12" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E12" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54186</v>
       </c>
       <c r="B13">
         <v>54184</v>
       </c>
       <c r="C13">
         <v>54182</v>
       </c>
       <c r="D13" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E13" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54187</v>
       </c>
       <c r="B14">
         <v>54185</v>
       </c>
       <c r="C14">
         <v>54182</v>
       </c>
       <c r="D14" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E14" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54189</v>
       </c>
       <c r="B15">
         <v>54188</v>
       </c>
       <c r="C15">
         <v>54182</v>
       </c>
       <c r="D15" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="E15" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54191</v>
       </c>
       <c r="B16">
         <v>54190</v>
       </c>
       <c r="C16">
         <v>54182</v>
       </c>
       <c r="D16" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="E16" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54194</v>
       </c>
       <c r="B17">
         <v>54193</v>
       </c>
       <c r="C17">
         <v>54182</v>
       </c>
       <c r="D17" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="E17" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54314</v>
       </c>
       <c r="B18">
         <v>54313</v>
       </c>
       <c r="C18">
         <v>54312</v>
       </c>
       <c r="D18" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54316</v>
       </c>
       <c r="B19">
         <v>54315</v>
       </c>
       <c r="C19">
         <v>54312</v>
       </c>
       <c r="D19" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54317</v>
       </c>
       <c r="B20">
         <v>54206</v>
       </c>
       <c r="C20">
         <v>54312</v>
       </c>
       <c r="D20" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54323</v>
       </c>
       <c r="B21">
         <v>54322</v>
       </c>
       <c r="C21">
         <v>54320</v>
       </c>
       <c r="D21" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54325</v>
       </c>
       <c r="B22">
         <v>54324</v>
       </c>
       <c r="C22">
         <v>54320</v>
       </c>
       <c r="D22" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54327</v>
       </c>
       <c r="B23">
         <v>54326</v>
       </c>
       <c r="C23">
         <v>54320</v>
       </c>
       <c r="D23" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54329</v>
       </c>
       <c r="B24">
         <v>54328</v>
       </c>
       <c r="C24">
         <v>54320</v>
       </c>
       <c r="D24" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54331</v>
       </c>
       <c r="B25">
         <v>54330</v>
       </c>
       <c r="C25">
         <v>54312</v>
       </c>
       <c r="D25" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E25" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54410</v>
       </c>
       <c r="B26">
         <v>54395</v>
       </c>
       <c r="C26">
         <v>50153</v>
       </c>
       <c r="D26" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E26" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54411</v>
       </c>
       <c r="B27">
         <v>54388</v>
       </c>
       <c r="C27">
         <v>50153</v>
       </c>
       <c r="D27" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E27" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54412</v>
       </c>
       <c r="B28">
         <v>54391</v>
       </c>
       <c r="C28">
         <v>50153</v>
       </c>
       <c r="D28" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="E28" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54414</v>
       </c>
       <c r="B29">
         <v>54413</v>
       </c>
       <c r="C29">
         <v>50153</v>
       </c>
       <c r="D29" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E29" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54419</v>
       </c>
       <c r="B30">
         <v>54418</v>
       </c>
       <c r="C30">
         <v>50153</v>
       </c>
       <c r="D30" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54420</v>
       </c>
       <c r="B31">
         <v>54416</v>
       </c>
       <c r="C31">
         <v>50153</v>
       </c>
       <c r="D31" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54422</v>
       </c>
       <c r="B32">
         <v>54421</v>
       </c>
       <c r="C32">
         <v>50153</v>
       </c>
       <c r="D32" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E32" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54428</v>
       </c>
       <c r="B33">
         <v>54393</v>
       </c>
       <c r="C33">
         <v>50153</v>
       </c>
       <c r="D33" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E33" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54478</v>
       </c>
       <c r="B34">
         <v>50278</v>
       </c>
       <c r="C34">
         <v>54477</v>
       </c>
       <c r="D34" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E34" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54479</v>
       </c>
       <c r="B35">
         <v>50277</v>
       </c>
       <c r="C35">
         <v>54477</v>
       </c>
       <c r="D35" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E35" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54481</v>
       </c>
       <c r="B36">
         <v>54480</v>
       </c>
       <c r="C36">
         <v>54477</v>
       </c>
       <c r="D36" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E36" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54483</v>
       </c>
       <c r="B37">
         <v>54482</v>
       </c>
       <c r="C37">
         <v>54477</v>
       </c>
       <c r="D37" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E37" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54484</v>
       </c>
       <c r="B38">
         <v>50309</v>
       </c>
       <c r="C38">
         <v>54477</v>
       </c>
       <c r="D38" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E38" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54485</v>
       </c>
       <c r="B39">
         <v>51791</v>
       </c>
       <c r="C39">
         <v>54477</v>
       </c>
       <c r="D39" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="E39" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54760</v>
       </c>
       <c r="B40">
         <v>53431</v>
       </c>
       <c r="C40">
         <v>54759</v>
       </c>
       <c r="D40" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E40" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54761</v>
       </c>
       <c r="B41">
         <v>50273</v>
       </c>
       <c r="C41">
         <v>54759</v>
       </c>
       <c r="D41" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E41" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54762</v>
       </c>
       <c r="B42">
         <v>53441</v>
       </c>
       <c r="C42">
         <v>54759</v>
       </c>
       <c r="D42" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E42" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54763</v>
       </c>
       <c r="B43">
         <v>53426</v>
       </c>
       <c r="C43">
         <v>54759</v>
       </c>
       <c r="D43" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="E43" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54764</v>
       </c>
       <c r="B44">
         <v>50352</v>
       </c>
       <c r="C44">
         <v>54759</v>
       </c>
       <c r="D44" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="E44" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="B1" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="E2" t="s">
         <v>47</v>
       </c>
       <c r="F2" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>155</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="E3" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="F3" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="E4" t="s">
         <v>47</v>
       </c>
       <c r="F4" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49619</v>
       </c>
       <c r="B6" t="s">
         <v>242</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="E6" t="s">
         <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49625</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49640</v>
       </c>
       <c r="B8" t="s">
         <v>109</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49652</v>
       </c>
       <c r="B9" t="s">
         <v>278</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49655</v>
       </c>
       <c r="B10" t="s">
         <v>135</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49661</v>
       </c>
       <c r="B11" t="s">
         <v>263</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49770</v>
       </c>
       <c r="B12" t="s">
         <v>256</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49675</v>
       </c>
       <c r="B13" t="s">
         <v>249</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49682</v>
       </c>
       <c r="B14" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54180</v>
       </c>
       <c r="B15" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="E15" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="F15" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49709</v>
       </c>
       <c r="B16" t="s">
         <v>225</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54319</v>
       </c>
       <c r="B17" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F17" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49720</v>
       </c>
       <c r="B18" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49728</v>
       </c>
       <c r="B19" t="s">
         <v>149</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49731</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49738</v>
       </c>
       <c r="B21" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49740</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49741</v>
       </c>
       <c r="B23" t="s">
         <v>169</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49743</v>
       </c>
       <c r="B24" t="s">
         <v>187</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49749</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49752</v>
       </c>
       <c r="B26" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49754</v>
       </c>
       <c r="B27" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49761</v>
       </c>
       <c r="B28" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49766</v>
       </c>
       <c r="B29" t="s">
         <v>235</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49767</v>
       </c>
       <c r="B30" t="s">
         <v>269</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>54453</v>
       </c>
       <c r="B31" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="E31" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="F31" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49603</v>
       </c>
       <c r="B32" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49604</v>
       </c>
       <c r="B33" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49606</v>
       </c>
       <c r="B34" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49611</v>
       </c>
       <c r="B35" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>54336</v>
       </c>
       <c r="B36" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F36" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49614</v>
       </c>
       <c r="B37" t="s">
         <v>250</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49646</v>
       </c>
       <c r="B38" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="E38" t="s">
         <v>47</v>
       </c>
       <c r="F38" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49649</v>
       </c>
       <c r="B39" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E39" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="F39" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49666</v>
       </c>
       <c r="B40" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>54192</v>
       </c>
       <c r="B41" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E41" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F41" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49773</v>
       </c>
       <c r="B42" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49590</v>
       </c>
       <c r="B43" t="s">
         <v>226</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E43" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="F43" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49668</v>
       </c>
       <c r="B44" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49671</v>
       </c>
       <c r="B45" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E45" t="s">
         <v>47</v>
       </c>
       <c r="F45" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49676</v>
       </c>
       <c r="B46" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49681</v>
       </c>
       <c r="B47" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49687</v>
       </c>
       <c r="B48" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>54181</v>
       </c>
       <c r="B49" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="E49" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F49" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>54332</v>
       </c>
       <c r="B50" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F50" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54333</v>
       </c>
       <c r="B51" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F51" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49707</v>
       </c>
       <c r="B52" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>54335</v>
       </c>
       <c r="B53" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F53" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49732</v>
       </c>
       <c r="B54" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="E54" t="s">
         <v>47</v>
       </c>
       <c r="F54" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49733</v>
       </c>
       <c r="B55" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49737</v>
       </c>
       <c r="B56" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49739</v>
       </c>
       <c r="B57" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49750</v>
       </c>
       <c r="B58" t="s">
         <v>270</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49756</v>
       </c>
       <c r="B59" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="E59" t="s">
         <v>47</v>
       </c>
       <c r="F59" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49765</v>
       </c>
       <c r="B60" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54334</v>
       </c>
       <c r="B61" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="F61" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J226"/>
+  <dimension ref="A1:J230"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="E1" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="I1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51379</v>
       </c>
       <c r="B2">
         <v>50095</v>
       </c>
       <c r="C2" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="G2" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51381</v>
       </c>
       <c r="B3">
         <v>50097</v>
       </c>
       <c r="C3" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D3" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="G3" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51474</v>
       </c>
       <c r="B4">
         <v>50122</v>
       </c>
       <c r="C4" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D4" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="E4" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="F4" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="G4" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>305</v>
       </c>
       <c r="J4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54513</v>
       </c>
       <c r="B5">
         <v>54320</v>
       </c>
       <c r="C5" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D5" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="G5" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54517</v>
       </c>
       <c r="B6">
         <v>54312</v>
       </c>
       <c r="C6" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D6" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="G6" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J6" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54521</v>
       </c>
       <c r="B7">
         <v>54182</v>
       </c>
       <c r="C7" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D7" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="G7" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50761</v>
       </c>
       <c r="B8">
         <v>49838</v>
       </c>
       <c r="C8" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>334</v>
       </c>
       <c r="J8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50762</v>
       </c>
       <c r="B9">
         <v>49838</v>
       </c>
       <c r="C9" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>343</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50763</v>
       </c>
       <c r="B10">
         <v>49838</v>
       </c>
       <c r="C10" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>327</v>
       </c>
       <c r="J10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51273</v>
       </c>
       <c r="B11">
         <v>50140</v>
       </c>
       <c r="C11" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="G11" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54161</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="D12" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="G12" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51410</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="G13" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51190</v>
       </c>
       <c r="B14">
         <v>50076</v>
       </c>
       <c r="C14" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D14" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="G14" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51239</v>
       </c>
       <c r="B15">
         <v>50140</v>
       </c>
       <c r="C15" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D15" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="G15" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50865</v>
       </c>
       <c r="B16">
         <v>50176</v>
       </c>
       <c r="C16" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D16" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="G16" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51493</v>
       </c>
       <c r="B17">
         <v>50128</v>
       </c>
       <c r="C17" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D17" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="G17" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51491</v>
       </c>
       <c r="B18">
         <v>50128</v>
       </c>
       <c r="C18" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D18" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="G18" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50957</v>
       </c>
       <c r="B19">
         <v>50166</v>
       </c>
       <c r="C19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D19" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="G19" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50956</v>
       </c>
       <c r="B20">
         <v>50166</v>
       </c>
       <c r="C20" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D20" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="E20" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="F20" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="G20" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1256</v>
       </c>
       <c r="J20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51056</v>
       </c>
       <c r="B21">
         <v>50204</v>
       </c>
       <c r="C21" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D21" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="G21" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51104</v>
       </c>
       <c r="B22">
         <v>49944</v>
       </c>
       <c r="C22" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D22" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="G22" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>6</v>
       </c>
       <c r="J22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51105</v>
       </c>
       <c r="B23">
         <v>49949</v>
       </c>
       <c r="C23" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D23" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="G23" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50994</v>
       </c>
       <c r="B24">
         <v>50172</v>
       </c>
       <c r="C24" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D24" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="G24" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50989</v>
       </c>
       <c r="B25">
         <v>50172</v>
       </c>
       <c r="C25" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D25" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="G25" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>11</v>
       </c>
       <c r="J25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51096</v>
       </c>
       <c r="B26">
         <v>50103</v>
       </c>
       <c r="C26" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D26" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="G26" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>15</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51097</v>
       </c>
       <c r="B27">
         <v>50115</v>
       </c>
       <c r="C27" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D27" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="G27" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51504</v>
       </c>
       <c r="B28">
         <v>50103</v>
       </c>
       <c r="C28" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D28" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="G28" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="J28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51248</v>
       </c>
       <c r="B29">
         <v>50118</v>
       </c>
       <c r="C29" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="G29" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51450</v>
       </c>
       <c r="B30">
         <v>50118</v>
       </c>
       <c r="C30" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D30" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="G30" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51250</v>
       </c>
       <c r="B31">
         <v>50204</v>
       </c>
       <c r="C31" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D31" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="G31" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51211</v>
       </c>
       <c r="B32">
         <v>50204</v>
       </c>
       <c r="C32" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D32" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="G32" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50868</v>
       </c>
       <c r="B33">
         <v>50176</v>
       </c>
       <c r="C33" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D33" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G33" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>4</v>
       </c>
       <c r="J33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50869</v>
       </c>
       <c r="B34">
         <v>50186</v>
       </c>
       <c r="C34" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D34" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G34" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50870</v>
       </c>
       <c r="B35">
         <v>50204</v>
       </c>
       <c r="C35" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D35" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G35" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50871</v>
       </c>
       <c r="B36">
         <v>50205</v>
       </c>
       <c r="C36" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D36" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G36" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>2</v>
       </c>
       <c r="J36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50872</v>
       </c>
       <c r="B37">
         <v>49944</v>
       </c>
       <c r="C37" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D37" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G37" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>4</v>
       </c>
       <c r="J37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50873</v>
       </c>
       <c r="B38">
         <v>49949</v>
       </c>
       <c r="C38" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D38" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G38" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50874</v>
       </c>
       <c r="B39">
         <v>50167</v>
       </c>
       <c r="C39" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D39" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G39" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>8</v>
       </c>
       <c r="J39" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50876</v>
       </c>
       <c r="B40">
         <v>50076</v>
       </c>
       <c r="C40" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D40" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G40" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>4</v>
       </c>
       <c r="J40" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50877</v>
       </c>
       <c r="B41">
         <v>50095</v>
       </c>
       <c r="C41" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D41" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G41" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>8</v>
       </c>
       <c r="J41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50879</v>
       </c>
       <c r="B42">
         <v>50097</v>
       </c>
       <c r="C42" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D42" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G42" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50880</v>
       </c>
       <c r="B43">
         <v>50107</v>
       </c>
       <c r="C43" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D43" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G43" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>4</v>
       </c>
       <c r="J43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50881</v>
       </c>
       <c r="B44">
         <v>50108</v>
       </c>
       <c r="C44" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D44" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G44" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51251</v>
       </c>
       <c r="B45">
         <v>50205</v>
       </c>
       <c r="C45" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D45" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="G45" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50948</v>
       </c>
       <c r="B46">
         <v>50163</v>
       </c>
       <c r="C46" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D46" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="G46" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51012</v>
       </c>
       <c r="B47">
         <v>50185</v>
       </c>
       <c r="C47" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D47" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="G47" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51148</v>
       </c>
       <c r="B48">
         <v>49953</v>
       </c>
       <c r="C48" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D48" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="G48" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51153</v>
       </c>
       <c r="B49">
         <v>50077</v>
       </c>
       <c r="C49" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D49" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="G49" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>3</v>
       </c>
       <c r="J49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51154</v>
       </c>
       <c r="B50">
         <v>50070</v>
       </c>
       <c r="C50" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D50" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="G50" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51231</v>
       </c>
       <c r="B51">
         <v>50186</v>
       </c>
       <c r="C51" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D51" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="G51" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51232</v>
       </c>
       <c r="B52">
         <v>50185</v>
       </c>
       <c r="C52" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D52" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="G52" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50955</v>
       </c>
       <c r="B53">
         <v>50166</v>
       </c>
       <c r="C53" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D53" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="G53" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51098</v>
       </c>
       <c r="B54">
         <v>50166</v>
       </c>
       <c r="C54" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D54" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="G54" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51099</v>
       </c>
       <c r="B55">
         <v>50166</v>
       </c>
       <c r="C55" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D55" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="G55" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51505</v>
       </c>
       <c r="B56">
         <v>50103</v>
       </c>
       <c r="C56" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D56" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="E56" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="F56" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="G56" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="J56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51506</v>
       </c>
       <c r="B57">
         <v>50115</v>
       </c>
       <c r="C57" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D57" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="E57" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="F57" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="G57" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>171</v>
       </c>
       <c r="J57" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51041</v>
       </c>
       <c r="B58">
         <v>50199</v>
       </c>
       <c r="C58" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D58" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="G58" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51204</v>
       </c>
       <c r="B59">
         <v>50078</v>
       </c>
       <c r="C59" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D59" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="G59" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51000</v>
       </c>
       <c r="B60">
         <v>49944</v>
       </c>
       <c r="C60" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D60" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="G60" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51299</v>
       </c>
       <c r="B61">
         <v>50078</v>
       </c>
       <c r="C61" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="G61" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51415</v>
       </c>
       <c r="B62">
         <v>50078</v>
       </c>
       <c r="C62" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D62" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="G62" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51189</v>
       </c>
       <c r="B63">
         <v>50078</v>
       </c>
       <c r="C63" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D63" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="G63" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>2</v>
       </c>
       <c r="J63" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>51181</v>
+        <v>54825</v>
       </c>
       <c r="B64">
-        <v>50076</v>
+        <v>54821</v>
       </c>
       <c r="C64" t="s">
-        <v>1037</v>
+        <v>1117</v>
       </c>
       <c r="D64" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="G64" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J64" t="s">
-        <v>47</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>50993</v>
+        <v>51181</v>
       </c>
       <c r="B65">
-        <v>50172</v>
+        <v>50076</v>
       </c>
       <c r="C65" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D65" t="s">
-        <v>1044</v>
+        <v>1122</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="G65" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>50974</v>
+        <v>50993</v>
       </c>
       <c r="B66">
-        <v>50167</v>
+        <v>50172</v>
       </c>
       <c r="C66" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D66" t="s">
-        <v>1118</v>
+        <v>1048</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="G66" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>51053</v>
+        <v>50974</v>
       </c>
       <c r="B67">
-        <v>50204</v>
+        <v>50167</v>
       </c>
       <c r="C67" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D67" t="s">
-        <v>1058</v>
+        <v>1127</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="G67" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J67" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>50961</v>
+        <v>51053</v>
       </c>
       <c r="B68">
-        <v>50167</v>
+        <v>50204</v>
       </c>
       <c r="C68" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D68" t="s">
-        <v>1123</v>
+        <v>1062</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="G68" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>51106</v>
+        <v>50961</v>
       </c>
       <c r="B69">
-        <v>49944</v>
+        <v>50167</v>
       </c>
       <c r="C69" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D69" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="G69" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="J69" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>51131</v>
+        <v>51106</v>
       </c>
       <c r="B70">
-        <v>49949</v>
+        <v>49944</v>
       </c>
       <c r="C70" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D70" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="G70" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>51132</v>
+        <v>54824</v>
       </c>
       <c r="B71">
-        <v>49944</v>
+        <v>54821</v>
       </c>
       <c r="C71" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D71" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="G71" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J71" t="s">
-        <v>47</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>51133</v>
+        <v>51131</v>
       </c>
       <c r="B72">
-        <v>50202</v>
+        <v>49949</v>
       </c>
       <c r="C72" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D72" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="G72" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>50921</v>
+        <v>51132</v>
       </c>
       <c r="B73">
-        <v>50153</v>
+        <v>49944</v>
       </c>
       <c r="C73" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D73" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="G73" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>51141</v>
+        <v>51133</v>
       </c>
       <c r="B74">
-        <v>50073</v>
+        <v>50202</v>
       </c>
       <c r="C74" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D74" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
       <c r="G74" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>51164</v>
+        <v>50921</v>
       </c>
       <c r="B75">
-        <v>50070</v>
+        <v>50153</v>
       </c>
       <c r="C75" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D75" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="G75" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J75" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>51184</v>
+        <v>51141</v>
       </c>
       <c r="B76">
-        <v>50077</v>
+        <v>50073</v>
       </c>
       <c r="C76" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D76" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="G76" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>51509</v>
+        <v>51164</v>
       </c>
       <c r="B77">
-        <v>50134</v>
+        <v>50070</v>
       </c>
       <c r="C77" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D77" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="G77" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>50911</v>
+        <v>51184</v>
       </c>
       <c r="B78">
-        <v>50146</v>
+        <v>50077</v>
       </c>
       <c r="C78" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D78" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="G78" t="s">
-        <v>1149</v>
+        <v>1155</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J78" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>50907</v>
+        <v>51509</v>
       </c>
       <c r="B79">
-        <v>50146</v>
+        <v>50134</v>
       </c>
       <c r="C79" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D79" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="G79" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>50910</v>
+        <v>50911</v>
       </c>
       <c r="B80">
         <v>50146</v>
       </c>
       <c r="C80" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D80" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="G80" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>50908</v>
+        <v>50907</v>
       </c>
       <c r="B81">
         <v>50146</v>
       </c>
       <c r="C81" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D81" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="G81" t="s">
-        <v>1158</v>
+        <v>1164</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J81" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>50909</v>
+        <v>50910</v>
       </c>
       <c r="B82">
         <v>50146</v>
       </c>
       <c r="C82" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D82" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="G82" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>54160</v>
+        <v>50908</v>
       </c>
       <c r="B83">
-        <v>53411</v>
+        <v>50146</v>
       </c>
       <c r="C83" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="D83" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="G83" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J83" t="s">
-        <v>1010</v>
+        <v>47</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>51376</v>
+        <v>50909</v>
       </c>
       <c r="B84">
-        <v>50095</v>
+        <v>50146</v>
       </c>
       <c r="C84" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D84" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="G84" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J84" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>51378</v>
+        <v>54160</v>
       </c>
       <c r="B85">
-        <v>50097</v>
+        <v>53411</v>
       </c>
       <c r="C85" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="D85" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="G85" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J85" t="s">
-        <v>47</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>51258</v>
+        <v>51376</v>
       </c>
       <c r="B86">
-        <v>50186</v>
+        <v>50095</v>
       </c>
       <c r="C86" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D86" t="s">
-        <v>1079</v>
+        <v>1177</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="G86" t="s">
-        <v>1169</v>
+        <v>1179</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>51163</v>
+        <v>51378</v>
       </c>
       <c r="B87">
-        <v>50070</v>
+        <v>50097</v>
       </c>
       <c r="C87" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D87" t="s">
-        <v>1138</v>
+        <v>1177</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="G87" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>51176</v>
+        <v>51258</v>
       </c>
       <c r="B88">
-        <v>50075</v>
+        <v>50186</v>
       </c>
       <c r="C88" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D88" t="s">
-        <v>1172</v>
+        <v>1083</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="G88" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>51308</v>
+        <v>51163</v>
       </c>
       <c r="B89">
-        <v>50084</v>
+        <v>50070</v>
       </c>
       <c r="C89" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="D89"/>
+        <v>997</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1150</v>
+      </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="G89" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="H89"/>
       <c r="I89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>51309</v>
+        <v>51176</v>
       </c>
       <c r="B90">
-        <v>50084</v>
+        <v>50075</v>
       </c>
       <c r="C90" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="D90"/>
+        <v>1041</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1184</v>
+      </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="G90" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>51497</v>
+        <v>51308</v>
       </c>
       <c r="B91">
-        <v>50130</v>
+        <v>50084</v>
       </c>
       <c r="C91" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="D91"/>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="G91" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>51175</v>
+        <v>51309</v>
       </c>
       <c r="B92">
-        <v>50075</v>
+        <v>50084</v>
       </c>
       <c r="C92" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="D92"/>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="G92" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>51408</v>
+        <v>51497</v>
       </c>
       <c r="B93">
-        <v>50146</v>
+        <v>50130</v>
       </c>
       <c r="C93" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>1004</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1191</v>
+      </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="G93" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="H93"/>
       <c r="I93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>51256</v>
+        <v>51175</v>
       </c>
       <c r="B94">
-        <v>50186</v>
+        <v>50075</v>
       </c>
       <c r="C94" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D94" t="s">
-        <v>1187</v>
-[...3 lines deleted...]
-      </c>
+        <v>1194</v>
+      </c>
+      <c r="E94"/>
       <c r="F94" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="G94" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>51297</v>
+        <v>51408</v>
       </c>
       <c r="B95">
-        <v>50187</v>
+        <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="D95"/>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="G95" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="H95"/>
       <c r="I95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>51387</v>
+        <v>51256</v>
       </c>
       <c r="B96">
-        <v>50097</v>
+        <v>50186</v>
       </c>
       <c r="C96" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D96" t="s">
-        <v>1194</v>
-[...1 lines deleted...]
-      <c r="E96"/>
+        <v>1199</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1200</v>
+      </c>
       <c r="F96" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="G96" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="J96" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>51389</v>
+        <v>51297</v>
       </c>
       <c r="B97">
-        <v>50095</v>
+        <v>50187</v>
       </c>
       <c r="C97" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D97" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="G97" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>51127</v>
+        <v>51387</v>
       </c>
       <c r="B98">
-        <v>49944</v>
+        <v>50097</v>
       </c>
       <c r="C98" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D98" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="G98" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>51307</v>
+        <v>51389</v>
       </c>
       <c r="B99">
-        <v>50084</v>
+        <v>50095</v>
       </c>
       <c r="C99" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>1004</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1206</v>
+      </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="G99" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>51302</v>
+        <v>51127</v>
       </c>
       <c r="B100">
-        <v>50084</v>
+        <v>49944</v>
       </c>
       <c r="C100" t="s">
-        <v>1000</v>
+        <v>1041</v>
       </c>
       <c r="D100" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="G100" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J100" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>51138</v>
+        <v>51307</v>
       </c>
       <c r="B101">
-        <v>50070</v>
+        <v>50084</v>
       </c>
       <c r="C101" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D101"/>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="G101" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>51139</v>
+        <v>51302</v>
       </c>
       <c r="B102">
-        <v>49953</v>
+        <v>50084</v>
       </c>
       <c r="C102" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D102" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="G102" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J102" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>51140</v>
+        <v>51138</v>
       </c>
       <c r="B103">
-        <v>50122</v>
+        <v>50070</v>
       </c>
       <c r="C103" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D103" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="G103" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>149</v>
+        <v>0</v>
       </c>
       <c r="J103" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>51186</v>
+        <v>51139</v>
       </c>
       <c r="B104">
-        <v>50077</v>
+        <v>49953</v>
       </c>
       <c r="C104" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D104" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="G104" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>51185</v>
+        <v>51140</v>
       </c>
       <c r="B105">
-        <v>50077</v>
+        <v>50122</v>
       </c>
       <c r="C105" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D105" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="G105" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>3</v>
+        <v>149</v>
       </c>
       <c r="J105" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>51183</v>
+        <v>51186</v>
       </c>
       <c r="B106">
         <v>50077</v>
       </c>
       <c r="C106" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D106" t="s">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="G106" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J106" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>51274</v>
+        <v>51185</v>
       </c>
       <c r="B107">
-        <v>50140</v>
+        <v>50077</v>
       </c>
       <c r="C107" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D107" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="G107" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="H107"/>
       <c r="I107">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>51287</v>
+        <v>51183</v>
       </c>
       <c r="B108">
-        <v>50140</v>
+        <v>50077</v>
       </c>
       <c r="C108" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D108" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="G108" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="H108"/>
       <c r="I108">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J108" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>51202</v>
+        <v>51274</v>
       </c>
       <c r="B109">
         <v>50140</v>
       </c>
       <c r="C109" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D109" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="G109" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="H109"/>
       <c r="I109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>51371</v>
+        <v>51287</v>
       </c>
       <c r="B110">
-        <v>50108</v>
+        <v>50140</v>
       </c>
       <c r="C110" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D110" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="G110" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="H110"/>
       <c r="I110">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>51473</v>
+        <v>51202</v>
       </c>
       <c r="B111">
-        <v>50122</v>
+        <v>50140</v>
       </c>
       <c r="C111" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="D111" t="s">
-        <v>1229</v>
-[...3 lines deleted...]
-      </c>
+        <v>1235</v>
+      </c>
+      <c r="E111"/>
       <c r="F111" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="G111" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>226</v>
+        <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>51495</v>
+        <v>51371</v>
       </c>
       <c r="B112">
-        <v>50128</v>
+        <v>50108</v>
       </c>
       <c r="C112" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D112" t="s">
-        <v>1022</v>
+        <v>1238</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="G112" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J112" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>51212</v>
+        <v>51473</v>
       </c>
       <c r="B113">
-        <v>50140</v>
+        <v>50122</v>
       </c>
       <c r="C113" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D113" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="E113"/>
+        <v>1241</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1242</v>
+      </c>
       <c r="F113" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="G113" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="J113" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>51214</v>
+        <v>51495</v>
       </c>
       <c r="B114">
-        <v>50167</v>
+        <v>50128</v>
       </c>
       <c r="C114" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D114" t="s">
-        <v>1235</v>
+        <v>1026</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="G114" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="H114"/>
       <c r="I114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J114" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>51222</v>
+        <v>51212</v>
       </c>
       <c r="B115">
-        <v>50176</v>
+        <v>50140</v>
       </c>
       <c r="C115" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D115" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="G115" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>51226</v>
+        <v>51214</v>
       </c>
       <c r="B116">
         <v>50167</v>
       </c>
       <c r="C116" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D116" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="G116" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>51227</v>
+        <v>51222</v>
       </c>
       <c r="B117">
-        <v>50152</v>
+        <v>50176</v>
       </c>
       <c r="C117" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D117" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="G117" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>51298</v>
+        <v>51226</v>
       </c>
       <c r="B118">
-        <v>50187</v>
+        <v>50167</v>
       </c>
       <c r="C118" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D118" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="G118" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>3</v>
       </c>
       <c r="J118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>54159</v>
+        <v>51227</v>
       </c>
       <c r="B119">
-        <v>53411</v>
+        <v>50152</v>
       </c>
       <c r="C119" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
       <c r="D119" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="G119" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>1010</v>
+        <v>47</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>51205</v>
+        <v>51298</v>
       </c>
       <c r="B120">
-        <v>49953</v>
+        <v>50187</v>
       </c>
       <c r="C120" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D120" t="s">
-        <v>1247</v>
-[...3 lines deleted...]
-      </c>
+        <v>1253</v>
+      </c>
+      <c r="E120"/>
       <c r="F120" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="G120" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="J120" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>51206</v>
+        <v>54159</v>
       </c>
       <c r="B121">
-        <v>50070</v>
+        <v>53411</v>
       </c>
       <c r="C121" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="D121" t="s">
-        <v>1247</v>
-[...3 lines deleted...]
-      </c>
+        <v>1256</v>
+      </c>
+      <c r="E121"/>
       <c r="F121" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="G121" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>145</v>
+        <v>3</v>
       </c>
       <c r="J121" t="s">
-        <v>47</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>51207</v>
+        <v>51205</v>
       </c>
       <c r="B122">
-        <v>50077</v>
+        <v>49953</v>
       </c>
       <c r="C122" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D122" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
       <c r="E122" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="F122" t="s">
-        <v>1249</v>
+        <v>1261</v>
       </c>
       <c r="G122" t="s">
-        <v>1250</v>
+        <v>1262</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>2609</v>
+        <v>164</v>
       </c>
       <c r="J122" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>51158</v>
+        <v>51206</v>
       </c>
       <c r="B123">
-        <v>49953</v>
+        <v>50070</v>
       </c>
       <c r="C123" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D123" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="E123" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="F123" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="G123" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="H123"/>
       <c r="I123">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="J123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>51159</v>
+        <v>51207</v>
       </c>
       <c r="B124">
-        <v>50070</v>
+        <v>50077</v>
       </c>
       <c r="C124" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D124" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="E124" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="F124" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="G124" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>142</v>
+        <v>2696</v>
       </c>
       <c r="J124" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>51160</v>
+        <v>51158</v>
       </c>
       <c r="B125">
-        <v>50077</v>
+        <v>49953</v>
       </c>
       <c r="C125" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D125" t="s">
-        <v>1253</v>
+        <v>1265</v>
       </c>
       <c r="E125" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="F125" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="G125" t="s">
-        <v>1256</v>
+        <v>1268</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>2680</v>
+        <v>134</v>
       </c>
       <c r="J125" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>51325</v>
+        <v>51159</v>
       </c>
       <c r="B126">
-        <v>50153</v>
+        <v>50070</v>
       </c>
       <c r="C126" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D126" t="s">
-        <v>1259</v>
-[...1 lines deleted...]
-      <c r="E126"/>
+        <v>1265</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1269</v>
+      </c>
       <c r="F126" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="G126" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="H126"/>
       <c r="I126">
-        <v>3</v>
+        <v>142</v>
       </c>
       <c r="J126" t="s">
-        <v>1262</v>
+        <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>51330</v>
+        <v>51160</v>
       </c>
       <c r="B127">
-        <v>50176</v>
+        <v>50077</v>
       </c>
       <c r="C127" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D127" t="s">
-        <v>1259</v>
-[...1 lines deleted...]
-      <c r="E127"/>
+        <v>1265</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1270</v>
+      </c>
       <c r="F127" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="G127" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="H127"/>
       <c r="I127">
-        <v>0</v>
+        <v>2769</v>
       </c>
       <c r="J127" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>51332</v>
+        <v>51325</v>
       </c>
       <c r="B128">
-        <v>50072</v>
+        <v>50153</v>
       </c>
       <c r="C128" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D128" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="G128" t="s">
-        <v>1263</v>
+        <v>1273</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J128" t="s">
-        <v>47</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>51335</v>
+        <v>51330</v>
       </c>
       <c r="B129">
-        <v>50146</v>
+        <v>50176</v>
       </c>
       <c r="C129" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D129" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="G129" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>50915</v>
+        <v>51332</v>
       </c>
       <c r="B130">
-        <v>50146</v>
+        <v>50072</v>
       </c>
       <c r="C130" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D130"/>
+        <v>997</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1271</v>
+      </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="G130" t="s">
-        <v>1265</v>
+        <v>1275</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>50916</v>
+        <v>51335</v>
       </c>
       <c r="B131">
-        <v>50176</v>
+        <v>50146</v>
       </c>
       <c r="C131" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D131"/>
+        <v>997</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1271</v>
+      </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="G131" t="s">
-        <v>1265</v>
+        <v>1275</v>
       </c>
       <c r="H131"/>
       <c r="I131">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J131" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
-        <v>50952</v>
+        <v>50915</v>
       </c>
       <c r="B132">
-        <v>50176</v>
+        <v>50146</v>
       </c>
       <c r="C132" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D132"/>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="G132" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
-        <v>50940</v>
+        <v>50916</v>
       </c>
       <c r="B133">
-        <v>50153</v>
+        <v>50176</v>
       </c>
       <c r="C133" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="G133" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
-        <v>50888</v>
+        <v>50952</v>
       </c>
       <c r="B134">
-        <v>50136</v>
+        <v>50176</v>
       </c>
       <c r="C134" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D134" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="G134" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="H134"/>
       <c r="I134">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
-        <v>50887</v>
+        <v>50940</v>
       </c>
       <c r="B135">
-        <v>50136</v>
+        <v>50153</v>
       </c>
       <c r="C135" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="D135"/>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="G135" t="s">
-        <v>1276</v>
+        <v>1282</v>
       </c>
       <c r="H135"/>
       <c r="I135">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J135" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
-        <v>54663</v>
+        <v>50888</v>
       </c>
       <c r="B136">
-        <v>50103</v>
+        <v>50136</v>
       </c>
       <c r="C136" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D136" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
       <c r="G136" t="s">
-        <v>1279</v>
+        <v>1285</v>
       </c>
       <c r="H136"/>
       <c r="I136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J136" t="s">
-        <v>1280</v>
+        <v>47</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
-        <v>54648</v>
+        <v>50887</v>
       </c>
       <c r="B137">
-        <v>50103</v>
+        <v>50136</v>
       </c>
       <c r="C137" t="s">
-        <v>1281</v>
+        <v>989</v>
       </c>
       <c r="D137" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="G137" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H137"/>
       <c r="I137">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J137" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
-        <v>51498</v>
+        <v>54663</v>
       </c>
       <c r="B138">
-        <v>50131</v>
+        <v>50103</v>
       </c>
       <c r="C138" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D138" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="G138" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="H138"/>
       <c r="I138">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J138" t="s">
-        <v>47</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
-        <v>51383</v>
+        <v>54648</v>
       </c>
       <c r="B139">
-        <v>50095</v>
+        <v>50103</v>
       </c>
       <c r="C139" t="s">
-        <v>1000</v>
+        <v>1117</v>
       </c>
       <c r="D139" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="G139" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="H139"/>
       <c r="I139">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J139" t="s">
-        <v>47</v>
+        <v>166</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
-        <v>51125</v>
+        <v>51498</v>
       </c>
       <c r="B140">
-        <v>49944</v>
+        <v>50131</v>
       </c>
       <c r="C140" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D140" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="G140" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
-        <v>51510</v>
+        <v>51383</v>
       </c>
       <c r="B141">
-        <v>50131</v>
+        <v>50095</v>
       </c>
       <c r="C141" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D141" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="G141" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="H141"/>
       <c r="I141">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J141" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
-        <v>51382</v>
+        <v>51125</v>
       </c>
       <c r="B142">
-        <v>50095</v>
+        <v>49944</v>
       </c>
       <c r="C142" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D142" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="G142" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
-        <v>51375</v>
+        <v>51510</v>
       </c>
       <c r="B143">
-        <v>50095</v>
+        <v>50131</v>
       </c>
       <c r="C143" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D143" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="G143" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="H143"/>
       <c r="I143">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
-        <v>51177</v>
+        <v>51382</v>
       </c>
       <c r="B144">
-        <v>50075</v>
+        <v>50095</v>
       </c>
       <c r="C144" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D144" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="G144" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="H144"/>
       <c r="I144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J144" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
-        <v>51126</v>
+        <v>51375</v>
       </c>
       <c r="B145">
-        <v>49944</v>
+        <v>50095</v>
       </c>
       <c r="C145" t="s">
-        <v>1037</v>
-[...1 lines deleted...]
-      <c r="D145"/>
+        <v>997</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1311</v>
+      </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="G145" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="H145"/>
       <c r="I145">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J145" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
-        <v>54512</v>
+        <v>51177</v>
       </c>
       <c r="B146">
-        <v>54320</v>
+        <v>50075</v>
       </c>
       <c r="C146" t="s">
-        <v>1308</v>
+        <v>997</v>
       </c>
       <c r="D146" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="G146" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146" t="s">
-        <v>483</v>
+        <v>47</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
-        <v>50941</v>
+        <v>51126</v>
       </c>
       <c r="B147">
-        <v>50153</v>
+        <v>49944</v>
       </c>
       <c r="C147" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="G147" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
-        <v>639</v>
+        <v>47</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
-        <v>51503</v>
+        <v>54822</v>
       </c>
       <c r="B148">
-        <v>50115</v>
+        <v>54821</v>
       </c>
       <c r="C148" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D148" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="G148" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J148" t="s">
-        <v>47</v>
+        <v>557</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
-        <v>50963</v>
+        <v>54512</v>
       </c>
       <c r="B149">
-        <v>50167</v>
+        <v>54320</v>
       </c>
       <c r="C149" t="s">
-        <v>993</v>
+        <v>1322</v>
       </c>
       <c r="D149" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="G149" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J149" t="s">
-        <v>1320</v>
+        <v>482</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
-        <v>51142</v>
+        <v>50941</v>
       </c>
       <c r="B150">
-        <v>50075</v>
+        <v>50153</v>
       </c>
       <c r="C150" t="s">
-        <v>993</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="D150"/>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="G150" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J150" t="s">
-        <v>47</v>
+        <v>644</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
-        <v>51272</v>
+        <v>51503</v>
       </c>
       <c r="B151">
-        <v>50200</v>
+        <v>50115</v>
       </c>
       <c r="C151" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D151" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="G151" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J151" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
-        <v>51054</v>
+        <v>50963</v>
       </c>
       <c r="B152">
-        <v>50202</v>
+        <v>50167</v>
       </c>
       <c r="C152" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D152" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="G152" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J152" t="s">
-        <v>47</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
-        <v>51043</v>
+        <v>51142</v>
       </c>
       <c r="B153">
-        <v>50200</v>
+        <v>50075</v>
       </c>
       <c r="C153" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D153" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="G153" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="H153"/>
       <c r="I153">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J153" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
-        <v>51044</v>
+        <v>51272</v>
       </c>
       <c r="B154">
         <v>50200</v>
       </c>
       <c r="C154" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D154" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="G154" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J154" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
-        <v>51007</v>
+        <v>51054</v>
       </c>
       <c r="B155">
-        <v>50184</v>
+        <v>50202</v>
       </c>
       <c r="C155" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D155" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>386</v>
+        <v>1342</v>
       </c>
       <c r="G155" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="H155"/>
       <c r="I155">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
-        <v>51093</v>
+        <v>51043</v>
       </c>
       <c r="B156">
-        <v>50184</v>
+        <v>50200</v>
       </c>
       <c r="C156" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D156" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="G156" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="H156"/>
       <c r="I156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
-        <v>51301</v>
+        <v>51044</v>
       </c>
       <c r="B157">
-        <v>50184</v>
+        <v>50200</v>
       </c>
       <c r="C157" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D157" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="G157" t="s">
-        <v>1343</v>
+        <v>1349</v>
       </c>
       <c r="H157"/>
       <c r="I157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
-        <v>51478</v>
+        <v>51007</v>
       </c>
       <c r="B158">
-        <v>50124</v>
+        <v>50184</v>
       </c>
       <c r="C158" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D158"/>
+        <v>1041</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1350</v>
+      </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1344</v>
+        <v>385</v>
       </c>
       <c r="G158" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="H158"/>
       <c r="I158">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J158" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
-        <v>51477</v>
+        <v>51093</v>
       </c>
       <c r="B159">
-        <v>50124</v>
+        <v>50184</v>
       </c>
       <c r="C159" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D159"/>
+        <v>997</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1352</v>
+      </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="G159" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="H159"/>
       <c r="I159">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J159" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
-        <v>51427</v>
+        <v>51301</v>
       </c>
       <c r="B160">
-        <v>50110</v>
+        <v>50184</v>
       </c>
       <c r="C160" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D160" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="G160" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="J160" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
-        <v>51439</v>
+        <v>51478</v>
       </c>
       <c r="B161">
-        <v>50110</v>
+        <v>50124</v>
       </c>
       <c r="C161" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D161"/>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="G161" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="H161"/>
       <c r="I161">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
-        <v>51045</v>
+        <v>51477</v>
       </c>
       <c r="B162">
-        <v>50200</v>
+        <v>50124</v>
       </c>
       <c r="C162" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D162"/>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
       <c r="G162" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
-        <v>51294</v>
+        <v>51427</v>
       </c>
       <c r="B163">
-        <v>50185</v>
+        <v>50110</v>
       </c>
       <c r="C163" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D163" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="G163" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="H163"/>
       <c r="I163">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J163" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
-        <v>51042</v>
+        <v>51439</v>
       </c>
       <c r="B164">
-        <v>50200</v>
+        <v>50110</v>
       </c>
       <c r="C164" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D164" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="G164" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="H164"/>
       <c r="I164">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="J164" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
-        <v>53421</v>
+        <v>51045</v>
       </c>
       <c r="B165">
-        <v>53411</v>
+        <v>50200</v>
       </c>
       <c r="C165" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D165" t="s">
-        <v>1362</v>
+        <v>1341</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="G165" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="H165"/>
       <c r="I165">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J165" t="s">
-        <v>575</v>
+        <v>47</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
-        <v>51161</v>
+        <v>51294</v>
       </c>
       <c r="B166">
-        <v>50072</v>
+        <v>50185</v>
       </c>
       <c r="C166" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D166" t="s">
-        <v>1365</v>
-[...3 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="E166"/>
       <c r="F166" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="G166" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="H166"/>
       <c r="I166">
-        <v>1443</v>
+        <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
-        <v>51162</v>
+        <v>51042</v>
       </c>
       <c r="B167">
-        <v>50072</v>
+        <v>50200</v>
       </c>
       <c r="C167" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D167" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="G167" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="H167"/>
       <c r="I167">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
-        <v>51173</v>
+        <v>53421</v>
       </c>
       <c r="B168">
-        <v>50072</v>
+        <v>53411</v>
       </c>
       <c r="C168" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D168" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="G168" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="H168"/>
       <c r="I168">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J168" t="s">
-        <v>47</v>
+        <v>580</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
-        <v>51050</v>
+        <v>51161</v>
       </c>
       <c r="B169">
-        <v>50200</v>
+        <v>50072</v>
       </c>
       <c r="C169" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D169" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="E169"/>
+        <v>1379</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1380</v>
+      </c>
       <c r="F169" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G169" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="H169"/>
       <c r="I169">
-        <v>0</v>
+        <v>1443</v>
       </c>
       <c r="J169" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
-        <v>51107</v>
+        <v>51162</v>
       </c>
       <c r="B170">
-        <v>49944</v>
+        <v>50072</v>
       </c>
       <c r="C170" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D170" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="G170" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="H170"/>
       <c r="I170">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J170" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
-        <v>51442</v>
+        <v>51173</v>
       </c>
       <c r="B171">
-        <v>50167</v>
+        <v>50072</v>
       </c>
       <c r="C171" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D171" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="G171" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="H171"/>
       <c r="I171">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J171" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
-        <v>51443</v>
+        <v>51050</v>
       </c>
       <c r="B172">
-        <v>50152</v>
+        <v>50200</v>
       </c>
       <c r="C172" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D172" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="G172" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="H172"/>
       <c r="I172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
-        <v>50958</v>
+        <v>51107</v>
       </c>
       <c r="B173">
-        <v>50167</v>
+        <v>49944</v>
       </c>
       <c r="C173" t="s">
-        <v>1037</v>
+        <v>989</v>
       </c>
       <c r="D173" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="G173" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="H173"/>
       <c r="I173">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
-        <v>51479</v>
+        <v>51442</v>
       </c>
       <c r="B174">
-        <v>50075</v>
+        <v>50167</v>
       </c>
       <c r="C174" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D174"/>
+        <v>997</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1395</v>
+      </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="G174" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="H174"/>
       <c r="I174">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J174" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
-        <v>51437</v>
+        <v>51443</v>
       </c>
       <c r="B175">
-        <v>50104</v>
+        <v>50152</v>
       </c>
       <c r="C175" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D175" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="G175" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="H175"/>
       <c r="I175">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J175" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
-        <v>51494</v>
+        <v>50958</v>
       </c>
       <c r="B176">
-        <v>50128</v>
+        <v>50167</v>
       </c>
       <c r="C176" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D176" t="s">
-        <v>1022</v>
+        <v>1398</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="G176" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="H176"/>
       <c r="I176">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J176" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
-        <v>51472</v>
+        <v>51479</v>
       </c>
       <c r="B177">
-        <v>50122</v>
+        <v>50075</v>
       </c>
       <c r="C177" t="s">
-        <v>985</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D177"/>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="G177" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="H177"/>
       <c r="I177">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
-        <v>51355</v>
+        <v>51437</v>
       </c>
       <c r="B178">
-        <v>50107</v>
+        <v>50104</v>
       </c>
       <c r="C178" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D178" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="G178" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
       <c r="H178"/>
       <c r="I178">
         <v>6</v>
       </c>
       <c r="J178" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
-        <v>51430</v>
+        <v>51494</v>
       </c>
       <c r="B179">
-        <v>50108</v>
+        <v>50128</v>
       </c>
       <c r="C179" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D179" t="s">
-        <v>1400</v>
+        <v>1026</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="G179" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="H179"/>
       <c r="I179">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J179" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
-        <v>51432</v>
+        <v>51472</v>
       </c>
       <c r="B180">
-        <v>50107</v>
+        <v>50122</v>
       </c>
       <c r="C180" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D180" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="G180" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="H180"/>
       <c r="I180">
-        <v>1</v>
+        <v>140</v>
       </c>
       <c r="J180" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
-        <v>51433</v>
+        <v>51355</v>
       </c>
       <c r="B181">
-        <v>50108</v>
+        <v>50107</v>
       </c>
       <c r="C181" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D181" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="G181" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="H181"/>
       <c r="I181">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J181" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
-        <v>50886</v>
+        <v>51430</v>
       </c>
       <c r="B182">
-        <v>50136</v>
+        <v>50108</v>
       </c>
       <c r="C182" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D182" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="G182" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="H182"/>
       <c r="I182">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J182" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
-        <v>51501</v>
+        <v>51432</v>
       </c>
       <c r="B183">
-        <v>50133</v>
+        <v>50107</v>
       </c>
       <c r="C183" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D183" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>1409</v>
+        <v>1417</v>
       </c>
       <c r="G183" t="s">
-        <v>1410</v>
+        <v>1418</v>
       </c>
       <c r="H183"/>
       <c r="I183">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J183" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
-        <v>51429</v>
+        <v>51433</v>
       </c>
       <c r="B184">
         <v>50108</v>
       </c>
       <c r="C184" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D184" t="s">
-        <v>1400</v>
+        <v>1414</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="G184" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>1</v>
       </c>
       <c r="J184" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
-        <v>51499</v>
+        <v>50886</v>
       </c>
       <c r="B185">
-        <v>50132</v>
+        <v>50136</v>
       </c>
       <c r="C185" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D185" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="G185" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="H185"/>
       <c r="I185">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J185" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
-        <v>51055</v>
+        <v>51501</v>
       </c>
       <c r="B186">
-        <v>50204</v>
+        <v>50133</v>
       </c>
       <c r="C186" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D186" t="s">
-        <v>1058</v>
+        <v>1422</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="G186" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="H186"/>
       <c r="I186">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J186" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
-        <v>51316</v>
+        <v>51429</v>
       </c>
       <c r="B187">
-        <v>50163</v>
+        <v>50108</v>
       </c>
       <c r="C187" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D187" t="s">
-        <v>1070</v>
+        <v>1414</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="G187" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="H187"/>
       <c r="I187">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
-        <v>51208</v>
+        <v>51499</v>
       </c>
       <c r="B188">
-        <v>50080</v>
+        <v>50132</v>
       </c>
       <c r="C188" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D188" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="G188" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="H188"/>
       <c r="I188">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J188" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
-        <v>51300</v>
+        <v>51055</v>
       </c>
       <c r="B189">
-        <v>50080</v>
+        <v>50204</v>
       </c>
       <c r="C189" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D189" t="s">
-        <v>1423</v>
+        <v>1062</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="G189" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="H189"/>
       <c r="I189">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
-        <v>51057</v>
+        <v>51316</v>
       </c>
       <c r="B190">
-        <v>50205</v>
+        <v>50163</v>
       </c>
       <c r="C190" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="D190" t="s">
-        <v>1426</v>
+        <v>1074</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="G190" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="H190"/>
       <c r="I190">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J190" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
-        <v>51165</v>
+        <v>51208</v>
       </c>
       <c r="B191">
-        <v>49953</v>
+        <v>50080</v>
       </c>
       <c r="C191" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="D191" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="G191" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
-        <v>51166</v>
+        <v>51300</v>
       </c>
       <c r="B192">
-        <v>50070</v>
+        <v>50080</v>
       </c>
       <c r="C192" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="D192" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>1430</v>
+        <v>1438</v>
       </c>
       <c r="G192" t="s">
-        <v>1431</v>
+        <v>1439</v>
       </c>
       <c r="H192"/>
       <c r="I192">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J192" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
-        <v>51168</v>
+        <v>51057</v>
       </c>
       <c r="B193">
-        <v>50167</v>
+        <v>50205</v>
       </c>
       <c r="C193" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D193" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="G193" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="H193"/>
       <c r="I193">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J193" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
-        <v>51170</v>
+        <v>51165</v>
       </c>
       <c r="B194">
-        <v>50073</v>
+        <v>49953</v>
       </c>
       <c r="C194" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D194" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="G194" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="H194"/>
       <c r="I194">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
-        <v>51171</v>
+        <v>51166</v>
       </c>
       <c r="B195">
-        <v>50075</v>
+        <v>50070</v>
       </c>
       <c r="C195" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D195" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="G195" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="H195"/>
       <c r="I195">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
-        <v>51172</v>
+        <v>51168</v>
       </c>
       <c r="B196">
-        <v>50076</v>
+        <v>50167</v>
       </c>
       <c r="C196" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D196" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="G196" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="H196"/>
       <c r="I196">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J196" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
-        <v>50954</v>
+        <v>51170</v>
       </c>
       <c r="B197">
-        <v>50166</v>
+        <v>50073</v>
       </c>
       <c r="C197" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="D197" t="s">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>1433</v>
+        <v>1444</v>
       </c>
       <c r="G197" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="H197"/>
       <c r="I197">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J197" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
-        <v>51209</v>
+        <v>51171</v>
       </c>
       <c r="B198">
-        <v>49953</v>
+        <v>50075</v>
       </c>
       <c r="C198" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D198" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="E198"/>
       <c r="F198" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
       <c r="G198" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="H198"/>
       <c r="I198">
-        <v>153</v>
+        <v>2</v>
       </c>
       <c r="J198" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
-        <v>51210</v>
+        <v>51172</v>
       </c>
       <c r="B199">
-        <v>50070</v>
+        <v>50076</v>
       </c>
       <c r="C199" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D199" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="E199"/>
       <c r="F199" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
       <c r="G199" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="H199"/>
       <c r="I199">
-        <v>146</v>
+        <v>4</v>
       </c>
       <c r="J199" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
-        <v>51217</v>
+        <v>50954</v>
       </c>
       <c r="B200">
-        <v>50202</v>
+        <v>50166</v>
       </c>
       <c r="C200" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D200" t="s">
-        <v>1235</v>
+        <v>1446</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="G200" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="H200"/>
       <c r="I200">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
-        <v>51218</v>
+        <v>51209</v>
       </c>
       <c r="B201">
-        <v>50176</v>
+        <v>49953</v>
       </c>
       <c r="C201" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D201" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="E201"/>
+        <v>1449</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1450</v>
+      </c>
       <c r="F201" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="G201" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="H201"/>
       <c r="I201">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="J201" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
-        <v>51219</v>
+        <v>51210</v>
       </c>
       <c r="B202">
-        <v>50187</v>
+        <v>50070</v>
       </c>
       <c r="C202" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="D202" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="E202"/>
+        <v>1449</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1453</v>
+      </c>
       <c r="F202" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="G202" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="H202"/>
       <c r="I202">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="J202" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
-        <v>51040</v>
+        <v>51217</v>
       </c>
       <c r="B203">
-        <v>50199</v>
+        <v>50202</v>
       </c>
       <c r="C203" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D203" t="s">
-        <v>1442</v>
+        <v>1247</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="G203" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="H203"/>
       <c r="I203">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J203" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
-        <v>54150</v>
+        <v>51218</v>
       </c>
       <c r="B204">
-        <v>54149</v>
+        <v>50176</v>
       </c>
       <c r="C204" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="D204" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1247</v>
+      </c>
+      <c r="E204"/>
       <c r="F204" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="G204" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>2567</v>
+        <v>0</v>
       </c>
       <c r="J204" t="s">
-        <v>1449</v>
+        <v>47</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
-        <v>51178</v>
+        <v>51219</v>
       </c>
       <c r="B205">
-        <v>50075</v>
+        <v>50187</v>
       </c>
       <c r="C205" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="D205" t="s">
-        <v>1450</v>
+        <v>1247</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="G205" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
-        <v>50988</v>
+        <v>51040</v>
       </c>
       <c r="B206">
-        <v>50171</v>
+        <v>50199</v>
       </c>
       <c r="C206" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D206" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="G206" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="H206"/>
       <c r="I206">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
-        <v>50997</v>
+        <v>54150</v>
       </c>
       <c r="B207">
-        <v>50176</v>
+        <v>54149</v>
       </c>
       <c r="C207" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="D207" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="E207"/>
+        <v>1459</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1460</v>
+      </c>
       <c r="F207" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="G207" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="H207"/>
       <c r="I207">
-        <v>4</v>
+        <v>2810</v>
       </c>
       <c r="J207" t="s">
-        <v>47</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
-        <v>50996</v>
+        <v>51178</v>
       </c>
       <c r="B208">
-        <v>50176</v>
+        <v>50075</v>
       </c>
       <c r="C208" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D208" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="G208" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="H208"/>
       <c r="I208">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
-        <v>51051</v>
+        <v>50988</v>
       </c>
       <c r="B209">
-        <v>50202</v>
+        <v>50171</v>
       </c>
       <c r="C209" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D209" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="G209" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="H209"/>
       <c r="I209">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J209" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
-        <v>50995</v>
+        <v>50997</v>
       </c>
       <c r="B210">
         <v>50176</v>
       </c>
       <c r="C210" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D210" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="G210" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="H210"/>
       <c r="I210">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J210" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
-        <v>51296</v>
+        <v>50996</v>
       </c>
       <c r="B211">
-        <v>50187</v>
+        <v>50176</v>
       </c>
       <c r="C211" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D211" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="G211" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="H211"/>
       <c r="I211">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J211" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
-        <v>51001</v>
+        <v>51051</v>
       </c>
       <c r="B212">
-        <v>50177</v>
+        <v>50202</v>
       </c>
       <c r="C212" t="s">
-        <v>1037</v>
+        <v>989</v>
       </c>
       <c r="D212" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="G212" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="H212"/>
       <c r="I212">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J212" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
-        <v>51292</v>
+        <v>50995</v>
       </c>
       <c r="B213">
-        <v>50186</v>
+        <v>50176</v>
       </c>
       <c r="C213" t="s">
-        <v>993</v>
+        <v>1041</v>
       </c>
       <c r="D213" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="G213" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="H213"/>
       <c r="I213">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J213" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
-        <v>51293</v>
+        <v>51296</v>
       </c>
       <c r="B214">
-        <v>50186</v>
+        <v>50187</v>
       </c>
       <c r="C214" t="s">
-        <v>1000</v>
+        <v>1041</v>
       </c>
       <c r="D214" t="s">
-        <v>1474</v>
+        <v>1482</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="G214" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="H214"/>
       <c r="I214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J214" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
-        <v>51384</v>
+        <v>51001</v>
       </c>
       <c r="B215">
-        <v>50095</v>
+        <v>50177</v>
       </c>
       <c r="C215" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D215" t="s">
-        <v>986</v>
+        <v>1485</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
       <c r="G215" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="H215"/>
       <c r="I215">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
-        <v>51469</v>
+        <v>51292</v>
       </c>
       <c r="B216">
-        <v>50128</v>
+        <v>50186</v>
       </c>
       <c r="C216" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D216" t="s">
-        <v>1481</v>
-[...3 lines deleted...]
-      </c>
+        <v>1488</v>
+      </c>
+      <c r="E216"/>
       <c r="F216" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="G216" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="H216"/>
       <c r="I216">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J216" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
-        <v>51392</v>
+        <v>51293</v>
       </c>
       <c r="B217">
-        <v>50177</v>
+        <v>50186</v>
       </c>
       <c r="C217" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D217" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="G217" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="H217"/>
       <c r="I217">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J217" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
-        <v>50998</v>
+        <v>51384</v>
       </c>
       <c r="B218">
-        <v>50177</v>
+        <v>50095</v>
       </c>
       <c r="C218" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="D218" t="s">
-        <v>1488</v>
+        <v>990</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="G218" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="H218"/>
       <c r="I218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J218" t="s">
-        <v>1320</v>
+        <v>47</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
-        <v>51295</v>
+        <v>51469</v>
       </c>
       <c r="B219">
-        <v>50185</v>
+        <v>50128</v>
       </c>
       <c r="C219" t="s">
-        <v>1037</v>
+        <v>997</v>
       </c>
       <c r="D219" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="E219"/>
+        <v>1495</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1496</v>
+      </c>
       <c r="F219" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="G219" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="H219"/>
       <c r="I219">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J219" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
-        <v>51476</v>
+        <v>51392</v>
       </c>
       <c r="B220">
-        <v>50124</v>
+        <v>50177</v>
       </c>
       <c r="C220" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D220" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="G220" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="H220"/>
       <c r="I220">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
-        <v>51475</v>
+        <v>50998</v>
       </c>
       <c r="B221">
-        <v>50124</v>
+        <v>50177</v>
       </c>
       <c r="C221" t="s">
-        <v>1037</v>
+        <v>989</v>
       </c>
       <c r="D221" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="G221" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221" t="s">
-        <v>47</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
-        <v>51500</v>
+        <v>51295</v>
       </c>
       <c r="B222">
-        <v>50133</v>
+        <v>50185</v>
       </c>
       <c r="C222" t="s">
-        <v>1000</v>
+        <v>1041</v>
       </c>
       <c r="D222" t="s">
-        <v>1408</v>
+        <v>1505</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="G222" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="H222"/>
       <c r="I222">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
-        <v>50859</v>
+        <v>51476</v>
       </c>
       <c r="B223">
-        <v>50152</v>
+        <v>50124</v>
       </c>
       <c r="C223" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D223" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="G223" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="H223"/>
       <c r="I223">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J223" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
-        <v>50923</v>
+        <v>51475</v>
       </c>
       <c r="B224">
-        <v>50152</v>
+        <v>50124</v>
       </c>
       <c r="C224" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="D224"/>
+        <v>1041</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1511</v>
+      </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="G224" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
-        <v>50897</v>
+        <v>54823</v>
       </c>
       <c r="B225">
-        <v>50152</v>
+        <v>54821</v>
       </c>
       <c r="C225" t="s">
-        <v>993</v>
+        <v>1117</v>
       </c>
       <c r="D225" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="G225" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="H225"/>
       <c r="I225">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J225" t="s">
-        <v>47</v>
+        <v>557</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
-        <v>50922</v>
+        <v>51500</v>
       </c>
       <c r="B226">
-        <v>50152</v>
+        <v>50133</v>
       </c>
       <c r="C226" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D226" t="s">
-        <v>1510</v>
+        <v>1422</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="G226" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="H226"/>
       <c r="I226">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J226" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227">
+        <v>50859</v>
+      </c>
+      <c r="B227">
+        <v>50152</v>
+      </c>
+      <c r="C227" t="s">
+        <v>997</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H227"/>
+      <c r="I227">
+        <v>2</v>
+      </c>
+      <c r="J227" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228">
+        <v>50923</v>
+      </c>
+      <c r="B228">
+        <v>50152</v>
+      </c>
+      <c r="C228" t="s">
+        <v>997</v>
+      </c>
+      <c r="D228"/>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H228"/>
+      <c r="I228">
+        <v>0</v>
+      </c>
+      <c r="J228" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229">
+        <v>50897</v>
+      </c>
+      <c r="B229">
+        <v>50152</v>
+      </c>
+      <c r="C229" t="s">
+        <v>997</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H229"/>
+      <c r="I229">
+        <v>4</v>
+      </c>
+      <c r="J229" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230">
+        <v>50922</v>
+      </c>
+      <c r="B230">
+        <v>50152</v>
+      </c>
+      <c r="C230" t="s">
+        <v>997</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H230"/>
+      <c r="I230">
+        <v>9</v>
+      </c>
+      <c r="J230" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -21178,2172 +21398,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="M1" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="N1" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="O1" t="s">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="P1" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="Q1" t="s">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="R1" t="s">
-        <v>2011</v>
+        <v>2027</v>
       </c>
       <c r="S1" t="s">
-        <v>2016</v>
+        <v>2032</v>
       </c>
       <c r="T1" t="s">
-        <v>2018</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
       <c r="C2" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
       <c r="D2" t="s">
-        <v>1519</v>
+        <v>1536</v>
       </c>
       <c r="E2" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F2" t="s">
-        <v>1681</v>
+        <v>1697</v>
       </c>
       <c r="G2" t="s">
-        <v>1689</v>
+        <v>1705</v>
       </c>
       <c r="H2" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="I2" t="s">
-        <v>1720</v>
+        <v>1736</v>
       </c>
       <c r="J2" t="s">
         <v>310</v>
       </c>
       <c r="K2" t="s">
-        <v>1811</v>
+        <v>1827</v>
       </c>
       <c r="L2" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="M2" t="s">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="N2" t="s">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="O2" t="s">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="P2" t="s">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="Q2" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="R2" t="s">
-        <v>2012</v>
+        <v>2028</v>
       </c>
       <c r="S2" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="T2" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>206</v>
       </c>
       <c r="D3" t="s">
-        <v>1520</v>
+        <v>1537</v>
       </c>
       <c r="E3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F3" t="s">
-        <v>1682</v>
+        <v>1698</v>
       </c>
       <c r="G3" t="s">
         <v>99</v>
       </c>
       <c r="H3" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="I3" t="s">
-        <v>1721</v>
+        <v>1737</v>
       </c>
       <c r="J3" t="s">
-        <v>1753</v>
+        <v>1769</v>
       </c>
       <c r="K3" t="s">
-        <v>1812</v>
+        <v>1828</v>
       </c>
       <c r="L3" t="s">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="M3" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="N3" t="s">
-        <v>1995</v>
+        <v>2011</v>
       </c>
       <c r="O3" t="s">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="P3" t="s">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="Q3" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="R3" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="S3" t="s">
-        <v>2017</v>
+        <v>2033</v>
       </c>
       <c r="T3" t="s">
-        <v>2019</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
       <c r="E4" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F4" t="s">
-        <v>1683</v>
+        <v>1699</v>
       </c>
       <c r="G4" t="s">
-        <v>1690</v>
+        <v>1706</v>
       </c>
       <c r="H4" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="I4" t="s">
-        <v>1722</v>
+        <v>1738</v>
       </c>
       <c r="J4" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K4" t="s">
-        <v>1813</v>
+        <v>1829</v>
       </c>
       <c r="M4" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="N4" t="s">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="O4" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="P4" t="s">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="Q4" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="R4" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>272</v>
       </c>
       <c r="D5" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>1691</v>
+        <v>1707</v>
       </c>
       <c r="H5" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="I5" t="s">
-        <v>1723</v>
+        <v>1739</v>
       </c>
       <c r="J5" t="s">
-        <v>1754</v>
+        <v>1770</v>
       </c>
       <c r="K5" t="s">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="M5" t="s">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="N5" t="s">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="O5" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="P5" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="Q5" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="R5" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
       <c r="D6" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
       <c r="E6" t="s">
-        <v>1680</v>
+        <v>556</v>
       </c>
       <c r="F6" t="s">
-        <v>1684</v>
+        <v>1700</v>
       </c>
       <c r="G6" t="s">
-        <v>1692</v>
+        <v>1708</v>
       </c>
       <c r="H6" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
       <c r="I6" t="s">
-        <v>1724</v>
+        <v>1740</v>
       </c>
       <c r="J6" t="s">
-        <v>1755</v>
+        <v>1771</v>
       </c>
       <c r="K6" t="s">
-        <v>1815</v>
+        <v>1831</v>
       </c>
       <c r="M6" t="s">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="N6" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="P6" t="s">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="Q6" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="R6" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7" t="s">
-        <v>1524</v>
+        <v>1541</v>
       </c>
       <c r="E7" t="s">
         <v>172</v>
       </c>
       <c r="F7" t="s">
-        <v>1685</v>
+        <v>1701</v>
       </c>
       <c r="G7" t="s">
-        <v>1693</v>
+        <v>1709</v>
       </c>
       <c r="H7" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
       <c r="I7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="J7" t="s">
-        <v>1756</v>
+        <v>1772</v>
       </c>
       <c r="K7" t="s">
-        <v>1720</v>
+        <v>1736</v>
       </c>
       <c r="M7" t="s">
-        <v>1993</v>
+        <v>2009</v>
       </c>
       <c r="N7" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="P7" t="s">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="R7" t="s">
-        <v>2013</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1516</v>
+        <v>1533</v>
       </c>
       <c r="D8" t="s">
-        <v>1525</v>
+        <v>1542</v>
       </c>
       <c r="F8" t="s">
-        <v>1686</v>
+        <v>1702</v>
       </c>
       <c r="G8" t="s">
-        <v>1694</v>
+        <v>1710</v>
       </c>
       <c r="H8" t="s">
-        <v>1700</v>
+        <v>1716</v>
       </c>
       <c r="I8" t="s">
-        <v>1725</v>
+        <v>1741</v>
       </c>
       <c r="J8" t="s">
-        <v>1757</v>
+        <v>1773</v>
       </c>
       <c r="K8" t="s">
-        <v>1721</v>
+        <v>1737</v>
       </c>
       <c r="N8" t="s">
-        <v>1998</v>
+        <v>2014</v>
       </c>
       <c r="P8" t="s">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="R8" t="s">
-        <v>2014</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>1526</v>
+        <v>1543</v>
       </c>
       <c r="F9" t="s">
-        <v>1687</v>
+        <v>1703</v>
       </c>
       <c r="G9" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="H9" t="s">
-        <v>1701</v>
+        <v>1717</v>
       </c>
       <c r="I9" t="s">
-        <v>1726</v>
+        <v>1742</v>
       </c>
       <c r="J9" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="K9" t="s">
-        <v>1816</v>
+        <v>1832</v>
       </c>
       <c r="N9" t="s">
         <v>51</v>
       </c>
       <c r="P9" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="R9" t="s">
-        <v>2015</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1517</v>
+        <v>1534</v>
       </c>
       <c r="D10" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
       <c r="F10" t="s">
         <v>161</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" t="s">
-        <v>1702</v>
+        <v>1718</v>
       </c>
       <c r="I10" t="s">
-        <v>1727</v>
+        <v>1743</v>
       </c>
       <c r="J10" t="s">
-        <v>1758</v>
+        <v>1774</v>
       </c>
       <c r="K10" t="s">
-        <v>1817</v>
+        <v>1833</v>
       </c>
       <c r="N10" t="s">
-        <v>1999</v>
+        <v>2015</v>
       </c>
       <c r="R10" t="s">
-        <v>1281</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1518</v>
+        <v>1535</v>
       </c>
       <c r="D11" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
       <c r="F11" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="H11" t="s">
-        <v>1703</v>
+        <v>1719</v>
       </c>
       <c r="I11" t="s">
-        <v>1728</v>
+        <v>1744</v>
       </c>
       <c r="J11" t="s">
-        <v>1759</v>
+        <v>1775</v>
       </c>
       <c r="K11" t="s">
-        <v>1818</v>
+        <v>1834</v>
       </c>
       <c r="R11" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1529</v>
+        <v>1546</v>
       </c>
       <c r="F12" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="H12" t="s">
-        <v>1704</v>
+        <v>1720</v>
       </c>
       <c r="I12" t="s">
         <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>1760</v>
+        <v>1776</v>
       </c>
       <c r="K12" t="s">
-        <v>1819</v>
+        <v>1835</v>
       </c>
       <c r="R12" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
       <c r="H13" t="s">
-        <v>1705</v>
+        <v>1721</v>
       </c>
       <c r="I13" t="s">
-        <v>1729</v>
+        <v>1745</v>
       </c>
       <c r="J13" t="s">
-        <v>1761</v>
+        <v>1777</v>
       </c>
       <c r="K13" t="s">
-        <v>1820</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
       <c r="H14" t="s">
-        <v>1706</v>
+        <v>1722</v>
       </c>
       <c r="I14" t="s">
-        <v>1730</v>
+        <v>1746</v>
       </c>
       <c r="J14" t="s">
-        <v>1762</v>
+        <v>1778</v>
       </c>
       <c r="K14" t="s">
-        <v>1821</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
       <c r="H15" t="s">
-        <v>1707</v>
+        <v>1723</v>
       </c>
       <c r="I15" t="s">
-        <v>1731</v>
+        <v>1747</v>
       </c>
       <c r="J15" t="s">
-        <v>1763</v>
+        <v>1779</v>
       </c>
       <c r="K15" t="s">
-        <v>1822</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1533</v>
+        <v>1550</v>
       </c>
       <c r="H16" t="s">
-        <v>1708</v>
+        <v>1724</v>
       </c>
       <c r="I16" t="s">
-        <v>1732</v>
+        <v>1748</v>
       </c>
       <c r="J16" t="s">
-        <v>1764</v>
+        <v>1780</v>
       </c>
       <c r="K16" t="s">
-        <v>1823</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1534</v>
+        <v>1551</v>
       </c>
       <c r="H17" t="s">
-        <v>1709</v>
+        <v>1725</v>
       </c>
       <c r="I17" t="s">
-        <v>1733</v>
+        <v>1749</v>
       </c>
       <c r="J17" t="s">
-        <v>1765</v>
+        <v>1781</v>
       </c>
       <c r="K17" t="s">
-        <v>1723</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1535</v>
+        <v>1552</v>
       </c>
       <c r="H18" t="s">
-        <v>1710</v>
+        <v>1726</v>
       </c>
       <c r="I18" t="s">
-        <v>1734</v>
+        <v>1750</v>
       </c>
       <c r="J18" t="s">
-        <v>1766</v>
+        <v>1782</v>
       </c>
       <c r="K18" t="s">
-        <v>1824</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1536</v>
+        <v>1553</v>
       </c>
       <c r="H19" t="s">
-        <v>1711</v>
+        <v>1727</v>
       </c>
       <c r="I19" t="s">
         <v>45</v>
       </c>
       <c r="J19" t="s">
-        <v>1767</v>
+        <v>1783</v>
       </c>
       <c r="K19" t="s">
-        <v>1825</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
       <c r="H20" t="s">
-        <v>1712</v>
+        <v>1728</v>
       </c>
       <c r="I20" t="s">
-        <v>1735</v>
+        <v>1751</v>
       </c>
       <c r="J20" t="s">
-        <v>1768</v>
+        <v>1784</v>
       </c>
       <c r="K20" t="s">
-        <v>1826</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="H21" t="s">
-        <v>1713</v>
+        <v>1729</v>
       </c>
       <c r="I21" t="s">
-        <v>1736</v>
+        <v>1752</v>
       </c>
       <c r="J21" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="K21" t="s">
-        <v>1827</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="H22" t="s">
-        <v>1714</v>
+        <v>1730</v>
       </c>
       <c r="I22" t="s">
-        <v>1737</v>
+        <v>1753</v>
       </c>
       <c r="J22" t="s">
-        <v>1769</v>
+        <v>1785</v>
       </c>
       <c r="K22" t="s">
-        <v>1828</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
       <c r="H23" t="s">
-        <v>1715</v>
+        <v>1731</v>
       </c>
       <c r="I23" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J23" t="s">
-        <v>1770</v>
+        <v>1786</v>
       </c>
       <c r="K23" t="s">
-        <v>1829</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="H24" t="s">
-        <v>1716</v>
+        <v>1732</v>
       </c>
       <c r="I24" t="s">
-        <v>1738</v>
+        <v>1754</v>
       </c>
       <c r="J24" t="s">
-        <v>1771</v>
+        <v>1787</v>
       </c>
       <c r="K24" t="s">
-        <v>1830</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
       <c r="H25" t="s">
         <v>118</v>
       </c>
       <c r="I25" t="s">
-        <v>1739</v>
+        <v>1755</v>
       </c>
       <c r="J25" t="s">
-        <v>1772</v>
+        <v>1788</v>
       </c>
       <c r="K25" t="s">
-        <v>1831</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
       <c r="H26" t="s">
-        <v>1717</v>
+        <v>1733</v>
       </c>
       <c r="I26" t="s">
-        <v>1740</v>
+        <v>1756</v>
       </c>
       <c r="J26" t="s">
-        <v>1773</v>
+        <v>1789</v>
       </c>
       <c r="K26" t="s">
-        <v>1832</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
       <c r="H27" t="s">
-        <v>1718</v>
+        <v>1734</v>
       </c>
       <c r="I27" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="J27" t="s">
-        <v>1774</v>
+        <v>1790</v>
       </c>
       <c r="K27" t="s">
-        <v>1833</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="H28" t="s">
-        <v>1719</v>
+        <v>1735</v>
       </c>
       <c r="I28" t="s">
-        <v>1741</v>
+        <v>1757</v>
       </c>
       <c r="J28" t="s">
-        <v>1775</v>
+        <v>1791</v>
       </c>
       <c r="K28" t="s">
-        <v>1834</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
       <c r="I29" t="s">
-        <v>1742</v>
+        <v>1758</v>
       </c>
       <c r="J29" t="s">
-        <v>1776</v>
+        <v>1792</v>
       </c>
       <c r="K29" t="s">
-        <v>1835</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="I30" t="s">
-        <v>1743</v>
+        <v>1759</v>
       </c>
       <c r="J30" t="s">
-        <v>1777</v>
+        <v>1793</v>
       </c>
       <c r="K30" t="s">
-        <v>1836</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1548</v>
+        <v>1565</v>
       </c>
       <c r="I31" t="s">
-        <v>1744</v>
+        <v>1760</v>
       </c>
       <c r="J31" t="s">
-        <v>1778</v>
+        <v>1794</v>
       </c>
       <c r="K31" t="s">
-        <v>1837</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1549</v>
+        <v>1566</v>
       </c>
       <c r="I32" t="s">
-        <v>1745</v>
+        <v>1761</v>
       </c>
       <c r="J32" t="s">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="K32" t="s">
-        <v>1838</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1550</v>
+        <v>1567</v>
       </c>
       <c r="I33" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="J33" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="K33" t="s">
-        <v>1839</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1551</v>
+        <v>1568</v>
       </c>
       <c r="I34" t="s">
-        <v>1746</v>
+        <v>1762</v>
       </c>
       <c r="J34" t="s">
-        <v>1781</v>
+        <v>1797</v>
       </c>
       <c r="K34" t="s">
-        <v>1840</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="I35" t="s">
-        <v>1747</v>
+        <v>1763</v>
       </c>
       <c r="J35" t="s">
-        <v>1782</v>
+        <v>1798</v>
       </c>
       <c r="K35" t="s">
-        <v>1841</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="I36" t="s">
-        <v>1748</v>
+        <v>1764</v>
       </c>
       <c r="J36" t="s">
-        <v>1783</v>
+        <v>1799</v>
       </c>
       <c r="K36" t="s">
-        <v>1842</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="I37" t="s">
-        <v>1749</v>
+        <v>1765</v>
       </c>
       <c r="J37" t="s">
-        <v>1784</v>
+        <v>1800</v>
       </c>
       <c r="K37" t="s">
-        <v>1843</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
       <c r="I38" t="s">
-        <v>1750</v>
+        <v>1766</v>
       </c>
       <c r="J38" t="s">
-        <v>1785</v>
+        <v>1801</v>
       </c>
       <c r="K38" t="s">
-        <v>1844</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
       <c r="I39" t="s">
-        <v>1751</v>
+        <v>1767</v>
       </c>
       <c r="J39" t="s">
-        <v>1786</v>
+        <v>1802</v>
       </c>
       <c r="K39" t="s">
-        <v>1845</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1557</v>
+        <v>1574</v>
       </c>
       <c r="I40" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="J40" t="s">
-        <v>1787</v>
+        <v>1803</v>
       </c>
       <c r="K40" t="s">
-        <v>1846</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
       <c r="I41" t="s">
-        <v>1752</v>
+        <v>1768</v>
       </c>
       <c r="J41" t="s">
-        <v>1788</v>
+        <v>1804</v>
       </c>
       <c r="K41" t="s">
-        <v>1847</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="J42" t="s">
-        <v>1789</v>
+        <v>1805</v>
       </c>
       <c r="K42" t="s">
-        <v>1848</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
       <c r="J43" t="s">
-        <v>1790</v>
+        <v>1806</v>
       </c>
       <c r="K43" t="s">
-        <v>1849</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="J44" t="s">
-        <v>1791</v>
+        <v>1807</v>
       </c>
       <c r="K44" t="s">
-        <v>1850</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
       <c r="J45" t="s">
-        <v>1792</v>
+        <v>1808</v>
       </c>
       <c r="K45" t="s">
-        <v>1851</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
       <c r="J46" t="s">
-        <v>1793</v>
+        <v>1809</v>
       </c>
       <c r="K46" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
       <c r="J47" t="s">
-        <v>1794</v>
+        <v>1810</v>
       </c>
       <c r="K47" t="s">
-        <v>1852</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
       <c r="J48" t="s">
-        <v>1795</v>
+        <v>1811</v>
       </c>
       <c r="K48" t="s">
-        <v>1853</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1566</v>
+        <v>1583</v>
       </c>
       <c r="J49" t="s">
-        <v>1796</v>
+        <v>1812</v>
       </c>
       <c r="K49" t="s">
-        <v>1854</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1567</v>
+        <v>1584</v>
       </c>
       <c r="J50" t="s">
-        <v>1797</v>
+        <v>1813</v>
       </c>
       <c r="K50" t="s">
-        <v>1855</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1568</v>
+        <v>1585</v>
       </c>
       <c r="J51" t="s">
-        <v>1798</v>
+        <v>1814</v>
       </c>
       <c r="K51" t="s">
-        <v>1856</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1569</v>
+        <v>1586</v>
       </c>
       <c r="J52" t="s">
-        <v>1799</v>
+        <v>1815</v>
       </c>
       <c r="K52" t="s">
-        <v>1857</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1570</v>
+        <v>1587</v>
       </c>
       <c r="J53" t="s">
-        <v>1800</v>
+        <v>1816</v>
       </c>
       <c r="K53" t="s">
-        <v>1858</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1571</v>
+        <v>1588</v>
       </c>
       <c r="J54" t="s">
-        <v>1801</v>
+        <v>1817</v>
       </c>
       <c r="K54" t="s">
-        <v>1859</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1572</v>
+        <v>1589</v>
       </c>
       <c r="J55" t="s">
-        <v>1802</v>
+        <v>1818</v>
       </c>
       <c r="K55" t="s">
-        <v>1860</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1573</v>
+        <v>1590</v>
       </c>
       <c r="J56" t="s">
-        <v>1803</v>
+        <v>1819</v>
       </c>
       <c r="K56" t="s">
-        <v>1729</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1574</v>
+        <v>1591</v>
       </c>
       <c r="J57" t="s">
-        <v>1804</v>
+        <v>1820</v>
       </c>
       <c r="K57" t="s">
-        <v>1861</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
       <c r="J58" t="s">
-        <v>1805</v>
+        <v>1821</v>
       </c>
       <c r="K58" t="s">
-        <v>1862</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1576</v>
+        <v>1593</v>
       </c>
       <c r="J59" t="s">
-        <v>1806</v>
+        <v>1822</v>
       </c>
       <c r="K59" t="s">
-        <v>1863</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
       <c r="J60" t="s">
-        <v>1807</v>
+        <v>1823</v>
       </c>
       <c r="K60" t="s">
-        <v>1864</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1578</v>
+        <v>1595</v>
       </c>
       <c r="J61" t="s">
-        <v>1808</v>
+        <v>1824</v>
       </c>
       <c r="K61" t="s">
-        <v>1865</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1579</v>
+        <v>1596</v>
       </c>
       <c r="J62" t="s">
-        <v>1809</v>
+        <v>1825</v>
       </c>
       <c r="K62" t="s">
-        <v>1866</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1580</v>
+        <v>1597</v>
       </c>
       <c r="J63" t="s">
-        <v>1810</v>
+        <v>1826</v>
       </c>
       <c r="K63" t="s">
-        <v>1731</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1581</v>
+        <v>1598</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>1867</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1582</v>
+        <v>1599</v>
       </c>
       <c r="K65" t="s">
-        <v>1868</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1583</v>
+        <v>1600</v>
       </c>
       <c r="K66" t="s">
-        <v>1869</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1584</v>
+        <v>1601</v>
       </c>
       <c r="K67" t="s">
-        <v>1870</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
       <c r="K68" t="s">
-        <v>1871</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1586</v>
+        <v>1603</v>
       </c>
       <c r="K69" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1587</v>
+        <v>1604</v>
       </c>
       <c r="K70" t="s">
-        <v>1873</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1588</v>
+        <v>1605</v>
       </c>
       <c r="K71" t="s">
-        <v>1874</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1589</v>
+        <v>1606</v>
       </c>
       <c r="K72" t="s">
-        <v>1875</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1590</v>
+        <v>1607</v>
       </c>
       <c r="K73" t="s">
-        <v>1876</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1591</v>
+        <v>1608</v>
       </c>
       <c r="K74" t="s">
-        <v>1877</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
       <c r="K75" t="s">
-        <v>1878</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1593</v>
+        <v>1610</v>
       </c>
       <c r="K76" t="s">
-        <v>1879</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1594</v>
+        <v>1611</v>
       </c>
       <c r="K77" t="s">
-        <v>1880</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
       <c r="K78" t="s">
-        <v>1881</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1596</v>
+        <v>1613</v>
       </c>
       <c r="K79" t="s">
-        <v>1882</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1597</v>
+        <v>1614</v>
       </c>
       <c r="K80" t="s">
-        <v>1883</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="K81" t="s">
-        <v>1884</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1599</v>
+        <v>1616</v>
       </c>
       <c r="K82" t="s">
-        <v>1885</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1600</v>
+        <v>1617</v>
       </c>
       <c r="K83" t="s">
-        <v>1886</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
       <c r="K84" t="s">
-        <v>1887</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
       <c r="K85" t="s">
-        <v>1737</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1603</v>
+        <v>1620</v>
       </c>
       <c r="K86" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1604</v>
+        <v>1621</v>
       </c>
       <c r="K87" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1605</v>
+        <v>1622</v>
       </c>
       <c r="K88" t="s">
-        <v>1890</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1606</v>
+        <v>1623</v>
       </c>
       <c r="K89" t="s">
-        <v>1891</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1607</v>
+        <v>1624</v>
       </c>
       <c r="K90" t="s">
-        <v>1892</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1608</v>
+        <v>1625</v>
       </c>
       <c r="K91" t="s">
-        <v>1893</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1609</v>
+        <v>1626</v>
       </c>
       <c r="K92" t="s">
-        <v>1894</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="K93" t="s">
-        <v>1895</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1611</v>
+        <v>1628</v>
       </c>
       <c r="K94" t="s">
-        <v>1896</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1612</v>
+        <v>1629</v>
       </c>
       <c r="K95" t="s">
-        <v>1739</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1613</v>
+        <v>1630</v>
       </c>
       <c r="K96" t="s">
-        <v>1897</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1614</v>
+        <v>1631</v>
       </c>
       <c r="K97" t="s">
-        <v>1898</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1615</v>
+        <v>1632</v>
       </c>
       <c r="K98" t="s">
-        <v>1899</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1616</v>
+        <v>1633</v>
       </c>
       <c r="K99" t="s">
-        <v>1900</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1617</v>
+        <v>1634</v>
       </c>
       <c r="K100" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1618</v>
+        <v>1635</v>
       </c>
       <c r="K101" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1619</v>
+        <v>1636</v>
       </c>
       <c r="K102" t="s">
-        <v>1903</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1620</v>
+        <v>1637</v>
       </c>
       <c r="K103" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
       <c r="K104" t="s">
-        <v>1905</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="K105" t="s">
-        <v>1906</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1623</v>
+        <v>1640</v>
       </c>
       <c r="K106" t="s">
-        <v>1907</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1624</v>
+        <v>1641</v>
       </c>
       <c r="K107" t="s">
-        <v>1908</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1625</v>
+        <v>1642</v>
       </c>
       <c r="K108" t="s">
-        <v>1909</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1626</v>
+        <v>1643</v>
       </c>
       <c r="K109" t="s">
-        <v>1910</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1627</v>
+        <v>1644</v>
       </c>
       <c r="K110" t="s">
-        <v>1911</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1628</v>
+        <v>1645</v>
       </c>
       <c r="K111" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1629</v>
+        <v>1646</v>
       </c>
       <c r="K112" t="s">
-        <v>1913</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1630</v>
+        <v>1647</v>
       </c>
       <c r="K113" t="s">
-        <v>1914</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1631</v>
+        <v>1648</v>
       </c>
       <c r="K114" t="s">
-        <v>1915</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1632</v>
+        <v>1649</v>
       </c>
       <c r="K115" t="s">
-        <v>1916</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1633</v>
+        <v>1650</v>
       </c>
       <c r="K116" t="s">
-        <v>1917</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1634</v>
+        <v>1651</v>
       </c>
       <c r="K117" t="s">
-        <v>1918</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1635</v>
+        <v>1652</v>
       </c>
       <c r="K118" t="s">
-        <v>1919</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
       <c r="K119" t="s">
-        <v>1920</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1637</v>
+        <v>1654</v>
       </c>
       <c r="K120" t="s">
-        <v>1921</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1638</v>
+        <v>1655</v>
       </c>
       <c r="K121" t="s">
-        <v>1922</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1639</v>
+        <v>1656</v>
       </c>
       <c r="K122" t="s">
-        <v>1923</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1640</v>
+        <v>1657</v>
       </c>
       <c r="K123" t="s">
-        <v>1924</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1641</v>
+        <v>1658</v>
       </c>
       <c r="K124" t="s">
-        <v>1925</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1642</v>
+        <v>1659</v>
       </c>
       <c r="K125" t="s">
-        <v>1710</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1643</v>
+        <v>1660</v>
       </c>
       <c r="K126" t="s">
-        <v>1926</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1644</v>
+        <v>1661</v>
       </c>
       <c r="K127" t="s">
-        <v>1927</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
       <c r="K128" t="s">
-        <v>1928</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
       <c r="K129" t="s">
-        <v>1929</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1647</v>
+        <v>1664</v>
       </c>
       <c r="K130" t="s">
-        <v>1930</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1648</v>
+        <v>1665</v>
       </c>
       <c r="K131" t="s">
-        <v>1931</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1649</v>
+        <v>1666</v>
       </c>
       <c r="K132" t="s">
-        <v>1932</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1650</v>
+        <v>1667</v>
       </c>
       <c r="K133" t="s">
-        <v>1933</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1651</v>
+        <v>1668</v>
       </c>
       <c r="K134" t="s">
-        <v>1934</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1652</v>
+        <v>1669</v>
       </c>
       <c r="K135" t="s">
-        <v>1935</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1653</v>
+        <v>1670</v>
       </c>
       <c r="K136" t="s">
-        <v>1936</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1654</v>
+        <v>1671</v>
       </c>
       <c r="K137" t="s">
-        <v>1937</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1655</v>
+        <v>1672</v>
       </c>
       <c r="K138" t="s">
-        <v>1743</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1656</v>
+        <v>1673</v>
       </c>
       <c r="K139" t="s">
-        <v>1938</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1657</v>
+        <v>1674</v>
       </c>
       <c r="K140" t="s">
-        <v>1939</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1658</v>
+        <v>1675</v>
       </c>
       <c r="K141" t="s">
-        <v>1940</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1659</v>
+        <v>1676</v>
       </c>
       <c r="K142" t="s">
-        <v>1941</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1660</v>
+        <v>1677</v>
       </c>
       <c r="K143" t="s">
-        <v>1942</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1661</v>
+        <v>1678</v>
       </c>
       <c r="K144" t="s">
-        <v>1943</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1662</v>
+        <v>1679</v>
       </c>
       <c r="K145" t="s">
-        <v>1944</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
       <c r="K146" t="s">
-        <v>1945</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1664</v>
+        <v>1681</v>
       </c>
       <c r="K147" t="s">
-        <v>1946</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1665</v>
+        <v>1682</v>
       </c>
       <c r="K148" t="s">
-        <v>1947</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1666</v>
+        <v>1683</v>
       </c>
       <c r="K149" t="s">
-        <v>1948</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1667</v>
+        <v>1684</v>
       </c>
       <c r="K150" t="s">
-        <v>1949</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
       <c r="K151" t="s">
-        <v>1950</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1669</v>
+        <v>1686</v>
       </c>
       <c r="K152" t="s">
-        <v>1951</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1670</v>
+        <v>1687</v>
       </c>
       <c r="K153" t="s">
-        <v>1952</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1671</v>
+        <v>1688</v>
       </c>
       <c r="K154" t="s">
-        <v>1953</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1672</v>
+        <v>1689</v>
       </c>
       <c r="K155" t="s">
-        <v>1954</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="K156" t="s">
-        <v>1955</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
       <c r="K157" t="s">
-        <v>1956</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
       <c r="K158" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1676</v>
+        <v>1693</v>
       </c>
       <c r="K159" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1677</v>
+        <v>1694</v>
       </c>
       <c r="K160" t="s">
-        <v>1959</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1678</v>
+        <v>1695</v>
       </c>
       <c r="K161" t="s">
-        <v>1960</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1679</v>
+        <v>1696</v>
       </c>
       <c r="K162" t="s">
-        <v>1961</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1962</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1963</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1964</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1965</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1748</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1966</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1967</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1968</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1969</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1970</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1971</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1972</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1973</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1974</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1975</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1976</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1977</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1717</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1978</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1979</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1980</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1981</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1982</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1719</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1983</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1984</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1985</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1986</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1987</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1988</v>
+        <v>2004</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">