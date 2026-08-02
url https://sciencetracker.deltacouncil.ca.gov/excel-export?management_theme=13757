--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2710">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2724">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 08:18:00pm</t>
+    <t>2026-08-01 10:33:59pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13757</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13757"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1782,51 +1782,51 @@
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>State Park System Statistics Monitoring</t>
   </si>
   <si>
     <t>California Department of Parks and Recreation [PARKS]</t>
   </si>
   <si>
     <t>California monitors number of "use-days" by individual parks Statewide.
 Each year the Department publishes California State Park System Statistical Report, which contains data that collectively describe and measure the California State Park System. This data covers the most recent fiscal year, July 1 through June 30. This annual report provides information on the system as it existed and was operated during that 12-month period. Among this data are the identity of the system's official set of classified units and major unclassified properties, their acreage, their visitor attendance, the number of selected visitor use facilities, the revenues generated by the system, the system's operating costs, and levels of staffing used to maintain the system. In addition, as of the 2014-15 Statistical Report, the publication now includes Park Unit Costing information, which offers an increased level of fiscal information that allows for a greater understanding of how the Departmental funding is allocated amongst the various state park units in support of the State Park's System.</t>
   </si>
   <si>
     <t>1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management; Water quality; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Water operations; Pollution control; Land use designation; Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Recreation and tourism; Environmental drivers; Socio economic drivers</t>
@@ -2194,115 +2194,118 @@
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Pesticides</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52356</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
 Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
 This work is supported by several integrated teams:
 • Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
 • Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
 • Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
+  </si>
+  <si>
+    <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
     <t>Source characterization and biogeochemical consequences of wastewater and agricultural C, N, and P inputs to the Sacramento-San Joaquin Delta region.</t>
   </si>
   <si>
     <t xml:space="preserve">This project aimed to characterize the sources of carbon, nitrogen,
 phosphorous and sulfur compounds from wastewater treatment plant and
 agricultural discharge in the region. Stable isotope measurement provides
 elemental signatures that can be used to trace compounds to their sources.
 Use of this methodology requires that researchers first characterize the
 stable isotope composition of sources—or fingerprint the suspects.
 By determining the stable isotope composition of various compounds in
 wastewater and agricultural drainage sources, this project aimed to build
@@ -2479,60 +2482,54 @@
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
     <t xml:space="preserve">Water Data Library (WDL) Spatial Data Discovery, Synthesis and Decision Support Tools:  Integration of WDL into the Baydeltalive.com </t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California; 34 North</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Managing California’s water supply is complex, requiring careful coordination to ensure sustainability, water quality, and the protection of public and environmental health. In the Sacramento–San Joaquin Bay-Delta, hundreds of datasets from studies and monitoring programs are used to assess conditions and inform key operational decisions. However, these datasets are often fragmented across agencies and stored in inconsistent formats, making it time-consuming for analysts and researchers to locate and use the data effectively.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This project aims to enhance the &lt;i&gt;Bay-Delta Live (BDL)&lt;/i&gt; data management platform (&lt;a href="http://www.baydeltalive.com/" target="_new"&gt;&lt;span style="color:blue"&gt;www.baydeltalive.com&lt;/span&gt;&lt;/a&gt;) by integrating datasets from the California Department of Water Resources’ &lt;i&gt;Water Data Library (WDL)&lt;/i&gt;. The primary focus is on water quality and environmental monitoring data. By streamlining access to these resources, the project will improve the discovery, retrieval, and analysis of water-related datasets across multiple sources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Key outcomes include:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Unified access to quality-controlled, time-series water data;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Enhanced spatial visualization and modeling capabilities;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Improved collaboration among agencies and stakeholders through shared tools and insights.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This work will support more informed decision-making and help ensure the long-term safety, reliability, and ecological integrity of California’s water resources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
@@ -2552,76 +2549,76 @@
     <t>Environmental conditions; Hydrologic changes</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>July 31, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54455</t>
   </si>
   <si>
     <t>Post-drought wildfire retardant first flushes on early life stage Chinook Salmon (Oncorhynchus tshawytscha) and Rainbow Trout (O. mykiss).</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; Oregon State University</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project will evaluate sublethal toxicity of current-use and new fire retardants on Chinook Salmon, a listed species, as well as Rainbow Trout. Non-weathered and weathered retardants will be tested, with the intention being to generate standard LC50s and EC50s from embryo to alevin, and for weathered retardants to more closely mimic exposure a first flush-like event. Behavioral alterations, yolk sac size and potential latent effects on growth will be recorded. These data will allow managers to design approaches for fire management and prevention that have the lowest possible impact on waterways.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
   </si>
   <si>
     <t>Chinook Salmon; Climate change; Drought; Fish; Flame retardants; Toxicity</t>
   </si>
   <si>
-    <t>January 12, 2026</t>
+    <t>July 30, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54475</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
   </si>
   <si>
     <t>Bioaccumulation; Chinook Salmon; Endangered species; Fish; Habitat; Insecticides; Pesticides; Salmon migration; Toxicity</t>
   </si>
   <si>
     <t>January 9, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54501</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta and Suisun Bay</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;High-frequency monitoring for hydrodynamic (stage, velocity, flow), water quality (including chlorophyll, nutrients), sediment, and phytoplankton at key locations in the Delta (Figure 1). The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions are designed for.&amp;nbsp;Combined, these data establish the spatially and temporally rich data set needed for real-time operation of water export facilities, understanding Delta ecosystem responses to hydrological conditions, and evaluating restoration actions.&lt;/p&gt;
 &lt;p&gt;For more information, including data links, please see the &lt;a href="https://www.usbr.gov/mp/bdo/flow-wq-monitoring.html"&gt;USBR program webpage&lt;/a&gt;.&lt;/p&gt;
@@ -2871,699 +2868,747 @@
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>2023-03-15</t>
   </si>
   <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>DSC-21009</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>2022-07-05</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>Interagency agreement</t>
+  </si>
+  <si>
+    <t>DSC23011</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>February 25, 2025</t>
+  </si>
+  <si>
+    <t>DSC23000</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>November 21, 2025</t>
+  </si>
+  <si>
+    <t>Environmental Science Associates</t>
+  </si>
+  <si>
+    <t>Restore the Delta</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>May 22, 2025</t>
+  </si>
+  <si>
+    <t>2023-03-13</t>
+  </si>
+  <si>
+    <t>DSC22083</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>DSC21000</t>
+  </si>
+  <si>
+    <t>University of North Carolina - Chapel Hill</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>DSC21026</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>DSC21132</t>
+  </si>
+  <si>
+    <t>Wayne State University, Lumigen Instrument Center</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>DSC21133</t>
+  </si>
+  <si>
+    <t>BSA Environmental Services, Inc.</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2022-06-30</t>
+  </si>
+  <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>DSC22082</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
+    <t>Person ID</t>
+  </si>
+  <si>
+    <t>Full name</t>
+  </si>
+  <si>
+    <t>First name</t>
+  </si>
+  <si>
+    <t>Last name</t>
+  </si>
+  <si>
+    <t>Organization</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Past organization</t>
+  </si>
+  <si>
+    <t>Biography or Notes</t>
+  </si>
+  <si>
+    <t>Adam Nanninga</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Nanninga</t>
+  </si>
+  <si>
+    <t>Program Supervisor</t>
+  </si>
+  <si>
+    <t>adam_nanninga@fws.gov</t>
+  </si>
+  <si>
+    <t>May 8, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
+  </si>
+  <si>
+    <t>Adina Paytan</t>
+  </si>
+  <si>
+    <t>Adina</t>
+  </si>
+  <si>
+    <t>Paytan</t>
+  </si>
+  <si>
+    <t>Research Mentor</t>
+  </si>
+  <si>
+    <t>apaytan@ucsc.edu</t>
+  </si>
+  <si>
+    <t>August 14, 2023</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50359</t>
+  </si>
+  <si>
+    <t>Alex Parker</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Parker</t>
+  </si>
+  <si>
+    <t>aparker@csum.edu</t>
+  </si>
+  <si>
+    <t>California State University CSU - Maritime Academy</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50232</t>
+  </si>
+  <si>
+    <t>Alexis Fischer</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Fischer</t>
+  </si>
+  <si>
+    <t>University Corporation of Atmospheric Research [UCAR]</t>
+  </si>
+  <si>
+    <t>Post Doctoral Fellow</t>
+  </si>
+  <si>
+    <t>alexis.fischer@noaa.gov</t>
+  </si>
+  <si>
+    <t>Post Doctoral Fellow, University of California Santa Cruz</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50223</t>
+  </si>
+  <si>
+    <t>Amelie Segarra</t>
+  </si>
+  <si>
+    <t>Amelie</t>
+  </si>
+  <si>
+    <t>Segarra</t>
+  </si>
+  <si>
+    <t>Assistant adj. Professor</t>
+  </si>
+  <si>
+    <t>asegarra@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>November 4, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53281</t>
+  </si>
+  <si>
+    <t>Andreja Kust</t>
+  </si>
+  <si>
+    <t>Andreja</t>
+  </si>
+  <si>
+    <t>Kust</t>
+  </si>
+  <si>
+    <t>andreja.kust@berkeley.edu</t>
+  </si>
+  <si>
+    <t>May 7, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/52296</t>
+  </si>
+  <si>
+    <t>Andrew Goodman</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Goodman</t>
+  </si>
+  <si>
+    <t>Fish Taxonomist &amp; Laboratory Manager</t>
+  </si>
+  <si>
+    <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
+  </si>
+  <si>
+    <t>Anke Mueller-Solger</t>
+  </si>
+  <si>
+    <t>Anke</t>
+  </si>
+  <si>
+    <t>Mueller-Solger</t>
+  </si>
+  <si>
+    <t>California Water Science Center</t>
+  </si>
+  <si>
+    <t>amueller-solger@usgs.gov</t>
+  </si>
+  <si>
+    <t>916-278-3198</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
+  </si>
+  <si>
+    <t>April Robinson</t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>april@sfei.org</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50294</t>
+  </si>
+  <si>
+    <t>Arturo Keller</t>
+  </si>
+  <si>
+    <t>Arturo</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>keller@bren.ucsb.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50355</t>
+  </si>
+  <si>
+    <t>Bernie May</t>
+  </si>
+  <si>
+    <t>Bernie</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>bpmay@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>530-754-8123</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50247</t>
+  </si>
+  <si>
+    <t>Brett Kawakami</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Kawakami</t>
+  </si>
+  <si>
+    <t>brett.kawakami@ebmud.com</t>
+  </si>
+  <si>
+    <t>925-688-8183</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50258</t>
+  </si>
+  <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
+    <t>Brian Schreier</t>
+  </si>
+  <si>
+    <t>Schreier</t>
+  </si>
+  <si>
+    <t>brian.schreier@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50365</t>
+  </si>
+  <si>
+    <t>Bryan Matthias</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Matthias</t>
+  </si>
+  <si>
+    <t>Supervisory Fish Biologist</t>
+  </si>
+  <si>
+    <t>bryan_matthias@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54393</t>
+  </si>
+  <si>
+    <t>Carol Kendall</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Kendall</t>
+  </si>
+  <si>
+    <t>Principal Investigator</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/52841</t>
+  </si>
+  <si>
+    <t>Catherine Ruhl</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Ruhl</t>
+  </si>
+  <si>
+    <t>Supervisory Hydrologist</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53431</t>
+  </si>
+  <si>
+    <t>Charles Alpers</t>
+  </si>
+  <si>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Alpers</t>
+  </si>
+  <si>
+    <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>cnalpers@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50228</t>
+  </si>
+  <si>
+    <t>Chelsea Lam</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Lam</t>
+  </si>
+  <si>
+    <t>Doctoral Student</t>
+  </si>
+  <si>
+    <t>chylam@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50344</t>
+  </si>
+  <si>
+    <t>Christina Richardson</t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>Richardson</t>
+  </si>
+  <si>
+    <t>cmrichar@ucsc.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50358</t>
+  </si>
+  <si>
+    <t>Christopher Holleman</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Holleman</t>
+  </si>
+  <si>
+    <t>cdholleman@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>828-333-0183</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50318</t>
+  </si>
+  <si>
+    <t>Claudia Macfarlane</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>Macfarlane</t>
+  </si>
+  <si>
+    <t>EDSM Data Manager</t>
+  </si>
+  <si>
+    <t>claudia_macfarlane@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54417</t>
+  </si>
+  <si>
+    <t>Dana Myers</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Myers</t>
+  </si>
+  <si>
+    <t>Ph.D. student</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54218</t>
+  </si>
+  <si>
+    <t>Daniel Schlenk</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Schlenk</t>
+  </si>
+  <si>
+    <t>daniel.schlenk@ucr.edu</t>
+  </si>
+  <si>
+    <t>Prof. of Aquatic Ecotoxicology &amp; Environmental Toxicology, (951) 827-2018</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50315</t>
+  </si>
+  <si>
+    <t>David Hart</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Hydrologist</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53441</t>
+  </si>
+  <si>
+    <t>David Sedlak</t>
+  </si>
+  <si>
+    <t>Sedlak</t>
+  </si>
+  <si>
+    <t>sedlak@ce.berkeley.edu</t>
+  </si>
+  <si>
+    <t>(510) 643-0256</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50246</t>
+  </si>
+  <si>
+    <t>David Senn</t>
+  </si>
+  <si>
+    <t>Senn</t>
+  </si>
+  <si>
+    <t>Senior Scientist</t>
+  </si>
+  <si>
+    <t>davids@sfei.org</t>
+  </si>
+  <si>
+    <t>(510) 746-7366</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50275</t>
+  </si>
+  <si>
+    <t>Denise Goodman</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>denise_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54387</t>
+  </si>
+  <si>
+    <t>Donald Weston</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Weston</t>
+  </si>
+  <si>
+    <t>dweston@berkeley.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50264</t>
+  </si>
+  <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
     <t>January 29, 2024</t>
-  </si>
-[...646 lines deleted...]
-    <t>Eli.Ateljevich@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Eric Huber</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Huber</t>
   </si>
   <si>
     <t>Program Manager</t>
   </si>
   <si>
     <t>eric_huber@fws.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;div class="WordSection1"&gt;
 &lt;div class="WordSection1"&gt;
 &lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:5.05pt;margin-bottom:.0001pt;line-height:14.9pt;mso-line-height-rule:
 exactly"&gt;&amp;nbsp;&lt;/p&gt;
@@ -3679,50 +3724,53 @@
   <si>
     <t>jecloern@usgs.gov</t>
   </si>
   <si>
     <t>650-329-4594</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50225</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
   </si>
   <si>
+    <t>January 31, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jay Davis</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>jay@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50303</t>
   </si>
   <si>
     <t>Jennie Wiggins</t>
   </si>
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
@@ -3850,53 +3898,50 @@
   <si>
     <t>Bouma-Gregson</t>
   </si>
   <si>
     <t>Research Biologist</t>
   </si>
   <si>
     <t>kbouma-gregson@usgs.gov</t>
   </si>
   <si>
     <t>Now working for USGS California Water Science Center
 Email: kbouma-gregson@usgs.gov
 Phone: 510-230-3691</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Lara Mitchell</t>
   </si>
   <si>
     <t>Lara</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>lara_mitchell@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50366</t>
   </si>
   <si>
     <t>Laura Nickelhoff</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
@@ -4272,53 +4317,50 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50256</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sam Safran</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Safran</t>
   </si>
   <si>
     <t>sams@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50300</t>
   </si>
   <si>
     <t>Sara Knox</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Knox</t>
@@ -4559,50 +4601,53 @@
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Inactive</t>
+  </si>
+  <si>
+    <t>January 12, 2026</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Department of Conservation (DOC) emphasizes science-based decision-making in the interest of all Californians. Our services affect people and the habitats of wildlife and aquatic species living in and around California.&lt;/p&gt;
 &lt;p&gt;With a team of scientists and other dedic​​ated professionals, the Department of Conservation (DOC)&amp;nbsp;administers a variety of programs vital to California's public safety, enviro​nment and economy. The services DOC provides are designed to balance today's needs with tomorrow's obligations by fostering the wise use and conservation of energy, land and mineral resources.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.conservation.ca.gov/"&gt;https://www.conservation.ca.gov/&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 11, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49601</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
@@ -8454,53 +8499,50 @@
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
-  </si>
-[...1 lines deleted...]
-    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
@@ -14320,77 +14362,79 @@
       <c r="S87" t="s">
         <v>677</v>
       </c>
       <c r="T87" t="s">
         <v>678</v>
       </c>
       <c r="U87" t="s">
         <v>679</v>
       </c>
       <c r="V87"/>
       <c r="W87" t="s">
         <v>273</v>
       </c>
       <c r="X87" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>53151</v>
       </c>
       <c r="B88" t="s">
         <v>681</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="D88" t="s">
         <v>682</v>
       </c>
       <c r="E88" t="s">
         <v>683</v>
       </c>
       <c r="F88" t="s">
         <v>684</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88" t="s">
         <v>600</v>
       </c>
       <c r="J88" t="s">
         <v>685</v>
       </c>
       <c r="K88"/>
       <c r="L88">
         <v>2021</v>
       </c>
       <c r="M88" t="s">
         <v>686</v>
       </c>
-      <c r="N88"/>
+      <c r="N88">
+        <v>2025</v>
+      </c>
       <c r="O88" t="s">
         <v>687</v>
       </c>
       <c r="P88" t="s">
         <v>93</v>
       </c>
       <c r="Q88" t="s">
         <v>688</v>
       </c>
       <c r="R88" t="s">
         <v>689</v>
       </c>
       <c r="S88" t="s">
         <v>690</v>
       </c>
       <c r="T88" t="s">
         <v>691</v>
       </c>
       <c r="U88" t="s">
         <v>692</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
         <v>693</v>
       </c>
@@ -14444,632 +14488,638 @@
       <c r="S89" t="s">
         <v>698</v>
       </c>
       <c r="T89" t="s">
         <v>699</v>
       </c>
       <c r="U89" t="s">
         <v>700</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
         <v>701</v>
       </c>
       <c r="X89" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>53501</v>
       </c>
       <c r="B90" t="s">
         <v>703</v>
       </c>
       <c r="C90" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="D90" t="s">
         <v>37</v>
       </c>
       <c r="E90" t="s">
         <v>704</v>
       </c>
       <c r="F90" t="s">
         <v>705</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>62</v>
       </c>
       <c r="K90"/>
       <c r="L90">
         <v>2023</v>
       </c>
-      <c r="M90"/>
-      <c r="N90"/>
+      <c r="M90" t="s">
+        <v>706</v>
+      </c>
+      <c r="N90">
+        <v>2025</v>
+      </c>
       <c r="O90" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="P90" t="s">
         <v>128</v>
       </c>
       <c r="Q90" t="s">
         <v>95</v>
       </c>
       <c r="R90" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="S90" t="s">
         <v>95</v>
       </c>
       <c r="T90" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="U90" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
-        <v>583</v>
+        <v>693</v>
       </c>
       <c r="X90" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>53661</v>
       </c>
       <c r="B91" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91" t="s">
         <v>115</v>
       </c>
       <c r="E91" t="s">
         <v>126</v>
       </c>
       <c r="F91" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
       <c r="K91"/>
       <c r="L91">
         <v>2017</v>
       </c>
       <c r="M91">
         <v>2</v>
       </c>
       <c r="N91">
         <v>2019</v>
       </c>
       <c r="O91" t="s">
         <v>44</v>
       </c>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>95</v>
       </c>
       <c r="R91" t="s">
         <v>271</v>
       </c>
       <c r="S91" t="s">
         <v>95</v>
       </c>
       <c r="T91" t="s">
         <v>54</v>
       </c>
       <c r="U91" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="V91"/>
       <c r="W91" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="X91" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>54126</v>
       </c>
       <c r="B92" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C92" t="s">
         <v>74</v>
       </c>
       <c r="D92" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>41</v>
       </c>
       <c r="J92" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="K92"/>
       <c r="L92">
         <v>2022</v>
       </c>
       <c r="M92" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>64</v>
       </c>
       <c r="P92" t="s">
         <v>303</v>
       </c>
       <c r="Q92" t="s">
         <v>95</v>
       </c>
       <c r="R92" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="S92" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="T92" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="U92" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="V92"/>
       <c r="W92" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="X92" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>54217</v>
       </c>
       <c r="B93" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C93" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D93" t="s">
         <v>268</v>
       </c>
       <c r="E93" t="s">
         <v>126</v>
       </c>
       <c r="F93" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
       <c r="K93"/>
       <c r="L93">
         <v>2025</v>
       </c>
       <c r="M93" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="N93">
         <v>2027</v>
       </c>
       <c r="O93" t="s">
         <v>64</v>
       </c>
       <c r="P93" t="s">
         <v>93</v>
       </c>
       <c r="Q93" t="s">
         <v>95</v>
       </c>
       <c r="R93"/>
       <c r="S93" t="s">
         <v>95</v>
       </c>
       <c r="T93" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="U93" t="s">
         <v>156</v>
       </c>
       <c r="V93"/>
       <c r="W93" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="X93" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>54287</v>
       </c>
       <c r="B94" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C94" t="s">
         <v>74</v>
       </c>
       <c r="D94" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E94" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F94" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
       <c r="K94"/>
       <c r="L94">
         <v>2025</v>
       </c>
       <c r="M94" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="N94">
         <v>2028</v>
       </c>
       <c r="O94" t="s">
         <v>64</v>
       </c>
       <c r="P94" t="s">
         <v>93</v>
       </c>
       <c r="Q94" t="s">
         <v>66</v>
       </c>
       <c r="R94" t="s">
         <v>67</v>
       </c>
       <c r="S94" t="s">
         <v>95</v>
       </c>
       <c r="T94" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="U94" t="s">
         <v>172</v>
       </c>
       <c r="V94"/>
       <c r="W94" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="X94" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>54368</v>
       </c>
       <c r="B95" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C95" t="s">
         <v>74</v>
       </c>
       <c r="D95" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95" t="s">
         <v>531</v>
       </c>
       <c r="J95" t="s">
         <v>62</v>
       </c>
       <c r="K95"/>
       <c r="L95">
         <v>2024</v>
       </c>
       <c r="M95">
         <v>2</v>
       </c>
       <c r="N95"/>
       <c r="O95" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="P95" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="Q95" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="R95"/>
       <c r="S95" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="T95" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="U95" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="V95"/>
       <c r="W95" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="X95" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>54442</v>
       </c>
       <c r="B96" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C96" t="s">
         <v>74</v>
       </c>
       <c r="D96" t="s">
         <v>105</v>
       </c>
       <c r="E96" t="s">
         <v>58</v>
       </c>
       <c r="F96" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G96" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H96"/>
       <c r="I96" t="s">
         <v>600</v>
       </c>
       <c r="J96" t="s">
         <v>685</v>
       </c>
       <c r="K96"/>
       <c r="L96">
         <v>2025</v>
       </c>
       <c r="M96" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="N96">
         <v>2026</v>
       </c>
       <c r="O96" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="P96" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="Q96" t="s">
         <v>653</v>
       </c>
       <c r="R96" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="S96" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="T96" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="U96" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="V96"/>
       <c r="W96" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="X96" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>54452</v>
       </c>
       <c r="B97" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C97" t="s">
         <v>36</v>
       </c>
       <c r="D97" t="s">
         <v>115</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="G97" t="s">
         <v>511</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="K97"/>
       <c r="L97">
         <v>2021</v>
       </c>
       <c r="M97" t="s">
-        <v>767</v>
+        <v>686</v>
       </c>
       <c r="N97">
         <v>2025</v>
       </c>
       <c r="O97" t="s">
         <v>64</v>
       </c>
       <c r="P97" t="s">
         <v>93</v>
       </c>
       <c r="Q97" t="s">
         <v>81</v>
       </c>
       <c r="R97" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="S97" t="s">
         <v>768</v>
       </c>
       <c r="T97" t="s">
         <v>769</v>
       </c>
       <c r="U97" t="s">
         <v>172</v>
       </c>
       <c r="V97"/>
       <c r="W97" t="s">
+        <v>693</v>
+      </c>
+      <c r="X97" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>54455</v>
       </c>
       <c r="B98" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98" t="s">
+        <v>772</v>
+      </c>
+      <c r="E98" t="s">
         <v>773</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="G98" t="s">
         <v>585</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
+        <v>775</v>
+      </c>
+      <c r="J98" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="K98"/>
       <c r="L98">
         <v>2024</v>
       </c>
       <c r="M98"/>
       <c r="N98">
         <v>2025</v>
       </c>
       <c r="O98" t="s">
         <v>533</v>
       </c>
       <c r="P98" t="s">
+        <v>777</v>
+      </c>
+      <c r="Q98" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="R98" t="s">
         <v>215</v>
       </c>
       <c r="S98" t="s">
+        <v>779</v>
+      </c>
+      <c r="T98" t="s">
         <v>780</v>
       </c>
-      <c r="T98" t="s">
+      <c r="U98" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="V98"/>
       <c r="W98" t="s">
+        <v>782</v>
+      </c>
+      <c r="X98" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>54475</v>
       </c>
       <c r="B99" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="C99" t="s">
         <v>74</v>
       </c>
       <c r="D99" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>62</v>
       </c>
       <c r="K99"/>
       <c r="L99">
         <v>2023</v>
       </c>
-      <c r="M99"/>
+      <c r="M99" t="s">
+        <v>787</v>
+      </c>
       <c r="N99">
         <v>2026</v>
       </c>
       <c r="O99" t="s">
         <v>44</v>
       </c>
       <c r="P99"/>
       <c r="Q99" t="s">
         <v>81</v>
       </c>
       <c r="R99"/>
       <c r="S99" t="s">
         <v>788</v>
       </c>
       <c r="T99" t="s">
         <v>789</v>
       </c>
       <c r="U99" t="s">
         <v>790</v>
       </c>
       <c r="V99"/>
       <c r="W99" t="s">
         <v>791</v>
       </c>
       <c r="X99" t="s">
@@ -15086,2765 +15136,2991 @@
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100" t="s">
         <v>105</v>
       </c>
       <c r="E100" t="s">
         <v>794</v>
       </c>
       <c r="F100" t="s">
         <v>795</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100" t="s">
         <v>457</v>
       </c>
       <c r="J100" t="s">
         <v>62</v>
       </c>
       <c r="K100"/>
       <c r="L100">
         <v>2023</v>
       </c>
       <c r="M100" t="s">
-        <v>796</v>
+        <v>706</v>
       </c>
       <c r="N100">
         <v>2025</v>
       </c>
       <c r="O100" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="P100" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="Q100" t="s">
         <v>81</v>
       </c>
       <c r="R100" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="S100" t="s">
         <v>788</v>
       </c>
       <c r="T100" t="s">
+        <v>798</v>
+      </c>
+      <c r="U100" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="V100"/>
       <c r="W100" t="s">
+        <v>800</v>
+      </c>
+      <c r="X100" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>54511</v>
       </c>
       <c r="B101" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C101" t="s">
         <v>74</v>
       </c>
       <c r="D101" t="s">
         <v>299</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101" t="s">
         <v>531</v>
       </c>
       <c r="J101"/>
       <c r="K101"/>
       <c r="L101">
         <v>2025</v>
       </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101" t="s">
         <v>315</v>
       </c>
       <c r="P101" t="s">
         <v>303</v>
       </c>
       <c r="Q101" t="s">
         <v>697</v>
       </c>
       <c r="R101" t="s">
+        <v>804</v>
+      </c>
+      <c r="S101" t="s">
         <v>805</v>
       </c>
-      <c r="S101" t="s">
+      <c r="T101" t="s">
         <v>806</v>
       </c>
-      <c r="T101" t="s">
+      <c r="U101" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="V101"/>
       <c r="W101" t="s">
+        <v>808</v>
+      </c>
+      <c r="X101" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>54596</v>
       </c>
       <c r="B102" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C102" t="s">
         <v>36</v>
       </c>
       <c r="D102" t="s">
         <v>126</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
       <c r="K102"/>
       <c r="L102">
         <v>2022</v>
       </c>
       <c r="M102" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="N102">
         <v>2025</v>
       </c>
       <c r="O102" t="s">
         <v>64</v>
       </c>
       <c r="P102" t="s">
         <v>93</v>
       </c>
       <c r="Q102" t="s">
         <v>81</v>
       </c>
       <c r="R102"/>
       <c r="S102" t="s">
+        <v>812</v>
+      </c>
+      <c r="T102" t="s">
         <v>813</v>
       </c>
-      <c r="T102" t="s">
+      <c r="U102" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="V102"/>
       <c r="W102" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
       <c r="X102" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>54755</v>
       </c>
       <c r="B103" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C103" t="s">
         <v>74</v>
       </c>
       <c r="D103" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
       <c r="K103"/>
       <c r="L103">
         <v>2025</v>
       </c>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103" t="s">
         <v>465</v>
       </c>
       <c r="P103"/>
       <c r="Q103" t="s">
         <v>95</v>
       </c>
       <c r="R103"/>
       <c r="S103" t="s">
         <v>95</v>
       </c>
       <c r="T103" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103" t="s">
+        <v>819</v>
+      </c>
+      <c r="X103" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>54759</v>
       </c>
       <c r="B104" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C104" t="s">
         <v>74</v>
       </c>
       <c r="D104" t="s">
         <v>126</v>
       </c>
       <c r="E104" t="s">
+        <v>822</v>
+      </c>
+      <c r="F104" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="G104" t="s">
         <v>695</v>
       </c>
       <c r="H104"/>
       <c r="I104" t="s">
         <v>600</v>
       </c>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104">
         <v>2024</v>
       </c>
       <c r="M104">
         <v>34</v>
       </c>
       <c r="N104"/>
       <c r="O104" t="s">
         <v>315</v>
       </c>
       <c r="P104"/>
       <c r="Q104" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="R104"/>
       <c r="S104" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="T104" t="s">
         <v>318</v>
       </c>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104" t="s">
         <v>701</v>
       </c>
       <c r="X104" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D1" t="s">
         <v>829</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>830</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>831</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>832</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>833</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>834</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>835</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>836</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>837</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>838</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
+        <v>841</v>
+      </c>
+      <c r="H2" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="P2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51537</v>
       </c>
       <c r="B4">
         <v>49892</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>500000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51549</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5">
         <v>1052</v>
       </c>
       <c r="D5" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E5" t="s">
         <v>207</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
+        <v>841</v>
+      </c>
+      <c r="H5" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>790000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="P5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51545</v>
       </c>
       <c r="B6">
         <v>49837</v>
       </c>
       <c r="C6">
         <v>1042</v>
       </c>
       <c r="D6" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E6" t="s">
         <v>192</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
+        <v>841</v>
+      </c>
+      <c r="H6" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>116927.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="P6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51543</v>
       </c>
       <c r="B7">
         <v>49835</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>838372.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="P7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51529</v>
       </c>
       <c r="B8">
         <v>49829</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E8" t="s">
         <v>180</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="H8" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>1167141.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51530</v>
       </c>
       <c r="B9">
         <v>49841</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="E9" t="s">
         <v>105</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>143735.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51630</v>
       </c>
       <c r="B10">
         <v>49816</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>528</v>
       </c>
       <c r="E10" t="s">
+        <v>846</v>
+      </c>
+      <c r="F10" t="s">
         <v>847</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51622</v>
       </c>
       <c r="B11">
         <v>49824</v>
       </c>
       <c r="C11" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D11" t="s">
         <v>528</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
+        <v>847</v>
+      </c>
+      <c r="G11" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>1701829.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51632</v>
       </c>
       <c r="B12">
         <v>49818</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>528</v>
       </c>
       <c r="E12" t="s">
         <v>105</v>
       </c>
       <c r="F12" t="s">
+        <v>847</v>
+      </c>
+      <c r="G12" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>570602.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51626</v>
       </c>
       <c r="B13">
         <v>49828</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>528</v>
       </c>
       <c r="E13" t="s">
         <v>150</v>
       </c>
       <c r="F13" t="s">
+        <v>847</v>
+      </c>
+      <c r="G13" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>963408.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51624</v>
       </c>
       <c r="B14">
         <v>49826</v>
       </c>
       <c r="C14" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D14" t="s">
         <v>528</v>
       </c>
       <c r="E14" t="s">
         <v>171</v>
       </c>
       <c r="F14" t="s">
+        <v>847</v>
+      </c>
+      <c r="G14" t="s">
         <v>848</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>891341.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51599</v>
       </c>
       <c r="B15">
         <v>49783</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51597</v>
       </c>
       <c r="B16">
         <v>49782</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51598</v>
       </c>
       <c r="B17">
         <v>49782</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51590</v>
       </c>
       <c r="B18">
         <v>49792</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51591</v>
       </c>
       <c r="B19">
         <v>49792</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51592</v>
       </c>
       <c r="B20">
         <v>49792</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51593</v>
       </c>
       <c r="B21">
         <v>49792</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>75</v>
       </c>
       <c r="F21" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51594</v>
       </c>
       <c r="B22">
         <v>49792</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>75</v>
       </c>
       <c r="F22" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51521</v>
       </c>
       <c r="B23">
         <v>49794</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>135</v>
       </c>
       <c r="E23" t="s">
         <v>207</v>
       </c>
       <c r="F23" t="s">
+        <v>859</v>
+      </c>
+      <c r="G23" t="s">
         <v>860</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>71615.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51518</v>
       </c>
       <c r="B24">
         <v>49809</v>
       </c>
       <c r="C24">
         <v>5047</v>
       </c>
       <c r="D24" t="s">
         <v>135</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
+        <v>859</v>
+      </c>
+      <c r="G24" t="s">
         <v>860</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>5500.0</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51578</v>
       </c>
       <c r="B25">
         <v>49868</v>
       </c>
       <c r="C25">
         <v>18206</v>
       </c>
       <c r="D25" t="s">
         <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>250</v>
       </c>
       <c r="F25" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>494663.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O25" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="P25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51586</v>
       </c>
       <c r="B26">
         <v>49787</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>135</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
+        <v>860</v>
+      </c>
+      <c r="H26" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>1472717.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51563</v>
       </c>
       <c r="B27">
         <v>49857</v>
       </c>
       <c r="C27">
         <v>18221</v>
       </c>
       <c r="D27" t="s">
         <v>135</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G27" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H27" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>15924.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51522</v>
       </c>
       <c r="B28">
         <v>49795</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>135</v>
       </c>
       <c r="E28" t="s">
         <v>100</v>
       </c>
       <c r="F28" t="s">
+        <v>859</v>
+      </c>
+      <c r="G28" t="s">
         <v>860</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>73935.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51558</v>
       </c>
       <c r="B29">
         <v>49853</v>
       </c>
       <c r="C29">
         <v>2042</v>
       </c>
       <c r="D29" t="s">
         <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>225</v>
       </c>
       <c r="F29" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G29" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H29" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>723731.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51520</v>
       </c>
       <c r="B30">
         <v>49811</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
+        <v>859</v>
+      </c>
+      <c r="G30" t="s">
         <v>860</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>149866.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51560</v>
       </c>
       <c r="B31">
         <v>49855</v>
       </c>
       <c r="C31">
         <v>2040</v>
       </c>
       <c r="D31" t="s">
         <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>126</v>
       </c>
       <c r="F31" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G31" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H31" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>1498771.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51519</v>
       </c>
       <c r="B32">
         <v>49810</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>135</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="F32" t="s">
+        <v>859</v>
+      </c>
+      <c r="G32" t="s">
         <v>860</v>
       </c>
-      <c r="G32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>595700.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O32" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="P32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51562</v>
       </c>
       <c r="B33">
         <v>49857</v>
       </c>
       <c r="C33">
         <v>18205</v>
       </c>
       <c r="D33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="F33" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G33" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H33" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>744390.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51554</v>
       </c>
       <c r="B34">
         <v>49848</v>
       </c>
       <c r="C34">
         <v>2046</v>
       </c>
       <c r="D34" t="s">
         <v>135</v>
       </c>
       <c r="E34" t="s">
         <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G34" t="s">
+        <v>871</v>
+      </c>
+      <c r="H34" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>600000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51525</v>
       </c>
       <c r="B35">
         <v>49798</v>
       </c>
       <c r="C35">
         <v>5298</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>105</v>
       </c>
       <c r="F35" t="s">
+        <v>873</v>
+      </c>
+      <c r="G35" t="s">
+        <v>860</v>
+      </c>
+      <c r="H35" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>129712.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51666</v>
       </c>
       <c r="B36">
         <v>49875</v>
       </c>
       <c r="C36">
         <v>19054</v>
       </c>
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>105</v>
       </c>
       <c r="F36" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G36" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H36" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>149342.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51564</v>
       </c>
       <c r="B37">
         <v>49857</v>
       </c>
       <c r="C37">
         <v>18222</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>105</v>
       </c>
       <c r="F37" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G37" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H37" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>178901.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51557</v>
       </c>
       <c r="B38">
         <v>49851</v>
       </c>
       <c r="C38">
         <v>2047</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>105</v>
       </c>
       <c r="F38" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G38" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H38" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>312566.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51515</v>
       </c>
       <c r="B39">
         <v>49806</v>
       </c>
       <c r="C39">
         <v>5298</v>
       </c>
       <c r="D39" t="s">
         <v>135</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" t="s">
+        <v>873</v>
+      </c>
+      <c r="G39" t="s">
+        <v>860</v>
+      </c>
+      <c r="H39" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>151403.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51580</v>
       </c>
       <c r="B40">
         <v>49870</v>
       </c>
       <c r="C40">
         <v>18208</v>
       </c>
       <c r="D40" t="s">
         <v>135</v>
       </c>
       <c r="E40" t="s">
         <v>125</v>
       </c>
       <c r="F40" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G40" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H40" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>863160.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51671</v>
       </c>
       <c r="B41">
         <v>49881</v>
       </c>
       <c r="C41">
         <v>19054</v>
       </c>
       <c r="D41" t="s">
         <v>135</v>
       </c>
       <c r="E41" t="s">
         <v>268</v>
       </c>
       <c r="F41" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G41" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H41" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>118511.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51514</v>
       </c>
       <c r="B42">
         <v>49805</v>
       </c>
       <c r="C42">
         <v>5298</v>
       </c>
       <c r="D42" t="s">
         <v>135</v>
       </c>
       <c r="E42" t="s">
         <v>115</v>
       </c>
       <c r="F42" t="s">
+        <v>873</v>
+      </c>
+      <c r="G42" t="s">
+        <v>860</v>
+      </c>
+      <c r="H42" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>200143.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51672</v>
       </c>
       <c r="B43">
         <v>49882</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
         <v>135</v>
       </c>
       <c r="E43" t="s">
         <v>115</v>
       </c>
       <c r="F43" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G43" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H43" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>221659.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51576</v>
       </c>
       <c r="B44">
         <v>49866</v>
       </c>
       <c r="C44">
         <v>18214</v>
       </c>
       <c r="D44" t="s">
         <v>299</v>
       </c>
       <c r="E44" t="s">
         <v>244</v>
       </c>
       <c r="F44" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>478048.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51644</v>
       </c>
       <c r="B45">
         <v>49906</v>
       </c>
       <c r="C45" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D45" t="s">
         <v>299</v>
       </c>
       <c r="E45" t="s">
         <v>298</v>
       </c>
       <c r="F45" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>52401</v>
       </c>
       <c r="B46">
         <v>52291</v>
       </c>
       <c r="C46">
         <v>21045</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G46" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H46" t="s">
+        <v>878</v>
+      </c>
+      <c r="I46" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="J46">
         <v>241410.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>52421</v>
       </c>
       <c r="B47">
         <v>52356</v>
       </c>
       <c r="C47">
         <v>21045</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
       <c r="E47" t="s">
         <v>268</v>
       </c>
       <c r="F47" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G47" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H47" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="I47" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="J47">
         <v>62991.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>52901</v>
       </c>
       <c r="B48">
         <v>49809</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>55500.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>53416</v>
       </c>
       <c r="B49">
         <v>53411</v>
       </c>
       <c r="C49" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D49" t="s">
         <v>299</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
+        <v>883</v>
+      </c>
+      <c r="I49" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="J49">
         <v>14335.0</v>
       </c>
       <c r="K49" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>53531</v>
       </c>
       <c r="B50">
         <v>53501</v>
       </c>
       <c r="C50" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="D50" t="s">
         <v>135</v>
       </c>
       <c r="E50" t="s">
         <v>704</v>
       </c>
       <c r="F50"/>
-      <c r="G50"/>
+      <c r="G50" t="s">
+        <v>860</v>
+      </c>
       <c r="H50" t="s">
+        <v>888</v>
+      </c>
+      <c r="I50" t="s">
         <v>889</v>
       </c>
-      <c r="I50"/>
       <c r="J50">
         <v>324856.42</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>890</v>
+        <v>693</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>53556</v>
       </c>
       <c r="B51">
         <v>53151</v>
       </c>
       <c r="C51" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="D51" t="s">
         <v>135</v>
       </c>
       <c r="E51" t="s">
         <v>682</v>
       </c>
       <c r="F51" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="G51"/>
+        <v>865</v>
+      </c>
+      <c r="G51" t="s">
+        <v>860</v>
+      </c>
       <c r="H51" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>579386.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>731</v>
+        <v>693</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>54127</v>
       </c>
       <c r="B52">
         <v>54126</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
         <v>528</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
       <c r="F52" t="s">
+        <v>847</v>
+      </c>
+      <c r="G52" t="s">
         <v>848</v>
       </c>
-      <c r="G52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" t="s">
+        <v>892</v>
+      </c>
+      <c r="I52" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="J52">
         <v>1800000.0</v>
       </c>
       <c r="K52" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="L52" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>54222</v>
       </c>
       <c r="B53">
         <v>54217</v>
       </c>
       <c r="C53" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="D53" t="s">
         <v>135</v>
       </c>
       <c r="E53" t="s">
         <v>268</v>
       </c>
       <c r="F53" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G53" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H53" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="I53" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="J53">
         <v>172787.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>54296</v>
       </c>
       <c r="B54">
         <v>54287</v>
       </c>
       <c r="C54" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="D54" t="s">
         <v>135</v>
       </c>
       <c r="E54" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F54" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G54" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H54" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="I54" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="J54">
         <v>490287.34</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>54297</v>
       </c>
       <c r="B55">
         <v>54287</v>
       </c>
       <c r="C55" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="D55" t="s">
         <v>135</v>
       </c>
       <c r="E55" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F55" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G55" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H55" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="I55" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="J55">
         <v>228070.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>54298</v>
       </c>
       <c r="B56">
         <v>54287</v>
       </c>
       <c r="C56" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="D56" t="s">
         <v>135</v>
       </c>
       <c r="E56" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="F56" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G56" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H56" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="I56" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="J56">
         <v>54635.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>54433</v>
       </c>
       <c r="B57">
         <v>53411</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
         <v>37</v>
       </c>
       <c r="E57" t="s">
         <v>126</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>5037.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>54434</v>
       </c>
       <c r="B58">
         <v>53411</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
         <v>126</v>
       </c>
       <c r="E58" t="s">
         <v>126</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>900.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>54504</v>
       </c>
       <c r="B59">
         <v>54501</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="I59"/>
       <c r="J59">
         <v>525719.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>54508</v>
       </c>
       <c r="B60">
         <v>54475</v>
       </c>
-      <c r="C60"/>
+      <c r="C60" t="s">
+        <v>906</v>
+      </c>
       <c r="D60" t="s">
         <v>135</v>
       </c>
-      <c r="E60"/>
+      <c r="E60" t="s">
+        <v>105</v>
+      </c>
       <c r="F60"/>
-      <c r="G60"/>
+      <c r="G60" t="s">
+        <v>860</v>
+      </c>
       <c r="H60" t="s">
+        <v>907</v>
+      </c>
+      <c r="I60" t="s">
         <v>908</v>
       </c>
-      <c r="I60"/>
       <c r="J60">
-        <v>583911.0</v>
+        <v>229884.9</v>
       </c>
       <c r="K60"/>
-      <c r="L60"/>
+      <c r="L60" t="s">
+        <v>909</v>
+      </c>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>54595</v>
       </c>
       <c r="B61">
         <v>54452</v>
       </c>
       <c r="C61" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D61" t="s">
         <v>135</v>
       </c>
       <c r="E61" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F61" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G61" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="H61" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="I61" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61"/>
-      <c r="L61"/>
+      <c r="L61" t="s">
+        <v>863</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>54599</v>
       </c>
       <c r="B62">
         <v>54596</v>
       </c>
       <c r="C62" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D62" t="s">
         <v>135</v>
       </c>
       <c r="E62" t="s">
         <v>126</v>
       </c>
       <c r="F62" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="G62"/>
+        <v>865</v>
+      </c>
+      <c r="G62" t="s">
+        <v>860</v>
+      </c>
       <c r="H62" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I62" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="J62">
         <v>675556.0</v>
       </c>
       <c r="K62"/>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>909</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>54601</v>
       </c>
       <c r="B63">
         <v>54596</v>
       </c>
       <c r="C63" t="s">
         <v>915</v>
       </c>
       <c r="D63" t="s">
         <v>135</v>
       </c>
       <c r="E63" t="s">
         <v>916</v>
       </c>
       <c r="F63" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="G63"/>
+        <v>865</v>
+      </c>
+      <c r="G63" t="s">
+        <v>860</v>
+      </c>
       <c r="H63" t="s">
         <v>917</v>
       </c>
       <c r="I63" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="J63">
         <v>314683.03</v>
       </c>
       <c r="K63"/>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>863</v>
+      </c>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>54603</v>
       </c>
       <c r="B64">
         <v>54596</v>
       </c>
       <c r="C64" t="s">
         <v>918</v>
       </c>
       <c r="D64" t="s">
         <v>135</v>
       </c>
       <c r="E64" t="s">
         <v>919</v>
       </c>
       <c r="F64" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>920</v>
       </c>
       <c r="I64" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="J64">
         <v>66150.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>770</v>
+        <v>922</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65">
+        <v>54797</v>
+      </c>
+      <c r="B65">
+        <v>54452</v>
+      </c>
+      <c r="C65" t="s">
+        <v>923</v>
+      </c>
+      <c r="D65" t="s">
+        <v>135</v>
+      </c>
+      <c r="E65" t="s">
+        <v>115</v>
+      </c>
+      <c r="F65"/>
+      <c r="G65" t="s">
+        <v>860</v>
+      </c>
+      <c r="H65" t="s">
+        <v>881</v>
+      </c>
+      <c r="I65" t="s">
+        <v>889</v>
+      </c>
+      <c r="J65">
+        <v>90000.0</v>
+      </c>
+      <c r="K65"/>
+      <c r="L65" t="s">
+        <v>909</v>
+      </c>
+      <c r="M65"/>
+      <c r="N65"/>
+      <c r="O65"/>
+      <c r="P65" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66">
+        <v>54799</v>
+      </c>
+      <c r="B66">
+        <v>54452</v>
+      </c>
+      <c r="C66" t="s">
+        <v>924</v>
+      </c>
+      <c r="D66" t="s">
+        <v>135</v>
+      </c>
+      <c r="E66" t="s">
+        <v>925</v>
+      </c>
+      <c r="F66"/>
+      <c r="G66" t="s">
+        <v>860</v>
+      </c>
+      <c r="H66" t="s">
+        <v>926</v>
+      </c>
+      <c r="I66" t="s">
+        <v>889</v>
+      </c>
+      <c r="J66">
+        <v>112258.08</v>
+      </c>
+      <c r="K66"/>
+      <c r="L66" t="s">
+        <v>863</v>
+      </c>
+      <c r="M66"/>
+      <c r="N66"/>
+      <c r="O66"/>
+      <c r="P66" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67">
+        <v>54801</v>
+      </c>
+      <c r="B67">
+        <v>54452</v>
+      </c>
+      <c r="C67" t="s">
+        <v>927</v>
+      </c>
+      <c r="D67" t="s">
+        <v>135</v>
+      </c>
+      <c r="E67" t="s">
+        <v>928</v>
+      </c>
+      <c r="F67"/>
+      <c r="G67" t="s">
+        <v>860</v>
+      </c>
+      <c r="H67" t="s">
+        <v>929</v>
+      </c>
+      <c r="I67" t="s">
+        <v>912</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67"/>
+      <c r="L67" t="s">
+        <v>863</v>
+      </c>
+      <c r="M67"/>
+      <c r="N67"/>
+      <c r="O67"/>
+      <c r="P67" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68">
+        <v>54803</v>
+      </c>
+      <c r="B68">
+        <v>53501</v>
+      </c>
+      <c r="C68" t="s">
+        <v>930</v>
+      </c>
+      <c r="D68" t="s">
+        <v>135</v>
+      </c>
+      <c r="E68" t="s">
+        <v>37</v>
+      </c>
+      <c r="F68"/>
+      <c r="G68" t="s">
+        <v>860</v>
+      </c>
+      <c r="H68" t="s">
+        <v>888</v>
+      </c>
+      <c r="I68" t="s">
+        <v>889</v>
+      </c>
+      <c r="J68">
+        <v>324880.0</v>
+      </c>
+      <c r="K68"/>
+      <c r="L68" t="s">
+        <v>909</v>
+      </c>
+      <c r="M68"/>
+      <c r="N68"/>
+      <c r="O68"/>
+      <c r="P68" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69">
+        <v>54806</v>
+      </c>
+      <c r="B69">
+        <v>54475</v>
+      </c>
+      <c r="C69" t="s">
+        <v>931</v>
+      </c>
+      <c r="D69" t="s">
+        <v>135</v>
+      </c>
+      <c r="E69" t="s">
+        <v>250</v>
+      </c>
+      <c r="F69"/>
+      <c r="G69" t="s">
+        <v>860</v>
+      </c>
+      <c r="H69" t="s">
+        <v>932</v>
+      </c>
+      <c r="I69" t="s">
+        <v>908</v>
+      </c>
+      <c r="J69">
+        <v>350961.0</v>
+      </c>
+      <c r="K69"/>
+      <c r="L69" t="s">
+        <v>863</v>
+      </c>
+      <c r="M69"/>
+      <c r="N69"/>
+      <c r="O69"/>
+      <c r="P69" t="s">
+        <v>791</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>921</v>
+        <v>933</v>
       </c>
       <c r="B1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C1" t="s">
-        <v>922</v>
+        <v>934</v>
       </c>
       <c r="D1" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="E1" t="s">
-        <v>924</v>
+        <v>936</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>71</v>
@@ -18260,14931 +18536,15184 @@
         <v>2006</v>
       </c>
       <c r="D24">
         <v>970757.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53606</v>
       </c>
       <c r="B25">
         <v>53556</v>
       </c>
       <c r="C25">
         <v>2022</v>
       </c>
       <c r="D25">
         <v>327151.0</v>
       </c>
       <c r="E25" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>926</v>
+        <v>938</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53611</v>
       </c>
       <c r="B26">
         <v>53556</v>
       </c>
       <c r="C26">
         <v>2022</v>
       </c>
       <c r="D26">
         <v>164971.0</v>
       </c>
       <c r="E26" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>926</v>
+        <v>938</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>54777</v>
+      </c>
+      <c r="B27">
+        <v>53556</v>
+      </c>
+      <c r="C27">
+        <v>2024</v>
+      </c>
+      <c r="D27">
+        <v>68501.65</v>
+      </c>
+      <c r="E27" t="s">
+        <v>937</v>
+      </c>
+      <c r="F27" t="s">
+        <v>939</v>
+      </c>
+      <c r="G27" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>54783</v>
+      </c>
+      <c r="B28">
+        <v>54599</v>
+      </c>
+      <c r="C28">
+        <v>2024</v>
+      </c>
+      <c r="D28">
+        <v>365445.61</v>
+      </c>
+      <c r="E28" t="s">
+        <v>937</v>
+      </c>
+      <c r="F28" t="s">
+        <v>939</v>
+      </c>
+      <c r="G28" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>54786</v>
+      </c>
+      <c r="B29">
+        <v>54601</v>
+      </c>
+      <c r="C29">
+        <v>2024</v>
+      </c>
+      <c r="D29">
+        <v>52509.51</v>
+      </c>
+      <c r="E29" t="s">
+        <v>937</v>
+      </c>
+      <c r="F29" t="s">
+        <v>939</v>
+      </c>
+      <c r="G29" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>54787</v>
+      </c>
+      <c r="B30">
+        <v>53531</v>
+      </c>
+      <c r="C30">
+        <v>2024</v>
+      </c>
+      <c r="D30">
+        <v>151417.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>937</v>
+      </c>
+      <c r="F30" t="s">
+        <v>939</v>
+      </c>
+      <c r="G30" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>54796</v>
+      </c>
+      <c r="B31">
+        <v>54595</v>
+      </c>
+      <c r="C31">
+        <v>2024</v>
+      </c>
+      <c r="D31">
+        <v>87227.52</v>
+      </c>
+      <c r="E31" t="s">
+        <v>937</v>
+      </c>
+      <c r="F31" t="s">
+        <v>939</v>
+      </c>
+      <c r="G31" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>54798</v>
+      </c>
+      <c r="B32">
+        <v>54797</v>
+      </c>
+      <c r="C32">
+        <v>2024</v>
+      </c>
+      <c r="D32">
+        <v>24139.03</v>
+      </c>
+      <c r="E32" t="s">
+        <v>937</v>
+      </c>
+      <c r="F32" t="s">
+        <v>939</v>
+      </c>
+      <c r="G32" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>54800</v>
+      </c>
+      <c r="B33">
+        <v>54799</v>
+      </c>
+      <c r="C33">
+        <v>2024</v>
+      </c>
+      <c r="D33">
+        <v>22488.62</v>
+      </c>
+      <c r="E33" t="s">
+        <v>937</v>
+      </c>
+      <c r="F33" t="s">
+        <v>939</v>
+      </c>
+      <c r="G33" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>54802</v>
+      </c>
+      <c r="B34">
+        <v>54801</v>
+      </c>
+      <c r="C34">
+        <v>2024</v>
+      </c>
+      <c r="D34">
+        <v>44352.16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>937</v>
+      </c>
+      <c r="F34" t="s">
+        <v>939</v>
+      </c>
+      <c r="G34" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>54804</v>
+      </c>
+      <c r="B35">
+        <v>54803</v>
+      </c>
+      <c r="C35">
+        <v>2024</v>
+      </c>
+      <c r="D35">
+        <v>84917.35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>937</v>
+      </c>
+      <c r="F35" t="s">
+        <v>939</v>
+      </c>
+      <c r="G35" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>54805</v>
+      </c>
+      <c r="B36">
+        <v>54508</v>
+      </c>
+      <c r="C36">
+        <v>2024</v>
+      </c>
+      <c r="D36">
+        <v>28571.18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>937</v>
+      </c>
+      <c r="F36" t="s">
+        <v>939</v>
+      </c>
+      <c r="G36" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>54807</v>
+      </c>
+      <c r="B37">
+        <v>54806</v>
+      </c>
+      <c r="C37">
+        <v>2024</v>
+      </c>
+      <c r="D37">
+        <v>185388.45</v>
+      </c>
+      <c r="E37" t="s">
+        <v>937</v>
+      </c>
+      <c r="F37" t="s">
+        <v>939</v>
+      </c>
+      <c r="G37" t="s">
+        <v>791</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="B1" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="C1" t="s">
-        <v>929</v>
+        <v>942</v>
       </c>
       <c r="D1" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="E1" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="H1" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="I1" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="C2" t="s">
-        <v>936</v>
+        <v>949</v>
       </c>
       <c r="D2" t="s">
-        <v>937</v>
+        <v>950</v>
       </c>
       <c r="E2" t="s">
         <v>298</v>
       </c>
       <c r="F2" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="G2" t="s">
-        <v>939</v>
+        <v>952</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="K2" t="s">
-        <v>941</v>
+        <v>954</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="C3" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="D3" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="E3" t="s">
         <v>115</v>
       </c>
       <c r="F3" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="G3" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="K3" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50232</v>
       </c>
       <c r="B4" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="C4" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="D4" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="E4" t="s">
         <v>207</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="J4" t="s">
         <v>71</v>
       </c>
       <c r="K4" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50223</v>
       </c>
       <c r="B5" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="C5" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="D5" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="E5" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="F5" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="G5" t="s">
-        <v>960</v>
+        <v>973</v>
       </c>
       <c r="H5" t="s">
         <v>115</v>
       </c>
       <c r="I5" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="J5" t="s">
         <v>71</v>
       </c>
       <c r="K5" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>53281</v>
       </c>
       <c r="B6" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
       <c r="C6" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="D6" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="E6" t="s">
         <v>105</v>
       </c>
       <c r="F6" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="G6" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="K6" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>52296</v>
       </c>
       <c r="B7" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="C7" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="D7" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="E7" t="s">
         <v>180</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="K7" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54421</v>
       </c>
       <c r="B8" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="C8" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="D8" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="E8" t="s">
         <v>298</v>
       </c>
       <c r="F8" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="G8" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K8" t="s">
-        <v>981</v>
+        <v>995</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50250</v>
       </c>
       <c r="B9" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="C9" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="D9" t="s">
-        <v>984</v>
+        <v>998</v>
       </c>
       <c r="E9" t="s">
-        <v>985</v>
+        <v>999</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>986</v>
+        <v>1000</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>987</v>
+        <v>1001</v>
       </c>
       <c r="J9" t="s">
         <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>988</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50294</v>
       </c>
       <c r="B10" t="s">
-        <v>989</v>
+        <v>1003</v>
       </c>
       <c r="C10" t="s">
-        <v>990</v>
+        <v>1004</v>
       </c>
       <c r="D10" t="s">
-        <v>991</v>
+        <v>1005</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>992</v>
+        <v>1006</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>71</v>
       </c>
       <c r="K10" t="s">
-        <v>993</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50355</v>
       </c>
       <c r="B11" t="s">
-        <v>994</v>
+        <v>1008</v>
       </c>
       <c r="C11" t="s">
-        <v>995</v>
+        <v>1009</v>
       </c>
       <c r="D11" t="s">
-        <v>996</v>
+        <v>1010</v>
       </c>
       <c r="E11" t="s">
         <v>268</v>
       </c>
       <c r="F11" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="G11" t="s">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>71</v>
       </c>
       <c r="K11" t="s">
-        <v>998</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50247</v>
       </c>
       <c r="B12" t="s">
-        <v>999</v>
+        <v>1013</v>
       </c>
       <c r="C12" t="s">
-        <v>1000</v>
+        <v>1014</v>
       </c>
       <c r="D12" t="s">
-        <v>1001</v>
+        <v>1015</v>
       </c>
       <c r="E12" t="s">
         <v>105</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>1002</v>
+        <v>1016</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>1003</v>
+        <v>1017</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="K12" t="s">
-        <v>1004</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50258</v>
       </c>
       <c r="B13" t="s">
-        <v>1005</v>
+        <v>1019</v>
       </c>
       <c r="C13" t="s">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="D13" t="s">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="E13" t="s">
         <v>192</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="K13" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50352</v>
       </c>
       <c r="B14" t="s">
-        <v>1011</v>
+        <v>1025</v>
       </c>
       <c r="C14" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
       <c r="D14" t="s">
-        <v>1013</v>
+        <v>1027</v>
       </c>
       <c r="E14" t="s">
         <v>126</v>
       </c>
       <c r="F14" t="s">
-        <v>1014</v>
+        <v>1028</v>
       </c>
       <c r="G14" t="s">
-        <v>1015</v>
+        <v>1029</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>1016</v>
+        <v>1030</v>
       </c>
       <c r="K14" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50365</v>
       </c>
       <c r="B15" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="C15" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
       <c r="D15" t="s">
-        <v>1019</v>
+        <v>1033</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>1020</v>
+        <v>1034</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>71</v>
       </c>
       <c r="K15" t="s">
-        <v>1021</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54393</v>
       </c>
       <c r="B16" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="C16" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="D16" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="E16" t="s">
         <v>298</v>
       </c>
       <c r="F16" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="G16" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="K16" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>52841</v>
       </c>
       <c r="B17" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="C17" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="D17" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="E17" t="s">
         <v>126</v>
       </c>
       <c r="F17" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>97</v>
       </c>
       <c r="K17" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>53431</v>
       </c>
       <c r="B18" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="C18" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="D18" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="E18" t="s">
         <v>126</v>
       </c>
       <c r="F18" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="K18" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50228</v>
       </c>
       <c r="B19" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="C19" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="D19" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="E19" t="s">
-        <v>985</v>
+        <v>999</v>
       </c>
       <c r="F19" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G19" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>71</v>
       </c>
       <c r="K19" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50344</v>
       </c>
       <c r="B20" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="C20" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="D20" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="E20" t="s">
         <v>105</v>
       </c>
       <c r="F20" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="G20" t="s">
-        <v>1048</v>
+        <v>1062</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>71</v>
       </c>
       <c r="K20" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50358</v>
       </c>
       <c r="B21" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="C21" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="D21" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="E21" t="s">
         <v>115</v>
       </c>
       <c r="F21" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="G21" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>71</v>
       </c>
       <c r="K21" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50318</v>
       </c>
       <c r="B22" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="C22" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D22" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>1059</v>
+        <v>1073</v>
       </c>
       <c r="J22" t="s">
         <v>71</v>
       </c>
       <c r="K22" t="s">
-        <v>1060</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54417</v>
       </c>
       <c r="B23" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
       <c r="C23" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="D23" t="s">
-        <v>1063</v>
+        <v>1077</v>
       </c>
       <c r="E23" t="s">
         <v>298</v>
       </c>
       <c r="F23" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
       <c r="G23" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K23" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54218</v>
       </c>
       <c r="B24" t="s">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="C24" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="D24" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="E24" t="s">
         <v>268</v>
       </c>
       <c r="F24" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="K24" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50315</v>
       </c>
       <c r="B25" t="s">
-        <v>1072</v>
+        <v>1086</v>
       </c>
       <c r="C25" t="s">
-        <v>1073</v>
+        <v>1087</v>
       </c>
       <c r="D25" t="s">
-        <v>1074</v>
+        <v>1088</v>
       </c>
       <c r="E25" t="s">
         <v>150</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>1075</v>
+        <v>1089</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>1076</v>
+        <v>1090</v>
       </c>
       <c r="J25" t="s">
         <v>71</v>
       </c>
       <c r="K25" t="s">
-        <v>1077</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53441</v>
       </c>
       <c r="B26" t="s">
-        <v>1078</v>
+        <v>1092</v>
       </c>
       <c r="C26" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="D26" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
       <c r="E26" t="s">
         <v>126</v>
       </c>
       <c r="F26" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="K26" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50246</v>
       </c>
       <c r="B27" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="C27" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="D27" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="E27" t="s">
         <v>180</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>1085</v>
+        <v>1099</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>1086</v>
+        <v>1100</v>
       </c>
       <c r="J27" t="s">
         <v>71</v>
       </c>
       <c r="K27" t="s">
-        <v>1087</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50275</v>
       </c>
       <c r="B28" t="s">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="C28" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="D28" t="s">
-        <v>1089</v>
+        <v>1103</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
-        <v>1090</v>
+        <v>1104</v>
       </c>
       <c r="G28" t="s">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="J28" t="s">
         <v>71</v>
       </c>
       <c r="K28" t="s">
-        <v>1093</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54387</v>
       </c>
       <c r="B29" t="s">
-        <v>1094</v>
+        <v>1108</v>
       </c>
       <c r="C29" t="s">
-        <v>1095</v>
+        <v>1109</v>
       </c>
       <c r="D29" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="E29" t="s">
         <v>298</v>
       </c>
       <c r="F29" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="G29" t="s">
-        <v>1096</v>
+        <v>1110</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="K29" t="s">
-        <v>1097</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50264</v>
       </c>
       <c r="B30" t="s">
-        <v>1098</v>
+        <v>1112</v>
       </c>
       <c r="C30" t="s">
-        <v>1099</v>
+        <v>1113</v>
       </c>
       <c r="D30" t="s">
-        <v>1100</v>
+        <v>1114</v>
       </c>
       <c r="E30" t="s">
         <v>180</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>1101</v>
+        <v>1115</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>71</v>
       </c>
       <c r="K30" t="s">
-        <v>1102</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>53511</v>
       </c>
       <c r="B31" t="s">
-        <v>1103</v>
+        <v>1117</v>
       </c>
       <c r="C31" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="D31" t="s">
-        <v>1105</v>
+        <v>1119</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1106</v>
+        <v>1120</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>890</v>
+        <v>1121</v>
       </c>
       <c r="K31" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54388</v>
       </c>
       <c r="B32" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="C32" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="D32" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="E32" t="s">
         <v>298</v>
       </c>
       <c r="F32" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
       <c r="G32" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="J32" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="K32" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54587</v>
       </c>
       <c r="B33" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
       <c r="C33" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="D33" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
       <c r="E33" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
       <c r="K33" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54586</v>
       </c>
       <c r="B34" t="s">
-        <v>1119</v>
+        <v>1134</v>
       </c>
       <c r="C34" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="D34" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="E34" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
       <c r="K34" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50356</v>
       </c>
       <c r="B35" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
       <c r="C35" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
       <c r="D35" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="E35" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="F35" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G35" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
       <c r="H35" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>71</v>
       </c>
       <c r="K35" t="s">
-        <v>1129</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54288</v>
       </c>
       <c r="B36" t="s">
-        <v>1130</v>
+        <v>1145</v>
       </c>
       <c r="C36" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="D36" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="E36" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>265</v>
       </c>
       <c r="K36" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50272</v>
       </c>
       <c r="B37" t="s">
-        <v>1134</v>
+        <v>1149</v>
       </c>
       <c r="C37" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
       <c r="D37" t="s">
-        <v>1136</v>
+        <v>1151</v>
       </c>
       <c r="E37" t="s">
         <v>180</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>1138</v>
+        <v>1153</v>
       </c>
       <c r="J37" t="s">
         <v>71</v>
       </c>
       <c r="K37" t="s">
-        <v>1139</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>54413</v>
       </c>
       <c r="B38" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
       <c r="C38" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="D38" t="s">
-        <v>1142</v>
+        <v>1157</v>
       </c>
       <c r="E38" t="s">
         <v>298</v>
       </c>
       <c r="F38" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="G38" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K38" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50225</v>
       </c>
       <c r="B39" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="C39" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="D39" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="E39" t="s">
         <v>126</v>
       </c>
       <c r="F39" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G39" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
       <c r="K39" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>53571</v>
       </c>
       <c r="B40" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
       <c r="C40" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="D40" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="E40" t="s">
         <v>683</v>
       </c>
       <c r="F40" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
       <c r="G40" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>693</v>
+        <v>1172</v>
       </c>
       <c r="K40" t="s">
-        <v>1157</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50303</v>
       </c>
       <c r="B41" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
       <c r="C41" t="s">
-        <v>1159</v>
+        <v>1175</v>
       </c>
       <c r="D41" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
       <c r="E41" t="s">
         <v>58</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>1161</v>
+        <v>1177</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>71</v>
       </c>
       <c r="K41" t="s">
-        <v>1162</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>54415</v>
       </c>
       <c r="B42" t="s">
-        <v>1163</v>
+        <v>1179</v>
       </c>
       <c r="C42" t="s">
-        <v>1164</v>
+        <v>1180</v>
       </c>
       <c r="D42" t="s">
-        <v>1165</v>
+        <v>1181</v>
       </c>
       <c r="E42" t="s">
         <v>298</v>
       </c>
       <c r="F42" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="G42" t="s">
-        <v>1166</v>
+        <v>1182</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K42" t="s">
-        <v>1167</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>54249</v>
       </c>
       <c r="B43" t="s">
-        <v>1168</v>
+        <v>1184</v>
       </c>
       <c r="C43" t="s">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="D43" t="s">
-        <v>1170</v>
+        <v>1186</v>
       </c>
       <c r="E43" t="s">
         <v>396</v>
       </c>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>273</v>
       </c>
       <c r="K43" t="s">
-        <v>1171</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>52766</v>
       </c>
       <c r="B44" t="s">
-        <v>1172</v>
+        <v>1188</v>
       </c>
       <c r="C44" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
       <c r="D44" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="E44" t="s">
         <v>180</v>
       </c>
       <c r="F44" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="K44" t="s">
-        <v>1176</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>52441</v>
       </c>
       <c r="B45" t="s">
-        <v>1177</v>
+        <v>1193</v>
       </c>
       <c r="C45" t="s">
-        <v>1178</v>
+        <v>1194</v>
       </c>
       <c r="D45" t="s">
-        <v>1179</v>
+        <v>1195</v>
       </c>
       <c r="E45" t="s">
         <v>704</v>
       </c>
       <c r="F45" t="s">
-        <v>1180</v>
+        <v>1196</v>
       </c>
       <c r="G45" t="s">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>1182</v>
+        <v>1198</v>
       </c>
       <c r="K45" t="s">
-        <v>1183</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>53426</v>
       </c>
       <c r="B46" t="s">
-        <v>1184</v>
+        <v>1200</v>
       </c>
       <c r="C46" t="s">
-        <v>1185</v>
+        <v>1201</v>
       </c>
       <c r="D46" t="s">
-        <v>1186</v>
+        <v>1202</v>
       </c>
       <c r="E46" t="s">
         <v>126</v>
       </c>
       <c r="F46" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="K46" t="s">
-        <v>1187</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>54418</v>
       </c>
       <c r="B47" t="s">
-        <v>1188</v>
+        <v>1204</v>
       </c>
       <c r="C47" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="D47" t="s">
-        <v>1190</v>
+        <v>1206</v>
       </c>
       <c r="E47" t="s">
         <v>298</v>
       </c>
       <c r="F47" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
       <c r="G47" t="s">
-        <v>1192</v>
+        <v>1208</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K47" t="s">
-        <v>1193</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50284</v>
       </c>
       <c r="B48" t="s">
-        <v>1194</v>
+        <v>1210</v>
       </c>
       <c r="C48" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="D48" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="E48" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1198</v>
+        <v>1214</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>1199</v>
+        <v>1215</v>
       </c>
       <c r="J48" t="s">
         <v>71</v>
       </c>
       <c r="K48" t="s">
-        <v>1200</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>52846</v>
       </c>
       <c r="B49" t="s">
-        <v>1201</v>
+        <v>1217</v>
       </c>
       <c r="C49" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="D49" t="s">
-        <v>1202</v>
+        <v>1218</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>97</v>
       </c>
       <c r="K49" t="s">
-        <v>1203</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50378</v>
       </c>
       <c r="B50" t="s">
-        <v>1204</v>
+        <v>1220</v>
       </c>
       <c r="C50" t="s">
-        <v>1205</v>
+        <v>1221</v>
       </c>
       <c r="D50" t="s">
-        <v>1206</v>
+        <v>1222</v>
       </c>
       <c r="E50" t="s">
         <v>126</v>
       </c>
       <c r="F50" t="s">
-        <v>1207</v>
+        <v>1223</v>
       </c>
       <c r="G50" t="s">
-        <v>1208</v>
+        <v>1224</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>1209</v>
+        <v>1225</v>
       </c>
       <c r="J50" t="s">
         <v>71</v>
       </c>
       <c r="K50" t="s">
-        <v>1210</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>54593</v>
       </c>
       <c r="B51" t="s">
-        <v>1211</v>
+        <v>1227</v>
       </c>
       <c r="C51" t="s">
-        <v>1212</v>
+        <v>1228</v>
       </c>
       <c r="D51" t="s">
-        <v>1213</v>
+        <v>1229</v>
       </c>
       <c r="E51" t="s">
-        <v>1214</v>
+        <v>928</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
       <c r="K51" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50366</v>
       </c>
       <c r="B52" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="C52" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
       <c r="D52" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="E52" t="s">
         <v>298</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>1219</v>
+        <v>1234</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>71</v>
       </c>
       <c r="K52" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>54290</v>
       </c>
       <c r="B53" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
       <c r="C53" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
       <c r="D53" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
       <c r="E53" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F53" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>265</v>
       </c>
       <c r="K53" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50290</v>
       </c>
       <c r="B54" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
       <c r="C54" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
       <c r="D54" t="s">
-        <v>1228</v>
+        <v>1243</v>
       </c>
       <c r="E54" t="s">
-        <v>1229</v>
+        <v>1244</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>1230</v>
+        <v>1245</v>
       </c>
       <c r="H54" t="s">
         <v>58</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>1231</v>
+        <v>1246</v>
       </c>
       <c r="K54" t="s">
-        <v>1232</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50222</v>
       </c>
       <c r="B55" t="s">
-        <v>1233</v>
+        <v>1248</v>
       </c>
       <c r="C55" t="s">
-        <v>1234</v>
+        <v>1249</v>
       </c>
       <c r="D55" t="s">
-        <v>1235</v>
+        <v>1250</v>
       </c>
       <c r="E55" t="s">
         <v>126</v>
       </c>
       <c r="F55" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G55" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>1237</v>
+        <v>1252</v>
       </c>
       <c r="J55" t="s">
         <v>71</v>
       </c>
       <c r="K55" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>54391</v>
       </c>
       <c r="B56" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
       <c r="C56" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
       <c r="D56" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
       <c r="E56" t="s">
         <v>298</v>
       </c>
       <c r="F56" t="s">
-        <v>1242</v>
+        <v>1257</v>
       </c>
       <c r="G56" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="K56" t="s">
-        <v>1244</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>50291</v>
       </c>
       <c r="B57" t="s">
-        <v>1245</v>
+        <v>1260</v>
       </c>
       <c r="C57" t="s">
-        <v>1246</v>
+        <v>1261</v>
       </c>
       <c r="D57" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
       <c r="E57" t="s">
         <v>58</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>71</v>
       </c>
       <c r="K57" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>54416</v>
       </c>
       <c r="B58" t="s">
-        <v>1250</v>
+        <v>1265</v>
       </c>
       <c r="C58" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
       <c r="D58" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
       <c r="E58" t="s">
         <v>298</v>
       </c>
       <c r="F58" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="G58" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
       <c r="K58" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>50360</v>
       </c>
       <c r="B59" t="s">
-        <v>1255</v>
+        <v>1270</v>
       </c>
       <c r="C59" t="s">
-        <v>1256</v>
+        <v>1271</v>
       </c>
       <c r="D59" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
       <c r="E59" t="s">
         <v>126</v>
       </c>
       <c r="F59" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G59" t="s">
-        <v>1258</v>
+        <v>1273</v>
       </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>71</v>
       </c>
       <c r="K59" t="s">
-        <v>1259</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>54505</v>
       </c>
       <c r="B60" t="s">
-        <v>1260</v>
+        <v>1275</v>
       </c>
       <c r="C60" t="s">
-        <v>1261</v>
+        <v>1276</v>
       </c>
       <c r="D60" t="s">
-        <v>1262</v>
+        <v>1277</v>
       </c>
       <c r="E60" t="s">
         <v>794</v>
       </c>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="K60" t="s">
-        <v>1263</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>53561</v>
       </c>
       <c r="B61" t="s">
-        <v>1264</v>
+        <v>1279</v>
       </c>
       <c r="C61" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="D61" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="E61" t="s">
         <v>682</v>
       </c>
       <c r="F61" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
       <c r="G61" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
       <c r="J61" t="s">
-        <v>693</v>
+        <v>1172</v>
       </c>
       <c r="K61" t="s">
-        <v>1270</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>54231</v>
       </c>
       <c r="B62" t="s">
-        <v>1271</v>
+        <v>1286</v>
       </c>
       <c r="C62" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="D62" t="s">
-        <v>1272</v>
+        <v>1287</v>
       </c>
       <c r="E62" t="s">
         <v>126</v>
       </c>
       <c r="F62" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>273</v>
       </c>
       <c r="K62" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>54289</v>
       </c>
       <c r="B63" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
       <c r="C63" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
       <c r="D63" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
       <c r="E63" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F63" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
       <c r="G63" t="s">
-        <v>1278</v>
+        <v>1293</v>
       </c>
       <c r="H63" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="K63" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50267</v>
       </c>
       <c r="B64" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
       <c r="C64" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="D64" t="s">
-        <v>1282</v>
+        <v>1297</v>
       </c>
       <c r="E64" t="s">
-        <v>1283</v>
+        <v>1298</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>1284</v>
+        <v>1299</v>
       </c>
       <c r="H64" t="s">
         <v>105</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>71</v>
       </c>
       <c r="K64" t="s">
-        <v>1285</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>54219</v>
       </c>
       <c r="B65" t="s">
-        <v>1286</v>
+        <v>1301</v>
       </c>
       <c r="C65" t="s">
-        <v>1287</v>
+        <v>1302</v>
       </c>
       <c r="D65" t="s">
-        <v>1288</v>
+        <v>1303</v>
       </c>
       <c r="E65" t="s">
         <v>268</v>
       </c>
       <c r="F65" t="s">
-        <v>1289</v>
+        <v>1304</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="K65" t="s">
-        <v>1290</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>50354</v>
       </c>
       <c r="B66" t="s">
-        <v>1291</v>
+        <v>1306</v>
       </c>
       <c r="C66" t="s">
-        <v>1292</v>
+        <v>1307</v>
       </c>
       <c r="D66" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="E66" t="s">
         <v>268</v>
       </c>
       <c r="F66" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="G66" t="s">
-        <v>1293</v>
+        <v>1308</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>71</v>
       </c>
       <c r="K66" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50270</v>
       </c>
       <c r="B67" t="s">
-        <v>1295</v>
+        <v>1310</v>
       </c>
       <c r="C67" t="s">
-        <v>1296</v>
+        <v>1311</v>
       </c>
       <c r="D67" t="s">
-        <v>1297</v>
+        <v>1312</v>
       </c>
       <c r="E67" t="s">
         <v>126</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>1298</v>
+        <v>1313</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>1299</v>
+        <v>1314</v>
       </c>
       <c r="J67" t="s">
         <v>71</v>
       </c>
       <c r="K67" t="s">
-        <v>1300</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50457</v>
       </c>
       <c r="B68" t="s">
-        <v>1301</v>
+        <v>1316</v>
       </c>
       <c r="C68" t="s">
-        <v>1302</v>
+        <v>1317</v>
       </c>
       <c r="D68" t="s">
-        <v>1303</v>
+        <v>1318</v>
       </c>
       <c r="E68" t="s">
         <v>282</v>
       </c>
       <c r="F68" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="G68" t="s">
-        <v>1304</v>
+        <v>1319</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>71</v>
       </c>
       <c r="K68" t="s">
-        <v>1305</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50240</v>
       </c>
       <c r="B69" t="s">
-        <v>1306</v>
+        <v>1321</v>
       </c>
       <c r="C69" t="s">
-        <v>1307</v>
+        <v>1322</v>
       </c>
       <c r="D69" t="s">
-        <v>1308</v>
+        <v>1323</v>
       </c>
       <c r="E69" t="s">
         <v>105</v>
       </c>
       <c r="F69" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="G69" t="s">
-        <v>1309</v>
+        <v>1324</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>1310</v>
+        <v>1325</v>
       </c>
       <c r="J69" t="s">
         <v>71</v>
       </c>
       <c r="K69" t="s">
-        <v>1311</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50251</v>
       </c>
       <c r="B70" t="s">
-        <v>1312</v>
+        <v>1327</v>
       </c>
       <c r="C70" t="s">
-        <v>1313</v>
+        <v>1328</v>
       </c>
       <c r="D70" t="s">
-        <v>1314</v>
+        <v>1329</v>
       </c>
       <c r="E70" t="s">
         <v>37</v>
       </c>
       <c r="F70" t="s">
-        <v>1315</v>
+        <v>1330</v>
       </c>
       <c r="G70" t="s">
-        <v>1316</v>
+        <v>1331</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>1317</v>
+        <v>1332</v>
       </c>
       <c r="J70" t="s">
         <v>71</v>
       </c>
       <c r="K70" t="s">
-        <v>1318</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>50227</v>
       </c>
       <c r="B71" t="s">
-        <v>1319</v>
+        <v>1334</v>
       </c>
       <c r="C71" t="s">
-        <v>1313</v>
+        <v>1328</v>
       </c>
       <c r="D71" t="s">
-        <v>1320</v>
+        <v>1335</v>
       </c>
       <c r="E71" t="s">
         <v>125</v>
       </c>
       <c r="F71" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="G71" t="s">
-        <v>1321</v>
+        <v>1336</v>
       </c>
       <c r="H71"/>
       <c r="I71" t="s">
-        <v>1322</v>
+        <v>1337</v>
       </c>
       <c r="J71" t="s">
         <v>71</v>
       </c>
       <c r="K71" t="s">
-        <v>1323</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>50224</v>
       </c>
       <c r="B72" t="s">
-        <v>1324</v>
+        <v>1339</v>
       </c>
       <c r="C72" t="s">
-        <v>1325</v>
+        <v>1340</v>
       </c>
       <c r="D72" t="s">
-        <v>1326</v>
+        <v>1341</v>
       </c>
       <c r="E72" t="s">
         <v>115</v>
       </c>
       <c r="F72" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="G72" t="s">
-        <v>1327</v>
+        <v>1342</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>1328</v>
+        <v>1343</v>
       </c>
       <c r="J72" t="s">
         <v>71</v>
       </c>
       <c r="K72" t="s">
-        <v>1329</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50260</v>
       </c>
       <c r="B73" t="s">
-        <v>1330</v>
+        <v>1345</v>
       </c>
       <c r="C73" t="s">
-        <v>1331</v>
+        <v>1346</v>
       </c>
       <c r="D73" t="s">
-        <v>1332</v>
+        <v>1347</v>
       </c>
       <c r="E73" t="s">
         <v>126</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>1333</v>
+        <v>1348</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>71</v>
       </c>
       <c r="K73" t="s">
-        <v>1334</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50266</v>
       </c>
       <c r="B74" t="s">
-        <v>1335</v>
+        <v>1350</v>
       </c>
       <c r="C74" t="s">
-        <v>1336</v>
+        <v>1351</v>
       </c>
       <c r="D74" t="s">
-        <v>1337</v>
+        <v>1352</v>
       </c>
       <c r="E74" t="s">
         <v>105</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>1338</v>
+        <v>1353</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>1339</v>
+        <v>1354</v>
       </c>
       <c r="J74" t="s">
         <v>71</v>
       </c>
       <c r="K74" t="s">
-        <v>1340</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50256</v>
       </c>
       <c r="B75" t="s">
-        <v>1341</v>
+        <v>1356</v>
       </c>
       <c r="C75" t="s">
-        <v>1336</v>
+        <v>1351</v>
       </c>
       <c r="D75" t="s">
-        <v>1342</v>
+        <v>1357</v>
       </c>
       <c r="E75" t="s">
         <v>100</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1343</v>
+        <v>1358</v>
       </c>
       <c r="H75"/>
       <c r="I75" t="s">
-        <v>1344</v>
+        <v>1359</v>
       </c>
       <c r="J75" t="s">
         <v>71</v>
       </c>
       <c r="K75" t="s">
-        <v>1345</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>50309</v>
       </c>
       <c r="B76" t="s">
-        <v>1346</v>
+        <v>1361</v>
       </c>
       <c r="C76" t="s">
-        <v>1347</v>
+        <v>1362</v>
       </c>
       <c r="D76" t="s">
-        <v>1348</v>
+        <v>1363</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="H76" t="s">
         <v>528</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>71</v>
       </c>
       <c r="K76" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>54590</v>
       </c>
       <c r="B77" t="s">
-        <v>1351</v>
+        <v>1366</v>
       </c>
       <c r="C77" t="s">
-        <v>1352</v>
+        <v>1367</v>
       </c>
       <c r="D77" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="E77" t="s">
-        <v>1353</v>
+        <v>925</v>
       </c>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
       <c r="K77" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>50300</v>
       </c>
       <c r="B78" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="C78" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
       <c r="D78" t="s">
-        <v>1357</v>
+        <v>1371</v>
       </c>
       <c r="E78" t="s">
         <v>58</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1358</v>
+        <v>1372</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>71</v>
       </c>
       <c r="K78" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50271</v>
       </c>
       <c r="B79" t="s">
-        <v>1360</v>
+        <v>1374</v>
       </c>
       <c r="C79" t="s">
-        <v>1361</v>
+        <v>1375</v>
       </c>
       <c r="D79" t="s">
-        <v>1362</v>
+        <v>1376</v>
       </c>
       <c r="E79" t="s">
-        <v>1363</v>
+        <v>1377</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>1364</v>
+        <v>1378</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>1365</v>
+        <v>1379</v>
       </c>
       <c r="J79" t="s">
         <v>71</v>
       </c>
       <c r="K79" t="s">
-        <v>1366</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>50242</v>
       </c>
       <c r="B80" t="s">
-        <v>1367</v>
+        <v>1381</v>
       </c>
       <c r="C80" t="s">
-        <v>1368</v>
+        <v>1382</v>
       </c>
       <c r="D80" t="s">
-        <v>1369</v>
+        <v>1383</v>
       </c>
       <c r="E80" t="s">
         <v>106</v>
       </c>
       <c r="F80" t="s">
-        <v>1370</v>
+        <v>1384</v>
       </c>
       <c r="G80" t="s">
-        <v>1371</v>
+        <v>1385</v>
       </c>
       <c r="H80"/>
       <c r="I80" t="s">
-        <v>1372</v>
+        <v>1386</v>
       </c>
       <c r="J80" t="s">
         <v>71</v>
       </c>
       <c r="K80" t="s">
-        <v>1373</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>54291</v>
       </c>
       <c r="B81" t="s">
-        <v>1374</v>
+        <v>1388</v>
       </c>
       <c r="C81" t="s">
-        <v>1375</v>
+        <v>1389</v>
       </c>
       <c r="D81" t="s">
-        <v>1376</v>
+        <v>1390</v>
       </c>
       <c r="E81" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="F81" t="s">
-        <v>1377</v>
+        <v>1391</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>265</v>
       </c>
       <c r="K81" t="s">
-        <v>1378</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50226</v>
       </c>
       <c r="B82" t="s">
-        <v>1379</v>
+        <v>1393</v>
       </c>
       <c r="C82" t="s">
-        <v>1380</v>
+        <v>1394</v>
       </c>
       <c r="D82" t="s">
-        <v>1381</v>
+        <v>1395</v>
       </c>
       <c r="E82" t="s">
         <v>125</v>
       </c>
       <c r="F82" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="G82" t="s">
-        <v>1382</v>
+        <v>1396</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>1383</v>
+        <v>1397</v>
       </c>
       <c r="J82" t="s">
         <v>71</v>
       </c>
       <c r="K82" t="s">
-        <v>1384</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50268</v>
       </c>
       <c r="B83" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="C83" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
       <c r="D83" t="s">
-        <v>1387</v>
+        <v>1401</v>
       </c>
       <c r="E83" t="s">
         <v>225</v>
       </c>
       <c r="F83" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="G83" t="s">
-        <v>1388</v>
+        <v>1402</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>1389</v>
+        <v>1403</v>
       </c>
       <c r="J83" t="s">
         <v>71</v>
       </c>
       <c r="K83" t="s">
-        <v>1390</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50286</v>
       </c>
       <c r="B84" t="s">
-        <v>1391</v>
+        <v>1405</v>
       </c>
       <c r="C84" t="s">
-        <v>1392</v>
+        <v>1406</v>
       </c>
       <c r="D84" t="s">
-        <v>1393</v>
+        <v>1407</v>
       </c>
       <c r="E84" t="s">
         <v>250</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1394</v>
+        <v>1408</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>1395</v>
+        <v>1409</v>
       </c>
       <c r="J84" t="s">
         <v>71</v>
       </c>
       <c r="K84" t="s">
-        <v>1396</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50241</v>
       </c>
       <c r="B85" t="s">
-        <v>1397</v>
+        <v>1411</v>
       </c>
       <c r="C85" t="s">
-        <v>1398</v>
+        <v>1412</v>
       </c>
       <c r="D85" t="s">
-        <v>1399</v>
+        <v>1413</v>
       </c>
       <c r="E85" t="s">
         <v>105</v>
       </c>
       <c r="F85" t="s">
-        <v>1400</v>
+        <v>1414</v>
       </c>
       <c r="G85" t="s">
-        <v>1401</v>
+        <v>1415</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>1402</v>
+        <v>1416</v>
       </c>
       <c r="J85" t="s">
         <v>71</v>
       </c>
       <c r="K85" t="s">
-        <v>1403</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>50273</v>
       </c>
       <c r="B86" t="s">
-        <v>1404</v>
+        <v>1418</v>
       </c>
       <c r="C86" t="s">
-        <v>1405</v>
+        <v>1419</v>
       </c>
       <c r="D86" t="s">
-        <v>1406</v>
+        <v>1420</v>
       </c>
       <c r="E86" t="s">
         <v>126</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1407</v>
+        <v>1421</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>71</v>
       </c>
       <c r="K86" t="s">
-        <v>1408</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>53436</v>
       </c>
       <c r="B87" t="s">
-        <v>1409</v>
+        <v>1423</v>
       </c>
       <c r="C87" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
       <c r="D87" t="s">
-        <v>1411</v>
+        <v>1425</v>
       </c>
       <c r="E87" t="s">
         <v>126</v>
       </c>
       <c r="F87" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="K87" t="s">
-        <v>1412</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>50364</v>
       </c>
       <c r="B88" t="s">
-        <v>1413</v>
+        <v>1427</v>
       </c>
       <c r="C88" t="s">
-        <v>1414</v>
+        <v>1428</v>
       </c>
       <c r="D88" t="s">
-        <v>1415</v>
+        <v>1429</v>
       </c>
       <c r="E88" t="s">
         <v>37</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
         <v>71</v>
       </c>
       <c r="K88" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>50307</v>
       </c>
       <c r="B89" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="C89" t="s">
-        <v>1414</v>
+        <v>1428</v>
       </c>
       <c r="D89" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>71</v>
       </c>
       <c r="K89" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>50274</v>
       </c>
       <c r="B90" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
       <c r="C90" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="D90" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
       <c r="E90" t="s">
         <v>105</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1425</v>
+        <v>1439</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
-        <v>1426</v>
+        <v>1440</v>
       </c>
       <c r="J90" t="s">
         <v>71</v>
       </c>
       <c r="K90" t="s">
-        <v>1427</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>50233</v>
       </c>
       <c r="B91" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
       <c r="C91" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="D91" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="E91" t="s">
         <v>100</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
       <c r="J91" t="s">
         <v>71</v>
       </c>
       <c r="K91" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>50357</v>
       </c>
       <c r="B92" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
       <c r="C92" t="s">
-        <v>1435</v>
+        <v>1449</v>
       </c>
       <c r="D92" t="s">
-        <v>1436</v>
+        <v>1450</v>
       </c>
       <c r="E92" t="s">
         <v>377</v>
       </c>
       <c r="F92" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="G92" t="s">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
         <v>71</v>
       </c>
       <c r="K92" t="s">
-        <v>1438</v>
+        <v>1452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1439</v>
+        <v>1453</v>
       </c>
       <c r="B1" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1440</v>
+        <v>1454</v>
       </c>
       <c r="E1" t="s">
-        <v>1441</v>
+        <v>1455</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E2" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50617</v>
       </c>
       <c r="B3">
         <v>50318</v>
       </c>
       <c r="C3">
         <v>49818</v>
       </c>
       <c r="D3" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50474</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50475</v>
       </c>
       <c r="B5">
         <v>50227</v>
       </c>
       <c r="C5">
         <v>49870</v>
       </c>
       <c r="D5" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50476</v>
       </c>
       <c r="B6">
         <v>50228</v>
       </c>
       <c r="C6">
         <v>49806</v>
       </c>
       <c r="D6" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50643</v>
       </c>
       <c r="B7">
         <v>50344</v>
       </c>
       <c r="C7">
         <v>49875</v>
       </c>
       <c r="D7" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50655</v>
       </c>
       <c r="B8">
         <v>50354</v>
       </c>
       <c r="C8">
         <v>49881</v>
       </c>
       <c r="D8" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50656</v>
       </c>
       <c r="B9">
         <v>50355</v>
       </c>
       <c r="C9">
         <v>49881</v>
       </c>
       <c r="D9" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50657</v>
       </c>
       <c r="B10">
         <v>50356</v>
       </c>
       <c r="C10">
         <v>49881</v>
       </c>
       <c r="D10" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50658</v>
       </c>
       <c r="B11">
         <v>50357</v>
       </c>
       <c r="C11">
         <v>49881</v>
       </c>
       <c r="D11" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50659</v>
       </c>
       <c r="B12">
         <v>50358</v>
       </c>
       <c r="C12">
         <v>49882</v>
       </c>
       <c r="D12" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50660</v>
       </c>
       <c r="B13">
         <v>50359</v>
       </c>
       <c r="C13">
         <v>49882</v>
       </c>
       <c r="D13" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50661</v>
       </c>
       <c r="B14">
         <v>50360</v>
       </c>
       <c r="C14">
         <v>49882</v>
       </c>
       <c r="D14" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50664</v>
       </c>
       <c r="B15">
         <v>50457</v>
       </c>
       <c r="C15">
         <v>49886</v>
       </c>
       <c r="D15" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50483</v>
       </c>
       <c r="B16">
         <v>50232</v>
       </c>
       <c r="C16">
         <v>49794</v>
       </c>
       <c r="D16" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50482</v>
       </c>
       <c r="B17">
         <v>50232</v>
       </c>
       <c r="C17">
         <v>49810</v>
       </c>
       <c r="D17" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50485</v>
       </c>
       <c r="B18">
         <v>50233</v>
       </c>
       <c r="C18">
         <v>49795</v>
       </c>
       <c r="D18" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50484</v>
       </c>
       <c r="B19">
         <v>50233</v>
       </c>
       <c r="C19">
         <v>49810</v>
       </c>
       <c r="D19" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50496</v>
       </c>
       <c r="B20">
         <v>50240</v>
       </c>
       <c r="C20">
         <v>49798</v>
       </c>
       <c r="D20" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50497</v>
       </c>
       <c r="B21">
         <v>50241</v>
       </c>
       <c r="C21">
         <v>49798</v>
       </c>
       <c r="D21" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50498</v>
       </c>
       <c r="B22">
         <v>50241</v>
       </c>
       <c r="C22">
         <v>49875</v>
       </c>
       <c r="D22" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50499</v>
       </c>
       <c r="B23">
         <v>50242</v>
       </c>
       <c r="C23">
         <v>49798</v>
       </c>
       <c r="D23" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50507</v>
       </c>
       <c r="B24">
         <v>50246</v>
       </c>
       <c r="C24">
         <v>49829</v>
       </c>
       <c r="D24" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50508</v>
       </c>
       <c r="B25">
         <v>50247</v>
       </c>
       <c r="C25">
         <v>49841</v>
       </c>
       <c r="D25" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50512</v>
       </c>
       <c r="B26">
         <v>50250</v>
       </c>
       <c r="C26">
         <v>49890</v>
       </c>
       <c r="D26" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50514</v>
       </c>
       <c r="B27">
         <v>50251</v>
       </c>
       <c r="C27">
         <v>49842</v>
       </c>
       <c r="D27" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50515</v>
       </c>
       <c r="B28">
         <v>50251</v>
       </c>
       <c r="C28">
         <v>49875</v>
       </c>
       <c r="D28" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50513</v>
       </c>
       <c r="B29">
         <v>50251</v>
       </c>
       <c r="C29">
         <v>49892</v>
       </c>
       <c r="D29" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50521</v>
       </c>
       <c r="B30">
         <v>50256</v>
       </c>
       <c r="C30">
         <v>49835</v>
       </c>
       <c r="D30" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50524</v>
       </c>
       <c r="B31">
         <v>50258</v>
       </c>
       <c r="C31">
         <v>49837</v>
       </c>
       <c r="D31" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50527</v>
       </c>
       <c r="B32">
         <v>50260</v>
       </c>
       <c r="C32">
         <v>49843</v>
       </c>
       <c r="D32" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50532</v>
       </c>
       <c r="B33">
         <v>50264</v>
       </c>
       <c r="C33">
         <v>49848</v>
       </c>
       <c r="D33" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50535</v>
       </c>
       <c r="B34">
         <v>50266</v>
       </c>
       <c r="C34">
         <v>49824</v>
       </c>
       <c r="D34" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50537</v>
       </c>
       <c r="B35">
         <v>50267</v>
       </c>
       <c r="C35">
         <v>49851</v>
       </c>
       <c r="D35" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50538</v>
       </c>
       <c r="B36">
         <v>50268</v>
       </c>
       <c r="C36">
         <v>49853</v>
       </c>
       <c r="D36" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50541</v>
       </c>
       <c r="B37">
         <v>50270</v>
       </c>
       <c r="C37">
         <v>49855</v>
       </c>
       <c r="D37" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50542</v>
       </c>
       <c r="B38">
         <v>50271</v>
       </c>
       <c r="C38">
         <v>49855</v>
       </c>
       <c r="D38" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50543</v>
       </c>
       <c r="B39">
         <v>50272</v>
       </c>
       <c r="C39">
         <v>49855</v>
       </c>
       <c r="D39" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50544</v>
       </c>
       <c r="B40">
         <v>50273</v>
       </c>
       <c r="C40">
         <v>49857</v>
       </c>
       <c r="D40" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50545</v>
       </c>
       <c r="B41">
         <v>50274</v>
       </c>
       <c r="C41">
         <v>49857</v>
       </c>
       <c r="D41" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50546</v>
       </c>
       <c r="B42">
         <v>50275</v>
       </c>
       <c r="C42">
         <v>49857</v>
       </c>
       <c r="D42" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50547</v>
       </c>
       <c r="B43">
         <v>50275</v>
       </c>
       <c r="C43">
         <v>49881</v>
       </c>
       <c r="D43" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50466</v>
       </c>
       <c r="B44">
         <v>50222</v>
       </c>
       <c r="C44">
         <v>49855</v>
       </c>
       <c r="D44" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50558</v>
       </c>
       <c r="B45">
         <v>50284</v>
       </c>
       <c r="C45">
         <v>49866</v>
       </c>
       <c r="D45" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50468</v>
       </c>
       <c r="B46">
         <v>50223</v>
       </c>
       <c r="C46">
         <v>49805</v>
       </c>
       <c r="D46" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E46" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50561</v>
       </c>
       <c r="B47">
         <v>50286</v>
       </c>
       <c r="C47">
         <v>49868</v>
       </c>
       <c r="D47" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50567</v>
       </c>
       <c r="B48">
         <v>50290</v>
       </c>
       <c r="C48">
         <v>49787</v>
       </c>
       <c r="D48" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50570</v>
       </c>
       <c r="B49">
         <v>50291</v>
       </c>
       <c r="C49">
         <v>49787</v>
       </c>
       <c r="D49" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50576</v>
       </c>
       <c r="B50">
         <v>50294</v>
       </c>
       <c r="C50">
         <v>49787</v>
       </c>
       <c r="D50" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50469</v>
       </c>
       <c r="B51">
         <v>50224</v>
       </c>
       <c r="C51">
         <v>49805</v>
       </c>
       <c r="D51" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E51" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50585</v>
       </c>
       <c r="B52">
         <v>50300</v>
       </c>
       <c r="C52">
         <v>49787</v>
       </c>
       <c r="D52" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50589</v>
       </c>
       <c r="B53">
         <v>50303</v>
       </c>
       <c r="C53">
         <v>49792</v>
       </c>
       <c r="D53" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50472</v>
       </c>
       <c r="B54">
         <v>50225</v>
       </c>
       <c r="C54">
         <v>49787</v>
       </c>
       <c r="D54" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50470</v>
       </c>
       <c r="B55">
         <v>50225</v>
       </c>
       <c r="C55">
         <v>49805</v>
       </c>
       <c r="D55" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E55" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50602</v>
       </c>
       <c r="B56">
         <v>50309</v>
       </c>
       <c r="C56">
         <v>49782</v>
       </c>
       <c r="D56" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50614</v>
       </c>
       <c r="B57">
         <v>50315</v>
       </c>
       <c r="C57">
         <v>49828</v>
       </c>
       <c r="D57" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50596</v>
       </c>
       <c r="B58">
         <v>50307</v>
       </c>
       <c r="C58">
         <v>49783</v>
       </c>
       <c r="D58" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50668</v>
       </c>
       <c r="B59">
         <v>50365</v>
       </c>
       <c r="C59">
         <v>50164</v>
       </c>
       <c r="D59" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>51776</v>
       </c>
       <c r="B60">
         <v>50275</v>
       </c>
       <c r="C60">
         <v>49809</v>
       </c>
       <c r="D60" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>52301</v>
       </c>
       <c r="B61">
         <v>52296</v>
       </c>
       <c r="C61">
         <v>52291</v>
       </c>
       <c r="D61" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E61" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>1182</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>52361</v>
       </c>
       <c r="B62">
         <v>50354</v>
       </c>
       <c r="C62">
         <v>52356</v>
       </c>
       <c r="D62" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E62" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>1182</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>52761</v>
       </c>
       <c r="B63">
         <v>50355</v>
       </c>
       <c r="C63">
         <v>52356</v>
       </c>
       <c r="D63" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E63" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>52771</v>
       </c>
       <c r="B64">
         <v>52766</v>
       </c>
       <c r="C64">
         <v>52291</v>
       </c>
       <c r="D64" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E64" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>52856</v>
       </c>
       <c r="B65">
         <v>52841</v>
       </c>
       <c r="C65">
         <v>49811</v>
       </c>
       <c r="D65" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>52861</v>
       </c>
       <c r="B66">
         <v>50360</v>
       </c>
       <c r="C66">
         <v>49811</v>
       </c>
       <c r="D66" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>52871</v>
       </c>
       <c r="B67">
         <v>50273</v>
       </c>
       <c r="C67">
         <v>49810</v>
       </c>
       <c r="D67" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>52876</v>
       </c>
       <c r="B68">
         <v>50352</v>
       </c>
       <c r="C68">
         <v>49810</v>
       </c>
       <c r="D68" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>53456</v>
       </c>
       <c r="B69">
         <v>50352</v>
       </c>
       <c r="C69">
         <v>53411</v>
       </c>
       <c r="D69" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E69" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>53461</v>
       </c>
       <c r="B70">
         <v>50273</v>
       </c>
       <c r="C70">
         <v>53411</v>
       </c>
       <c r="D70" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E70" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>53466</v>
       </c>
       <c r="B71">
         <v>53426</v>
       </c>
       <c r="C71">
         <v>53411</v>
       </c>
       <c r="D71" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E71" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>53471</v>
       </c>
       <c r="B72">
         <v>53436</v>
       </c>
       <c r="C72">
         <v>53411</v>
       </c>
       <c r="D72" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E72" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>53476</v>
       </c>
       <c r="B73">
         <v>53441</v>
       </c>
       <c r="C73">
         <v>53411</v>
       </c>
       <c r="D73" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E73" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>53481</v>
       </c>
       <c r="B74">
         <v>53431</v>
       </c>
       <c r="C74">
         <v>53411</v>
       </c>
       <c r="D74" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E74" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>53506</v>
       </c>
       <c r="B75">
         <v>52441</v>
       </c>
       <c r="C75">
         <v>53501</v>
       </c>
       <c r="D75" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E75" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>890</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>53516</v>
       </c>
       <c r="B76">
         <v>53511</v>
       </c>
       <c r="C76">
         <v>53501</v>
       </c>
       <c r="D76" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E76" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>890</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>53566</v>
       </c>
       <c r="B77">
         <v>53561</v>
       </c>
       <c r="C77">
         <v>53151</v>
       </c>
       <c r="D77" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E77" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>693</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>53576</v>
       </c>
       <c r="B78">
         <v>53571</v>
       </c>
       <c r="C78">
         <v>53151</v>
       </c>
       <c r="D78" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E78" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>693</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>53666</v>
       </c>
       <c r="B79">
         <v>52846</v>
       </c>
       <c r="C79">
         <v>53661</v>
       </c>
       <c r="D79" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>53671</v>
       </c>
       <c r="B80">
         <v>50359</v>
       </c>
       <c r="C80">
         <v>53661</v>
       </c>
       <c r="D80" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>53676</v>
       </c>
       <c r="B81">
         <v>50273</v>
       </c>
       <c r="C81">
         <v>53661</v>
       </c>
       <c r="D81" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>53681</v>
       </c>
       <c r="B82">
         <v>52841</v>
       </c>
       <c r="C82">
         <v>53661</v>
       </c>
       <c r="D82" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>53841</v>
       </c>
       <c r="B83">
         <v>50364</v>
       </c>
       <c r="C83">
         <v>49915</v>
       </c>
       <c r="D83" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E83" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>53846</v>
       </c>
       <c r="B84">
         <v>50364</v>
       </c>
       <c r="C84">
         <v>50146</v>
       </c>
       <c r="D84" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E84" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54220</v>
       </c>
       <c r="B85">
         <v>54218</v>
       </c>
       <c r="C85">
         <v>54217</v>
       </c>
       <c r="D85" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E85" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54221</v>
       </c>
       <c r="B86">
         <v>54219</v>
       </c>
       <c r="C86">
         <v>54217</v>
       </c>
       <c r="D86" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E86" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54232</v>
       </c>
       <c r="B87">
         <v>54231</v>
       </c>
       <c r="C87">
         <v>54217</v>
       </c>
       <c r="D87" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E87" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54244</v>
       </c>
       <c r="B88">
         <v>50378</v>
       </c>
       <c r="C88">
         <v>52291</v>
       </c>
       <c r="D88" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E88" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54250</v>
       </c>
       <c r="B89">
         <v>54249</v>
       </c>
       <c r="C89">
         <v>52356</v>
       </c>
       <c r="D89" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E89" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54292</v>
       </c>
       <c r="B90">
         <v>54289</v>
       </c>
       <c r="C90">
         <v>54287</v>
       </c>
       <c r="D90" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E90" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54293</v>
       </c>
       <c r="B91">
         <v>54288</v>
       </c>
       <c r="C91">
         <v>54287</v>
       </c>
       <c r="D91" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E91" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54294</v>
       </c>
       <c r="B92">
         <v>54290</v>
       </c>
       <c r="C92">
         <v>54287</v>
       </c>
       <c r="D92" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E92" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54295</v>
       </c>
       <c r="B93">
         <v>54291</v>
       </c>
       <c r="C93">
         <v>54287</v>
       </c>
       <c r="D93" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E93" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54389</v>
       </c>
       <c r="B94">
         <v>54387</v>
       </c>
       <c r="C94">
         <v>49906</v>
       </c>
       <c r="D94" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E94" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54390</v>
       </c>
       <c r="B95">
         <v>54388</v>
       </c>
       <c r="C95">
         <v>49906</v>
       </c>
       <c r="D95" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E95" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54392</v>
       </c>
       <c r="B96">
         <v>54391</v>
       </c>
       <c r="C96">
         <v>49906</v>
       </c>
       <c r="D96" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="E96" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54410</v>
       </c>
       <c r="B97">
         <v>54395</v>
       </c>
       <c r="C97">
         <v>50153</v>
       </c>
       <c r="D97" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E97" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54411</v>
       </c>
       <c r="B98">
         <v>54388</v>
       </c>
       <c r="C98">
         <v>50153</v>
       </c>
       <c r="D98" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E98" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54412</v>
       </c>
       <c r="B99">
         <v>54391</v>
       </c>
       <c r="C99">
         <v>50153</v>
       </c>
       <c r="D99" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="E99" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54414</v>
       </c>
       <c r="B100">
         <v>54413</v>
       </c>
       <c r="C100">
         <v>50153</v>
       </c>
       <c r="D100" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E100" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54419</v>
       </c>
       <c r="B101">
         <v>54418</v>
       </c>
       <c r="C101">
         <v>50153</v>
       </c>
       <c r="D101" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54420</v>
       </c>
       <c r="B102">
         <v>54416</v>
       </c>
       <c r="C102">
         <v>50153</v>
       </c>
       <c r="D102" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54422</v>
       </c>
       <c r="B103">
         <v>54421</v>
       </c>
       <c r="C103">
         <v>50153</v>
       </c>
       <c r="D103" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E103" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54423</v>
       </c>
       <c r="B104">
         <v>54415</v>
       </c>
       <c r="C104">
         <v>49906</v>
       </c>
       <c r="D104" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E104" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54424</v>
       </c>
       <c r="B105">
         <v>54417</v>
       </c>
       <c r="C105">
         <v>49906</v>
       </c>
       <c r="D105" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E105" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54425</v>
       </c>
       <c r="B106">
         <v>54421</v>
       </c>
       <c r="C106">
         <v>49906</v>
       </c>
       <c r="D106" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E106" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54426</v>
       </c>
       <c r="B107">
         <v>50366</v>
       </c>
       <c r="C107">
         <v>49906</v>
       </c>
       <c r="D107" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E107" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54427</v>
       </c>
       <c r="B108">
         <v>54416</v>
       </c>
       <c r="C108">
         <v>49906</v>
       </c>
       <c r="D108" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E108" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54428</v>
       </c>
       <c r="B109">
         <v>54393</v>
       </c>
       <c r="C109">
         <v>50153</v>
       </c>
       <c r="D109" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E109" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54476</v>
       </c>
       <c r="B110">
         <v>53281</v>
       </c>
       <c r="C110">
         <v>54475</v>
       </c>
       <c r="D110" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54502</v>
       </c>
       <c r="B111">
         <v>50266</v>
       </c>
       <c r="C111">
         <v>54501</v>
       </c>
       <c r="D111" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54503</v>
       </c>
       <c r="B112">
         <v>53281</v>
       </c>
       <c r="C112">
         <v>54501</v>
       </c>
       <c r="D112" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54506</v>
       </c>
       <c r="B113">
         <v>54505</v>
       </c>
       <c r="C113">
         <v>54501</v>
       </c>
       <c r="D113" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54507</v>
       </c>
       <c r="B114">
         <v>50286</v>
       </c>
       <c r="C114">
         <v>54475</v>
       </c>
       <c r="D114" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>791</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54588</v>
       </c>
       <c r="B115">
         <v>54586</v>
       </c>
       <c r="C115">
         <v>54452</v>
       </c>
       <c r="D115" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E115" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54589</v>
       </c>
       <c r="B116">
         <v>54587</v>
       </c>
       <c r="C116">
         <v>54452</v>
       </c>
       <c r="D116" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54591</v>
       </c>
       <c r="B117">
         <v>54590</v>
       </c>
       <c r="C117">
         <v>54452</v>
       </c>
       <c r="D117" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54592</v>
       </c>
       <c r="B118">
         <v>50224</v>
       </c>
       <c r="C118">
         <v>54452</v>
       </c>
       <c r="D118" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54594</v>
       </c>
       <c r="B119">
         <v>54593</v>
       </c>
       <c r="C119">
         <v>54452</v>
       </c>
       <c r="D119" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54597</v>
       </c>
       <c r="B120">
         <v>50273</v>
       </c>
       <c r="C120">
         <v>54596</v>
       </c>
       <c r="D120" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="E120" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54598</v>
       </c>
       <c r="B121">
         <v>50378</v>
       </c>
       <c r="C121">
         <v>54596</v>
       </c>
       <c r="D121" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E121" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54760</v>
       </c>
       <c r="B122">
         <v>53431</v>
       </c>
       <c r="C122">
         <v>54759</v>
       </c>
       <c r="D122" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E122" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54761</v>
       </c>
       <c r="B123">
         <v>50273</v>
       </c>
       <c r="C123">
         <v>54759</v>
       </c>
       <c r="D123" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E123" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54762</v>
       </c>
       <c r="B124">
         <v>53441</v>
       </c>
       <c r="C124">
         <v>54759</v>
       </c>
       <c r="D124" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E124" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54763</v>
       </c>
       <c r="B125">
         <v>53426</v>
       </c>
       <c r="C125">
         <v>54759</v>
       </c>
       <c r="D125" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E125" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54764</v>
       </c>
       <c r="B126">
         <v>50352</v>
       </c>
       <c r="C126">
         <v>54759</v>
       </c>
       <c r="D126" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="E126" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>701</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1449</v>
+        <v>1464</v>
       </c>
       <c r="B1" t="s">
-        <v>1450</v>
+        <v>1465</v>
       </c>
       <c r="C1" t="s">
-        <v>1451</v>
+        <v>1466</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49601</v>
       </c>
       <c r="B2" t="s">
         <v>659</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1452</v>
+        <v>1467</v>
       </c>
       <c r="E2" t="s">
-        <v>1453</v>
+        <v>1468</v>
       </c>
       <c r="F2" t="s">
-        <v>1454</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>528</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1455</v>
+        <v>1470</v>
       </c>
       <c r="E3" t="s">
-        <v>1456</v>
+        <v>1471</v>
       </c>
       <c r="F3" t="s">
-        <v>1457</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
         <v>561</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1458</v>
+        <v>1473</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>1459</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49606</v>
       </c>
       <c r="B5" t="s">
         <v>396</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1460</v>
+        <v>1475</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
-        <v>1461</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49609</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1462</v>
+        <v>1477</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>1463</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49619</v>
       </c>
       <c r="B7" t="s">
         <v>487</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="E7" t="s">
         <v>71</v>
       </c>
       <c r="F7" t="s">
-        <v>1465</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>52906</v>
       </c>
       <c r="B8" t="s">
         <v>89</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>1466</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49624</v>
       </c>
       <c r="B9" t="s">
         <v>207</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9" t="s">
-        <v>1468</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49625</v>
       </c>
       <c r="B10" t="s">
         <v>339</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1469</v>
+        <v>1484</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>1470</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49626</v>
       </c>
       <c r="B11" t="s">
         <v>433</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1471</v>
+        <v>1486</v>
       </c>
       <c r="E11" t="s">
         <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49633</v>
       </c>
       <c r="B12" t="s">
         <v>478</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>1474</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>54285</v>
       </c>
       <c r="B13" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1475</v>
+        <v>1490</v>
       </c>
       <c r="E13" t="s">
         <v>265</v>
       </c>
       <c r="F13" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49640</v>
       </c>
       <c r="B14" t="s">
         <v>192</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1477</v>
+        <v>1492</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>1478</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49645</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1479</v>
+        <v>1494</v>
       </c>
       <c r="E15" t="s">
         <v>71</v>
       </c>
       <c r="F15" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49646</v>
       </c>
       <c r="B16" t="s">
         <v>135</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1481</v>
+        <v>1496</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49681</v>
       </c>
       <c r="B17" t="s">
         <v>244</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1483</v>
+        <v>1498</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>1484</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49689</v>
       </c>
       <c r="B18" t="s">
         <v>250</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49707</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1487</v>
+        <v>1502</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49708</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>53146</v>
       </c>
       <c r="B21" t="s">
         <v>682</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
       <c r="E21" t="s">
-        <v>1492</v>
+        <v>1507</v>
       </c>
       <c r="F21" t="s">
-        <v>1493</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49709</v>
       </c>
       <c r="B22" t="s">
         <v>454</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1494</v>
+        <v>1509</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>1495</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49716</v>
       </c>
       <c r="B23" t="s">
         <v>418</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>1497</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49718</v>
       </c>
       <c r="B24" t="s">
         <v>225</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1498</v>
+        <v>1513</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>1499</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49720</v>
       </c>
       <c r="B25" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49731</v>
       </c>
       <c r="B26" t="s">
         <v>299</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49738</v>
       </c>
       <c r="B27" t="s">
         <v>620</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1504</v>
+        <v>1519</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>1505</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49740</v>
       </c>
       <c r="B28" t="s">
         <v>377</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1506</v>
+        <v>1521</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49741</v>
       </c>
       <c r="B29" t="s">
         <v>298</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1508</v>
+        <v>1523</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>1509</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49743</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1510</v>
+        <v>1525</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>1511</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49748</v>
       </c>
       <c r="B31" t="s">
         <v>171</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1512</v>
+        <v>1527</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>1513</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49749</v>
       </c>
       <c r="B32" t="s">
         <v>180</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49750</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1516</v>
+        <v>1531</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>1517</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49752</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1518</v>
+        <v>1533</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
-        <v>1519</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49753</v>
       </c>
       <c r="B35" t="s">
         <v>150</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1520</v>
+        <v>1535</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
-        <v>1521</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49755</v>
       </c>
       <c r="B36" t="s">
         <v>268</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1522</v>
+        <v>1537</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>1523</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49756</v>
       </c>
       <c r="B37" t="s">
         <v>115</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1524</v>
+        <v>1539</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
-        <v>1525</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49759</v>
       </c>
       <c r="B38" t="s">
         <v>282</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>282</v>
       </c>
       <c r="E38" t="s">
         <v>71</v>
       </c>
       <c r="F38" t="s">
-        <v>1526</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49761</v>
       </c>
       <c r="B39" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1527</v>
+        <v>1542</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
-        <v>1528</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49766</v>
       </c>
       <c r="B40" t="s">
         <v>471</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1529</v>
+        <v>1544</v>
       </c>
       <c r="E40" t="s">
         <v>71</v>
       </c>
       <c r="F40" t="s">
-        <v>1530</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49767</v>
       </c>
       <c r="B41" t="s">
         <v>499</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1531</v>
+        <v>1546</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41" t="s">
-        <v>1532</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>54453</v>
       </c>
       <c r="B42" t="s">
-        <v>1533</v>
+        <v>1548</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1534</v>
+        <v>1549</v>
       </c>
       <c r="E42" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F42" t="s">
-        <v>1535</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49603</v>
       </c>
       <c r="B43" t="s">
-        <v>1536</v>
+        <v>1551</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1537</v>
+        <v>1552</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>1538</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49607</v>
       </c>
       <c r="B44" t="s">
-        <v>1539</v>
+        <v>1554</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1540</v>
+        <v>1555</v>
       </c>
       <c r="E44" t="s">
         <v>71</v>
       </c>
       <c r="F44" t="s">
-        <v>1541</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49618</v>
       </c>
       <c r="B45" t="s">
-        <v>1542</v>
+        <v>1557</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1543</v>
+        <v>1558</v>
       </c>
       <c r="E45" t="s">
         <v>71</v>
       </c>
       <c r="F45" t="s">
-        <v>1544</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49649</v>
       </c>
       <c r="B46" t="s">
-        <v>1545</v>
+        <v>1560</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1546</v>
+        <v>1561</v>
       </c>
       <c r="E46" t="s">
-        <v>1547</v>
+        <v>1562</v>
       </c>
       <c r="F46" t="s">
-        <v>1548</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49658</v>
       </c>
       <c r="B47" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1549</v>
+        <v>1564</v>
       </c>
       <c r="E47" t="s">
         <v>71</v>
       </c>
       <c r="F47" t="s">
-        <v>1550</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49665</v>
       </c>
       <c r="B48" t="s">
         <v>683</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1551</v>
+        <v>1566</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
       <c r="F48" t="s">
-        <v>1552</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49590</v>
       </c>
       <c r="B49" t="s">
         <v>461</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1553</v>
+        <v>1568</v>
       </c>
       <c r="E49" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="F49" t="s">
-        <v>1555</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49667</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1556</v>
+        <v>1571</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
-        <v>1557</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49668</v>
       </c>
       <c r="B51" t="s">
-        <v>1558</v>
+        <v>1573</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1559</v>
+        <v>1574</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
-        <v>1560</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49671</v>
       </c>
       <c r="B52" t="s">
         <v>106</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1561</v>
+        <v>1576</v>
       </c>
       <c r="E52" t="s">
         <v>71</v>
       </c>
       <c r="F52" t="s">
-        <v>1562</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49674</v>
       </c>
       <c r="B53" t="s">
-        <v>1563</v>
+        <v>1578</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1564</v>
+        <v>1579</v>
       </c>
       <c r="E53" t="s">
         <v>71</v>
       </c>
       <c r="F53" t="s">
-        <v>1565</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49682</v>
       </c>
       <c r="B54" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1566</v>
+        <v>1581</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>1567</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49697</v>
       </c>
       <c r="B55" t="s">
         <v>704</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1568</v>
+        <v>1583</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
-        <v>1569</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54286</v>
       </c>
       <c r="B56" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>1570</v>
+        <v>1585</v>
       </c>
       <c r="E56" t="s">
         <v>265</v>
       </c>
       <c r="F56" t="s">
-        <v>1571</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49700</v>
       </c>
       <c r="B57" t="s">
-        <v>1572</v>
+        <v>1587</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1573</v>
+        <v>1588</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
-        <v>1574</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49710</v>
       </c>
       <c r="B58" t="s">
         <v>455</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1575</v>
+        <v>1590</v>
       </c>
       <c r="E58" t="s">
         <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>1576</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49711</v>
       </c>
       <c r="B59" t="s">
         <v>355</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1577</v>
+        <v>1592</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59" t="s">
-        <v>1578</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49715</v>
       </c>
       <c r="B60" t="s">
-        <v>1579</v>
+        <v>1594</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1580</v>
+        <v>1595</v>
       </c>
       <c r="E60" t="s">
         <v>71</v>
       </c>
       <c r="F60" t="s">
-        <v>1581</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54500</v>
       </c>
       <c r="B61" t="s">
         <v>794</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>1582</v>
+        <v>1597</v>
       </c>
       <c r="F61" t="s">
-        <v>1583</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49724</v>
       </c>
       <c r="B62" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1584</v>
+        <v>1599</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
-        <v>1585</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49728</v>
       </c>
       <c r="B63" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="E63" t="s">
         <v>71</v>
       </c>
       <c r="F63" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>49742</v>
       </c>
       <c r="B64" t="s">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64" t="s">
-        <v>1591</v>
+        <v>1606</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J298"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="D1" t="s">
-        <v>1594</v>
+        <v>1609</v>
       </c>
       <c r="E1" t="s">
-        <v>1595</v>
+        <v>1610</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="H1" t="s">
-        <v>1597</v>
+        <v>1612</v>
       </c>
       <c r="I1" t="s">
-        <v>1598</v>
+        <v>1613</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D2" t="s">
-        <v>1600</v>
+        <v>1615</v>
       </c>
       <c r="E2" t="s">
-        <v>1601</v>
+        <v>1616</v>
       </c>
       <c r="F2" t="s">
-        <v>1602</v>
+        <v>1617</v>
       </c>
       <c r="G2" t="s">
-        <v>1603</v>
+        <v>1618</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54242</v>
       </c>
       <c r="B3">
         <v>52291</v>
       </c>
       <c r="C3" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D3" t="s">
-        <v>1605</v>
+        <v>1620</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
       <c r="G3" t="s">
-        <v>1607</v>
+        <v>1622</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54248</v>
       </c>
       <c r="B4">
         <v>52356</v>
       </c>
       <c r="C4" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D4" t="s">
-        <v>1608</v>
+        <v>1623</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
       <c r="G4" t="s">
-        <v>1609</v>
+        <v>1624</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>2</v>
       </c>
       <c r="J4" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54520</v>
       </c>
       <c r="B5">
         <v>54287</v>
       </c>
       <c r="C5" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D5" t="s">
-        <v>1611</v>
+        <v>1626</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1612</v>
+        <v>1627</v>
       </c>
       <c r="G5" t="s">
-        <v>1613</v>
+        <v>1628</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>1614</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51273</v>
       </c>
       <c r="B6">
         <v>50140</v>
       </c>
       <c r="C6" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1615</v>
+        <v>1630</v>
       </c>
       <c r="G6" t="s">
-        <v>1616</v>
+        <v>1631</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50770</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1618</v>
+        <v>1633</v>
       </c>
       <c r="F7" t="s">
         <v>206</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50771</v>
       </c>
       <c r="B8">
         <v>49843</v>
       </c>
       <c r="C8" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1619</v>
+        <v>1634</v>
       </c>
       <c r="F8" t="s">
         <v>206</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50772</v>
       </c>
       <c r="B9">
         <v>49843</v>
       </c>
       <c r="C9" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1620</v>
+        <v>1635</v>
       </c>
       <c r="F9" t="s">
         <v>206</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54161</v>
       </c>
       <c r="B10">
         <v>53411</v>
       </c>
       <c r="C10" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D10" t="s">
-        <v>1622</v>
+        <v>1637</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1623</v>
+        <v>1638</v>
       </c>
       <c r="G10" t="s">
-        <v>1624</v>
+        <v>1639</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51410</v>
       </c>
       <c r="B11">
         <v>50146</v>
       </c>
       <c r="C11" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="G11" t="s">
-        <v>1627</v>
+        <v>1642</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50810</v>
       </c>
       <c r="B12">
         <v>49868</v>
       </c>
       <c r="C12" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>249</v>
       </c>
       <c r="G12" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50794</v>
       </c>
       <c r="B13">
         <v>49853</v>
       </c>
       <c r="C13" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>224</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51190</v>
       </c>
       <c r="B14">
         <v>50076</v>
       </c>
       <c r="C14" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D14" t="s">
-        <v>1629</v>
+        <v>1644</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1630</v>
+        <v>1645</v>
       </c>
       <c r="G14" t="s">
-        <v>1631</v>
+        <v>1646</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50698</v>
       </c>
       <c r="B15">
         <v>49841</v>
       </c>
       <c r="C15" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>1632</v>
+        <v>1647</v>
       </c>
       <c r="F15" t="s">
         <v>197</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50699</v>
       </c>
       <c r="B16">
         <v>49841</v>
       </c>
       <c r="C16" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>1633</v>
+        <v>1648</v>
       </c>
       <c r="F16" t="s">
         <v>197</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50700</v>
       </c>
       <c r="B17">
         <v>49841</v>
       </c>
       <c r="C17" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1634</v>
+        <v>1649</v>
       </c>
       <c r="F17" t="s">
         <v>197</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="J17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51239</v>
       </c>
       <c r="B18">
         <v>50140</v>
       </c>
       <c r="C18" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D18" t="s">
-        <v>1635</v>
+        <v>1650</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1636</v>
+        <v>1651</v>
       </c>
       <c r="G18" t="s">
-        <v>1637</v>
+        <v>1652</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54581</v>
       </c>
       <c r="B19">
         <v>49857</v>
       </c>
       <c r="C19" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D19" t="s">
-        <v>1638</v>
+        <v>1653</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1639</v>
+        <v>1654</v>
       </c>
       <c r="G19" t="s">
-        <v>1640</v>
+        <v>1655</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51234</v>
       </c>
       <c r="B20">
         <v>50079</v>
       </c>
       <c r="C20" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D20" t="s">
-        <v>1641</v>
+        <v>1656</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1642</v>
+        <v>1657</v>
       </c>
       <c r="G20" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50864</v>
       </c>
       <c r="B21">
         <v>50079</v>
       </c>
       <c r="C21" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D21" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1645</v>
+        <v>1660</v>
       </c>
       <c r="G21" t="s">
-        <v>1646</v>
+        <v>1661</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50865</v>
       </c>
       <c r="B22">
         <v>50176</v>
       </c>
       <c r="C22" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D22" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1645</v>
+        <v>1660</v>
       </c>
       <c r="G22" t="s">
-        <v>1646</v>
+        <v>1661</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>6</v>
       </c>
       <c r="J22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50724</v>
       </c>
       <c r="B23">
         <v>49892</v>
       </c>
       <c r="C23" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>1647</v>
+        <v>1662</v>
       </c>
       <c r="F23" t="s">
         <v>294</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>1550</v>
       </c>
       <c r="J23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50725</v>
       </c>
       <c r="B24">
         <v>49892</v>
       </c>
       <c r="C24" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>1648</v>
+        <v>1663</v>
       </c>
       <c r="F24" t="s">
         <v>294</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>1512</v>
       </c>
       <c r="J24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50726</v>
       </c>
       <c r="B25">
         <v>49892</v>
       </c>
       <c r="C25" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>1649</v>
+        <v>1664</v>
       </c>
       <c r="F25" t="s">
         <v>294</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
         <v>1507</v>
       </c>
       <c r="J25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52191</v>
       </c>
       <c r="B26">
         <v>49805</v>
       </c>
       <c r="C26" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1651</v>
+        <v>1666</v>
       </c>
       <c r="G26" t="s">
-        <v>1652</v>
+        <v>1667</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50931</v>
       </c>
       <c r="B27">
         <v>50169</v>
       </c>
       <c r="C27" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D27" t="s">
-        <v>1653</v>
+        <v>1668</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1654</v>
+        <v>1669</v>
       </c>
       <c r="G27" t="s">
-        <v>1655</v>
+        <v>1670</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>5</v>
       </c>
       <c r="J27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50932</v>
       </c>
       <c r="B28">
         <v>50126</v>
       </c>
       <c r="C28" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D28" t="s">
-        <v>1653</v>
+        <v>1668</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1654</v>
+        <v>1669</v>
       </c>
       <c r="G28" t="s">
-        <v>1655</v>
+        <v>1670</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51244</v>
       </c>
       <c r="B29">
         <v>50180</v>
       </c>
       <c r="C29" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D29" t="s">
-        <v>1656</v>
+        <v>1671</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1657</v>
+        <v>1672</v>
       </c>
       <c r="G29" t="s">
-        <v>1658</v>
+        <v>1673</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51492</v>
       </c>
       <c r="B30">
         <v>50127</v>
       </c>
       <c r="C30" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D30" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1660</v>
+        <v>1675</v>
       </c>
       <c r="G30" t="s">
-        <v>1661</v>
+        <v>1676</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>3</v>
       </c>
       <c r="J30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51493</v>
       </c>
       <c r="B31">
         <v>50128</v>
       </c>
       <c r="C31" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D31" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1660</v>
+        <v>1675</v>
       </c>
       <c r="G31" t="s">
-        <v>1661</v>
+        <v>1676</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>5</v>
       </c>
       <c r="J31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51490</v>
       </c>
       <c r="B32">
         <v>50127</v>
       </c>
       <c r="C32" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D32" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1662</v>
+        <v>1677</v>
       </c>
       <c r="G32" t="s">
-        <v>1663</v>
+        <v>1678</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51491</v>
       </c>
       <c r="B33">
         <v>50128</v>
       </c>
       <c r="C33" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D33" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1662</v>
+        <v>1677</v>
       </c>
       <c r="G33" t="s">
-        <v>1663</v>
+        <v>1678</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>2</v>
       </c>
       <c r="J33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50798</v>
       </c>
       <c r="B34">
         <v>49855</v>
       </c>
       <c r="C34" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>231</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51037</v>
       </c>
       <c r="B35">
         <v>50197</v>
       </c>
       <c r="C35" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D35" t="s">
-        <v>1664</v>
+        <v>1679</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1665</v>
+        <v>1680</v>
       </c>
       <c r="G35" t="s">
-        <v>1666</v>
+        <v>1681</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50867</v>
       </c>
       <c r="B36">
         <v>50079</v>
       </c>
       <c r="C36" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D36" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G36" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50868</v>
       </c>
       <c r="B37">
         <v>50176</v>
       </c>
       <c r="C37" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D37" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G37" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>3</v>
       </c>
       <c r="J37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50874</v>
       </c>
       <c r="B38">
         <v>50167</v>
       </c>
       <c r="C38" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D38" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G38" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>8</v>
       </c>
       <c r="J38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50875</v>
       </c>
       <c r="B39">
         <v>50071</v>
       </c>
       <c r="C39" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D39" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G39" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>5</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50876</v>
       </c>
       <c r="B40">
         <v>50076</v>
       </c>
       <c r="C40" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D40" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G40" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50882</v>
       </c>
       <c r="B41">
         <v>50109</v>
       </c>
       <c r="C41" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D41" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="G41" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50948</v>
       </c>
       <c r="B42">
         <v>50163</v>
       </c>
       <c r="C42" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D42" t="s">
-        <v>1671</v>
+        <v>1686</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1672</v>
+        <v>1687</v>
       </c>
       <c r="G42" t="s">
-        <v>1673</v>
+        <v>1688</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>15</v>
       </c>
       <c r="J42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51012</v>
       </c>
       <c r="B43">
         <v>50185</v>
       </c>
       <c r="C43" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D43" t="s">
-        <v>1674</v>
+        <v>1689</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1675</v>
+        <v>1690</v>
       </c>
       <c r="G43" t="s">
-        <v>1676</v>
+        <v>1691</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51148</v>
       </c>
       <c r="B44">
         <v>49953</v>
       </c>
       <c r="C44" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D44" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G44" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51149</v>
       </c>
       <c r="B45">
         <v>50145</v>
       </c>
       <c r="C45" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D45" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G45" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51150</v>
       </c>
       <c r="B46">
         <v>50144</v>
       </c>
       <c r="C46" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D46" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G46" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51152</v>
       </c>
       <c r="B47">
         <v>50112</v>
       </c>
       <c r="C47" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D47" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G47" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51154</v>
       </c>
       <c r="B48">
         <v>50070</v>
       </c>
       <c r="C48" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D48" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G48" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51155</v>
       </c>
       <c r="B49">
         <v>50117</v>
       </c>
       <c r="C49" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D49" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G49" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51156</v>
       </c>
       <c r="B50">
         <v>50126</v>
       </c>
       <c r="C50" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D50" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G50" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51157</v>
       </c>
       <c r="B51">
         <v>50127</v>
       </c>
       <c r="C51" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D51" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="G51" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50899</v>
       </c>
       <c r="B52">
         <v>50144</v>
       </c>
       <c r="C52" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D52" t="s">
-        <v>1680</v>
+        <v>1695</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1681</v>
+        <v>1696</v>
       </c>
       <c r="G52" t="s">
-        <v>1682</v>
+        <v>1697</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51411</v>
       </c>
       <c r="B53">
         <v>50144</v>
       </c>
       <c r="C53" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D53" t="s">
-        <v>1683</v>
+        <v>1698</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1684</v>
+        <v>1699</v>
       </c>
       <c r="G53" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51062</v>
       </c>
       <c r="B54">
         <v>50189</v>
       </c>
       <c r="C54" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D54" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="G54" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51252</v>
       </c>
       <c r="B55">
         <v>50081</v>
       </c>
       <c r="C55" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D55" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1690</v>
+        <v>1705</v>
       </c>
       <c r="G55" t="s">
-        <v>1691</v>
+        <v>1706</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51232</v>
       </c>
       <c r="B56">
         <v>50185</v>
       </c>
       <c r="C56" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D56" t="s">
-        <v>1692</v>
+        <v>1707</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1693</v>
+        <v>1708</v>
       </c>
       <c r="G56" t="s">
-        <v>1694</v>
+        <v>1709</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51261</v>
       </c>
       <c r="B57">
         <v>50081</v>
       </c>
       <c r="C57" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D57" t="s">
-        <v>1695</v>
+        <v>1710</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1696</v>
+        <v>1711</v>
       </c>
       <c r="G57" t="s">
-        <v>1697</v>
+        <v>1712</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51174</v>
       </c>
       <c r="B58">
         <v>50197</v>
       </c>
       <c r="C58" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D58" t="s">
-        <v>1698</v>
+        <v>1713</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1699</v>
+        <v>1714</v>
       </c>
       <c r="G58" t="s">
-        <v>1700</v>
+        <v>1715</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51181</v>
       </c>
       <c r="B59">
         <v>50076</v>
       </c>
       <c r="C59" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D59" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1702</v>
+        <v>1717</v>
       </c>
       <c r="G59" t="s">
-        <v>1703</v>
+        <v>1718</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50974</v>
       </c>
       <c r="B60">
         <v>50167</v>
       </c>
       <c r="C60" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D60" t="s">
-        <v>1704</v>
+        <v>1719</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1705</v>
+        <v>1720</v>
       </c>
       <c r="G60" t="s">
-        <v>1706</v>
+        <v>1721</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50950</v>
       </c>
       <c r="B61">
         <v>50164</v>
       </c>
       <c r="C61" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D61" t="s">
-        <v>1707</v>
+        <v>1722</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1708</v>
+        <v>1723</v>
       </c>
       <c r="G61" t="s">
-        <v>1709</v>
+        <v>1724</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>9</v>
       </c>
       <c r="J61" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50951</v>
       </c>
       <c r="B62">
         <v>50079</v>
       </c>
       <c r="C62" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D62" t="s">
-        <v>1707</v>
+        <v>1722</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1708</v>
+        <v>1723</v>
       </c>
       <c r="G62" t="s">
-        <v>1709</v>
+        <v>1724</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50894</v>
       </c>
       <c r="B63">
         <v>50079</v>
       </c>
       <c r="C63" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D63" t="s">
-        <v>1710</v>
+        <v>1725</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1711</v>
+        <v>1726</v>
       </c>
       <c r="G63" t="s">
-        <v>1712</v>
+        <v>1727</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50933</v>
       </c>
       <c r="B64">
         <v>50169</v>
       </c>
       <c r="C64" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D64" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1714</v>
+        <v>1729</v>
       </c>
       <c r="G64" t="s">
-        <v>1715</v>
+        <v>1730</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50934</v>
       </c>
       <c r="B65">
         <v>50126</v>
       </c>
       <c r="C65" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D65" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1714</v>
+        <v>1729</v>
       </c>
       <c r="G65" t="s">
-        <v>1715</v>
+        <v>1730</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50961</v>
       </c>
       <c r="B66">
         <v>50167</v>
       </c>
       <c r="C66" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D66" t="s">
-        <v>1716</v>
+        <v>1731</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="G66" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>19</v>
       </c>
       <c r="J66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50962</v>
       </c>
       <c r="B67">
         <v>50169</v>
       </c>
       <c r="C67" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D67" t="s">
-        <v>1716</v>
+        <v>1731</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="G67" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>52891</v>
       </c>
       <c r="B68">
         <v>49810</v>
       </c>
       <c r="C68" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D68" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1720</v>
+        <v>1735</v>
       </c>
       <c r="G68" t="s">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51463</v>
       </c>
       <c r="B69">
         <v>50120</v>
       </c>
       <c r="C69" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D69" t="s">
-        <v>1722</v>
+        <v>1737</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="G69" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50921</v>
       </c>
       <c r="B70">
         <v>50153</v>
       </c>
       <c r="C70" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D70" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
       <c r="G70" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50824</v>
       </c>
       <c r="B71">
         <v>49787</v>
       </c>
       <c r="C71" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D71" t="s">
-        <v>1728</v>
+        <v>1743</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
       <c r="G71" t="s">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>6</v>
       </c>
       <c r="J71" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50825</v>
       </c>
       <c r="B72">
         <v>49787</v>
       </c>
       <c r="C72" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D72" t="s">
-        <v>1731</v>
+        <v>1746</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1732</v>
+        <v>1747</v>
       </c>
       <c r="G72" t="s">
-        <v>1733</v>
+        <v>1748</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50671</v>
       </c>
       <c r="B73">
         <v>49805</v>
       </c>
       <c r="C73" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D73" t="s">
-        <v>1734</v>
+        <v>1749</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1735</v>
+        <v>1750</v>
       </c>
       <c r="G73" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>12</v>
       </c>
       <c r="J73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50691</v>
       </c>
       <c r="B74">
         <v>49798</v>
       </c>
       <c r="C74" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D74" t="s">
-        <v>1736</v>
+        <v>1751</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1737</v>
+        <v>1752</v>
       </c>
       <c r="G74" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>12</v>
       </c>
       <c r="J74" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50672</v>
       </c>
       <c r="B75">
         <v>49806</v>
       </c>
       <c r="C75" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D75" t="s">
-        <v>1738</v>
+        <v>1753</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1739</v>
+        <v>1754</v>
       </c>
       <c r="G75" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>3</v>
       </c>
       <c r="J75" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50845</v>
       </c>
       <c r="B76">
         <v>49882</v>
       </c>
       <c r="C76" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D76" t="s">
-        <v>1740</v>
+        <v>1755</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1741</v>
+        <v>1756</v>
       </c>
       <c r="G76" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50844</v>
       </c>
       <c r="B77">
         <v>49881</v>
       </c>
       <c r="C77" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D77" t="s">
-        <v>1742</v>
+        <v>1757</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
       <c r="G77" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>20</v>
       </c>
       <c r="J77" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51141</v>
       </c>
       <c r="B78">
         <v>50073</v>
       </c>
       <c r="C78" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D78" t="s">
-        <v>1744</v>
+        <v>1759</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="G78" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>7</v>
       </c>
       <c r="J78" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51164</v>
       </c>
       <c r="B79">
         <v>50070</v>
       </c>
       <c r="C79" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D79" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="G79" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51203</v>
       </c>
       <c r="B80">
         <v>50197</v>
       </c>
       <c r="C80" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D80" t="s">
-        <v>1750</v>
+        <v>1765</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1751</v>
+        <v>1766</v>
       </c>
       <c r="G80" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51220</v>
       </c>
       <c r="B81">
         <v>49950</v>
       </c>
       <c r="C81" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D81" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="G81" t="s">
-        <v>1755</v>
+        <v>1770</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>52201</v>
       </c>
       <c r="B82">
         <v>49806</v>
       </c>
       <c r="C82" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1756</v>
+        <v>1771</v>
       </c>
       <c r="G82" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50911</v>
       </c>
       <c r="B83">
         <v>50146</v>
       </c>
       <c r="C83" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D83" t="s">
-        <v>1653</v>
+        <v>1668</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1758</v>
+        <v>1773</v>
       </c>
       <c r="G83" t="s">
-        <v>1759</v>
+        <v>1774</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50907</v>
       </c>
       <c r="B84">
         <v>50146</v>
       </c>
       <c r="C84" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D84" t="s">
-        <v>1760</v>
+        <v>1775</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1761</v>
+        <v>1776</v>
       </c>
       <c r="G84" t="s">
-        <v>1762</v>
+        <v>1777</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50910</v>
       </c>
       <c r="B85">
         <v>50146</v>
       </c>
       <c r="C85" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D85" t="s">
-        <v>1763</v>
+        <v>1778</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1764</v>
+        <v>1779</v>
       </c>
       <c r="G85" t="s">
-        <v>1765</v>
+        <v>1780</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50908</v>
       </c>
       <c r="B86">
         <v>50146</v>
       </c>
       <c r="C86" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D86" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="G86" t="s">
-        <v>1768</v>
+        <v>1783</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>6</v>
       </c>
       <c r="J86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50909</v>
       </c>
       <c r="B87">
         <v>50146</v>
       </c>
       <c r="C87" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D87" t="s">
-        <v>1769</v>
+        <v>1784</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1770</v>
+        <v>1785</v>
       </c>
       <c r="G87" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>5</v>
       </c>
       <c r="J87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51143</v>
       </c>
       <c r="B88">
         <v>49952</v>
       </c>
       <c r="C88" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D88" t="s">
-        <v>1772</v>
+        <v>1787</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1773</v>
+        <v>1788</v>
       </c>
       <c r="G88" t="s">
-        <v>1774</v>
+        <v>1789</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>5</v>
       </c>
       <c r="J88" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51144</v>
       </c>
       <c r="B89">
         <v>49952</v>
       </c>
       <c r="C89" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D89" t="s">
-        <v>1775</v>
+        <v>1790</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1776</v>
+        <v>1791</v>
       </c>
       <c r="G89" t="s">
-        <v>1777</v>
+        <v>1792</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>2</v>
       </c>
       <c r="J89" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>54160</v>
       </c>
       <c r="B90">
         <v>53411</v>
       </c>
       <c r="C90" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D90" t="s">
-        <v>1778</v>
+        <v>1793</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1779</v>
+        <v>1794</v>
       </c>
       <c r="G90" t="s">
-        <v>1780</v>
+        <v>1795</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>2</v>
       </c>
       <c r="J90" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51163</v>
       </c>
       <c r="B91">
         <v>50070</v>
       </c>
       <c r="C91" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D91" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="G91" t="s">
-        <v>1782</v>
+        <v>1797</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51176</v>
       </c>
       <c r="B92">
         <v>50075</v>
       </c>
       <c r="C92" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D92" t="s">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1784</v>
+        <v>1799</v>
       </c>
       <c r="G92" t="s">
-        <v>1785</v>
+        <v>1800</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>52121</v>
       </c>
       <c r="B93">
         <v>49798</v>
       </c>
       <c r="C93" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1786</v>
+        <v>1801</v>
       </c>
       <c r="G93" t="s">
-        <v>1787</v>
+        <v>1802</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51235</v>
       </c>
       <c r="B94">
         <v>50081</v>
       </c>
       <c r="C94" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D94" t="s">
-        <v>1788</v>
+        <v>1803</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1789</v>
+        <v>1804</v>
       </c>
       <c r="G94" t="s">
-        <v>1790</v>
+        <v>1805</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51175</v>
       </c>
       <c r="B95">
         <v>50075</v>
       </c>
       <c r="C95" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D95" t="s">
-        <v>1791</v>
+        <v>1806</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1792</v>
+        <v>1807</v>
       </c>
       <c r="G95" t="s">
-        <v>1793</v>
+        <v>1808</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51408</v>
       </c>
       <c r="B96">
         <v>50146</v>
       </c>
       <c r="C96" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1794</v>
+        <v>1809</v>
       </c>
       <c r="G96" t="s">
-        <v>1795</v>
+        <v>1810</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50749</v>
       </c>
       <c r="B97">
         <v>49835</v>
       </c>
       <c r="C97" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1796</v>
+        <v>1811</v>
       </c>
       <c r="F97" t="s">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="G97" t="s">
-        <v>1798</v>
+        <v>1813</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J97" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>52196</v>
       </c>
       <c r="B98">
         <v>49805</v>
       </c>
       <c r="C98" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="G98" t="s">
-        <v>1800</v>
+        <v>1815</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51021</v>
       </c>
       <c r="B99">
         <v>50192</v>
       </c>
       <c r="C99" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1801</v>
+        <v>1816</v>
       </c>
       <c r="G99" t="s">
-        <v>1802</v>
+        <v>1817</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50675</v>
       </c>
       <c r="B100">
         <v>49809</v>
       </c>
       <c r="C100" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1803</v>
+        <v>1818</v>
       </c>
       <c r="F100" t="s">
-        <v>1804</v>
+        <v>1819</v>
       </c>
       <c r="G100" t="s">
-        <v>1805</v>
+        <v>1820</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>2761</v>
+        <v>2774</v>
       </c>
       <c r="J100" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>50748</v>
       </c>
       <c r="B101">
         <v>49835</v>
       </c>
       <c r="C101" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="F101" t="s">
-        <v>1807</v>
+        <v>1822</v>
       </c>
       <c r="G101" t="s">
-        <v>1808</v>
+        <v>1823</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>54678</v>
       </c>
       <c r="B102">
         <v>50193</v>
       </c>
       <c r="C102" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D102" t="s">
-        <v>1809</v>
+        <v>1824</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1810</v>
+        <v>1825</v>
       </c>
       <c r="G102" t="s">
-        <v>1811</v>
+        <v>1826</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
-        <v>1812</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>52256</v>
       </c>
       <c r="B103">
         <v>50193</v>
       </c>
       <c r="C103" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D103" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="G103" t="s">
-        <v>1815</v>
+        <v>1830</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>28</v>
       </c>
       <c r="J103" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>52266</v>
       </c>
       <c r="B104">
         <v>50193</v>
       </c>
       <c r="C104" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D104" t="s">
-        <v>1816</v>
+        <v>1831</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1817</v>
+        <v>1832</v>
       </c>
       <c r="G104" t="s">
-        <v>1818</v>
+        <v>1833</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>6</v>
       </c>
       <c r="J104" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51138</v>
       </c>
       <c r="B105">
         <v>50070</v>
       </c>
       <c r="C105" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D105" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="G105" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51139</v>
       </c>
       <c r="B106">
         <v>49953</v>
       </c>
       <c r="C106" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D106" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="G106" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51140</v>
       </c>
       <c r="B107">
         <v>50122</v>
       </c>
       <c r="C107" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D107" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="G107" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>149</v>
       </c>
       <c r="J107" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51274</v>
       </c>
       <c r="B108">
         <v>50140</v>
       </c>
       <c r="C108" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D108" t="s">
-        <v>1822</v>
+        <v>1837</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="G108" t="s">
-        <v>1824</v>
+        <v>1839</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51287</v>
       </c>
       <c r="B109">
         <v>50140</v>
       </c>
       <c r="C109" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D109" t="s">
-        <v>1825</v>
+        <v>1840</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1826</v>
+        <v>1841</v>
       </c>
       <c r="G109" t="s">
-        <v>1827</v>
+        <v>1842</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51202</v>
       </c>
       <c r="B110">
         <v>50140</v>
       </c>
       <c r="C110" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D110" t="s">
-        <v>1828</v>
+        <v>1843</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
       <c r="G110" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>1</v>
       </c>
       <c r="J110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51473</v>
       </c>
       <c r="B111">
         <v>50122</v>
       </c>
       <c r="C111" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D111" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="E111" t="s">
-        <v>1832</v>
+        <v>1847</v>
       </c>
       <c r="F111" t="s">
-        <v>1833</v>
+        <v>1848</v>
       </c>
       <c r="G111" t="s">
-        <v>1834</v>
+        <v>1849</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>225</v>
       </c>
       <c r="J111" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51495</v>
       </c>
       <c r="B112">
         <v>50128</v>
       </c>
       <c r="C112" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D112" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1835</v>
+        <v>1850</v>
       </c>
       <c r="G112" t="s">
-        <v>1836</v>
+        <v>1851</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51038</v>
       </c>
       <c r="B113">
         <v>50192</v>
       </c>
       <c r="C113" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1837</v>
+        <v>1852</v>
       </c>
       <c r="G113" t="s">
-        <v>1838</v>
+        <v>1853</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51212</v>
       </c>
       <c r="B114">
         <v>50140</v>
       </c>
       <c r="C114" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D114" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1840</v>
+        <v>1855</v>
       </c>
       <c r="G114" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51213</v>
       </c>
       <c r="B115">
         <v>50178</v>
       </c>
       <c r="C115" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D115" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1840</v>
+        <v>1855</v>
       </c>
       <c r="G115" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51214</v>
       </c>
       <c r="B116">
         <v>50167</v>
       </c>
       <c r="C116" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D116" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1840</v>
+        <v>1855</v>
       </c>
       <c r="G116" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51222</v>
       </c>
       <c r="B117">
         <v>50176</v>
       </c>
       <c r="C117" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D117" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G117" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51223</v>
       </c>
       <c r="B118">
         <v>50169</v>
       </c>
       <c r="C118" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D118" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G118" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>7</v>
       </c>
       <c r="J118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51224</v>
       </c>
       <c r="B119">
         <v>50071</v>
       </c>
       <c r="C119" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D119" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G119" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51225</v>
       </c>
       <c r="B120">
         <v>50178</v>
       </c>
       <c r="C120" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D120" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G120" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51226</v>
       </c>
       <c r="B121">
         <v>50167</v>
       </c>
       <c r="C121" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D121" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G121" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>2</v>
       </c>
       <c r="J121" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51227</v>
       </c>
       <c r="B122">
         <v>50152</v>
       </c>
       <c r="C122" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D122" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G122" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51228</v>
       </c>
       <c r="B123">
         <v>50109</v>
       </c>
       <c r="C123" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D123" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="G123" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>52216</v>
       </c>
       <c r="B124">
         <v>49806</v>
       </c>
       <c r="C124" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D124" t="s">
-        <v>1845</v>
+        <v>1860</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1846</v>
+        <v>1861</v>
       </c>
       <c r="G124" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="H124"/>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="J124" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>54159</v>
       </c>
       <c r="B125">
         <v>53411</v>
       </c>
       <c r="C125" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D125" t="s">
-        <v>1848</v>
+        <v>1863</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1849</v>
+        <v>1864</v>
       </c>
       <c r="G125" t="s">
-        <v>1850</v>
+        <v>1865</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>2</v>
       </c>
       <c r="J125" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51205</v>
       </c>
       <c r="B126">
         <v>49953</v>
       </c>
       <c r="C126" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D126" t="s">
-        <v>1851</v>
+        <v>1866</v>
       </c>
       <c r="E126" t="s">
-        <v>1852</v>
+        <v>1867</v>
       </c>
       <c r="F126" t="s">
-        <v>1853</v>
+        <v>1868</v>
       </c>
       <c r="G126" t="s">
-        <v>1854</v>
+        <v>1869</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>164</v>
       </c>
       <c r="J126" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51206</v>
       </c>
       <c r="B127">
         <v>50070</v>
       </c>
       <c r="C127" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D127" t="s">
-        <v>1851</v>
+        <v>1866</v>
       </c>
       <c r="E127" t="s">
-        <v>1855</v>
+        <v>1870</v>
       </c>
       <c r="F127" t="s">
-        <v>1853</v>
+        <v>1868</v>
       </c>
       <c r="G127" t="s">
-        <v>1854</v>
+        <v>1869</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>145</v>
       </c>
       <c r="J127" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51158</v>
       </c>
       <c r="B128">
         <v>49953</v>
       </c>
       <c r="C128" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D128" t="s">
-        <v>1856</v>
+        <v>1871</v>
       </c>
       <c r="E128" t="s">
-        <v>1857</v>
+        <v>1872</v>
       </c>
       <c r="F128" t="s">
-        <v>1858</v>
+        <v>1873</v>
       </c>
       <c r="G128" t="s">
-        <v>1859</v>
+        <v>1874</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>134</v>
       </c>
       <c r="J128" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51159</v>
       </c>
       <c r="B129">
         <v>50070</v>
       </c>
       <c r="C129" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D129" t="s">
-        <v>1856</v>
+        <v>1871</v>
       </c>
       <c r="E129" t="s">
-        <v>1860</v>
+        <v>1875</v>
       </c>
       <c r="F129" t="s">
-        <v>1858</v>
+        <v>1873</v>
       </c>
       <c r="G129" t="s">
-        <v>1859</v>
+        <v>1874</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>142</v>
       </c>
       <c r="J129" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50696</v>
       </c>
       <c r="B130">
         <v>49829</v>
       </c>
       <c r="C130" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>1861</v>
+        <v>1876</v>
       </c>
       <c r="F130" t="s">
         <v>179</v>
       </c>
       <c r="G130" t="s">
-        <v>1862</v>
+        <v>1877</v>
       </c>
       <c r="H130"/>
       <c r="I130">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="J130" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>50808</v>
       </c>
       <c r="B131">
         <v>49866</v>
       </c>
       <c r="C131" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>243</v>
       </c>
       <c r="G131" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>50785</v>
       </c>
       <c r="B132">
         <v>49848</v>
       </c>
       <c r="C132" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>1863</v>
+        <v>1878</v>
       </c>
       <c r="F132" t="s">
         <v>211</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="J132" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>50786</v>
       </c>
       <c r="B133">
         <v>49848</v>
       </c>
       <c r="C133" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>1864</v>
+        <v>1879</v>
       </c>
       <c r="F133" t="s">
         <v>211</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="J133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>50812</v>
       </c>
       <c r="B134">
         <v>49870</v>
       </c>
       <c r="C134" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>255</v>
       </c>
       <c r="G134" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>51325</v>
       </c>
       <c r="B135">
         <v>50153</v>
       </c>
       <c r="C135" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D135" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G135" t="s">
-        <v>1867</v>
+        <v>1882</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>3</v>
       </c>
       <c r="J135" t="s">
-        <v>1868</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>51327</v>
       </c>
       <c r="B136">
         <v>50164</v>
       </c>
       <c r="C136" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D136" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G136" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>3</v>
       </c>
       <c r="J136" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>51330</v>
       </c>
       <c r="B137">
         <v>50176</v>
       </c>
       <c r="C137" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D137" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G137" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
       <c r="H137"/>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51331</v>
       </c>
       <c r="B138">
         <v>49952</v>
       </c>
       <c r="C138" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D138" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G138" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>2</v>
       </c>
       <c r="J138" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51332</v>
       </c>
       <c r="B139">
         <v>50072</v>
       </c>
       <c r="C139" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D139" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G139" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51335</v>
       </c>
       <c r="B140">
         <v>50146</v>
       </c>
       <c r="C140" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D140" t="s">
-        <v>1865</v>
+        <v>1880</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1866</v>
+        <v>1881</v>
       </c>
       <c r="G140" t="s">
-        <v>1869</v>
+        <v>1884</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>2</v>
       </c>
       <c r="J140" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50915</v>
       </c>
       <c r="B141">
         <v>50146</v>
       </c>
       <c r="C141" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D141"/>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1870</v>
+        <v>1885</v>
       </c>
       <c r="G141" t="s">
-        <v>1871</v>
+        <v>1886</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50916</v>
       </c>
       <c r="B142">
         <v>50176</v>
       </c>
       <c r="C142" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D142"/>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1870</v>
+        <v>1885</v>
       </c>
       <c r="G142" t="s">
-        <v>1871</v>
+        <v>1886</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50952</v>
       </c>
       <c r="B143">
         <v>50176</v>
       </c>
       <c r="C143" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D143" t="s">
-        <v>1872</v>
+        <v>1887</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1873</v>
+        <v>1888</v>
       </c>
       <c r="G143" t="s">
-        <v>1874</v>
+        <v>1889</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>51394</v>
       </c>
       <c r="B144">
         <v>50098</v>
       </c>
       <c r="C144" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D144" t="s">
-        <v>1875</v>
+        <v>1890</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1876</v>
+        <v>1891</v>
       </c>
       <c r="G144" t="s">
-        <v>1877</v>
+        <v>1892</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>3</v>
       </c>
       <c r="J144" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>50906</v>
       </c>
       <c r="B145">
         <v>50145</v>
       </c>
       <c r="C145" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D145" t="s">
-        <v>1878</v>
+        <v>1893</v>
       </c>
       <c r="E145" t="s">
-        <v>1879</v>
+        <v>1894</v>
       </c>
       <c r="F145" t="s">
-        <v>1880</v>
+        <v>1895</v>
       </c>
       <c r="G145" t="s">
-        <v>1881</v>
+        <v>1896</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>136</v>
       </c>
       <c r="J145" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>52186</v>
       </c>
       <c r="B146">
         <v>49805</v>
       </c>
       <c r="C146" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D146"/>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1882</v>
+        <v>1897</v>
       </c>
       <c r="G146" t="s">
-        <v>1883</v>
+        <v>1898</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>50940</v>
       </c>
       <c r="B147">
         <v>50153</v>
       </c>
       <c r="C147" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1884</v>
+        <v>1899</v>
       </c>
       <c r="G147" t="s">
-        <v>1885</v>
+        <v>1900</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>50846</v>
       </c>
       <c r="B148">
         <v>49882</v>
       </c>
       <c r="C148" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D148" t="s">
-        <v>1886</v>
+        <v>1901</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1887</v>
+        <v>1902</v>
       </c>
       <c r="G148" t="s">
-        <v>1888</v>
+        <v>1903</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>2</v>
       </c>
       <c r="J148" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>50747</v>
       </c>
       <c r="B149">
         <v>49835</v>
       </c>
       <c r="C149" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>1889</v>
+        <v>1904</v>
       </c>
       <c r="F149" t="s">
-        <v>1890</v>
+        <v>1905</v>
       </c>
       <c r="G149" t="s">
-        <v>1891</v>
+        <v>1906</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J149" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>51177</v>
       </c>
       <c r="B150">
         <v>50075</v>
       </c>
       <c r="C150" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D150" t="s">
-        <v>1892</v>
+        <v>1907</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1893</v>
+        <v>1908</v>
       </c>
       <c r="G150" t="s">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>51129</v>
       </c>
       <c r="B151">
         <v>49950</v>
       </c>
       <c r="C151" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D151" t="s">
-        <v>1895</v>
+        <v>1910</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1896</v>
+        <v>1911</v>
       </c>
       <c r="G151" t="s">
-        <v>1897</v>
+        <v>1912</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>6</v>
       </c>
       <c r="J151" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50832</v>
       </c>
       <c r="B152">
         <v>49792</v>
       </c>
       <c r="C152" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D152" t="s">
-        <v>1898</v>
+        <v>1913</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1899</v>
+        <v>1914</v>
       </c>
       <c r="G152" t="s">
-        <v>1900</v>
+        <v>1915</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>2</v>
       </c>
       <c r="J152" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>50941</v>
       </c>
       <c r="B153">
         <v>50153</v>
       </c>
       <c r="C153" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1901</v>
+        <v>1916</v>
       </c>
       <c r="G153" t="s">
-        <v>1902</v>
+        <v>1917</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153" t="s">
-        <v>558</v>
+        <v>994</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>50963</v>
       </c>
       <c r="B154">
         <v>50167</v>
       </c>
       <c r="C154" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D154" t="s">
-        <v>1903</v>
+        <v>1918</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1904</v>
+        <v>1919</v>
       </c>
       <c r="G154" t="s">
-        <v>1905</v>
+        <v>1920</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J154" t="s">
-        <v>1906</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51464</v>
       </c>
       <c r="B155">
         <v>50120</v>
       </c>
       <c r="C155" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D155" t="s">
-        <v>1907</v>
+        <v>1922</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>1908</v>
+        <v>1923</v>
       </c>
       <c r="G155" t="s">
-        <v>1909</v>
+        <v>1924</v>
       </c>
       <c r="H155"/>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51465</v>
       </c>
       <c r="B156">
         <v>50120</v>
       </c>
       <c r="C156" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D156" t="s">
-        <v>1910</v>
+        <v>1925</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>1911</v>
+        <v>1926</v>
       </c>
       <c r="G156" t="s">
-        <v>1912</v>
+        <v>1927</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51460</v>
       </c>
       <c r="B157">
         <v>50119</v>
       </c>
       <c r="C157" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D157" t="s">
-        <v>1913</v>
+        <v>1928</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>1914</v>
+        <v>1929</v>
       </c>
       <c r="G157" t="s">
-        <v>1915</v>
+        <v>1930</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51462</v>
       </c>
       <c r="B158">
         <v>50119</v>
       </c>
       <c r="C158" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D158" t="s">
-        <v>1916</v>
+        <v>1931</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1917</v>
+        <v>1932</v>
       </c>
       <c r="G158" t="s">
-        <v>1918</v>
+        <v>1933</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51142</v>
       </c>
       <c r="B159">
         <v>50075</v>
       </c>
       <c r="C159" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D159" t="s">
-        <v>1919</v>
+        <v>1934</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>1920</v>
+        <v>1935</v>
       </c>
       <c r="G159" t="s">
-        <v>1921</v>
+        <v>1936</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>2</v>
       </c>
       <c r="J159" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51230</v>
       </c>
       <c r="B160">
         <v>49950</v>
       </c>
       <c r="C160" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D160" t="s">
-        <v>1922</v>
+        <v>1937</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1923</v>
+        <v>1938</v>
       </c>
       <c r="G160" t="s">
-        <v>1924</v>
+        <v>1939</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>51007</v>
       </c>
       <c r="B161">
         <v>50184</v>
       </c>
       <c r="C161" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D161" t="s">
-        <v>1925</v>
+        <v>1940</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
         <v>619</v>
       </c>
       <c r="G161" t="s">
-        <v>1926</v>
+        <v>1941</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>15</v>
       </c>
       <c r="J161" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>51093</v>
       </c>
       <c r="B162">
         <v>50184</v>
       </c>
       <c r="C162" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D162" t="s">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1928</v>
+        <v>1943</v>
       </c>
       <c r="G162" t="s">
-        <v>1929</v>
+        <v>1944</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>3</v>
       </c>
       <c r="J162" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>51301</v>
       </c>
       <c r="B163">
         <v>50184</v>
       </c>
       <c r="C163" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D163" t="s">
-        <v>1930</v>
+        <v>1945</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1931</v>
+        <v>1946</v>
       </c>
       <c r="G163" t="s">
-        <v>1932</v>
+        <v>1947</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>3</v>
       </c>
       <c r="J163" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>51453</v>
       </c>
       <c r="B164">
         <v>50119</v>
       </c>
       <c r="C164" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D164" t="s">
-        <v>1933</v>
+        <v>1948</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1934</v>
+        <v>1949</v>
       </c>
       <c r="G164" t="s">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>3</v>
       </c>
       <c r="J164" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>51454</v>
       </c>
       <c r="B165">
         <v>50120</v>
       </c>
       <c r="C165" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D165" t="s">
-        <v>1933</v>
+        <v>1948</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1934</v>
+        <v>1949</v>
       </c>
       <c r="G165" t="s">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>51478</v>
       </c>
       <c r="B166">
         <v>50124</v>
       </c>
       <c r="C166" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D166"/>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>1936</v>
+        <v>1951</v>
       </c>
       <c r="G166" t="s">
-        <v>1937</v>
+        <v>1952</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>51477</v>
       </c>
       <c r="B167">
         <v>50124</v>
       </c>
       <c r="C167" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>1938</v>
+        <v>1953</v>
       </c>
       <c r="G167" t="s">
-        <v>1939</v>
+        <v>1954</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>50792</v>
       </c>
       <c r="B168">
         <v>49851</v>
       </c>
       <c r="C168" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
-        <v>1940</v>
+        <v>1955</v>
       </c>
       <c r="F168" t="s">
         <v>219</v>
       </c>
       <c r="G168"/>
       <c r="H168"/>
       <c r="I168">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="J168" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>50793</v>
       </c>
       <c r="B169">
         <v>49851</v>
       </c>
       <c r="C169" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
-        <v>1941</v>
+        <v>1956</v>
       </c>
       <c r="F169" t="s">
         <v>219</v>
       </c>
       <c r="G169"/>
       <c r="H169"/>
       <c r="I169">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J169" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>50826</v>
       </c>
       <c r="B170">
         <v>49787</v>
       </c>
       <c r="C170" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D170" t="s">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>1943</v>
+        <v>1958</v>
       </c>
       <c r="G170" t="s">
-        <v>1944</v>
+        <v>1959</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>2</v>
       </c>
       <c r="J170" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51294</v>
       </c>
       <c r="B171">
         <v>50185</v>
       </c>
       <c r="C171" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D171" t="s">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>1946</v>
+        <v>1961</v>
       </c>
       <c r="G171" t="s">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51260</v>
       </c>
       <c r="B172">
         <v>50081</v>
       </c>
       <c r="C172" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D172" t="s">
-        <v>1948</v>
+        <v>1963</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>1949</v>
+        <v>1964</v>
       </c>
       <c r="G172" t="s">
-        <v>1950</v>
+        <v>1965</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>51461</v>
       </c>
       <c r="B173">
         <v>50119</v>
       </c>
       <c r="C173" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D173" t="s">
-        <v>1916</v>
+        <v>1931</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>1951</v>
+        <v>1966</v>
       </c>
       <c r="G173" t="s">
-        <v>1952</v>
+        <v>1967</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>53421</v>
       </c>
       <c r="B174">
         <v>53411</v>
       </c>
       <c r="C174" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D174" t="s">
-        <v>1953</v>
+        <v>1968</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>1954</v>
+        <v>1969</v>
       </c>
       <c r="G174" t="s">
-        <v>1955</v>
+        <v>1970</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>4</v>
       </c>
       <c r="J174" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>50718</v>
       </c>
       <c r="B175">
         <v>49890</v>
       </c>
       <c r="C175" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>1956</v>
+        <v>1971</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175">
         <v>1445</v>
       </c>
       <c r="J175" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>50719</v>
       </c>
       <c r="B176">
         <v>49890</v>
       </c>
       <c r="C176" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
-        <v>1957</v>
+        <v>1972</v>
       </c>
       <c r="F176" t="s">
         <v>287</v>
       </c>
       <c r="G176"/>
       <c r="H176"/>
       <c r="I176">
         <v>1422</v>
       </c>
       <c r="J176" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>50720</v>
       </c>
       <c r="B177">
         <v>49890</v>
       </c>
       <c r="C177" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>1958</v>
+        <v>1973</v>
       </c>
       <c r="F177" t="s">
         <v>287</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177">
         <v>1472</v>
       </c>
       <c r="J177" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>51161</v>
       </c>
       <c r="B178">
         <v>50072</v>
       </c>
       <c r="C178" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D178" t="s">
-        <v>1959</v>
+        <v>1974</v>
       </c>
       <c r="E178" t="s">
-        <v>1960</v>
+        <v>1975</v>
       </c>
       <c r="F178" t="s">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="G178" t="s">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="H178"/>
       <c r="I178">
         <v>1443</v>
       </c>
       <c r="J178" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51162</v>
       </c>
       <c r="B179">
         <v>50072</v>
       </c>
       <c r="C179" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D179" t="s">
-        <v>1963</v>
+        <v>1978</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>1964</v>
+        <v>1979</v>
       </c>
       <c r="G179" t="s">
-        <v>1965</v>
+        <v>1980</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="J179" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51173</v>
       </c>
       <c r="B180">
         <v>50072</v>
       </c>
       <c r="C180" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D180" t="s">
-        <v>1966</v>
+        <v>1981</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>1967</v>
+        <v>1982</v>
       </c>
       <c r="G180" t="s">
-        <v>1968</v>
+        <v>1983</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="J180" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>52241</v>
       </c>
       <c r="B181">
         <v>49881</v>
       </c>
       <c r="C181" t="s">
-        <v>1969</v>
+        <v>1984</v>
       </c>
       <c r="D181" t="s">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="G181" t="s">
-        <v>1969</v>
+        <v>1984</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>11</v>
       </c>
       <c r="J181" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>54111</v>
       </c>
       <c r="B182">
         <v>53151</v>
       </c>
       <c r="C182" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D182" t="s">
-        <v>1972</v>
+        <v>1987</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>1973</v>
+        <v>1988</v>
       </c>
       <c r="G182" t="s">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="H182" t="s">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="I182">
         <v>8</v>
       </c>
       <c r="J182" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>54582</v>
       </c>
       <c r="B183">
         <v>54452</v>
       </c>
       <c r="C183" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D183" t="s">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="G183" t="s">
-        <v>1978</v>
+        <v>1993</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>1</v>
       </c>
       <c r="J183" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>54604</v>
       </c>
       <c r="B184">
         <v>54596</v>
       </c>
       <c r="C184" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D184" t="s">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="G184" t="s">
-        <v>1978</v>
+        <v>1993</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>1</v>
       </c>
       <c r="J184" t="s">
-        <v>770</v>
+        <v>922</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>50839</v>
       </c>
       <c r="B185">
         <v>49875</v>
       </c>
       <c r="C185" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="G185" t="s">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51440</v>
       </c>
       <c r="B186">
         <v>50071</v>
       </c>
       <c r="C186" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D186" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G186" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51441</v>
       </c>
       <c r="B187">
         <v>50178</v>
       </c>
       <c r="C187" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D187" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G187" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51442</v>
       </c>
       <c r="B188">
         <v>50167</v>
       </c>
       <c r="C188" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D188" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G188" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>7</v>
       </c>
       <c r="J188" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51443</v>
       </c>
       <c r="B189">
         <v>50152</v>
       </c>
       <c r="C189" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D189" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G189" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>1</v>
       </c>
       <c r="J189" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51444</v>
       </c>
       <c r="B190">
         <v>50109</v>
       </c>
       <c r="C190" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D190" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G190" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>50976</v>
       </c>
       <c r="B191">
         <v>50169</v>
       </c>
       <c r="C191" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D191" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="G191" t="s">
-        <v>1986</v>
+        <v>2001</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>17</v>
       </c>
       <c r="J191" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51025</v>
       </c>
       <c r="B192">
         <v>50192</v>
       </c>
       <c r="C192" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="G192" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>50958</v>
       </c>
       <c r="B193">
         <v>50167</v>
       </c>
       <c r="C193" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D193" t="s">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>1990</v>
+        <v>2005</v>
       </c>
       <c r="G193" t="s">
-        <v>1991</v>
+        <v>2006</v>
       </c>
       <c r="H193"/>
       <c r="I193">
         <v>14</v>
       </c>
       <c r="J193" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51479</v>
       </c>
       <c r="B194">
         <v>50075</v>
       </c>
       <c r="C194" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D194"/>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G194" t="s">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51035</v>
       </c>
       <c r="B195">
         <v>50192</v>
       </c>
       <c r="C195" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>1994</v>
+        <v>2009</v>
       </c>
       <c r="G195" t="s">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>51030</v>
       </c>
       <c r="B196">
         <v>50192</v>
       </c>
       <c r="C196" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>1996</v>
+        <v>2011</v>
       </c>
       <c r="G196" t="s">
-        <v>1997</v>
+        <v>2012</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>51020</v>
       </c>
       <c r="B197">
         <v>50192</v>
       </c>
       <c r="C197" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D197"/>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>1998</v>
+        <v>2013</v>
       </c>
       <c r="G197" t="s">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="H197"/>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>51031</v>
       </c>
       <c r="B198">
         <v>50192</v>
       </c>
       <c r="C198" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D198" t="s">
-        <v>2000</v>
+        <v>2015</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="G198" t="s">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="H198"/>
       <c r="I198">
         <v>3</v>
       </c>
       <c r="J198" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>51458</v>
       </c>
       <c r="B199">
         <v>50119</v>
       </c>
       <c r="C199" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D199" t="s">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="E199" t="s">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="F199" t="s">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="G199" t="s">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="H199"/>
       <c r="I199">
         <v>1001</v>
       </c>
       <c r="J199" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>51457</v>
       </c>
       <c r="B200">
         <v>50119</v>
       </c>
       <c r="C200" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D200" t="s">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="G200" t="s">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="H200"/>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>51456</v>
       </c>
       <c r="B201">
         <v>50119</v>
       </c>
       <c r="C201" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D201" t="s">
-        <v>2010</v>
+        <v>2025</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="G201" t="s">
-        <v>2012</v>
+        <v>2027</v>
       </c>
       <c r="H201"/>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>51455</v>
       </c>
       <c r="B202">
         <v>50119</v>
       </c>
       <c r="C202" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D202" t="s">
-        <v>2013</v>
+        <v>2028</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2014</v>
+        <v>2029</v>
       </c>
       <c r="G202" t="s">
-        <v>2015</v>
+        <v>2030</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>2</v>
       </c>
       <c r="J202" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>51494</v>
       </c>
       <c r="B203">
         <v>50128</v>
       </c>
       <c r="C203" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D203" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2016</v>
+        <v>2031</v>
       </c>
       <c r="G203" t="s">
-        <v>2017</v>
+        <v>2032</v>
       </c>
       <c r="H203"/>
       <c r="I203">
         <v>4</v>
       </c>
       <c r="J203" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>51466</v>
       </c>
       <c r="B204">
         <v>50121</v>
       </c>
       <c r="C204" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D204" t="s">
-        <v>2018</v>
+        <v>2033</v>
       </c>
       <c r="E204"/>
       <c r="F204" t="s">
-        <v>2019</v>
+        <v>2034</v>
       </c>
       <c r="G204" t="s">
-        <v>2020</v>
+        <v>2035</v>
       </c>
       <c r="H204"/>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>51471</v>
       </c>
       <c r="B205">
         <v>50121</v>
       </c>
       <c r="C205" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D205" t="s">
-        <v>2018</v>
+        <v>2033</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>2021</v>
+        <v>2036</v>
       </c>
       <c r="G205" t="s">
-        <v>2022</v>
+        <v>2037</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>3</v>
       </c>
       <c r="J205" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>51472</v>
       </c>
       <c r="B206">
         <v>50122</v>
       </c>
       <c r="C206" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D206" t="s">
-        <v>2018</v>
+        <v>2033</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2021</v>
+        <v>2036</v>
       </c>
       <c r="G206" t="s">
-        <v>2022</v>
+        <v>2037</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>140</v>
       </c>
       <c r="J206" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51431</v>
       </c>
       <c r="B207">
         <v>50109</v>
       </c>
       <c r="C207" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D207" t="s">
-        <v>2023</v>
+        <v>2038</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2024</v>
+        <v>2039</v>
       </c>
       <c r="G207" t="s">
-        <v>2025</v>
+        <v>2040</v>
       </c>
       <c r="H207"/>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>51395</v>
       </c>
       <c r="B208">
         <v>50098</v>
       </c>
       <c r="C208" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D208"/>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2026</v>
+        <v>2041</v>
       </c>
       <c r="G208" t="s">
-        <v>2027</v>
+        <v>2042</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>50855</v>
       </c>
       <c r="B209">
         <v>50112</v>
       </c>
       <c r="C209" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D209" t="s">
-        <v>2028</v>
+        <v>2043</v>
       </c>
       <c r="E209" t="s">
-        <v>2029</v>
+        <v>2044</v>
       </c>
       <c r="F209" t="s">
-        <v>2030</v>
+        <v>2045</v>
       </c>
       <c r="G209" t="s">
-        <v>2031</v>
+        <v>2046</v>
       </c>
       <c r="H209"/>
       <c r="I209">
-        <v>2780</v>
+        <v>2789</v>
       </c>
       <c r="J209" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>50854</v>
       </c>
       <c r="B210">
         <v>50112</v>
       </c>
       <c r="C210" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D210" t="s">
-        <v>2032</v>
+        <v>2047</v>
       </c>
       <c r="E210" t="s">
-        <v>2033</v>
+        <v>2048</v>
       </c>
       <c r="F210" t="s">
-        <v>2034</v>
+        <v>2049</v>
       </c>
       <c r="G210" t="s">
-        <v>2035</v>
+        <v>2050</v>
       </c>
       <c r="H210"/>
       <c r="I210">
-        <v>2846</v>
+        <v>2855</v>
       </c>
       <c r="J210" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>50884</v>
       </c>
       <c r="B211">
         <v>50111</v>
       </c>
       <c r="C211" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D211" t="s">
-        <v>2036</v>
+        <v>2051</v>
       </c>
       <c r="E211" t="s">
-        <v>2037</v>
+        <v>2052</v>
       </c>
       <c r="F211" t="s">
-        <v>2038</v>
+        <v>2053</v>
       </c>
       <c r="G211" t="s">
-        <v>2039</v>
+        <v>2054</v>
       </c>
       <c r="H211"/>
       <c r="I211">
         <v>138</v>
       </c>
       <c r="J211" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>51502</v>
       </c>
       <c r="B212">
         <v>50111</v>
       </c>
       <c r="C212" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D212" t="s">
-        <v>2040</v>
+        <v>2055</v>
       </c>
       <c r="E212" t="s">
-        <v>2041</v>
+        <v>2056</v>
       </c>
       <c r="F212" t="s">
-        <v>2042</v>
+        <v>2057</v>
       </c>
       <c r="G212" t="s">
-        <v>2043</v>
+        <v>2058</v>
       </c>
       <c r="H212"/>
       <c r="I212">
         <v>161</v>
       </c>
       <c r="J212" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>50900</v>
       </c>
       <c r="B213">
         <v>50144</v>
       </c>
       <c r="C213" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D213" t="s">
-        <v>2044</v>
+        <v>2059</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2045</v>
+        <v>2060</v>
       </c>
       <c r="G213" t="s">
-        <v>2046</v>
+        <v>2061</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>50968</v>
       </c>
       <c r="B214">
         <v>50126</v>
       </c>
       <c r="C214" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D214" t="s">
-        <v>2047</v>
+        <v>2062</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2048</v>
+        <v>2063</v>
       </c>
       <c r="G214" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51428</v>
       </c>
       <c r="B215">
         <v>50111</v>
       </c>
       <c r="C215" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D215" t="s">
-        <v>2050</v>
+        <v>2065</v>
       </c>
       <c r="E215" t="s">
-        <v>2051</v>
+        <v>2066</v>
       </c>
       <c r="F215" t="s">
-        <v>2052</v>
+        <v>2067</v>
       </c>
       <c r="G215" t="s">
-        <v>2053</v>
+        <v>2068</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>161</v>
       </c>
       <c r="J215" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51501</v>
       </c>
       <c r="B216">
         <v>50133</v>
       </c>
       <c r="C216" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D216" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2055</v>
+        <v>2070</v>
       </c>
       <c r="G216" t="s">
-        <v>2056</v>
+        <v>2071</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>5</v>
       </c>
       <c r="J216" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51489</v>
       </c>
       <c r="B217">
         <v>50126</v>
       </c>
       <c r="C217" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D217" t="s">
-        <v>2057</v>
+        <v>2072</v>
       </c>
       <c r="E217" t="s">
-        <v>2058</v>
+        <v>2073</v>
       </c>
       <c r="F217" t="s">
-        <v>2059</v>
+        <v>2074</v>
       </c>
       <c r="G217" t="s">
-        <v>2060</v>
+        <v>2075</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>10</v>
       </c>
       <c r="J217" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>51259</v>
       </c>
       <c r="B218">
         <v>50081</v>
       </c>
       <c r="C218" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D218" t="s">
-        <v>2061</v>
+        <v>2076</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2062</v>
+        <v>2077</v>
       </c>
       <c r="G218" t="s">
-        <v>2063</v>
+        <v>2078</v>
       </c>
       <c r="H218"/>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51496</v>
       </c>
       <c r="B219">
         <v>50192</v>
       </c>
       <c r="C219" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D219" t="s">
-        <v>2064</v>
+        <v>2079</v>
       </c>
       <c r="E219" t="s">
-        <v>2065</v>
+        <v>2080</v>
       </c>
       <c r="F219" t="s">
-        <v>2066</v>
+        <v>2081</v>
       </c>
       <c r="G219" t="s">
-        <v>2067</v>
+        <v>2082</v>
       </c>
       <c r="H219"/>
       <c r="I219">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="J219" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>51470</v>
       </c>
       <c r="B220">
         <v>50121</v>
       </c>
       <c r="C220" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D220" t="s">
-        <v>2068</v>
+        <v>2083</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="G220" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="H220"/>
       <c r="I220">
         <v>3</v>
       </c>
       <c r="J220" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>51412</v>
       </c>
       <c r="B221">
         <v>50144</v>
       </c>
       <c r="C221" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D221" t="s">
-        <v>2071</v>
+        <v>2086</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2072</v>
+        <v>2087</v>
       </c>
       <c r="G221" t="s">
-        <v>2073</v>
+        <v>2088</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>52271</v>
       </c>
       <c r="B222">
         <v>50193</v>
       </c>
       <c r="C222" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2074</v>
+        <v>2089</v>
       </c>
       <c r="G222" t="s">
-        <v>2075</v>
+        <v>2090</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>52211</v>
       </c>
       <c r="B223">
         <v>49806</v>
       </c>
       <c r="C223" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D223"/>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2076</v>
+        <v>2091</v>
       </c>
       <c r="G223" t="s">
-        <v>2077</v>
+        <v>2092</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>52206</v>
       </c>
       <c r="B224">
         <v>49806</v>
       </c>
       <c r="C224" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D224"/>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2078</v>
+        <v>2093</v>
       </c>
       <c r="G224" t="s">
-        <v>2079</v>
+        <v>2094</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>50836</v>
       </c>
       <c r="B225">
         <v>49783</v>
       </c>
       <c r="C225" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D225" t="s">
-        <v>2080</v>
+        <v>2095</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>2081</v>
+        <v>2096</v>
       </c>
       <c r="G225" t="s">
-        <v>2082</v>
+        <v>2097</v>
       </c>
       <c r="H225" t="s">
-        <v>2083</v>
+        <v>2098</v>
       </c>
       <c r="I225">
         <v>36</v>
       </c>
       <c r="J225" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>52866</v>
       </c>
       <c r="B226">
         <v>49811</v>
       </c>
       <c r="C226" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="D226" t="s">
-        <v>2084</v>
+        <v>2099</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>2085</v>
+        <v>2100</v>
       </c>
       <c r="G226" t="s">
-        <v>2086</v>
+        <v>2101</v>
       </c>
       <c r="H226"/>
       <c r="I226">
         <v>5</v>
       </c>
       <c r="J226" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>50901</v>
       </c>
       <c r="B227">
         <v>50144</v>
       </c>
       <c r="C227" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D227" t="s">
-        <v>2087</v>
+        <v>2102</v>
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2088</v>
+        <v>2103</v>
       </c>
       <c r="G227" t="s">
-        <v>2089</v>
+        <v>2104</v>
       </c>
       <c r="H227"/>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>51449</v>
       </c>
       <c r="B228">
         <v>50111</v>
       </c>
       <c r="C228" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2090</v>
+        <v>2105</v>
       </c>
       <c r="G228" t="s">
-        <v>2091</v>
+        <v>2106</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>51316</v>
       </c>
       <c r="B229">
         <v>50163</v>
       </c>
       <c r="C229" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D229" t="s">
-        <v>1671</v>
+        <v>1686</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2092</v>
+        <v>2107</v>
       </c>
       <c r="G229" t="s">
-        <v>2093</v>
+        <v>2108</v>
       </c>
       <c r="H229"/>
       <c r="I229">
         <v>13</v>
       </c>
       <c r="J229" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>51014</v>
       </c>
       <c r="B230">
         <v>50189</v>
       </c>
       <c r="C230" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D230" t="s">
-        <v>2094</v>
+        <v>2109</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2095</v>
+        <v>2110</v>
       </c>
       <c r="G230" t="s">
-        <v>2096</v>
+        <v>2111</v>
       </c>
       <c r="H230"/>
       <c r="I230">
         <v>14</v>
       </c>
       <c r="J230" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>51425</v>
       </c>
       <c r="B231">
         <v>50189</v>
       </c>
       <c r="C231" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D231" t="s">
-        <v>2097</v>
+        <v>2112</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2098</v>
+        <v>2113</v>
       </c>
       <c r="G231" t="s">
-        <v>2099</v>
+        <v>2114</v>
       </c>
       <c r="H231"/>
       <c r="I231">
         <v>3</v>
       </c>
       <c r="J231" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>50905</v>
       </c>
       <c r="B232">
         <v>50145</v>
       </c>
       <c r="C232" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D232" t="s">
-        <v>2100</v>
+        <v>2115</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2101</v>
+        <v>2116</v>
       </c>
       <c r="G232" t="s">
-        <v>2102</v>
+        <v>2117</v>
       </c>
       <c r="H232"/>
       <c r="I232">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>50904</v>
       </c>
       <c r="B233">
         <v>50145</v>
       </c>
       <c r="C233" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D233" t="s">
-        <v>2100</v>
+        <v>2115</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2103</v>
+        <v>2118</v>
       </c>
       <c r="G233" t="s">
-        <v>2104</v>
+        <v>2119</v>
       </c>
       <c r="H233"/>
       <c r="I233">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>51002</v>
       </c>
       <c r="B234">
         <v>50178</v>
       </c>
       <c r="C234" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D234" t="s">
-        <v>2105</v>
+        <v>2120</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2106</v>
+        <v>2121</v>
       </c>
       <c r="G234" t="s">
-        <v>2107</v>
+        <v>2122</v>
       </c>
       <c r="H234"/>
       <c r="I234">
         <v>4</v>
       </c>
       <c r="J234" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>51119</v>
       </c>
       <c r="B235">
         <v>50178</v>
       </c>
       <c r="C235" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D235" t="s">
-        <v>2108</v>
+        <v>2123</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2109</v>
+        <v>2124</v>
       </c>
       <c r="G235" t="s">
-        <v>2110</v>
+        <v>2125</v>
       </c>
       <c r="H235"/>
       <c r="I235">
         <v>3</v>
       </c>
       <c r="J235" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>51034</v>
       </c>
       <c r="B236">
         <v>50178</v>
       </c>
       <c r="C236" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D236" t="s">
-        <v>2111</v>
+        <v>2126</v>
       </c>
       <c r="E236" t="s">
-        <v>2112</v>
+        <v>2127</v>
       </c>
       <c r="F236" t="s">
-        <v>2113</v>
+        <v>2128</v>
       </c>
       <c r="G236" t="s">
-        <v>2114</v>
+        <v>2129</v>
       </c>
       <c r="H236"/>
       <c r="I236">
         <v>158</v>
       </c>
       <c r="J236" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>51120</v>
       </c>
       <c r="B237">
         <v>50178</v>
       </c>
       <c r="C237" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D237" t="s">
-        <v>2115</v>
+        <v>2130</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2116</v>
+        <v>2131</v>
       </c>
       <c r="G237" t="s">
-        <v>2117</v>
+        <v>2132</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>5</v>
       </c>
       <c r="J237" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>51165</v>
       </c>
       <c r="B238">
         <v>49953</v>
       </c>
       <c r="C238" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D238" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G238" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H238"/>
       <c r="I238">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>51166</v>
       </c>
       <c r="B239">
         <v>50070</v>
       </c>
       <c r="C239" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D239" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G239" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H239"/>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>51167</v>
       </c>
       <c r="B240">
         <v>50071</v>
       </c>
       <c r="C240" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D240" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G240" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H240"/>
       <c r="I240">
         <v>7</v>
       </c>
       <c r="J240" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>51168</v>
       </c>
       <c r="B241">
         <v>50167</v>
       </c>
       <c r="C241" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D241" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G241" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H241"/>
       <c r="I241">
         <v>8</v>
       </c>
       <c r="J241" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>51169</v>
       </c>
       <c r="B242">
         <v>49950</v>
       </c>
       <c r="C242" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D242" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G242" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H242"/>
       <c r="I242">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>51170</v>
       </c>
       <c r="B243">
         <v>50073</v>
       </c>
       <c r="C243" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D243" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G243" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H243"/>
       <c r="I243">
         <v>10</v>
       </c>
       <c r="J243" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>51171</v>
       </c>
       <c r="B244">
         <v>50075</v>
       </c>
       <c r="C244" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D244" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G244" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H244"/>
       <c r="I244">
         <v>2</v>
       </c>
       <c r="J244" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>51172</v>
       </c>
       <c r="B245">
         <v>50076</v>
       </c>
       <c r="C245" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D245" t="s">
-        <v>2118</v>
+        <v>2133</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>2119</v>
+        <v>2134</v>
       </c>
       <c r="G245" t="s">
-        <v>2120</v>
+        <v>2135</v>
       </c>
       <c r="H245"/>
       <c r="I245">
         <v>4</v>
       </c>
       <c r="J245" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>50857</v>
       </c>
       <c r="B246">
         <v>50144</v>
       </c>
       <c r="C246" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D246" t="s">
-        <v>2121</v>
+        <v>2136</v>
       </c>
       <c r="E246" t="s">
-        <v>2122</v>
+        <v>2137</v>
       </c>
       <c r="F246" t="s">
-        <v>2123</v>
+        <v>2138</v>
       </c>
       <c r="G246" t="s">
-        <v>2124</v>
+        <v>2139</v>
       </c>
       <c r="H246"/>
       <c r="I246">
         <v>137</v>
       </c>
       <c r="J246" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>50858</v>
       </c>
       <c r="B247">
         <v>50117</v>
       </c>
       <c r="C247" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D247" t="s">
-        <v>2121</v>
+        <v>2136</v>
       </c>
       <c r="E247" t="s">
-        <v>2125</v>
+        <v>2140</v>
       </c>
       <c r="F247" t="s">
-        <v>2123</v>
+        <v>2138</v>
       </c>
       <c r="G247" t="s">
-        <v>2124</v>
+        <v>2139</v>
       </c>
       <c r="H247"/>
       <c r="I247">
         <v>140</v>
       </c>
       <c r="J247" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>50999</v>
       </c>
       <c r="B248">
         <v>50180</v>
       </c>
       <c r="C248" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D248"/>
       <c r="E248"/>
       <c r="F248" t="s">
-        <v>2126</v>
+        <v>2141</v>
       </c>
       <c r="G248" t="s">
-        <v>2127</v>
+        <v>2142</v>
       </c>
       <c r="H248"/>
       <c r="I248">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>51011</v>
       </c>
       <c r="B249">
         <v>50180</v>
       </c>
       <c r="C249" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D249" t="s">
-        <v>2128</v>
+        <v>2143</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2129</v>
+        <v>2144</v>
       </c>
       <c r="G249" t="s">
-        <v>2130</v>
+        <v>2145</v>
       </c>
       <c r="H249"/>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
         <v>51009</v>
       </c>
       <c r="B250">
         <v>50180</v>
       </c>
       <c r="C250" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D250" t="s">
-        <v>2131</v>
+        <v>2146</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2132</v>
+        <v>2147</v>
       </c>
       <c r="G250" t="s">
-        <v>2133</v>
+        <v>2148</v>
       </c>
       <c r="H250"/>
       <c r="I250">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>51010</v>
       </c>
       <c r="B251">
         <v>50180</v>
       </c>
       <c r="C251" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D251" t="s">
-        <v>2134</v>
+        <v>2149</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2135</v>
+        <v>2150</v>
       </c>
       <c r="G251" t="s">
-        <v>2136</v>
+        <v>2151</v>
       </c>
       <c r="H251"/>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
         <v>51024</v>
       </c>
       <c r="B252">
         <v>50180</v>
       </c>
       <c r="C252" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D252" t="s">
-        <v>2137</v>
+        <v>2152</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2138</v>
+        <v>2153</v>
       </c>
       <c r="G252" t="s">
-        <v>2139</v>
+        <v>2154</v>
       </c>
       <c r="H252"/>
       <c r="I252">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>51008</v>
       </c>
       <c r="B253">
         <v>50180</v>
       </c>
       <c r="C253" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D253" t="s">
-        <v>2140</v>
+        <v>2155</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2141</v>
+        <v>2156</v>
       </c>
       <c r="G253" t="s">
-        <v>2142</v>
+        <v>2157</v>
       </c>
       <c r="H253"/>
       <c r="I253">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
         <v>51304</v>
       </c>
       <c r="B254">
         <v>50117</v>
       </c>
       <c r="C254" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D254" t="s">
-        <v>2143</v>
+        <v>2158</v>
       </c>
       <c r="E254" t="s">
-        <v>2144</v>
+        <v>2159</v>
       </c>
       <c r="F254" t="s">
-        <v>2145</v>
+        <v>2160</v>
       </c>
       <c r="G254" t="s">
-        <v>2146</v>
+        <v>2161</v>
       </c>
       <c r="H254"/>
       <c r="I254">
         <v>146</v>
       </c>
       <c r="J254" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>51209</v>
       </c>
       <c r="B255">
         <v>49953</v>
       </c>
       <c r="C255" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D255" t="s">
-        <v>2147</v>
+        <v>2162</v>
       </c>
       <c r="E255" t="s">
-        <v>2148</v>
+        <v>2163</v>
       </c>
       <c r="F255" t="s">
-        <v>2149</v>
+        <v>2164</v>
       </c>
       <c r="G255" t="s">
-        <v>2150</v>
+        <v>2165</v>
       </c>
       <c r="H255"/>
       <c r="I255">
         <v>153</v>
       </c>
       <c r="J255" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>51210</v>
       </c>
       <c r="B256">
         <v>50070</v>
       </c>
       <c r="C256" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D256" t="s">
-        <v>2147</v>
+        <v>2162</v>
       </c>
       <c r="E256" t="s">
-        <v>2151</v>
+        <v>2166</v>
       </c>
       <c r="F256" t="s">
-        <v>2149</v>
+        <v>2164</v>
       </c>
       <c r="G256" t="s">
-        <v>2150</v>
+        <v>2165</v>
       </c>
       <c r="H256"/>
       <c r="I256">
         <v>146</v>
       </c>
       <c r="J256" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>51215</v>
       </c>
       <c r="B257">
         <v>49950</v>
       </c>
       <c r="C257" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D257" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
-        <v>2152</v>
+        <v>2167</v>
       </c>
       <c r="G257" t="s">
-        <v>2153</v>
+        <v>2168</v>
       </c>
       <c r="H257"/>
       <c r="I257">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
         <v>51218</v>
       </c>
       <c r="B258">
         <v>50176</v>
       </c>
       <c r="C258" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D258" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
-        <v>2152</v>
+        <v>2167</v>
       </c>
       <c r="G258" t="s">
-        <v>2153</v>
+        <v>2168</v>
       </c>
       <c r="H258"/>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>50753</v>
       </c>
       <c r="B259">
         <v>49837</v>
       </c>
       <c r="C259" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2154</v>
+        <v>2169</v>
       </c>
       <c r="F259" t="s">
         <v>191</v>
       </c>
       <c r="G259"/>
       <c r="H259"/>
       <c r="I259">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J259" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
         <v>50754</v>
       </c>
       <c r="B260">
         <v>49837</v>
       </c>
       <c r="C260" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2155</v>
+        <v>2170</v>
       </c>
       <c r="F260" t="s">
         <v>191</v>
       </c>
       <c r="G260"/>
       <c r="H260"/>
       <c r="I260">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="J260" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
         <v>50755</v>
       </c>
       <c r="B261">
         <v>49837</v>
       </c>
       <c r="C261" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2156</v>
+        <v>2171</v>
       </c>
       <c r="F261" t="s">
         <v>191</v>
       </c>
       <c r="G261"/>
       <c r="H261"/>
       <c r="I261">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J261" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>52126</v>
       </c>
       <c r="B262">
         <v>49798</v>
       </c>
       <c r="C262" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="D262"/>
       <c r="E262"/>
       <c r="F262" t="s">
-        <v>2157</v>
+        <v>2172</v>
       </c>
       <c r="G262" t="s">
-        <v>2158</v>
+        <v>2173</v>
       </c>
       <c r="H262"/>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>54677</v>
       </c>
       <c r="B263">
         <v>50193</v>
       </c>
       <c r="C263" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D263" t="s">
-        <v>2159</v>
+        <v>2174</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>2160</v>
+        <v>2175</v>
       </c>
       <c r="G263" t="s">
-        <v>2161</v>
+        <v>2176</v>
       </c>
       <c r="H263"/>
       <c r="I263">
         <v>1</v>
       </c>
       <c r="J263" t="s">
-        <v>1812</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>52131</v>
       </c>
       <c r="B264">
         <v>49798</v>
       </c>
       <c r="C264" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D264" t="s">
-        <v>2162</v>
+        <v>2177</v>
       </c>
       <c r="E264"/>
       <c r="F264" t="s">
-        <v>2163</v>
+        <v>2178</v>
       </c>
       <c r="G264" t="s">
-        <v>2164</v>
+        <v>2179</v>
       </c>
       <c r="H264"/>
       <c r="I264">
         <v>8</v>
       </c>
       <c r="J264" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>51178</v>
       </c>
       <c r="B265">
         <v>50075</v>
       </c>
       <c r="C265" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D265" t="s">
-        <v>2165</v>
+        <v>2180</v>
       </c>
       <c r="E265"/>
       <c r="F265" t="s">
-        <v>2166</v>
+        <v>2181</v>
       </c>
       <c r="G265" t="s">
-        <v>2167</v>
+        <v>2182</v>
       </c>
       <c r="H265"/>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>51179</v>
       </c>
       <c r="B266">
         <v>50098</v>
       </c>
       <c r="C266" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D266" t="s">
-        <v>2165</v>
+        <v>2180</v>
       </c>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2166</v>
+        <v>2181</v>
       </c>
       <c r="G266" t="s">
-        <v>2167</v>
+        <v>2182</v>
       </c>
       <c r="H266"/>
       <c r="I266">
         <v>2</v>
       </c>
       <c r="J266" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>50997</v>
       </c>
       <c r="B267">
         <v>50176</v>
       </c>
       <c r="C267" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D267" t="s">
-        <v>2168</v>
+        <v>2183</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2169</v>
+        <v>2184</v>
       </c>
       <c r="G267" t="s">
-        <v>2170</v>
+        <v>2185</v>
       </c>
       <c r="H267"/>
       <c r="I267">
         <v>4</v>
       </c>
       <c r="J267" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>52881</v>
       </c>
       <c r="B268">
         <v>49810</v>
       </c>
       <c r="C268" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D268" t="s">
-        <v>2171</v>
+        <v>2186</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="G268" t="s">
-        <v>2173</v>
+        <v>2188</v>
       </c>
       <c r="H268"/>
       <c r="I268">
         <v>10</v>
       </c>
       <c r="J268" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>52886</v>
       </c>
       <c r="B269">
         <v>49811</v>
       </c>
       <c r="C269" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D269" t="s">
-        <v>2174</v>
+        <v>2189</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="G269" t="s">
-        <v>2175</v>
+        <v>2190</v>
       </c>
       <c r="H269"/>
       <c r="I269">
         <v>5</v>
       </c>
       <c r="J269" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>52896</v>
       </c>
       <c r="B270">
         <v>49810</v>
       </c>
       <c r="C270" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D270" t="s">
-        <v>2176</v>
+        <v>2191</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="G270" t="s">
-        <v>2177</v>
+        <v>2192</v>
       </c>
       <c r="H270"/>
       <c r="I270">
         <v>3</v>
       </c>
       <c r="J270" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>50996</v>
       </c>
       <c r="B271">
         <v>50176</v>
       </c>
       <c r="C271" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D271" t="s">
-        <v>2178</v>
+        <v>2193</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2179</v>
+        <v>2194</v>
       </c>
       <c r="G271" t="s">
-        <v>2180</v>
+        <v>2195</v>
       </c>
       <c r="H271"/>
       <c r="I271">
         <v>3</v>
       </c>
       <c r="J271" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>50995</v>
       </c>
       <c r="B272">
         <v>50176</v>
       </c>
       <c r="C272" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D272" t="s">
-        <v>2181</v>
+        <v>2196</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2182</v>
+        <v>2197</v>
       </c>
       <c r="G272" t="s">
-        <v>2183</v>
+        <v>2198</v>
       </c>
       <c r="H272"/>
       <c r="I272">
         <v>2</v>
       </c>
       <c r="J272" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>51130</v>
       </c>
       <c r="B273">
         <v>49950</v>
       </c>
       <c r="C273" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D273" t="s">
-        <v>2184</v>
+        <v>2199</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2185</v>
+        <v>2200</v>
       </c>
       <c r="G273" t="s">
-        <v>2186</v>
+        <v>2201</v>
       </c>
       <c r="H273"/>
       <c r="I273">
         <v>4</v>
       </c>
       <c r="J273" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>51001</v>
       </c>
       <c r="B274">
         <v>50177</v>
       </c>
       <c r="C274" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D274" t="s">
-        <v>2187</v>
+        <v>2202</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2188</v>
+        <v>2203</v>
       </c>
       <c r="G274" t="s">
-        <v>2189</v>
+        <v>2204</v>
       </c>
       <c r="H274"/>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>50767</v>
       </c>
       <c r="B275">
         <v>49842</v>
       </c>
       <c r="C275" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
-        <v>2190</v>
+        <v>2205</v>
       </c>
       <c r="F275" t="s">
         <v>202</v>
       </c>
       <c r="G275"/>
       <c r="H275"/>
       <c r="I275">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="J275" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>50768</v>
       </c>
       <c r="B276">
         <v>49842</v>
       </c>
       <c r="C276" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D276"/>
       <c r="E276" t="s">
-        <v>2191</v>
+        <v>2206</v>
       </c>
       <c r="F276" t="s">
         <v>202</v>
       </c>
       <c r="G276"/>
       <c r="H276"/>
       <c r="I276">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="J276" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>50769</v>
       </c>
       <c r="B277">
         <v>49842</v>
       </c>
       <c r="C277" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
-        <v>2192</v>
+        <v>2207</v>
       </c>
       <c r="F277" t="s">
         <v>202</v>
       </c>
       <c r="G277"/>
       <c r="H277"/>
       <c r="I277">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="J277" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
         <v>51467</v>
       </c>
       <c r="B278">
         <v>50121</v>
       </c>
       <c r="C278" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D278" t="s">
-        <v>2193</v>
+        <v>2208</v>
       </c>
       <c r="E278" t="s">
-        <v>2194</v>
+        <v>2209</v>
       </c>
       <c r="F278" t="s">
-        <v>2195</v>
+        <v>2210</v>
       </c>
       <c r="G278" t="s">
-        <v>2196</v>
+        <v>2211</v>
       </c>
       <c r="H278"/>
       <c r="I278">
         <v>153</v>
       </c>
       <c r="J278" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>51468</v>
       </c>
       <c r="B279">
         <v>50127</v>
       </c>
       <c r="C279" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D279" t="s">
-        <v>2193</v>
+        <v>2208</v>
       </c>
       <c r="E279" t="s">
-        <v>2197</v>
+        <v>2212</v>
       </c>
       <c r="F279" t="s">
-        <v>2195</v>
+        <v>2210</v>
       </c>
       <c r="G279" t="s">
-        <v>2196</v>
+        <v>2211</v>
       </c>
       <c r="H279"/>
       <c r="I279">
         <v>149</v>
       </c>
       <c r="J279" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
         <v>51469</v>
       </c>
       <c r="B280">
         <v>50128</v>
       </c>
       <c r="C280" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D280" t="s">
-        <v>2193</v>
+        <v>2208</v>
       </c>
       <c r="E280" t="s">
-        <v>2198</v>
+        <v>2213</v>
       </c>
       <c r="F280" t="s">
-        <v>2195</v>
+        <v>2210</v>
       </c>
       <c r="G280" t="s">
-        <v>2196</v>
+        <v>2211</v>
       </c>
       <c r="H280"/>
       <c r="I280">
         <v>6</v>
       </c>
       <c r="J280" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>51409</v>
       </c>
       <c r="B281">
         <v>50109</v>
       </c>
       <c r="C281" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D281" t="s">
-        <v>2199</v>
+        <v>2214</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2200</v>
+        <v>2215</v>
       </c>
       <c r="G281" t="s">
-        <v>2201</v>
+        <v>2216</v>
       </c>
       <c r="H281"/>
       <c r="I281">
         <v>1</v>
       </c>
       <c r="J281" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>51426</v>
       </c>
       <c r="B282">
         <v>50109</v>
       </c>
       <c r="C282" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D282" t="s">
-        <v>2199</v>
+        <v>2214</v>
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2202</v>
+        <v>2217</v>
       </c>
       <c r="G282" t="s">
-        <v>2203</v>
+        <v>2218</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>51393</v>
       </c>
       <c r="B283">
         <v>50098</v>
       </c>
       <c r="C283" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D283" t="s">
-        <v>2204</v>
+        <v>2219</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2205</v>
+        <v>2220</v>
       </c>
       <c r="G283" t="s">
-        <v>2206</v>
+        <v>2221</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
         <v>51390</v>
       </c>
       <c r="B284">
         <v>50098</v>
       </c>
       <c r="C284" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D284" t="s">
-        <v>2207</v>
+        <v>2222</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2208</v>
+        <v>2223</v>
       </c>
       <c r="G284" t="s">
-        <v>2209</v>
+        <v>2224</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>5</v>
       </c>
       <c r="J284" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
         <v>51391</v>
       </c>
       <c r="B285">
         <v>49950</v>
       </c>
       <c r="C285" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D285" t="s">
-        <v>2207</v>
+        <v>2222</v>
       </c>
       <c r="E285"/>
       <c r="F285" t="s">
-        <v>2208</v>
+        <v>2223</v>
       </c>
       <c r="G285" t="s">
-        <v>2209</v>
+        <v>2224</v>
       </c>
       <c r="H285"/>
       <c r="I285">
         <v>6</v>
       </c>
       <c r="J285" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>51392</v>
       </c>
       <c r="B286">
         <v>50177</v>
       </c>
       <c r="C286" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D286" t="s">
-        <v>2207</v>
+        <v>2222</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2208</v>
+        <v>2223</v>
       </c>
       <c r="G286" t="s">
-        <v>2209</v>
+        <v>2224</v>
       </c>
       <c r="H286"/>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
         <v>51459</v>
       </c>
       <c r="B287">
         <v>50119</v>
       </c>
       <c r="C287" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D287" t="s">
-        <v>2210</v>
+        <v>2225</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2211</v>
+        <v>2226</v>
       </c>
       <c r="G287" t="s">
-        <v>2212</v>
+        <v>2227</v>
       </c>
       <c r="H287"/>
       <c r="I287">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
         <v>50975</v>
       </c>
       <c r="B288">
         <v>50169</v>
       </c>
       <c r="C288" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D288" t="s">
-        <v>2213</v>
+        <v>2228</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>2214</v>
+        <v>2229</v>
       </c>
       <c r="G288" t="s">
-        <v>2215</v>
+        <v>2230</v>
       </c>
       <c r="H288"/>
       <c r="I288">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J288" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
         <v>50998</v>
       </c>
       <c r="B289">
         <v>50177</v>
       </c>
       <c r="C289" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="D289" t="s">
-        <v>2216</v>
+        <v>2231</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
-        <v>2217</v>
+        <v>2232</v>
       </c>
       <c r="G289" t="s">
-        <v>2218</v>
+        <v>2233</v>
       </c>
       <c r="H289"/>
       <c r="I289">
         <v>0</v>
       </c>
       <c r="J289" t="s">
-        <v>1906</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
         <v>51295</v>
       </c>
       <c r="B290">
         <v>50185</v>
       </c>
       <c r="C290" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D290" t="s">
-        <v>2219</v>
+        <v>2234</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>2220</v>
+        <v>2235</v>
       </c>
       <c r="G290" t="s">
-        <v>2221</v>
+        <v>2236</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
         <v>51476</v>
       </c>
       <c r="B291">
         <v>50124</v>
       </c>
       <c r="C291" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D291" t="s">
-        <v>2222</v>
+        <v>2237</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2223</v>
+        <v>2238</v>
       </c>
       <c r="G291" t="s">
-        <v>2224</v>
+        <v>2239</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>9</v>
       </c>
       <c r="J291" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
         <v>51475</v>
       </c>
       <c r="B292">
         <v>50124</v>
       </c>
       <c r="C292" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D292" t="s">
-        <v>2225</v>
+        <v>2240</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2226</v>
+        <v>2241</v>
       </c>
       <c r="G292" t="s">
-        <v>2227</v>
+        <v>2242</v>
       </c>
       <c r="H292"/>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
         <v>51500</v>
       </c>
       <c r="B293">
         <v>50133</v>
       </c>
       <c r="C293" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="D293" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
-        <v>2228</v>
+        <v>2243</v>
       </c>
       <c r="G293" t="s">
-        <v>2229</v>
+        <v>2244</v>
       </c>
       <c r="H293"/>
       <c r="I293">
         <v>5</v>
       </c>
       <c r="J293" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
         <v>50953</v>
       </c>
       <c r="B294">
         <v>50164</v>
       </c>
       <c r="C294" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D294" t="s">
-        <v>2230</v>
+        <v>2245</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
-        <v>2231</v>
+        <v>2246</v>
       </c>
       <c r="G294" t="s">
-        <v>2232</v>
+        <v>2247</v>
       </c>
       <c r="H294"/>
       <c r="I294">
         <v>6</v>
       </c>
       <c r="J294" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
         <v>50859</v>
       </c>
       <c r="B295">
         <v>50152</v>
       </c>
       <c r="C295" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D295" t="s">
-        <v>2233</v>
+        <v>2248</v>
       </c>
       <c r="E295"/>
       <c r="F295" t="s">
-        <v>2234</v>
+        <v>2249</v>
       </c>
       <c r="G295" t="s">
-        <v>2235</v>
+        <v>2250</v>
       </c>
       <c r="H295"/>
       <c r="I295">
         <v>2</v>
       </c>
       <c r="J295" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
         <v>50923</v>
       </c>
       <c r="B296">
         <v>50152</v>
       </c>
       <c r="C296" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D296"/>
       <c r="E296"/>
       <c r="F296" t="s">
-        <v>2236</v>
+        <v>2251</v>
       </c>
       <c r="G296" t="s">
-        <v>2237</v>
+        <v>2252</v>
       </c>
       <c r="H296"/>
       <c r="I296">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
         <v>50897</v>
       </c>
       <c r="B297">
         <v>50152</v>
       </c>
       <c r="C297" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D297" t="s">
-        <v>2238</v>
+        <v>2253</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
-        <v>2239</v>
+        <v>2254</v>
       </c>
       <c r="G297" t="s">
-        <v>2240</v>
+        <v>2255</v>
       </c>
       <c r="H297"/>
       <c r="I297">
         <v>4</v>
       </c>
       <c r="J297" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
         <v>50922</v>
       </c>
       <c r="B298">
         <v>50152</v>
       </c>
       <c r="C298" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D298" t="s">
-        <v>2241</v>
+        <v>2256</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>2242</v>
+        <v>2257</v>
       </c>
       <c r="G298" t="s">
-        <v>2243</v>
+        <v>2258</v>
       </c>
       <c r="H298"/>
       <c r="I298">
         <v>7</v>
       </c>
       <c r="J298" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -33214,2167 +33743,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="M1" t="s">
+        <v>831</v>
+      </c>
+      <c r="N1" t="s">
         <v>832</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>2692</v>
+        <v>2707</v>
       </c>
       <c r="P1" t="s">
-        <v>2696</v>
+        <v>2711</v>
       </c>
       <c r="Q1" t="s">
-        <v>2702</v>
+        <v>2716</v>
       </c>
       <c r="R1" t="s">
-        <v>2703</v>
+        <v>2717</v>
       </c>
       <c r="S1" t="s">
-        <v>2707</v>
+        <v>2721</v>
       </c>
       <c r="T1" t="s">
-        <v>2709</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C2" t="s">
-        <v>2244</v>
+        <v>2259</v>
       </c>
       <c r="D2" t="s">
-        <v>2248</v>
+        <v>2263</v>
       </c>
       <c r="E2" t="s">
         <v>545</v>
       </c>
       <c r="F2" t="s">
         <v>277</v>
       </c>
       <c r="G2" t="s">
-        <v>2413</v>
+        <v>2428</v>
       </c>
       <c r="H2" t="s">
-        <v>2420</v>
+        <v>2435</v>
       </c>
       <c r="I2" t="s">
-        <v>2437</v>
+        <v>2452</v>
       </c>
       <c r="J2" t="s">
         <v>538</v>
       </c>
       <c r="K2" t="s">
-        <v>2518</v>
+        <v>2533</v>
       </c>
       <c r="L2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="M2" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="N2" t="s">
-        <v>2688</v>
+        <v>2703</v>
       </c>
       <c r="O2" t="s">
-        <v>2693</v>
+        <v>2708</v>
       </c>
       <c r="P2" t="s">
-        <v>2697</v>
+        <v>2712</v>
       </c>
       <c r="Q2" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
       <c r="R2" t="s">
-        <v>2704</v>
+        <v>2718</v>
       </c>
       <c r="S2" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="T2" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D3" t="s">
-        <v>2249</v>
+        <v>2264</v>
       </c>
       <c r="E3" t="s">
         <v>79</v>
       </c>
       <c r="F3" t="s">
-        <v>2409</v>
+        <v>2424</v>
       </c>
       <c r="G3" t="s">
         <v>325</v>
       </c>
       <c r="H3" t="s">
-        <v>2421</v>
+        <v>2436</v>
       </c>
       <c r="I3" t="s">
-        <v>2438</v>
+        <v>2453</v>
       </c>
       <c r="J3" t="s">
-        <v>2468</v>
+        <v>2483</v>
       </c>
       <c r="K3" t="s">
-        <v>2519</v>
+        <v>2534</v>
       </c>
       <c r="L3" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="M3" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="N3" t="s">
-        <v>2689</v>
+        <v>2704</v>
       </c>
       <c r="O3" t="s">
-        <v>2694</v>
+        <v>2709</v>
       </c>
       <c r="P3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Q3" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="R3" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="S3" t="s">
-        <v>2708</v>
+        <v>2722</v>
       </c>
       <c r="T3" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>74</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>2250</v>
+        <v>2265</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="s">
-        <v>2410</v>
+        <v>2425</v>
       </c>
       <c r="G4" t="s">
-        <v>2414</v>
+        <v>2429</v>
       </c>
       <c r="H4" t="s">
-        <v>2422</v>
+        <v>2437</v>
       </c>
       <c r="I4" t="s">
-        <v>2439</v>
+        <v>2454</v>
       </c>
       <c r="J4" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="K4" t="s">
-        <v>2520</v>
+        <v>2535</v>
       </c>
       <c r="M4" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="N4" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="O4" t="s">
-        <v>2695</v>
+        <v>2710</v>
       </c>
       <c r="P4" t="s">
-        <v>2698</v>
+        <v>2713</v>
       </c>
       <c r="Q4" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
       <c r="R4" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>482</v>
       </c>
       <c r="D5" t="s">
-        <v>2251</v>
+        <v>2266</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
       <c r="F5" t="s">
         <v>128</v>
       </c>
       <c r="G5" t="s">
-        <v>2415</v>
+        <v>2430</v>
       </c>
       <c r="H5" t="s">
         <v>154</v>
       </c>
       <c r="I5" t="s">
-        <v>2440</v>
+        <v>2455</v>
       </c>
       <c r="J5" t="s">
-        <v>2469</v>
+        <v>2484</v>
       </c>
       <c r="K5" t="s">
-        <v>2521</v>
+        <v>2536</v>
       </c>
       <c r="M5" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="N5" t="s">
-        <v>2690</v>
+        <v>2705</v>
       </c>
       <c r="O5" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="P5" t="s">
-        <v>2695</v>
+        <v>2710</v>
       </c>
       <c r="Q5" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="R5" t="s">
-        <v>1969</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D6" t="s">
-        <v>2252</v>
+        <v>2267</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>2411</v>
+        <v>2426</v>
       </c>
       <c r="G6" t="s">
-        <v>2416</v>
+        <v>2431</v>
       </c>
       <c r="H6" t="s">
-        <v>2423</v>
+        <v>2438</v>
       </c>
       <c r="I6" t="s">
-        <v>2441</v>
+        <v>2456</v>
       </c>
       <c r="J6" t="s">
-        <v>2470</v>
+        <v>2485</v>
       </c>
       <c r="K6" t="s">
-        <v>2522</v>
+        <v>2537</v>
       </c>
       <c r="M6" t="s">
+        <v>859</v>
+      </c>
+      <c r="N6" t="s">
         <v>860</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="Q6" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="R6" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>685</v>
       </c>
       <c r="D7" t="s">
-        <v>2253</v>
+        <v>2268</v>
       </c>
       <c r="E7" t="s">
         <v>465</v>
       </c>
       <c r="F7" t="s">
-        <v>2412</v>
+        <v>2427</v>
       </c>
       <c r="G7" t="s">
-        <v>2417</v>
+        <v>2432</v>
       </c>
       <c r="H7" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="I7" t="s">
-        <v>2442</v>
+        <v>2457</v>
       </c>
       <c r="J7" t="s">
-        <v>2471</v>
+        <v>2486</v>
       </c>
       <c r="K7" t="s">
-        <v>2437</v>
+        <v>2452</v>
       </c>
       <c r="M7" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="N7" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="P7" t="s">
-        <v>2699</v>
+        <v>2714</v>
       </c>
       <c r="R7" t="s">
-        <v>2705</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>2245</v>
+        <v>2260</v>
       </c>
       <c r="D8" t="s">
-        <v>2254</v>
+        <v>2269</v>
       </c>
       <c r="F8" t="s">
         <v>652</v>
       </c>
       <c r="G8" t="s">
-        <v>2418</v>
+        <v>2433</v>
       </c>
       <c r="H8" t="s">
-        <v>2424</v>
+        <v>2439</v>
       </c>
       <c r="I8" t="s">
-        <v>2443</v>
+        <v>2458</v>
       </c>
       <c r="J8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="K8" t="s">
-        <v>2438</v>
+        <v>2453</v>
       </c>
       <c r="N8" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="P8" t="s">
-        <v>2700</v>
+        <v>2715</v>
       </c>
       <c r="R8" t="s">
-        <v>2706</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>289</v>
       </c>
       <c r="D9" t="s">
-        <v>2255</v>
+        <v>2270</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" t="s">
         <v>95</v>
       </c>
       <c r="H9" t="s">
         <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>2444</v>
+        <v>2459</v>
       </c>
       <c r="J9" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="K9" t="s">
-        <v>2523</v>
+        <v>2538</v>
       </c>
       <c r="N9" t="s">
         <v>299</v>
       </c>
       <c r="P9" t="s">
-        <v>2701</v>
+        <v>909</v>
       </c>
       <c r="R9" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>2246</v>
+        <v>2261</v>
       </c>
       <c r="D10" t="s">
-        <v>2256</v>
+        <v>2271</v>
       </c>
       <c r="F10" t="s">
         <v>303</v>
       </c>
       <c r="G10" t="s">
-        <v>2419</v>
+        <v>2434</v>
       </c>
       <c r="H10" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I10" t="s">
-        <v>2445</v>
+        <v>2460</v>
       </c>
       <c r="J10" t="s">
-        <v>2472</v>
+        <v>2487</v>
       </c>
       <c r="K10" t="s">
-        <v>2524</v>
+        <v>2539</v>
       </c>
       <c r="N10" t="s">
-        <v>2691</v>
+        <v>2706</v>
       </c>
       <c r="R10" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2247</v>
+        <v>2262</v>
       </c>
       <c r="D11" t="s">
-        <v>2257</v>
+        <v>2272</v>
       </c>
       <c r="F11" t="s">
         <v>139</v>
       </c>
       <c r="H11" t="s">
-        <v>2425</v>
+        <v>2440</v>
       </c>
       <c r="I11" t="s">
-        <v>2446</v>
+        <v>2461</v>
       </c>
       <c r="J11" t="s">
-        <v>2473</v>
+        <v>2488</v>
       </c>
       <c r="K11" t="s">
-        <v>2525</v>
+        <v>2540</v>
       </c>
       <c r="R11" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2258</v>
+        <v>2273</v>
       </c>
       <c r="F12" t="s">
         <v>93</v>
       </c>
       <c r="H12" t="s">
-        <v>2426</v>
+        <v>2441</v>
       </c>
       <c r="I12" t="s">
         <v>325</v>
       </c>
       <c r="J12" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="K12" t="s">
-        <v>2526</v>
+        <v>2541</v>
       </c>
       <c r="R12" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>2259</v>
+        <v>2274</v>
       </c>
       <c r="H13" t="s">
         <v>82</v>
       </c>
       <c r="I13" t="s">
         <v>110</v>
       </c>
       <c r="J13" t="s">
-        <v>2474</v>
+        <v>2489</v>
       </c>
       <c r="K13" t="s">
-        <v>2527</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>2260</v>
+        <v>2275</v>
       </c>
       <c r="H14" t="s">
-        <v>2427</v>
+        <v>2442</v>
       </c>
       <c r="I14" t="s">
-        <v>2447</v>
+        <v>2462</v>
       </c>
       <c r="J14" t="s">
-        <v>2475</v>
+        <v>2490</v>
       </c>
       <c r="K14" t="s">
-        <v>2528</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2261</v>
+        <v>2276</v>
       </c>
       <c r="H15" t="s">
-        <v>2428</v>
+        <v>2443</v>
       </c>
       <c r="I15" t="s">
         <v>263</v>
       </c>
       <c r="J15" t="s">
-        <v>2476</v>
+        <v>2491</v>
       </c>
       <c r="K15" t="s">
-        <v>2529</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2262</v>
+        <v>2277</v>
       </c>
       <c r="H16" t="s">
         <v>271</v>
       </c>
       <c r="I16" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="J16" t="s">
-        <v>2477</v>
+        <v>2492</v>
       </c>
       <c r="K16" t="s">
-        <v>2530</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2263</v>
+        <v>2278</v>
       </c>
       <c r="H17" t="s">
-        <v>2429</v>
+        <v>2444</v>
       </c>
       <c r="I17" t="s">
-        <v>2448</v>
+        <v>2463</v>
       </c>
       <c r="J17" t="s">
-        <v>2478</v>
+        <v>2493</v>
       </c>
       <c r="K17" t="s">
-        <v>2440</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2264</v>
+        <v>2279</v>
       </c>
       <c r="H18" t="s">
-        <v>2430</v>
+        <v>2445</v>
       </c>
       <c r="I18" t="s">
-        <v>2449</v>
+        <v>2464</v>
       </c>
       <c r="J18" t="s">
         <v>49</v>
       </c>
       <c r="K18" t="s">
-        <v>2531</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2265</v>
+        <v>2280</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
-        <v>2450</v>
+        <v>2465</v>
       </c>
       <c r="J19" t="s">
-        <v>2479</v>
+        <v>2494</v>
       </c>
       <c r="K19" t="s">
-        <v>2532</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2266</v>
+        <v>2281</v>
       </c>
       <c r="H20" t="s">
-        <v>2431</v>
+        <v>2446</v>
       </c>
       <c r="I20" t="s">
-        <v>2451</v>
+        <v>2466</v>
       </c>
       <c r="J20" t="s">
-        <v>2480</v>
+        <v>2495</v>
       </c>
       <c r="K20" t="s">
-        <v>2533</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2267</v>
+        <v>2282</v>
       </c>
       <c r="H21" t="s">
-        <v>2432</v>
+        <v>2447</v>
       </c>
       <c r="I21" t="s">
-        <v>2452</v>
+        <v>2467</v>
       </c>
       <c r="J21" t="s">
-        <v>2481</v>
+        <v>2496</v>
       </c>
       <c r="K21" t="s">
-        <v>2534</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2268</v>
+        <v>2283</v>
       </c>
       <c r="H22" t="s">
         <v>284</v>
       </c>
       <c r="I22" t="s">
-        <v>2453</v>
+        <v>2468</v>
       </c>
       <c r="J22" t="s">
         <v>671</v>
       </c>
       <c r="K22" t="s">
-        <v>2535</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2269</v>
+        <v>2284</v>
       </c>
       <c r="H23" t="s">
-        <v>2433</v>
+        <v>2448</v>
       </c>
       <c r="I23" t="s">
         <v>625</v>
       </c>
       <c r="J23" t="s">
-        <v>2482</v>
+        <v>2497</v>
       </c>
       <c r="K23" t="s">
-        <v>2536</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2270</v>
+        <v>2285</v>
       </c>
       <c r="H24" t="s">
-        <v>2434</v>
+        <v>2449</v>
       </c>
       <c r="I24" t="s">
-        <v>2454</v>
+        <v>2469</v>
       </c>
       <c r="J24" t="s">
-        <v>2483</v>
+        <v>2498</v>
       </c>
       <c r="K24" t="s">
-        <v>2537</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2271</v>
+        <v>2286</v>
       </c>
       <c r="H25" t="s">
         <v>215</v>
       </c>
       <c r="I25" t="s">
-        <v>2455</v>
+        <v>2470</v>
       </c>
       <c r="J25" t="s">
-        <v>2484</v>
+        <v>2499</v>
       </c>
       <c r="K25" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2272</v>
+        <v>2287</v>
       </c>
       <c r="H26" t="s">
-        <v>2435</v>
+        <v>2450</v>
       </c>
       <c r="I26" t="s">
-        <v>2456</v>
+        <v>2471</v>
       </c>
       <c r="J26" t="s">
-        <v>2485</v>
+        <v>2500</v>
       </c>
       <c r="K26" t="s">
-        <v>2538</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2273</v>
+        <v>2288</v>
       </c>
       <c r="H27" t="s">
-        <v>2436</v>
+        <v>2451</v>
       </c>
       <c r="I27" t="s">
         <v>160</v>
       </c>
       <c r="J27" t="s">
-        <v>2486</v>
+        <v>2501</v>
       </c>
       <c r="K27" t="s">
-        <v>2539</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2274</v>
+        <v>2289</v>
       </c>
       <c r="H28" t="s">
         <v>278</v>
       </c>
       <c r="I28" t="s">
-        <v>2457</v>
+        <v>2472</v>
       </c>
       <c r="J28" t="s">
-        <v>2487</v>
+        <v>2502</v>
       </c>
       <c r="K28" t="s">
-        <v>2540</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2275</v>
+        <v>2290</v>
       </c>
       <c r="I29" t="s">
-        <v>2458</v>
+        <v>2473</v>
       </c>
       <c r="J29" t="s">
-        <v>2488</v>
+        <v>2503</v>
       </c>
       <c r="K29" t="s">
-        <v>2541</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2276</v>
+        <v>2291</v>
       </c>
       <c r="I30" t="s">
         <v>156</v>
       </c>
       <c r="J30" t="s">
-        <v>2489</v>
+        <v>2504</v>
       </c>
       <c r="K30" t="s">
-        <v>2542</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2277</v>
+        <v>2292</v>
       </c>
       <c r="I31" t="s">
-        <v>2459</v>
+        <v>2474</v>
       </c>
       <c r="J31" t="s">
-        <v>2490</v>
+        <v>2505</v>
       </c>
       <c r="K31" t="s">
-        <v>2543</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2278</v>
+        <v>2293</v>
       </c>
       <c r="I32" t="s">
-        <v>2460</v>
+        <v>2475</v>
       </c>
       <c r="J32" t="s">
-        <v>2491</v>
+        <v>2506</v>
       </c>
       <c r="K32" t="s">
-        <v>2544</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2279</v>
+        <v>2294</v>
       </c>
       <c r="I33" t="s">
-        <v>2461</v>
+        <v>2476</v>
       </c>
       <c r="J33" t="s">
-        <v>2492</v>
+        <v>2507</v>
       </c>
       <c r="K33" t="s">
-        <v>2545</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2280</v>
+        <v>2295</v>
       </c>
       <c r="I34" t="s">
-        <v>2462</v>
+        <v>2477</v>
       </c>
       <c r="J34" t="s">
         <v>131</v>
       </c>
       <c r="K34" t="s">
-        <v>2546</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2281</v>
+        <v>2296</v>
       </c>
       <c r="I35" t="s">
-        <v>2463</v>
+        <v>2478</v>
       </c>
       <c r="J35" t="s">
-        <v>2493</v>
+        <v>2508</v>
       </c>
       <c r="K35" t="s">
-        <v>2547</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2282</v>
+        <v>2297</v>
       </c>
       <c r="I36" t="s">
-        <v>2464</v>
+        <v>2479</v>
       </c>
       <c r="J36" t="s">
-        <v>2494</v>
+        <v>2509</v>
       </c>
       <c r="K36" t="s">
-        <v>2548</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>2283</v>
+        <v>2298</v>
       </c>
       <c r="I37" t="s">
-        <v>2465</v>
+        <v>2480</v>
       </c>
       <c r="J37" t="s">
-        <v>2495</v>
+        <v>2510</v>
       </c>
       <c r="K37" t="s">
-        <v>2549</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2284</v>
+        <v>2299</v>
       </c>
       <c r="I38" t="s">
-        <v>2466</v>
+        <v>2481</v>
       </c>
       <c r="J38" t="s">
-        <v>2496</v>
+        <v>2511</v>
       </c>
       <c r="K38" t="s">
-        <v>2550</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2285</v>
+        <v>2300</v>
       </c>
       <c r="I39" t="s">
-        <v>2467</v>
+        <v>2482</v>
       </c>
       <c r="J39" t="s">
-        <v>2497</v>
+        <v>2512</v>
       </c>
       <c r="K39" t="s">
-        <v>2551</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2286</v>
+        <v>2301</v>
       </c>
       <c r="I40" t="s">
         <v>95</v>
       </c>
       <c r="J40" t="s">
-        <v>2498</v>
+        <v>2513</v>
       </c>
       <c r="K40" t="s">
-        <v>2552</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2287</v>
+        <v>2302</v>
       </c>
       <c r="I41" t="s">
         <v>155</v>
       </c>
       <c r="J41" t="s">
-        <v>2499</v>
+        <v>2514</v>
       </c>
       <c r="K41" t="s">
-        <v>2553</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2288</v>
+        <v>2303</v>
       </c>
       <c r="J42" t="s">
-        <v>2500</v>
+        <v>2515</v>
       </c>
       <c r="K42" t="s">
-        <v>2554</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2289</v>
+        <v>2304</v>
       </c>
       <c r="J43" t="s">
-        <v>2501</v>
+        <v>2516</v>
       </c>
       <c r="K43" t="s">
-        <v>2555</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2290</v>
+        <v>2305</v>
       </c>
       <c r="J44" t="s">
-        <v>2502</v>
+        <v>2517</v>
       </c>
       <c r="K44" t="s">
-        <v>2556</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2291</v>
+        <v>2306</v>
       </c>
       <c r="J45" t="s">
-        <v>2503</v>
+        <v>2518</v>
       </c>
       <c r="K45" t="s">
-        <v>2557</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2292</v>
+        <v>2307</v>
       </c>
       <c r="J46" t="s">
         <v>69</v>
       </c>
       <c r="K46" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2293</v>
+        <v>2308</v>
       </c>
       <c r="J47" t="s">
-        <v>2504</v>
+        <v>2519</v>
       </c>
       <c r="K47" t="s">
-        <v>2558</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2294</v>
+        <v>2309</v>
       </c>
       <c r="J48" t="s">
-        <v>2505</v>
+        <v>2520</v>
       </c>
       <c r="K48" t="s">
-        <v>2559</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2295</v>
+        <v>2310</v>
       </c>
       <c r="J49" t="s">
-        <v>2506</v>
+        <v>2521</v>
       </c>
       <c r="K49" t="s">
-        <v>2560</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2296</v>
+        <v>2311</v>
       </c>
       <c r="J50" t="s">
-        <v>2507</v>
+        <v>2522</v>
       </c>
       <c r="K50" t="s">
-        <v>2561</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2297</v>
+        <v>2312</v>
       </c>
       <c r="J51" t="s">
         <v>84</v>
       </c>
       <c r="K51" t="s">
-        <v>2562</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2298</v>
+        <v>2313</v>
       </c>
       <c r="J52" t="s">
-        <v>2508</v>
+        <v>2523</v>
       </c>
       <c r="K52" t="s">
-        <v>2563</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2299</v>
+        <v>2314</v>
       </c>
       <c r="J53" t="s">
-        <v>2509</v>
+        <v>2524</v>
       </c>
       <c r="K53" t="s">
-        <v>2564</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2300</v>
+        <v>2315</v>
       </c>
       <c r="J54" t="s">
-        <v>2510</v>
+        <v>2525</v>
       </c>
       <c r="K54" t="s">
-        <v>2565</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2301</v>
+        <v>2316</v>
       </c>
       <c r="J55" t="s">
         <v>789</v>
       </c>
       <c r="K55" t="s">
-        <v>2566</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2302</v>
+        <v>2317</v>
       </c>
       <c r="J56" t="s">
-        <v>2511</v>
+        <v>2526</v>
       </c>
       <c r="K56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2303</v>
+        <v>2318</v>
       </c>
       <c r="J57" t="s">
-        <v>2512</v>
+        <v>2527</v>
       </c>
       <c r="K57" t="s">
-        <v>2567</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2304</v>
+        <v>2319</v>
       </c>
       <c r="J58" t="s">
         <v>161</v>
       </c>
       <c r="K58" t="s">
-        <v>2568</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2305</v>
+        <v>2320</v>
       </c>
       <c r="J59" t="s">
-        <v>2513</v>
+        <v>2528</v>
       </c>
       <c r="K59" t="s">
-        <v>2569</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2306</v>
+        <v>2321</v>
       </c>
       <c r="J60" t="s">
-        <v>2514</v>
+        <v>2529</v>
       </c>
       <c r="K60" t="s">
-        <v>2570</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2307</v>
+        <v>2322</v>
       </c>
       <c r="J61" t="s">
-        <v>2515</v>
+        <v>2530</v>
       </c>
       <c r="K61" t="s">
-        <v>2571</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2308</v>
+        <v>2323</v>
       </c>
       <c r="J62" t="s">
-        <v>2516</v>
+        <v>2531</v>
       </c>
       <c r="K62" t="s">
-        <v>2572</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2309</v>
+        <v>2324</v>
       </c>
       <c r="J63" t="s">
-        <v>2517</v>
+        <v>2532</v>
       </c>
       <c r="K63" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2310</v>
+        <v>2325</v>
       </c>
       <c r="J64" t="s">
         <v>54</v>
       </c>
       <c r="K64" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2311</v>
+        <v>2326</v>
       </c>
       <c r="K65" t="s">
-        <v>2574</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2312</v>
+        <v>2327</v>
       </c>
       <c r="K66" t="s">
-        <v>2575</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2313</v>
+        <v>2328</v>
       </c>
       <c r="K67" t="s">
-        <v>2576</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2314</v>
+        <v>2329</v>
       </c>
       <c r="K68" t="s">
-        <v>2577</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2315</v>
+        <v>2330</v>
       </c>
       <c r="K69" t="s">
-        <v>2578</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2316</v>
+        <v>2331</v>
       </c>
       <c r="K70" t="s">
-        <v>2579</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2317</v>
+        <v>2332</v>
       </c>
       <c r="K71" t="s">
-        <v>2580</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2318</v>
+        <v>2333</v>
       </c>
       <c r="K72" t="s">
-        <v>2581</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2319</v>
+        <v>2334</v>
       </c>
       <c r="K73" t="s">
-        <v>2582</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2320</v>
+        <v>2335</v>
       </c>
       <c r="K74" t="s">
-        <v>2583</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2321</v>
+        <v>2336</v>
       </c>
       <c r="K75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2322</v>
+        <v>2337</v>
       </c>
       <c r="K76" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2323</v>
+        <v>2338</v>
       </c>
       <c r="K77" t="s">
-        <v>2584</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2324</v>
+        <v>2339</v>
       </c>
       <c r="K78" t="s">
-        <v>2585</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2325</v>
+        <v>2340</v>
       </c>
       <c r="K79" t="s">
-        <v>2586</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2326</v>
+        <v>2341</v>
       </c>
       <c r="K80" t="s">
-        <v>2587</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2327</v>
+        <v>2342</v>
       </c>
       <c r="K81" t="s">
-        <v>2588</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2328</v>
+        <v>2343</v>
       </c>
       <c r="K82" t="s">
-        <v>2589</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2329</v>
+        <v>2344</v>
       </c>
       <c r="K83" t="s">
-        <v>2590</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2330</v>
+        <v>2345</v>
       </c>
       <c r="K84" t="s">
-        <v>2591</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2331</v>
+        <v>2346</v>
       </c>
       <c r="K85" t="s">
-        <v>2453</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2332</v>
+        <v>2347</v>
       </c>
       <c r="K86" t="s">
-        <v>2592</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2333</v>
+        <v>2348</v>
       </c>
       <c r="K87" t="s">
-        <v>2593</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2334</v>
+        <v>2349</v>
       </c>
       <c r="K88" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2335</v>
+        <v>2350</v>
       </c>
       <c r="K89" t="s">
-        <v>2594</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2336</v>
+        <v>2351</v>
       </c>
       <c r="K90" t="s">
-        <v>2595</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2337</v>
+        <v>2352</v>
       </c>
       <c r="K91" t="s">
-        <v>2596</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2338</v>
+        <v>2353</v>
       </c>
       <c r="K92" t="s">
-        <v>2597</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2339</v>
+        <v>2354</v>
       </c>
       <c r="K93" t="s">
-        <v>2598</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2340</v>
+        <v>2355</v>
       </c>
       <c r="K94" t="s">
-        <v>2599</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2341</v>
+        <v>2356</v>
       </c>
       <c r="K95" t="s">
-        <v>2455</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2342</v>
+        <v>2357</v>
       </c>
       <c r="K96" t="s">
-        <v>2600</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2343</v>
+        <v>2358</v>
       </c>
       <c r="K97" t="s">
-        <v>2601</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2344</v>
+        <v>2359</v>
       </c>
       <c r="K98" t="s">
-        <v>2602</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2345</v>
+        <v>2360</v>
       </c>
       <c r="K99" t="s">
-        <v>2603</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2346</v>
+        <v>2361</v>
       </c>
       <c r="K100" t="s">
-        <v>2604</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2347</v>
+        <v>2362</v>
       </c>
       <c r="K101" t="s">
-        <v>2605</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2348</v>
+        <v>2363</v>
       </c>
       <c r="K102" t="s">
-        <v>2606</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2349</v>
+        <v>2364</v>
       </c>
       <c r="K103" t="s">
-        <v>2607</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2350</v>
+        <v>2365</v>
       </c>
       <c r="K104" t="s">
-        <v>2608</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2351</v>
+        <v>2366</v>
       </c>
       <c r="K105" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2352</v>
+        <v>2367</v>
       </c>
       <c r="K106" t="s">
-        <v>2609</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2353</v>
+        <v>2368</v>
       </c>
       <c r="K107" t="s">
-        <v>2610</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2354</v>
+        <v>2369</v>
       </c>
       <c r="K108" t="s">
-        <v>2611</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2355</v>
+        <v>2370</v>
       </c>
       <c r="K109" t="s">
-        <v>2612</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2356</v>
+        <v>2371</v>
       </c>
       <c r="K110" t="s">
-        <v>2613</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2357</v>
+        <v>2372</v>
       </c>
       <c r="K111" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2358</v>
+        <v>2373</v>
       </c>
       <c r="K112" t="s">
-        <v>2615</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2359</v>
+        <v>2374</v>
       </c>
       <c r="K113" t="s">
-        <v>2616</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2360</v>
+        <v>2375</v>
       </c>
       <c r="K114" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2361</v>
+        <v>2376</v>
       </c>
       <c r="K115" t="s">
-        <v>2618</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2362</v>
+        <v>2377</v>
       </c>
       <c r="K116" t="s">
-        <v>2619</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2363</v>
+        <v>2378</v>
       </c>
       <c r="K117" t="s">
-        <v>2620</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2364</v>
+        <v>2379</v>
       </c>
       <c r="K118" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2365</v>
+        <v>2380</v>
       </c>
       <c r="K119" t="s">
-        <v>2621</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2366</v>
+        <v>2381</v>
       </c>
       <c r="K120" t="s">
-        <v>2622</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2367</v>
+        <v>2382</v>
       </c>
       <c r="K121" t="s">
-        <v>2623</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2368</v>
+        <v>2383</v>
       </c>
       <c r="K122" t="s">
-        <v>2624</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2369</v>
+        <v>2384</v>
       </c>
       <c r="K123" t="s">
-        <v>2625</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2370</v>
+        <v>2385</v>
       </c>
       <c r="K124" t="s">
-        <v>2626</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2371</v>
+        <v>2386</v>
       </c>
       <c r="K125" t="s">
-        <v>2430</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2372</v>
+        <v>2387</v>
       </c>
       <c r="K126" t="s">
-        <v>2627</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2373</v>
+        <v>2388</v>
       </c>
       <c r="K127" t="s">
-        <v>2628</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2374</v>
+        <v>2389</v>
       </c>
       <c r="K128" t="s">
-        <v>2629</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2375</v>
+        <v>2390</v>
       </c>
       <c r="K129" t="s">
-        <v>2630</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2376</v>
+        <v>2391</v>
       </c>
       <c r="K130" t="s">
-        <v>2631</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2377</v>
+        <v>2392</v>
       </c>
       <c r="K131" t="s">
-        <v>2632</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2378</v>
+        <v>2393</v>
       </c>
       <c r="K132" t="s">
-        <v>2633</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2379</v>
+        <v>2394</v>
       </c>
       <c r="K133" t="s">
-        <v>2634</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2380</v>
+        <v>2395</v>
       </c>
       <c r="K134" t="s">
-        <v>2635</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2381</v>
+        <v>2396</v>
       </c>
       <c r="K135" t="s">
-        <v>2636</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2382</v>
+        <v>2397</v>
       </c>
       <c r="K136" t="s">
-        <v>2637</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2383</v>
+        <v>2398</v>
       </c>
       <c r="K137" t="s">
-        <v>2638</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2384</v>
+        <v>2399</v>
       </c>
       <c r="K138" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2385</v>
+        <v>2400</v>
       </c>
       <c r="K139" t="s">
-        <v>2639</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2386</v>
+        <v>2401</v>
       </c>
       <c r="K140" t="s">
-        <v>2640</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2387</v>
+        <v>2402</v>
       </c>
       <c r="K141" t="s">
-        <v>2641</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2388</v>
+        <v>2403</v>
       </c>
       <c r="K142" t="s">
-        <v>2642</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2389</v>
+        <v>2404</v>
       </c>
       <c r="K143" t="s">
-        <v>2643</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2390</v>
+        <v>2405</v>
       </c>
       <c r="K144" t="s">
-        <v>2644</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2391</v>
+        <v>2406</v>
       </c>
       <c r="K145" t="s">
-        <v>2645</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2392</v>
+        <v>2407</v>
       </c>
       <c r="K146" t="s">
-        <v>2646</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2393</v>
+        <v>2408</v>
       </c>
       <c r="K147" t="s">
-        <v>2647</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2394</v>
+        <v>2409</v>
       </c>
       <c r="K148" t="s">
-        <v>2648</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2395</v>
+        <v>2410</v>
       </c>
       <c r="K149" t="s">
-        <v>2649</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2396</v>
+        <v>2411</v>
       </c>
       <c r="K150" t="s">
-        <v>2650</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2397</v>
+        <v>2412</v>
       </c>
       <c r="K151" t="s">
-        <v>2651</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2398</v>
+        <v>2413</v>
       </c>
       <c r="K152" t="s">
-        <v>2652</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2399</v>
+        <v>2414</v>
       </c>
       <c r="K153" t="s">
-        <v>2653</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2400</v>
+        <v>2415</v>
       </c>
       <c r="K154" t="s">
-        <v>2654</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2401</v>
+        <v>2416</v>
       </c>
       <c r="K155" t="s">
-        <v>2655</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2402</v>
+        <v>2417</v>
       </c>
       <c r="K156" t="s">
-        <v>2656</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2403</v>
+        <v>2418</v>
       </c>
       <c r="K157" t="s">
-        <v>2657</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2404</v>
+        <v>2419</v>
       </c>
       <c r="K158" t="s">
-        <v>2658</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2405</v>
+        <v>2420</v>
       </c>
       <c r="K159" t="s">
-        <v>2659</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2406</v>
+        <v>2421</v>
       </c>
       <c r="K160" t="s">
-        <v>2660</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2407</v>
+        <v>2422</v>
       </c>
       <c r="K161" t="s">
-        <v>2661</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2408</v>
+        <v>2423</v>
       </c>
       <c r="K162" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2664</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>2665</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2666</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>2464</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2667</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2668</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2669</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2670</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2671</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2672</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2673</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2674</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2675</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2676</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2677</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2678</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2435</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2679</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2680</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2681</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2682</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2683</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2684</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2685</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2686</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2687</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">