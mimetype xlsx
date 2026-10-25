--- v1 (2026-08-02)
+++ v2 (2026-10-25)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2763">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 10:33:59pm</t>
+    <t>2026-10-25 10:02:59am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13757</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13757"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1025,99 +1025,96 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>Water Quality Data for California</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; San Francisco Estuary Institute [SFEI]; Sacramento Regional County Sanitation District [Regional San]</t>
   </si>
   <si>
     <t>The USGS collects and analyzes chemical, physical, and biological properties of water, sediment and tissue samples from across the Nation. The Water Data for the Nation discrete sample data base is a compilation of over 4.4 million historical water quality analyses in the USGS district data bases through September 2005. The discrete sample data is a large and complex set of data that has been collected by a variety of projects ranging from national programs to studies in small watersheds.</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Water temperature; Dissolved oxygen; pH; Conductivity</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49950</t>
   </si>
   <si>
     <t>Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>Cache Slough Complex; South Delta; North Delta; East Delta; West Delta; Suisun Marsh; Twitchell and Sherman Complex; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 20, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Surface Water Quality Monitoring</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>Within the ILRP, growers can opt to acquire one of 2 types of permit coverage: Coalition coverage and Individual coverage.
 If the coalition option is chosen, a grower is allowed to share the cost of compliance, monitoring and reporting with other members of the coalition and reduces/eliminates grower interactions with the Central Valley Water Board (CVWB). The CVWB will then undertake the water quality monitoring.
 Ambient water and sediment quality monitoring for agricultural discharge will occur using three types of monitoring: Core Monitoring, Assessment Monitoring, and Management Plan Monitoring. Combined, these three levels of monitoring are designed to characterize the discharge from irrigated agriculture as a result of irrigation and storm water runoff.</t>
   </si>
   <si>
     <t>2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018</t>
   </si>
   <si>
     <t>Water quality; Water supply management</t>
   </si>
   <si>
     <t>Pollution control; Groundwater protection &amp; management</t>
   </si>
   <si>
@@ -1715,53 +1712,50 @@
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>EMP Zooplankton Study</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Environmental Monitoring Program (EMP) has conducted the Zooplankton Study since 1972 to better assess trends in the lower trophic food web in the San Francisco Bay-Delta estuary. The study also detects and monitors zooplankton recently introduced to the estuary and determines their effects on native species. Under the auspices of the Interagency Ecological Program for the San Francisco Estuary and mandated by Water Right Decision D-1641, the EMP Zooplankton Study is part of the Environmental Monitoring Program and is conducted by the California Department of Fish and Game (CDFW), California Department of Water Resources (DWR), and the United States Bureau of Reclamation (USBR).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Habitat management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Pollution control; Water demand</t>
   </si>
   <si>
     <t>Crustaceans; Invertebrates; Main channels; Mysis; Other zooplankton; Sloughs</t>
@@ -2370,61 +2364,63 @@
   </si>
   <si>
     <t>2025;2026;2027</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...; 6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54217</t>
   </si>
   <si>
     <t>Optimizing monitoring tools for cyanobacterial harmful blooms in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Coastal Conservation and Research, Inc.</t>
   </si>
   <si>
     <t>Environmental Science Associates; Restore the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) is experiencing an increase in the frequency and severity of&amp;nbsp;Cyanobacterial Harmful Algal Blooms (CHABs), which can produce harmful cyanotoxins. This issue is likely to intensify due to climate changes and rising temperatures. The most common CHAB genus in the Delta is Microcystis. Currently, the most extensive dataset for tracking Delta CHABs is the Microcystis Visual Index (MVI), a qualitative&amp;nbsp;assessment of Microcystis colony densities observed in surface water. This index, recorded by natural agency staff&amp;nbsp;across numerous monitoring stations, provides broad spatial coverage but is inherently subjective and not&amp;nbsp;quantitative, thereby limiting its utility.&lt;/p&gt;
 &lt;p&gt;This project has the following objectives:&amp;nbsp;1. Develop an MVI image classification model and model algorithm that can identify and quantify Microcystis&amp;nbsp;aggregate presence and coverage level in digital photos.&amp;nbsp;2. Translate MVI rankings to Microcystis biomass ranges by obtaining data to ground-truth a range of Microcystis&amp;nbsp;biomass that corresponds with MVI rankings 2 through 5.&amp;nbsp;3. Explore relationship between proportion of toxic Microcystis cells and Microcystis biomass levels by relating each&amp;nbsp;MVI scale (for ranks 2 through 5) and Microcystis biomass range to a) proportion of toxic Microcystis cells (i.e. ratio of mcyE and 16S rDNA genes) and b) microcystin concentration, in surface grab samples.&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;&lt;em&gt;(The photo is a drone view of an algal bloom in San Luis Reservoir in September 2024. Credit: The California Department of Water Resources.)&lt;/em&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Spring sampling has commenced!; Field Sampling</t>
+  </si>
+  <si>
     <t>2025;2026;2027;2028</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
   </si>
   <si>
-    <t>March 11, 2026</t>
+    <t>September 25, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54287</t>
   </si>
   <si>
     <t>Development and maintenance of SacPAS website and research for management of Central Valley salmon and other fish species</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;SacPAS serves to provide information integration services to the Central Valley Project Improvement Act and practitioners working on matters related to ESA-listed fishes. The web-based services relate fish passage to environmental conditions and provide resources for evaluating the effects of river management and environmental conditions on salmon passage and survival.&lt;/p&gt;
 &lt;p&gt;The work performed as part of this agreement includes developing, maintaining, and making accessible query tools and decision support tools to access: historical, real-time and forecasted data; data summaries and visualizations; and hindcasts, forecasts, and scenario-derived predictions from statistical and mechanistic models. More specifically, the objectives are to:&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;1)&amp;nbsp;&amp;nbsp; &amp;nbsp;Maintain and extend a secondary data repository of historical, real-time, and forecasted fish, environmental, and operational data from the Sacramento River and other river systems in the Central Valley, integrated from primary, public databases.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;2)&amp;nbsp;&amp;nbsp; &amp;nbsp;Maintain and improve the data query and visualization tools and services provided through the SacPAS website (https://www.cbr.washington.edu/sacramento/) for historical, real-time, and forecasted environmental and fish data.&lt;/p&gt;
 &lt;p&gt;3)&amp;nbsp;&amp;nbsp; &amp;nbsp;Conduct research and provide access to modeling tools for fish survival and migration, through the SacPAS website, in support of Reclamation-funded and ESA-mandated activities, especially in efforts to predict, track, and evaluate the efficacy of proposed or actual actions.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
@@ -2651,81 +2647,110 @@
 </t>
   </si>
   <si>
     <t>Contaminants; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Cyanobacteria; Harmful algal blooms HAB; Toxicity</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54596</t>
   </si>
   <si>
     <t>Spring sampling has commenced!</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;We began field sampling in April and May in order to get baseline pre-bloom data. Three sites were visited: Stockton, Big Break, and Discovery Bay. On-site we used an Aqua Troll sonde to gather water profiling data and an Aqusens imager to collect images from the surface and at depth. MVI scores were recorded for in situ observation (looking directly down on the water) and for water aliquoted into a bucket or tray as part of DWR's effort to streamline methods. We even dunked a GoPro into the water to record any passing &lt;em&gt;Microcystis&lt;/em&gt; flakes! Samples were archived for extracted chlorophyll, qPCR of the &lt;em&gt;Microcystis&lt;/em&gt; toxin gene, cyanobacterial counts, nutrients, and toxins. These early season trips have allowed us to streamline the whole sampling procedure so we're ready for bloom season!&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
-    <t>May 15, 2026</t>
+    <t>September 4, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54755</t>
   </si>
   <si>
     <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>Field Sampling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;We have been quite busy sampling in the field!&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54826</t>
+  </si>
+  <si>
+    <t>Antecedent and contemporary effects of the environment on phytoplankton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;-- Synthesis study investigating effects of flow and nutrients on beneficial and harmful algal blooms in the Delta.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Food webs; Harmful algal blooms</t>
+  </si>
+  <si>
+    <t>Flows; Food webs; Harmful algal blooms HAB; Nutrients; Phytoplankton</t>
+  </si>
+  <si>
+    <t>October 5, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54841</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -3000,50 +3025,53 @@
   <si>
     <t>North Carolina State University</t>
   </si>
   <si>
     <t>2022-07-18</t>
   </si>
   <si>
     <t>DSC21002</t>
   </si>
   <si>
     <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
     <t>DSC22065</t>
   </si>
   <si>
     <t>DSC22082</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
+    <t>September 29, 2026</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
     <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
@@ -3087,56 +3115,68 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Adina Paytan</t>
   </si>
   <si>
     <t>Adina</t>
   </si>
   <si>
     <t>Paytan</t>
   </si>
   <si>
     <t>Research Mentor</t>
   </si>
   <si>
     <t>apaytan@ucsc.edu</t>
   </si>
   <si>
     <t>August 14, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50359</t>
   </si>
   <si>
+    <t>Alex Burk</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Burk</t>
+  </si>
+  <si>
+    <t>Alex.Berk@Waterboards.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54852</t>
+  </si>
+  <si>
     <t>Alex Parker</t>
   </si>
   <si>
-    <t>Alex</t>
-[...1 lines deleted...]
-  <si>
     <t>Parker</t>
   </si>
   <si>
     <t>aparker@csum.edu</t>
   </si>
   <si>
     <t>California State University CSU - Maritime Academy</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50232</t>
   </si>
   <si>
     <t>Alexis Fischer</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Fischer</t>
   </si>
   <si>
     <t>University Corporation of Atmospheric Research [UCAR]</t>
   </si>
   <si>
     <t>Post Doctoral Fellow</t>
@@ -3568,50 +3608,65 @@
     <t>Weston</t>
   </si>
   <si>
     <t>dweston@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50264</t>
   </si>
   <si>
     <t>Eli Ateljevich</t>
   </si>
   <si>
     <t>Eli</t>
   </si>
   <si>
     <t>Ateljevich</t>
   </si>
   <si>
     <t>Eli.Ateljevich@water.ca.gov</t>
   </si>
   <si>
     <t>January 29, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
+  </si>
+  <si>
+    <t>Ellen Preece</t>
+  </si>
+  <si>
+    <t>Ellen</t>
+  </si>
+  <si>
+    <t>Preece</t>
+  </si>
+  <si>
+    <t>Ellen.Preece@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54835</t>
   </si>
   <si>
     <t>Eric Huber</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Huber</t>
   </si>
   <si>
     <t>Program Manager</t>
   </si>
   <si>
     <t>eric_huber@fws.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;div class="WordSection1"&gt;
 &lt;div class="WordSection1"&gt;
 &lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:5.05pt;margin-bottom:.0001pt;line-height:14.9pt;mso-line-height-rule:
 exactly"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;/div&gt;
 &lt;/div&gt;
 </t>
@@ -3933,50 +3988,65 @@
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>lara_mitchell@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50366</t>
   </si>
   <si>
     <t>Laura Nickelhoff</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Nickelhoff</t>
   </si>
   <si>
     <t>Technology and Data Science Lead</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54290</t>
   </si>
   <si>
+    <t>Laura Twardochleb</t>
+  </si>
+  <si>
+    <t>Twardochleb</t>
+  </si>
+  <si>
+    <t>laura.twardochleb@water.ca.gov</t>
+  </si>
+  <si>
+    <t>Michigan State University</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50304</t>
+  </si>
+  <si>
     <t>Letitia Grenier</t>
   </si>
   <si>
     <t>Letitia</t>
   </si>
   <si>
     <t>Grenier</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; Public Policy Institute of California [PPIC]</t>
   </si>
   <si>
     <t>letitia@sfei.org</t>
   </si>
   <si>
     <t>February 4, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50290</t>
   </si>
   <si>
     <t>Lisamarie Windham-Myers</t>
   </si>
   <si>
     <t>Lisamarie</t>
@@ -4077,50 +4147,59 @@
   <si>
     <t>Jungbluth</t>
   </si>
   <si>
     <t>Research Scientist</t>
   </si>
   <si>
     <t>mjungbluth@sfsu.edu</t>
   </si>
   <si>
     <t>Adjunct Assistant Professor of Biology at San Francisco State University, Estuary and Ocean Science Center. 
 https://eoscenter.sfsu.edu/michelle-jungbluth
 https://www.jungbluthlab.org/
 ORCID: 0000-0001-9339-7497</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53561</t>
   </si>
   <si>
     <t>Michelle Stern</t>
   </si>
   <si>
     <t>Stern</t>
   </si>
   <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
   </si>
   <si>
     <t>Mine Berg</t>
   </si>
   <si>
     <t>Mine</t>
   </si>
   <si>
     <t>Berg</t>
   </si>
   <si>
     <t>Water Quality Program Manager</t>
   </si>
   <si>
     <t>mine.berg@gmail.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54289</t>
   </si>
   <si>
     <t>Monika Winder</t>
   </si>
   <si>
     <t>Monika</t>
@@ -4203,77 +4282,89 @@
   <si>
     <t>PedroAlejandro</t>
   </si>
   <si>
     <t>TrianaGarcia</t>
   </si>
   <si>
     <t>trianagarcia@ucdavis.edu</t>
   </si>
   <si>
     <t>Doctoral Student at University of California Davis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50240</t>
   </si>
   <si>
     <t>Peggy Lehman</t>
   </si>
   <si>
     <t>Peggy</t>
   </si>
   <si>
     <t>Lehman</t>
   </si>
   <si>
-    <t>Senior Environmental Scientist</t>
-[...1 lines deleted...]
-  <si>
     <t>peggy.lehman@water.ca.gov</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/peggy-lehman-b187a045/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50251</t>
   </si>
   <si>
     <t>Peggy O'Day</t>
   </si>
   <si>
     <t>O'Day</t>
   </si>
   <si>
     <t>poday@ucmerced.edu</t>
   </si>
   <si>
     <t>(209) 228-4338</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50227</t>
   </si>
   <si>
+    <t>Perry Giron</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Giron</t>
+  </si>
+  <si>
+    <t>perry.giron@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54848</t>
+  </si>
+  <si>
     <t>Raphael Kudela</t>
   </si>
   <si>
     <t>Raphael</t>
   </si>
   <si>
     <t>Kudela</t>
   </si>
   <si>
     <t>kudela@ucsc.edu</t>
   </si>
   <si>
     <t>Researcher at University of California Santa Cruz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50224</t>
   </si>
   <si>
     <t>Raymond Torres</t>
   </si>
   <si>
     <t>Raymond</t>
   </si>
   <si>
     <t>Torres</t>
@@ -4311,93 +4402,120 @@
   <si>
     <t>rdugdale@sfsu.edu</t>
   </si>
   <si>
     <t>(415) 338-3518</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50256</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
+    <t>Ryan Hankins</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Hankins</t>
+  </si>
+  <si>
+    <t>Ryan.Hankins@Waterboards.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54850</t>
+  </si>
+  <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
-    <t>Ryan</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sam Safran</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Safran</t>
   </si>
   <si>
     <t>sams@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50300</t>
   </si>
   <si>
     <t>Sara Knox</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
     <t>University of British Columbia [UBC]</t>
   </si>
   <si>
     <t>sara.knox@ubc.ca</t>
   </si>
   <si>
     <t>604 822 2900</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50271</t>
+  </si>
+  <si>
+    <t>Schuyler Nardelli</t>
+  </si>
+  <si>
+    <t>Schuyler</t>
+  </si>
+  <si>
+    <t>Nardelli</t>
+  </si>
+  <si>
+    <t>snardelli@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54846</t>
   </si>
   <si>
     <t>Shawn Acuna</t>
   </si>
   <si>
     <t>Shawn</t>
   </si>
   <si>
     <t>Acuna</t>
   </si>
   <si>
     <t>Senior Resource Specialist</t>
   </si>
   <si>
     <t>sacuna@mwdh2o.com</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/shawn-acuna-65596b3a/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50242</t>
   </si>
   <si>
     <t>Spencer Fern</t>
   </si>
@@ -8990,51 +9108,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X104"/>
+  <dimension ref="A1:X106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -11626,6501 +11744,6643 @@
       <c r="M42" t="s">
         <v>332</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>66</v>
       </c>
       <c r="R42" t="s">
         <v>333</v>
       </c>
       <c r="S42" t="s">
         <v>334</v>
       </c>
       <c r="T42" t="s">
         <v>54</v>
       </c>
       <c r="U42" t="s">
         <v>335</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
+        <v>320</v>
+      </c>
+      <c r="X42" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>49953</v>
       </c>
       <c r="B43" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43">
         <v>2007</v>
       </c>
       <c r="M43" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
+        <v>341</v>
+      </c>
+      <c r="R43" t="s">
         <v>342</v>
       </c>
-      <c r="R43" t="s">
+      <c r="S43" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="T43" t="s">
         <v>54</v>
       </c>
       <c r="U43" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>71</v>
       </c>
       <c r="X43" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>50070</v>
       </c>
       <c r="B44" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J44" t="s">
         <v>331</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2003</v>
       </c>
       <c r="M44" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R44" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="S44" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T44" t="s">
         <v>54</v>
       </c>
       <c r="U44" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>71</v>
       </c>
       <c r="X44" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>50071</v>
       </c>
       <c r="B45" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C45" t="s">
         <v>74</v>
       </c>
       <c r="D45" t="s">
         <v>37</v>
       </c>
       <c r="E45" t="s">
+        <v>354</v>
+      </c>
+      <c r="F45" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2014</v>
       </c>
       <c r="M45" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
         <v>95</v>
       </c>
       <c r="R45" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S45" t="s">
         <v>325</v>
       </c>
       <c r="T45" t="s">
         <v>54</v>
       </c>
       <c r="U45" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
         <v>71</v>
       </c>
       <c r="X45" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>50072</v>
       </c>
       <c r="B46" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46" t="s">
         <v>37</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46">
         <v>1988</v>
       </c>
       <c r="M46" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
+        <v>364</v>
+      </c>
+      <c r="R46" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="S46" t="s">
         <v>334</v>
       </c>
       <c r="T46" t="s">
         <v>54</v>
       </c>
       <c r="U46" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="X46" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>50073</v>
       </c>
       <c r="B47" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47" t="s">
         <v>299</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
         <v>1989</v>
       </c>
       <c r="M47" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
+        <v>371</v>
+      </c>
+      <c r="R47" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="S47" t="s">
         <v>325</v>
       </c>
       <c r="T47" t="s">
         <v>54</v>
       </c>
       <c r="U47" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
         <v>71</v>
       </c>
       <c r="X47" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>50075</v>
       </c>
       <c r="B48" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48">
         <v>1952</v>
       </c>
       <c r="M48" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
+        <v>371</v>
+      </c>
+      <c r="R48" t="s">
         <v>372</v>
       </c>
-      <c r="R48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S48" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T48" t="s">
         <v>54</v>
       </c>
       <c r="U48" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
         <v>71</v>
       </c>
       <c r="X48" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>50076</v>
       </c>
       <c r="B49" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C49" t="s">
         <v>74</v>
       </c>
       <c r="D49" t="s">
         <v>192</v>
       </c>
       <c r="E49" t="s">
+        <v>383</v>
+      </c>
+      <c r="F49" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
+        <v>371</v>
+      </c>
+      <c r="R49" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="S49" t="s">
         <v>325</v>
       </c>
       <c r="T49" t="s">
         <v>54</v>
       </c>
       <c r="U49" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
         <v>71</v>
       </c>
       <c r="X49" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>50079</v>
       </c>
       <c r="B50" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50" t="s">
         <v>299</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J50" t="s">
         <v>331</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>2011</v>
       </c>
       <c r="M50" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>66</v>
       </c>
       <c r="R50" t="s">
+        <v>390</v>
+      </c>
+      <c r="S50" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="T50" t="s">
         <v>54</v>
       </c>
       <c r="U50" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
         <v>71</v>
       </c>
       <c r="X50" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50081</v>
       </c>
       <c r="B51" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C51" t="s">
         <v>74</v>
       </c>
       <c r="D51" t="s">
+        <v>395</v>
+      </c>
+      <c r="E51" t="s">
         <v>396</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>1950</v>
       </c>
       <c r="M51" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
+        <v>400</v>
+      </c>
+      <c r="R51" t="s">
         <v>401</v>
       </c>
-      <c r="R51" t="s">
+      <c r="S51" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="T51" t="s">
         <v>54</v>
       </c>
       <c r="U51" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>71</v>
       </c>
       <c r="X51" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>50098</v>
       </c>
       <c r="B52" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E52" t="s">
         <v>126</v>
       </c>
       <c r="F52" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J52" t="s">
         <v>331</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>1964</v>
       </c>
       <c r="M52" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
         <v>95</v>
       </c>
       <c r="R52" t="s">
         <v>271</v>
       </c>
       <c r="S52" t="s">
         <v>325</v>
       </c>
       <c r="T52" t="s">
         <v>54</v>
       </c>
       <c r="U52" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
         <v>71</v>
       </c>
       <c r="X52" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>50109</v>
       </c>
       <c r="B53" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53" t="s">
         <v>299</v>
       </c>
       <c r="E53" t="s">
+        <v>411</v>
+      </c>
+      <c r="F53" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J53" t="s">
         <v>331</v>
       </c>
       <c r="K53"/>
       <c r="L53">
         <v>2007</v>
       </c>
       <c r="M53" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>95</v>
       </c>
       <c r="R53" t="s">
         <v>271</v>
       </c>
       <c r="S53" t="s">
         <v>334</v>
       </c>
       <c r="T53" t="s">
         <v>54</v>
       </c>
       <c r="U53" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="V53"/>
       <c r="W53" t="s">
         <v>71</v>
       </c>
       <c r="X53" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>50111</v>
       </c>
       <c r="B54" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C54" t="s">
         <v>74</v>
       </c>
       <c r="D54" t="s">
+        <v>417</v>
+      </c>
+      <c r="E54" t="s">
         <v>418</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
         <v>0</v>
       </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>95</v>
       </c>
       <c r="R54" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S54" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="T54" t="s">
         <v>54</v>
       </c>
       <c r="U54" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="V54"/>
       <c r="W54" t="s">
         <v>71</v>
       </c>
       <c r="X54" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>50112</v>
       </c>
       <c r="B55" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C55" t="s">
         <v>74</v>
       </c>
       <c r="D55" t="s">
         <v>58</v>
       </c>
       <c r="E55" t="s">
+        <v>425</v>
+      </c>
+      <c r="F55" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55">
         <v>2008</v>
       </c>
       <c r="M55" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>95</v>
       </c>
       <c r="R55" t="s">
         <v>271</v>
       </c>
       <c r="S55" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="T55" t="s">
         <v>54</v>
       </c>
       <c r="U55" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="V55"/>
       <c r="W55" t="s">
         <v>71</v>
       </c>
       <c r="X55" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>50117</v>
       </c>
       <c r="B56" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C56" t="s">
         <v>74</v>
       </c>
       <c r="D56" t="s">
+        <v>432</v>
+      </c>
+      <c r="E56" t="s">
+        <v>338</v>
+      </c>
+      <c r="F56" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56" t="s">
+        <v>434</v>
+      </c>
+      <c r="J56" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="K56"/>
       <c r="L56">
         <v>1995</v>
       </c>
       <c r="M56" t="s">
         <v>314</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>95</v>
       </c>
       <c r="R56" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S56" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T56" t="s">
         <v>54</v>
       </c>
       <c r="U56" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="V56"/>
       <c r="W56" t="s">
         <v>71</v>
       </c>
       <c r="X56" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>50119</v>
       </c>
       <c r="B57" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C57" t="s">
         <v>74</v>
       </c>
       <c r="D57" t="s">
         <v>126</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57" t="s">
+        <v>441</v>
+      </c>
+      <c r="J57" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="K57"/>
       <c r="L57">
         <v>2018</v>
       </c>
       <c r="M57" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>95</v>
       </c>
       <c r="R57" t="s">
         <v>271</v>
       </c>
       <c r="S57" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="T57" t="s">
         <v>54</v>
       </c>
       <c r="U57" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="V57"/>
       <c r="W57" t="s">
         <v>71</v>
       </c>
       <c r="X57" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>50120</v>
       </c>
       <c r="B58" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C58" t="s">
         <v>74</v>
       </c>
       <c r="D58" t="s">
         <v>126</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58">
         <v>1992</v>
       </c>
       <c r="M58" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>95</v>
       </c>
       <c r="R58" t="s">
         <v>271</v>
       </c>
       <c r="S58" t="s">
         <v>325</v>
       </c>
       <c r="T58" t="s">
         <v>54</v>
       </c>
       <c r="U58" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="V58"/>
       <c r="W58" t="s">
         <v>71</v>
       </c>
       <c r="X58" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>50121</v>
       </c>
       <c r="B59" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C59" t="s">
         <v>74</v>
       </c>
       <c r="D59" t="s">
+        <v>453</v>
+      </c>
+      <c r="E59" t="s">
         <v>454</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59">
         <v>2007</v>
       </c>
       <c r="M59" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>95</v>
       </c>
       <c r="R59" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S59" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T59" t="s">
         <v>54</v>
       </c>
       <c r="U59" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="V59"/>
       <c r="W59" t="s">
         <v>71</v>
       </c>
       <c r="X59" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>50122</v>
       </c>
       <c r="B60" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C60" t="s">
         <v>74</v>
       </c>
       <c r="D60" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="E60" t="s">
+        <v>460</v>
+      </c>
+      <c r="F60" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60" t="s">
+        <v>462</v>
+      </c>
+      <c r="J60" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="K60"/>
       <c r="L60">
         <v>2008</v>
       </c>
       <c r="M60" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="N60"/>
       <c r="O60" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="P60"/>
       <c r="Q60" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R60" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="S60" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T60" t="s">
         <v>54</v>
       </c>
       <c r="U60" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="V60"/>
       <c r="W60" t="s">
+        <v>467</v>
+      </c>
+      <c r="X60" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>50124</v>
       </c>
       <c r="B61" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C61" t="s">
         <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61">
         <v>2017</v>
       </c>
       <c r="M61">
         <v>2017</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R61" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="S61" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T61" t="s">
         <v>54</v>
       </c>
       <c r="U61" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="V61"/>
       <c r="W61" t="s">
         <v>71</v>
       </c>
       <c r="X61" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>50126</v>
       </c>
       <c r="B62" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C62" t="s">
         <v>74</v>
       </c>
       <c r="D62" t="s">
+        <v>477</v>
+      </c>
+      <c r="E62" t="s">
         <v>478</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62" t="s">
+        <v>480</v>
+      </c>
+      <c r="J62" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="K62"/>
       <c r="L62">
         <v>1988</v>
       </c>
       <c r="M62" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>95</v>
       </c>
       <c r="R62" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S62" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="T62" t="s">
         <v>54</v>
       </c>
       <c r="U62" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="V62"/>
       <c r="W62" t="s">
         <v>71</v>
       </c>
       <c r="X62" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>50127</v>
       </c>
       <c r="B63" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C63" t="s">
         <v>74</v>
       </c>
       <c r="D63" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J63" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="K63"/>
       <c r="L63">
         <v>2003</v>
       </c>
       <c r="M63" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
         <v>95</v>
       </c>
       <c r="R63" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S63" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T63" t="s">
         <v>54</v>
       </c>
       <c r="U63" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="V63"/>
       <c r="W63" t="s">
         <v>71</v>
       </c>
       <c r="X63" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>50128</v>
       </c>
       <c r="B64" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C64" t="s">
         <v>74</v>
       </c>
       <c r="D64" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E64" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F64" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64" t="s">
+        <v>493</v>
+      </c>
+      <c r="J64" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="K64"/>
       <c r="L64">
         <v>2003</v>
       </c>
       <c r="M64" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R64" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="S64" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T64" t="s">
         <v>54</v>
       </c>
       <c r="U64" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="V64"/>
       <c r="W64" t="s">
         <v>71</v>
       </c>
       <c r="X64" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>50133</v>
       </c>
       <c r="B65" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C65" t="s">
         <v>74</v>
       </c>
       <c r="D65" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E65" t="s">
         <v>105</v>
       </c>
       <c r="F65" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="J65" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K65"/>
       <c r="L65">
         <v>2004</v>
       </c>
       <c r="M65" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="R65" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="S65" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T65" t="s">
         <v>54</v>
       </c>
       <c r="U65" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="V65"/>
       <c r="W65" t="s">
         <v>71</v>
       </c>
       <c r="X65" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>50140</v>
       </c>
       <c r="B66" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="C66" t="s">
         <v>74</v>
       </c>
       <c r="D66" t="s">
         <v>126</v>
       </c>
       <c r="E66" t="s">
+        <v>506</v>
+      </c>
+      <c r="F66" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
+        <v>341</v>
+      </c>
+      <c r="R66" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="S66" t="s">
         <v>334</v>
       </c>
       <c r="T66" t="s">
         <v>54</v>
       </c>
       <c r="U66" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="V66"/>
       <c r="W66" t="s">
         <v>71</v>
       </c>
       <c r="X66" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>50144</v>
       </c>
       <c r="B67" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C67" t="s">
         <v>74</v>
       </c>
       <c r="D67" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E67" t="s">
+        <v>511</v>
+      </c>
+      <c r="F67" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J67" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="K67"/>
       <c r="L67">
         <v>1976</v>
       </c>
       <c r="M67" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>66</v>
       </c>
       <c r="R67" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="S67" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="T67" t="s">
         <v>54</v>
       </c>
       <c r="U67" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="V67"/>
       <c r="W67" t="s">
         <v>71</v>
       </c>
       <c r="X67" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>50145</v>
       </c>
       <c r="B68" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C68" t="s">
         <v>74</v>
       </c>
       <c r="D68" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E68" t="s">
+        <v>519</v>
+      </c>
+      <c r="F68" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68" t="s">
+        <v>521</v>
+      </c>
+      <c r="J68" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="K68"/>
       <c r="L68">
         <v>1957</v>
       </c>
       <c r="M68" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="N68">
         <v>0</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>66</v>
       </c>
       <c r="R68" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="S68" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T68" t="s">
         <v>54</v>
       </c>
       <c r="U68" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="V68"/>
       <c r="W68" t="s">
         <v>71</v>
       </c>
       <c r="X68" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>50146</v>
       </c>
       <c r="B69" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="C69" t="s">
         <v>74</v>
       </c>
       <c r="D69" t="s">
         <v>310</v>
       </c>
       <c r="E69" t="s">
+        <v>527</v>
+      </c>
+      <c r="F69" t="s">
         <v>528</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="J69" t="s">
         <v>62</v>
       </c>
       <c r="K69"/>
       <c r="L69">
         <v>1975</v>
       </c>
       <c r="M69" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="N69"/>
       <c r="O69" t="s">
+        <v>532</v>
+      </c>
+      <c r="P69" t="s">
         <v>533</v>
       </c>
-      <c r="P69" t="s">
+      <c r="Q69" t="s">
         <v>534</v>
       </c>
-      <c r="Q69" t="s">
+      <c r="R69" t="s">
         <v>535</v>
       </c>
-      <c r="R69" t="s">
+      <c r="S69" t="s">
         <v>536</v>
       </c>
-      <c r="S69" t="s">
+      <c r="T69" t="s">
         <v>537</v>
       </c>
-      <c r="T69" t="s">
+      <c r="U69" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="V69"/>
       <c r="W69" t="s">
-        <v>540</v>
+        <v>320</v>
       </c>
       <c r="X69" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>50152</v>
       </c>
       <c r="B70" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C70" t="s">
         <v>74</v>
       </c>
       <c r="D70" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E70" t="s">
         <v>310</v>
       </c>
       <c r="F70" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="G70" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
         <v>312</v>
       </c>
       <c r="J70" t="s">
         <v>62</v>
       </c>
       <c r="K70"/>
       <c r="L70">
         <v>1972</v>
       </c>
       <c r="M70" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="N70"/>
       <c r="O70" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="P70"/>
       <c r="Q70" t="s">
+        <v>544</v>
+      </c>
+      <c r="R70" t="s">
+        <v>545</v>
+      </c>
+      <c r="S70" t="s">
+        <v>421</v>
+      </c>
+      <c r="T70" t="s">
+        <v>537</v>
+      </c>
+      <c r="U70" t="s">
         <v>546</v>
-      </c>
-[...10 lines deleted...]
-        <v>548</v>
       </c>
       <c r="V70"/>
       <c r="W70" t="s">
-        <v>540</v>
+        <v>320</v>
       </c>
       <c r="X70" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>50153</v>
       </c>
       <c r="B71" t="s">
         <v>301</v>
       </c>
       <c r="C71" t="s">
         <v>74</v>
       </c>
       <c r="D71" t="s">
         <v>298</v>
       </c>
       <c r="E71" t="s">
+        <v>548</v>
+      </c>
+      <c r="F71" t="s">
+        <v>549</v>
+      </c>
+      <c r="G71" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="H71"/>
       <c r="I71" t="s">
         <v>312</v>
       </c>
       <c r="J71" t="s">
         <v>62</v>
       </c>
       <c r="K71"/>
       <c r="L71">
         <v>1976</v>
       </c>
       <c r="M71" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="N71"/>
       <c r="O71" t="s">
         <v>79</v>
       </c>
       <c r="P71" t="s">
         <v>303</v>
       </c>
       <c r="Q71" t="s">
+        <v>552</v>
+      </c>
+      <c r="R71" t="s">
+        <v>553</v>
+      </c>
+      <c r="S71" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="T71" t="s">
         <v>305</v>
       </c>
       <c r="U71" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="V71"/>
       <c r="W71" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="X71" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>50163</v>
       </c>
       <c r="B72" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C72" t="s">
         <v>74</v>
       </c>
       <c r="D72" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72">
         <v>1986</v>
       </c>
       <c r="M72" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="R72" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="S72" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T72" t="s">
         <v>54</v>
       </c>
       <c r="U72" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="V72"/>
       <c r="W72" t="s">
         <v>71</v>
       </c>
       <c r="X72" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>50164</v>
       </c>
       <c r="B73" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C73" t="s">
         <v>74</v>
       </c>
       <c r="D73" t="s">
         <v>37</v>
       </c>
       <c r="E73" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="F73" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="K73"/>
       <c r="L73">
         <v>1998</v>
       </c>
       <c r="M73">
         <v>26</v>
       </c>
       <c r="N73"/>
       <c r="O73" t="s">
         <v>315</v>
       </c>
       <c r="P73" t="s">
         <v>303</v>
       </c>
       <c r="Q73" t="s">
+        <v>570</v>
+      </c>
+      <c r="R73" t="s">
+        <v>571</v>
+      </c>
+      <c r="S73" t="s">
         <v>572</v>
       </c>
-      <c r="R73" t="s">
+      <c r="T73" t="s">
+        <v>537</v>
+      </c>
+      <c r="U73" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>575</v>
       </c>
       <c r="V73"/>
       <c r="W73" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="X73" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>50167</v>
       </c>
       <c r="B74" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C74" t="s">
         <v>74</v>
       </c>
       <c r="D74" t="s">
         <v>37</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J74" t="s">
         <v>331</v>
       </c>
       <c r="K74"/>
       <c r="L74">
         <v>1982</v>
       </c>
       <c r="M74" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R74" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="S74" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T74" t="s">
         <v>54</v>
       </c>
       <c r="U74" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="V74"/>
       <c r="W74" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="X74" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>50169</v>
       </c>
       <c r="B75" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C75" t="s">
         <v>74</v>
       </c>
       <c r="D75" t="s">
         <v>37</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>95</v>
       </c>
       <c r="R75" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="S75" t="s">
         <v>325</v>
       </c>
       <c r="T75" t="s">
         <v>54</v>
       </c>
       <c r="U75" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="V75"/>
       <c r="W75" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="X75" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>50176</v>
       </c>
       <c r="B76" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="C76" t="s">
         <v>74</v>
       </c>
       <c r="D76" t="s">
         <v>126</v>
       </c>
       <c r="E76" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F76" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J76" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="K76"/>
       <c r="L76">
         <v>1972</v>
       </c>
       <c r="M76" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="R76" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="S76" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T76" t="s">
         <v>54</v>
       </c>
       <c r="U76" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="V76"/>
       <c r="W76" t="s">
         <v>71</v>
       </c>
       <c r="X76" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>50177</v>
       </c>
       <c r="B77" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C77" t="s">
         <v>74</v>
       </c>
       <c r="D77" t="s">
         <v>126</v>
       </c>
       <c r="E77" t="s">
         <v>58</v>
       </c>
       <c r="F77" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J77" t="s">
         <v>289</v>
       </c>
       <c r="K77"/>
       <c r="L77">
         <v>1993</v>
       </c>
       <c r="M77" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="R77" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="S77" t="s">
         <v>334</v>
       </c>
       <c r="T77" t="s">
         <v>54</v>
       </c>
       <c r="U77" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="V77"/>
       <c r="W77" t="s">
         <v>71</v>
       </c>
       <c r="X77" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>50178</v>
       </c>
       <c r="B78" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C78" t="s">
         <v>74</v>
       </c>
       <c r="D78" t="s">
         <v>37</v>
       </c>
       <c r="E78" t="s">
         <v>299</v>
       </c>
       <c r="F78" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J78" t="s">
         <v>331</v>
       </c>
       <c r="K78"/>
       <c r="L78">
         <v>1981</v>
       </c>
       <c r="M78" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="R78" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="S78" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T78" t="s">
         <v>54</v>
       </c>
       <c r="U78" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="V78"/>
       <c r="W78" t="s">
         <v>71</v>
       </c>
       <c r="X78" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>50180</v>
       </c>
       <c r="B79" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="C79" t="s">
         <v>74</v>
       </c>
       <c r="D79" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="E79" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F79" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79" t="s">
         <v>41</v>
       </c>
       <c r="J79" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="K79"/>
       <c r="L79">
         <v>1998</v>
       </c>
       <c r="M79" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
         <v>95</v>
       </c>
       <c r="R79" t="s">
         <v>271</v>
       </c>
       <c r="S79" t="s">
         <v>334</v>
       </c>
       <c r="T79" t="s">
         <v>54</v>
       </c>
       <c r="U79" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="V79"/>
       <c r="W79" t="s">
         <v>71</v>
       </c>
       <c r="X79" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>50184</v>
       </c>
       <c r="B80" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="C80" t="s">
         <v>74</v>
       </c>
       <c r="D80" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J80" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="K80"/>
       <c r="L80">
         <v>1969</v>
       </c>
       <c r="M80" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R80" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="S80" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="T80" t="s">
         <v>54</v>
       </c>
       <c r="U80" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="V80"/>
       <c r="W80" t="s">
         <v>71</v>
       </c>
       <c r="X80" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>50185</v>
       </c>
       <c r="B81" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="C81" t="s">
         <v>74</v>
       </c>
       <c r="D81" t="s">
         <v>37</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="J81" t="s">
         <v>331</v>
       </c>
       <c r="K81"/>
       <c r="L81">
         <v>2014</v>
       </c>
       <c r="M81" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="R81" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="S81" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T81" t="s">
         <v>54</v>
       </c>
       <c r="U81" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="V81"/>
       <c r="W81" t="s">
         <v>71</v>
       </c>
       <c r="X81" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>50189</v>
       </c>
       <c r="B82" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="C82" t="s">
         <v>74</v>
       </c>
       <c r="D82" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J82" t="s">
         <v>331</v>
       </c>
       <c r="K82"/>
       <c r="L82">
         <v>1997</v>
       </c>
       <c r="M82" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="R82" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="S82" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="T82" t="s">
         <v>54</v>
       </c>
       <c r="U82" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="V82"/>
       <c r="W82" t="s">
         <v>71</v>
       </c>
       <c r="X82" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>50192</v>
       </c>
       <c r="B83" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C83" t="s">
         <v>36</v>
       </c>
       <c r="D83" t="s">
         <v>126</v>
       </c>
       <c r="E83" t="s">
         <v>58</v>
       </c>
       <c r="F83" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83">
         <v>1950</v>
       </c>
       <c r="M83" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="N83">
         <v>2019</v>
       </c>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>95</v>
       </c>
       <c r="R83" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="S83" t="s">
         <v>334</v>
       </c>
       <c r="T83" t="s">
         <v>54</v>
       </c>
       <c r="U83" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="V83"/>
       <c r="W83" t="s">
         <v>71</v>
       </c>
       <c r="X83" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>50193</v>
       </c>
       <c r="B84" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="C84" t="s">
         <v>74</v>
       </c>
       <c r="D84" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="J84" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="K84"/>
       <c r="L84">
         <v>2013</v>
       </c>
       <c r="M84" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="N84"/>
       <c r="O84" t="s">
         <v>315</v>
       </c>
       <c r="P84" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="Q84" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="R84" t="s">
         <v>67</v>
       </c>
       <c r="S84" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="T84" t="s">
         <v>54</v>
       </c>
       <c r="U84" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="V84"/>
       <c r="W84" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="X84" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>50197</v>
       </c>
       <c r="B85" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C85" t="s">
         <v>74</v>
       </c>
       <c r="D85" t="s">
+        <v>657</v>
+      </c>
+      <c r="E85" t="s">
+        <v>658</v>
+      </c>
+      <c r="F85" t="s">
         <v>659</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J85" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="K85"/>
       <c r="L85">
         <v>1980</v>
       </c>
       <c r="M85" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="R85" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="S85" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="T85" t="s">
         <v>54</v>
       </c>
       <c r="U85" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="V85"/>
       <c r="W85" t="s">
         <v>71</v>
       </c>
       <c r="X85" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>52291</v>
       </c>
       <c r="B86" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C86" t="s">
         <v>36</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86">
         <v>2022</v>
       </c>
       <c r="M86" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="N86">
         <v>2024</v>
       </c>
       <c r="O86" t="s">
         <v>64</v>
       </c>
       <c r="P86" t="s">
         <v>93</v>
       </c>
       <c r="Q86" t="s">
         <v>95</v>
       </c>
       <c r="R86"/>
       <c r="S86" t="s">
         <v>81</v>
       </c>
       <c r="T86" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="U86" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="V86"/>
       <c r="W86" t="s">
         <v>273</v>
       </c>
       <c r="X86" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>52356</v>
       </c>
       <c r="B87" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C87" t="s">
         <v>36</v>
       </c>
       <c r="D87" t="s">
         <v>268</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87">
         <v>2022</v>
       </c>
       <c r="M87" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="N87">
         <v>2023</v>
       </c>
       <c r="O87" t="s">
         <v>64</v>
       </c>
       <c r="P87" t="s">
         <v>93</v>
       </c>
       <c r="Q87" t="s">
         <v>95</v>
       </c>
       <c r="R87"/>
       <c r="S87" t="s">
+        <v>675</v>
+      </c>
+      <c r="T87" t="s">
+        <v>676</v>
+      </c>
+      <c r="U87" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>679</v>
       </c>
       <c r="V87"/>
       <c r="W87" t="s">
         <v>273</v>
       </c>
       <c r="X87" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>53151</v>
       </c>
       <c r="B88" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C88" t="s">
         <v>36</v>
       </c>
       <c r="D88" t="s">
+        <v>680</v>
+      </c>
+      <c r="E88" t="s">
+        <v>681</v>
+      </c>
+      <c r="F88" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J88" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="K88"/>
       <c r="L88">
         <v>2021</v>
       </c>
       <c r="M88" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="N88">
         <v>2025</v>
       </c>
       <c r="O88" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="P88" t="s">
         <v>93</v>
       </c>
       <c r="Q88" t="s">
+        <v>686</v>
+      </c>
+      <c r="R88" t="s">
+        <v>687</v>
+      </c>
+      <c r="S88" t="s">
         <v>688</v>
       </c>
-      <c r="R88" t="s">
+      <c r="T88" t="s">
         <v>689</v>
       </c>
-      <c r="S88" t="s">
+      <c r="U88" t="s">
         <v>690</v>
-      </c>
-[...4 lines deleted...]
-        <v>692</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="X88" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>53411</v>
       </c>
       <c r="B89" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C89" t="s">
         <v>36</v>
       </c>
       <c r="D89" t="s">
         <v>126</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J89" t="s">
         <v>62</v>
       </c>
       <c r="K89"/>
       <c r="L89">
         <v>2023</v>
       </c>
       <c r="M89"/>
       <c r="N89">
         <v>2025</v>
       </c>
       <c r="O89" t="s">
         <v>79</v>
       </c>
       <c r="P89" t="s">
         <v>303</v>
       </c>
       <c r="Q89" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="R89"/>
       <c r="S89" t="s">
+        <v>696</v>
+      </c>
+      <c r="T89" t="s">
+        <v>697</v>
+      </c>
+      <c r="U89" t="s">
         <v>698</v>
-      </c>
-[...4 lines deleted...]
-        <v>700</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="X89" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>53501</v>
       </c>
       <c r="B90" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90" t="s">
         <v>37</v>
       </c>
       <c r="E90" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F90" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>62</v>
       </c>
       <c r="K90"/>
       <c r="L90">
         <v>2023</v>
       </c>
       <c r="M90" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="N90">
         <v>2025</v>
       </c>
       <c r="O90" t="s">
         <v>44</v>
       </c>
       <c r="P90" t="s">
         <v>128</v>
       </c>
       <c r="Q90" t="s">
         <v>95</v>
       </c>
       <c r="R90" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="S90" t="s">
         <v>95</v>
       </c>
       <c r="T90" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="U90" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="X90" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>53661</v>
       </c>
       <c r="B91" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91" t="s">
         <v>115</v>
       </c>
       <c r="E91" t="s">
         <v>126</v>
       </c>
       <c r="F91" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
       <c r="K91"/>
       <c r="L91">
         <v>2017</v>
       </c>
       <c r="M91">
         <v>2</v>
       </c>
       <c r="N91">
         <v>2019</v>
       </c>
       <c r="O91" t="s">
         <v>44</v>
       </c>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>95</v>
       </c>
       <c r="R91" t="s">
         <v>271</v>
       </c>
       <c r="S91" t="s">
         <v>95</v>
       </c>
       <c r="T91" t="s">
         <v>54</v>
       </c>
       <c r="U91" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="V91"/>
       <c r="W91" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="X91" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>54126</v>
       </c>
       <c r="B92" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="C92" t="s">
         <v>74</v>
       </c>
       <c r="D92" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>41</v>
       </c>
       <c r="J92" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="K92"/>
       <c r="L92">
         <v>2022</v>
       </c>
       <c r="M92" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>64</v>
       </c>
       <c r="P92" t="s">
         <v>303</v>
       </c>
       <c r="Q92" t="s">
         <v>95</v>
       </c>
       <c r="R92" t="s">
+        <v>719</v>
+      </c>
+      <c r="S92" t="s">
+        <v>720</v>
+      </c>
+      <c r="T92" t="s">
         <v>721</v>
       </c>
-      <c r="S92" t="s">
+      <c r="U92" t="s">
         <v>722</v>
-      </c>
-[...4 lines deleted...]
-        <v>724</v>
       </c>
       <c r="V92"/>
       <c r="W92" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="X92" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>54217</v>
       </c>
       <c r="B93" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="C93" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D93" t="s">
         <v>268</v>
       </c>
       <c r="E93" t="s">
         <v>126</v>
       </c>
       <c r="F93" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
       <c r="K93"/>
       <c r="L93">
         <v>2025</v>
       </c>
       <c r="M93" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="N93">
         <v>2027</v>
       </c>
       <c r="O93" t="s">
         <v>64</v>
       </c>
       <c r="P93" t="s">
         <v>93</v>
       </c>
       <c r="Q93" t="s">
         <v>95</v>
       </c>
       <c r="R93"/>
       <c r="S93" t="s">
         <v>95</v>
       </c>
       <c r="T93" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="U93" t="s">
         <v>156</v>
       </c>
       <c r="V93"/>
       <c r="W93" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="X93" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>54287</v>
       </c>
       <c r="B94" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C94" t="s">
         <v>74</v>
       </c>
       <c r="D94" t="s">
+        <v>733</v>
+      </c>
+      <c r="E94" t="s">
+        <v>734</v>
+      </c>
+      <c r="F94" t="s">
         <v>735</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>736</v>
       </c>
-      <c r="F94" t="s">
-[...2 lines deleted...]
-      <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94"/>
       <c r="K94"/>
       <c r="L94">
         <v>2025</v>
       </c>
       <c r="M94" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="N94">
         <v>2028</v>
       </c>
       <c r="O94" t="s">
         <v>64</v>
       </c>
       <c r="P94" t="s">
         <v>93</v>
       </c>
       <c r="Q94" t="s">
         <v>66</v>
       </c>
       <c r="R94" t="s">
         <v>67</v>
       </c>
       <c r="S94" t="s">
         <v>95</v>
       </c>
       <c r="T94" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="U94" t="s">
         <v>172</v>
       </c>
       <c r="V94"/>
       <c r="W94" t="s">
+        <v>739</v>
+      </c>
+      <c r="X94" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>54368</v>
       </c>
       <c r="B95" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="C95" t="s">
         <v>74</v>
       </c>
       <c r="D95" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="J95" t="s">
         <v>62</v>
       </c>
       <c r="K95"/>
       <c r="L95">
         <v>2024</v>
       </c>
       <c r="M95">
         <v>2</v>
       </c>
       <c r="N95"/>
       <c r="O95" t="s">
+        <v>744</v>
+      </c>
+      <c r="P95" t="s">
         <v>745</v>
       </c>
-      <c r="P95" t="s">
+      <c r="Q95" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
       <c r="R95"/>
       <c r="S95" t="s">
+        <v>747</v>
+      </c>
+      <c r="T95" t="s">
         <v>748</v>
       </c>
-      <c r="T95" t="s">
+      <c r="U95" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="V95"/>
       <c r="W95" t="s">
+        <v>750</v>
+      </c>
+      <c r="X95" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>54442</v>
       </c>
       <c r="B96" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="C96" t="s">
         <v>74</v>
       </c>
       <c r="D96" t="s">
         <v>105</v>
       </c>
       <c r="E96" t="s">
         <v>58</v>
       </c>
       <c r="F96" t="s">
+        <v>753</v>
+      </c>
+      <c r="G96" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="H96"/>
       <c r="I96" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J96" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="K96"/>
       <c r="L96">
         <v>2025</v>
       </c>
       <c r="M96" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="N96">
         <v>2026</v>
       </c>
       <c r="O96" t="s">
+        <v>756</v>
+      </c>
+      <c r="P96" t="s">
         <v>757</v>
       </c>
-      <c r="P96" t="s">
+      <c r="Q96" t="s">
+        <v>651</v>
+      </c>
+      <c r="R96" t="s">
         <v>758</v>
       </c>
-      <c r="Q96" t="s">
-[...2 lines deleted...]
-      <c r="R96" t="s">
+      <c r="S96" t="s">
         <v>759</v>
       </c>
-      <c r="S96" t="s">
+      <c r="T96" t="s">
         <v>760</v>
       </c>
-      <c r="T96" t="s">
+      <c r="U96" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="V96"/>
       <c r="W96" t="s">
+        <v>762</v>
+      </c>
+      <c r="X96" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>54452</v>
       </c>
       <c r="B97" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="C97" t="s">
         <v>36</v>
       </c>
       <c r="D97" t="s">
         <v>115</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="G97" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="K97"/>
       <c r="L97">
         <v>2021</v>
       </c>
       <c r="M97" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="N97">
         <v>2025</v>
       </c>
       <c r="O97" t="s">
         <v>64</v>
       </c>
       <c r="P97" t="s">
         <v>93</v>
       </c>
       <c r="Q97" t="s">
         <v>81</v>
       </c>
       <c r="R97" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="S97" t="s">
+        <v>767</v>
+      </c>
+      <c r="T97" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
       <c r="U97" t="s">
         <v>172</v>
       </c>
       <c r="V97"/>
       <c r="W97" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="X97" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>54455</v>
       </c>
       <c r="B98" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98" t="s">
+        <v>771</v>
+      </c>
+      <c r="E98" t="s">
         <v>772</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>773</v>
       </c>
-      <c r="F98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
+        <v>774</v>
+      </c>
+      <c r="J98" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="K98"/>
       <c r="L98">
         <v>2024</v>
       </c>
       <c r="M98"/>
       <c r="N98">
         <v>2025</v>
       </c>
       <c r="O98" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="P98" t="s">
+        <v>776</v>
+      </c>
+      <c r="Q98" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="R98" t="s">
         <v>215</v>
       </c>
       <c r="S98" t="s">
+        <v>778</v>
+      </c>
+      <c r="T98" t="s">
         <v>779</v>
       </c>
-      <c r="T98" t="s">
+      <c r="U98" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="V98"/>
       <c r="W98" t="s">
+        <v>781</v>
+      </c>
+      <c r="X98" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>54475</v>
       </c>
       <c r="B99" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="C99" t="s">
         <v>74</v>
       </c>
       <c r="D99" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>62</v>
       </c>
       <c r="K99"/>
       <c r="L99">
         <v>2023</v>
       </c>
       <c r="M99" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="N99">
         <v>2026</v>
       </c>
       <c r="O99" t="s">
         <v>44</v>
       </c>
       <c r="P99"/>
       <c r="Q99" t="s">
         <v>81</v>
       </c>
       <c r="R99"/>
       <c r="S99" t="s">
+        <v>787</v>
+      </c>
+      <c r="T99" t="s">
         <v>788</v>
       </c>
-      <c r="T99" t="s">
+      <c r="U99" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
       <c r="V99"/>
       <c r="W99" t="s">
+        <v>790</v>
+      </c>
+      <c r="X99" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>54501</v>
       </c>
       <c r="B100" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="C100" t="s">
         <v>36</v>
       </c>
       <c r="D100" t="s">
         <v>105</v>
       </c>
       <c r="E100" t="s">
+        <v>793</v>
+      </c>
+      <c r="F100" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="J100" t="s">
         <v>62</v>
       </c>
       <c r="K100"/>
       <c r="L100">
         <v>2023</v>
       </c>
       <c r="M100" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="N100">
         <v>2025</v>
       </c>
       <c r="O100" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="P100" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="Q100" t="s">
         <v>81</v>
       </c>
       <c r="R100" t="s">
+        <v>796</v>
+      </c>
+      <c r="S100" t="s">
+        <v>787</v>
+      </c>
+      <c r="T100" t="s">
         <v>797</v>
       </c>
-      <c r="S100" t="s">
-[...2 lines deleted...]
-      <c r="T100" t="s">
+      <c r="U100" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="V100"/>
       <c r="W100" t="s">
+        <v>799</v>
+      </c>
+      <c r="X100" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>54511</v>
       </c>
       <c r="B101" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C101" t="s">
         <v>74</v>
       </c>
       <c r="D101" t="s">
         <v>299</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="J101"/>
       <c r="K101"/>
       <c r="L101">
         <v>2025</v>
       </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101" t="s">
         <v>315</v>
       </c>
       <c r="P101" t="s">
         <v>303</v>
       </c>
       <c r="Q101" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="R101" t="s">
+        <v>803</v>
+      </c>
+      <c r="S101" t="s">
         <v>804</v>
       </c>
-      <c r="S101" t="s">
+      <c r="T101" t="s">
         <v>805</v>
       </c>
-      <c r="T101" t="s">
+      <c r="U101" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="V101"/>
       <c r="W101" t="s">
+        <v>807</v>
+      </c>
+      <c r="X101" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>54596</v>
       </c>
       <c r="B102" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C102" t="s">
         <v>36</v>
       </c>
       <c r="D102" t="s">
         <v>126</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
       <c r="K102"/>
       <c r="L102">
         <v>2022</v>
       </c>
       <c r="M102" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="N102">
         <v>2025</v>
       </c>
       <c r="O102" t="s">
         <v>64</v>
       </c>
       <c r="P102" t="s">
         <v>93</v>
       </c>
       <c r="Q102" t="s">
         <v>81</v>
       </c>
       <c r="R102"/>
       <c r="S102" t="s">
+        <v>811</v>
+      </c>
+      <c r="T102" t="s">
         <v>812</v>
       </c>
-      <c r="T102" t="s">
+      <c r="U102" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="V102"/>
       <c r="W102" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="X102" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>54755</v>
       </c>
       <c r="B103" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C103" t="s">
         <v>74</v>
       </c>
       <c r="D103" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="G103"/>
+        <v>816</v>
+      </c>
+      <c r="G103" t="s">
+        <v>732</v>
+      </c>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
       <c r="K103"/>
       <c r="L103">
         <v>2025</v>
       </c>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="P103"/>
       <c r="Q103" t="s">
         <v>95</v>
       </c>
       <c r="R103"/>
       <c r="S103" t="s">
         <v>95</v>
       </c>
       <c r="T103" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103" t="s">
+        <v>818</v>
+      </c>
+      <c r="X103" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>54759</v>
       </c>
       <c r="B104" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C104" t="s">
         <v>74</v>
       </c>
       <c r="D104" t="s">
         <v>126</v>
       </c>
       <c r="E104" t="s">
+        <v>821</v>
+      </c>
+      <c r="F104" t="s">
         <v>822</v>
       </c>
-      <c r="F104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G104" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104">
         <v>2024</v>
       </c>
       <c r="M104">
         <v>34</v>
       </c>
       <c r="N104"/>
       <c r="O104" t="s">
         <v>315</v>
       </c>
       <c r="P104"/>
       <c r="Q104" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="R104"/>
       <c r="S104" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="T104" t="s">
         <v>318</v>
       </c>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="X104" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="105" spans="1:24">
+      <c r="A105">
+        <v>54826</v>
+      </c>
+      <c r="B105" t="s">
         <v>826</v>
+      </c>
+      <c r="C105" t="s">
+        <v>726</v>
+      </c>
+      <c r="D105" t="s">
+        <v>733</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105" t="s">
+        <v>827</v>
+      </c>
+      <c r="G105" t="s">
+        <v>732</v>
+      </c>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105"/>
+      <c r="K105"/>
+      <c r="L105">
+        <v>2025</v>
+      </c>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105" t="s">
+        <v>64</v>
+      </c>
+      <c r="P105"/>
+      <c r="Q105" t="s">
+        <v>95</v>
+      </c>
+      <c r="R105"/>
+      <c r="S105" t="s">
+        <v>95</v>
+      </c>
+      <c r="T105" t="s">
+        <v>817</v>
+      </c>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105" t="s">
+        <v>818</v>
+      </c>
+      <c r="X105" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="106" spans="1:24">
+      <c r="A106">
+        <v>54841</v>
+      </c>
+      <c r="B106" t="s">
+        <v>829</v>
+      </c>
+      <c r="C106" t="s">
+        <v>74</v>
+      </c>
+      <c r="D106" t="s">
+        <v>338</v>
+      </c>
+      <c r="E106" t="s">
+        <v>383</v>
+      </c>
+      <c r="F106" t="s">
+        <v>830</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+      <c r="J106"/>
+      <c r="K106"/>
+      <c r="L106">
+        <v>2025</v>
+      </c>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106" t="s">
+        <v>119</v>
+      </c>
+      <c r="P106"/>
+      <c r="Q106" t="s">
+        <v>81</v>
+      </c>
+      <c r="R106"/>
+      <c r="S106" t="s">
+        <v>831</v>
+      </c>
+      <c r="T106" t="s">
+        <v>54</v>
+      </c>
+      <c r="U106" t="s">
+        <v>832</v>
+      </c>
+      <c r="V106"/>
+      <c r="W106" t="s">
+        <v>833</v>
+      </c>
+      <c r="X106" t="s">
+        <v>834</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="D1" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="E1" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="F1" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="G1" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="H1" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="I1" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="J1" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="K1" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="L1" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="M1" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="N1" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H2" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="P2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51537</v>
       </c>
       <c r="B4">
         <v>49892</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>500000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51549</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5">
         <v>1052</v>
       </c>
       <c r="D5" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E5" t="s">
         <v>207</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H5" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>790000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="P5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51545</v>
       </c>
       <c r="B6">
         <v>49837</v>
       </c>
       <c r="C6">
         <v>1042</v>
       </c>
       <c r="D6" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E6" t="s">
         <v>192</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H6" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>116927.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="P6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51543</v>
       </c>
       <c r="B7">
         <v>49835</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>838372.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="P7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51529</v>
       </c>
       <c r="B8">
         <v>49829</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E8" t="s">
         <v>180</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H8" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>1167141.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51530</v>
       </c>
       <c r="B9">
         <v>49841</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E9" t="s">
         <v>105</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>143735.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51630</v>
       </c>
       <c r="B10">
         <v>49816</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E10" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="F10" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G10" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51622</v>
       </c>
       <c r="B11">
         <v>49824</v>
       </c>
       <c r="C11" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="D11" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G11" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>1701829.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51632</v>
       </c>
       <c r="B12">
         <v>49818</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E12" t="s">
         <v>105</v>
       </c>
       <c r="F12" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G12" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>570602.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51626</v>
       </c>
       <c r="B13">
         <v>49828</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E13" t="s">
         <v>150</v>
       </c>
       <c r="F13" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G13" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>963408.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51624</v>
       </c>
       <c r="B14">
         <v>49826</v>
       </c>
       <c r="C14" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="D14" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E14" t="s">
         <v>171</v>
       </c>
       <c r="F14" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G14" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H14" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>891341.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51599</v>
       </c>
       <c r="B15">
         <v>49783</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51597</v>
       </c>
       <c r="B16">
         <v>49782</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51598</v>
       </c>
       <c r="B17">
         <v>49782</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51590</v>
       </c>
       <c r="B18">
         <v>49792</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51591</v>
       </c>
       <c r="B19">
         <v>49792</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51592</v>
       </c>
       <c r="B20">
         <v>49792</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51593</v>
       </c>
       <c r="B21">
         <v>49792</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>75</v>
       </c>
       <c r="F21" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51594</v>
       </c>
       <c r="B22">
         <v>49792</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>75</v>
       </c>
       <c r="F22" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51521</v>
       </c>
       <c r="B23">
         <v>49794</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>135</v>
       </c>
       <c r="E23" t="s">
         <v>207</v>
       </c>
       <c r="F23" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="G23" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H23" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>71615.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51518</v>
       </c>
       <c r="B24">
         <v>49809</v>
       </c>
       <c r="C24">
         <v>5047</v>
       </c>
       <c r="D24" t="s">
         <v>135</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="G24" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H24" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>5500.0</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51578</v>
       </c>
       <c r="B25">
         <v>49868</v>
       </c>
       <c r="C25">
         <v>18206</v>
       </c>
       <c r="D25" t="s">
         <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>250</v>
       </c>
       <c r="F25" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>494663.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O25" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="P25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51586</v>
       </c>
       <c r="B26">
         <v>49787</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>135</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H26" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>1472717.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51563</v>
       </c>
       <c r="B27">
         <v>49857</v>
       </c>
       <c r="C27">
         <v>18221</v>
       </c>
       <c r="D27" t="s">
         <v>135</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G27" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H27" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>15924.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51522</v>
       </c>
       <c r="B28">
         <v>49795</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>135</v>
       </c>
       <c r="E28" t="s">
         <v>100</v>
       </c>
       <c r="F28" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="G28" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H28" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>73935.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51558</v>
       </c>
       <c r="B29">
         <v>49853</v>
       </c>
       <c r="C29">
         <v>2042</v>
       </c>
       <c r="D29" t="s">
         <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>225</v>
       </c>
       <c r="F29" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G29" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H29" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>723731.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51520</v>
       </c>
       <c r="B30">
         <v>49811</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="G30" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H30" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>149866.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51560</v>
       </c>
       <c r="B31">
         <v>49855</v>
       </c>
       <c r="C31">
         <v>2040</v>
       </c>
       <c r="D31" t="s">
         <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>126</v>
       </c>
       <c r="F31" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G31" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H31" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>1498771.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51519</v>
       </c>
       <c r="B32">
         <v>49810</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>135</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="F32" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="G32" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H32" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>595700.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O32" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="P32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51562</v>
       </c>
       <c r="B33">
         <v>49857</v>
       </c>
       <c r="C33">
         <v>18205</v>
       </c>
       <c r="D33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="F33" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G33" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H33" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>744390.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51554</v>
       </c>
       <c r="B34">
         <v>49848</v>
       </c>
       <c r="C34">
         <v>2046</v>
       </c>
       <c r="D34" t="s">
         <v>135</v>
       </c>
       <c r="E34" t="s">
         <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G34" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="H34" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>600000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51525</v>
       </c>
       <c r="B35">
         <v>49798</v>
       </c>
       <c r="C35">
         <v>5298</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>105</v>
       </c>
       <c r="F35" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G35" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H35" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>129712.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51666</v>
       </c>
       <c r="B36">
         <v>49875</v>
       </c>
       <c r="C36">
         <v>19054</v>
       </c>
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>105</v>
       </c>
       <c r="F36" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G36" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H36" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>149342.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51564</v>
       </c>
       <c r="B37">
         <v>49857</v>
       </c>
       <c r="C37">
         <v>18222</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>105</v>
       </c>
       <c r="F37" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G37" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H37" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>178901.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51557</v>
       </c>
       <c r="B38">
         <v>49851</v>
       </c>
       <c r="C38">
         <v>2047</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>105</v>
       </c>
       <c r="F38" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G38" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H38" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>312566.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51515</v>
       </c>
       <c r="B39">
         <v>49806</v>
       </c>
       <c r="C39">
         <v>5298</v>
       </c>
       <c r="D39" t="s">
         <v>135</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G39" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H39" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>151403.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51580</v>
       </c>
       <c r="B40">
         <v>49870</v>
       </c>
       <c r="C40">
         <v>18208</v>
       </c>
       <c r="D40" t="s">
         <v>135</v>
       </c>
       <c r="E40" t="s">
         <v>125</v>
       </c>
       <c r="F40" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G40" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H40" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>863160.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51671</v>
       </c>
       <c r="B41">
         <v>49881</v>
       </c>
       <c r="C41">
         <v>19054</v>
       </c>
       <c r="D41" t="s">
         <v>135</v>
       </c>
       <c r="E41" t="s">
         <v>268</v>
       </c>
       <c r="F41" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G41" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H41" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>118511.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51514</v>
       </c>
       <c r="B42">
         <v>49805</v>
       </c>
       <c r="C42">
         <v>5298</v>
       </c>
       <c r="D42" t="s">
         <v>135</v>
       </c>
       <c r="E42" t="s">
         <v>115</v>
       </c>
       <c r="F42" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G42" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H42" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>200143.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51672</v>
       </c>
       <c r="B43">
         <v>49882</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
         <v>135</v>
       </c>
       <c r="E43" t="s">
         <v>115</v>
       </c>
       <c r="F43" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G43" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H43" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>221659.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51576</v>
       </c>
       <c r="B44">
         <v>49866</v>
       </c>
       <c r="C44">
         <v>18214</v>
       </c>
       <c r="D44" t="s">
         <v>299</v>
       </c>
       <c r="E44" t="s">
         <v>244</v>
       </c>
       <c r="F44" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>478048.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51644</v>
       </c>
       <c r="B45">
         <v>49906</v>
       </c>
       <c r="C45" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="D45" t="s">
         <v>299</v>
       </c>
       <c r="E45" t="s">
         <v>298</v>
       </c>
       <c r="F45" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>52401</v>
       </c>
       <c r="B46">
         <v>52291</v>
       </c>
       <c r="C46">
         <v>21045</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G46" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H46" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="I46" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="J46">
         <v>241410.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>52421</v>
       </c>
       <c r="B47">
         <v>52356</v>
       </c>
       <c r="C47">
         <v>21045</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
       <c r="E47" t="s">
         <v>268</v>
       </c>
       <c r="F47" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G47" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H47" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="I47" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="J47">
         <v>62991.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>52901</v>
       </c>
       <c r="B48">
         <v>49809</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>55500.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>53416</v>
       </c>
       <c r="B49">
         <v>53411</v>
       </c>
       <c r="C49" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="D49" t="s">
         <v>299</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="I49" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="J49">
         <v>14335.0</v>
       </c>
       <c r="K49" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>53531</v>
       </c>
       <c r="B50">
         <v>53501</v>
       </c>
       <c r="C50" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="D50" t="s">
         <v>135</v>
       </c>
       <c r="E50" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H50" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="I50" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J50">
         <v>324856.42</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>53556</v>
       </c>
       <c r="B51">
         <v>53151</v>
       </c>
       <c r="C51" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="D51" t="s">
         <v>135</v>
       </c>
       <c r="E51" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F51" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G51" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H51" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>579386.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>54127</v>
       </c>
       <c r="B52">
         <v>54126</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
       <c r="F52" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G52" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H52" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="I52" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="J52">
         <v>1800000.0</v>
       </c>
       <c r="K52" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="L52" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>54222</v>
       </c>
       <c r="B53">
         <v>54217</v>
       </c>
       <c r="C53" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="D53" t="s">
         <v>135</v>
       </c>
       <c r="E53" t="s">
         <v>268</v>
       </c>
       <c r="F53" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="G53" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H53" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="I53" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J53">
         <v>172787.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>54296</v>
       </c>
       <c r="B54">
         <v>54287</v>
       </c>
       <c r="C54" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="D54" t="s">
         <v>135</v>
       </c>
       <c r="E54" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="F54" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G54" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H54" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="I54" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J54">
         <v>490287.34</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>54297</v>
       </c>
       <c r="B55">
         <v>54287</v>
       </c>
       <c r="C55" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="D55" t="s">
         <v>135</v>
       </c>
       <c r="E55" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="F55" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G55" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H55" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="I55" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J55">
         <v>228070.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>54298</v>
       </c>
       <c r="B56">
         <v>54287</v>
       </c>
       <c r="C56" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="D56" t="s">
         <v>135</v>
       </c>
       <c r="E56" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="F56" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G56" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H56" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="I56" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J56">
         <v>54635.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>54433</v>
       </c>
       <c r="B57">
         <v>53411</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
         <v>37</v>
       </c>
       <c r="E57" t="s">
         <v>126</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>5037.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>54434</v>
       </c>
       <c r="B58">
         <v>53411</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
         <v>126</v>
       </c>
       <c r="E58" t="s">
         <v>126</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>900.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>54504</v>
       </c>
       <c r="B59">
         <v>54501</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="I59"/>
       <c r="J59">
         <v>525719.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>54508</v>
       </c>
       <c r="B60">
         <v>54475</v>
       </c>
       <c r="C60" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="D60" t="s">
         <v>135</v>
       </c>
       <c r="E60" t="s">
         <v>105</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H60" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="I60" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="J60">
         <v>229884.9</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>54595</v>
       </c>
       <c r="B61">
         <v>54452</v>
       </c>
       <c r="C61" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="D61" t="s">
         <v>135</v>
       </c>
       <c r="E61" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="F61" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G61" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H61" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="I61" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61"/>
       <c r="L61" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>54599</v>
       </c>
       <c r="B62">
         <v>54596</v>
       </c>
       <c r="C62" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="D62" t="s">
         <v>135</v>
       </c>
       <c r="E62" t="s">
         <v>126</v>
       </c>
       <c r="F62" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G62" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H62" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="I62" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J62">
         <v>675556.0</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>54601</v>
       </c>
       <c r="B63">
         <v>54596</v>
       </c>
       <c r="C63" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="D63" t="s">
         <v>135</v>
       </c>
       <c r="E63" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="F63" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G63" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H63" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="I63" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="J63">
         <v>314683.03</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>54603</v>
       </c>
       <c r="B64">
         <v>54596</v>
       </c>
       <c r="C64" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="D64" t="s">
         <v>135</v>
       </c>
       <c r="E64" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="F64" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="I64" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="J64">
         <v>66150.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>54797</v>
       </c>
       <c r="B65">
         <v>54452</v>
       </c>
       <c r="C65" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="D65" t="s">
         <v>135</v>
       </c>
       <c r="E65" t="s">
         <v>115</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H65" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="I65" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J65">
         <v>90000.0</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>54799</v>
       </c>
       <c r="B66">
         <v>54452</v>
       </c>
       <c r="C66" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="D66" t="s">
         <v>135</v>
       </c>
       <c r="E66" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H66" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="I66" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J66">
         <v>112258.08</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>54801</v>
       </c>
       <c r="B67">
         <v>54452</v>
       </c>
       <c r="C67" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="D67" t="s">
         <v>135</v>
       </c>
       <c r="E67" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H67" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="I67" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>54803</v>
       </c>
       <c r="B68">
         <v>53501</v>
       </c>
       <c r="C68" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="D68" t="s">
         <v>135</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H68" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="I68" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="J68">
         <v>324880.0</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>54806</v>
       </c>
       <c r="B69">
         <v>54475</v>
       </c>
       <c r="C69" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="D69" t="s">
         <v>135</v>
       </c>
       <c r="E69" t="s">
         <v>250</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="H69" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="I69" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="J69">
         <v>350961.0</v>
       </c>
       <c r="K69"/>
       <c r="L69" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>791</v>
+        <v>790</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70">
+        <v>54843</v>
+      </c>
+      <c r="B70">
+        <v>54841</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>338</v>
+      </c>
+      <c r="E70" t="s">
+        <v>126</v>
+      </c>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70" t="s">
+        <v>911</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70">
+        <v>60000.0</v>
+      </c>
+      <c r="K70"/>
+      <c r="L70"/>
+      <c r="M70"/>
+      <c r="N70"/>
+      <c r="O70"/>
+      <c r="P70" t="s">
+        <v>941</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="B1" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="C1" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="D1" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="E1" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>71</v>
@@ -18536,15188 +18796,15484 @@
         <v>2006</v>
       </c>
       <c r="D24">
         <v>970757.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53606</v>
       </c>
       <c r="B25">
         <v>53556</v>
       </c>
       <c r="C25">
         <v>2022</v>
       </c>
       <c r="D25">
         <v>327151.0</v>
       </c>
       <c r="E25" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53611</v>
       </c>
       <c r="B26">
         <v>53556</v>
       </c>
       <c r="C26">
         <v>2022</v>
       </c>
       <c r="D26">
         <v>164971.0</v>
       </c>
       <c r="E26" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54777</v>
       </c>
       <c r="B27">
         <v>53556</v>
       </c>
       <c r="C27">
         <v>2024</v>
       </c>
       <c r="D27">
         <v>68501.65</v>
       </c>
       <c r="E27" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F27" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G27" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54783</v>
       </c>
       <c r="B28">
         <v>54599</v>
       </c>
       <c r="C28">
         <v>2024</v>
       </c>
       <c r="D28">
         <v>365445.61</v>
       </c>
       <c r="E28" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F28" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G28" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54786</v>
       </c>
       <c r="B29">
         <v>54601</v>
       </c>
       <c r="C29">
         <v>2024</v>
       </c>
       <c r="D29">
         <v>52509.51</v>
       </c>
       <c r="E29" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F29" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G29" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54787</v>
       </c>
       <c r="B30">
         <v>53531</v>
       </c>
       <c r="C30">
         <v>2024</v>
       </c>
       <c r="D30">
         <v>151417.0</v>
       </c>
       <c r="E30" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F30" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G30" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54796</v>
       </c>
       <c r="B31">
         <v>54595</v>
       </c>
       <c r="C31">
         <v>2024</v>
       </c>
       <c r="D31">
         <v>87227.52</v>
       </c>
       <c r="E31" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F31" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G31" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54798</v>
       </c>
       <c r="B32">
         <v>54797</v>
       </c>
       <c r="C32">
         <v>2024</v>
       </c>
       <c r="D32">
         <v>24139.03</v>
       </c>
       <c r="E32" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F32" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G32" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54800</v>
       </c>
       <c r="B33">
         <v>54799</v>
       </c>
       <c r="C33">
         <v>2024</v>
       </c>
       <c r="D33">
         <v>22488.62</v>
       </c>
       <c r="E33" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F33" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G33" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54802</v>
       </c>
       <c r="B34">
         <v>54801</v>
       </c>
       <c r="C34">
         <v>2024</v>
       </c>
       <c r="D34">
         <v>44352.16</v>
       </c>
       <c r="E34" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F34" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G34" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54804</v>
       </c>
       <c r="B35">
         <v>54803</v>
       </c>
       <c r="C35">
         <v>2024</v>
       </c>
       <c r="D35">
         <v>84917.35</v>
       </c>
       <c r="E35" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F35" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G35" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54805</v>
       </c>
       <c r="B36">
         <v>54508</v>
       </c>
       <c r="C36">
         <v>2024</v>
       </c>
       <c r="D36">
         <v>28571.18</v>
       </c>
       <c r="E36" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F36" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G36" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54807</v>
       </c>
       <c r="B37">
         <v>54806</v>
       </c>
       <c r="C37">
         <v>2024</v>
       </c>
       <c r="D37">
         <v>185388.45</v>
       </c>
       <c r="E37" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="F37" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="G37" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K92"/>
+  <dimension ref="A1:K98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="B1" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="C1" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="D1" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="E1" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="H1" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="I1" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="C2" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="D2" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="E2" t="s">
         <v>298</v>
       </c>
       <c r="F2" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="G2" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="K2" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="C3" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="D3" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="E3" t="s">
         <v>115</v>
       </c>
       <c r="F3" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="G3" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="K3" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50232</v>
+        <v>54852</v>
       </c>
       <c r="B4" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="C4" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="D4" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="E4" t="s">
-        <v>207</v>
+        <v>338</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="H4"/>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
-        <v>71</v>
+        <v>833</v>
       </c>
       <c r="K4" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50223</v>
+        <v>50232</v>
       </c>
       <c r="B5" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="C5" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D5" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="E5" t="s">
-        <v>971</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="F5"/>
       <c r="G5" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="H5"/>
       <c r="I5" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="J5" t="s">
         <v>71</v>
       </c>
       <c r="K5" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>53281</v>
+        <v>50223</v>
       </c>
       <c r="B6" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="C6" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="D6" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>984</v>
       </c>
       <c r="F6" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="G6" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-      <c r="I6"/>
+        <v>986</v>
+      </c>
+      <c r="H6" t="s">
+        <v>115</v>
+      </c>
+      <c r="I6" t="s">
+        <v>987</v>
+      </c>
       <c r="J6" t="s">
-        <v>981</v>
+        <v>71</v>
       </c>
       <c r="K6" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>52296</v>
+        <v>53281</v>
       </c>
       <c r="B7" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="C7" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="D7" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="E7" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>105</v>
+      </c>
+      <c r="F7" t="s">
+        <v>992</v>
+      </c>
       <c r="G7" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="K7" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>54421</v>
+        <v>52296</v>
       </c>
       <c r="B8" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="C8" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="D8" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="E8" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="K8" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50250</v>
+        <v>54421</v>
       </c>
       <c r="B9" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="C9" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="D9" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="E9" t="s">
-        <v>999</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>298</v>
+      </c>
+      <c r="F9" t="s">
+        <v>1005</v>
+      </c>
       <c r="G9" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="H9"/>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>1007</v>
       </c>
       <c r="K9" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50294</v>
+        <v>50250</v>
       </c>
       <c r="B10" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="C10" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="D10" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>1012</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="H10"/>
-      <c r="I10"/>
+      <c r="I10" t="s">
+        <v>1014</v>
+      </c>
       <c r="J10" t="s">
         <v>71</v>
       </c>
       <c r="K10" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50355</v>
+        <v>50294</v>
       </c>
       <c r="B11" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="C11" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="D11" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="E11" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F11"/>
       <c r="G11" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>71</v>
       </c>
       <c r="K11" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50247</v>
+        <v>50355</v>
       </c>
       <c r="B12" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="C12" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="D12" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="E12" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F12"/>
+        <v>268</v>
+      </c>
+      <c r="F12" t="s">
+        <v>967</v>
+      </c>
       <c r="G12" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="H12"/>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="K12" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50258</v>
+        <v>50247</v>
       </c>
       <c r="B13" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="C13" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="D13" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="E13" t="s">
-        <v>192</v>
+        <v>105</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="K13" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50352</v>
+        <v>50258</v>
       </c>
       <c r="B14" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="C14" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="D14" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="E14" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F14"/>
       <c r="G14" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>1036</v>
+      </c>
       <c r="J14" t="s">
-        <v>1030</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50365</v>
+        <v>50352</v>
       </c>
       <c r="B15" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="C15" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="D15" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F15"/>
+        <v>126</v>
+      </c>
+      <c r="F15" t="s">
+        <v>1041</v>
+      </c>
       <c r="G15" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>71</v>
+        <v>1043</v>
       </c>
       <c r="K15" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54393</v>
+        <v>50365</v>
       </c>
       <c r="B16" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="C16" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="D16" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="E16" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F16"/>
       <c r="G16" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>953</v>
+        <v>71</v>
       </c>
       <c r="K16" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>52841</v>
+        <v>54393</v>
       </c>
       <c r="B17" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="C17" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="D17" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="E17" t="s">
-        <v>126</v>
+        <v>298</v>
       </c>
       <c r="F17" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="G17"/>
+        <v>1052</v>
+      </c>
+      <c r="G17" t="s">
+        <v>1053</v>
+      </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="K17" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>53431</v>
+        <v>52841</v>
       </c>
       <c r="B18" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="C18" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="D18" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="E18" t="s">
         <v>126</v>
       </c>
       <c r="F18" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>886</v>
+        <v>97</v>
       </c>
       <c r="K18" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50228</v>
+        <v>53431</v>
       </c>
       <c r="B19" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
       <c r="C19" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="D19" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="E19" t="s">
-        <v>999</v>
+        <v>126</v>
       </c>
       <c r="F19" t="s">
-        <v>1055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>71</v>
+        <v>894</v>
       </c>
       <c r="K19" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50344</v>
+        <v>50228</v>
       </c>
       <c r="B20" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="C20" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="D20" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="E20" t="s">
-        <v>105</v>
+        <v>1012</v>
       </c>
       <c r="F20" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="G20" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>71</v>
       </c>
       <c r="K20" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50358</v>
+        <v>50344</v>
       </c>
       <c r="B21" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="C21" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="D21" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F21" t="s">
-        <v>972</v>
+        <v>1074</v>
       </c>
       <c r="G21" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>71</v>
       </c>
       <c r="K21" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50318</v>
+        <v>50358</v>
       </c>
       <c r="B22" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="C22" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
       <c r="D22" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="E22" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F22"/>
+        <v>115</v>
+      </c>
+      <c r="F22" t="s">
+        <v>985</v>
+      </c>
       <c r="G22" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="H22"/>
-      <c r="I22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
         <v>71</v>
       </c>
       <c r="K22" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>54417</v>
+        <v>50318</v>
       </c>
       <c r="B23" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="C23" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="D23" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="E23" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="H23"/>
-      <c r="I23"/>
+      <c r="I23" t="s">
+        <v>1086</v>
+      </c>
       <c r="J23" t="s">
-        <v>994</v>
+        <v>71</v>
       </c>
       <c r="K23" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>54218</v>
+        <v>54417</v>
       </c>
       <c r="B24" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="C24" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="D24" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="E24" t="s">
-        <v>268</v>
+        <v>298</v>
       </c>
       <c r="F24" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="G24"/>
+        <v>1091</v>
+      </c>
+      <c r="G24" t="s">
+        <v>1092</v>
+      </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>897</v>
+        <v>1007</v>
       </c>
       <c r="K24" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50315</v>
+        <v>54218</v>
       </c>
       <c r="B25" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="C25" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="D25" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="E25" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="F25" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>71</v>
+        <v>905</v>
       </c>
       <c r="K25" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>53441</v>
+        <v>50315</v>
       </c>
       <c r="B26" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="C26" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="D26" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="E26" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="G26"/>
+        <v>150</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>1102</v>
+      </c>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26" t="s">
+        <v>1103</v>
+      </c>
       <c r="J26" t="s">
-        <v>886</v>
+        <v>71</v>
       </c>
       <c r="K26" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>50246</v>
+        <v>53441</v>
       </c>
       <c r="B27" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="C27" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="D27" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="E27" t="s">
-        <v>180</v>
-[...4 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F27" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>71</v>
+        <v>894</v>
       </c>
       <c r="K27" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>50275</v>
+        <v>50246</v>
       </c>
       <c r="B28" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="C28" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="D28" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="F28"/>
       <c r="G28" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="J28" t="s">
         <v>71</v>
       </c>
       <c r="K28" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54387</v>
+        <v>50275</v>
       </c>
       <c r="B29" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="C29" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="D29" t="s">
-        <v>991</v>
+        <v>1116</v>
       </c>
       <c r="E29" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>951</v>
+        <v>1117</v>
       </c>
       <c r="G29" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29" t="s">
+        <v>1119</v>
+      </c>
       <c r="J29" t="s">
-        <v>953</v>
+        <v>71</v>
       </c>
       <c r="K29" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>50264</v>
+        <v>54387</v>
       </c>
       <c r="B30" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="C30" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="D30" t="s">
-        <v>1114</v>
+        <v>1004</v>
       </c>
       <c r="E30" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>298</v>
+      </c>
+      <c r="F30" t="s">
+        <v>960</v>
+      </c>
       <c r="G30" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>71</v>
+        <v>962</v>
       </c>
       <c r="K30" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>53511</v>
+        <v>50264</v>
       </c>
       <c r="B31" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="C31" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="D31" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="E31" t="s">
-        <v>37</v>
+        <v>180</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>1121</v>
+        <v>71</v>
       </c>
       <c r="K31" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>54388</v>
+        <v>53511</v>
       </c>
       <c r="B32" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="C32" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="D32" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="E32" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F32"/>
       <c r="G32" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="H32"/>
-      <c r="I32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>953</v>
+        <v>1134</v>
       </c>
       <c r="K32" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>54587</v>
+        <v>54835</v>
       </c>
       <c r="B33" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="C33" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="D33" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="E33" t="s">
-        <v>911</v>
+        <v>37</v>
       </c>
       <c r="F33"/>
-      <c r="G33"/>
+      <c r="G33" t="s">
+        <v>1139</v>
+      </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>922</v>
+        <v>818</v>
       </c>
       <c r="K33" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>54586</v>
+        <v>54388</v>
       </c>
       <c r="B34" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="C34" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="D34" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="E34" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-      <c r="G34"/>
+        <v>298</v>
+      </c>
+      <c r="F34" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1145</v>
+      </c>
       <c r="H34"/>
-      <c r="I34"/>
+      <c r="I34" t="s">
+        <v>1146</v>
+      </c>
       <c r="J34" t="s">
-        <v>922</v>
+        <v>962</v>
       </c>
       <c r="K34" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>50356</v>
+        <v>54587</v>
       </c>
       <c r="B35" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
       <c r="C35" t="s">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="D35" t="s">
-        <v>1140</v>
+        <v>1150</v>
       </c>
       <c r="E35" t="s">
-        <v>1141</v>
-[...9 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>71</v>
+        <v>930</v>
       </c>
       <c r="K35" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54288</v>
+        <v>54586</v>
       </c>
       <c r="B36" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="C36" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="D36" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="E36" t="s">
-        <v>735</v>
+        <v>919</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>265</v>
+        <v>930</v>
       </c>
       <c r="K36" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>50272</v>
+        <v>50356</v>
       </c>
       <c r="B37" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="C37" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="D37" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="E37" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F37"/>
+        <v>1159</v>
+      </c>
+      <c r="F37" t="s">
+        <v>1068</v>
+      </c>
       <c r="G37" t="s">
-        <v>1152</v>
-[...4 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
         <v>71</v>
       </c>
       <c r="K37" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>54413</v>
+        <v>54288</v>
       </c>
       <c r="B38" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="C38" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="D38" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="E38" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>994</v>
+        <v>265</v>
       </c>
       <c r="K38" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>50225</v>
+        <v>50272</v>
       </c>
       <c r="B39" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="C39" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="D39" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="E39" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="F39"/>
       <c r="G39" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
       <c r="K39" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>53571</v>
+        <v>54413</v>
       </c>
       <c r="B40" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="C40" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="D40" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="E40" t="s">
-        <v>683</v>
+        <v>298</v>
       </c>
       <c r="F40" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="G40" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>1172</v>
+        <v>1007</v>
       </c>
       <c r="K40" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>50303</v>
+        <v>50225</v>
       </c>
       <c r="B41" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="C41" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="D41" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="E41" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>126</v>
+      </c>
+      <c r="F41" t="s">
+        <v>1068</v>
+      </c>
       <c r="G41" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41" t="s">
+        <v>1183</v>
+      </c>
       <c r="J41" t="s">
         <v>71</v>
       </c>
       <c r="K41" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>54415</v>
+        <v>53571</v>
       </c>
       <c r="B42" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="C42" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="D42" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="E42" t="s">
-        <v>298</v>
+        <v>681</v>
       </c>
       <c r="F42" t="s">
-        <v>1158</v>
+        <v>1188</v>
       </c>
       <c r="G42" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>994</v>
+        <v>1190</v>
       </c>
       <c r="K42" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>54249</v>
+        <v>50303</v>
       </c>
       <c r="B43" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="C43" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="D43" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="E43" t="s">
-        <v>396</v>
+        <v>58</v>
       </c>
       <c r="F43"/>
-      <c r="G43"/>
+      <c r="G43" t="s">
+        <v>1195</v>
+      </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>273</v>
+        <v>71</v>
       </c>
       <c r="K43" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>52766</v>
+        <v>54415</v>
       </c>
       <c r="B44" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="C44" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="D44" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="E44" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="F44" t="s">
-        <v>1191</v>
-[...1 lines deleted...]
-      <c r="G44"/>
+        <v>1176</v>
+      </c>
+      <c r="G44" t="s">
+        <v>1200</v>
+      </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>880</v>
+        <v>1007</v>
       </c>
       <c r="K44" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>52441</v>
+        <v>54249</v>
       </c>
       <c r="B45" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="C45" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="D45" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="E45" t="s">
-        <v>704</v>
-[...6 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>1198</v>
+        <v>273</v>
       </c>
       <c r="K45" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>53426</v>
+        <v>52766</v>
       </c>
       <c r="B46" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="C46" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="D46" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="E46" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="F46" t="s">
-        <v>1050</v>
+        <v>1209</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="K46" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>54418</v>
+        <v>52441</v>
       </c>
       <c r="B47" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="C47" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="D47" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="E47" t="s">
-        <v>298</v>
+        <v>702</v>
       </c>
       <c r="F47" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="G47" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>994</v>
+        <v>1216</v>
       </c>
       <c r="K47" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50284</v>
+        <v>53426</v>
       </c>
       <c r="B48" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="C48" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="D48" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="E48" t="s">
-        <v>1213</v>
-[...4 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F48" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G48"/>
       <c r="H48"/>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>71</v>
+        <v>894</v>
       </c>
       <c r="K48" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>52846</v>
+        <v>54418</v>
       </c>
       <c r="B49" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="C49" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
       <c r="D49" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="E49" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="G49"/>
+        <v>298</v>
+      </c>
+      <c r="F49" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G49" t="s">
+        <v>1226</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>97</v>
+        <v>1007</v>
       </c>
       <c r="K49" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50378</v>
+        <v>50284</v>
       </c>
       <c r="B50" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="C50" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="D50" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>1231</v>
+      </c>
+      <c r="F50"/>
       <c r="G50" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="J50" t="s">
         <v>71</v>
       </c>
       <c r="K50" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>54593</v>
+        <v>52846</v>
       </c>
       <c r="B51" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="C51" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D51" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="E51" t="s">
-        <v>928</v>
+        <v>126</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>922</v>
+        <v>97</v>
       </c>
       <c r="K51" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>50366</v>
+        <v>50378</v>
       </c>
       <c r="B52" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="C52" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="D52" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
       <c r="E52" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="F52"/>
+        <v>126</v>
+      </c>
+      <c r="F52" t="s">
+        <v>1241</v>
+      </c>
       <c r="G52" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="H52"/>
-      <c r="I52"/>
+      <c r="I52" t="s">
+        <v>1243</v>
+      </c>
       <c r="J52" t="s">
         <v>71</v>
       </c>
       <c r="K52" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>54290</v>
+        <v>54593</v>
       </c>
       <c r="B53" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="C53" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="D53" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="E53" t="s">
-        <v>901</v>
-[...3 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>265</v>
+        <v>930</v>
       </c>
       <c r="K53" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>50290</v>
+        <v>50366</v>
       </c>
       <c r="B54" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
       <c r="C54" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="D54" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="E54" t="s">
-        <v>1244</v>
+        <v>298</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>1245</v>
-[...3 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>1246</v>
+        <v>71</v>
       </c>
       <c r="K54" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>50222</v>
+        <v>54290</v>
       </c>
       <c r="B55" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="C55" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="D55" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="E55" t="s">
-        <v>126</v>
+        <v>909</v>
       </c>
       <c r="F55" t="s">
-        <v>1055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1257</v>
+      </c>
+      <c r="G55"/>
       <c r="H55"/>
-      <c r="I55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>71</v>
+        <v>265</v>
       </c>
       <c r="K55" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>54391</v>
+        <v>50304</v>
       </c>
       <c r="B56" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="C56" t="s">
         <v>1255</v>
       </c>
       <c r="D56" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="E56" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F56"/>
       <c r="G56" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="H56"/>
+        <v>1261</v>
+      </c>
+      <c r="H56" t="s">
+        <v>1262</v>
+      </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>953</v>
+        <v>71</v>
       </c>
       <c r="K56" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>50291</v>
+        <v>50290</v>
       </c>
       <c r="B57" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="C57" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="D57" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="E57" t="s">
-        <v>58</v>
+        <v>1267</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>1263</v>
-[...1 lines deleted...]
-      <c r="H57"/>
+        <v>1268</v>
+      </c>
+      <c r="H57" t="s">
+        <v>58</v>
+      </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>71</v>
+        <v>1269</v>
       </c>
       <c r="K57" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>54416</v>
+        <v>50222</v>
       </c>
       <c r="B58" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="C58" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="D58" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="E58" t="s">
-        <v>298</v>
+        <v>126</v>
       </c>
       <c r="F58" t="s">
-        <v>1039</v>
+        <v>1068</v>
       </c>
       <c r="G58" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="H58"/>
-      <c r="I58"/>
+      <c r="I58" t="s">
+        <v>1275</v>
+      </c>
       <c r="J58" t="s">
-        <v>994</v>
+        <v>71</v>
       </c>
       <c r="K58" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>50360</v>
+        <v>54391</v>
       </c>
       <c r="B59" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="C59" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="D59" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="E59" t="s">
-        <v>126</v>
+        <v>298</v>
       </c>
       <c r="F59" t="s">
-        <v>1055</v>
+        <v>1280</v>
       </c>
       <c r="G59" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>71</v>
+        <v>962</v>
       </c>
       <c r="K59" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>54505</v>
+        <v>50291</v>
       </c>
       <c r="B60" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="C60" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D60" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="E60" t="s">
-        <v>794</v>
+        <v>58</v>
       </c>
       <c r="F60"/>
-      <c r="G60"/>
+      <c r="G60" t="s">
+        <v>1286</v>
+      </c>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>800</v>
+        <v>71</v>
       </c>
       <c r="K60" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>53561</v>
+        <v>54416</v>
       </c>
       <c r="B61" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="C61" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="D61" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="E61" t="s">
-        <v>682</v>
+        <v>298</v>
       </c>
       <c r="F61" t="s">
-        <v>1282</v>
+        <v>1052</v>
       </c>
       <c r="G61" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="H61"/>
-      <c r="I61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>1172</v>
+        <v>1007</v>
       </c>
       <c r="K61" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>54231</v>
+        <v>50360</v>
       </c>
       <c r="B62" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="C62" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
       <c r="D62" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="E62" t="s">
         <v>126</v>
       </c>
       <c r="F62" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="G62"/>
+        <v>1068</v>
+      </c>
+      <c r="G62" t="s">
+        <v>1296</v>
+      </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>273</v>
+        <v>71</v>
       </c>
       <c r="K62" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>54289</v>
+        <v>54505</v>
       </c>
       <c r="B63" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="C63" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="D63" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="E63" t="s">
-        <v>735</v>
-[...9 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>900</v>
+        <v>799</v>
       </c>
       <c r="K63" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>50267</v>
+        <v>53561</v>
       </c>
       <c r="B64" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="C64" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="D64" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="E64" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>680</v>
+      </c>
+      <c r="F64" t="s">
+        <v>1305</v>
+      </c>
       <c r="G64" t="s">
-        <v>1299</v>
-[...4 lines deleted...]
-      <c r="I64"/>
+        <v>1306</v>
+      </c>
+      <c r="H64"/>
+      <c r="I64" t="s">
+        <v>1307</v>
+      </c>
       <c r="J64" t="s">
-        <v>71</v>
+        <v>1190</v>
       </c>
       <c r="K64" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>54219</v>
+        <v>54231</v>
       </c>
       <c r="B65" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="C65" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D65" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="E65" t="s">
-        <v>268</v>
+        <v>1311</v>
       </c>
       <c r="F65" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-      <c r="H65"/>
+        <v>1312</v>
+      </c>
+      <c r="G65" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H65" t="s">
+        <v>126</v>
+      </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>897</v>
+        <v>818</v>
       </c>
       <c r="K65" t="s">
-        <v>1305</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>50354</v>
+        <v>54289</v>
       </c>
       <c r="B66" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="C66" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="D66" t="s">
-        <v>964</v>
+        <v>1317</v>
       </c>
       <c r="E66" t="s">
-        <v>268</v>
+        <v>733</v>
       </c>
       <c r="F66" t="s">
-        <v>1061</v>
+        <v>1318</v>
       </c>
       <c r="G66" t="s">
-        <v>1308</v>
-[...1 lines deleted...]
-      <c r="H66"/>
+        <v>1319</v>
+      </c>
+      <c r="H66" t="s">
+        <v>909</v>
+      </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>71</v>
+        <v>908</v>
       </c>
       <c r="K66" t="s">
-        <v>1309</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>50270</v>
+        <v>50267</v>
       </c>
       <c r="B67" t="s">
-        <v>1310</v>
+        <v>1321</v>
       </c>
       <c r="C67" t="s">
-        <v>1311</v>
+        <v>1322</v>
       </c>
       <c r="D67" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="E67" t="s">
-        <v>126</v>
+        <v>1324</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>1313</v>
-[...4 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="H67" t="s">
+        <v>105</v>
+      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
         <v>71</v>
       </c>
       <c r="K67" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>50457</v>
+        <v>54219</v>
       </c>
       <c r="B68" t="s">
-        <v>1316</v>
+        <v>1327</v>
       </c>
       <c r="C68" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="D68" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
       <c r="E68" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="F68" t="s">
-        <v>1191</v>
-[...3 lines deleted...]
-      </c>
+        <v>1330</v>
+      </c>
+      <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>71</v>
+        <v>905</v>
       </c>
       <c r="K68" t="s">
-        <v>1320</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>50240</v>
+        <v>50354</v>
       </c>
       <c r="B69" t="s">
-        <v>1321</v>
+        <v>1332</v>
       </c>
       <c r="C69" t="s">
-        <v>1322</v>
+        <v>1333</v>
       </c>
       <c r="D69" t="s">
-        <v>1323</v>
+        <v>977</v>
       </c>
       <c r="E69" t="s">
-        <v>105</v>
+        <v>268</v>
       </c>
       <c r="F69" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="G69" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="H69"/>
-      <c r="I69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
         <v>71</v>
       </c>
       <c r="K69" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>50251</v>
+        <v>50270</v>
       </c>
       <c r="B70" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
       <c r="C70" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="D70" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="E70" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F70"/>
       <c r="G70" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="J70" t="s">
         <v>71</v>
       </c>
       <c r="K70" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>50227</v>
+        <v>50457</v>
       </c>
       <c r="B71" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
       <c r="C71" t="s">
-        <v>1328</v>
+        <v>1343</v>
       </c>
       <c r="D71" t="s">
-        <v>1335</v>
+        <v>1344</v>
       </c>
       <c r="E71" t="s">
-        <v>125</v>
+        <v>282</v>
       </c>
       <c r="F71" t="s">
-        <v>958</v>
+        <v>1209</v>
       </c>
       <c r="G71" t="s">
-        <v>1336</v>
+        <v>1345</v>
       </c>
       <c r="H71"/>
-      <c r="I71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
         <v>71</v>
       </c>
       <c r="K71" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>50224</v>
+        <v>50240</v>
       </c>
       <c r="B72" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="C72" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="D72" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="E72" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F72" t="s">
-        <v>958</v>
+        <v>1074</v>
       </c>
       <c r="G72" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="J72" t="s">
         <v>71</v>
       </c>
       <c r="K72" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>50260</v>
+        <v>50251</v>
       </c>
       <c r="B73" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="C73" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
       <c r="D73" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="E73" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F73"/>
+        <v>37</v>
+      </c>
+      <c r="F73" t="s">
+        <v>1312</v>
+      </c>
       <c r="G73" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="H73"/>
-      <c r="I73"/>
+      <c r="I73" t="s">
+        <v>1357</v>
+      </c>
       <c r="J73" t="s">
         <v>71</v>
       </c>
       <c r="K73" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>50266</v>
+        <v>50227</v>
       </c>
       <c r="B74" t="s">
-        <v>1350</v>
+        <v>1359</v>
       </c>
       <c r="C74" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="D74" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="E74" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F74"/>
+        <v>125</v>
+      </c>
+      <c r="F74" t="s">
+        <v>967</v>
+      </c>
       <c r="G74" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="J74" t="s">
         <v>71</v>
       </c>
       <c r="K74" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50256</v>
+        <v>54848</v>
       </c>
       <c r="B75" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="C75" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="D75" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="E75" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="H75"/>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>71</v>
+        <v>833</v>
       </c>
       <c r="K75" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>50309</v>
+        <v>50224</v>
       </c>
       <c r="B76" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="C76" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D76" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="E76" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F76"/>
+        <v>115</v>
+      </c>
+      <c r="F76" t="s">
+        <v>967</v>
+      </c>
       <c r="G76" t="s">
-        <v>1364</v>
-[...4 lines deleted...]
-      <c r="I76"/>
+        <v>1372</v>
+      </c>
+      <c r="H76"/>
+      <c r="I76" t="s">
+        <v>1373</v>
+      </c>
       <c r="J76" t="s">
         <v>71</v>
       </c>
       <c r="K76" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>54590</v>
+        <v>50260</v>
       </c>
       <c r="B77" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="C77" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="D77" t="s">
-        <v>1136</v>
+        <v>1377</v>
       </c>
       <c r="E77" t="s">
-        <v>925</v>
+        <v>126</v>
       </c>
       <c r="F77"/>
-      <c r="G77"/>
+      <c r="G77" t="s">
+        <v>1378</v>
+      </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>922</v>
+        <v>71</v>
       </c>
       <c r="K77" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>50300</v>
+        <v>50266</v>
       </c>
       <c r="B78" t="s">
-        <v>1369</v>
+        <v>1380</v>
       </c>
       <c r="C78" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="D78" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
       <c r="E78" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1372</v>
+        <v>1383</v>
       </c>
       <c r="H78"/>
-      <c r="I78"/>
+      <c r="I78" t="s">
+        <v>1384</v>
+      </c>
       <c r="J78" t="s">
         <v>71</v>
       </c>
       <c r="K78" t="s">
-        <v>1373</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>50271</v>
+        <v>50256</v>
       </c>
       <c r="B79" t="s">
-        <v>1374</v>
+        <v>1386</v>
       </c>
       <c r="C79" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="D79" t="s">
-        <v>1376</v>
+        <v>1387</v>
       </c>
       <c r="E79" t="s">
-        <v>1377</v>
+        <v>100</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>1378</v>
+        <v>1388</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>1379</v>
+        <v>1389</v>
       </c>
       <c r="J79" t="s">
         <v>71</v>
       </c>
       <c r="K79" t="s">
-        <v>1380</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>50242</v>
+        <v>50309</v>
       </c>
       <c r="B80" t="s">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="C80" t="s">
-        <v>1382</v>
+        <v>1392</v>
       </c>
       <c r="D80" t="s">
-        <v>1383</v>
+        <v>1393</v>
       </c>
       <c r="E80" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F80"/>
       <c r="G80" t="s">
-        <v>1385</v>
-[...4 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="H80" t="s">
+        <v>527</v>
+      </c>
+      <c r="I80"/>
       <c r="J80" t="s">
         <v>71</v>
       </c>
       <c r="K80" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>54291</v>
+        <v>54850</v>
       </c>
       <c r="B81" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="C81" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="D81" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="E81" t="s">
-        <v>902</v>
-[...4 lines deleted...]
-      <c r="G81"/>
+        <v>338</v>
+      </c>
+      <c r="F81"/>
+      <c r="G81" t="s">
+        <v>1399</v>
+      </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>265</v>
+        <v>833</v>
       </c>
       <c r="K81" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>50226</v>
+        <v>54590</v>
       </c>
       <c r="B82" t="s">
-        <v>1393</v>
+        <v>1401</v>
       </c>
       <c r="C82" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D82" t="s">
-        <v>1395</v>
+        <v>1154</v>
       </c>
       <c r="E82" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>933</v>
+      </c>
+      <c r="F82"/>
+      <c r="G82"/>
       <c r="H82"/>
-      <c r="I82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>71</v>
+        <v>930</v>
       </c>
       <c r="K82" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>50268</v>
+        <v>50300</v>
       </c>
       <c r="B83" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="C83" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="D83" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="E83" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F83"/>
       <c r="G83" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="H83"/>
-      <c r="I83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I83"/>
       <c r="J83" t="s">
         <v>71</v>
       </c>
       <c r="K83" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>50286</v>
+        <v>50271</v>
       </c>
       <c r="B84" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="C84" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="D84" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="E84" t="s">
-        <v>250</v>
+        <v>1411</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="J84" t="s">
         <v>71</v>
       </c>
       <c r="K84" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>50241</v>
+        <v>54846</v>
       </c>
       <c r="B85" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="C85" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="D85" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="E85" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F85"/>
       <c r="G85" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="H85"/>
-      <c r="I85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I85"/>
       <c r="J85" t="s">
-        <v>71</v>
+        <v>833</v>
       </c>
       <c r="K85" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>50273</v>
+        <v>50242</v>
       </c>
       <c r="B86" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="C86" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D86" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="E86" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F86"/>
+        <v>106</v>
+      </c>
+      <c r="F86" t="s">
+        <v>1423</v>
+      </c>
       <c r="G86" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="H86"/>
-      <c r="I86"/>
+      <c r="I86" t="s">
+        <v>1425</v>
+      </c>
       <c r="J86" t="s">
         <v>71</v>
       </c>
       <c r="K86" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>53436</v>
+        <v>54291</v>
       </c>
       <c r="B87" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="C87" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="D87" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="E87" t="s">
-        <v>126</v>
+        <v>910</v>
       </c>
       <c r="F87" t="s">
-        <v>1095</v>
+        <v>1430</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>886</v>
+        <v>265</v>
       </c>
       <c r="K87" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>50364</v>
+        <v>50226</v>
       </c>
       <c r="B88" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="C88" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="D88" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="E88" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F88"/>
+        <v>125</v>
+      </c>
+      <c r="F88" t="s">
+        <v>1074</v>
+      </c>
       <c r="G88" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="H88"/>
-      <c r="I88"/>
+      <c r="I88" t="s">
+        <v>1436</v>
+      </c>
       <c r="J88" t="s">
         <v>71</v>
       </c>
       <c r="K88" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>50307</v>
+        <v>50268</v>
       </c>
       <c r="B89" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="C89" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="D89" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="E89" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F89"/>
+        <v>225</v>
+      </c>
+      <c r="F89" t="s">
+        <v>1209</v>
+      </c>
       <c r="G89" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="H89"/>
-      <c r="I89"/>
+      <c r="I89" t="s">
+        <v>1442</v>
+      </c>
       <c r="J89" t="s">
         <v>71</v>
       </c>
       <c r="K89" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>50274</v>
+        <v>50286</v>
       </c>
       <c r="B90" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
       <c r="C90" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="D90" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
       <c r="E90" t="s">
-        <v>105</v>
+        <v>250</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="J90" t="s">
         <v>71</v>
       </c>
       <c r="K90" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>50233</v>
+        <v>50241</v>
       </c>
       <c r="B91" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
       <c r="C91" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="D91" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="E91" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>105</v>
+      </c>
+      <c r="F91" t="s">
+        <v>1453</v>
+      </c>
       <c r="G91" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="J91" t="s">
         <v>71</v>
       </c>
       <c r="K91" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>50357</v>
+        <v>50273</v>
       </c>
       <c r="B92" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="C92" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="D92" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
       <c r="E92" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F92"/>
       <c r="G92" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
         <v>71</v>
       </c>
       <c r="K92" t="s">
-        <v>1452</v>
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93">
+        <v>53436</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E93" t="s">
+        <v>126</v>
+      </c>
+      <c r="F93" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>894</v>
+      </c>
+      <c r="K93" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94">
+        <v>50364</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E94" t="s">
+        <v>37</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H94"/>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>71</v>
+      </c>
+      <c r="K94" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95">
+        <v>50307</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E95" t="s">
+        <v>37</v>
+      </c>
+      <c r="F95"/>
+      <c r="G95" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H95"/>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>71</v>
+      </c>
+      <c r="K95" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96">
+        <v>50274</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E96" t="s">
+        <v>105</v>
+      </c>
+      <c r="F96"/>
+      <c r="G96" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H96"/>
+      <c r="I96" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J96" t="s">
+        <v>71</v>
+      </c>
+      <c r="K96" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97">
+        <v>50233</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E97" t="s">
+        <v>100</v>
+      </c>
+      <c r="F97"/>
+      <c r="G97" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97" t="s">
+        <v>1485</v>
+      </c>
+      <c r="J97" t="s">
+        <v>71</v>
+      </c>
+      <c r="K97" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98">
+        <v>50357</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E98" t="s">
+        <v>376</v>
+      </c>
+      <c r="F98" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G98" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H98"/>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>71</v>
+      </c>
+      <c r="K98" t="s">
+        <v>1491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G126"/>
+  <dimension ref="A1:G132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1453</v>
+        <v>1492</v>
       </c>
       <c r="B1" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1454</v>
+        <v>1493</v>
       </c>
       <c r="E1" t="s">
-        <v>1455</v>
+        <v>1494</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E2" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50617</v>
       </c>
       <c r="B3">
         <v>50318</v>
       </c>
       <c r="C3">
         <v>49818</v>
       </c>
       <c r="D3" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50474</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50475</v>
       </c>
       <c r="B5">
         <v>50227</v>
       </c>
       <c r="C5">
         <v>49870</v>
       </c>
       <c r="D5" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50476</v>
       </c>
       <c r="B6">
         <v>50228</v>
       </c>
       <c r="C6">
         <v>49806</v>
       </c>
       <c r="D6" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50643</v>
       </c>
       <c r="B7">
         <v>50344</v>
       </c>
       <c r="C7">
         <v>49875</v>
       </c>
       <c r="D7" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50655</v>
       </c>
       <c r="B8">
         <v>50354</v>
       </c>
       <c r="C8">
         <v>49881</v>
       </c>
       <c r="D8" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50656</v>
       </c>
       <c r="B9">
         <v>50355</v>
       </c>
       <c r="C9">
         <v>49881</v>
       </c>
       <c r="D9" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50657</v>
       </c>
       <c r="B10">
         <v>50356</v>
       </c>
       <c r="C10">
         <v>49881</v>
       </c>
       <c r="D10" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50658</v>
       </c>
       <c r="B11">
         <v>50357</v>
       </c>
       <c r="C11">
         <v>49881</v>
       </c>
       <c r="D11" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50659</v>
       </c>
       <c r="B12">
         <v>50358</v>
       </c>
       <c r="C12">
         <v>49882</v>
       </c>
       <c r="D12" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50660</v>
       </c>
       <c r="B13">
         <v>50359</v>
       </c>
       <c r="C13">
         <v>49882</v>
       </c>
       <c r="D13" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50661</v>
       </c>
       <c r="B14">
         <v>50360</v>
       </c>
       <c r="C14">
         <v>49882</v>
       </c>
       <c r="D14" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50664</v>
       </c>
       <c r="B15">
         <v>50457</v>
       </c>
       <c r="C15">
         <v>49886</v>
       </c>
       <c r="D15" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50483</v>
       </c>
       <c r="B16">
         <v>50232</v>
       </c>
       <c r="C16">
         <v>49794</v>
       </c>
       <c r="D16" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50482</v>
       </c>
       <c r="B17">
         <v>50232</v>
       </c>
       <c r="C17">
         <v>49810</v>
       </c>
       <c r="D17" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50485</v>
       </c>
       <c r="B18">
         <v>50233</v>
       </c>
       <c r="C18">
         <v>49795</v>
       </c>
       <c r="D18" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50484</v>
       </c>
       <c r="B19">
         <v>50233</v>
       </c>
       <c r="C19">
         <v>49810</v>
       </c>
       <c r="D19" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50496</v>
       </c>
       <c r="B20">
         <v>50240</v>
       </c>
       <c r="C20">
         <v>49798</v>
       </c>
       <c r="D20" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50497</v>
       </c>
       <c r="B21">
         <v>50241</v>
       </c>
       <c r="C21">
         <v>49798</v>
       </c>
       <c r="D21" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50498</v>
       </c>
       <c r="B22">
         <v>50241</v>
       </c>
       <c r="C22">
         <v>49875</v>
       </c>
       <c r="D22" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50499</v>
       </c>
       <c r="B23">
         <v>50242</v>
       </c>
       <c r="C23">
         <v>49798</v>
       </c>
       <c r="D23" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50507</v>
       </c>
       <c r="B24">
         <v>50246</v>
       </c>
       <c r="C24">
         <v>49829</v>
       </c>
       <c r="D24" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50508</v>
       </c>
       <c r="B25">
         <v>50247</v>
       </c>
       <c r="C25">
         <v>49841</v>
       </c>
       <c r="D25" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50512</v>
       </c>
       <c r="B26">
         <v>50250</v>
       </c>
       <c r="C26">
         <v>49890</v>
       </c>
       <c r="D26" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50514</v>
       </c>
       <c r="B27">
         <v>50251</v>
       </c>
       <c r="C27">
         <v>49842</v>
       </c>
       <c r="D27" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50515</v>
       </c>
       <c r="B28">
         <v>50251</v>
       </c>
       <c r="C28">
         <v>49875</v>
       </c>
       <c r="D28" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50513</v>
       </c>
       <c r="B29">
         <v>50251</v>
       </c>
       <c r="C29">
         <v>49892</v>
       </c>
       <c r="D29" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50521</v>
       </c>
       <c r="B30">
         <v>50256</v>
       </c>
       <c r="C30">
         <v>49835</v>
       </c>
       <c r="D30" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50524</v>
       </c>
       <c r="B31">
         <v>50258</v>
       </c>
       <c r="C31">
         <v>49837</v>
       </c>
       <c r="D31" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50527</v>
       </c>
       <c r="B32">
         <v>50260</v>
       </c>
       <c r="C32">
         <v>49843</v>
       </c>
       <c r="D32" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50532</v>
       </c>
       <c r="B33">
         <v>50264</v>
       </c>
       <c r="C33">
         <v>49848</v>
       </c>
       <c r="D33" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50535</v>
       </c>
       <c r="B34">
         <v>50266</v>
       </c>
       <c r="C34">
         <v>49824</v>
       </c>
       <c r="D34" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50537</v>
       </c>
       <c r="B35">
         <v>50267</v>
       </c>
       <c r="C35">
         <v>49851</v>
       </c>
       <c r="D35" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50538</v>
       </c>
       <c r="B36">
         <v>50268</v>
       </c>
       <c r="C36">
         <v>49853</v>
       </c>
       <c r="D36" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50541</v>
       </c>
       <c r="B37">
         <v>50270</v>
       </c>
       <c r="C37">
         <v>49855</v>
       </c>
       <c r="D37" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50542</v>
       </c>
       <c r="B38">
         <v>50271</v>
       </c>
       <c r="C38">
         <v>49855</v>
       </c>
       <c r="D38" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50543</v>
       </c>
       <c r="B39">
         <v>50272</v>
       </c>
       <c r="C39">
         <v>49855</v>
       </c>
       <c r="D39" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50544</v>
       </c>
       <c r="B40">
         <v>50273</v>
       </c>
       <c r="C40">
         <v>49857</v>
       </c>
       <c r="D40" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50545</v>
       </c>
       <c r="B41">
         <v>50274</v>
       </c>
       <c r="C41">
         <v>49857</v>
       </c>
       <c r="D41" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50546</v>
       </c>
       <c r="B42">
         <v>50275</v>
       </c>
       <c r="C42">
         <v>49857</v>
       </c>
       <c r="D42" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50547</v>
       </c>
       <c r="B43">
         <v>50275</v>
       </c>
       <c r="C43">
         <v>49881</v>
       </c>
       <c r="D43" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50466</v>
       </c>
       <c r="B44">
         <v>50222</v>
       </c>
       <c r="C44">
         <v>49855</v>
       </c>
       <c r="D44" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50558</v>
       </c>
       <c r="B45">
         <v>50284</v>
       </c>
       <c r="C45">
         <v>49866</v>
       </c>
       <c r="D45" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50468</v>
       </c>
       <c r="B46">
         <v>50223</v>
       </c>
       <c r="C46">
         <v>49805</v>
       </c>
       <c r="D46" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E46" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50561</v>
       </c>
       <c r="B47">
         <v>50286</v>
       </c>
       <c r="C47">
         <v>49868</v>
       </c>
       <c r="D47" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50567</v>
       </c>
       <c r="B48">
         <v>50290</v>
       </c>
       <c r="C48">
         <v>49787</v>
       </c>
       <c r="D48" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50570</v>
       </c>
       <c r="B49">
         <v>50291</v>
       </c>
       <c r="C49">
         <v>49787</v>
       </c>
       <c r="D49" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50576</v>
       </c>
       <c r="B50">
         <v>50294</v>
       </c>
       <c r="C50">
         <v>49787</v>
       </c>
       <c r="D50" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50469</v>
       </c>
       <c r="B51">
         <v>50224</v>
       </c>
       <c r="C51">
         <v>49805</v>
       </c>
       <c r="D51" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E51" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50585</v>
       </c>
       <c r="B52">
         <v>50300</v>
       </c>
       <c r="C52">
         <v>49787</v>
       </c>
       <c r="D52" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50589</v>
       </c>
       <c r="B53">
         <v>50303</v>
       </c>
       <c r="C53">
         <v>49792</v>
       </c>
       <c r="D53" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50472</v>
       </c>
       <c r="B54">
         <v>50225</v>
       </c>
       <c r="C54">
         <v>49787</v>
       </c>
       <c r="D54" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50470</v>
       </c>
       <c r="B55">
         <v>50225</v>
       </c>
       <c r="C55">
         <v>49805</v>
       </c>
       <c r="D55" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E55" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50602</v>
       </c>
       <c r="B56">
         <v>50309</v>
       </c>
       <c r="C56">
         <v>49782</v>
       </c>
       <c r="D56" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50614</v>
       </c>
       <c r="B57">
         <v>50315</v>
       </c>
       <c r="C57">
         <v>49828</v>
       </c>
       <c r="D57" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50596</v>
       </c>
       <c r="B58">
         <v>50307</v>
       </c>
       <c r="C58">
         <v>49783</v>
       </c>
       <c r="D58" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50668</v>
       </c>
       <c r="B59">
         <v>50365</v>
       </c>
       <c r="C59">
         <v>50164</v>
       </c>
       <c r="D59" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>1461</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>51776</v>
       </c>
       <c r="B60">
         <v>50275</v>
       </c>
       <c r="C60">
         <v>49809</v>
       </c>
       <c r="D60" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>52301</v>
       </c>
       <c r="B61">
         <v>52296</v>
       </c>
       <c r="C61">
         <v>52291</v>
       </c>
       <c r="D61" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E61" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>1198</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>52361</v>
       </c>
       <c r="B62">
         <v>50354</v>
       </c>
       <c r="C62">
         <v>52356</v>
       </c>
       <c r="D62" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E62" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>1198</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>52761</v>
       </c>
       <c r="B63">
         <v>50355</v>
       </c>
       <c r="C63">
         <v>52356</v>
       </c>
       <c r="D63" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E63" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>52771</v>
       </c>
       <c r="B64">
         <v>52766</v>
       </c>
       <c r="C64">
         <v>52291</v>
       </c>
       <c r="D64" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E64" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>52856</v>
       </c>
       <c r="B65">
         <v>52841</v>
       </c>
       <c r="C65">
         <v>49811</v>
       </c>
       <c r="D65" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>52861</v>
       </c>
       <c r="B66">
         <v>50360</v>
       </c>
       <c r="C66">
         <v>49811</v>
       </c>
       <c r="D66" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>52871</v>
       </c>
       <c r="B67">
         <v>50273</v>
       </c>
       <c r="C67">
         <v>49810</v>
       </c>
       <c r="D67" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>52876</v>
       </c>
       <c r="B68">
         <v>50352</v>
       </c>
       <c r="C68">
         <v>49810</v>
       </c>
       <c r="D68" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>53456</v>
       </c>
       <c r="B69">
         <v>50352</v>
       </c>
       <c r="C69">
         <v>53411</v>
       </c>
       <c r="D69" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E69" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>53461</v>
       </c>
       <c r="B70">
         <v>50273</v>
       </c>
       <c r="C70">
         <v>53411</v>
       </c>
       <c r="D70" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E70" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>53466</v>
       </c>
       <c r="B71">
         <v>53426</v>
       </c>
       <c r="C71">
         <v>53411</v>
       </c>
       <c r="D71" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E71" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>53471</v>
       </c>
       <c r="B72">
         <v>53436</v>
       </c>
       <c r="C72">
         <v>53411</v>
       </c>
       <c r="D72" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E72" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>53476</v>
       </c>
       <c r="B73">
         <v>53441</v>
       </c>
       <c r="C73">
         <v>53411</v>
       </c>
       <c r="D73" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E73" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>53481</v>
       </c>
       <c r="B74">
         <v>53431</v>
       </c>
       <c r="C74">
         <v>53411</v>
       </c>
       <c r="D74" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E74" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>53506</v>
       </c>
       <c r="B75">
         <v>52441</v>
       </c>
       <c r="C75">
         <v>53501</v>
       </c>
       <c r="D75" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E75" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>53516</v>
       </c>
       <c r="B76">
         <v>53511</v>
       </c>
       <c r="C76">
         <v>53501</v>
       </c>
       <c r="D76" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E76" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>53566</v>
       </c>
       <c r="B77">
         <v>53561</v>
       </c>
       <c r="C77">
         <v>53151</v>
       </c>
       <c r="D77" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E77" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>1172</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>53576</v>
       </c>
       <c r="B78">
         <v>53571</v>
       </c>
       <c r="C78">
         <v>53151</v>
       </c>
       <c r="D78" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E78" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1172</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>53666</v>
       </c>
       <c r="B79">
         <v>52846</v>
       </c>
       <c r="C79">
         <v>53661</v>
       </c>
       <c r="D79" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>53671</v>
       </c>
       <c r="B80">
         <v>50359</v>
       </c>
       <c r="C80">
         <v>53661</v>
       </c>
       <c r="D80" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>53676</v>
       </c>
       <c r="B81">
         <v>50273</v>
       </c>
       <c r="C81">
         <v>53661</v>
       </c>
       <c r="D81" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>53681</v>
       </c>
       <c r="B82">
         <v>52841</v>
       </c>
       <c r="C82">
         <v>53661</v>
       </c>
       <c r="D82" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>53841</v>
       </c>
       <c r="B83">
         <v>50364</v>
       </c>
       <c r="C83">
         <v>49915</v>
       </c>
       <c r="D83" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E83" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>53846</v>
       </c>
       <c r="B84">
         <v>50364</v>
       </c>
       <c r="C84">
         <v>50146</v>
       </c>
       <c r="D84" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E84" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54220</v>
       </c>
       <c r="B85">
         <v>54218</v>
       </c>
       <c r="C85">
         <v>54217</v>
       </c>
       <c r="D85" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E85" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54221</v>
       </c>
       <c r="B86">
         <v>54219</v>
       </c>
       <c r="C86">
         <v>54217</v>
       </c>
       <c r="D86" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E86" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54232</v>
       </c>
       <c r="B87">
         <v>54231</v>
       </c>
       <c r="C87">
         <v>54217</v>
       </c>
       <c r="D87" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E87" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54244</v>
       </c>
       <c r="B88">
         <v>50378</v>
       </c>
       <c r="C88">
         <v>52291</v>
       </c>
       <c r="D88" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E88" t="s">
-        <v>1462</v>
+        <v>1501</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54250</v>
       </c>
       <c r="B89">
         <v>54249</v>
       </c>
       <c r="C89">
         <v>52356</v>
       </c>
       <c r="D89" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E89" t="s">
-        <v>1462</v>
+        <v>1501</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54292</v>
       </c>
       <c r="B90">
         <v>54289</v>
       </c>
       <c r="C90">
         <v>54287</v>
       </c>
       <c r="D90" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E90" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54293</v>
       </c>
       <c r="B91">
         <v>54288</v>
       </c>
       <c r="C91">
         <v>54287</v>
       </c>
       <c r="D91" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E91" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54294</v>
       </c>
       <c r="B92">
         <v>54290</v>
       </c>
       <c r="C92">
         <v>54287</v>
       </c>
       <c r="D92" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E92" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54295</v>
       </c>
       <c r="B93">
         <v>54291</v>
       </c>
       <c r="C93">
         <v>54287</v>
       </c>
       <c r="D93" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E93" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54389</v>
       </c>
       <c r="B94">
         <v>54387</v>
       </c>
       <c r="C94">
         <v>49906</v>
       </c>
       <c r="D94" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E94" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54390</v>
       </c>
       <c r="B95">
         <v>54388</v>
       </c>
       <c r="C95">
         <v>49906</v>
       </c>
       <c r="D95" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E95" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54392</v>
       </c>
       <c r="B96">
         <v>54391</v>
       </c>
       <c r="C96">
         <v>49906</v>
       </c>
       <c r="D96" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E96" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54410</v>
       </c>
       <c r="B97">
         <v>54395</v>
       </c>
       <c r="C97">
         <v>50153</v>
       </c>
       <c r="D97" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E97" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54411</v>
       </c>
       <c r="B98">
         <v>54388</v>
       </c>
       <c r="C98">
         <v>50153</v>
       </c>
       <c r="D98" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E98" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54412</v>
       </c>
       <c r="B99">
         <v>54391</v>
       </c>
       <c r="C99">
         <v>50153</v>
       </c>
       <c r="D99" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="E99" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54414</v>
       </c>
       <c r="B100">
         <v>54413</v>
       </c>
       <c r="C100">
         <v>50153</v>
       </c>
       <c r="D100" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E100" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54419</v>
       </c>
       <c r="B101">
         <v>54418</v>
       </c>
       <c r="C101">
         <v>50153</v>
       </c>
       <c r="D101" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54420</v>
       </c>
       <c r="B102">
         <v>54416</v>
       </c>
       <c r="C102">
         <v>50153</v>
       </c>
       <c r="D102" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54422</v>
       </c>
       <c r="B103">
         <v>54421</v>
       </c>
       <c r="C103">
         <v>50153</v>
       </c>
       <c r="D103" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E103" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54423</v>
       </c>
       <c r="B104">
         <v>54415</v>
       </c>
       <c r="C104">
         <v>49906</v>
       </c>
       <c r="D104" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E104" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54424</v>
       </c>
       <c r="B105">
         <v>54417</v>
       </c>
       <c r="C105">
         <v>49906</v>
       </c>
       <c r="D105" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E105" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54425</v>
       </c>
       <c r="B106">
         <v>54421</v>
       </c>
       <c r="C106">
         <v>49906</v>
       </c>
       <c r="D106" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E106" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54426</v>
       </c>
       <c r="B107">
         <v>50366</v>
       </c>
       <c r="C107">
         <v>49906</v>
       </c>
       <c r="D107" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E107" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54427</v>
       </c>
       <c r="B108">
         <v>54416</v>
       </c>
       <c r="C108">
         <v>49906</v>
       </c>
       <c r="D108" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E108" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54428</v>
       </c>
       <c r="B109">
         <v>54393</v>
       </c>
       <c r="C109">
         <v>50153</v>
       </c>
       <c r="D109" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="E109" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54476</v>
       </c>
       <c r="B110">
         <v>53281</v>
       </c>
       <c r="C110">
         <v>54475</v>
       </c>
       <c r="D110" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54502</v>
       </c>
       <c r="B111">
         <v>50266</v>
       </c>
       <c r="C111">
         <v>54501</v>
       </c>
       <c r="D111" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54503</v>
       </c>
       <c r="B112">
         <v>53281</v>
       </c>
       <c r="C112">
         <v>54501</v>
       </c>
       <c r="D112" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54506</v>
       </c>
       <c r="B113">
         <v>54505</v>
       </c>
       <c r="C113">
         <v>54501</v>
       </c>
       <c r="D113" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54507</v>
       </c>
       <c r="B114">
         <v>50286</v>
       </c>
       <c r="C114">
         <v>54475</v>
       </c>
       <c r="D114" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1463</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54588</v>
       </c>
       <c r="B115">
         <v>54586</v>
       </c>
       <c r="C115">
         <v>54452</v>
       </c>
       <c r="D115" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E115" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54589</v>
       </c>
       <c r="B116">
         <v>54587</v>
       </c>
       <c r="C116">
         <v>54452</v>
       </c>
       <c r="D116" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54591</v>
       </c>
       <c r="B117">
         <v>54590</v>
       </c>
       <c r="C117">
         <v>54452</v>
       </c>
       <c r="D117" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54592</v>
       </c>
       <c r="B118">
         <v>50224</v>
       </c>
       <c r="C118">
         <v>54452</v>
       </c>
       <c r="D118" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54594</v>
       </c>
       <c r="B119">
         <v>54593</v>
       </c>
       <c r="C119">
         <v>54452</v>
       </c>
       <c r="D119" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54597</v>
       </c>
       <c r="B120">
         <v>50273</v>
       </c>
       <c r="C120">
         <v>54596</v>
       </c>
       <c r="D120" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="E120" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54598</v>
       </c>
       <c r="B121">
         <v>50378</v>
       </c>
       <c r="C121">
         <v>54596</v>
       </c>
       <c r="D121" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E121" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54760</v>
       </c>
       <c r="B122">
         <v>53431</v>
       </c>
       <c r="C122">
         <v>54759</v>
       </c>
       <c r="D122" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E122" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54761</v>
       </c>
       <c r="B123">
         <v>50273</v>
       </c>
       <c r="C123">
         <v>54759</v>
       </c>
       <c r="D123" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E123" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54762</v>
       </c>
       <c r="B124">
         <v>53441</v>
       </c>
       <c r="C124">
         <v>54759</v>
       </c>
       <c r="D124" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="E124" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54763</v>
       </c>
       <c r="B125">
         <v>53426</v>
       </c>
       <c r="C125">
         <v>54759</v>
       </c>
       <c r="D125" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E125" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54764</v>
       </c>
       <c r="B126">
         <v>50352</v>
       </c>
       <c r="C126">
         <v>54759</v>
       </c>
       <c r="D126" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="E126" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>701</v>
+        <v>699</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>54836</v>
+      </c>
+      <c r="B127">
+        <v>54835</v>
+      </c>
+      <c r="C127">
+        <v>54287</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F127"/>
+      <c r="G127" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>54842</v>
+      </c>
+      <c r="B128">
+        <v>50304</v>
+      </c>
+      <c r="C128">
+        <v>54841</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>54847</v>
+      </c>
+      <c r="B129">
+        <v>54846</v>
+      </c>
+      <c r="C129">
+        <v>54841</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>54849</v>
+      </c>
+      <c r="B130">
+        <v>54848</v>
+      </c>
+      <c r="C130">
+        <v>54841</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>54851</v>
+      </c>
+      <c r="B131">
+        <v>54850</v>
+      </c>
+      <c r="C131">
+        <v>54841</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>54853</v>
+      </c>
+      <c r="B132">
+        <v>54852</v>
+      </c>
+      <c r="C132">
+        <v>54841</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132" t="s">
+        <v>833</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1464</v>
+        <v>1503</v>
       </c>
       <c r="B1" t="s">
-        <v>1465</v>
+        <v>1504</v>
       </c>
       <c r="C1" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49601</v>
       </c>
       <c r="B2" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1467</v>
+        <v>1506</v>
       </c>
       <c r="E2" t="s">
-        <v>1468</v>
+        <v>1507</v>
       </c>
       <c r="F2" t="s">
-        <v>1469</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1470</v>
+        <v>1509</v>
       </c>
       <c r="E3" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="F3" t="s">
-        <v>1472</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1473</v>
+        <v>1512</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>1474</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49606</v>
       </c>
       <c r="B5" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1475</v>
+        <v>1514</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
-        <v>1476</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49609</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1477</v>
+        <v>1516</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>1478</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49619</v>
       </c>
       <c r="B7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1479</v>
+        <v>1518</v>
       </c>
       <c r="E7" t="s">
         <v>71</v>
       </c>
       <c r="F7" t="s">
-        <v>1480</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>52906</v>
       </c>
       <c r="B8" t="s">
         <v>89</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>1481</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49624</v>
       </c>
       <c r="B9" t="s">
         <v>207</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1482</v>
+        <v>1521</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9" t="s">
-        <v>1483</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49625</v>
       </c>
       <c r="B10" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1484</v>
+        <v>1523</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>1485</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49626</v>
       </c>
       <c r="B11" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1486</v>
+        <v>1525</v>
       </c>
       <c r="E11" t="s">
         <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49633</v>
       </c>
       <c r="B12" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1488</v>
+        <v>1527</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>1489</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>54285</v>
       </c>
       <c r="B13" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1490</v>
+        <v>1529</v>
       </c>
       <c r="E13" t="s">
         <v>265</v>
       </c>
       <c r="F13" t="s">
-        <v>1491</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49640</v>
       </c>
       <c r="B14" t="s">
         <v>192</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1492</v>
+        <v>1531</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>1493</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49645</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1494</v>
+        <v>1533</v>
       </c>
       <c r="E15" t="s">
         <v>71</v>
       </c>
       <c r="F15" t="s">
-        <v>1495</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49646</v>
       </c>
       <c r="B16" t="s">
         <v>135</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1496</v>
+        <v>1535</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>1497</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49681</v>
       </c>
       <c r="B17" t="s">
         <v>244</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1498</v>
+        <v>1537</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>1499</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49689</v>
       </c>
       <c r="B18" t="s">
         <v>250</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1500</v>
+        <v>1539</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>1501</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49707</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1502</v>
+        <v>1541</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>1503</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49708</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1504</v>
+        <v>1543</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>1505</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>53146</v>
       </c>
       <c r="B21" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1506</v>
+        <v>1545</v>
       </c>
       <c r="E21" t="s">
-        <v>1507</v>
+        <v>1546</v>
       </c>
       <c r="F21" t="s">
-        <v>1508</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49709</v>
       </c>
       <c r="B22" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1509</v>
+        <v>1548</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>1510</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49716</v>
       </c>
       <c r="B23" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1511</v>
+        <v>1550</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>1512</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49718</v>
       </c>
       <c r="B24" t="s">
         <v>225</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1513</v>
+        <v>1552</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>1514</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49720</v>
       </c>
       <c r="B25" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1515</v>
+        <v>1554</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>1516</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49731</v>
       </c>
       <c r="B26" t="s">
         <v>299</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1517</v>
+        <v>1556</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>1518</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49738</v>
       </c>
       <c r="B27" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1519</v>
+        <v>1558</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>1520</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49740</v>
       </c>
       <c r="B28" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1521</v>
+        <v>1560</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
-        <v>1522</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49741</v>
       </c>
       <c r="B29" t="s">
         <v>298</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1523</v>
+        <v>1562</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>1524</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49743</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1525</v>
+        <v>1564</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>1526</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49748</v>
       </c>
       <c r="B31" t="s">
         <v>171</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1527</v>
+        <v>1566</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>1528</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49749</v>
       </c>
       <c r="B32" t="s">
         <v>180</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1529</v>
+        <v>1568</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>1530</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49750</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1531</v>
+        <v>1570</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>1532</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49752</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1533</v>
+        <v>1572</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34" t="s">
-        <v>1534</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49753</v>
       </c>
       <c r="B35" t="s">
         <v>150</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1535</v>
+        <v>1574</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
-        <v>1536</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49755</v>
       </c>
       <c r="B36" t="s">
         <v>268</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1537</v>
+        <v>1576</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>1538</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49756</v>
       </c>
       <c r="B37" t="s">
         <v>115</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1539</v>
+        <v>1578</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
-        <v>1540</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49759</v>
       </c>
       <c r="B38" t="s">
         <v>282</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>282</v>
       </c>
       <c r="E38" t="s">
         <v>71</v>
       </c>
       <c r="F38" t="s">
-        <v>1541</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49761</v>
       </c>
       <c r="B39" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1542</v>
+        <v>1581</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
-        <v>1543</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49766</v>
       </c>
       <c r="B40" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1544</v>
+        <v>1583</v>
       </c>
       <c r="E40" t="s">
         <v>71</v>
       </c>
       <c r="F40" t="s">
-        <v>1545</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49767</v>
       </c>
       <c r="B41" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1546</v>
+        <v>1585</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41" t="s">
-        <v>1547</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>54453</v>
       </c>
       <c r="B42" t="s">
-        <v>1548</v>
+        <v>1587</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1549</v>
+        <v>1588</v>
       </c>
       <c r="E42" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="F42" t="s">
-        <v>1550</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49603</v>
       </c>
       <c r="B43" t="s">
-        <v>1551</v>
+        <v>1590</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1552</v>
+        <v>1591</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>1553</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49607</v>
       </c>
       <c r="B44" t="s">
-        <v>1554</v>
+        <v>1593</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1555</v>
+        <v>1594</v>
       </c>
       <c r="E44" t="s">
         <v>71</v>
       </c>
       <c r="F44" t="s">
-        <v>1556</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49618</v>
       </c>
       <c r="B45" t="s">
-        <v>1557</v>
+        <v>1596</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1558</v>
+        <v>1597</v>
       </c>
       <c r="E45" t="s">
         <v>71</v>
       </c>
       <c r="F45" t="s">
-        <v>1559</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49649</v>
       </c>
       <c r="B46" t="s">
-        <v>1560</v>
+        <v>1599</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1561</v>
+        <v>1600</v>
       </c>
       <c r="E46" t="s">
-        <v>1562</v>
+        <v>1601</v>
       </c>
       <c r="F46" t="s">
-        <v>1563</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49658</v>
       </c>
       <c r="B47" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1564</v>
+        <v>1603</v>
       </c>
       <c r="E47" t="s">
         <v>71</v>
       </c>
       <c r="F47" t="s">
-        <v>1565</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49665</v>
       </c>
       <c r="B48" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1566</v>
+        <v>1605</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
       <c r="F48" t="s">
-        <v>1567</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49590</v>
       </c>
       <c r="B49" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1568</v>
+        <v>1607</v>
       </c>
       <c r="E49" t="s">
-        <v>1569</v>
+        <v>1608</v>
       </c>
       <c r="F49" t="s">
-        <v>1570</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49667</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1571</v>
+        <v>1610</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
-        <v>1572</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49668</v>
       </c>
       <c r="B51" t="s">
-        <v>1573</v>
+        <v>1612</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1574</v>
+        <v>1613</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51" t="s">
-        <v>1575</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49671</v>
       </c>
       <c r="B52" t="s">
         <v>106</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1576</v>
+        <v>1615</v>
       </c>
       <c r="E52" t="s">
         <v>71</v>
       </c>
       <c r="F52" t="s">
-        <v>1577</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49674</v>
       </c>
       <c r="B53" t="s">
-        <v>1578</v>
+        <v>1617</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1579</v>
+        <v>1618</v>
       </c>
       <c r="E53" t="s">
         <v>71</v>
       </c>
       <c r="F53" t="s">
-        <v>1580</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49682</v>
       </c>
       <c r="B54" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1581</v>
+        <v>1620</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>1582</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49697</v>
       </c>
       <c r="B55" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1583</v>
+        <v>1622</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
-        <v>1584</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54286</v>
       </c>
       <c r="B56" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>1585</v>
+        <v>1624</v>
       </c>
       <c r="E56" t="s">
         <v>265</v>
       </c>
       <c r="F56" t="s">
-        <v>1586</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49700</v>
       </c>
       <c r="B57" t="s">
-        <v>1587</v>
+        <v>1626</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1588</v>
+        <v>1627</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
-        <v>1589</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49710</v>
       </c>
       <c r="B58" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1590</v>
+        <v>1629</v>
       </c>
       <c r="E58" t="s">
         <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>1591</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49711</v>
       </c>
       <c r="B59" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1592</v>
+        <v>1631</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59" t="s">
-        <v>1593</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49715</v>
       </c>
       <c r="B60" t="s">
-        <v>1594</v>
+        <v>1633</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1595</v>
+        <v>1634</v>
       </c>
       <c r="E60" t="s">
         <v>71</v>
       </c>
       <c r="F60" t="s">
-        <v>1596</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54500</v>
       </c>
       <c r="B61" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>1597</v>
+        <v>1636</v>
       </c>
       <c r="F61" t="s">
-        <v>1598</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49724</v>
       </c>
       <c r="B62" t="s">
-        <v>1143</v>
+        <v>1161</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1599</v>
+        <v>1638</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
-        <v>1600</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49728</v>
       </c>
       <c r="B63" t="s">
-        <v>1601</v>
+        <v>1640</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1602</v>
+        <v>1641</v>
       </c>
       <c r="E63" t="s">
         <v>71</v>
       </c>
       <c r="F63" t="s">
-        <v>1603</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>49742</v>
       </c>
       <c r="B64" t="s">
-        <v>1604</v>
+        <v>1643</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>1605</v>
+        <v>1644</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64" t="s">
-        <v>1606</v>
+        <v>1645</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J298"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1607</v>
+        <v>1646</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1608</v>
+        <v>1647</v>
       </c>
       <c r="D1" t="s">
-        <v>1609</v>
+        <v>1648</v>
       </c>
       <c r="E1" t="s">
-        <v>1610</v>
+        <v>1649</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1611</v>
+        <v>1650</v>
       </c>
       <c r="H1" t="s">
-        <v>1612</v>
+        <v>1651</v>
       </c>
       <c r="I1" t="s">
-        <v>1613</v>
+        <v>1652</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D2" t="s">
-        <v>1615</v>
+        <v>1654</v>
       </c>
       <c r="E2" t="s">
-        <v>1616</v>
+        <v>1655</v>
       </c>
       <c r="F2" t="s">
-        <v>1617</v>
+        <v>1656</v>
       </c>
       <c r="G2" t="s">
-        <v>1618</v>
+        <v>1657</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54242</v>
       </c>
       <c r="B3">
         <v>52291</v>
       </c>
       <c r="C3" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D3" t="s">
-        <v>1620</v>
+        <v>1659</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1621</v>
+        <v>1660</v>
       </c>
       <c r="G3" t="s">
-        <v>1622</v>
+        <v>1661</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54248</v>
       </c>
       <c r="B4">
         <v>52356</v>
       </c>
       <c r="C4" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D4" t="s">
-        <v>1623</v>
+        <v>1662</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1621</v>
+        <v>1660</v>
       </c>
       <c r="G4" t="s">
-        <v>1624</v>
+        <v>1663</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>2</v>
       </c>
       <c r="J4" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54520</v>
       </c>
       <c r="B5">
         <v>54287</v>
       </c>
       <c r="C5" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D5" t="s">
-        <v>1626</v>
+        <v>1665</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1627</v>
+        <v>1666</v>
       </c>
       <c r="G5" t="s">
-        <v>1628</v>
+        <v>1667</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J5" t="s">
-        <v>1629</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51273</v>
       </c>
       <c r="B6">
         <v>50140</v>
       </c>
       <c r="C6" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1630</v>
+        <v>1669</v>
       </c>
       <c r="G6" t="s">
-        <v>1631</v>
+        <v>1670</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50770</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1633</v>
+        <v>1672</v>
       </c>
       <c r="F7" t="s">
         <v>206</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50771</v>
       </c>
       <c r="B8">
         <v>49843</v>
       </c>
       <c r="C8" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1634</v>
+        <v>1673</v>
       </c>
       <c r="F8" t="s">
         <v>206</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="J8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50772</v>
       </c>
       <c r="B9">
         <v>49843</v>
       </c>
       <c r="C9" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1635</v>
+        <v>1674</v>
       </c>
       <c r="F9" t="s">
         <v>206</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54161</v>
       </c>
       <c r="B10">
         <v>53411</v>
       </c>
       <c r="C10" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D10" t="s">
-        <v>1637</v>
+        <v>1676</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1638</v>
+        <v>1677</v>
       </c>
       <c r="G10" t="s">
-        <v>1639</v>
+        <v>1678</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J10" t="s">
-        <v>1640</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51410</v>
       </c>
       <c r="B11">
         <v>50146</v>
       </c>
       <c r="C11" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1641</v>
+        <v>1680</v>
       </c>
       <c r="G11" t="s">
-        <v>1642</v>
+        <v>1681</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50810</v>
       </c>
       <c r="B12">
         <v>49868</v>
       </c>
       <c r="C12" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>249</v>
       </c>
       <c r="G12" t="s">
-        <v>1643</v>
+        <v>1682</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50794</v>
       </c>
       <c r="B13">
         <v>49853</v>
       </c>
       <c r="C13" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>224</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51190</v>
       </c>
       <c r="B14">
         <v>50076</v>
       </c>
       <c r="C14" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D14" t="s">
-        <v>1644</v>
+        <v>1683</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1645</v>
+        <v>1684</v>
       </c>
       <c r="G14" t="s">
-        <v>1646</v>
+        <v>1685</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>4</v>
       </c>
       <c r="J14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50698</v>
       </c>
       <c r="B15">
         <v>49841</v>
       </c>
       <c r="C15" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>1647</v>
+        <v>1686</v>
       </c>
       <c r="F15" t="s">
         <v>197</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="J15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50699</v>
       </c>
       <c r="B16">
         <v>49841</v>
       </c>
       <c r="C16" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>1648</v>
+        <v>1687</v>
       </c>
       <c r="F16" t="s">
         <v>197</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50700</v>
       </c>
       <c r="B17">
         <v>49841</v>
       </c>
       <c r="C17" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1649</v>
+        <v>1688</v>
       </c>
       <c r="F17" t="s">
         <v>197</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51239</v>
       </c>
       <c r="B18">
         <v>50140</v>
       </c>
       <c r="C18" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D18" t="s">
-        <v>1650</v>
+        <v>1689</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1651</v>
+        <v>1690</v>
       </c>
       <c r="G18" t="s">
-        <v>1652</v>
+        <v>1691</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54581</v>
       </c>
       <c r="B19">
         <v>49857</v>
       </c>
       <c r="C19" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D19" t="s">
-        <v>1653</v>
+        <v>1692</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1654</v>
+        <v>1693</v>
       </c>
       <c r="G19" t="s">
-        <v>1655</v>
+        <v>1694</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51234</v>
       </c>
       <c r="B20">
         <v>50079</v>
       </c>
       <c r="C20" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D20" t="s">
-        <v>1656</v>
+        <v>1695</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1657</v>
+        <v>1696</v>
       </c>
       <c r="G20" t="s">
-        <v>1658</v>
+        <v>1697</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50864</v>
       </c>
       <c r="B21">
         <v>50079</v>
       </c>
       <c r="C21" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D21" t="s">
-        <v>1659</v>
+        <v>1698</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1660</v>
+        <v>1699</v>
       </c>
       <c r="G21" t="s">
-        <v>1661</v>
+        <v>1700</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50865</v>
       </c>
       <c r="B22">
         <v>50176</v>
       </c>
       <c r="C22" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D22" t="s">
-        <v>1659</v>
+        <v>1698</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1660</v>
+        <v>1699</v>
       </c>
       <c r="G22" t="s">
-        <v>1661</v>
+        <v>1700</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>6</v>
       </c>
       <c r="J22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50724</v>
       </c>
       <c r="B23">
         <v>49892</v>
       </c>
       <c r="C23" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>1662</v>
+        <v>1701</v>
       </c>
       <c r="F23" t="s">
         <v>294</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>1550</v>
       </c>
       <c r="J23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50725</v>
       </c>
       <c r="B24">
         <v>49892</v>
       </c>
       <c r="C24" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>1663</v>
+        <v>1702</v>
       </c>
       <c r="F24" t="s">
         <v>294</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>1512</v>
       </c>
       <c r="J24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50726</v>
       </c>
       <c r="B25">
         <v>49892</v>
       </c>
       <c r="C25" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>1664</v>
+        <v>1703</v>
       </c>
       <c r="F25" t="s">
         <v>294</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
         <v>1507</v>
       </c>
       <c r="J25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52191</v>
       </c>
       <c r="B26">
         <v>49805</v>
       </c>
       <c r="C26" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1666</v>
+        <v>1705</v>
       </c>
       <c r="G26" t="s">
-        <v>1667</v>
+        <v>1706</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50931</v>
       </c>
       <c r="B27">
         <v>50169</v>
       </c>
       <c r="C27" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D27" t="s">
-        <v>1668</v>
+        <v>1707</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1669</v>
+        <v>1708</v>
       </c>
       <c r="G27" t="s">
-        <v>1670</v>
+        <v>1709</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>5</v>
       </c>
       <c r="J27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50932</v>
       </c>
       <c r="B28">
         <v>50126</v>
       </c>
       <c r="C28" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D28" t="s">
-        <v>1668</v>
+        <v>1707</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1669</v>
+        <v>1708</v>
       </c>
       <c r="G28" t="s">
-        <v>1670</v>
+        <v>1709</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51244</v>
       </c>
       <c r="B29">
         <v>50180</v>
       </c>
       <c r="C29" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D29" t="s">
-        <v>1671</v>
+        <v>1710</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1672</v>
+        <v>1711</v>
       </c>
       <c r="G29" t="s">
-        <v>1673</v>
+        <v>1712</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51492</v>
       </c>
       <c r="B30">
         <v>50127</v>
       </c>
       <c r="C30" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D30" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1675</v>
+        <v>1714</v>
       </c>
       <c r="G30" t="s">
-        <v>1676</v>
+        <v>1715</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>3</v>
       </c>
       <c r="J30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51493</v>
       </c>
       <c r="B31">
         <v>50128</v>
       </c>
       <c r="C31" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D31" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1675</v>
+        <v>1714</v>
       </c>
       <c r="G31" t="s">
-        <v>1676</v>
+        <v>1715</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51490</v>
       </c>
       <c r="B32">
         <v>50127</v>
       </c>
       <c r="C32" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D32" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1677</v>
+        <v>1716</v>
       </c>
       <c r="G32" t="s">
-        <v>1678</v>
+        <v>1717</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51491</v>
       </c>
       <c r="B33">
         <v>50128</v>
       </c>
       <c r="C33" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D33" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1677</v>
+        <v>1716</v>
       </c>
       <c r="G33" t="s">
-        <v>1678</v>
+        <v>1717</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>2</v>
       </c>
       <c r="J33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50798</v>
       </c>
       <c r="B34">
         <v>49855</v>
       </c>
       <c r="C34" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>231</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51037</v>
       </c>
       <c r="B35">
         <v>50197</v>
       </c>
       <c r="C35" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D35" t="s">
-        <v>1679</v>
+        <v>1718</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1680</v>
+        <v>1719</v>
       </c>
       <c r="G35" t="s">
-        <v>1681</v>
+        <v>1720</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50867</v>
       </c>
       <c r="B36">
         <v>50079</v>
       </c>
       <c r="C36" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D36" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G36" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50868</v>
       </c>
       <c r="B37">
         <v>50176</v>
       </c>
       <c r="C37" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D37" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G37" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50874</v>
       </c>
       <c r="B38">
         <v>50167</v>
       </c>
       <c r="C38" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D38" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G38" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>8</v>
       </c>
       <c r="J38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50875</v>
       </c>
       <c r="B39">
         <v>50071</v>
       </c>
       <c r="C39" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D39" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G39" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>5</v>
       </c>
       <c r="J39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50876</v>
       </c>
       <c r="B40">
         <v>50076</v>
       </c>
       <c r="C40" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D40" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G40" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>4</v>
       </c>
       <c r="J40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50882</v>
       </c>
       <c r="B41">
         <v>50109</v>
       </c>
       <c r="C41" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D41" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1684</v>
+        <v>1723</v>
       </c>
       <c r="G41" t="s">
-        <v>1685</v>
+        <v>1724</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50948</v>
       </c>
       <c r="B42">
         <v>50163</v>
       </c>
       <c r="C42" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D42" t="s">
-        <v>1686</v>
+        <v>1725</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1687</v>
+        <v>1726</v>
       </c>
       <c r="G42" t="s">
-        <v>1688</v>
+        <v>1727</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51012</v>
       </c>
       <c r="B43">
         <v>50185</v>
       </c>
       <c r="C43" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D43" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1690</v>
+        <v>1729</v>
       </c>
       <c r="G43" t="s">
-        <v>1691</v>
+        <v>1730</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51148</v>
       </c>
       <c r="B44">
         <v>49953</v>
       </c>
       <c r="C44" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D44" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G44" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51149</v>
       </c>
       <c r="B45">
         <v>50145</v>
       </c>
       <c r="C45" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D45" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G45" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51150</v>
       </c>
       <c r="B46">
         <v>50144</v>
       </c>
       <c r="C46" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D46" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G46" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51152</v>
       </c>
       <c r="B47">
         <v>50112</v>
       </c>
       <c r="C47" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D47" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G47" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51154</v>
       </c>
       <c r="B48">
         <v>50070</v>
       </c>
       <c r="C48" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D48" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G48" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51155</v>
       </c>
       <c r="B49">
         <v>50117</v>
       </c>
       <c r="C49" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D49" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G49" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51156</v>
       </c>
       <c r="B50">
         <v>50126</v>
       </c>
       <c r="C50" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D50" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G50" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51157</v>
       </c>
       <c r="B51">
         <v>50127</v>
       </c>
       <c r="C51" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D51" t="s">
-        <v>1692</v>
+        <v>1731</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1693</v>
+        <v>1732</v>
       </c>
       <c r="G51" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50899</v>
       </c>
       <c r="B52">
         <v>50144</v>
       </c>
       <c r="C52" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D52" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1696</v>
+        <v>1735</v>
       </c>
       <c r="G52" t="s">
-        <v>1697</v>
+        <v>1736</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51411</v>
       </c>
       <c r="B53">
         <v>50144</v>
       </c>
       <c r="C53" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D53" t="s">
-        <v>1698</v>
+        <v>1737</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1699</v>
+        <v>1738</v>
       </c>
       <c r="G53" t="s">
-        <v>1700</v>
+        <v>1739</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51062</v>
       </c>
       <c r="B54">
         <v>50189</v>
       </c>
       <c r="C54" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D54" t="s">
-        <v>1701</v>
+        <v>1740</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1702</v>
+        <v>1741</v>
       </c>
       <c r="G54" t="s">
-        <v>1703</v>
+        <v>1742</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>5</v>
       </c>
       <c r="J54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51252</v>
       </c>
       <c r="B55">
         <v>50081</v>
       </c>
       <c r="C55" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D55" t="s">
-        <v>1704</v>
+        <v>1743</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1705</v>
+        <v>1744</v>
       </c>
       <c r="G55" t="s">
-        <v>1706</v>
+        <v>1745</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51232</v>
       </c>
       <c r="B56">
         <v>50185</v>
       </c>
       <c r="C56" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D56" t="s">
-        <v>1707</v>
+        <v>1746</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1708</v>
+        <v>1747</v>
       </c>
       <c r="G56" t="s">
-        <v>1709</v>
+        <v>1748</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51261</v>
       </c>
       <c r="B57">
         <v>50081</v>
       </c>
       <c r="C57" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D57" t="s">
-        <v>1710</v>
+        <v>1749</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1711</v>
+        <v>1750</v>
       </c>
       <c r="G57" t="s">
-        <v>1712</v>
+        <v>1751</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51174</v>
       </c>
       <c r="B58">
         <v>50197</v>
       </c>
       <c r="C58" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D58" t="s">
-        <v>1713</v>
+        <v>1752</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1714</v>
+        <v>1753</v>
       </c>
       <c r="G58" t="s">
-        <v>1715</v>
+        <v>1754</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51181</v>
       </c>
       <c r="B59">
         <v>50076</v>
       </c>
       <c r="C59" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D59" t="s">
-        <v>1716</v>
+        <v>1755</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1717</v>
+        <v>1756</v>
       </c>
       <c r="G59" t="s">
-        <v>1718</v>
+        <v>1757</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50974</v>
       </c>
       <c r="B60">
         <v>50167</v>
       </c>
       <c r="C60" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D60" t="s">
-        <v>1719</v>
+        <v>1758</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1720</v>
+        <v>1759</v>
       </c>
       <c r="G60" t="s">
-        <v>1721</v>
+        <v>1760</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J60" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50950</v>
       </c>
       <c r="B61">
         <v>50164</v>
       </c>
       <c r="C61" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D61" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1723</v>
+        <v>1762</v>
       </c>
       <c r="G61" t="s">
-        <v>1724</v>
+        <v>1763</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>9</v>
       </c>
       <c r="J61" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50951</v>
       </c>
       <c r="B62">
         <v>50079</v>
       </c>
       <c r="C62" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D62" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1723</v>
+        <v>1762</v>
       </c>
       <c r="G62" t="s">
-        <v>1724</v>
+        <v>1763</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50894</v>
       </c>
       <c r="B63">
         <v>50079</v>
       </c>
       <c r="C63" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D63" t="s">
-        <v>1725</v>
+        <v>1764</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1726</v>
+        <v>1765</v>
       </c>
       <c r="G63" t="s">
-        <v>1727</v>
+        <v>1766</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50933</v>
       </c>
       <c r="B64">
         <v>50169</v>
       </c>
       <c r="C64" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D64" t="s">
-        <v>1728</v>
+        <v>1767</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1729</v>
+        <v>1768</v>
       </c>
       <c r="G64" t="s">
-        <v>1730</v>
+        <v>1769</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50934</v>
       </c>
       <c r="B65">
         <v>50126</v>
       </c>
       <c r="C65" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D65" t="s">
-        <v>1728</v>
+        <v>1767</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1729</v>
+        <v>1768</v>
       </c>
       <c r="G65" t="s">
-        <v>1730</v>
+        <v>1769</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50961</v>
       </c>
       <c r="B66">
         <v>50167</v>
       </c>
       <c r="C66" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D66" t="s">
-        <v>1731</v>
+        <v>1770</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1732</v>
+        <v>1771</v>
       </c>
       <c r="G66" t="s">
-        <v>1733</v>
+        <v>1772</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50962</v>
       </c>
       <c r="B67">
         <v>50169</v>
       </c>
       <c r="C67" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D67" t="s">
-        <v>1731</v>
+        <v>1770</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1732</v>
+        <v>1771</v>
       </c>
       <c r="G67" t="s">
-        <v>1733</v>
+        <v>1772</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>3</v>
       </c>
       <c r="J67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>52891</v>
       </c>
       <c r="B68">
         <v>49810</v>
       </c>
       <c r="C68" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D68" t="s">
-        <v>1734</v>
+        <v>1773</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1735</v>
+        <v>1774</v>
       </c>
       <c r="G68" t="s">
-        <v>1736</v>
+        <v>1775</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>13</v>
       </c>
       <c r="J68" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51463</v>
       </c>
       <c r="B69">
         <v>50120</v>
       </c>
       <c r="C69" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D69" t="s">
-        <v>1737</v>
+        <v>1776</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1738</v>
+        <v>1777</v>
       </c>
       <c r="G69" t="s">
-        <v>1739</v>
+        <v>1778</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50921</v>
       </c>
       <c r="B70">
         <v>50153</v>
       </c>
       <c r="C70" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D70" t="s">
-        <v>1740</v>
+        <v>1779</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1741</v>
+        <v>1780</v>
       </c>
       <c r="G70" t="s">
-        <v>1742</v>
+        <v>1781</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50824</v>
       </c>
       <c r="B71">
         <v>49787</v>
       </c>
       <c r="C71" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D71" t="s">
-        <v>1743</v>
+        <v>1782</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1744</v>
+        <v>1783</v>
       </c>
       <c r="G71" t="s">
-        <v>1745</v>
+        <v>1784</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>6</v>
       </c>
       <c r="J71" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50825</v>
       </c>
       <c r="B72">
         <v>49787</v>
       </c>
       <c r="C72" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D72" t="s">
-        <v>1746</v>
+        <v>1785</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1747</v>
+        <v>1786</v>
       </c>
       <c r="G72" t="s">
-        <v>1748</v>
+        <v>1787</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50671</v>
       </c>
       <c r="B73">
         <v>49805</v>
       </c>
       <c r="C73" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D73" t="s">
-        <v>1749</v>
+        <v>1788</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1750</v>
+        <v>1789</v>
       </c>
       <c r="G73" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>12</v>
       </c>
       <c r="J73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50691</v>
       </c>
       <c r="B74">
         <v>49798</v>
       </c>
       <c r="C74" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D74" t="s">
-        <v>1751</v>
+        <v>1790</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1752</v>
+        <v>1791</v>
       </c>
       <c r="G74" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>12</v>
       </c>
       <c r="J74" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50672</v>
       </c>
       <c r="B75">
         <v>49806</v>
       </c>
       <c r="C75" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D75" t="s">
-        <v>1753</v>
+        <v>1792</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1754</v>
+        <v>1793</v>
       </c>
       <c r="G75" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J75" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50845</v>
       </c>
       <c r="B76">
         <v>49882</v>
       </c>
       <c r="C76" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D76" t="s">
-        <v>1755</v>
+        <v>1794</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1756</v>
+        <v>1795</v>
       </c>
       <c r="G76" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50844</v>
       </c>
       <c r="B77">
         <v>49881</v>
       </c>
       <c r="C77" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D77" t="s">
-        <v>1757</v>
+        <v>1796</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1758</v>
+        <v>1797</v>
       </c>
       <c r="G77" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J77" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51141</v>
       </c>
       <c r="B78">
         <v>50073</v>
       </c>
       <c r="C78" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D78" t="s">
-        <v>1759</v>
+        <v>1798</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1760</v>
+        <v>1799</v>
       </c>
       <c r="G78" t="s">
-        <v>1761</v>
+        <v>1800</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J78" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51164</v>
       </c>
       <c r="B79">
         <v>50070</v>
       </c>
       <c r="C79" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D79" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="G79" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51203</v>
       </c>
       <c r="B80">
         <v>50197</v>
       </c>
       <c r="C80" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D80" t="s">
-        <v>1765</v>
+        <v>1804</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1766</v>
+        <v>1805</v>
       </c>
       <c r="G80" t="s">
-        <v>1767</v>
+        <v>1806</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51220</v>
       </c>
       <c r="B81">
         <v>49950</v>
       </c>
       <c r="C81" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D81" t="s">
-        <v>1768</v>
+        <v>1807</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1769</v>
+        <v>1808</v>
       </c>
       <c r="G81" t="s">
-        <v>1770</v>
+        <v>1809</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>52201</v>
       </c>
       <c r="B82">
         <v>49806</v>
       </c>
       <c r="C82" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1771</v>
+        <v>1810</v>
       </c>
       <c r="G82" t="s">
-        <v>1772</v>
+        <v>1811</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50911</v>
       </c>
       <c r="B83">
         <v>50146</v>
       </c>
       <c r="C83" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D83" t="s">
-        <v>1668</v>
+        <v>1707</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1773</v>
+        <v>1812</v>
       </c>
       <c r="G83" t="s">
-        <v>1774</v>
+        <v>1813</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50907</v>
       </c>
       <c r="B84">
         <v>50146</v>
       </c>
       <c r="C84" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D84" t="s">
-        <v>1775</v>
+        <v>1814</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1776</v>
+        <v>1815</v>
       </c>
       <c r="G84" t="s">
-        <v>1777</v>
+        <v>1816</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J84" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50910</v>
       </c>
       <c r="B85">
         <v>50146</v>
       </c>
       <c r="C85" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D85" t="s">
-        <v>1778</v>
+        <v>1817</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1779</v>
+        <v>1818</v>
       </c>
       <c r="G85" t="s">
-        <v>1780</v>
+        <v>1819</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50908</v>
       </c>
       <c r="B86">
         <v>50146</v>
       </c>
       <c r="C86" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D86" t="s">
-        <v>1781</v>
+        <v>1820</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1782</v>
+        <v>1821</v>
       </c>
       <c r="G86" t="s">
-        <v>1783</v>
+        <v>1822</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50909</v>
       </c>
       <c r="B87">
         <v>50146</v>
       </c>
       <c r="C87" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D87" t="s">
-        <v>1784</v>
+        <v>1823</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1785</v>
+        <v>1824</v>
       </c>
       <c r="G87" t="s">
-        <v>1786</v>
+        <v>1825</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51143</v>
       </c>
       <c r="B88">
         <v>49952</v>
       </c>
       <c r="C88" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D88" t="s">
-        <v>1787</v>
+        <v>1826</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1788</v>
+        <v>1827</v>
       </c>
       <c r="G88" t="s">
-        <v>1789</v>
+        <v>1828</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J88" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51144</v>
       </c>
       <c r="B89">
         <v>49952</v>
       </c>
       <c r="C89" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D89" t="s">
-        <v>1790</v>
+        <v>1829</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1791</v>
+        <v>1830</v>
       </c>
       <c r="G89" t="s">
-        <v>1792</v>
+        <v>1831</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>2</v>
       </c>
       <c r="J89" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>54160</v>
       </c>
       <c r="B90">
         <v>53411</v>
       </c>
       <c r="C90" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D90" t="s">
-        <v>1793</v>
+        <v>1832</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1794</v>
+        <v>1833</v>
       </c>
       <c r="G90" t="s">
-        <v>1795</v>
+        <v>1834</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>2</v>
       </c>
       <c r="J90" t="s">
-        <v>1640</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51163</v>
       </c>
       <c r="B91">
         <v>50070</v>
       </c>
       <c r="C91" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D91" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1796</v>
+        <v>1835</v>
       </c>
       <c r="G91" t="s">
-        <v>1797</v>
+        <v>1836</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51176</v>
       </c>
       <c r="B92">
         <v>50075</v>
       </c>
       <c r="C92" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D92" t="s">
-        <v>1798</v>
+        <v>1837</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1799</v>
+        <v>1838</v>
       </c>
       <c r="G92" t="s">
-        <v>1800</v>
+        <v>1839</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>52121</v>
       </c>
       <c r="B93">
         <v>49798</v>
       </c>
       <c r="C93" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1801</v>
+        <v>1840</v>
       </c>
       <c r="G93" t="s">
-        <v>1802</v>
+        <v>1841</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51235</v>
       </c>
       <c r="B94">
         <v>50081</v>
       </c>
       <c r="C94" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D94" t="s">
-        <v>1803</v>
+        <v>1842</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1804</v>
+        <v>1843</v>
       </c>
       <c r="G94" t="s">
-        <v>1805</v>
+        <v>1844</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51175</v>
       </c>
       <c r="B95">
         <v>50075</v>
       </c>
       <c r="C95" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D95" t="s">
-        <v>1806</v>
+        <v>1845</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1807</v>
+        <v>1846</v>
       </c>
       <c r="G95" t="s">
-        <v>1808</v>
+        <v>1847</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51408</v>
       </c>
       <c r="B96">
         <v>50146</v>
       </c>
       <c r="C96" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1809</v>
+        <v>1848</v>
       </c>
       <c r="G96" t="s">
-        <v>1810</v>
+        <v>1849</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50749</v>
       </c>
       <c r="B97">
         <v>49835</v>
       </c>
       <c r="C97" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1811</v>
+        <v>1850</v>
       </c>
       <c r="F97" t="s">
-        <v>1812</v>
+        <v>1851</v>
       </c>
       <c r="G97" t="s">
-        <v>1813</v>
+        <v>1852</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J97" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>52196</v>
       </c>
       <c r="B98">
         <v>49805</v>
       </c>
       <c r="C98" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1814</v>
+        <v>1853</v>
       </c>
       <c r="G98" t="s">
-        <v>1815</v>
+        <v>1854</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51021</v>
       </c>
       <c r="B99">
         <v>50192</v>
       </c>
       <c r="C99" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="G99" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50675</v>
       </c>
       <c r="B100">
         <v>49809</v>
       </c>
       <c r="C100" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1818</v>
+        <v>1857</v>
       </c>
       <c r="F100" t="s">
-        <v>1819</v>
+        <v>1858</v>
       </c>
       <c r="G100" t="s">
-        <v>1820</v>
+        <v>1859</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>2774</v>
+        <v>2857</v>
       </c>
       <c r="J100" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>50748</v>
       </c>
       <c r="B101">
         <v>49835</v>
       </c>
       <c r="C101" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1821</v>
+        <v>1860</v>
       </c>
       <c r="F101" t="s">
-        <v>1822</v>
+        <v>1861</v>
       </c>
       <c r="G101" t="s">
-        <v>1823</v>
+        <v>1862</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>54678</v>
       </c>
       <c r="B102">
         <v>50193</v>
       </c>
       <c r="C102" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D102" t="s">
-        <v>1824</v>
+        <v>1863</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1825</v>
+        <v>1864</v>
       </c>
       <c r="G102" t="s">
-        <v>1826</v>
+        <v>1865</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
-        <v>1827</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>52256</v>
       </c>
       <c r="B103">
         <v>50193</v>
       </c>
       <c r="C103" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D103" t="s">
-        <v>1828</v>
+        <v>1867</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1829</v>
+        <v>1868</v>
       </c>
       <c r="G103" t="s">
-        <v>1830</v>
+        <v>1869</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J103" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>52266</v>
       </c>
       <c r="B104">
         <v>50193</v>
       </c>
       <c r="C104" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D104" t="s">
-        <v>1831</v>
+        <v>1870</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1832</v>
+        <v>1871</v>
       </c>
       <c r="G104" t="s">
-        <v>1833</v>
+        <v>1872</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J104" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51138</v>
       </c>
       <c r="B105">
         <v>50070</v>
       </c>
       <c r="C105" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D105" t="s">
-        <v>1834</v>
+        <v>1873</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1835</v>
+        <v>1874</v>
       </c>
       <c r="G105" t="s">
-        <v>1836</v>
+        <v>1875</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51139</v>
       </c>
       <c r="B106">
         <v>49953</v>
       </c>
       <c r="C106" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D106" t="s">
-        <v>1834</v>
+        <v>1873</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1835</v>
+        <v>1874</v>
       </c>
       <c r="G106" t="s">
-        <v>1836</v>
+        <v>1875</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51140</v>
       </c>
       <c r="B107">
         <v>50122</v>
       </c>
       <c r="C107" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D107" t="s">
-        <v>1834</v>
+        <v>1873</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1835</v>
+        <v>1874</v>
       </c>
       <c r="G107" t="s">
-        <v>1836</v>
+        <v>1875</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>149</v>
       </c>
       <c r="J107" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51274</v>
       </c>
       <c r="B108">
         <v>50140</v>
       </c>
       <c r="C108" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D108" t="s">
-        <v>1837</v>
+        <v>1876</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1838</v>
+        <v>1877</v>
       </c>
       <c r="G108" t="s">
-        <v>1839</v>
+        <v>1878</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51287</v>
       </c>
       <c r="B109">
         <v>50140</v>
       </c>
       <c r="C109" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D109" t="s">
-        <v>1840</v>
+        <v>1879</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1841</v>
+        <v>1880</v>
       </c>
       <c r="G109" t="s">
-        <v>1842</v>
+        <v>1881</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51202</v>
       </c>
       <c r="B110">
         <v>50140</v>
       </c>
       <c r="C110" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D110" t="s">
-        <v>1843</v>
+        <v>1882</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1844</v>
+        <v>1883</v>
       </c>
       <c r="G110" t="s">
-        <v>1845</v>
+        <v>1884</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>1</v>
       </c>
       <c r="J110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51473</v>
       </c>
       <c r="B111">
         <v>50122</v>
       </c>
       <c r="C111" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D111" t="s">
-        <v>1846</v>
+        <v>1885</v>
       </c>
       <c r="E111" t="s">
-        <v>1847</v>
+        <v>1886</v>
       </c>
       <c r="F111" t="s">
-        <v>1848</v>
+        <v>1887</v>
       </c>
       <c r="G111" t="s">
-        <v>1849</v>
+        <v>1888</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J111" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51495</v>
       </c>
       <c r="B112">
         <v>50128</v>
       </c>
       <c r="C112" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D112" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1850</v>
+        <v>1889</v>
       </c>
       <c r="G112" t="s">
-        <v>1851</v>
+        <v>1890</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J112" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51038</v>
       </c>
       <c r="B113">
         <v>50192</v>
       </c>
       <c r="C113" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1852</v>
+        <v>1891</v>
       </c>
       <c r="G113" t="s">
-        <v>1853</v>
+        <v>1892</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51212</v>
       </c>
       <c r="B114">
         <v>50140</v>
       </c>
       <c r="C114" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D114" t="s">
-        <v>1854</v>
+        <v>1893</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1855</v>
+        <v>1894</v>
       </c>
       <c r="G114" t="s">
-        <v>1856</v>
+        <v>1895</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51213</v>
       </c>
       <c r="B115">
         <v>50178</v>
       </c>
       <c r="C115" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D115" t="s">
-        <v>1854</v>
+        <v>1893</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1855</v>
+        <v>1894</v>
       </c>
       <c r="G115" t="s">
-        <v>1856</v>
+        <v>1895</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51214</v>
       </c>
       <c r="B116">
         <v>50167</v>
       </c>
       <c r="C116" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D116" t="s">
-        <v>1854</v>
+        <v>1893</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1855</v>
+        <v>1894</v>
       </c>
       <c r="G116" t="s">
-        <v>1856</v>
+        <v>1895</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51222</v>
       </c>
       <c r="B117">
         <v>50176</v>
       </c>
       <c r="C117" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D117" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G117" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51223</v>
       </c>
       <c r="B118">
         <v>50169</v>
       </c>
       <c r="C118" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D118" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G118" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>7</v>
       </c>
       <c r="J118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51224</v>
       </c>
       <c r="B119">
         <v>50071</v>
       </c>
       <c r="C119" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D119" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G119" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51225</v>
       </c>
       <c r="B120">
         <v>50178</v>
       </c>
       <c r="C120" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D120" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G120" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51226</v>
       </c>
       <c r="B121">
         <v>50167</v>
       </c>
       <c r="C121" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D121" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G121" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>2</v>
       </c>
       <c r="J121" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51227</v>
       </c>
       <c r="B122">
         <v>50152</v>
       </c>
       <c r="C122" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D122" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G122" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51228</v>
       </c>
       <c r="B123">
         <v>50109</v>
       </c>
       <c r="C123" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D123" t="s">
-        <v>1857</v>
+        <v>1896</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1858</v>
+        <v>1897</v>
       </c>
       <c r="G123" t="s">
-        <v>1859</v>
+        <v>1898</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>52216</v>
       </c>
       <c r="B124">
         <v>49806</v>
       </c>
       <c r="C124" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D124" t="s">
-        <v>1860</v>
+        <v>1899</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1861</v>
+        <v>1900</v>
       </c>
       <c r="G124" t="s">
-        <v>1862</v>
+        <v>1901</v>
       </c>
       <c r="H124"/>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="J124" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>54159</v>
       </c>
       <c r="B125">
         <v>53411</v>
       </c>
       <c r="C125" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D125" t="s">
-        <v>1863</v>
+        <v>1902</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1864</v>
+        <v>1903</v>
       </c>
       <c r="G125" t="s">
-        <v>1865</v>
+        <v>1904</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J125" t="s">
-        <v>1640</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51205</v>
       </c>
       <c r="B126">
         <v>49953</v>
       </c>
       <c r="C126" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D126" t="s">
-        <v>1866</v>
+        <v>1905</v>
       </c>
       <c r="E126" t="s">
-        <v>1867</v>
+        <v>1906</v>
       </c>
       <c r="F126" t="s">
-        <v>1868</v>
+        <v>1907</v>
       </c>
       <c r="G126" t="s">
-        <v>1869</v>
+        <v>1908</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>164</v>
       </c>
       <c r="J126" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51206</v>
       </c>
       <c r="B127">
         <v>50070</v>
       </c>
       <c r="C127" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D127" t="s">
-        <v>1866</v>
+        <v>1905</v>
       </c>
       <c r="E127" t="s">
-        <v>1870</v>
+        <v>1909</v>
       </c>
       <c r="F127" t="s">
-        <v>1868</v>
+        <v>1907</v>
       </c>
       <c r="G127" t="s">
-        <v>1869</v>
+        <v>1908</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>145</v>
       </c>
       <c r="J127" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51158</v>
       </c>
       <c r="B128">
         <v>49953</v>
       </c>
       <c r="C128" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D128" t="s">
-        <v>1871</v>
+        <v>1910</v>
       </c>
       <c r="E128" t="s">
-        <v>1872</v>
+        <v>1911</v>
       </c>
       <c r="F128" t="s">
-        <v>1873</v>
+        <v>1912</v>
       </c>
       <c r="G128" t="s">
-        <v>1874</v>
+        <v>1913</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>134</v>
       </c>
       <c r="J128" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51159</v>
       </c>
       <c r="B129">
         <v>50070</v>
       </c>
       <c r="C129" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D129" t="s">
-        <v>1871</v>
+        <v>1910</v>
       </c>
       <c r="E129" t="s">
-        <v>1875</v>
+        <v>1914</v>
       </c>
       <c r="F129" t="s">
-        <v>1873</v>
+        <v>1912</v>
       </c>
       <c r="G129" t="s">
-        <v>1874</v>
+        <v>1913</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>142</v>
       </c>
       <c r="J129" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50696</v>
       </c>
       <c r="B130">
         <v>49829</v>
       </c>
       <c r="C130" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>1876</v>
+        <v>1915</v>
       </c>
       <c r="F130" t="s">
         <v>179</v>
       </c>
       <c r="G130" t="s">
-        <v>1877</v>
+        <v>1916</v>
       </c>
       <c r="H130"/>
       <c r="I130">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="J130" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>50808</v>
       </c>
       <c r="B131">
         <v>49866</v>
       </c>
       <c r="C131" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>243</v>
       </c>
       <c r="G131" t="s">
-        <v>1643</v>
+        <v>1682</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>50785</v>
       </c>
       <c r="B132">
         <v>49848</v>
       </c>
       <c r="C132" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>1878</v>
+        <v>1917</v>
       </c>
       <c r="F132" t="s">
         <v>211</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="J132" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>50786</v>
       </c>
       <c r="B133">
         <v>49848</v>
       </c>
       <c r="C133" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>1879</v>
+        <v>1918</v>
       </c>
       <c r="F133" t="s">
         <v>211</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="J133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>50812</v>
       </c>
       <c r="B134">
         <v>49870</v>
       </c>
       <c r="C134" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>255</v>
       </c>
       <c r="G134" t="s">
-        <v>1643</v>
+        <v>1682</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>51325</v>
       </c>
       <c r="B135">
         <v>50153</v>
       </c>
       <c r="C135" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D135" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G135" t="s">
-        <v>1882</v>
+        <v>1921</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>3</v>
       </c>
       <c r="J135" t="s">
-        <v>1883</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>51327</v>
       </c>
       <c r="B136">
         <v>50164</v>
       </c>
       <c r="C136" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D136" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G136" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>3</v>
       </c>
       <c r="J136" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>51330</v>
       </c>
       <c r="B137">
         <v>50176</v>
       </c>
       <c r="C137" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D137" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G137" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
       <c r="H137"/>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51331</v>
       </c>
       <c r="B138">
         <v>49952</v>
       </c>
       <c r="C138" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D138" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G138" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>2</v>
       </c>
       <c r="J138" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51332</v>
       </c>
       <c r="B139">
         <v>50072</v>
       </c>
       <c r="C139" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D139" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G139" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51335</v>
       </c>
       <c r="B140">
         <v>50146</v>
       </c>
       <c r="C140" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D140" t="s">
-        <v>1880</v>
+        <v>1919</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1881</v>
+        <v>1920</v>
       </c>
       <c r="G140" t="s">
-        <v>1884</v>
+        <v>1923</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J140" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50915</v>
       </c>
       <c r="B141">
         <v>50146</v>
       </c>
       <c r="C141" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D141"/>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1885</v>
+        <v>1924</v>
       </c>
       <c r="G141" t="s">
-        <v>1886</v>
+        <v>1925</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50916</v>
       </c>
       <c r="B142">
         <v>50176</v>
       </c>
       <c r="C142" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D142"/>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1885</v>
+        <v>1924</v>
       </c>
       <c r="G142" t="s">
-        <v>1886</v>
+        <v>1925</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50952</v>
       </c>
       <c r="B143">
         <v>50176</v>
       </c>
       <c r="C143" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D143" t="s">
-        <v>1887</v>
+        <v>1926</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1888</v>
+        <v>1927</v>
       </c>
       <c r="G143" t="s">
-        <v>1889</v>
+        <v>1928</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>51394</v>
       </c>
       <c r="B144">
         <v>50098</v>
       </c>
       <c r="C144" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D144" t="s">
-        <v>1890</v>
+        <v>1929</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1891</v>
+        <v>1930</v>
       </c>
       <c r="G144" t="s">
-        <v>1892</v>
+        <v>1931</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>3</v>
       </c>
       <c r="J144" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>50906</v>
       </c>
       <c r="B145">
         <v>50145</v>
       </c>
       <c r="C145" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D145" t="s">
-        <v>1893</v>
+        <v>1932</v>
       </c>
       <c r="E145" t="s">
-        <v>1894</v>
+        <v>1933</v>
       </c>
       <c r="F145" t="s">
-        <v>1895</v>
+        <v>1934</v>
       </c>
       <c r="G145" t="s">
-        <v>1896</v>
+        <v>1935</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>136</v>
       </c>
       <c r="J145" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>52186</v>
       </c>
       <c r="B146">
         <v>49805</v>
       </c>
       <c r="C146" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D146"/>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1897</v>
+        <v>1936</v>
       </c>
       <c r="G146" t="s">
-        <v>1898</v>
+        <v>1937</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>50940</v>
       </c>
       <c r="B147">
         <v>50153</v>
       </c>
       <c r="C147" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1899</v>
+        <v>1938</v>
       </c>
       <c r="G147" t="s">
-        <v>1900</v>
+        <v>1939</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>50846</v>
       </c>
       <c r="B148">
         <v>49882</v>
       </c>
       <c r="C148" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D148" t="s">
-        <v>1901</v>
+        <v>1940</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1902</v>
+        <v>1941</v>
       </c>
       <c r="G148" t="s">
-        <v>1903</v>
+        <v>1942</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>2</v>
       </c>
       <c r="J148" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>50747</v>
       </c>
       <c r="B149">
         <v>49835</v>
       </c>
       <c r="C149" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>1904</v>
+        <v>1943</v>
       </c>
       <c r="F149" t="s">
-        <v>1905</v>
+        <v>1944</v>
       </c>
       <c r="G149" t="s">
-        <v>1906</v>
+        <v>1945</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="J149" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>51177</v>
       </c>
       <c r="B150">
         <v>50075</v>
       </c>
       <c r="C150" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D150" t="s">
-        <v>1907</v>
+        <v>1946</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1908</v>
+        <v>1947</v>
       </c>
       <c r="G150" t="s">
-        <v>1909</v>
+        <v>1948</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>51129</v>
       </c>
       <c r="B151">
         <v>49950</v>
       </c>
       <c r="C151" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D151" t="s">
-        <v>1910</v>
+        <v>1949</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1911</v>
+        <v>1950</v>
       </c>
       <c r="G151" t="s">
-        <v>1912</v>
+        <v>1951</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>6</v>
       </c>
       <c r="J151" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50832</v>
       </c>
       <c r="B152">
         <v>49792</v>
       </c>
       <c r="C152" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D152" t="s">
-        <v>1913</v>
+        <v>1952</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1914</v>
+        <v>1953</v>
       </c>
       <c r="G152" t="s">
-        <v>1915</v>
+        <v>1954</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>2</v>
       </c>
       <c r="J152" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>50941</v>
       </c>
       <c r="B153">
         <v>50153</v>
       </c>
       <c r="C153" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1916</v>
+        <v>1955</v>
       </c>
       <c r="G153" t="s">
-        <v>1917</v>
+        <v>1956</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>50963</v>
       </c>
       <c r="B154">
         <v>50167</v>
       </c>
       <c r="C154" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D154" t="s">
-        <v>1918</v>
+        <v>1957</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1919</v>
+        <v>1958</v>
       </c>
       <c r="G154" t="s">
-        <v>1920</v>
+        <v>1959</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J154" t="s">
-        <v>1921</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51464</v>
       </c>
       <c r="B155">
         <v>50120</v>
       </c>
       <c r="C155" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D155" t="s">
-        <v>1922</v>
+        <v>1961</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>1923</v>
+        <v>1962</v>
       </c>
       <c r="G155" t="s">
-        <v>1924</v>
+        <v>1963</v>
       </c>
       <c r="H155"/>
       <c r="I155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51465</v>
       </c>
       <c r="B156">
         <v>50120</v>
       </c>
       <c r="C156" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D156" t="s">
-        <v>1925</v>
+        <v>1964</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>1926</v>
+        <v>1965</v>
       </c>
       <c r="G156" t="s">
-        <v>1927</v>
+        <v>1966</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51460</v>
       </c>
       <c r="B157">
         <v>50119</v>
       </c>
       <c r="C157" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D157" t="s">
-        <v>1928</v>
+        <v>1967</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>1929</v>
+        <v>1968</v>
       </c>
       <c r="G157" t="s">
-        <v>1930</v>
+        <v>1969</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51462</v>
       </c>
       <c r="B158">
         <v>50119</v>
       </c>
       <c r="C158" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D158" t="s">
-        <v>1931</v>
+        <v>1970</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1932</v>
+        <v>1971</v>
       </c>
       <c r="G158" t="s">
-        <v>1933</v>
+        <v>1972</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51142</v>
       </c>
       <c r="B159">
         <v>50075</v>
       </c>
       <c r="C159" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D159" t="s">
-        <v>1934</v>
+        <v>1973</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>1935</v>
+        <v>1974</v>
       </c>
       <c r="G159" t="s">
-        <v>1936</v>
+        <v>1975</v>
       </c>
       <c r="H159"/>
       <c r="I159">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J159" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51230</v>
       </c>
       <c r="B160">
         <v>49950</v>
       </c>
       <c r="C160" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D160" t="s">
-        <v>1937</v>
+        <v>1976</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1938</v>
+        <v>1977</v>
       </c>
       <c r="G160" t="s">
-        <v>1939</v>
+        <v>1978</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>51007</v>
       </c>
       <c r="B161">
         <v>50184</v>
       </c>
       <c r="C161" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D161" t="s">
-        <v>1940</v>
+        <v>1979</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="G161" t="s">
-        <v>1941</v>
+        <v>1980</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>15</v>
       </c>
       <c r="J161" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>51093</v>
       </c>
       <c r="B162">
         <v>50184</v>
       </c>
       <c r="C162" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D162" t="s">
-        <v>1942</v>
+        <v>1981</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1943</v>
+        <v>1982</v>
       </c>
       <c r="G162" t="s">
-        <v>1944</v>
+        <v>1983</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>3</v>
       </c>
       <c r="J162" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>51301</v>
       </c>
       <c r="B163">
         <v>50184</v>
       </c>
       <c r="C163" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D163" t="s">
-        <v>1945</v>
+        <v>1984</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1946</v>
+        <v>1985</v>
       </c>
       <c r="G163" t="s">
-        <v>1947</v>
+        <v>1986</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>3</v>
       </c>
       <c r="J163" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>51453</v>
       </c>
       <c r="B164">
         <v>50119</v>
       </c>
       <c r="C164" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D164" t="s">
-        <v>1948</v>
+        <v>1987</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1949</v>
+        <v>1988</v>
       </c>
       <c r="G164" t="s">
-        <v>1950</v>
+        <v>1989</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>3</v>
       </c>
       <c r="J164" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>51454</v>
       </c>
       <c r="B165">
         <v>50120</v>
       </c>
       <c r="C165" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D165" t="s">
-        <v>1948</v>
+        <v>1987</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1949</v>
+        <v>1988</v>
       </c>
       <c r="G165" t="s">
-        <v>1950</v>
+        <v>1989</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>51478</v>
       </c>
       <c r="B166">
         <v>50124</v>
       </c>
       <c r="C166" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D166"/>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>1951</v>
+        <v>1990</v>
       </c>
       <c r="G166" t="s">
-        <v>1952</v>
+        <v>1991</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>51477</v>
       </c>
       <c r="B167">
         <v>50124</v>
       </c>
       <c r="C167" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>1953</v>
+        <v>1992</v>
       </c>
       <c r="G167" t="s">
-        <v>1954</v>
+        <v>1993</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>50792</v>
       </c>
       <c r="B168">
         <v>49851</v>
       </c>
       <c r="C168" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
-        <v>1955</v>
+        <v>1994</v>
       </c>
       <c r="F168" t="s">
         <v>219</v>
       </c>
       <c r="G168"/>
       <c r="H168"/>
       <c r="I168">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J168" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>50793</v>
       </c>
       <c r="B169">
         <v>49851</v>
       </c>
       <c r="C169" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
-        <v>1956</v>
+        <v>1995</v>
       </c>
       <c r="F169" t="s">
         <v>219</v>
       </c>
       <c r="G169"/>
       <c r="H169"/>
       <c r="I169">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J169" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>50826</v>
       </c>
       <c r="B170">
         <v>49787</v>
       </c>
       <c r="C170" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D170" t="s">
-        <v>1957</v>
+        <v>1996</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>1958</v>
+        <v>1997</v>
       </c>
       <c r="G170" t="s">
-        <v>1959</v>
+        <v>1998</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>2</v>
       </c>
       <c r="J170" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51294</v>
       </c>
       <c r="B171">
         <v>50185</v>
       </c>
       <c r="C171" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D171" t="s">
-        <v>1960</v>
+        <v>1999</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>1961</v>
+        <v>2000</v>
       </c>
       <c r="G171" t="s">
-        <v>1962</v>
+        <v>2001</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51260</v>
       </c>
       <c r="B172">
         <v>50081</v>
       </c>
       <c r="C172" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D172" t="s">
-        <v>1963</v>
+        <v>2002</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>1964</v>
+        <v>2003</v>
       </c>
       <c r="G172" t="s">
-        <v>1965</v>
+        <v>2004</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>51461</v>
       </c>
       <c r="B173">
         <v>50119</v>
       </c>
       <c r="C173" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D173" t="s">
-        <v>1931</v>
+        <v>1970</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>1966</v>
+        <v>2005</v>
       </c>
       <c r="G173" t="s">
-        <v>1967</v>
+        <v>2006</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>53421</v>
       </c>
       <c r="B174">
         <v>53411</v>
       </c>
       <c r="C174" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D174" t="s">
-        <v>1968</v>
+        <v>2007</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>1969</v>
+        <v>2008</v>
       </c>
       <c r="G174" t="s">
-        <v>1970</v>
+        <v>2009</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>4</v>
       </c>
       <c r="J174" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>50718</v>
       </c>
       <c r="B175">
         <v>49890</v>
       </c>
       <c r="C175" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>1971</v>
+        <v>2010</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175">
         <v>1445</v>
       </c>
       <c r="J175" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>50719</v>
       </c>
       <c r="B176">
         <v>49890</v>
       </c>
       <c r="C176" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
-        <v>1972</v>
+        <v>2011</v>
       </c>
       <c r="F176" t="s">
         <v>287</v>
       </c>
       <c r="G176"/>
       <c r="H176"/>
       <c r="I176">
         <v>1422</v>
       </c>
       <c r="J176" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>50720</v>
       </c>
       <c r="B177">
         <v>49890</v>
       </c>
       <c r="C177" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>1973</v>
+        <v>2012</v>
       </c>
       <c r="F177" t="s">
         <v>287</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177">
         <v>1472</v>
       </c>
       <c r="J177" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>51161</v>
       </c>
       <c r="B178">
         <v>50072</v>
       </c>
       <c r="C178" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D178" t="s">
-        <v>1974</v>
+        <v>2013</v>
       </c>
       <c r="E178" t="s">
-        <v>1975</v>
+        <v>2014</v>
       </c>
       <c r="F178" t="s">
-        <v>1976</v>
+        <v>2015</v>
       </c>
       <c r="G178" t="s">
-        <v>1977</v>
+        <v>2016</v>
       </c>
       <c r="H178"/>
       <c r="I178">
         <v>1443</v>
       </c>
       <c r="J178" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51162</v>
       </c>
       <c r="B179">
         <v>50072</v>
       </c>
       <c r="C179" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D179" t="s">
-        <v>1978</v>
+        <v>2017</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>1979</v>
+        <v>2018</v>
       </c>
       <c r="G179" t="s">
-        <v>1980</v>
+        <v>2019</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>3</v>
       </c>
       <c r="J179" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51173</v>
       </c>
       <c r="B180">
         <v>50072</v>
       </c>
       <c r="C180" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D180" t="s">
-        <v>1981</v>
+        <v>2020</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>1982</v>
+        <v>2021</v>
       </c>
       <c r="G180" t="s">
-        <v>1983</v>
+        <v>2022</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>3</v>
       </c>
       <c r="J180" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>52241</v>
       </c>
       <c r="B181">
         <v>49881</v>
       </c>
       <c r="C181" t="s">
-        <v>1984</v>
+        <v>2023</v>
       </c>
       <c r="D181" t="s">
-        <v>1985</v>
+        <v>2024</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>1986</v>
+        <v>2025</v>
       </c>
       <c r="G181" t="s">
-        <v>1984</v>
+        <v>2023</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>11</v>
       </c>
       <c r="J181" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>54111</v>
       </c>
       <c r="B182">
         <v>53151</v>
       </c>
       <c r="C182" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D182" t="s">
-        <v>1987</v>
+        <v>2026</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>1988</v>
+        <v>2027</v>
       </c>
       <c r="G182" t="s">
-        <v>1989</v>
+        <v>2028</v>
       </c>
       <c r="H182" t="s">
-        <v>1990</v>
+        <v>2029</v>
       </c>
       <c r="I182">
         <v>8</v>
       </c>
       <c r="J182" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>54582</v>
       </c>
       <c r="B183">
         <v>54452</v>
       </c>
       <c r="C183" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D183" t="s">
-        <v>1991</v>
+        <v>2030</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>1992</v>
+        <v>2031</v>
       </c>
       <c r="G183" t="s">
-        <v>1993</v>
+        <v>2032</v>
       </c>
       <c r="H183"/>
       <c r="I183">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J183" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>54604</v>
       </c>
       <c r="B184">
         <v>54596</v>
       </c>
       <c r="C184" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D184" t="s">
-        <v>1994</v>
+        <v>2033</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>1992</v>
+        <v>2031</v>
       </c>
       <c r="G184" t="s">
-        <v>1993</v>
+        <v>2032</v>
       </c>
       <c r="H184"/>
       <c r="I184">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J184" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>50839</v>
       </c>
       <c r="B185">
         <v>49875</v>
       </c>
       <c r="C185" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>1995</v>
+        <v>2034</v>
       </c>
       <c r="G185" t="s">
-        <v>1996</v>
+        <v>2035</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51440</v>
       </c>
       <c r="B186">
         <v>50071</v>
       </c>
       <c r="C186" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D186" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>1998</v>
+        <v>2037</v>
       </c>
       <c r="G186" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51441</v>
       </c>
       <c r="B187">
         <v>50178</v>
       </c>
       <c r="C187" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D187" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>1998</v>
+        <v>2037</v>
       </c>
       <c r="G187" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51442</v>
       </c>
       <c r="B188">
         <v>50167</v>
       </c>
       <c r="C188" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D188" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>1998</v>
+        <v>2037</v>
       </c>
       <c r="G188" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>7</v>
       </c>
       <c r="J188" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51443</v>
       </c>
       <c r="B189">
         <v>50152</v>
       </c>
       <c r="C189" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D189" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>1998</v>
+        <v>2037</v>
       </c>
       <c r="G189" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>1</v>
       </c>
       <c r="J189" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51444</v>
       </c>
       <c r="B190">
         <v>50109</v>
       </c>
       <c r="C190" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D190" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>1998</v>
+        <v>2037</v>
       </c>
       <c r="G190" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>50976</v>
       </c>
       <c r="B191">
         <v>50169</v>
       </c>
       <c r="C191" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D191" t="s">
-        <v>1997</v>
+        <v>2036</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>2000</v>
+        <v>2039</v>
       </c>
       <c r="G191" t="s">
-        <v>2001</v>
+        <v>2040</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>17</v>
       </c>
       <c r="J191" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51025</v>
       </c>
       <c r="B192">
         <v>50192</v>
       </c>
       <c r="C192" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>2002</v>
+        <v>2041</v>
       </c>
       <c r="G192" t="s">
-        <v>2003</v>
+        <v>2042</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>50958</v>
       </c>
       <c r="B193">
         <v>50167</v>
       </c>
       <c r="C193" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D193" t="s">
-        <v>2004</v>
+        <v>2043</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>2005</v>
+        <v>2044</v>
       </c>
       <c r="G193" t="s">
-        <v>2006</v>
+        <v>2045</v>
       </c>
       <c r="H193"/>
       <c r="I193">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J193" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51479</v>
       </c>
       <c r="B194">
         <v>50075</v>
       </c>
       <c r="C194" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D194"/>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>2007</v>
+        <v>2046</v>
       </c>
       <c r="G194" t="s">
-        <v>2008</v>
+        <v>2047</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51035</v>
       </c>
       <c r="B195">
         <v>50192</v>
       </c>
       <c r="C195" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>2009</v>
+        <v>2048</v>
       </c>
       <c r="G195" t="s">
-        <v>2010</v>
+        <v>2049</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>51030</v>
       </c>
       <c r="B196">
         <v>50192</v>
       </c>
       <c r="C196" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>2011</v>
+        <v>2050</v>
       </c>
       <c r="G196" t="s">
-        <v>2012</v>
+        <v>2051</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>51020</v>
       </c>
       <c r="B197">
         <v>50192</v>
       </c>
       <c r="C197" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D197"/>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>2013</v>
+        <v>2052</v>
       </c>
       <c r="G197" t="s">
-        <v>2014</v>
+        <v>2053</v>
       </c>
       <c r="H197"/>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>51031</v>
       </c>
       <c r="B198">
         <v>50192</v>
       </c>
       <c r="C198" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D198" t="s">
-        <v>2015</v>
+        <v>2054</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>2016</v>
+        <v>2055</v>
       </c>
       <c r="G198" t="s">
-        <v>2017</v>
+        <v>2056</v>
       </c>
       <c r="H198"/>
       <c r="I198">
         <v>3</v>
       </c>
       <c r="J198" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>51458</v>
       </c>
       <c r="B199">
         <v>50119</v>
       </c>
       <c r="C199" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D199" t="s">
-        <v>2018</v>
+        <v>2057</v>
       </c>
       <c r="E199" t="s">
-        <v>2019</v>
+        <v>2058</v>
       </c>
       <c r="F199" t="s">
-        <v>2020</v>
+        <v>2059</v>
       </c>
       <c r="G199" t="s">
-        <v>2021</v>
+        <v>2060</v>
       </c>
       <c r="H199"/>
       <c r="I199">
         <v>1001</v>
       </c>
       <c r="J199" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>51457</v>
       </c>
       <c r="B200">
         <v>50119</v>
       </c>
       <c r="C200" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D200" t="s">
-        <v>2022</v>
+        <v>2061</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2023</v>
+        <v>2062</v>
       </c>
       <c r="G200" t="s">
-        <v>2024</v>
+        <v>2063</v>
       </c>
       <c r="H200"/>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>51456</v>
       </c>
       <c r="B201">
         <v>50119</v>
       </c>
       <c r="C201" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D201" t="s">
-        <v>2025</v>
+        <v>2064</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>2026</v>
+        <v>2065</v>
       </c>
       <c r="G201" t="s">
-        <v>2027</v>
+        <v>2066</v>
       </c>
       <c r="H201"/>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>51455</v>
       </c>
       <c r="B202">
         <v>50119</v>
       </c>
       <c r="C202" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D202" t="s">
-        <v>2028</v>
+        <v>2067</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2029</v>
+        <v>2068</v>
       </c>
       <c r="G202" t="s">
-        <v>2030</v>
+        <v>2069</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>2</v>
       </c>
       <c r="J202" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>51494</v>
       </c>
       <c r="B203">
         <v>50128</v>
       </c>
       <c r="C203" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D203" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2031</v>
+        <v>2070</v>
       </c>
       <c r="G203" t="s">
-        <v>2032</v>
+        <v>2071</v>
       </c>
       <c r="H203"/>
       <c r="I203">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J203" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>51466</v>
       </c>
       <c r="B204">
         <v>50121</v>
       </c>
       <c r="C204" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D204" t="s">
-        <v>2033</v>
+        <v>2072</v>
       </c>
       <c r="E204"/>
       <c r="F204" t="s">
-        <v>2034</v>
+        <v>2073</v>
       </c>
       <c r="G204" t="s">
-        <v>2035</v>
+        <v>2074</v>
       </c>
       <c r="H204"/>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>51471</v>
       </c>
       <c r="B205">
         <v>50121</v>
       </c>
       <c r="C205" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D205" t="s">
-        <v>2033</v>
+        <v>2072</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>2036</v>
+        <v>2075</v>
       </c>
       <c r="G205" t="s">
-        <v>2037</v>
+        <v>2076</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>3</v>
       </c>
       <c r="J205" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>51472</v>
       </c>
       <c r="B206">
         <v>50122</v>
       </c>
       <c r="C206" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D206" t="s">
-        <v>2033</v>
+        <v>2072</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2036</v>
+        <v>2075</v>
       </c>
       <c r="G206" t="s">
-        <v>2037</v>
+        <v>2076</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>140</v>
       </c>
       <c r="J206" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51431</v>
       </c>
       <c r="B207">
         <v>50109</v>
       </c>
       <c r="C207" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D207" t="s">
-        <v>2038</v>
+        <v>2077</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2039</v>
+        <v>2078</v>
       </c>
       <c r="G207" t="s">
-        <v>2040</v>
+        <v>2079</v>
       </c>
       <c r="H207"/>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>51395</v>
       </c>
       <c r="B208">
         <v>50098</v>
       </c>
       <c r="C208" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D208"/>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2041</v>
+        <v>2080</v>
       </c>
       <c r="G208" t="s">
-        <v>2042</v>
+        <v>2081</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>50855</v>
       </c>
       <c r="B209">
         <v>50112</v>
       </c>
       <c r="C209" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D209" t="s">
-        <v>2043</v>
+        <v>2082</v>
       </c>
       <c r="E209" t="s">
-        <v>2044</v>
+        <v>2083</v>
       </c>
       <c r="F209" t="s">
-        <v>2045</v>
+        <v>2084</v>
       </c>
       <c r="G209" t="s">
-        <v>2046</v>
+        <v>2085</v>
       </c>
       <c r="H209"/>
       <c r="I209">
-        <v>2789</v>
+        <v>2940</v>
       </c>
       <c r="J209" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>50854</v>
       </c>
       <c r="B210">
         <v>50112</v>
       </c>
       <c r="C210" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D210" t="s">
-        <v>2047</v>
+        <v>2086</v>
       </c>
       <c r="E210" t="s">
-        <v>2048</v>
+        <v>2087</v>
       </c>
       <c r="F210" t="s">
-        <v>2049</v>
+        <v>2088</v>
       </c>
       <c r="G210" t="s">
-        <v>2050</v>
+        <v>2089</v>
       </c>
       <c r="H210"/>
       <c r="I210">
-        <v>2855</v>
+        <v>3022</v>
       </c>
       <c r="J210" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>50884</v>
       </c>
       <c r="B211">
         <v>50111</v>
       </c>
       <c r="C211" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D211" t="s">
-        <v>2051</v>
+        <v>2090</v>
       </c>
       <c r="E211" t="s">
-        <v>2052</v>
+        <v>2091</v>
       </c>
       <c r="F211" t="s">
-        <v>2053</v>
+        <v>2092</v>
       </c>
       <c r="G211" t="s">
-        <v>2054</v>
+        <v>2093</v>
       </c>
       <c r="H211"/>
       <c r="I211">
         <v>138</v>
       </c>
       <c r="J211" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>51502</v>
       </c>
       <c r="B212">
         <v>50111</v>
       </c>
       <c r="C212" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D212" t="s">
-        <v>2055</v>
+        <v>2094</v>
       </c>
       <c r="E212" t="s">
-        <v>2056</v>
+        <v>2095</v>
       </c>
       <c r="F212" t="s">
-        <v>2057</v>
+        <v>2096</v>
       </c>
       <c r="G212" t="s">
-        <v>2058</v>
+        <v>2097</v>
       </c>
       <c r="H212"/>
       <c r="I212">
         <v>161</v>
       </c>
       <c r="J212" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>50900</v>
       </c>
       <c r="B213">
         <v>50144</v>
       </c>
       <c r="C213" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D213" t="s">
-        <v>2059</v>
+        <v>2098</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2060</v>
+        <v>2099</v>
       </c>
       <c r="G213" t="s">
-        <v>2061</v>
+        <v>2100</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>50968</v>
       </c>
       <c r="B214">
         <v>50126</v>
       </c>
       <c r="C214" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D214" t="s">
-        <v>2062</v>
+        <v>2101</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2063</v>
+        <v>2102</v>
       </c>
       <c r="G214" t="s">
-        <v>2064</v>
+        <v>2103</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51428</v>
       </c>
       <c r="B215">
         <v>50111</v>
       </c>
       <c r="C215" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D215" t="s">
-        <v>2065</v>
+        <v>2104</v>
       </c>
       <c r="E215" t="s">
-        <v>2066</v>
+        <v>2105</v>
       </c>
       <c r="F215" t="s">
-        <v>2067</v>
+        <v>2106</v>
       </c>
       <c r="G215" t="s">
-        <v>2068</v>
+        <v>2107</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>161</v>
       </c>
       <c r="J215" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51501</v>
       </c>
       <c r="B216">
         <v>50133</v>
       </c>
       <c r="C216" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D216" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="G216" t="s">
-        <v>2071</v>
+        <v>2110</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>5</v>
       </c>
       <c r="J216" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51489</v>
       </c>
       <c r="B217">
         <v>50126</v>
       </c>
       <c r="C217" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D217" t="s">
-        <v>2072</v>
+        <v>2111</v>
       </c>
       <c r="E217" t="s">
-        <v>2073</v>
+        <v>2112</v>
       </c>
       <c r="F217" t="s">
-        <v>2074</v>
+        <v>2113</v>
       </c>
       <c r="G217" t="s">
-        <v>2075</v>
+        <v>2114</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>10</v>
       </c>
       <c r="J217" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>51259</v>
       </c>
       <c r="B218">
         <v>50081</v>
       </c>
       <c r="C218" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D218" t="s">
-        <v>2076</v>
+        <v>2115</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2077</v>
+        <v>2116</v>
       </c>
       <c r="G218" t="s">
-        <v>2078</v>
+        <v>2117</v>
       </c>
       <c r="H218"/>
       <c r="I218">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51496</v>
       </c>
       <c r="B219">
         <v>50192</v>
       </c>
       <c r="C219" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D219" t="s">
-        <v>2079</v>
+        <v>2118</v>
       </c>
       <c r="E219" t="s">
-        <v>2080</v>
+        <v>2119</v>
       </c>
       <c r="F219" t="s">
-        <v>2081</v>
+        <v>2120</v>
       </c>
       <c r="G219" t="s">
-        <v>2082</v>
+        <v>2121</v>
       </c>
       <c r="H219"/>
       <c r="I219">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="J219" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>51470</v>
       </c>
       <c r="B220">
         <v>50121</v>
       </c>
       <c r="C220" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D220" t="s">
-        <v>2083</v>
+        <v>2122</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>2084</v>
+        <v>2123</v>
       </c>
       <c r="G220" t="s">
-        <v>2085</v>
+        <v>2124</v>
       </c>
       <c r="H220"/>
       <c r="I220">
         <v>3</v>
       </c>
       <c r="J220" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>51412</v>
       </c>
       <c r="B221">
         <v>50144</v>
       </c>
       <c r="C221" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D221" t="s">
-        <v>2086</v>
+        <v>2125</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2087</v>
+        <v>2126</v>
       </c>
       <c r="G221" t="s">
-        <v>2088</v>
+        <v>2127</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>52271</v>
       </c>
       <c r="B222">
         <v>50193</v>
       </c>
       <c r="C222" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2089</v>
+        <v>2128</v>
       </c>
       <c r="G222" t="s">
-        <v>2090</v>
+        <v>2129</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>52211</v>
       </c>
       <c r="B223">
         <v>49806</v>
       </c>
       <c r="C223" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D223"/>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2091</v>
+        <v>2130</v>
       </c>
       <c r="G223" t="s">
-        <v>2092</v>
+        <v>2131</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>52206</v>
       </c>
       <c r="B224">
         <v>49806</v>
       </c>
       <c r="C224" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D224"/>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2093</v>
+        <v>2132</v>
       </c>
       <c r="G224" t="s">
-        <v>2094</v>
+        <v>2133</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>50836</v>
       </c>
       <c r="B225">
         <v>49783</v>
       </c>
       <c r="C225" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D225" t="s">
-        <v>2095</v>
+        <v>2134</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>2096</v>
+        <v>2135</v>
       </c>
       <c r="G225" t="s">
-        <v>2097</v>
+        <v>2136</v>
       </c>
       <c r="H225" t="s">
-        <v>2098</v>
+        <v>2137</v>
       </c>
       <c r="I225">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J225" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>52866</v>
       </c>
       <c r="B226">
         <v>49811</v>
       </c>
       <c r="C226" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="D226" t="s">
-        <v>2099</v>
+        <v>2138</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>2100</v>
+        <v>2139</v>
       </c>
       <c r="G226" t="s">
-        <v>2101</v>
+        <v>2140</v>
       </c>
       <c r="H226"/>
       <c r="I226">
         <v>5</v>
       </c>
       <c r="J226" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>50901</v>
       </c>
       <c r="B227">
         <v>50144</v>
       </c>
       <c r="C227" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D227" t="s">
-        <v>2102</v>
+        <v>2141</v>
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2103</v>
+        <v>2142</v>
       </c>
       <c r="G227" t="s">
-        <v>2104</v>
+        <v>2143</v>
       </c>
       <c r="H227"/>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>51449</v>
       </c>
       <c r="B228">
         <v>50111</v>
       </c>
       <c r="C228" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2105</v>
+        <v>2144</v>
       </c>
       <c r="G228" t="s">
-        <v>2106</v>
+        <v>2145</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>51316</v>
       </c>
       <c r="B229">
         <v>50163</v>
       </c>
       <c r="C229" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D229" t="s">
-        <v>1686</v>
+        <v>1725</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2107</v>
+        <v>2146</v>
       </c>
       <c r="G229" t="s">
-        <v>2108</v>
+        <v>2147</v>
       </c>
       <c r="H229"/>
       <c r="I229">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J229" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>51014</v>
       </c>
       <c r="B230">
         <v>50189</v>
       </c>
       <c r="C230" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D230" t="s">
-        <v>2109</v>
+        <v>2148</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2110</v>
+        <v>2149</v>
       </c>
       <c r="G230" t="s">
-        <v>2111</v>
+        <v>2150</v>
       </c>
       <c r="H230"/>
       <c r="I230">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J230" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>51425</v>
       </c>
       <c r="B231">
         <v>50189</v>
       </c>
       <c r="C231" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D231" t="s">
-        <v>2112</v>
+        <v>2151</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2113</v>
+        <v>2152</v>
       </c>
       <c r="G231" t="s">
-        <v>2114</v>
+        <v>2153</v>
       </c>
       <c r="H231"/>
       <c r="I231">
         <v>3</v>
       </c>
       <c r="J231" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>50905</v>
       </c>
       <c r="B232">
         <v>50145</v>
       </c>
       <c r="C232" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D232" t="s">
-        <v>2115</v>
+        <v>2154</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2116</v>
+        <v>2155</v>
       </c>
       <c r="G232" t="s">
-        <v>2117</v>
+        <v>2156</v>
       </c>
       <c r="H232"/>
       <c r="I232">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>50904</v>
       </c>
       <c r="B233">
         <v>50145</v>
       </c>
       <c r="C233" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D233" t="s">
-        <v>2115</v>
+        <v>2154</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="G233" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="H233"/>
       <c r="I233">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>51002</v>
       </c>
       <c r="B234">
         <v>50178</v>
       </c>
       <c r="C234" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D234" t="s">
-        <v>2120</v>
+        <v>2159</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2121</v>
+        <v>2160</v>
       </c>
       <c r="G234" t="s">
-        <v>2122</v>
+        <v>2161</v>
       </c>
       <c r="H234"/>
       <c r="I234">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J234" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>51119</v>
       </c>
       <c r="B235">
         <v>50178</v>
       </c>
       <c r="C235" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D235" t="s">
-        <v>2123</v>
+        <v>2162</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2124</v>
+        <v>2163</v>
       </c>
       <c r="G235" t="s">
-        <v>2125</v>
+        <v>2164</v>
       </c>
       <c r="H235"/>
       <c r="I235">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J235" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>51034</v>
       </c>
       <c r="B236">
         <v>50178</v>
       </c>
       <c r="C236" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D236" t="s">
-        <v>2126</v>
+        <v>2165</v>
       </c>
       <c r="E236" t="s">
-        <v>2127</v>
+        <v>2166</v>
       </c>
       <c r="F236" t="s">
-        <v>2128</v>
+        <v>2167</v>
       </c>
       <c r="G236" t="s">
-        <v>2129</v>
+        <v>2168</v>
       </c>
       <c r="H236"/>
       <c r="I236">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J236" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>51120</v>
       </c>
       <c r="B237">
         <v>50178</v>
       </c>
       <c r="C237" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D237" t="s">
-        <v>2130</v>
+        <v>2169</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2131</v>
+        <v>2170</v>
       </c>
       <c r="G237" t="s">
-        <v>2132</v>
+        <v>2171</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>5</v>
       </c>
       <c r="J237" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>51165</v>
       </c>
       <c r="B238">
         <v>49953</v>
       </c>
       <c r="C238" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D238" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G238" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H238"/>
       <c r="I238">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>51166</v>
       </c>
       <c r="B239">
         <v>50070</v>
       </c>
       <c r="C239" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D239" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G239" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H239"/>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>51167</v>
       </c>
       <c r="B240">
         <v>50071</v>
       </c>
       <c r="C240" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D240" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G240" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H240"/>
       <c r="I240">
         <v>7</v>
       </c>
       <c r="J240" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>51168</v>
       </c>
       <c r="B241">
         <v>50167</v>
       </c>
       <c r="C241" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D241" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G241" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H241"/>
       <c r="I241">
         <v>8</v>
       </c>
       <c r="J241" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>51169</v>
       </c>
       <c r="B242">
         <v>49950</v>
       </c>
       <c r="C242" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D242" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G242" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H242"/>
       <c r="I242">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>51170</v>
       </c>
       <c r="B243">
         <v>50073</v>
       </c>
       <c r="C243" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D243" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G243" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H243"/>
       <c r="I243">
         <v>10</v>
       </c>
       <c r="J243" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>51171</v>
       </c>
       <c r="B244">
         <v>50075</v>
       </c>
       <c r="C244" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D244" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G244" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H244"/>
       <c r="I244">
         <v>2</v>
       </c>
       <c r="J244" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>51172</v>
       </c>
       <c r="B245">
         <v>50076</v>
       </c>
       <c r="C245" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D245" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="G245" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="H245"/>
       <c r="I245">
         <v>4</v>
       </c>
       <c r="J245" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>50857</v>
       </c>
       <c r="B246">
         <v>50144</v>
       </c>
       <c r="C246" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D246" t="s">
-        <v>2136</v>
+        <v>2175</v>
       </c>
       <c r="E246" t="s">
-        <v>2137</v>
+        <v>2176</v>
       </c>
       <c r="F246" t="s">
-        <v>2138</v>
+        <v>2177</v>
       </c>
       <c r="G246" t="s">
-        <v>2139</v>
+        <v>2178</v>
       </c>
       <c r="H246"/>
       <c r="I246">
         <v>137</v>
       </c>
       <c r="J246" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>50858</v>
       </c>
       <c r="B247">
         <v>50117</v>
       </c>
       <c r="C247" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D247" t="s">
-        <v>2136</v>
+        <v>2175</v>
       </c>
       <c r="E247" t="s">
-        <v>2140</v>
+        <v>2179</v>
       </c>
       <c r="F247" t="s">
-        <v>2138</v>
+        <v>2177</v>
       </c>
       <c r="G247" t="s">
-        <v>2139</v>
+        <v>2178</v>
       </c>
       <c r="H247"/>
       <c r="I247">
         <v>140</v>
       </c>
       <c r="J247" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>50999</v>
       </c>
       <c r="B248">
         <v>50180</v>
       </c>
       <c r="C248" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D248"/>
       <c r="E248"/>
       <c r="F248" t="s">
-        <v>2141</v>
+        <v>2180</v>
       </c>
       <c r="G248" t="s">
-        <v>2142</v>
+        <v>2181</v>
       </c>
       <c r="H248"/>
       <c r="I248">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>51011</v>
       </c>
       <c r="B249">
         <v>50180</v>
       </c>
       <c r="C249" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D249" t="s">
-        <v>2143</v>
+        <v>2182</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2144</v>
+        <v>2183</v>
       </c>
       <c r="G249" t="s">
-        <v>2145</v>
+        <v>2184</v>
       </c>
       <c r="H249"/>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
         <v>51009</v>
       </c>
       <c r="B250">
         <v>50180</v>
       </c>
       <c r="C250" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D250" t="s">
-        <v>2146</v>
+        <v>2185</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2147</v>
+        <v>2186</v>
       </c>
       <c r="G250" t="s">
-        <v>2148</v>
+        <v>2187</v>
       </c>
       <c r="H250"/>
       <c r="I250">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>51010</v>
       </c>
       <c r="B251">
         <v>50180</v>
       </c>
       <c r="C251" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D251" t="s">
-        <v>2149</v>
+        <v>2188</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2150</v>
+        <v>2189</v>
       </c>
       <c r="G251" t="s">
-        <v>2151</v>
+        <v>2190</v>
       </c>
       <c r="H251"/>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
         <v>51024</v>
       </c>
       <c r="B252">
         <v>50180</v>
       </c>
       <c r="C252" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D252" t="s">
-        <v>2152</v>
+        <v>2191</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2153</v>
+        <v>2192</v>
       </c>
       <c r="G252" t="s">
-        <v>2154</v>
+        <v>2193</v>
       </c>
       <c r="H252"/>
       <c r="I252">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>51008</v>
       </c>
       <c r="B253">
         <v>50180</v>
       </c>
       <c r="C253" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D253" t="s">
-        <v>2155</v>
+        <v>2194</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2156</v>
+        <v>2195</v>
       </c>
       <c r="G253" t="s">
-        <v>2157</v>
+        <v>2196</v>
       </c>
       <c r="H253"/>
       <c r="I253">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
         <v>51304</v>
       </c>
       <c r="B254">
         <v>50117</v>
       </c>
       <c r="C254" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D254" t="s">
-        <v>2158</v>
+        <v>2197</v>
       </c>
       <c r="E254" t="s">
-        <v>2159</v>
+        <v>2198</v>
       </c>
       <c r="F254" t="s">
-        <v>2160</v>
+        <v>2199</v>
       </c>
       <c r="G254" t="s">
-        <v>2161</v>
+        <v>2200</v>
       </c>
       <c r="H254"/>
       <c r="I254">
         <v>146</v>
       </c>
       <c r="J254" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>51209</v>
       </c>
       <c r="B255">
         <v>49953</v>
       </c>
       <c r="C255" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D255" t="s">
-        <v>2162</v>
+        <v>2201</v>
       </c>
       <c r="E255" t="s">
-        <v>2163</v>
+        <v>2202</v>
       </c>
       <c r="F255" t="s">
-        <v>2164</v>
+        <v>2203</v>
       </c>
       <c r="G255" t="s">
-        <v>2165</v>
+        <v>2204</v>
       </c>
       <c r="H255"/>
       <c r="I255">
         <v>153</v>
       </c>
       <c r="J255" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>51210</v>
       </c>
       <c r="B256">
         <v>50070</v>
       </c>
       <c r="C256" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D256" t="s">
-        <v>2162</v>
+        <v>2201</v>
       </c>
       <c r="E256" t="s">
-        <v>2166</v>
+        <v>2205</v>
       </c>
       <c r="F256" t="s">
-        <v>2164</v>
+        <v>2203</v>
       </c>
       <c r="G256" t="s">
-        <v>2165</v>
+        <v>2204</v>
       </c>
       <c r="H256"/>
       <c r="I256">
         <v>146</v>
       </c>
       <c r="J256" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>51215</v>
       </c>
       <c r="B257">
         <v>49950</v>
       </c>
       <c r="C257" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D257" t="s">
-        <v>1854</v>
+        <v>1893</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
-        <v>2167</v>
+        <v>2206</v>
       </c>
       <c r="G257" t="s">
-        <v>2168</v>
+        <v>2207</v>
       </c>
       <c r="H257"/>
       <c r="I257">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
         <v>51218</v>
       </c>
       <c r="B258">
         <v>50176</v>
       </c>
       <c r="C258" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D258" t="s">
-        <v>1854</v>
+        <v>1893</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
-        <v>2167</v>
+        <v>2206</v>
       </c>
       <c r="G258" t="s">
-        <v>2168</v>
+        <v>2207</v>
       </c>
       <c r="H258"/>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>50753</v>
       </c>
       <c r="B259">
         <v>49837</v>
       </c>
       <c r="C259" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2169</v>
+        <v>2208</v>
       </c>
       <c r="F259" t="s">
         <v>191</v>
       </c>
       <c r="G259"/>
       <c r="H259"/>
       <c r="I259">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J259" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
         <v>50754</v>
       </c>
       <c r="B260">
         <v>49837</v>
       </c>
       <c r="C260" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2170</v>
+        <v>2209</v>
       </c>
       <c r="F260" t="s">
         <v>191</v>
       </c>
       <c r="G260"/>
       <c r="H260"/>
       <c r="I260">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="J260" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
         <v>50755</v>
       </c>
       <c r="B261">
         <v>49837</v>
       </c>
       <c r="C261" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2171</v>
+        <v>2210</v>
       </c>
       <c r="F261" t="s">
         <v>191</v>
       </c>
       <c r="G261"/>
       <c r="H261"/>
       <c r="I261">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J261" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>52126</v>
       </c>
       <c r="B262">
         <v>49798</v>
       </c>
       <c r="C262" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
       <c r="D262"/>
       <c r="E262"/>
       <c r="F262" t="s">
-        <v>2172</v>
+        <v>2211</v>
       </c>
       <c r="G262" t="s">
-        <v>2173</v>
+        <v>2212</v>
       </c>
       <c r="H262"/>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>54677</v>
       </c>
       <c r="B263">
         <v>50193</v>
       </c>
       <c r="C263" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
       <c r="D263" t="s">
-        <v>2174</v>
+        <v>2213</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>2175</v>
+        <v>2214</v>
       </c>
       <c r="G263" t="s">
-        <v>2176</v>
+        <v>2215</v>
       </c>
       <c r="H263"/>
       <c r="I263">
         <v>1</v>
       </c>
       <c r="J263" t="s">
-        <v>1827</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>52131</v>
       </c>
       <c r="B264">
         <v>49798</v>
       </c>
       <c r="C264" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D264" t="s">
-        <v>2177</v>
+        <v>2216</v>
       </c>
       <c r="E264"/>
       <c r="F264" t="s">
-        <v>2178</v>
+        <v>2217</v>
       </c>
       <c r="G264" t="s">
-        <v>2179</v>
+        <v>2218</v>
       </c>
       <c r="H264"/>
       <c r="I264">
         <v>8</v>
       </c>
       <c r="J264" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>51178</v>
       </c>
       <c r="B265">
         <v>50075</v>
       </c>
       <c r="C265" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D265" t="s">
-        <v>2180</v>
+        <v>2219</v>
       </c>
       <c r="E265"/>
       <c r="F265" t="s">
-        <v>2181</v>
+        <v>2220</v>
       </c>
       <c r="G265" t="s">
-        <v>2182</v>
+        <v>2221</v>
       </c>
       <c r="H265"/>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>51179</v>
       </c>
       <c r="B266">
         <v>50098</v>
       </c>
       <c r="C266" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D266" t="s">
-        <v>2180</v>
+        <v>2219</v>
       </c>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2181</v>
+        <v>2220</v>
       </c>
       <c r="G266" t="s">
-        <v>2182</v>
+        <v>2221</v>
       </c>
       <c r="H266"/>
       <c r="I266">
         <v>2</v>
       </c>
       <c r="J266" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>50997</v>
       </c>
       <c r="B267">
         <v>50176</v>
       </c>
       <c r="C267" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D267" t="s">
-        <v>2183</v>
+        <v>2222</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2184</v>
+        <v>2223</v>
       </c>
       <c r="G267" t="s">
-        <v>2185</v>
+        <v>2224</v>
       </c>
       <c r="H267"/>
       <c r="I267">
         <v>4</v>
       </c>
       <c r="J267" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>52881</v>
       </c>
       <c r="B268">
         <v>49810</v>
       </c>
       <c r="C268" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D268" t="s">
-        <v>2186</v>
+        <v>2225</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="G268" t="s">
-        <v>2188</v>
+        <v>2227</v>
       </c>
       <c r="H268"/>
       <c r="I268">
         <v>10</v>
       </c>
       <c r="J268" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>52886</v>
       </c>
       <c r="B269">
         <v>49811</v>
       </c>
       <c r="C269" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D269" t="s">
-        <v>2189</v>
+        <v>2228</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="G269" t="s">
-        <v>2190</v>
+        <v>2229</v>
       </c>
       <c r="H269"/>
       <c r="I269">
         <v>5</v>
       </c>
       <c r="J269" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>52896</v>
       </c>
       <c r="B270">
         <v>49810</v>
       </c>
       <c r="C270" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D270" t="s">
-        <v>2191</v>
+        <v>2230</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="G270" t="s">
-        <v>2192</v>
+        <v>2231</v>
       </c>
       <c r="H270"/>
       <c r="I270">
         <v>3</v>
       </c>
       <c r="J270" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>50996</v>
       </c>
       <c r="B271">
         <v>50176</v>
       </c>
       <c r="C271" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D271" t="s">
-        <v>2193</v>
+        <v>2232</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2194</v>
+        <v>2233</v>
       </c>
       <c r="G271" t="s">
-        <v>2195</v>
+        <v>2234</v>
       </c>
       <c r="H271"/>
       <c r="I271">
         <v>3</v>
       </c>
       <c r="J271" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>50995</v>
       </c>
       <c r="B272">
         <v>50176</v>
       </c>
       <c r="C272" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D272" t="s">
-        <v>2196</v>
+        <v>2235</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2197</v>
+        <v>2236</v>
       </c>
       <c r="G272" t="s">
-        <v>2198</v>
+        <v>2237</v>
       </c>
       <c r="H272"/>
       <c r="I272">
         <v>2</v>
       </c>
       <c r="J272" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>51130</v>
       </c>
       <c r="B273">
         <v>49950</v>
       </c>
       <c r="C273" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D273" t="s">
-        <v>2199</v>
+        <v>2238</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2200</v>
+        <v>2239</v>
       </c>
       <c r="G273" t="s">
-        <v>2201</v>
+        <v>2240</v>
       </c>
       <c r="H273"/>
       <c r="I273">
         <v>4</v>
       </c>
       <c r="J273" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>51001</v>
       </c>
       <c r="B274">
         <v>50177</v>
       </c>
       <c r="C274" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D274" t="s">
-        <v>2202</v>
+        <v>2241</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2203</v>
+        <v>2242</v>
       </c>
       <c r="G274" t="s">
-        <v>2204</v>
+        <v>2243</v>
       </c>
       <c r="H274"/>
       <c r="I274">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>50767</v>
       </c>
       <c r="B275">
         <v>49842</v>
       </c>
       <c r="C275" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
-        <v>2205</v>
+        <v>2244</v>
       </c>
       <c r="F275" t="s">
         <v>202</v>
       </c>
       <c r="G275"/>
       <c r="H275"/>
       <c r="I275">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="J275" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>50768</v>
       </c>
       <c r="B276">
         <v>49842</v>
       </c>
       <c r="C276" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D276"/>
       <c r="E276" t="s">
-        <v>2206</v>
+        <v>2245</v>
       </c>
       <c r="F276" t="s">
         <v>202</v>
       </c>
       <c r="G276"/>
       <c r="H276"/>
       <c r="I276">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="J276" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>50769</v>
       </c>
       <c r="B277">
         <v>49842</v>
       </c>
       <c r="C277" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
-        <v>2207</v>
+        <v>2246</v>
       </c>
       <c r="F277" t="s">
         <v>202</v>
       </c>
       <c r="G277"/>
       <c r="H277"/>
       <c r="I277">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="J277" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
         <v>51467</v>
       </c>
       <c r="B278">
         <v>50121</v>
       </c>
       <c r="C278" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D278" t="s">
-        <v>2208</v>
+        <v>2247</v>
       </c>
       <c r="E278" t="s">
-        <v>2209</v>
+        <v>2248</v>
       </c>
       <c r="F278" t="s">
-        <v>2210</v>
+        <v>2249</v>
       </c>
       <c r="G278" t="s">
-        <v>2211</v>
+        <v>2250</v>
       </c>
       <c r="H278"/>
       <c r="I278">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J278" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>51468</v>
       </c>
       <c r="B279">
         <v>50127</v>
       </c>
       <c r="C279" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D279" t="s">
-        <v>2208</v>
+        <v>2247</v>
       </c>
       <c r="E279" t="s">
-        <v>2212</v>
+        <v>2251</v>
       </c>
       <c r="F279" t="s">
-        <v>2210</v>
+        <v>2249</v>
       </c>
       <c r="G279" t="s">
-        <v>2211</v>
+        <v>2250</v>
       </c>
       <c r="H279"/>
       <c r="I279">
         <v>149</v>
       </c>
       <c r="J279" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
         <v>51469</v>
       </c>
       <c r="B280">
         <v>50128</v>
       </c>
       <c r="C280" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D280" t="s">
-        <v>2208</v>
+        <v>2247</v>
       </c>
       <c r="E280" t="s">
-        <v>2213</v>
+        <v>2252</v>
       </c>
       <c r="F280" t="s">
-        <v>2210</v>
+        <v>2249</v>
       </c>
       <c r="G280" t="s">
-        <v>2211</v>
+        <v>2250</v>
       </c>
       <c r="H280"/>
       <c r="I280">
         <v>6</v>
       </c>
       <c r="J280" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>51409</v>
       </c>
       <c r="B281">
         <v>50109</v>
       </c>
       <c r="C281" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D281" t="s">
-        <v>2214</v>
+        <v>2253</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2215</v>
+        <v>2254</v>
       </c>
       <c r="G281" t="s">
-        <v>2216</v>
+        <v>2255</v>
       </c>
       <c r="H281"/>
       <c r="I281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J281" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>51426</v>
       </c>
       <c r="B282">
         <v>50109</v>
       </c>
       <c r="C282" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D282" t="s">
-        <v>2214</v>
+        <v>2253</v>
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2217</v>
+        <v>2256</v>
       </c>
       <c r="G282" t="s">
-        <v>2218</v>
+        <v>2257</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>51393</v>
       </c>
       <c r="B283">
         <v>50098</v>
       </c>
       <c r="C283" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D283" t="s">
-        <v>2219</v>
+        <v>2258</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2220</v>
+        <v>2259</v>
       </c>
       <c r="G283" t="s">
-        <v>2221</v>
+        <v>2260</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
         <v>51390</v>
       </c>
       <c r="B284">
         <v>50098</v>
       </c>
       <c r="C284" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D284" t="s">
-        <v>2222</v>
+        <v>2261</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2223</v>
+        <v>2262</v>
       </c>
       <c r="G284" t="s">
-        <v>2224</v>
+        <v>2263</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>5</v>
       </c>
       <c r="J284" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
         <v>51391</v>
       </c>
       <c r="B285">
         <v>49950</v>
       </c>
       <c r="C285" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D285" t="s">
-        <v>2222</v>
+        <v>2261</v>
       </c>
       <c r="E285"/>
       <c r="F285" t="s">
-        <v>2223</v>
+        <v>2262</v>
       </c>
       <c r="G285" t="s">
-        <v>2224</v>
+        <v>2263</v>
       </c>
       <c r="H285"/>
       <c r="I285">
         <v>6</v>
       </c>
       <c r="J285" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>51392</v>
       </c>
       <c r="B286">
         <v>50177</v>
       </c>
       <c r="C286" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D286" t="s">
-        <v>2222</v>
+        <v>2261</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2223</v>
+        <v>2262</v>
       </c>
       <c r="G286" t="s">
-        <v>2224</v>
+        <v>2263</v>
       </c>
       <c r="H286"/>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
         <v>51459</v>
       </c>
       <c r="B287">
         <v>50119</v>
       </c>
       <c r="C287" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D287" t="s">
-        <v>2225</v>
+        <v>2264</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2226</v>
+        <v>2265</v>
       </c>
       <c r="G287" t="s">
-        <v>2227</v>
+        <v>2266</v>
       </c>
       <c r="H287"/>
       <c r="I287">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
         <v>50975</v>
       </c>
       <c r="B288">
         <v>50169</v>
       </c>
       <c r="C288" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D288" t="s">
-        <v>2228</v>
+        <v>2267</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>2229</v>
+        <v>2268</v>
       </c>
       <c r="G288" t="s">
-        <v>2230</v>
+        <v>2269</v>
       </c>
       <c r="H288"/>
       <c r="I288">
         <v>28</v>
       </c>
       <c r="J288" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
         <v>50998</v>
       </c>
       <c r="B289">
         <v>50177</v>
       </c>
       <c r="C289" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D289" t="s">
-        <v>2231</v>
+        <v>2270</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
-        <v>2232</v>
+        <v>2271</v>
       </c>
       <c r="G289" t="s">
-        <v>2233</v>
+        <v>2272</v>
       </c>
       <c r="H289"/>
       <c r="I289">
         <v>0</v>
       </c>
       <c r="J289" t="s">
-        <v>1921</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
         <v>51295</v>
       </c>
       <c r="B290">
         <v>50185</v>
       </c>
       <c r="C290" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D290" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="G290" t="s">
-        <v>2236</v>
+        <v>2275</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
         <v>51476</v>
       </c>
       <c r="B291">
         <v>50124</v>
       </c>
       <c r="C291" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D291" t="s">
-        <v>2237</v>
+        <v>2276</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2238</v>
+        <v>2277</v>
       </c>
       <c r="G291" t="s">
-        <v>2239</v>
+        <v>2278</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>9</v>
       </c>
       <c r="J291" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
         <v>51475</v>
       </c>
       <c r="B292">
         <v>50124</v>
       </c>
       <c r="C292" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="D292" t="s">
-        <v>2240</v>
+        <v>2279</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2241</v>
+        <v>2280</v>
       </c>
       <c r="G292" t="s">
-        <v>2242</v>
+        <v>2281</v>
       </c>
       <c r="H292"/>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
         <v>51500</v>
       </c>
       <c r="B293">
         <v>50133</v>
       </c>
       <c r="C293" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
       <c r="D293" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
-        <v>2243</v>
+        <v>2282</v>
       </c>
       <c r="G293" t="s">
-        <v>2244</v>
+        <v>2283</v>
       </c>
       <c r="H293"/>
       <c r="I293">
         <v>5</v>
       </c>
       <c r="J293" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
         <v>50953</v>
       </c>
       <c r="B294">
         <v>50164</v>
       </c>
       <c r="C294" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D294" t="s">
-        <v>2245</v>
+        <v>2284</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
-        <v>2246</v>
+        <v>2285</v>
       </c>
       <c r="G294" t="s">
-        <v>2247</v>
+        <v>2286</v>
       </c>
       <c r="H294"/>
       <c r="I294">
         <v>6</v>
       </c>
       <c r="J294" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
         <v>50859</v>
       </c>
       <c r="B295">
         <v>50152</v>
       </c>
       <c r="C295" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D295" t="s">
-        <v>2248</v>
+        <v>2287</v>
       </c>
       <c r="E295"/>
       <c r="F295" t="s">
-        <v>2249</v>
+        <v>2288</v>
       </c>
       <c r="G295" t="s">
-        <v>2250</v>
+        <v>2289</v>
       </c>
       <c r="H295"/>
       <c r="I295">
         <v>2</v>
       </c>
       <c r="J295" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
         <v>50923</v>
       </c>
       <c r="B296">
         <v>50152</v>
       </c>
       <c r="C296" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D296"/>
       <c r="E296"/>
       <c r="F296" t="s">
-        <v>2251</v>
+        <v>2290</v>
       </c>
       <c r="G296" t="s">
-        <v>2252</v>
+        <v>2291</v>
       </c>
       <c r="H296"/>
       <c r="I296">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
         <v>50897</v>
       </c>
       <c r="B297">
         <v>50152</v>
       </c>
       <c r="C297" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D297" t="s">
-        <v>2253</v>
+        <v>2292</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
-        <v>2254</v>
+        <v>2293</v>
       </c>
       <c r="G297" t="s">
-        <v>2255</v>
+        <v>2294</v>
       </c>
       <c r="H297"/>
       <c r="I297">
         <v>4</v>
       </c>
       <c r="J297" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
         <v>50922</v>
       </c>
       <c r="B298">
         <v>50152</v>
       </c>
       <c r="C298" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
       <c r="D298" t="s">
-        <v>2256</v>
+        <v>2295</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>2257</v>
+        <v>2296</v>
       </c>
       <c r="G298" t="s">
-        <v>2258</v>
+        <v>2297</v>
       </c>
       <c r="H298"/>
       <c r="I298">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J298" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -33743,2167 +34299,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
+        <v>847</v>
+      </c>
+      <c r="M1" t="s">
         <v>839</v>
       </c>
-      <c r="M1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N1" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="O1" t="s">
-        <v>2707</v>
+        <v>2746</v>
       </c>
       <c r="P1" t="s">
-        <v>2711</v>
+        <v>2750</v>
       </c>
       <c r="Q1" t="s">
-        <v>2716</v>
+        <v>2755</v>
       </c>
       <c r="R1" t="s">
-        <v>2717</v>
+        <v>2756</v>
       </c>
       <c r="S1" t="s">
-        <v>2721</v>
+        <v>2760</v>
       </c>
       <c r="T1" t="s">
-        <v>2723</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C2" t="s">
-        <v>2259</v>
+        <v>2298</v>
       </c>
       <c r="D2" t="s">
-        <v>2263</v>
+        <v>2302</v>
       </c>
       <c r="E2" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F2" t="s">
         <v>277</v>
       </c>
       <c r="G2" t="s">
-        <v>2428</v>
+        <v>2467</v>
       </c>
       <c r="H2" t="s">
-        <v>2435</v>
+        <v>2474</v>
       </c>
       <c r="I2" t="s">
-        <v>2452</v>
+        <v>2491</v>
       </c>
       <c r="J2" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="K2" t="s">
-        <v>2533</v>
+        <v>2572</v>
       </c>
       <c r="L2" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="M2" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="N2" t="s">
-        <v>2703</v>
+        <v>2742</v>
       </c>
       <c r="O2" t="s">
-        <v>2708</v>
+        <v>2747</v>
       </c>
       <c r="P2" t="s">
-        <v>2712</v>
+        <v>2751</v>
       </c>
       <c r="Q2" t="s">
-        <v>1456</v>
+        <v>1495</v>
       </c>
       <c r="R2" t="s">
-        <v>2718</v>
+        <v>2757</v>
       </c>
       <c r="S2" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="T2" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="D3" t="s">
-        <v>2264</v>
+        <v>2303</v>
       </c>
       <c r="E3" t="s">
         <v>79</v>
       </c>
       <c r="F3" t="s">
-        <v>2424</v>
+        <v>2463</v>
       </c>
       <c r="G3" t="s">
         <v>325</v>
       </c>
       <c r="H3" t="s">
-        <v>2436</v>
+        <v>2475</v>
       </c>
       <c r="I3" t="s">
-        <v>2453</v>
+        <v>2492</v>
       </c>
       <c r="J3" t="s">
-        <v>2483</v>
+        <v>2522</v>
       </c>
       <c r="K3" t="s">
-        <v>2534</v>
+        <v>2573</v>
       </c>
       <c r="L3" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="M3" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="N3" t="s">
-        <v>2704</v>
+        <v>2743</v>
       </c>
       <c r="O3" t="s">
-        <v>2709</v>
+        <v>2748</v>
       </c>
       <c r="P3" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="Q3" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
       <c r="R3" t="s">
-        <v>1682</v>
+        <v>1721</v>
       </c>
       <c r="S3" t="s">
-        <v>2722</v>
+        <v>2761</v>
       </c>
       <c r="T3" t="s">
-        <v>1462</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>74</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>2265</v>
+        <v>2304</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="s">
-        <v>2425</v>
+        <v>2464</v>
       </c>
       <c r="G4" t="s">
-        <v>2429</v>
+        <v>2468</v>
       </c>
       <c r="H4" t="s">
-        <v>2437</v>
+        <v>2476</v>
       </c>
       <c r="I4" t="s">
-        <v>2454</v>
+        <v>2493</v>
       </c>
       <c r="J4" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="K4" t="s">
-        <v>2535</v>
+        <v>2574</v>
       </c>
       <c r="M4" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="N4" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="O4" t="s">
-        <v>2710</v>
+        <v>2749</v>
       </c>
       <c r="P4" t="s">
-        <v>2713</v>
+        <v>2752</v>
       </c>
       <c r="Q4" t="s">
-        <v>1460</v>
+        <v>1499</v>
       </c>
       <c r="R4" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D5" t="s">
-        <v>2266</v>
+        <v>2305</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
       <c r="F5" t="s">
         <v>128</v>
       </c>
       <c r="G5" t="s">
-        <v>2430</v>
+        <v>2469</v>
       </c>
       <c r="H5" t="s">
         <v>154</v>
       </c>
       <c r="I5" t="s">
-        <v>2455</v>
+        <v>2494</v>
       </c>
       <c r="J5" t="s">
-        <v>2484</v>
+        <v>2523</v>
       </c>
       <c r="K5" t="s">
-        <v>2536</v>
+        <v>2575</v>
       </c>
       <c r="M5" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="N5" t="s">
-        <v>2705</v>
+        <v>2744</v>
       </c>
       <c r="O5" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="P5" t="s">
-        <v>2710</v>
+        <v>2749</v>
       </c>
       <c r="Q5" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="R5" t="s">
-        <v>1984</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="D6" t="s">
-        <v>2267</v>
+        <v>2306</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>2426</v>
+        <v>2465</v>
       </c>
       <c r="G6" t="s">
-        <v>2431</v>
+        <v>2470</v>
       </c>
       <c r="H6" t="s">
-        <v>2438</v>
+        <v>2477</v>
       </c>
       <c r="I6" t="s">
-        <v>2456</v>
+        <v>2495</v>
       </c>
       <c r="J6" t="s">
-        <v>2485</v>
+        <v>2524</v>
       </c>
       <c r="K6" t="s">
-        <v>2537</v>
+        <v>2576</v>
       </c>
       <c r="M6" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="N6" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="P6" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="Q6" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="R6" t="s">
-        <v>1625</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D7" t="s">
-        <v>2268</v>
+        <v>2307</v>
       </c>
       <c r="E7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F7" t="s">
-        <v>2427</v>
+        <v>2466</v>
       </c>
       <c r="G7" t="s">
-        <v>2432</v>
+        <v>2471</v>
       </c>
       <c r="H7" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="I7" t="s">
-        <v>2457</v>
+        <v>2496</v>
       </c>
       <c r="J7" t="s">
-        <v>2486</v>
+        <v>2525</v>
       </c>
       <c r="K7" t="s">
-        <v>2452</v>
+        <v>2491</v>
       </c>
       <c r="M7" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="N7" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="P7" t="s">
-        <v>2714</v>
+        <v>2753</v>
       </c>
       <c r="R7" t="s">
-        <v>2719</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>2260</v>
+        <v>2299</v>
       </c>
       <c r="D8" t="s">
-        <v>2269</v>
+        <v>2308</v>
       </c>
       <c r="F8" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="G8" t="s">
-        <v>2433</v>
+        <v>2472</v>
       </c>
       <c r="H8" t="s">
-        <v>2439</v>
+        <v>2478</v>
       </c>
       <c r="I8" t="s">
-        <v>2458</v>
+        <v>2497</v>
       </c>
       <c r="J8" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="K8" t="s">
-        <v>2453</v>
+        <v>2492</v>
       </c>
       <c r="N8" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="P8" t="s">
-        <v>2715</v>
+        <v>2754</v>
       </c>
       <c r="R8" t="s">
-        <v>2720</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>289</v>
       </c>
       <c r="D9" t="s">
-        <v>2270</v>
+        <v>2309</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" t="s">
         <v>95</v>
       </c>
       <c r="H9" t="s">
         <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>2459</v>
+        <v>2498</v>
       </c>
       <c r="J9" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="K9" t="s">
-        <v>2538</v>
+        <v>2577</v>
       </c>
       <c r="N9" t="s">
         <v>299</v>
       </c>
       <c r="P9" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="R9" t="s">
-        <v>1665</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>2261</v>
+        <v>2300</v>
       </c>
       <c r="D10" t="s">
-        <v>2271</v>
+        <v>2310</v>
       </c>
       <c r="F10" t="s">
         <v>303</v>
       </c>
       <c r="G10" t="s">
-        <v>2434</v>
+        <v>2473</v>
       </c>
       <c r="H10" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="I10" t="s">
-        <v>2460</v>
+        <v>2499</v>
       </c>
       <c r="J10" t="s">
-        <v>2487</v>
+        <v>2526</v>
       </c>
       <c r="K10" t="s">
-        <v>2539</v>
+        <v>2578</v>
       </c>
       <c r="N10" t="s">
-        <v>2706</v>
+        <v>2745</v>
       </c>
       <c r="R10" t="s">
-        <v>1619</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2262</v>
+        <v>2301</v>
       </c>
       <c r="D11" t="s">
-        <v>2272</v>
+        <v>2311</v>
       </c>
       <c r="F11" t="s">
         <v>139</v>
       </c>
       <c r="H11" t="s">
-        <v>2440</v>
+        <v>2479</v>
       </c>
       <c r="I11" t="s">
-        <v>2461</v>
+        <v>2500</v>
       </c>
       <c r="J11" t="s">
-        <v>2488</v>
+        <v>2527</v>
       </c>
       <c r="K11" t="s">
-        <v>2540</v>
+        <v>2579</v>
       </c>
       <c r="R11" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2273</v>
+        <v>2312</v>
       </c>
       <c r="F12" t="s">
         <v>93</v>
       </c>
       <c r="H12" t="s">
-        <v>2441</v>
+        <v>2480</v>
       </c>
       <c r="I12" t="s">
         <v>325</v>
       </c>
       <c r="J12" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="K12" t="s">
-        <v>2541</v>
+        <v>2580</v>
       </c>
       <c r="R12" t="s">
-        <v>1632</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>2274</v>
+        <v>2313</v>
       </c>
       <c r="H13" t="s">
         <v>82</v>
       </c>
       <c r="I13" t="s">
         <v>110</v>
       </c>
       <c r="J13" t="s">
-        <v>2489</v>
+        <v>2528</v>
       </c>
       <c r="K13" t="s">
-        <v>2542</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>2275</v>
+        <v>2314</v>
       </c>
       <c r="H14" t="s">
-        <v>2442</v>
+        <v>2481</v>
       </c>
       <c r="I14" t="s">
-        <v>2462</v>
+        <v>2501</v>
       </c>
       <c r="J14" t="s">
-        <v>2490</v>
+        <v>2529</v>
       </c>
       <c r="K14" t="s">
-        <v>2543</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2276</v>
+        <v>2315</v>
       </c>
       <c r="H15" t="s">
-        <v>2443</v>
+        <v>2482</v>
       </c>
       <c r="I15" t="s">
         <v>263</v>
       </c>
       <c r="J15" t="s">
-        <v>2491</v>
+        <v>2530</v>
       </c>
       <c r="K15" t="s">
-        <v>2544</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2277</v>
+        <v>2316</v>
       </c>
       <c r="H16" t="s">
         <v>271</v>
       </c>
       <c r="I16" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="J16" t="s">
-        <v>2492</v>
+        <v>2531</v>
       </c>
       <c r="K16" t="s">
-        <v>2545</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2278</v>
+        <v>2317</v>
       </c>
       <c r="H17" t="s">
-        <v>2444</v>
+        <v>2483</v>
       </c>
       <c r="I17" t="s">
-        <v>2463</v>
+        <v>2502</v>
       </c>
       <c r="J17" t="s">
-        <v>2493</v>
+        <v>2532</v>
       </c>
       <c r="K17" t="s">
-        <v>2455</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2279</v>
+        <v>2318</v>
       </c>
       <c r="H18" t="s">
-        <v>2445</v>
+        <v>2484</v>
       </c>
       <c r="I18" t="s">
-        <v>2464</v>
+        <v>2503</v>
       </c>
       <c r="J18" t="s">
         <v>49</v>
       </c>
       <c r="K18" t="s">
-        <v>2546</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2280</v>
+        <v>2319</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
-        <v>2465</v>
+        <v>2504</v>
       </c>
       <c r="J19" t="s">
-        <v>2494</v>
+        <v>2533</v>
       </c>
       <c r="K19" t="s">
-        <v>2547</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2281</v>
+        <v>2320</v>
       </c>
       <c r="H20" t="s">
-        <v>2446</v>
+        <v>2485</v>
       </c>
       <c r="I20" t="s">
-        <v>2466</v>
+        <v>2505</v>
       </c>
       <c r="J20" t="s">
-        <v>2495</v>
+        <v>2534</v>
       </c>
       <c r="K20" t="s">
-        <v>2548</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2282</v>
+        <v>2321</v>
       </c>
       <c r="H21" t="s">
-        <v>2447</v>
+        <v>2486</v>
       </c>
       <c r="I21" t="s">
-        <v>2467</v>
+        <v>2506</v>
       </c>
       <c r="J21" t="s">
-        <v>2496</v>
+        <v>2535</v>
       </c>
       <c r="K21" t="s">
-        <v>2549</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2283</v>
+        <v>2322</v>
       </c>
       <c r="H22" t="s">
         <v>284</v>
       </c>
       <c r="I22" t="s">
-        <v>2468</v>
+        <v>2507</v>
       </c>
       <c r="J22" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="K22" t="s">
-        <v>2550</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
       <c r="H23" t="s">
-        <v>2448</v>
+        <v>2487</v>
       </c>
       <c r="I23" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="J23" t="s">
-        <v>2497</v>
+        <v>2536</v>
       </c>
       <c r="K23" t="s">
-        <v>2551</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2285</v>
+        <v>2324</v>
       </c>
       <c r="H24" t="s">
-        <v>2449</v>
+        <v>2488</v>
       </c>
       <c r="I24" t="s">
-        <v>2469</v>
+        <v>2508</v>
       </c>
       <c r="J24" t="s">
-        <v>2498</v>
+        <v>2537</v>
       </c>
       <c r="K24" t="s">
-        <v>2552</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2286</v>
+        <v>2325</v>
       </c>
       <c r="H25" t="s">
         <v>215</v>
       </c>
       <c r="I25" t="s">
-        <v>2470</v>
+        <v>2509</v>
       </c>
       <c r="J25" t="s">
-        <v>2499</v>
+        <v>2538</v>
       </c>
       <c r="K25" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2287</v>
+        <v>2326</v>
       </c>
       <c r="H26" t="s">
-        <v>2450</v>
+        <v>2489</v>
       </c>
       <c r="I26" t="s">
-        <v>2471</v>
+        <v>2510</v>
       </c>
       <c r="J26" t="s">
-        <v>2500</v>
+        <v>2539</v>
       </c>
       <c r="K26" t="s">
-        <v>2553</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2288</v>
+        <v>2327</v>
       </c>
       <c r="H27" t="s">
-        <v>2451</v>
+        <v>2490</v>
       </c>
       <c r="I27" t="s">
         <v>160</v>
       </c>
       <c r="J27" t="s">
-        <v>2501</v>
+        <v>2540</v>
       </c>
       <c r="K27" t="s">
-        <v>2554</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2289</v>
+        <v>2328</v>
       </c>
       <c r="H28" t="s">
         <v>278</v>
       </c>
       <c r="I28" t="s">
-        <v>2472</v>
+        <v>2511</v>
       </c>
       <c r="J28" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="K28" t="s">
-        <v>2555</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2290</v>
+        <v>2329</v>
       </c>
       <c r="I29" t="s">
-        <v>2473</v>
+        <v>2512</v>
       </c>
       <c r="J29" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="K29" t="s">
-        <v>2556</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2291</v>
+        <v>2330</v>
       </c>
       <c r="I30" t="s">
         <v>156</v>
       </c>
       <c r="J30" t="s">
-        <v>2504</v>
+        <v>2543</v>
       </c>
       <c r="K30" t="s">
-        <v>2557</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2292</v>
+        <v>2331</v>
       </c>
       <c r="I31" t="s">
-        <v>2474</v>
+        <v>2513</v>
       </c>
       <c r="J31" t="s">
-        <v>2505</v>
+        <v>2544</v>
       </c>
       <c r="K31" t="s">
-        <v>2558</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2293</v>
+        <v>2332</v>
       </c>
       <c r="I32" t="s">
-        <v>2475</v>
+        <v>2514</v>
       </c>
       <c r="J32" t="s">
-        <v>2506</v>
+        <v>2545</v>
       </c>
       <c r="K32" t="s">
-        <v>2559</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2294</v>
+        <v>2333</v>
       </c>
       <c r="I33" t="s">
-        <v>2476</v>
+        <v>2515</v>
       </c>
       <c r="J33" t="s">
-        <v>2507</v>
+        <v>2546</v>
       </c>
       <c r="K33" t="s">
-        <v>2560</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2295</v>
+        <v>2334</v>
       </c>
       <c r="I34" t="s">
-        <v>2477</v>
+        <v>2516</v>
       </c>
       <c r="J34" t="s">
         <v>131</v>
       </c>
       <c r="K34" t="s">
-        <v>2561</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2296</v>
+        <v>2335</v>
       </c>
       <c r="I35" t="s">
-        <v>2478</v>
+        <v>2517</v>
       </c>
       <c r="J35" t="s">
-        <v>2508</v>
+        <v>2547</v>
       </c>
       <c r="K35" t="s">
-        <v>2562</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2297</v>
+        <v>2336</v>
       </c>
       <c r="I36" t="s">
-        <v>2479</v>
+        <v>2518</v>
       </c>
       <c r="J36" t="s">
-        <v>2509</v>
+        <v>2548</v>
       </c>
       <c r="K36" t="s">
-        <v>2563</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>2298</v>
+        <v>2337</v>
       </c>
       <c r="I37" t="s">
-        <v>2480</v>
+        <v>2519</v>
       </c>
       <c r="J37" t="s">
-        <v>2510</v>
+        <v>2549</v>
       </c>
       <c r="K37" t="s">
-        <v>2564</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2299</v>
+        <v>2338</v>
       </c>
       <c r="I38" t="s">
-        <v>2481</v>
+        <v>2520</v>
       </c>
       <c r="J38" t="s">
-        <v>2511</v>
+        <v>2550</v>
       </c>
       <c r="K38" t="s">
-        <v>2565</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2300</v>
+        <v>2339</v>
       </c>
       <c r="I39" t="s">
-        <v>2482</v>
+        <v>2521</v>
       </c>
       <c r="J39" t="s">
-        <v>2512</v>
+        <v>2551</v>
       </c>
       <c r="K39" t="s">
-        <v>2566</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2301</v>
+        <v>2340</v>
       </c>
       <c r="I40" t="s">
         <v>95</v>
       </c>
       <c r="J40" t="s">
-        <v>2513</v>
+        <v>2552</v>
       </c>
       <c r="K40" t="s">
-        <v>2567</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2302</v>
+        <v>2341</v>
       </c>
       <c r="I41" t="s">
         <v>155</v>
       </c>
       <c r="J41" t="s">
-        <v>2514</v>
+        <v>2553</v>
       </c>
       <c r="K41" t="s">
-        <v>2568</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2303</v>
+        <v>2342</v>
       </c>
       <c r="J42" t="s">
-        <v>2515</v>
+        <v>2554</v>
       </c>
       <c r="K42" t="s">
-        <v>2569</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2304</v>
+        <v>2343</v>
       </c>
       <c r="J43" t="s">
-        <v>2516</v>
+        <v>2555</v>
       </c>
       <c r="K43" t="s">
-        <v>2570</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2305</v>
+        <v>2344</v>
       </c>
       <c r="J44" t="s">
-        <v>2517</v>
+        <v>2556</v>
       </c>
       <c r="K44" t="s">
-        <v>2571</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2306</v>
+        <v>2345</v>
       </c>
       <c r="J45" t="s">
-        <v>2518</v>
+        <v>2557</v>
       </c>
       <c r="K45" t="s">
-        <v>2572</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2307</v>
+        <v>2346</v>
       </c>
       <c r="J46" t="s">
         <v>69</v>
       </c>
       <c r="K46" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2308</v>
+        <v>2347</v>
       </c>
       <c r="J47" t="s">
-        <v>2519</v>
+        <v>2558</v>
       </c>
       <c r="K47" t="s">
-        <v>2573</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2309</v>
+        <v>2348</v>
       </c>
       <c r="J48" t="s">
-        <v>2520</v>
+        <v>2559</v>
       </c>
       <c r="K48" t="s">
-        <v>2574</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2310</v>
+        <v>2349</v>
       </c>
       <c r="J49" t="s">
-        <v>2521</v>
+        <v>2560</v>
       </c>
       <c r="K49" t="s">
-        <v>2575</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2311</v>
+        <v>2350</v>
       </c>
       <c r="J50" t="s">
-        <v>2522</v>
+        <v>2561</v>
       </c>
       <c r="K50" t="s">
-        <v>2576</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2312</v>
+        <v>2351</v>
       </c>
       <c r="J51" t="s">
         <v>84</v>
       </c>
       <c r="K51" t="s">
-        <v>2577</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2313</v>
+        <v>2352</v>
       </c>
       <c r="J52" t="s">
-        <v>2523</v>
+        <v>2562</v>
       </c>
       <c r="K52" t="s">
-        <v>2578</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2314</v>
+        <v>2353</v>
       </c>
       <c r="J53" t="s">
-        <v>2524</v>
+        <v>2563</v>
       </c>
       <c r="K53" t="s">
-        <v>2579</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2315</v>
+        <v>2354</v>
       </c>
       <c r="J54" t="s">
-        <v>2525</v>
+        <v>2564</v>
       </c>
       <c r="K54" t="s">
-        <v>2580</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2316</v>
+        <v>2355</v>
       </c>
       <c r="J55" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="K55" t="s">
-        <v>2581</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2317</v>
+        <v>2356</v>
       </c>
       <c r="J56" t="s">
-        <v>2526</v>
+        <v>2565</v>
       </c>
       <c r="K56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2318</v>
+        <v>2357</v>
       </c>
       <c r="J57" t="s">
-        <v>2527</v>
+        <v>2566</v>
       </c>
       <c r="K57" t="s">
-        <v>2582</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2319</v>
+        <v>2358</v>
       </c>
       <c r="J58" t="s">
         <v>161</v>
       </c>
       <c r="K58" t="s">
-        <v>2583</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2320</v>
+        <v>2359</v>
       </c>
       <c r="J59" t="s">
-        <v>2528</v>
+        <v>2567</v>
       </c>
       <c r="K59" t="s">
-        <v>2584</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2321</v>
+        <v>2360</v>
       </c>
       <c r="J60" t="s">
-        <v>2529</v>
+        <v>2568</v>
       </c>
       <c r="K60" t="s">
-        <v>2585</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2322</v>
+        <v>2361</v>
       </c>
       <c r="J61" t="s">
-        <v>2530</v>
+        <v>2569</v>
       </c>
       <c r="K61" t="s">
-        <v>2586</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2323</v>
+        <v>2362</v>
       </c>
       <c r="J62" t="s">
-        <v>2531</v>
+        <v>2570</v>
       </c>
       <c r="K62" t="s">
-        <v>2587</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2324</v>
+        <v>2363</v>
       </c>
       <c r="J63" t="s">
-        <v>2532</v>
+        <v>2571</v>
       </c>
       <c r="K63" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2325</v>
+        <v>2364</v>
       </c>
       <c r="J64" t="s">
         <v>54</v>
       </c>
       <c r="K64" t="s">
-        <v>2588</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="K65" t="s">
-        <v>2589</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="K66" t="s">
-        <v>2590</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2328</v>
+        <v>2367</v>
       </c>
       <c r="K67" t="s">
-        <v>2591</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2329</v>
+        <v>2368</v>
       </c>
       <c r="K68" t="s">
-        <v>2592</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2330</v>
+        <v>2369</v>
       </c>
       <c r="K69" t="s">
-        <v>2593</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2331</v>
+        <v>2370</v>
       </c>
       <c r="K70" t="s">
-        <v>2594</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2332</v>
+        <v>2371</v>
       </c>
       <c r="K71" t="s">
-        <v>2595</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2333</v>
+        <v>2372</v>
       </c>
       <c r="K72" t="s">
-        <v>2596</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2334</v>
+        <v>2373</v>
       </c>
       <c r="K73" t="s">
-        <v>2597</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2335</v>
+        <v>2374</v>
       </c>
       <c r="K74" t="s">
-        <v>2598</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2336</v>
+        <v>2375</v>
       </c>
       <c r="K75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2337</v>
+        <v>2376</v>
       </c>
       <c r="K76" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2338</v>
+        <v>2377</v>
       </c>
       <c r="K77" t="s">
-        <v>2599</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2339</v>
+        <v>2378</v>
       </c>
       <c r="K78" t="s">
-        <v>2600</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2340</v>
+        <v>2379</v>
       </c>
       <c r="K79" t="s">
-        <v>2601</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2341</v>
+        <v>2380</v>
       </c>
       <c r="K80" t="s">
-        <v>2602</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2342</v>
+        <v>2381</v>
       </c>
       <c r="K81" t="s">
-        <v>2603</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2343</v>
+        <v>2382</v>
       </c>
       <c r="K82" t="s">
-        <v>2604</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2344</v>
+        <v>2383</v>
       </c>
       <c r="K83" t="s">
-        <v>2605</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2345</v>
+        <v>2384</v>
       </c>
       <c r="K84" t="s">
-        <v>2606</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2346</v>
+        <v>2385</v>
       </c>
       <c r="K85" t="s">
-        <v>2468</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2347</v>
+        <v>2386</v>
       </c>
       <c r="K86" t="s">
-        <v>2607</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2348</v>
+        <v>2387</v>
       </c>
       <c r="K87" t="s">
-        <v>2608</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2349</v>
+        <v>2388</v>
       </c>
       <c r="K88" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2350</v>
+        <v>2389</v>
       </c>
       <c r="K89" t="s">
-        <v>2609</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2351</v>
+        <v>2390</v>
       </c>
       <c r="K90" t="s">
-        <v>2610</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2352</v>
+        <v>2391</v>
       </c>
       <c r="K91" t="s">
-        <v>2611</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2353</v>
+        <v>2392</v>
       </c>
       <c r="K92" t="s">
-        <v>2612</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2354</v>
+        <v>2393</v>
       </c>
       <c r="K93" t="s">
-        <v>2613</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2355</v>
+        <v>2394</v>
       </c>
       <c r="K94" t="s">
-        <v>2614</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2356</v>
+        <v>2395</v>
       </c>
       <c r="K95" t="s">
-        <v>2470</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2357</v>
+        <v>2396</v>
       </c>
       <c r="K96" t="s">
-        <v>2615</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2358</v>
+        <v>2397</v>
       </c>
       <c r="K97" t="s">
-        <v>2616</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2359</v>
+        <v>2398</v>
       </c>
       <c r="K98" t="s">
-        <v>2617</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2360</v>
+        <v>2399</v>
       </c>
       <c r="K99" t="s">
-        <v>2618</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2361</v>
+        <v>2400</v>
       </c>
       <c r="K100" t="s">
-        <v>2619</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2362</v>
+        <v>2401</v>
       </c>
       <c r="K101" t="s">
-        <v>2620</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2363</v>
+        <v>2402</v>
       </c>
       <c r="K102" t="s">
-        <v>2621</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2364</v>
+        <v>2403</v>
       </c>
       <c r="K103" t="s">
-        <v>2622</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2365</v>
+        <v>2404</v>
       </c>
       <c r="K104" t="s">
-        <v>2623</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2366</v>
+        <v>2405</v>
       </c>
       <c r="K105" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2367</v>
+        <v>2406</v>
       </c>
       <c r="K106" t="s">
-        <v>2624</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2368</v>
+        <v>2407</v>
       </c>
       <c r="K107" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2369</v>
+        <v>2408</v>
       </c>
       <c r="K108" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2370</v>
+        <v>2409</v>
       </c>
       <c r="K109" t="s">
-        <v>2627</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2371</v>
+        <v>2410</v>
       </c>
       <c r="K110" t="s">
-        <v>2628</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2372</v>
+        <v>2411</v>
       </c>
       <c r="K111" t="s">
-        <v>2629</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2373</v>
+        <v>2412</v>
       </c>
       <c r="K112" t="s">
-        <v>2630</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2374</v>
+        <v>2413</v>
       </c>
       <c r="K113" t="s">
-        <v>2631</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2375</v>
+        <v>2414</v>
       </c>
       <c r="K114" t="s">
-        <v>2632</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2376</v>
+        <v>2415</v>
       </c>
       <c r="K115" t="s">
-        <v>2633</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2377</v>
+        <v>2416</v>
       </c>
       <c r="K116" t="s">
-        <v>2634</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2378</v>
+        <v>2417</v>
       </c>
       <c r="K117" t="s">
-        <v>2635</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2379</v>
+        <v>2418</v>
       </c>
       <c r="K118" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2380</v>
+        <v>2419</v>
       </c>
       <c r="K119" t="s">
-        <v>2636</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2381</v>
+        <v>2420</v>
       </c>
       <c r="K120" t="s">
-        <v>2637</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2382</v>
+        <v>2421</v>
       </c>
       <c r="K121" t="s">
-        <v>2638</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2383</v>
+        <v>2422</v>
       </c>
       <c r="K122" t="s">
-        <v>2639</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2384</v>
+        <v>2423</v>
       </c>
       <c r="K123" t="s">
-        <v>2640</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2385</v>
+        <v>2424</v>
       </c>
       <c r="K124" t="s">
-        <v>2641</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2386</v>
+        <v>2425</v>
       </c>
       <c r="K125" t="s">
-        <v>2445</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2387</v>
+        <v>2426</v>
       </c>
       <c r="K126" t="s">
-        <v>2642</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2388</v>
+        <v>2427</v>
       </c>
       <c r="K127" t="s">
-        <v>2643</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2389</v>
+        <v>2428</v>
       </c>
       <c r="K128" t="s">
-        <v>2644</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2390</v>
+        <v>2429</v>
       </c>
       <c r="K129" t="s">
-        <v>2645</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2391</v>
+        <v>2430</v>
       </c>
       <c r="K130" t="s">
-        <v>2646</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2392</v>
+        <v>2431</v>
       </c>
       <c r="K131" t="s">
-        <v>2647</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2393</v>
+        <v>2432</v>
       </c>
       <c r="K132" t="s">
-        <v>2648</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2394</v>
+        <v>2433</v>
       </c>
       <c r="K133" t="s">
-        <v>2649</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2395</v>
+        <v>2434</v>
       </c>
       <c r="K134" t="s">
-        <v>2650</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2396</v>
+        <v>2435</v>
       </c>
       <c r="K135" t="s">
-        <v>2651</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2397</v>
+        <v>2436</v>
       </c>
       <c r="K136" t="s">
-        <v>2652</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2398</v>
+        <v>2437</v>
       </c>
       <c r="K137" t="s">
-        <v>2653</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2399</v>
+        <v>2438</v>
       </c>
       <c r="K138" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2400</v>
+        <v>2439</v>
       </c>
       <c r="K139" t="s">
-        <v>2654</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2401</v>
+        <v>2440</v>
       </c>
       <c r="K140" t="s">
-        <v>2655</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2402</v>
+        <v>2441</v>
       </c>
       <c r="K141" t="s">
-        <v>2656</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2403</v>
+        <v>2442</v>
       </c>
       <c r="K142" t="s">
-        <v>2657</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2404</v>
+        <v>2443</v>
       </c>
       <c r="K143" t="s">
-        <v>2658</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2405</v>
+        <v>2444</v>
       </c>
       <c r="K144" t="s">
-        <v>2659</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2406</v>
+        <v>2445</v>
       </c>
       <c r="K145" t="s">
-        <v>2660</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2407</v>
+        <v>2446</v>
       </c>
       <c r="K146" t="s">
-        <v>2661</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2408</v>
+        <v>2447</v>
       </c>
       <c r="K147" t="s">
-        <v>2662</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2409</v>
+        <v>2448</v>
       </c>
       <c r="K148" t="s">
-        <v>2663</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2410</v>
+        <v>2449</v>
       </c>
       <c r="K149" t="s">
-        <v>2664</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2411</v>
+        <v>2450</v>
       </c>
       <c r="K150" t="s">
-        <v>2665</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2412</v>
+        <v>2451</v>
       </c>
       <c r="K151" t="s">
-        <v>2666</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2413</v>
+        <v>2452</v>
       </c>
       <c r="K152" t="s">
-        <v>2667</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2414</v>
+        <v>2453</v>
       </c>
       <c r="K153" t="s">
-        <v>2668</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2415</v>
+        <v>2454</v>
       </c>
       <c r="K154" t="s">
-        <v>2669</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="K155" t="s">
-        <v>2670</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="K156" t="s">
-        <v>2671</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2418</v>
+        <v>2457</v>
       </c>
       <c r="K157" t="s">
-        <v>2672</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2419</v>
+        <v>2458</v>
       </c>
       <c r="K158" t="s">
-        <v>2673</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2420</v>
+        <v>2459</v>
       </c>
       <c r="K159" t="s">
-        <v>2674</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2421</v>
+        <v>2460</v>
       </c>
       <c r="K160" t="s">
-        <v>2675</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2422</v>
+        <v>2461</v>
       </c>
       <c r="K161" t="s">
-        <v>2676</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2423</v>
+        <v>2462</v>
       </c>
       <c r="K162" t="s">
-        <v>2677</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2678</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2679</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>2680</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2681</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>2479</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2682</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2683</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2684</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2685</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2686</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2687</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2688</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2689</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2690</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2691</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2692</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2693</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2450</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2694</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2695</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2696</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2697</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2698</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2699</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2700</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2701</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2702</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">