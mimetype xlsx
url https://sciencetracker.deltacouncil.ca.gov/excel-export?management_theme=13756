--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3221">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 01:54:00am</t>
+    <t>2026-08-25 05:11:44am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13756</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13756"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2004,51 +2004,51 @@
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Fish Salvage and Genetic Analysis</t>
   </si>
   <si>
     <t>The State Water Project (SWP), operated by the California Department of Water Resources (DWR), and the Central Valley Project (CVP), operated by the U.S. Bureau of Reclamation, export water out of the San Francisco Bay Delta for urban and agricultural use in California. Salvage of fish at both facilities is conducted 24 hours a day, seven days a week at regular intervals.
 Since 1957, the U.S. Bureau of Reclamation (USBR) has salvaged fish at the Tracy Fish Collection Facility (TFCF). CDFW's Fish Facilities Unit, in cooperation with DWR, began salvaging fish at the Skinner Delta Fish Protective Facility (SDFPF) in 1968.
 Fish salvage and loss rates are used to determine the need for changes in operations in response to National Marine Fisheries Service (NMFS) regulatory requirements. Salvage and loss monitoring includes daily monitoring and reporting of estimated loss of salvaged fish, as well as monitoring and reporting of salvaged Coded Wired Tagged (CWT) hatchery fish. This information is widely used by West Coast fisheries agencies to collect information on natural and hatchery-reared stocks of salmon and steelhead.
 Our state-of-the-art genetic analysis techniques are used to quantify salvage rates of listed runs of California's Central Valley juvenile Chinook Salmon. We also utilize advanced genetic analysis techniques to identify different populations of Central Valley juvenile Chinook Salmon, and actively participate in development of new analysis methods.</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Chinook Salmon; Steelhead Trout; Green sturgeon; White Sturgeon; Delta Smelt; Longfin Smelt; Sacramento Splittail; Striped bass; Fish; Invasive and non native species</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50159</t>
   </si>
   <si>
     <t>Feather River Hatchery/ Oroville Facility Fishery Studies</t>
   </si>
@@ -2447,72 +2447,72 @@
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
@@ -2937,72 +2937,69 @@
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>October 15, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54463</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020;2021;2022;2023;2024</t>
   </si>
   <si>
@@ -3051,53 +3048,50 @@
   <si>
     <t>February 24, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54564</t>
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Mossdale Spring Trawl</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Description&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;The Mossdale Trawl occurs two miles downstream of Mossdale Landing County Park (river miles 56), and upstream of the Old River confluence. Timing and production (indices and estimates) for the out-migrating fall-run Chinook salmon smolts has been monitored at this location since 1987. Additionally this trawl captures coded wire tagged Chinook smolts and is the primary capture site for these fish being used to estimate survival of Chinook smolts in the river system. Results from this project, therefore document information on the out-migration timing, survival, and the magnitude of nonmarked smolt production from the San Joaquin Basin passing into the South Delta. The trawl also captures steelhead outmigrants and provides an index of these outmigrants for the entire San Joaquin River Basin.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Need&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;This project needs to identify annual juvenile Chinook salmon production in the San Joaquin River Basin. This project provides data supporting water management in the San Joaquin River basin and the Delta. Enumerating steelhead (Oncorhynchus mykiss) migrating through the San Joaquin River into the south Delta. Developing method to differentiate fall and spring run juvenile Chinook salmon migrating in the San Joaquin River basin.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Project Objectives&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;• What is the annual juvenile Chinook salmon production in the San Joaquin River Basin?&lt;br /&gt;
 • How do water quantity and quality conditions affect smolt production trends?&lt;br /&gt;
 • How many Oncorhynchus mykiss passage at Mossdale trawl?&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
@@ -3211,109 +3205,153 @@
   <si>
     <t>2022;2023;2023;2024;2025;2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54682</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
-    <t>April 15, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
     <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
+    <t>Addressing catchability bias in fish surveys with catch-ratios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Recent review efforts of fish surveys within the San Francisco Estuary (SFE) have acknowledged concerns about catchability bias because catch data plays a significant role in decision-making about water operations. Catchability is a source of bias defined as the proportion of the available population captured and retained by surveying gear. Numerous factors could be responsible for catchability bias, potentially leading to inaccurate conclusions about mechanisms responsible for trends in fish communities observed from monitoring surveys. For example, decreasing catch with increasing submerged aquatic vegetation (SAV) could either reflect that fewer fish use SAV or that catchability decreases with increasing SAV. This project will use generalized additive models to create relative catchability estimates among the major SFE fish monitoring surveys and use this information to address issues of catchability bias when inferring fish population and community dynamics from catch data collected within the SFE.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54814</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -3597,140 +3635,155 @@
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>Norwegian Institute for Nature Research [NINA]</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Q2096002</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>2022-03-01</t>
   </si>
   <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
     <t>FlowWest</t>
   </si>
   <si>
     <t>2021-11-29</t>
   </si>
   <si>
     <t>The Bay Institute [TBI]</t>
   </si>
   <si>
     <t>2021-12-12</t>
   </si>
   <si>
     <t>Compass Resource Management</t>
   </si>
   <si>
     <t>2022-01-12</t>
   </si>
   <si>
     <t>QEDA Consulting LLC</t>
   </si>
   <si>
     <t>Kearns &amp; West</t>
   </si>
   <si>
     <t>2022-03-17</t>
   </si>
   <si>
     <t>Fish Metrics</t>
   </si>
   <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
     <t>2022-03-11</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
+    <t>DSC22000</t>
+  </si>
+  <si>
+    <t>2022-09-02</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -3792,84 +3845,108 @@
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
   </si>
   <si>
+    <t>May 21, 2025</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Andrew Rypel</t>
   </si>
   <si>
     <t>Rypel</t>
   </si>
   <si>
     <t>Director, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>rypel@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
   </si>
   <si>
     <t>Andrew Schultz</t>
   </si>
   <si>
     <t>Schultz</t>
   </si>
   <si>
     <t>aschultz@usbr.gov</t>
   </si>
   <si>
     <t>(916) 414-2415</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50308</t>
+  </si>
+  <si>
+    <t>Anke Mueller-Solger</t>
+  </si>
+  <si>
+    <t>Anke</t>
+  </si>
+  <si>
+    <t>Mueller-Solger</t>
+  </si>
+  <si>
+    <t>California Water Science Center</t>
+  </si>
+  <si>
+    <t>amueller-solger@usgs.gov</t>
+  </si>
+  <si>
+    <t>916-278-3198</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
   </si>
   <si>
     <t>Anna Steel</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54567</t>
   </si>
   <si>
     <t>April Robinson</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
     <t>april@sfei.org</t>
   </si>
@@ -4662,50 +4739,53 @@
     <t>Hobbs</t>
   </si>
   <si>
     <t>Environmental Program Manager</t>
   </si>
   <si>
     <t>james.hobbs@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50349</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jennie Wiggins</t>
   </si>
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
   </si>
   <si>
     <t>jennie_wiggins@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54415</t>
   </si>
   <si>
     <t>Jeremy Notch</t>
   </si>
   <si>
     <t>Jeremy</t>
   </si>
@@ -5101,50 +5181,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Malissa Tayaba</t>
   </si>
   <si>
     <t>Malissa</t>
   </si>
   <si>
     <t>Tayaba</t>
   </si>
   <si>
     <t>Vice Chair</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54347</t>
   </si>
   <si>
     <t>Malte Willmes</t>
   </si>
   <si>
     <t>Malte</t>
   </si>
   <si>
     <t>Willmes</t>
@@ -7441,58 +7524,61 @@
     <t>SOW_10_2.pdf</t>
   </si>
   <si>
     <t>http://baydeltaoffice.water.ca.gov/announcement/Element%203_FinalReport_7-10.pdf</t>
   </si>
   <si>
     <t>Evaluation of Mortality and Injury in a Fish Release Pipe</t>
   </si>
   <si>
     <t>The State Water Project (SWP) John E. Skinner Delta Fish Protective Facility (SDFPF;Figure 1) and federal Central Valley Project (CVP) Tracy Fish Collection Facility (TFCF) were constructed in the late 1950â€™s and 1960â€™s to salvage fish entrained at the southern Sacramento-San Joaquin Delta (Delta) water export facilities. 
 In response to concerns about the survival of sensitive fish species exposed to the Collection, Handling, Transport, and Release (CHTR) processes at the state and federal delta water export facilities, the California Department of Resources (DWR) in collaboration with the California Department of Fish and Game (DFG) and U.S. Bureau of Reclamation (USBR) conducted a series of focused investigations on the CHTR phase of the salvage process.</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>2021.03.26.437213v1.full_.pdf</t>
   </si>
   <si>
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://wildlife.ca.gov/Conservation/Delta/Fall-Midwater-Trawl/Bibliography</t>
   </si>
   <si>
     <t>Fall Midwater Trawl Bibliography</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Annual Fish Abundance Summaries&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 18, 2026</t>
   </si>
   <si>
@@ -10623,51 +10709,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X131"/>
+  <dimension ref="A1:X133"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -16831,77 +16917,79 @@
       <c r="S100" t="s">
         <v>716</v>
       </c>
       <c r="T100" t="s">
         <v>370</v>
       </c>
       <c r="U100" t="s">
         <v>717</v>
       </c>
       <c r="V100"/>
       <c r="W100" t="s">
         <v>718</v>
       </c>
       <c r="X100" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>53151</v>
       </c>
       <c r="B101" t="s">
         <v>720</v>
       </c>
       <c r="C101" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="D101" t="s">
         <v>721</v>
       </c>
       <c r="E101" t="s">
         <v>722</v>
       </c>
       <c r="F101" t="s">
         <v>723</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101" t="s">
         <v>434</v>
       </c>
       <c r="J101" t="s">
         <v>316</v>
       </c>
       <c r="K101"/>
       <c r="L101">
         <v>2021</v>
       </c>
       <c r="M101" t="s">
         <v>724</v>
       </c>
-      <c r="N101"/>
+      <c r="N101">
+        <v>2025</v>
+      </c>
       <c r="O101" t="s">
         <v>725</v>
       </c>
       <c r="P101" t="s">
         <v>83</v>
       </c>
       <c r="Q101" t="s">
         <v>726</v>
       </c>
       <c r="R101" t="s">
         <v>727</v>
       </c>
       <c r="S101" t="s">
         <v>728</v>
       </c>
       <c r="T101" t="s">
         <v>729</v>
       </c>
       <c r="U101" t="s">
         <v>730</v>
       </c>
       <c r="V101"/>
       <c r="W101" t="s">
         <v>731</v>
       </c>
@@ -18033,2653 +18121,2773 @@
       </c>
       <c r="F120" t="s">
         <v>865</v>
       </c>
       <c r="G120" t="s">
         <v>866</v>
       </c>
       <c r="H120"/>
       <c r="I120" t="s">
         <v>40</v>
       </c>
       <c r="J120" t="s">
         <v>56</v>
       </c>
       <c r="K120"/>
       <c r="L120">
         <v>2024</v>
       </c>
       <c r="M120" t="s">
         <v>867</v>
       </c>
       <c r="N120">
         <v>2027</v>
       </c>
       <c r="O120" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="P120" t="s">
         <v>868</v>
       </c>
       <c r="Q120" t="s">
         <v>869</v>
       </c>
       <c r="R120" t="s">
         <v>870</v>
       </c>
       <c r="S120" t="s">
         <v>871</v>
       </c>
       <c r="T120" t="s">
         <v>872</v>
       </c>
       <c r="U120" t="s">
         <v>873</v>
       </c>
       <c r="V120"/>
       <c r="W120" t="s">
+        <v>588</v>
+      </c>
+      <c r="X120" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>54493</v>
       </c>
       <c r="B121" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C121" t="s">
         <v>36</v>
       </c>
       <c r="D121" t="s">
         <v>234</v>
       </c>
       <c r="E121" t="s">
+        <v>876</v>
+      </c>
+      <c r="F121" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121" t="s">
         <v>40</v>
       </c>
       <c r="J121" t="s">
         <v>56</v>
       </c>
       <c r="K121"/>
       <c r="L121">
         <v>2020</v>
       </c>
       <c r="M121" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="N121">
         <v>2024</v>
       </c>
       <c r="O121" t="s">
         <v>71</v>
       </c>
       <c r="P121" t="s">
         <v>820</v>
       </c>
       <c r="Q121" t="s">
         <v>191</v>
       </c>
       <c r="R121" t="s">
+        <v>879</v>
+      </c>
+      <c r="S121" t="s">
         <v>880</v>
       </c>
-      <c r="S121" t="s">
+      <c r="T121" t="s">
         <v>881</v>
       </c>
-      <c r="T121" t="s">
+      <c r="U121" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="V121"/>
       <c r="W121" t="s">
+        <v>883</v>
+      </c>
+      <c r="X121" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>54564</v>
       </c>
       <c r="B122" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="C122" t="s">
         <v>97</v>
       </c>
       <c r="D122" t="s">
+        <v>886</v>
+      </c>
+      <c r="E122" t="s">
         <v>887</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="G122" t="s">
         <v>773</v>
       </c>
       <c r="H122"/>
       <c r="I122" t="s">
         <v>40</v>
       </c>
       <c r="J122" t="s">
         <v>610</v>
       </c>
       <c r="K122"/>
       <c r="L122">
         <v>2025</v>
       </c>
       <c r="M122" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="N122">
         <v>2028</v>
       </c>
       <c r="O122" t="s">
         <v>104</v>
       </c>
       <c r="P122" t="s">
         <v>83</v>
       </c>
       <c r="Q122" t="s">
         <v>73</v>
       </c>
       <c r="R122" t="s">
         <v>337</v>
       </c>
       <c r="S122" t="s">
         <v>47</v>
       </c>
       <c r="T122" t="s">
+        <v>890</v>
+      </c>
+      <c r="U122" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="V122"/>
       <c r="W122" t="s">
+        <v>892</v>
+      </c>
+      <c r="X122" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>54621</v>
       </c>
       <c r="B123" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="C123" t="s">
         <v>36</v>
       </c>
       <c r="D123" t="s">
+        <v>895</v>
+      </c>
+      <c r="E123" t="s">
         <v>896</v>
       </c>
-      <c r="E123" t="s">
+      <c r="F123" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123"/>
       <c r="K123"/>
       <c r="L123">
         <v>2021</v>
       </c>
-      <c r="M123"/>
+      <c r="M123" t="s">
+        <v>724</v>
+      </c>
       <c r="N123">
         <v>2025</v>
       </c>
       <c r="O123" t="s">
         <v>71</v>
       </c>
       <c r="P123" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="Q123" t="s">
         <v>73</v>
       </c>
       <c r="R123"/>
       <c r="S123" t="s">
         <v>47</v>
       </c>
       <c r="T123" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123" t="s">
-        <v>901</v>
+        <v>588</v>
       </c>
       <c r="X123" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>54645</v>
       </c>
       <c r="B124" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="C124" t="s">
         <v>97</v>
       </c>
       <c r="D124" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124" t="s">
         <v>498</v>
       </c>
       <c r="J124" t="s">
         <v>705</v>
       </c>
       <c r="K124"/>
       <c r="L124">
         <v>1987</v>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124" t="s">
         <v>43</v>
       </c>
       <c r="P124"/>
       <c r="Q124" t="s">
         <v>73</v>
       </c>
       <c r="R124"/>
       <c r="S124" t="s">
         <v>47</v>
       </c>
       <c r="T124" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="U124" t="s">
         <v>259</v>
       </c>
       <c r="V124"/>
       <c r="W124" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="X124" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>54649</v>
       </c>
       <c r="B125" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="C125" t="s">
         <v>97</v>
       </c>
       <c r="D125" t="s">
         <v>81</v>
       </c>
       <c r="E125" t="s">
         <v>37</v>
       </c>
       <c r="F125" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="G125" t="s">
         <v>553</v>
       </c>
       <c r="H125"/>
       <c r="I125" t="s">
         <v>40</v>
       </c>
       <c r="J125" t="s">
         <v>652</v>
       </c>
       <c r="K125"/>
       <c r="L125">
         <v>1972</v>
       </c>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125" t="s">
         <v>483</v>
       </c>
       <c r="P125"/>
       <c r="Q125" t="s">
         <v>45</v>
       </c>
       <c r="R125"/>
       <c r="S125" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="T125" t="s">
         <v>370</v>
       </c>
       <c r="U125" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="V125"/>
       <c r="W125" t="s">
         <v>539</v>
       </c>
       <c r="X125" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>54657</v>
       </c>
       <c r="B126" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="C126" t="s">
         <v>97</v>
       </c>
       <c r="D126" t="s">
         <v>81</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126">
         <v>1995</v>
       </c>
       <c r="M126" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="N126"/>
       <c r="O126" t="s">
         <v>483</v>
       </c>
       <c r="P126" t="s">
         <v>380</v>
       </c>
       <c r="Q126" t="s">
         <v>73</v>
       </c>
       <c r="R126"/>
       <c r="S126" t="s">
         <v>47</v>
       </c>
       <c r="T126" t="s">
         <v>330</v>
       </c>
       <c r="U126" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="V126"/>
       <c r="W126" t="s">
         <v>332</v>
       </c>
       <c r="X126" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>54679</v>
       </c>
       <c r="B127" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="C127" t="s">
         <v>97</v>
       </c>
       <c r="D127" t="s">
         <v>81</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
       <c r="F127" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127" t="s">
         <v>40</v>
       </c>
       <c r="J127" t="s">
         <v>705</v>
       </c>
       <c r="K127"/>
       <c r="L127">
         <v>2022</v>
       </c>
       <c r="M127" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="N127"/>
       <c r="O127" t="s">
         <v>115</v>
       </c>
       <c r="P127" t="s">
         <v>380</v>
       </c>
       <c r="Q127" t="s">
         <v>73</v>
       </c>
       <c r="R127"/>
       <c r="S127" t="s">
         <v>47</v>
       </c>
       <c r="T127" t="s">
         <v>370</v>
       </c>
       <c r="U127" t="s">
         <v>790</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
         <v>572</v>
       </c>
       <c r="X127" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>54682</v>
       </c>
       <c r="B128" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="C128" t="s">
         <v>97</v>
       </c>
       <c r="D128" t="s">
         <v>81</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128" t="s">
         <v>40</v>
       </c>
       <c r="J128" t="s">
         <v>705</v>
       </c>
       <c r="K128"/>
       <c r="L128">
         <v>2022</v>
       </c>
       <c r="M128" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="N128"/>
       <c r="O128" t="s">
         <v>115</v>
       </c>
       <c r="P128" t="s">
         <v>380</v>
       </c>
       <c r="Q128" t="s">
         <v>73</v>
       </c>
       <c r="R128" t="s">
         <v>337</v>
       </c>
       <c r="S128" t="s">
         <v>47</v>
       </c>
       <c r="T128" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="U128" t="s">
         <v>47</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
         <v>572</v>
       </c>
       <c r="X128" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>54692</v>
       </c>
       <c r="B129" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="C129" t="s">
         <v>36</v>
       </c>
       <c r="D129" t="s">
         <v>203</v>
       </c>
       <c r="E129" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="F129" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129" t="s">
         <v>40</v>
       </c>
       <c r="J129" t="s">
         <v>316</v>
       </c>
       <c r="K129"/>
       <c r="L129">
         <v>2021</v>
       </c>
-      <c r="M129"/>
+      <c r="M129" t="s">
+        <v>724</v>
+      </c>
       <c r="N129">
         <v>2025</v>
       </c>
       <c r="O129" t="s">
         <v>71</v>
       </c>
       <c r="P129" t="s">
         <v>199</v>
       </c>
       <c r="Q129" t="s">
         <v>73</v>
       </c>
       <c r="R129"/>
       <c r="S129" t="s">
         <v>47</v>
       </c>
       <c r="T129" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="U129" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="V129"/>
       <c r="W129" t="s">
-        <v>932</v>
+        <v>588</v>
       </c>
       <c r="X129" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>54713</v>
       </c>
       <c r="B130" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="C130" t="s">
         <v>36</v>
       </c>
       <c r="D130" t="s">
         <v>80</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130" t="s">
         <v>40</v>
       </c>
       <c r="J130" t="s">
         <v>56</v>
       </c>
       <c r="K130"/>
       <c r="L130">
         <v>2021</v>
       </c>
       <c r="M130"/>
       <c r="N130">
         <v>2025</v>
       </c>
       <c r="O130" t="s">
         <v>71</v>
       </c>
       <c r="P130" t="s">
         <v>72</v>
       </c>
       <c r="Q130" t="s">
         <v>106</v>
       </c>
       <c r="R130" t="s">
         <v>228</v>
       </c>
       <c r="S130" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="T130" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="U130" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="V130"/>
       <c r="W130" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="X130" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>54759</v>
       </c>
       <c r="B131" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="C131" t="s">
         <v>97</v>
       </c>
       <c r="D131" t="s">
         <v>203</v>
       </c>
       <c r="E131" t="s">
+        <v>939</v>
+      </c>
+      <c r="F131" t="s">
+        <v>940</v>
+      </c>
+      <c r="G131" t="s">
         <v>941</v>
-      </c>
-[...4 lines deleted...]
-        <v>943</v>
       </c>
       <c r="H131"/>
       <c r="I131" t="s">
         <v>434</v>
       </c>
       <c r="J131"/>
       <c r="K131"/>
       <c r="L131">
         <v>2024</v>
       </c>
       <c r="M131">
         <v>34</v>
       </c>
       <c r="N131"/>
       <c r="O131" t="s">
         <v>483</v>
       </c>
       <c r="P131"/>
       <c r="Q131" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="R131"/>
       <c r="S131" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="T131" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131" t="s">
+        <v>945</v>
+      </c>
+      <c r="X131" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="132" spans="1:24">
+      <c r="A132">
+        <v>54808</v>
+      </c>
+      <c r="B132" t="s">
         <v>947</v>
       </c>
-      <c r="X131" t="s">
+      <c r="C132" t="s">
+        <v>793</v>
+      </c>
+      <c r="D132" t="s">
         <v>948</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132" t="s">
+        <v>949</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132"/>
+      <c r="I132" t="s">
+        <v>582</v>
+      </c>
+      <c r="J132" t="s">
+        <v>56</v>
+      </c>
+      <c r="K132"/>
+      <c r="L132">
+        <v>2026</v>
+      </c>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132" t="s">
+        <v>950</v>
+      </c>
+      <c r="P132" t="s">
+        <v>951</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>73</v>
+      </c>
+      <c r="R132" t="s">
+        <v>348</v>
+      </c>
+      <c r="S132" t="s">
+        <v>952</v>
+      </c>
+      <c r="T132" t="s">
+        <v>953</v>
+      </c>
+      <c r="U132" t="s">
+        <v>954</v>
+      </c>
+      <c r="V132"/>
+      <c r="W132" t="s">
+        <v>955</v>
+      </c>
+      <c r="X132" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="133" spans="1:24">
+      <c r="A133">
+        <v>54814</v>
+      </c>
+      <c r="B133" t="s">
+        <v>957</v>
+      </c>
+      <c r="C133" t="s">
+        <v>36</v>
+      </c>
+      <c r="D133" t="s">
+        <v>203</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133" t="s">
+        <v>958</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133"/>
+      <c r="I133" t="s">
+        <v>122</v>
+      </c>
+      <c r="J133"/>
+      <c r="K133"/>
+      <c r="L133">
+        <v>2022</v>
+      </c>
+      <c r="M133" t="s">
+        <v>684</v>
+      </c>
+      <c r="N133">
+        <v>2024</v>
+      </c>
+      <c r="O133" t="s">
+        <v>104</v>
+      </c>
+      <c r="P133"/>
+      <c r="Q133" t="s">
+        <v>73</v>
+      </c>
+      <c r="R133"/>
+      <c r="S133" t="s">
+        <v>47</v>
+      </c>
+      <c r="T133" t="s">
+        <v>76</v>
+      </c>
+      <c r="U133"/>
+      <c r="V133"/>
+      <c r="W133" t="s">
+        <v>959</v>
+      </c>
+      <c r="X133" t="s">
+        <v>960</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P124"/>
+  <dimension ref="A1:P125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>950</v>
+        <v>962</v>
       </c>
       <c r="D1" t="s">
-        <v>951</v>
+        <v>963</v>
       </c>
       <c r="E1" t="s">
-        <v>952</v>
+        <v>964</v>
       </c>
       <c r="F1" t="s">
-        <v>953</v>
+        <v>965</v>
       </c>
       <c r="G1" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="H1" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
       <c r="I1" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="J1" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="K1" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="L1" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="M1" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="N1" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51551</v>
       </c>
       <c r="B2">
         <v>49845</v>
       </c>
       <c r="C2">
         <v>1054</v>
       </c>
       <c r="D2" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="H2" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>219822.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="P2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51552</v>
       </c>
       <c r="B3">
         <v>49846</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E3" t="s">
         <v>196</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>296442.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="P3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51531</v>
       </c>
       <c r="B4">
         <v>49852</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E4" t="s">
         <v>127</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>1544872.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51536</v>
       </c>
       <c r="B5">
         <v>49891</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E5" t="s">
         <v>127</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>997027.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51550</v>
       </c>
       <c r="B6">
         <v>49844</v>
       </c>
       <c r="C6">
         <v>1049</v>
       </c>
       <c r="D6" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E6" t="s">
         <v>162</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="H6" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>483903.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51547</v>
       </c>
       <c r="B7">
         <v>49839</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E7" t="s">
         <v>162</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>669995.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51539</v>
       </c>
       <c r="B8">
         <v>49831</v>
       </c>
       <c r="C8" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="D8" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E8" t="s">
         <v>162</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>83100.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51529</v>
       </c>
       <c r="B9">
         <v>49829</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E9" t="s">
         <v>89</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="H9" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>1167141.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51530</v>
       </c>
       <c r="B10">
         <v>49841</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E10" t="s">
         <v>80</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>143735.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51534</v>
       </c>
       <c r="B11">
         <v>49885</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E11" t="s">
         <v>80</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1756535.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51542</v>
       </c>
       <c r="B12">
         <v>49834</v>
       </c>
       <c r="C12">
         <v>1035</v>
       </c>
       <c r="D12" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E12" t="s">
         <v>80</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="H12" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>700000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="P12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51532</v>
       </c>
       <c r="B13">
         <v>49863</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1209216.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51619</v>
       </c>
       <c r="B14">
         <v>49821</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G14" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H14" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>1036412.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51660</v>
       </c>
       <c r="B15">
         <v>49899</v>
       </c>
       <c r="C15" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G15" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H15" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51628</v>
       </c>
       <c r="B16">
         <v>49814</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G16" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>1263991.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51622</v>
       </c>
       <c r="B17">
         <v>49824</v>
       </c>
       <c r="C17" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G17" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1701829.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51631</v>
       </c>
       <c r="B18">
         <v>49817</v>
       </c>
       <c r="C18" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="D18" t="s">
         <v>81</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G18" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H18" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>1730903.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51621</v>
       </c>
       <c r="B19">
         <v>49823</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G19" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>604792.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51620</v>
       </c>
       <c r="B20">
         <v>49822</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G20" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>969238.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51635</v>
       </c>
       <c r="B21">
         <v>49893</v>
       </c>
       <c r="C21" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="D21" t="s">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51637</v>
       </c>
       <c r="B22">
         <v>49901</v>
       </c>
       <c r="C22" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="D22" t="s">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51659</v>
       </c>
       <c r="B23">
         <v>49898</v>
       </c>
       <c r="C23" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51595</v>
       </c>
       <c r="B24">
         <v>49780</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>983</v>
+        <v>995</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51653</v>
       </c>
       <c r="B25">
         <v>49895</v>
       </c>
       <c r="C25" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51652</v>
       </c>
       <c r="B26">
         <v>49894</v>
       </c>
       <c r="C26" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51640</v>
       </c>
       <c r="B27">
         <v>49904</v>
       </c>
       <c r="C27" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>162</v>
       </c>
       <c r="F27" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51648</v>
       </c>
       <c r="B28">
         <v>49909</v>
       </c>
       <c r="C28" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>162</v>
       </c>
       <c r="F28" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51642</v>
       </c>
       <c r="B29">
         <v>49905</v>
       </c>
       <c r="C29" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>80</v>
       </c>
       <c r="F29" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51573</v>
       </c>
       <c r="B30">
         <v>49862</v>
       </c>
       <c r="C30">
         <v>18209</v>
       </c>
       <c r="D30" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E30" t="s">
         <v>249</v>
       </c>
       <c r="F30" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G30" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H30" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>632909.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51589</v>
       </c>
       <c r="B31">
         <v>49791</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H31" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O31" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="P31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51566</v>
       </c>
       <c r="B32">
         <v>49859</v>
       </c>
       <c r="C32">
         <v>18212</v>
       </c>
       <c r="D32" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="F32" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G32" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H32" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>1064896.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51574</v>
       </c>
       <c r="B33">
         <v>49864</v>
       </c>
       <c r="C33">
         <v>18211</v>
       </c>
       <c r="D33" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E33" t="s">
         <v>262</v>
       </c>
       <c r="F33" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G33" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H33" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>236377.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51674</v>
       </c>
       <c r="B34">
         <v>49884</v>
       </c>
       <c r="C34">
         <v>2037</v>
       </c>
       <c r="D34" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G34" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H34" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>600000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51553</v>
       </c>
       <c r="B35">
         <v>49847</v>
       </c>
       <c r="C35">
         <v>2045</v>
       </c>
       <c r="D35" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E35" t="s">
         <v>203</v>
       </c>
       <c r="F35" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G35" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="H35" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>215105.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51561</v>
       </c>
       <c r="B36">
         <v>49856</v>
       </c>
       <c r="C36">
         <v>18202</v>
       </c>
       <c r="D36" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E36" t="s">
         <v>203</v>
       </c>
       <c r="F36" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G36" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H36" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>510974.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51554</v>
       </c>
       <c r="B37">
         <v>49848</v>
       </c>
       <c r="C37">
         <v>2046</v>
       </c>
       <c r="D37" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E37" t="s">
         <v>89</v>
       </c>
       <c r="F37" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G37" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="H37" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>600000.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51677</v>
       </c>
       <c r="B38">
         <v>49888</v>
       </c>
       <c r="C38">
         <v>2043</v>
       </c>
       <c r="D38" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E38" t="s">
         <v>80</v>
       </c>
       <c r="F38" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G38" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H38" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>178546.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51516</v>
       </c>
       <c r="B39">
         <v>49807</v>
       </c>
       <c r="C39">
         <v>5298</v>
       </c>
       <c r="D39" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E39" t="s">
         <v>80</v>
       </c>
       <c r="F39" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G39" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H39" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>206471.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51524</v>
       </c>
       <c r="B40">
         <v>49797</v>
       </c>
       <c r="C40">
         <v>5298</v>
       </c>
       <c r="D40" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G40" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H40" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>229258.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51565</v>
       </c>
       <c r="B41">
         <v>49858</v>
       </c>
       <c r="C41">
         <v>18201</v>
       </c>
       <c r="D41" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G41" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H41" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I41" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J41">
         <v>425346.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="N41" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O41" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="P41" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51556</v>
       </c>
       <c r="B42">
         <v>49850</v>
       </c>
       <c r="C42">
         <v>2036</v>
       </c>
       <c r="D42" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E42" t="s">
         <v>80</v>
       </c>
       <c r="F42" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G42" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="H42" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>450000.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51665</v>
       </c>
       <c r="B43">
         <v>49873</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
       <c r="F43" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G43" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H43" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>64868.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51664</v>
       </c>
       <c r="B44">
         <v>49873</v>
       </c>
       <c r="C44">
         <v>19054</v>
       </c>
       <c r="D44" t="s">
         <v>270</v>
       </c>
       <c r="E44" t="s">
         <v>80</v>
       </c>
       <c r="F44" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>64894.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51581</v>
       </c>
       <c r="B45">
         <v>49871</v>
       </c>
       <c r="C45">
         <v>18210</v>
       </c>
       <c r="D45" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>487440.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51526</v>
       </c>
       <c r="B46">
         <v>49799</v>
       </c>
       <c r="C46">
         <v>5298</v>
       </c>
       <c r="D46" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E46" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="F46" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G46" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H46" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>123760.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51668</v>
       </c>
       <c r="B47">
         <v>49878</v>
       </c>
       <c r="C47">
         <v>19054</v>
       </c>
       <c r="D47" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E47" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="F47" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G47" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H47" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>192470.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51523</v>
       </c>
       <c r="B48">
         <v>49796</v>
       </c>
       <c r="C48">
         <v>5298</v>
       </c>
       <c r="D48" t="s">
         <v>270</v>
       </c>
       <c r="E48" t="s">
         <v>67</v>
       </c>
       <c r="F48" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>138594.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51575</v>
       </c>
       <c r="B49">
         <v>49865</v>
       </c>
       <c r="C49">
         <v>18203</v>
       </c>
       <c r="D49" t="s">
         <v>98</v>
       </c>
       <c r="E49" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="F49" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>445921.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51636</v>
       </c>
       <c r="B50">
         <v>49893</v>
       </c>
       <c r="C50" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="D50" t="s">
         <v>98</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
       <c r="F50" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51638</v>
       </c>
       <c r="B51">
         <v>49901</v>
       </c>
       <c r="C51" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="D51" t="s">
         <v>98</v>
       </c>
       <c r="E51" t="s">
         <v>81</v>
       </c>
       <c r="F51" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>51527</v>
       </c>
       <c r="B52">
         <v>49801</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
         <v>98</v>
       </c>
@@ -20688,100 +20896,100 @@
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>51655</v>
       </c>
       <c r="B53">
         <v>49896</v>
       </c>
       <c r="C53" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="D53" t="s">
         <v>98</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>51656</v>
       </c>
       <c r="B54">
         <v>49896</v>
       </c>
       <c r="C54" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="D54" t="s">
         <v>98</v>
       </c>
       <c r="E54" t="s">
         <v>68</v>
       </c>
       <c r="F54" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>51528</v>
       </c>
       <c r="B55">
         <v>49802</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>98</v>
       </c>
@@ -20828,51 +21036,51 @@
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>51601</v>
       </c>
       <c r="B57">
         <v>50209</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" t="s">
         <v>98</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>51602</v>
       </c>
       <c r="B58">
         <v>50210</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
         <v>98</v>
@@ -20920,51 +21128,51 @@
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>51604</v>
       </c>
       <c r="B60">
         <v>50210</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
         <v>98</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>51607</v>
       </c>
       <c r="B61">
         <v>50212</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
         <v>98</v>
@@ -21192,2180 +21400,2232 @@
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>51617</v>
       </c>
       <c r="B69">
         <v>50216</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
         <v>98</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>51645</v>
       </c>
       <c r="B70">
         <v>49907</v>
       </c>
       <c r="C70" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="D70" t="s">
         <v>98</v>
       </c>
       <c r="E70" t="s">
         <v>98</v>
       </c>
       <c r="F70" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I70"/>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>51651</v>
       </c>
       <c r="B71">
         <v>49894</v>
       </c>
       <c r="C71" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="D71" t="s">
         <v>98</v>
       </c>
       <c r="E71" t="s">
         <v>98</v>
       </c>
       <c r="F71" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I71"/>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>51654</v>
       </c>
       <c r="B72">
         <v>49895</v>
       </c>
       <c r="C72" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="D72" t="s">
         <v>98</v>
       </c>
       <c r="E72" t="s">
         <v>98</v>
       </c>
       <c r="F72" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I72"/>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>51641</v>
       </c>
       <c r="B73">
         <v>49904</v>
       </c>
       <c r="C73" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="D73" t="s">
         <v>98</v>
       </c>
       <c r="E73" t="s">
         <v>162</v>
       </c>
       <c r="F73" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I73"/>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>51644</v>
       </c>
       <c r="B74">
         <v>49906</v>
       </c>
       <c r="C74" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="D74" t="s">
         <v>98</v>
       </c>
       <c r="E74" t="s">
         <v>162</v>
       </c>
       <c r="F74" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I74"/>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>51577</v>
       </c>
       <c r="B75">
         <v>49859</v>
       </c>
       <c r="C75">
         <v>18204</v>
       </c>
       <c r="D75" t="s">
         <v>98</v>
       </c>
       <c r="E75" t="s">
         <v>80</v>
       </c>
       <c r="F75" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I75"/>
       <c r="J75">
         <v>742415.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>51650</v>
       </c>
       <c r="B76">
         <v>49909</v>
       </c>
       <c r="C76" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="D76" t="s">
         <v>162</v>
       </c>
       <c r="E76" t="s">
         <v>162</v>
       </c>
       <c r="F76" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I76"/>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>51643</v>
       </c>
       <c r="B77">
         <v>49905</v>
       </c>
       <c r="C77" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" t="s">
         <v>80</v>
       </c>
       <c r="F77" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I77"/>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>51649</v>
       </c>
       <c r="B78">
         <v>49909</v>
       </c>
       <c r="C78" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="D78" t="s">
         <v>203</v>
       </c>
       <c r="E78" t="s">
         <v>162</v>
       </c>
       <c r="F78" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I78"/>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>51661</v>
       </c>
       <c r="B79">
         <v>49900</v>
       </c>
       <c r="C79" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
       <c r="E79" t="s">
         <v>203</v>
       </c>
       <c r="F79" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I79"/>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>51662</v>
       </c>
       <c r="B80">
         <v>49900</v>
       </c>
       <c r="C80" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D80" t="s">
         <v>203</v>
       </c>
       <c r="E80" t="s">
         <v>203</v>
       </c>
       <c r="F80" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="I80"/>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>52406</v>
       </c>
       <c r="B81">
         <v>52306</v>
       </c>
       <c r="C81">
         <v>21045</v>
       </c>
       <c r="D81" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E81" t="s">
         <v>682</v>
       </c>
       <c r="F81" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G81" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H81" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="I81" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="J81">
         <v>241800.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>52416</v>
       </c>
       <c r="B82">
         <v>52341</v>
       </c>
       <c r="C82">
         <v>21045</v>
       </c>
       <c r="D82" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E82" t="s">
         <v>89</v>
       </c>
       <c r="F82" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G82" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H82" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="I82" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="J82">
         <v>150725.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>52431</v>
       </c>
       <c r="B83">
         <v>52381</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>270</v>
       </c>
       <c r="E83" t="s">
         <v>89</v>
       </c>
       <c r="F83" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="I83"/>
       <c r="J83">
         <v>223407.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>52616</v>
       </c>
       <c r="B84">
         <v>52576</v>
       </c>
       <c r="C84">
         <v>20028</v>
       </c>
       <c r="D84" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E84" t="s">
         <v>80</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H84" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="I84" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="J84">
         <v>694036.4</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="M84"/>
       <c r="N84" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>52801</v>
       </c>
       <c r="B85">
         <v>49867</v>
       </c>
       <c r="C85">
         <v>18204</v>
       </c>
       <c r="D85" t="s">
         <v>98</v>
       </c>
       <c r="E85" t="s">
         <v>80</v>
       </c>
       <c r="F85" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="I85"/>
       <c r="J85">
         <v>742415.0</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="M85"/>
       <c r="N85" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>53196</v>
       </c>
       <c r="B86">
         <v>53171</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E86" t="s">
         <v>310</v>
       </c>
       <c r="F86" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="I86"/>
       <c r="J86">
         <v>292856.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>53201</v>
       </c>
       <c r="B87">
         <v>53171</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E87" t="s">
         <v>203</v>
       </c>
       <c r="F87" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="I87"/>
       <c r="J87">
         <v>212290.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>53226</v>
       </c>
       <c r="B88">
         <v>53221</v>
       </c>
       <c r="C88" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="D88" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E88" t="s">
         <v>742</v>
       </c>
       <c r="F88" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="I88" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="J88">
         <v>241971.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>53391</v>
       </c>
       <c r="B89">
         <v>53386</v>
       </c>
       <c r="C89">
         <v>21013</v>
       </c>
       <c r="D89" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E89" t="s">
         <v>335</v>
       </c>
       <c r="F89" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="I89"/>
       <c r="J89">
         <v>79120.0</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>53556</v>
       </c>
       <c r="B90">
         <v>53151</v>
       </c>
       <c r="C90" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="D90" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E90" t="s">
         <v>721</v>
       </c>
       <c r="F90" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="G90"/>
+        <v>1003</v>
+      </c>
+      <c r="G90" t="s">
+        <v>1004</v>
+      </c>
       <c r="H90" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="I90"/>
       <c r="J90">
         <v>579386.0</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>1030</v>
+        <v>731</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>53901</v>
       </c>
       <c r="B91">
         <v>53136</v>
       </c>
       <c r="C91" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="D91" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E91" t="s">
         <v>80</v>
       </c>
       <c r="F91" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="I91"/>
       <c r="J91">
         <v>496322.0</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>54203</v>
       </c>
       <c r="B92">
         <v>54197</v>
       </c>
       <c r="C92" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="D92" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E92" t="s">
         <v>80</v>
       </c>
       <c r="F92" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G92" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H92" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="I92" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J92">
         <v>171927.0</v>
       </c>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>54216</v>
       </c>
       <c r="B93">
         <v>54210</v>
       </c>
       <c r="C93" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="D93" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E93" t="s">
         <v>80</v>
       </c>
       <c r="F93" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G93" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H93" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="I93" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J93">
         <v>221041.0</v>
       </c>
       <c r="K93"/>
       <c r="L93" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>54230</v>
       </c>
       <c r="B94">
         <v>54223</v>
       </c>
       <c r="C94" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="D94" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E94" t="s">
         <v>80</v>
       </c>
       <c r="F94" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="G94" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H94" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="I94" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J94">
         <v>175781.0</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>54275</v>
       </c>
       <c r="B95">
         <v>54270</v>
       </c>
       <c r="C95" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="D95" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G95" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H95" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I95" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J95">
         <v>200000.0</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>54283</v>
       </c>
       <c r="B96">
         <v>54276</v>
       </c>
       <c r="C96" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="D96" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E96" t="s">
         <v>80</v>
       </c>
       <c r="F96" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G96" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H96" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I96" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J96">
         <v>521326.0</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>54284</v>
       </c>
       <c r="B97">
         <v>54276</v>
       </c>
       <c r="C97" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="D97" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E97" t="s">
         <v>249</v>
       </c>
       <c r="F97" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G97" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H97" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I97" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J97">
         <v>33572.0</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>54311</v>
       </c>
       <c r="B98">
         <v>54307</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E98" t="s">
         <v>53</v>
       </c>
       <c r="F98" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G98" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H98" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I98" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J98">
         <v>1345532.37</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>54349</v>
       </c>
       <c r="B99">
         <v>54307</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E99" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="F99" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G99" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H99" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I99" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J99">
         <v>225556.8</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
         <v>54350</v>
       </c>
       <c r="B100">
         <v>54307</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E100" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="F100" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G100" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H100" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="I100" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J100">
         <v>149474.75</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
         <v>54371</v>
       </c>
       <c r="B101">
         <v>54370</v>
       </c>
       <c r="C101" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="D101" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E101" t="s">
         <v>67</v>
       </c>
       <c r="F101" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="G101"/>
+        <v>1003</v>
+      </c>
+      <c r="G101" t="s">
+        <v>1004</v>
+      </c>
       <c r="H101" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="I101" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="J101">
         <v>528438.0</v>
       </c>
       <c r="K101"/>
-      <c r="L101"/>
+      <c r="L101" t="s">
+        <v>1053</v>
+      </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>1049</v>
+        <v>731</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
         <v>54372</v>
       </c>
       <c r="B102">
         <v>54370</v>
       </c>
       <c r="C102" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="D102" t="s">
         <v>98</v>
       </c>
       <c r="E102" t="s">
         <v>80</v>
       </c>
       <c r="F102" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="I102" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="J102">
         <v>169882.0</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
         <v>54460</v>
       </c>
       <c r="B103">
         <v>54457</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>270</v>
       </c>
       <c r="E103" t="s">
         <v>80</v>
       </c>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="I103" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J103">
         <v>633366.0</v>
       </c>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
         <v>54468</v>
       </c>
       <c r="B104">
         <v>54463</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>270</v>
       </c>
       <c r="E104" t="s">
         <v>67</v>
       </c>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="I104" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J104">
         <v>1273511.0</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
         <v>54469</v>
       </c>
       <c r="B105">
         <v>54463</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
         <v>270</v>
       </c>
       <c r="E105" t="s">
         <v>249</v>
       </c>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="I105" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J105">
         <v>268888.0</v>
       </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
         <v>54470</v>
       </c>
       <c r="B106">
         <v>54463</v>
       </c>
       <c r="C106"/>
       <c r="D106" t="s">
         <v>270</v>
       </c>
       <c r="E106" t="s">
         <v>80</v>
       </c>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="I106" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J106">
         <v>419536.0</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107">
         <v>54471</v>
       </c>
       <c r="B107">
         <v>54463</v>
       </c>
       <c r="C107"/>
       <c r="D107" t="s">
         <v>270</v>
       </c>
       <c r="E107" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="I107" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="J107">
         <v>12000.0</v>
       </c>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108">
         <v>54486</v>
       </c>
       <c r="B108">
         <v>54477</v>
       </c>
       <c r="C108" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="D108" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="E108" t="s">
         <v>234</v>
       </c>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="I108" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="J108">
         <v>799998.0</v>
       </c>
       <c r="K108" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109">
         <v>54489</v>
       </c>
       <c r="B109">
         <v>54477</v>
       </c>
       <c r="C109"/>
       <c r="D109" t="s">
         <v>81</v>
       </c>
       <c r="E109" t="s">
         <v>234</v>
       </c>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="I109" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="J109">
         <v>160670.39</v>
       </c>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110">
         <v>54490</v>
       </c>
       <c r="B110">
         <v>54477</v>
       </c>
       <c r="C110" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="D110" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E110" t="s">
         <v>234</v>
       </c>
       <c r="F110"/>
-      <c r="G110"/>
+      <c r="G110" t="s">
+        <v>1004</v>
+      </c>
       <c r="H110" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="I110" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="J110">
         <v>108000.0</v>
       </c>
       <c r="K110"/>
-      <c r="L110"/>
+      <c r="L110" t="s">
+        <v>1053</v>
+      </c>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>884</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111">
         <v>54491</v>
       </c>
       <c r="B111">
         <v>54477</v>
       </c>
       <c r="C111">
         <v>4600014542</v>
       </c>
       <c r="D111" t="s">
         <v>37</v>
       </c>
       <c r="E111" t="s">
         <v>234</v>
       </c>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="I111" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="J111">
         <v>64007.0</v>
       </c>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112">
         <v>54499</v>
       </c>
       <c r="B112">
         <v>54493</v>
       </c>
       <c r="C112" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="D112" t="s">
         <v>81</v>
       </c>
       <c r="E112" t="s">
         <v>234</v>
       </c>
       <c r="F112" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="G112" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="H112" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="I112" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="J112">
         <v>952844.0</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="M112"/>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113">
         <v>54565</v>
       </c>
       <c r="B113">
         <v>54564</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>98</v>
       </c>
       <c r="E113" t="s">
         <v>162</v>
       </c>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="I113" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="J113">
         <v>1224266.0</v>
       </c>
       <c r="K113" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114">
         <v>54635</v>
       </c>
       <c r="B114">
         <v>54621</v>
       </c>
       <c r="C114">
         <v>21015</v>
       </c>
       <c r="D114" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E114" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="F114" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G114" t="s">
         <v>98</v>
       </c>
       <c r="H114" t="s">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="I114" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J114">
         <v>130378.23</v>
       </c>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115">
         <v>54636</v>
       </c>
       <c r="B115">
         <v>54621</v>
       </c>
       <c r="C115">
         <v>21016</v>
       </c>
       <c r="D115" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E115" t="s">
         <v>67</v>
       </c>
       <c r="F115" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G115" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H115" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="I115" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J115">
         <v>138036.86</v>
       </c>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116">
         <v>54637</v>
       </c>
       <c r="B116">
         <v>54621</v>
       </c>
       <c r="C116">
         <v>21017</v>
       </c>
       <c r="D116" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E116" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="F116" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G116" t="s">
         <v>98</v>
       </c>
       <c r="H116" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="I116" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J116">
         <v>382909.69</v>
       </c>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117">
         <v>54638</v>
       </c>
       <c r="B117">
         <v>54621</v>
       </c>
       <c r="C117">
         <v>21018</v>
       </c>
       <c r="D117" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E117" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="F117" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G117" t="s">
         <v>98</v>
       </c>
       <c r="H117" t="s">
-        <v>1072</v>
+        <v>1086</v>
       </c>
       <c r="I117" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J117">
         <v>92206.17</v>
       </c>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118">
         <v>54639</v>
       </c>
       <c r="B118">
         <v>54621</v>
       </c>
       <c r="C118">
         <v>21019</v>
       </c>
       <c r="D118" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E118" t="s">
-        <v>1073</v>
+        <v>1087</v>
       </c>
       <c r="F118" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G118" t="s">
         <v>98</v>
       </c>
       <c r="H118" t="s">
-        <v>1074</v>
+        <v>1088</v>
       </c>
       <c r="I118" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J118">
         <v>176694.0</v>
       </c>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119">
         <v>54640</v>
       </c>
       <c r="B119">
         <v>54621</v>
       </c>
       <c r="C119">
         <v>21020</v>
       </c>
       <c r="D119" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E119" t="s">
-        <v>1075</v>
+        <v>1089</v>
       </c>
       <c r="F119" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G119" t="s">
         <v>98</v>
       </c>
       <c r="H119" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="I119" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J119">
         <v>110737.0</v>
       </c>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120">
         <v>54641</v>
       </c>
       <c r="B120">
         <v>54621</v>
       </c>
       <c r="C120">
         <v>21021</v>
       </c>
       <c r="D120" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E120" t="s">
-        <v>1076</v>
+        <v>1090</v>
       </c>
       <c r="F120" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G120" t="s">
         <v>98</v>
       </c>
       <c r="H120" t="s">
-        <v>1077</v>
+        <v>1091</v>
       </c>
       <c r="I120" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="J120">
         <v>450282.0</v>
       </c>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121">
         <v>54703</v>
       </c>
       <c r="B121">
         <v>54692</v>
       </c>
       <c r="C121">
         <v>21031</v>
       </c>
       <c r="D121" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E121" t="s">
-        <v>1078</v>
+        <v>1092</v>
       </c>
       <c r="F121" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G121" t="s">
         <v>98</v>
       </c>
       <c r="H121" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="I121"/>
       <c r="J121">
         <v>76800.0</v>
       </c>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122">
         <v>54704</v>
       </c>
       <c r="B122">
         <v>54692</v>
       </c>
       <c r="C122">
         <v>21029</v>
       </c>
       <c r="D122" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E122" t="s">
         <v>203</v>
       </c>
       <c r="F122" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G122" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="H122" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
       <c r="I122"/>
       <c r="J122">
         <v>201257.0</v>
       </c>
       <c r="K122"/>
-      <c r="L122"/>
+      <c r="L122" t="s">
+        <v>1053</v>
+      </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>932</v>
+        <v>731</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123">
         <v>54705</v>
       </c>
       <c r="B123">
         <v>54692</v>
       </c>
       <c r="C123">
         <v>21030</v>
       </c>
       <c r="D123" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E123" t="s">
         <v>249</v>
       </c>
       <c r="F123" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G123" t="s">
         <v>98</v>
       </c>
       <c r="H123" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="I123"/>
       <c r="J123">
         <v>152267.0</v>
       </c>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124">
         <v>54716</v>
       </c>
       <c r="B124">
         <v>54713</v>
       </c>
       <c r="C124">
         <v>21027</v>
       </c>
       <c r="D124" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="E124" t="s">
         <v>80</v>
       </c>
       <c r="F124" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="G124" t="s">
         <v>98</v>
       </c>
       <c r="H124" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="I124"/>
       <c r="J124">
         <v>498528.0</v>
       </c>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>932</v>
+        <v>936</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125">
+        <v>54815</v>
+      </c>
+      <c r="B125">
+        <v>54814</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E125" t="s">
+        <v>203</v>
+      </c>
+      <c r="F125"/>
+      <c r="G125" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J125">
+        <v>47041.8</v>
+      </c>
+      <c r="K125"/>
+      <c r="L125" t="s">
+        <v>1053</v>
+      </c>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125"/>
+      <c r="P125" t="s">
+        <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1083</v>
+        <v>1099</v>
       </c>
       <c r="B1" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="C1" t="s">
-        <v>1084</v>
+        <v>1100</v>
       </c>
       <c r="D1" t="s">
-        <v>1085</v>
+        <v>1101</v>
       </c>
       <c r="E1" t="s">
-        <v>1086</v>
+        <v>1102</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>64</v>
@@ -23496,72 +23756,72 @@
         <v>2019</v>
       </c>
       <c r="D9">
         <v>134132.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>51721</v>
       </c>
       <c r="B10">
         <v>51565</v>
       </c>
       <c r="C10">
         <v>2020</v>
       </c>
       <c r="D10">
         <v>136424.37</v>
       </c>
       <c r="E10" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>51739</v>
       </c>
       <c r="B11">
         <v>51574</v>
       </c>
       <c r="C11">
         <v>2020</v>
       </c>
       <c r="D11">
         <v>66770.8</v>
       </c>
       <c r="E11" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>51749</v>
       </c>
       <c r="B12">
         <v>51577</v>
       </c>
       <c r="C12">
         <v>2021</v>
       </c>
       <c r="D12">
         <v>155628.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>64</v>
       </c>
     </row>
@@ -23633,51 +23893,51 @@
         <v>2019</v>
       </c>
       <c r="D16">
         <v>176505.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>51738</v>
       </c>
       <c r="B17">
         <v>51574</v>
       </c>
       <c r="C17">
         <v>2019</v>
       </c>
       <c r="D17">
         <v>153141.08</v>
       </c>
       <c r="E17" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>51755</v>
       </c>
       <c r="B18">
         <v>51573</v>
       </c>
       <c r="C18">
         <v>2020</v>
       </c>
       <c r="D18">
         <v>238077.0</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>64</v>
       </c>
     </row>
@@ -23787,55 +24047,55 @@
         <v>2021</v>
       </c>
       <c r="D24">
         <v>2700000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>51722</v>
       </c>
       <c r="B25">
         <v>51565</v>
       </c>
       <c r="C25">
         <v>2021</v>
       </c>
       <c r="D25">
         <v>220140.0</v>
       </c>
       <c r="E25" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>51708</v>
       </c>
       <c r="B26">
         <v>51649</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26">
         <v>30000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>51710</v>
       </c>
@@ -24017,51 +24277,51 @@
         <v>2020</v>
       </c>
       <c r="D36">
         <v>500000.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>51740</v>
       </c>
       <c r="B37">
         <v>51574</v>
       </c>
       <c r="C37">
         <v>2021</v>
       </c>
       <c r="D37">
         <v>1646512.0</v>
       </c>
       <c r="E37" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>51707</v>
       </c>
       <c r="B38">
         <v>51648</v>
       </c>
       <c r="C38">
         <v>2020</v>
       </c>
       <c r="D38">
         <v>55000.0</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>64</v>
       </c>
     </row>
@@ -24190,18541 +24450,18729 @@
         <v>2006</v>
       </c>
       <c r="D45">
         <v>970757.0</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52036</v>
       </c>
       <c r="B46">
         <v>51565</v>
       </c>
       <c r="C46">
         <v>2022</v>
       </c>
       <c r="D46">
         <v>67570.1</v>
       </c>
       <c r="E46" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53606</v>
       </c>
       <c r="B47">
         <v>53556</v>
       </c>
       <c r="C47">
         <v>2022</v>
       </c>
       <c r="D47">
         <v>327151.0</v>
       </c>
       <c r="E47" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53611</v>
       </c>
       <c r="B48">
         <v>53556</v>
       </c>
       <c r="C48">
         <v>2022</v>
       </c>
       <c r="D48">
         <v>164971.0</v>
       </c>
       <c r="E48" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54766</v>
       </c>
       <c r="B49">
         <v>54216</v>
       </c>
       <c r="C49">
         <v>2024</v>
       </c>
       <c r="D49">
         <v>78982.86</v>
       </c>
       <c r="E49" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54767</v>
       </c>
       <c r="B50">
         <v>53901</v>
       </c>
       <c r="C50">
         <v>2024</v>
       </c>
       <c r="D50">
         <v>78982.86</v>
       </c>
       <c r="E50" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>718</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>54777</v>
+      </c>
+      <c r="B51">
+        <v>53556</v>
+      </c>
+      <c r="C51">
+        <v>2024</v>
+      </c>
+      <c r="D51">
+        <v>68501.65</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F51" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G51" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>54778</v>
+      </c>
+      <c r="B52">
+        <v>54636</v>
+      </c>
+      <c r="C52">
+        <v>2024</v>
+      </c>
+      <c r="D52">
+        <v>15902.88</v>
+      </c>
+      <c r="E52" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F52" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G52" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>54779</v>
+      </c>
+      <c r="B53">
+        <v>54371</v>
+      </c>
+      <c r="C53">
+        <v>2024</v>
+      </c>
+      <c r="D53">
+        <v>312727.92</v>
+      </c>
+      <c r="E53" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F53" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G53" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>54781</v>
+      </c>
+      <c r="B54">
+        <v>54704</v>
+      </c>
+      <c r="C54">
+        <v>2024</v>
+      </c>
+      <c r="D54">
+        <v>95662.99</v>
+      </c>
+      <c r="E54" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F54" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G54" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>54788</v>
+      </c>
+      <c r="B55">
+        <v>54490</v>
+      </c>
+      <c r="C55">
+        <v>2024</v>
+      </c>
+      <c r="D55">
+        <v>11521.12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F55" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G55" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>54817</v>
+      </c>
+      <c r="B56">
+        <v>54815</v>
+      </c>
+      <c r="C56">
+        <v>2024</v>
+      </c>
+      <c r="D56">
+        <v>5733.95</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F56" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G56" t="s">
+        <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K148"/>
+  <dimension ref="A1:K149"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
       <c r="B1" t="s">
-        <v>1089</v>
+        <v>1106</v>
       </c>
       <c r="C1" t="s">
-        <v>1090</v>
+        <v>1107</v>
       </c>
       <c r="D1" t="s">
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="E1" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1093</v>
+        <v>1110</v>
       </c>
       <c r="H1" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="I1" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="C2" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="D2" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
       <c r="E2" t="s">
         <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="G2" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
       <c r="K2" t="s">
-        <v>1102</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50348</v>
       </c>
       <c r="B3" t="s">
-        <v>1103</v>
+        <v>1120</v>
       </c>
       <c r="C3" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="D3" t="s">
-        <v>1105</v>
+        <v>1122</v>
       </c>
       <c r="E3" t="s">
         <v>89</v>
       </c>
       <c r="F3" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="G3" t="s">
-        <v>1107</v>
+        <v>1124</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>64</v>
       </c>
       <c r="K3" t="s">
-        <v>1108</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54714</v>
       </c>
       <c r="B4" t="s">
-        <v>1109</v>
+        <v>1126</v>
       </c>
       <c r="C4" t="s">
-        <v>1110</v>
+        <v>1127</v>
       </c>
       <c r="D4" t="s">
-        <v>1111</v>
+        <v>1128</v>
       </c>
       <c r="E4" t="s">
         <v>80</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="K4" t="s">
-        <v>1112</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>1113</v>
+        <v>1130</v>
       </c>
       <c r="C5" t="s">
-        <v>1114</v>
+        <v>1131</v>
       </c>
       <c r="D5" t="s">
-        <v>1115</v>
+        <v>1132</v>
       </c>
       <c r="E5" t="s">
         <v>80</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>1116</v>
+        <v>1133</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>64</v>
       </c>
       <c r="K5" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54421</v>
       </c>
       <c r="B6" t="s">
-        <v>1118</v>
+        <v>1135</v>
       </c>
       <c r="C6" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="D6" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="E6" t="s">
         <v>162</v>
       </c>
       <c r="F6" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="G6" t="s">
-        <v>1122</v>
+        <v>1139</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
       <c r="K6" t="s">
-        <v>1123</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50285</v>
       </c>
       <c r="B7" t="s">
-        <v>1124</v>
+        <v>1142</v>
       </c>
       <c r="C7" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="D7" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
       <c r="E7" t="s">
         <v>80</v>
       </c>
       <c r="F7" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
       <c r="G7" t="s">
-        <v>1127</v>
+        <v>1145</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="J7" t="s">
         <v>64</v>
       </c>
       <c r="K7" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50308</v>
       </c>
       <c r="B8" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
       <c r="C8" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="D8" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
       <c r="E8" t="s">
         <v>98</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>1133</v>
+        <v>1151</v>
       </c>
       <c r="J8" t="s">
         <v>64</v>
       </c>
       <c r="K8" t="s">
-        <v>1134</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>54567</v>
+        <v>50250</v>
       </c>
       <c r="B9" t="s">
-        <v>1135</v>
+        <v>1153</v>
       </c>
       <c r="C9" t="s">
-        <v>1136</v>
+        <v>1154</v>
       </c>
       <c r="D9" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>1156</v>
       </c>
       <c r="F9"/>
-      <c r="G9"/>
+      <c r="G9" t="s">
+        <v>1157</v>
+      </c>
       <c r="H9"/>
-      <c r="I9"/>
+      <c r="I9" t="s">
+        <v>1158</v>
+      </c>
       <c r="J9" t="s">
-        <v>893</v>
+        <v>64</v>
       </c>
       <c r="K9" t="s">
-        <v>1138</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50294</v>
+        <v>54567</v>
       </c>
       <c r="B10" t="s">
-        <v>1139</v>
+        <v>1160</v>
       </c>
       <c r="C10" t="s">
-        <v>1140</v>
+        <v>1161</v>
       </c>
       <c r="D10" t="s">
-        <v>1141</v>
+        <v>1162</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="F10"/>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>64</v>
+        <v>892</v>
       </c>
       <c r="K10" t="s">
-        <v>1143</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50410</v>
+        <v>50294</v>
       </c>
       <c r="B11" t="s">
-        <v>1144</v>
+        <v>1164</v>
       </c>
       <c r="C11" t="s">
-        <v>1145</v>
+        <v>1165</v>
       </c>
       <c r="D11" t="s">
-        <v>1146</v>
+        <v>1166</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="F11"/>
       <c r="G11" t="s">
-        <v>1148</v>
+        <v>1167</v>
       </c>
       <c r="H11"/>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="K11" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>54482</v>
+        <v>50410</v>
       </c>
       <c r="B12" t="s">
-        <v>1151</v>
+        <v>1169</v>
       </c>
       <c r="C12" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="D12" t="s">
-        <v>1153</v>
+        <v>1171</v>
       </c>
       <c r="E12" t="s">
-        <v>234</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
-        <v>1154</v>
+        <v>1172</v>
       </c>
       <c r="G12" t="s">
-        <v>1155</v>
+        <v>1173</v>
       </c>
       <c r="H12"/>
-      <c r="I12"/>
+      <c r="I12" t="s">
+        <v>1174</v>
+      </c>
       <c r="J12" t="s">
-        <v>884</v>
+        <v>64</v>
       </c>
       <c r="K12" t="s">
-        <v>1156</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50245</v>
+        <v>54482</v>
       </c>
       <c r="B13" t="s">
-        <v>1157</v>
+        <v>1176</v>
       </c>
       <c r="C13" t="s">
-        <v>1158</v>
+        <v>1177</v>
       </c>
       <c r="D13" t="s">
-        <v>1159</v>
+        <v>1178</v>
       </c>
       <c r="E13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F13"/>
+        <v>234</v>
+      </c>
+      <c r="F13" t="s">
+        <v>1179</v>
+      </c>
       <c r="G13" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="H13"/>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>883</v>
       </c>
       <c r="K13" t="s">
-        <v>1162</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54271</v>
+        <v>50245</v>
       </c>
       <c r="B14" t="s">
-        <v>1163</v>
+        <v>1182</v>
       </c>
       <c r="C14" t="s">
-        <v>1164</v>
+        <v>1183</v>
       </c>
       <c r="D14" t="s">
-        <v>1165</v>
+        <v>1184</v>
       </c>
       <c r="E14" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="G14"/>
+        <v>98</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14" t="s">
+        <v>1185</v>
+      </c>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>1186</v>
+      </c>
       <c r="J14" t="s">
-        <v>688</v>
+        <v>64</v>
       </c>
       <c r="K14" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50247</v>
+        <v>54271</v>
       </c>
       <c r="B15" t="s">
-        <v>1168</v>
+        <v>1188</v>
       </c>
       <c r="C15" t="s">
-        <v>1169</v>
+        <v>1189</v>
       </c>
       <c r="D15" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="F15" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>688</v>
       </c>
       <c r="K15" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>50314</v>
+        <v>50247</v>
       </c>
       <c r="B16" t="s">
-        <v>1174</v>
+        <v>1193</v>
       </c>
       <c r="C16" t="s">
-        <v>1175</v>
+        <v>1194</v>
       </c>
       <c r="D16" t="s">
-        <v>1176</v>
+        <v>1195</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>1177</v>
+        <v>1196</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>1178</v>
+        <v>1197</v>
       </c>
       <c r="J16" t="s">
         <v>64</v>
       </c>
       <c r="K16" t="s">
-        <v>1179</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>50352</v>
+        <v>50314</v>
       </c>
       <c r="B17" t="s">
-        <v>1180</v>
+        <v>1199</v>
       </c>
       <c r="C17" t="s">
-        <v>1181</v>
+        <v>1200</v>
       </c>
       <c r="D17" t="s">
-        <v>1182</v>
+        <v>1201</v>
       </c>
       <c r="E17" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F17"/>
       <c r="G17" t="s">
-        <v>1184</v>
+        <v>1202</v>
       </c>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17" t="s">
+        <v>1203</v>
+      </c>
       <c r="J17" t="s">
-        <v>932</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>1185</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>50326</v>
+        <v>50352</v>
       </c>
       <c r="B18" t="s">
-        <v>1186</v>
+        <v>1205</v>
       </c>
       <c r="C18" t="s">
-        <v>1181</v>
+        <v>1206</v>
       </c>
       <c r="D18" t="s">
-        <v>1187</v>
+        <v>1207</v>
       </c>
       <c r="E18" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>203</v>
+      </c>
+      <c r="F18" t="s">
+        <v>1208</v>
+      </c>
       <c r="G18" t="s">
-        <v>1188</v>
-[...3 lines deleted...]
-      </c>
+        <v>1209</v>
+      </c>
+      <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>64</v>
+        <v>936</v>
       </c>
       <c r="K18" t="s">
-        <v>1189</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>54699</v>
+        <v>50326</v>
       </c>
       <c r="B19" t="s">
-        <v>1190</v>
+        <v>1211</v>
       </c>
       <c r="C19" t="s">
-        <v>1181</v>
+        <v>1206</v>
       </c>
       <c r="D19" t="s">
-        <v>1191</v>
+        <v>1212</v>
       </c>
       <c r="E19" t="s">
-        <v>1078</v>
+        <v>98</v>
       </c>
       <c r="F19"/>
-      <c r="G19"/>
-      <c r="H19"/>
+      <c r="G19" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H19" t="s">
+        <v>162</v>
+      </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>186</v>
+        <v>64</v>
       </c>
       <c r="K19" t="s">
-        <v>1192</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50365</v>
+        <v>54699</v>
       </c>
       <c r="B20" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
       <c r="C20" t="s">
-        <v>1181</v>
+        <v>1206</v>
       </c>
       <c r="D20" t="s">
-        <v>1115</v>
+        <v>1216</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>1092</v>
       </c>
       <c r="F20"/>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>64</v>
+        <v>186</v>
       </c>
       <c r="K20" t="s">
-        <v>1195</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50306</v>
+        <v>50365</v>
       </c>
       <c r="B21" t="s">
-        <v>1196</v>
+        <v>1218</v>
       </c>
       <c r="C21" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="D21" t="s">
-        <v>1198</v>
+        <v>1132</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>1219</v>
+      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>64</v>
       </c>
       <c r="K21" t="s">
-        <v>1200</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50302</v>
+        <v>50306</v>
       </c>
       <c r="B22" t="s">
-        <v>1201</v>
+        <v>1221</v>
       </c>
       <c r="C22" t="s">
-        <v>1202</v>
+        <v>1222</v>
       </c>
       <c r="D22" t="s">
-        <v>1203</v>
+        <v>1223</v>
       </c>
       <c r="E22" t="s">
-        <v>1204</v>
+        <v>37</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>1224</v>
+      </c>
+      <c r="H22" t="s">
+        <v>80</v>
+      </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>64</v>
       </c>
       <c r="K22" t="s">
-        <v>1206</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>54393</v>
+        <v>50302</v>
       </c>
       <c r="B23" t="s">
-        <v>1207</v>
+        <v>1226</v>
       </c>
       <c r="C23" t="s">
-        <v>1208</v>
+        <v>1227</v>
       </c>
       <c r="D23" t="s">
-        <v>1209</v>
+        <v>1228</v>
       </c>
       <c r="E23" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>1229</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>1211</v>
+        <v>1230</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>1101</v>
+        <v>64</v>
       </c>
       <c r="K23" t="s">
-        <v>1212</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>54408</v>
+        <v>54393</v>
       </c>
       <c r="B24" t="s">
-        <v>1213</v>
+        <v>1232</v>
       </c>
       <c r="C24" t="s">
-        <v>1208</v>
+        <v>1233</v>
       </c>
       <c r="D24" t="s">
-        <v>1191</v>
+        <v>1234</v>
       </c>
       <c r="E24" t="s">
-        <v>1078</v>
+        <v>162</v>
       </c>
       <c r="F24" t="s">
-        <v>1214</v>
+        <v>1235</v>
       </c>
       <c r="G24" t="s">
-        <v>1215</v>
+        <v>1236</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>588</v>
+        <v>1118</v>
       </c>
       <c r="K24" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50321</v>
+        <v>54408</v>
       </c>
       <c r="B25" t="s">
-        <v>1217</v>
+        <v>1238</v>
       </c>
       <c r="C25" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="D25" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="E25" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>1092</v>
+      </c>
+      <c r="F25" t="s">
+        <v>1239</v>
+      </c>
       <c r="G25" t="s">
-        <v>1220</v>
+        <v>1240</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>64</v>
+        <v>1140</v>
       </c>
       <c r="K25" t="s">
-        <v>1221</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>53431</v>
+        <v>50321</v>
       </c>
       <c r="B26" t="s">
-        <v>1222</v>
+        <v>1242</v>
       </c>
       <c r="C26" t="s">
-        <v>1223</v>
+        <v>1243</v>
       </c>
       <c r="D26" t="s">
-        <v>1224</v>
+        <v>1244</v>
       </c>
       <c r="E26" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="G26"/>
+        <v>80</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>1245</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>1226</v>
+        <v>64</v>
       </c>
       <c r="K26" t="s">
-        <v>1227</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54417</v>
+        <v>53431</v>
       </c>
       <c r="B27" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
       <c r="C27" t="s">
-        <v>1229</v>
+        <v>1248</v>
       </c>
       <c r="D27" t="s">
-        <v>1230</v>
+        <v>1249</v>
       </c>
       <c r="E27" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="F27" t="s">
-        <v>1231</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>588</v>
+        <v>1251</v>
       </c>
       <c r="K27" t="s">
-        <v>1233</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>50342</v>
+        <v>54417</v>
       </c>
       <c r="B28" t="s">
-        <v>1234</v>
+        <v>1253</v>
       </c>
       <c r="C28" t="s">
-        <v>1235</v>
+        <v>1254</v>
       </c>
       <c r="D28" t="s">
-        <v>1236</v>
+        <v>1255</v>
       </c>
       <c r="E28" t="s">
-        <v>68</v>
+        <v>162</v>
       </c>
       <c r="F28" t="s">
-        <v>1237</v>
+        <v>1256</v>
       </c>
       <c r="G28" t="s">
-        <v>1238</v>
-[...3 lines deleted...]
-      </c>
+        <v>1257</v>
+      </c>
+      <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>64</v>
+        <v>1140</v>
       </c>
       <c r="K28" t="s">
-        <v>1239</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54578</v>
+        <v>50342</v>
       </c>
       <c r="B29" t="s">
-        <v>1240</v>
+        <v>1259</v>
       </c>
       <c r="C29" t="s">
-        <v>1241</v>
+        <v>1260</v>
       </c>
       <c r="D29" t="s">
-        <v>1242</v>
+        <v>1261</v>
       </c>
       <c r="E29" t="s">
-        <v>1243</v>
-[...3 lines deleted...]
-      <c r="H29"/>
+        <v>68</v>
+      </c>
+      <c r="F29" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G29" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H29" t="s">
+        <v>67</v>
+      </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>893</v>
+        <v>64</v>
       </c>
       <c r="K29" t="s">
-        <v>1244</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54480</v>
+        <v>54578</v>
       </c>
       <c r="B30" t="s">
-        <v>1245</v>
+        <v>1265</v>
       </c>
       <c r="C30" t="s">
-        <v>1241</v>
+        <v>1266</v>
       </c>
       <c r="D30" t="s">
-        <v>1246</v>
+        <v>1267</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>1268</v>
       </c>
       <c r="F30"/>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="K30" t="s">
-        <v>1248</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>52806</v>
+        <v>54480</v>
       </c>
       <c r="B31" t="s">
-        <v>1249</v>
+        <v>1270</v>
       </c>
       <c r="C31" t="s">
-        <v>1241</v>
+        <v>1266</v>
       </c>
       <c r="D31" t="s">
-        <v>1250</v>
+        <v>1271</v>
       </c>
       <c r="E31" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="F31"/>
       <c r="G31" t="s">
-        <v>1252</v>
+        <v>1272</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>1023</v>
+        <v>883</v>
       </c>
       <c r="K31" t="s">
-        <v>1253</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>54214</v>
+        <v>52806</v>
       </c>
       <c r="B32" t="s">
-        <v>1254</v>
+        <v>1274</v>
       </c>
       <c r="C32" t="s">
-        <v>1255</v>
+        <v>1266</v>
       </c>
       <c r="D32" t="s">
-        <v>1256</v>
+        <v>1275</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
+        <v>276</v>
       </c>
       <c r="F32" t="s">
-        <v>1257</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>1276</v>
+      </c>
+      <c r="G32" t="s">
+        <v>1277</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="K32" t="s">
-        <v>1258</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>50339</v>
+        <v>54214</v>
       </c>
       <c r="B33" t="s">
-        <v>1259</v>
+        <v>1279</v>
       </c>
       <c r="C33" t="s">
-        <v>1260</v>
+        <v>1280</v>
       </c>
       <c r="D33" t="s">
-        <v>1261</v>
+        <v>1281</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      </c>
+        <v>1282</v>
+      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>64</v>
+        <v>1052</v>
       </c>
       <c r="K33" t="s">
-        <v>1264</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>53441</v>
+        <v>50339</v>
       </c>
       <c r="B34" t="s">
-        <v>1265</v>
+        <v>1284</v>
       </c>
       <c r="C34" t="s">
-        <v>1266</v>
+        <v>1285</v>
       </c>
       <c r="D34" t="s">
-        <v>1267</v>
+        <v>1286</v>
       </c>
       <c r="E34" t="s">
-        <v>203</v>
+        <v>80</v>
       </c>
       <c r="F34" t="s">
-        <v>1268</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>1287</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1288</v>
+      </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>1226</v>
+        <v>64</v>
       </c>
       <c r="K34" t="s">
-        <v>1269</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>50246</v>
+        <v>53441</v>
       </c>
       <c r="B35" t="s">
-        <v>1270</v>
+        <v>1290</v>
       </c>
       <c r="C35" t="s">
-        <v>1266</v>
+        <v>1291</v>
       </c>
       <c r="D35" t="s">
-        <v>1271</v>
+        <v>1292</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="F35" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G35"/>
       <c r="H35"/>
-      <c r="I35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>64</v>
+        <v>1251</v>
       </c>
       <c r="K35" t="s">
-        <v>1274</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>50261</v>
+        <v>50246</v>
       </c>
       <c r="B36" t="s">
-        <v>1275</v>
+        <v>1295</v>
       </c>
       <c r="C36" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
       <c r="D36" t="s">
-        <v>1277</v>
+        <v>1296</v>
       </c>
       <c r="E36" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>1278</v>
+        <v>1297</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
       <c r="J36" t="s">
         <v>64</v>
       </c>
       <c r="K36" t="s">
-        <v>1280</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>50346</v>
+        <v>50261</v>
       </c>
       <c r="B37" t="s">
-        <v>1281</v>
+        <v>1300</v>
       </c>
       <c r="C37" t="s">
-        <v>1282</v>
+        <v>1301</v>
       </c>
       <c r="D37" t="s">
-        <v>1283</v>
+        <v>1302</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F37"/>
       <c r="G37" t="s">
-        <v>1285</v>
+        <v>1303</v>
       </c>
       <c r="H37"/>
-      <c r="I37"/>
+      <c r="I37" t="s">
+        <v>1304</v>
+      </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
       <c r="K37" t="s">
-        <v>1286</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>54387</v>
+        <v>50346</v>
       </c>
       <c r="B38" t="s">
-        <v>1287</v>
+        <v>1306</v>
       </c>
       <c r="C38" t="s">
-        <v>1282</v>
+        <v>1307</v>
       </c>
       <c r="D38" t="s">
-        <v>1120</v>
+        <v>1308</v>
       </c>
       <c r="E38" t="s">
-        <v>162</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>1099</v>
+        <v>1309</v>
       </c>
       <c r="G38" t="s">
-        <v>1288</v>
+        <v>1310</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>1101</v>
+        <v>64</v>
       </c>
       <c r="K38" t="s">
-        <v>1289</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>50255</v>
+        <v>54387</v>
       </c>
       <c r="B39" t="s">
-        <v>1290</v>
+        <v>1312</v>
       </c>
       <c r="C39" t="s">
-        <v>1291</v>
+        <v>1307</v>
       </c>
       <c r="D39" t="s">
-        <v>1292</v>
+        <v>1137</v>
       </c>
       <c r="E39" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F39"/>
+        <v>162</v>
+      </c>
+      <c r="F39" t="s">
+        <v>1116</v>
+      </c>
       <c r="G39" t="s">
-        <v>1293</v>
+        <v>1313</v>
       </c>
       <c r="H39"/>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>64</v>
+        <v>1118</v>
       </c>
       <c r="K39" t="s">
-        <v>1295</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>54201</v>
+        <v>50255</v>
       </c>
       <c r="B40" t="s">
-        <v>1296</v>
+        <v>1315</v>
       </c>
       <c r="C40" t="s">
-        <v>1297</v>
+        <v>1316</v>
       </c>
       <c r="D40" t="s">
-        <v>1298</v>
+        <v>1317</v>
       </c>
       <c r="E40" t="s">
-        <v>780</v>
-[...4 lines deleted...]
-      <c r="G40"/>
+        <v>80</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40" t="s">
+        <v>1318</v>
+      </c>
       <c r="H40"/>
-      <c r="I40"/>
+      <c r="I40" t="s">
+        <v>1319</v>
+      </c>
       <c r="J40" t="s">
-        <v>1040</v>
+        <v>64</v>
       </c>
       <c r="K40" t="s">
-        <v>1300</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>50264</v>
+        <v>54201</v>
       </c>
       <c r="B41" t="s">
-        <v>1301</v>
+        <v>1321</v>
       </c>
       <c r="C41" t="s">
-        <v>1302</v>
+        <v>1322</v>
       </c>
       <c r="D41" t="s">
-        <v>1303</v>
+        <v>1323</v>
       </c>
       <c r="E41" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="F41" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>64</v>
+        <v>1052</v>
       </c>
       <c r="K41" t="s">
-        <v>1305</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50238</v>
+        <v>50264</v>
       </c>
       <c r="B42" t="s">
-        <v>1306</v>
+        <v>1326</v>
       </c>
       <c r="C42" t="s">
-        <v>1307</v>
+        <v>1327</v>
       </c>
       <c r="D42" t="s">
-        <v>1308</v>
+        <v>1328</v>
       </c>
       <c r="E42" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="F42"/>
       <c r="G42" t="s">
-        <v>1309</v>
+        <v>1329</v>
       </c>
       <c r="H42"/>
-      <c r="I42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
         <v>64</v>
       </c>
       <c r="K42" t="s">
-        <v>1311</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>50310</v>
+        <v>50238</v>
       </c>
       <c r="B43" t="s">
-        <v>1312</v>
+        <v>1331</v>
       </c>
       <c r="C43" t="s">
-        <v>1313</v>
+        <v>1332</v>
       </c>
       <c r="D43" t="s">
-        <v>1314</v>
+        <v>1333</v>
       </c>
       <c r="E43" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>80</v>
+      </c>
+      <c r="F43" t="s">
+        <v>1123</v>
+      </c>
       <c r="G43" t="s">
-        <v>1315</v>
+        <v>1334</v>
       </c>
       <c r="H43"/>
-      <c r="I43"/>
+      <c r="I43" t="s">
+        <v>1335</v>
+      </c>
       <c r="J43" t="s">
         <v>64</v>
       </c>
       <c r="K43" t="s">
-        <v>1316</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54569</v>
+        <v>50310</v>
       </c>
       <c r="B44" t="s">
-        <v>1317</v>
+        <v>1337</v>
       </c>
       <c r="C44" t="s">
-        <v>1318</v>
+        <v>1338</v>
       </c>
       <c r="D44" t="s">
-        <v>1319</v>
+        <v>1339</v>
       </c>
       <c r="E44" t="s">
-        <v>722</v>
+        <v>98</v>
       </c>
       <c r="F44"/>
-      <c r="G44"/>
+      <c r="G44" t="s">
+        <v>1340</v>
+      </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>893</v>
+        <v>64</v>
       </c>
       <c r="K44" t="s">
-        <v>1320</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50329</v>
+        <v>54569</v>
       </c>
       <c r="B45" t="s">
-        <v>1321</v>
+        <v>1342</v>
       </c>
       <c r="C45" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
       <c r="D45" t="s">
-        <v>1322</v>
+        <v>1344</v>
       </c>
       <c r="E45" t="s">
-        <v>68</v>
+        <v>722</v>
       </c>
       <c r="F45"/>
-      <c r="G45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>64</v>
+        <v>892</v>
       </c>
       <c r="K45" t="s">
-        <v>1325</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>54388</v>
+        <v>50329</v>
       </c>
       <c r="B46" t="s">
-        <v>1326</v>
+        <v>1346</v>
       </c>
       <c r="C46" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
       <c r="D46" t="s">
-        <v>1327</v>
+        <v>1347</v>
       </c>
       <c r="E46" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F46"/>
       <c r="G46" t="s">
-        <v>1329</v>
+        <v>1348</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>1330</v>
+        <v>1349</v>
       </c>
       <c r="J46" t="s">
-        <v>1101</v>
+        <v>64</v>
       </c>
       <c r="K46" t="s">
-        <v>1331</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>50235</v>
+        <v>54388</v>
       </c>
       <c r="B47" t="s">
-        <v>1332</v>
+        <v>1351</v>
       </c>
       <c r="C47" t="s">
-        <v>1318</v>
+        <v>1343</v>
       </c>
       <c r="D47" t="s">
-        <v>1333</v>
+        <v>1352</v>
       </c>
       <c r="E47" t="s">
-        <v>67</v>
+        <v>162</v>
       </c>
       <c r="F47" t="s">
-        <v>1106</v>
+        <v>1353</v>
       </c>
       <c r="G47" t="s">
-        <v>1334</v>
+        <v>1354</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>1335</v>
+        <v>1355</v>
       </c>
       <c r="J47" t="s">
-        <v>64</v>
+        <v>1118</v>
       </c>
       <c r="K47" t="s">
-        <v>1336</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50277</v>
+        <v>50235</v>
       </c>
       <c r="B48" t="s">
-        <v>1337</v>
+        <v>1357</v>
       </c>
       <c r="C48" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="D48" t="s">
-        <v>1339</v>
+        <v>1358</v>
       </c>
       <c r="E48" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="F48"/>
+        <v>67</v>
+      </c>
+      <c r="F48" t="s">
+        <v>1123</v>
+      </c>
       <c r="G48" t="s">
-        <v>1340</v>
+        <v>1359</v>
       </c>
       <c r="H48"/>
-      <c r="I48"/>
+      <c r="I48" t="s">
+        <v>1360</v>
+      </c>
       <c r="J48" t="s">
         <v>64</v>
       </c>
       <c r="K48" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>50311</v>
+        <v>50277</v>
       </c>
       <c r="B49" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="C49" t="s">
-        <v>1343</v>
+        <v>1363</v>
       </c>
       <c r="D49" t="s">
-        <v>1344</v>
+        <v>1364</v>
       </c>
       <c r="E49" t="s">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>1345</v>
+        <v>1365</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>64</v>
       </c>
       <c r="K49" t="s">
-        <v>1346</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50288</v>
+        <v>50311</v>
       </c>
       <c r="B50" t="s">
-        <v>1347</v>
+        <v>1367</v>
       </c>
       <c r="C50" t="s">
-        <v>1348</v>
+        <v>1368</v>
       </c>
       <c r="D50" t="s">
-        <v>1349</v>
+        <v>1369</v>
       </c>
       <c r="E50" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1350</v>
+        <v>1370</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>64</v>
       </c>
       <c r="K50" t="s">
-        <v>1351</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>54576</v>
+        <v>50288</v>
       </c>
       <c r="B51" t="s">
-        <v>1352</v>
+        <v>1372</v>
       </c>
       <c r="C51" t="s">
-        <v>1353</v>
+        <v>1373</v>
       </c>
       <c r="D51" t="s">
-        <v>1218</v>
+        <v>1374</v>
       </c>
       <c r="E51" t="s">
-        <v>162</v>
+        <v>67</v>
       </c>
       <c r="F51"/>
-      <c r="G51"/>
+      <c r="G51" t="s">
+        <v>1375</v>
+      </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>893</v>
+        <v>64</v>
       </c>
       <c r="K51" t="s">
-        <v>1354</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>54379</v>
+        <v>54576</v>
       </c>
       <c r="B52" t="s">
-        <v>1355</v>
+        <v>1377</v>
       </c>
       <c r="C52" t="s">
-        <v>1356</v>
+        <v>1378</v>
       </c>
       <c r="D52" t="s">
-        <v>1357</v>
+        <v>1243</v>
       </c>
       <c r="E52" t="s">
-        <v>67</v>
+        <v>162</v>
       </c>
       <c r="F52"/>
-      <c r="G52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>1049</v>
+        <v>892</v>
       </c>
       <c r="K52" t="s">
-        <v>1359</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>54458</v>
+        <v>54379</v>
       </c>
       <c r="B53" t="s">
-        <v>1360</v>
+        <v>1380</v>
       </c>
       <c r="C53" t="s">
-        <v>1361</v>
+        <v>1381</v>
       </c>
       <c r="D53" t="s">
-        <v>1362</v>
+        <v>1382</v>
       </c>
       <c r="E53" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F53"/>
-      <c r="G53"/>
+      <c r="G53" t="s">
+        <v>1383</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>855</v>
+        <v>1061</v>
       </c>
       <c r="K53" t="s">
-        <v>1363</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>52821</v>
+        <v>54458</v>
       </c>
       <c r="B54" t="s">
-        <v>1364</v>
+        <v>1385</v>
       </c>
       <c r="C54" t="s">
-        <v>1365</v>
+        <v>1386</v>
       </c>
       <c r="D54" t="s">
-        <v>1366</v>
+        <v>1387</v>
       </c>
       <c r="E54" t="s">
-        <v>249</v>
+        <v>80</v>
       </c>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>1367</v>
+        <v>855</v>
       </c>
       <c r="K54" t="s">
-        <v>1368</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>50331</v>
+        <v>52821</v>
       </c>
       <c r="B55" t="s">
-        <v>1369</v>
+        <v>1389</v>
       </c>
       <c r="C55" t="s">
-        <v>1370</v>
+        <v>1390</v>
       </c>
       <c r="D55" t="s">
-        <v>1371</v>
+        <v>1391</v>
       </c>
       <c r="E55" t="s">
-        <v>203</v>
+        <v>249</v>
       </c>
       <c r="F55"/>
-      <c r="G55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G55"/>
+      <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>64</v>
+        <v>1392</v>
       </c>
       <c r="K55" t="s">
-        <v>1373</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>52311</v>
+        <v>50331</v>
       </c>
       <c r="B56" t="s">
-        <v>1374</v>
+        <v>1394</v>
       </c>
       <c r="C56" t="s">
-        <v>1375</v>
+        <v>1395</v>
       </c>
       <c r="D56" t="s">
-        <v>1376</v>
+        <v>1396</v>
       </c>
       <c r="E56" t="s">
-        <v>682</v>
+        <v>203</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="H56"/>
+        <v>1397</v>
+      </c>
+      <c r="H56" t="s">
+        <v>98</v>
+      </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>1378</v>
+        <v>64</v>
       </c>
       <c r="K56" t="s">
-        <v>1379</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>54630</v>
+        <v>52311</v>
       </c>
       <c r="B57" t="s">
-        <v>1380</v>
+        <v>1399</v>
       </c>
       <c r="C57" t="s">
-        <v>1381</v>
+        <v>1400</v>
       </c>
       <c r="D57" t="s">
-        <v>1382</v>
+        <v>1401</v>
       </c>
       <c r="E57" t="s">
-        <v>1071</v>
+        <v>682</v>
       </c>
       <c r="F57"/>
-      <c r="G57"/>
+      <c r="G57" t="s">
+        <v>1402</v>
+      </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>901</v>
+        <v>1403</v>
       </c>
       <c r="K57" t="s">
-        <v>1383</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>50259</v>
+        <v>54630</v>
       </c>
       <c r="B58" t="s">
-        <v>1384</v>
+        <v>1405</v>
       </c>
       <c r="C58" t="s">
-        <v>1385</v>
+        <v>1406</v>
       </c>
       <c r="D58" t="s">
-        <v>1386</v>
+        <v>1407</v>
       </c>
       <c r="E58" t="s">
-        <v>162</v>
+        <v>1085</v>
       </c>
       <c r="F58"/>
-      <c r="G58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>64</v>
+        <v>1082</v>
       </c>
       <c r="K58" t="s">
-        <v>1388</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>54196</v>
+        <v>50259</v>
       </c>
       <c r="B59" t="s">
-        <v>1389</v>
+        <v>1409</v>
       </c>
       <c r="C59" t="s">
-        <v>1390</v>
+        <v>1410</v>
       </c>
       <c r="D59" t="s">
-        <v>1391</v>
+        <v>1411</v>
       </c>
       <c r="E59" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="G59"/>
+        <v>162</v>
+      </c>
+      <c r="F59"/>
+      <c r="G59" t="s">
+        <v>1412</v>
+      </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>1040</v>
+        <v>64</v>
       </c>
       <c r="K59" t="s">
-        <v>1393</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>54413</v>
+        <v>54196</v>
       </c>
       <c r="B60" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="C60" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="D60" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
       <c r="E60" t="s">
-        <v>162</v>
+        <v>80</v>
       </c>
       <c r="F60" t="s">
-        <v>1397</v>
-[...3 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>588</v>
+        <v>1052</v>
       </c>
       <c r="K60" t="s">
-        <v>1399</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>50349</v>
+        <v>54413</v>
       </c>
       <c r="B61" t="s">
-        <v>1400</v>
+        <v>1419</v>
       </c>
       <c r="C61" t="s">
-        <v>1401</v>
+        <v>1420</v>
       </c>
       <c r="D61" t="s">
-        <v>1402</v>
+        <v>1421</v>
       </c>
       <c r="E61" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="F61" t="s">
-        <v>1403</v>
+        <v>1422</v>
       </c>
       <c r="G61" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1423</v>
+      </c>
+      <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>64</v>
+        <v>1140</v>
       </c>
       <c r="K61" t="s">
-        <v>1405</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>53571</v>
+        <v>50349</v>
       </c>
       <c r="B62" t="s">
-        <v>1406</v>
+        <v>1425</v>
       </c>
       <c r="C62" t="s">
-        <v>1407</v>
+        <v>1426</v>
       </c>
       <c r="D62" t="s">
-        <v>1408</v>
+        <v>1427</v>
       </c>
       <c r="E62" t="s">
-        <v>722</v>
+        <v>81</v>
       </c>
       <c r="F62" t="s">
-        <v>1409</v>
+        <v>1428</v>
       </c>
       <c r="G62" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="H62"/>
+        <v>1429</v>
+      </c>
+      <c r="H62" t="s">
+        <v>80</v>
+      </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>731</v>
+        <v>64</v>
       </c>
       <c r="K62" t="s">
-        <v>1411</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>54415</v>
+        <v>53571</v>
       </c>
       <c r="B63" t="s">
-        <v>1412</v>
+        <v>1431</v>
       </c>
       <c r="C63" t="s">
-        <v>1413</v>
+        <v>1432</v>
       </c>
       <c r="D63" t="s">
-        <v>1414</v>
+        <v>1433</v>
       </c>
       <c r="E63" t="s">
-        <v>162</v>
+        <v>722</v>
       </c>
       <c r="F63" t="s">
-        <v>1397</v>
+        <v>1434</v>
       </c>
       <c r="G63" t="s">
-        <v>1415</v>
+        <v>1435</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>588</v>
+        <v>1436</v>
       </c>
       <c r="K63" t="s">
-        <v>1416</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>53246</v>
+        <v>54415</v>
       </c>
       <c r="B64" t="s">
-        <v>1417</v>
+        <v>1438</v>
       </c>
       <c r="C64" t="s">
-        <v>1418</v>
+        <v>1439</v>
       </c>
       <c r="D64" t="s">
-        <v>1419</v>
+        <v>1440</v>
       </c>
       <c r="E64" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>162</v>
+      </c>
+      <c r="F64" t="s">
+        <v>1422</v>
+      </c>
       <c r="G64" t="s">
-        <v>1421</v>
+        <v>1441</v>
       </c>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>1422</v>
+        <v>1140</v>
       </c>
       <c r="K64" t="s">
-        <v>1423</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>54531</v>
+        <v>53246</v>
       </c>
       <c r="B65" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="C65" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="D65" t="s">
-        <v>1426</v>
+        <v>1445</v>
       </c>
       <c r="E65" t="s">
-        <v>68</v>
+        <v>1446</v>
       </c>
       <c r="F65"/>
-      <c r="G65"/>
+      <c r="G65" t="s">
+        <v>1447</v>
+      </c>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>338</v>
+        <v>1448</v>
       </c>
       <c r="K65" t="s">
-        <v>1427</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>52441</v>
+        <v>54531</v>
       </c>
       <c r="B66" t="s">
-        <v>1428</v>
+        <v>1450</v>
       </c>
       <c r="C66" t="s">
-        <v>1429</v>
+        <v>1451</v>
       </c>
       <c r="D66" t="s">
-        <v>1430</v>
+        <v>1452</v>
       </c>
       <c r="E66" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F66"/>
+      <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>1433</v>
+        <v>338</v>
       </c>
       <c r="K66" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>50313</v>
+        <v>52441</v>
       </c>
       <c r="B67" t="s">
-        <v>1435</v>
+        <v>1454</v>
       </c>
       <c r="C67" t="s">
-        <v>1429</v>
+        <v>1455</v>
       </c>
       <c r="D67" t="s">
-        <v>1436</v>
+        <v>1456</v>
       </c>
       <c r="E67" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F67"/>
+        <v>225</v>
+      </c>
+      <c r="F67" t="s">
+        <v>1457</v>
+      </c>
       <c r="G67" t="s">
-        <v>1437</v>
+        <v>1458</v>
       </c>
       <c r="H67"/>
-      <c r="I67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>64</v>
+        <v>1459</v>
       </c>
       <c r="K67" t="s">
-        <v>1439</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>50312</v>
+        <v>50313</v>
       </c>
       <c r="B68" t="s">
-        <v>1440</v>
+        <v>1461</v>
       </c>
       <c r="C68" t="s">
-        <v>1429</v>
+        <v>1455</v>
       </c>
       <c r="D68" t="s">
-        <v>1441</v>
+        <v>1462</v>
       </c>
       <c r="E68" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>1442</v>
+        <v>1463</v>
       </c>
       <c r="H68"/>
-      <c r="I68"/>
+      <c r="I68" t="s">
+        <v>1464</v>
+      </c>
       <c r="J68" t="s">
         <v>64</v>
       </c>
       <c r="K68" t="s">
-        <v>1443</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>53426</v>
+        <v>50312</v>
       </c>
       <c r="B69" t="s">
-        <v>1444</v>
+        <v>1466</v>
       </c>
       <c r="C69" t="s">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="D69" t="s">
-        <v>1446</v>
+        <v>1467</v>
       </c>
       <c r="E69" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="G69"/>
+        <v>98</v>
+      </c>
+      <c r="F69"/>
+      <c r="G69" t="s">
+        <v>1468</v>
+      </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>1226</v>
+        <v>64</v>
       </c>
       <c r="K69" t="s">
-        <v>1447</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>54418</v>
+        <v>53426</v>
       </c>
       <c r="B70" t="s">
-        <v>1448</v>
+        <v>1470</v>
       </c>
       <c r="C70" t="s">
-        <v>1449</v>
+        <v>1471</v>
       </c>
       <c r="D70" t="s">
-        <v>1450</v>
+        <v>1472</v>
       </c>
       <c r="E70" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="F70" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>588</v>
+        <v>1251</v>
       </c>
       <c r="K70" t="s">
-        <v>1453</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>54278</v>
+        <v>54418</v>
       </c>
       <c r="B71" t="s">
-        <v>1454</v>
+        <v>1474</v>
       </c>
       <c r="C71" t="s">
-        <v>1449</v>
+        <v>1475</v>
       </c>
       <c r="D71" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="E71" t="s">
-        <v>80</v>
+        <v>162</v>
       </c>
       <c r="F71" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="G71"/>
+        <v>1477</v>
+      </c>
+      <c r="G71" t="s">
+        <v>1478</v>
+      </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>688</v>
+        <v>1140</v>
       </c>
       <c r="K71" t="s">
-        <v>1457</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>54145</v>
+        <v>54278</v>
       </c>
       <c r="B72" t="s">
-        <v>1458</v>
+        <v>1480</v>
       </c>
       <c r="C72" t="s">
-        <v>1459</v>
+        <v>1475</v>
       </c>
       <c r="D72" t="s">
-        <v>1460</v>
+        <v>1481</v>
       </c>
       <c r="E72" t="s">
-        <v>742</v>
+        <v>80</v>
       </c>
       <c r="F72" t="s">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>1463</v>
+        <v>688</v>
       </c>
       <c r="K72" t="s">
-        <v>1464</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>50327</v>
+        <v>54145</v>
       </c>
       <c r="B73" t="s">
-        <v>1465</v>
+        <v>1484</v>
       </c>
       <c r="C73" t="s">
-        <v>1466</v>
+        <v>1485</v>
       </c>
       <c r="D73" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="E73" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="F73"/>
+        <v>742</v>
+      </c>
+      <c r="F73" t="s">
+        <v>1487</v>
+      </c>
       <c r="G73" t="s">
-        <v>1468</v>
+        <v>1488</v>
       </c>
       <c r="H73"/>
-      <c r="I73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>64</v>
+        <v>1489</v>
       </c>
       <c r="K73" t="s">
-        <v>1470</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>50305</v>
+        <v>50327</v>
       </c>
       <c r="B74" t="s">
-        <v>1471</v>
+        <v>1491</v>
       </c>
       <c r="C74" t="s">
-        <v>1472</v>
+        <v>1492</v>
       </c>
       <c r="D74" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="E74" t="s">
-        <v>37</v>
+        <v>335</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="H74"/>
-      <c r="I74"/>
+      <c r="I74" t="s">
+        <v>1495</v>
+      </c>
       <c r="J74" t="s">
         <v>64</v>
       </c>
       <c r="K74" t="s">
-        <v>1475</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50328</v>
+        <v>50305</v>
       </c>
       <c r="B75" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="C75" t="s">
-        <v>1477</v>
+        <v>1498</v>
       </c>
       <c r="D75" t="s">
-        <v>1478</v>
+        <v>1499</v>
       </c>
       <c r="E75" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1479</v>
+        <v>1500</v>
       </c>
       <c r="H75"/>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
         <v>64</v>
       </c>
       <c r="K75" t="s">
-        <v>1481</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>50292</v>
+        <v>50328</v>
       </c>
       <c r="B76" t="s">
-        <v>1482</v>
+        <v>1502</v>
       </c>
       <c r="C76" t="s">
-        <v>1483</v>
+        <v>1503</v>
       </c>
       <c r="D76" t="s">
-        <v>1484</v>
+        <v>1504</v>
       </c>
       <c r="E76" t="s">
-        <v>203</v>
+        <v>98</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1485</v>
+        <v>1505</v>
       </c>
       <c r="H76"/>
-      <c r="I76"/>
+      <c r="I76" t="s">
+        <v>1506</v>
+      </c>
       <c r="J76" t="s">
         <v>64</v>
       </c>
       <c r="K76" t="s">
-        <v>1486</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>54277</v>
+        <v>50292</v>
       </c>
       <c r="B77" t="s">
-        <v>1487</v>
+        <v>1508</v>
       </c>
       <c r="C77" t="s">
-        <v>1488</v>
+        <v>1509</v>
       </c>
       <c r="D77" t="s">
-        <v>1489</v>
+        <v>1510</v>
       </c>
       <c r="E77" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="G77"/>
+        <v>203</v>
+      </c>
+      <c r="F77"/>
+      <c r="G77" t="s">
+        <v>1511</v>
+      </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="K77" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>50237</v>
+        <v>54277</v>
       </c>
       <c r="B78" t="s">
-        <v>1492</v>
+        <v>1513</v>
       </c>
       <c r="C78" t="s">
-        <v>1493</v>
+        <v>1514</v>
       </c>
       <c r="D78" t="s">
-        <v>1494</v>
+        <v>1515</v>
       </c>
       <c r="E78" t="s">
-        <v>1495</v>
+        <v>80</v>
       </c>
       <c r="F78" t="s">
-        <v>1284</v>
-[...9 lines deleted...]
-      </c>
+        <v>1516</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="K78" t="s">
-        <v>1498</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>54529</v>
+        <v>50237</v>
       </c>
       <c r="B79" t="s">
-        <v>1499</v>
+        <v>1518</v>
       </c>
       <c r="C79" t="s">
-        <v>1500</v>
+        <v>1519</v>
       </c>
       <c r="D79" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
       <c r="E79" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="I79"/>
+        <v>1521</v>
+      </c>
+      <c r="F79" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G79" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H79" t="s">
+        <v>80</v>
+      </c>
+      <c r="I79" t="s">
+        <v>1523</v>
+      </c>
       <c r="J79" t="s">
-        <v>338</v>
+        <v>64</v>
       </c>
       <c r="K79" t="s">
-        <v>1502</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>54537</v>
+        <v>54529</v>
       </c>
       <c r="B80" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="C80" t="s">
-        <v>1504</v>
+        <v>1526</v>
       </c>
       <c r="D80" t="s">
-        <v>1505</v>
+        <v>1527</v>
       </c>
       <c r="E80" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>338</v>
       </c>
       <c r="K80" t="s">
-        <v>1506</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>50366</v>
+        <v>54537</v>
       </c>
       <c r="B81" t="s">
-        <v>1507</v>
+        <v>1529</v>
       </c>
       <c r="C81" t="s">
-        <v>1508</v>
+        <v>1530</v>
       </c>
       <c r="D81" t="s">
-        <v>1509</v>
+        <v>1531</v>
       </c>
       <c r="E81" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="F81"/>
-      <c r="G81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>64</v>
+        <v>338</v>
       </c>
       <c r="K81" t="s">
-        <v>1511</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>53851</v>
+        <v>50366</v>
       </c>
       <c r="B82" t="s">
-        <v>1512</v>
+        <v>1533</v>
       </c>
       <c r="C82" t="s">
-        <v>1513</v>
+        <v>1534</v>
       </c>
       <c r="D82" t="s">
-        <v>1514</v>
+        <v>1535</v>
       </c>
       <c r="E82" t="s">
-        <v>1515</v>
+        <v>162</v>
       </c>
       <c r="F82"/>
-      <c r="G82"/>
+      <c r="G82" t="s">
+        <v>1536</v>
+      </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>759</v>
+        <v>64</v>
       </c>
       <c r="K82" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>50304</v>
+        <v>53851</v>
       </c>
       <c r="B83" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
       <c r="C83" t="s">
-        <v>1513</v>
+        <v>1539</v>
       </c>
       <c r="D83" t="s">
-        <v>1518</v>
+        <v>1540</v>
       </c>
       <c r="E83" t="s">
-        <v>37</v>
+        <v>1541</v>
       </c>
       <c r="F83"/>
-      <c r="G83" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G83"/>
+      <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>64</v>
+        <v>759</v>
       </c>
       <c r="K83" t="s">
-        <v>1520</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>50239</v>
+        <v>50304</v>
       </c>
       <c r="B84" t="s">
-        <v>1521</v>
+        <v>1543</v>
       </c>
       <c r="C84" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="D84" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="E84" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F84"/>
       <c r="G84" t="s">
-        <v>1524</v>
-[...1 lines deleted...]
-      <c r="H84"/>
+        <v>1545</v>
+      </c>
+      <c r="H84" t="s">
+        <v>249</v>
+      </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>64</v>
       </c>
       <c r="K84" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>53891</v>
+        <v>50239</v>
       </c>
       <c r="B85" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
       <c r="C85" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="D85" t="s">
-        <v>1528</v>
+        <v>1549</v>
       </c>
       <c r="E85" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="G85"/>
+        <v>81</v>
+      </c>
+      <c r="F85" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G85" t="s">
+        <v>1550</v>
+      </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>1529</v>
+        <v>64</v>
       </c>
       <c r="K85" t="s">
-        <v>1530</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>50229</v>
+        <v>53891</v>
       </c>
       <c r="B86" t="s">
-        <v>1531</v>
+        <v>1552</v>
       </c>
       <c r="C86" t="s">
-        <v>1532</v>
+        <v>1553</v>
       </c>
       <c r="D86" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
-      <c r="F86" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F86"/>
+      <c r="G86"/>
       <c r="H86"/>
-      <c r="I86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>64</v>
+        <v>1555</v>
       </c>
       <c r="K86" t="s">
-        <v>1536</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>54391</v>
+        <v>50229</v>
       </c>
       <c r="B87" t="s">
-        <v>1537</v>
+        <v>1557</v>
       </c>
       <c r="C87" t="s">
-        <v>1538</v>
+        <v>1558</v>
       </c>
       <c r="D87" t="s">
-        <v>1494</v>
+        <v>1559</v>
       </c>
       <c r="E87" t="s">
-        <v>162</v>
+        <v>80</v>
       </c>
       <c r="F87" t="s">
-        <v>1539</v>
+        <v>1309</v>
       </c>
       <c r="G87" t="s">
-        <v>1540</v>
+        <v>1560</v>
       </c>
       <c r="H87"/>
-      <c r="I87"/>
+      <c r="I87" t="s">
+        <v>1561</v>
+      </c>
       <c r="J87" t="s">
-        <v>1101</v>
+        <v>64</v>
       </c>
       <c r="K87" t="s">
-        <v>1541</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>50343</v>
+        <v>54391</v>
       </c>
       <c r="B88" t="s">
-        <v>1542</v>
+        <v>1563</v>
       </c>
       <c r="C88" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
       <c r="D88" t="s">
-        <v>1544</v>
+        <v>1520</v>
       </c>
       <c r="E88" t="s">
-        <v>990</v>
+        <v>162</v>
       </c>
       <c r="F88" t="s">
-        <v>1545</v>
+        <v>1565</v>
       </c>
       <c r="G88" t="s">
-        <v>1546</v>
+        <v>1566</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>64</v>
+        <v>1118</v>
       </c>
       <c r="K88" t="s">
-        <v>1547</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>51791</v>
+        <v>50343</v>
       </c>
       <c r="B89" t="s">
-        <v>1548</v>
+        <v>1568</v>
       </c>
       <c r="C89" t="s">
-        <v>1549</v>
+        <v>1569</v>
       </c>
       <c r="D89" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="E89" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="F89" t="s">
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="G89" t="s">
-        <v>1552</v>
-[...6 lines deleted...]
-      </c>
+        <v>1572</v>
+      </c>
+      <c r="H89"/>
+      <c r="I89"/>
       <c r="J89" t="s">
-        <v>874</v>
+        <v>64</v>
       </c>
       <c r="K89" t="s">
-        <v>1554</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>54347</v>
+        <v>51791</v>
       </c>
       <c r="B90" t="s">
-        <v>1555</v>
+        <v>1574</v>
       </c>
       <c r="C90" t="s">
-        <v>1556</v>
+        <v>1575</v>
       </c>
       <c r="D90" t="s">
-        <v>1557</v>
+        <v>1576</v>
       </c>
       <c r="E90" t="s">
-        <v>1045</v>
+        <v>1002</v>
       </c>
       <c r="F90" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      <c r="I90"/>
+        <v>1577</v>
+      </c>
+      <c r="G90" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H90" t="s">
+        <v>80</v>
+      </c>
+      <c r="I90" t="s">
+        <v>1579</v>
+      </c>
       <c r="J90" t="s">
-        <v>1044</v>
+        <v>1580</v>
       </c>
       <c r="K90" t="s">
-        <v>1559</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>53721</v>
+        <v>54347</v>
       </c>
       <c r="B91" t="s">
-        <v>1560</v>
+        <v>1582</v>
       </c>
       <c r="C91" t="s">
-        <v>1561</v>
+        <v>1583</v>
       </c>
       <c r="D91" t="s">
-        <v>1562</v>
+        <v>1584</v>
       </c>
       <c r="E91" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="F91" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1564</v>
+        <v>1056</v>
       </c>
       <c r="K91" t="s">
-        <v>1565</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>50248</v>
+        <v>53721</v>
       </c>
       <c r="B92" t="s">
-        <v>1566</v>
+        <v>1587</v>
       </c>
       <c r="C92" t="s">
-        <v>1567</v>
+        <v>1588</v>
       </c>
       <c r="D92" t="s">
-        <v>1568</v>
+        <v>1589</v>
       </c>
       <c r="E92" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>1569</v>
+        <v>1590</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>64</v>
+        <v>1591</v>
       </c>
       <c r="K92" t="s">
-        <v>1570</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>54416</v>
+        <v>50248</v>
       </c>
       <c r="B93" t="s">
-        <v>1571</v>
+        <v>1593</v>
       </c>
       <c r="C93" t="s">
-        <v>1572</v>
+        <v>1594</v>
       </c>
       <c r="D93" t="s">
-        <v>1573</v>
+        <v>1595</v>
       </c>
       <c r="E93" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="F93"/>
       <c r="G93" t="s">
-        <v>1574</v>
+        <v>1596</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>588</v>
+        <v>64</v>
       </c>
       <c r="K93" t="s">
-        <v>1575</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>50281</v>
+        <v>54416</v>
       </c>
       <c r="B94" t="s">
-        <v>1576</v>
+        <v>1598</v>
       </c>
       <c r="C94" t="s">
-        <v>1577</v>
+        <v>1599</v>
       </c>
       <c r="D94" t="s">
-        <v>1578</v>
+        <v>1600</v>
       </c>
       <c r="E94" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="F94"/>
+        <v>162</v>
+      </c>
+      <c r="F94" t="s">
+        <v>1235</v>
+      </c>
       <c r="G94" t="s">
-        <v>1579</v>
+        <v>1601</v>
       </c>
       <c r="H94"/>
-      <c r="I94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>64</v>
+        <v>1140</v>
       </c>
       <c r="K94" t="s">
-        <v>1581</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>54143</v>
+        <v>50281</v>
       </c>
       <c r="B95" t="s">
-        <v>1582</v>
+        <v>1603</v>
       </c>
       <c r="C95" t="s">
-        <v>1583</v>
+        <v>1604</v>
       </c>
       <c r="D95" t="s">
-        <v>1584</v>
+        <v>1605</v>
       </c>
       <c r="E95" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="F95"/>
       <c r="G95" t="s">
-        <v>1586</v>
+        <v>1606</v>
       </c>
       <c r="H95"/>
-      <c r="I95"/>
+      <c r="I95" t="s">
+        <v>1607</v>
+      </c>
       <c r="J95" t="s">
-        <v>1463</v>
+        <v>64</v>
       </c>
       <c r="K95" t="s">
-        <v>1587</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>54625</v>
+        <v>54143</v>
       </c>
       <c r="B96" t="s">
-        <v>1588</v>
+        <v>1609</v>
       </c>
       <c r="C96" t="s">
-        <v>1583</v>
+        <v>1610</v>
       </c>
       <c r="D96" t="s">
-        <v>1589</v>
+        <v>1611</v>
       </c>
       <c r="E96" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-      <c r="G96"/>
+        <v>742</v>
+      </c>
+      <c r="F96" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G96" t="s">
+        <v>1613</v>
+      </c>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>901</v>
+        <v>1489</v>
       </c>
       <c r="K96" t="s">
-        <v>1590</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>52346</v>
+        <v>54625</v>
       </c>
       <c r="B97" t="s">
-        <v>1591</v>
+        <v>1615</v>
       </c>
       <c r="C97" t="s">
-        <v>1592</v>
+        <v>1610</v>
       </c>
       <c r="D97" t="s">
-        <v>1593</v>
+        <v>1616</v>
       </c>
       <c r="E97" t="s">
-        <v>89</v>
+        <v>1083</v>
       </c>
       <c r="F97"/>
-      <c r="G97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1378</v>
+        <v>1082</v>
       </c>
       <c r="K97" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>50234</v>
+        <v>52346</v>
       </c>
       <c r="B98" t="s">
-        <v>1596</v>
+        <v>1618</v>
       </c>
       <c r="C98" t="s">
-        <v>1592</v>
+        <v>1619</v>
       </c>
       <c r="D98" t="s">
-        <v>1597</v>
+        <v>1620</v>
       </c>
       <c r="E98" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="F98"/>
       <c r="G98" t="s">
-        <v>1598</v>
+        <v>1621</v>
       </c>
       <c r="H98"/>
-      <c r="I98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>64</v>
+        <v>1403</v>
       </c>
       <c r="K98" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>52481</v>
+        <v>50234</v>
       </c>
       <c r="B99" t="s">
-        <v>1601</v>
+        <v>1623</v>
       </c>
       <c r="C99" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
       <c r="D99" t="s">
-        <v>1603</v>
+        <v>1624</v>
       </c>
       <c r="E99" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="G99"/>
+        <v>67</v>
+      </c>
+      <c r="F99" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G99" t="s">
+        <v>1625</v>
+      </c>
       <c r="H99"/>
-      <c r="I99"/>
+      <c r="I99" t="s">
+        <v>1626</v>
+      </c>
       <c r="J99" t="s">
-        <v>1022</v>
+        <v>64</v>
       </c>
       <c r="K99" t="s">
-        <v>1604</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>54632</v>
+        <v>52481</v>
       </c>
       <c r="B100" t="s">
-        <v>1605</v>
+        <v>1628</v>
       </c>
       <c r="C100" t="s">
-        <v>1606</v>
+        <v>1629</v>
       </c>
       <c r="D100" t="s">
-        <v>1607</v>
+        <v>1630</v>
       </c>
       <c r="E100" t="s">
-        <v>1073</v>
+        <v>37</v>
       </c>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>901</v>
+        <v>1034</v>
       </c>
       <c r="K100" t="s">
-        <v>1608</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>50283</v>
+        <v>54632</v>
       </c>
       <c r="B101" t="s">
-        <v>1609</v>
+        <v>1632</v>
       </c>
       <c r="C101" t="s">
-        <v>1606</v>
+        <v>1633</v>
       </c>
       <c r="D101" t="s">
-        <v>1610</v>
+        <v>1634</v>
       </c>
       <c r="E101" t="s">
-        <v>1009</v>
+        <v>1087</v>
       </c>
       <c r="F101"/>
-      <c r="G101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>64</v>
+        <v>1082</v>
       </c>
       <c r="K101" t="s">
-        <v>1612</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>53561</v>
+        <v>50283</v>
       </c>
       <c r="B102" t="s">
-        <v>1613</v>
+        <v>1636</v>
       </c>
       <c r="C102" t="s">
-        <v>1614</v>
+        <v>1633</v>
       </c>
       <c r="D102" t="s">
-        <v>1615</v>
+        <v>1637</v>
       </c>
       <c r="E102" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="F102"/>
       <c r="G102" t="s">
-        <v>1617</v>
+        <v>1638</v>
       </c>
       <c r="H102"/>
-      <c r="I102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>731</v>
+        <v>64</v>
       </c>
       <c r="K102" t="s">
-        <v>1619</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>53866</v>
+        <v>53561</v>
       </c>
       <c r="B103" t="s">
-        <v>1620</v>
+        <v>1640</v>
       </c>
       <c r="C103" t="s">
-        <v>1621</v>
+        <v>1641</v>
       </c>
       <c r="D103" t="s">
-        <v>1622</v>
+        <v>1642</v>
       </c>
       <c r="E103" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-      <c r="G103"/>
+        <v>721</v>
+      </c>
+      <c r="F103" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G103" t="s">
+        <v>1644</v>
+      </c>
       <c r="H103"/>
-      <c r="I103"/>
+      <c r="I103" t="s">
+        <v>1645</v>
+      </c>
       <c r="J103" t="s">
-        <v>759</v>
+        <v>1436</v>
       </c>
       <c r="K103" t="s">
-        <v>1623</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>50244</v>
+        <v>53866</v>
       </c>
       <c r="B104" t="s">
-        <v>1624</v>
+        <v>1647</v>
       </c>
       <c r="C104" t="s">
-        <v>1625</v>
+        <v>1648</v>
       </c>
       <c r="D104" t="s">
-        <v>1626</v>
+        <v>1649</v>
       </c>
       <c r="E104" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104"/>
       <c r="H104"/>
-      <c r="I104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>64</v>
+        <v>759</v>
       </c>
       <c r="K104" t="s">
-        <v>1628</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>54273</v>
+        <v>50244</v>
       </c>
       <c r="B105" t="s">
-        <v>1629</v>
+        <v>1651</v>
       </c>
       <c r="C105" t="s">
-        <v>1630</v>
+        <v>1652</v>
       </c>
       <c r="D105" t="s">
-        <v>1631</v>
+        <v>1653</v>
       </c>
       <c r="E105" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F105" t="s">
-        <v>1632</v>
-[...1 lines deleted...]
-      <c r="G105"/>
+        <v>1123</v>
+      </c>
+      <c r="G105" t="s">
+        <v>1654</v>
+      </c>
       <c r="H105"/>
-      <c r="I105"/>
+      <c r="I105" t="s">
+        <v>1335</v>
+      </c>
       <c r="J105" t="s">
-        <v>688</v>
+        <v>64</v>
       </c>
       <c r="K105" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>50262</v>
+        <v>54273</v>
       </c>
       <c r="B106" t="s">
-        <v>1634</v>
+        <v>1656</v>
       </c>
       <c r="C106" t="s">
-        <v>1635</v>
+        <v>1657</v>
       </c>
       <c r="D106" t="s">
-        <v>1636</v>
+        <v>1658</v>
       </c>
       <c r="E106" t="s">
-        <v>1075</v>
-[...10 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="F106" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>64</v>
+        <v>688</v>
       </c>
       <c r="K106" t="s">
-        <v>1639</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>54356</v>
+        <v>50262</v>
       </c>
       <c r="B107" t="s">
-        <v>1640</v>
+        <v>1661</v>
       </c>
       <c r="C107" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
       <c r="D107" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
       <c r="E107" t="s">
-        <v>1046</v>
+        <v>1089</v>
       </c>
       <c r="F107"/>
-      <c r="G107"/>
-[...1 lines deleted...]
-      <c r="I107"/>
+      <c r="G107" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H107" t="s">
+        <v>196</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1665</v>
+      </c>
       <c r="J107" t="s">
-        <v>1044</v>
+        <v>64</v>
       </c>
       <c r="K107" t="s">
-        <v>1643</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
-        <v>52386</v>
+        <v>54356</v>
       </c>
       <c r="B108" t="s">
-        <v>1644</v>
+        <v>1667</v>
       </c>
       <c r="C108" t="s">
-        <v>1645</v>
+        <v>1668</v>
       </c>
       <c r="D108" t="s">
-        <v>1646</v>
+        <v>1669</v>
       </c>
       <c r="E108" t="s">
-        <v>89</v>
+        <v>1058</v>
       </c>
       <c r="F108"/>
-      <c r="G108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G108"/>
       <c r="H108"/>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>1378</v>
+        <v>1056</v>
       </c>
       <c r="K108" t="s">
-        <v>1648</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
-        <v>52491</v>
+        <v>52386</v>
       </c>
       <c r="B109" t="s">
-        <v>1649</v>
+        <v>1671</v>
       </c>
       <c r="C109" t="s">
-        <v>1650</v>
+        <v>1672</v>
       </c>
       <c r="D109" t="s">
-        <v>1651</v>
+        <v>1673</v>
       </c>
       <c r="E109" t="s">
-        <v>990</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="F109"/>
       <c r="G109" t="s">
-        <v>1653</v>
-[...3 lines deleted...]
-      </c>
+        <v>1674</v>
+      </c>
+      <c r="H109"/>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>1022</v>
+        <v>1403</v>
       </c>
       <c r="K109" t="s">
-        <v>1654</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
-        <v>50253</v>
+        <v>52491</v>
       </c>
       <c r="B110" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
       <c r="C110" t="s">
-        <v>1656</v>
+        <v>1677</v>
       </c>
       <c r="D110" t="s">
-        <v>1657</v>
+        <v>1678</v>
       </c>
       <c r="E110" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="F110"/>
+        <v>1002</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1679</v>
+      </c>
       <c r="G110" t="s">
-        <v>1658</v>
-[...4 lines deleted...]
-      </c>
+        <v>1680</v>
+      </c>
+      <c r="H110" t="s">
+        <v>37</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>64</v>
+        <v>1034</v>
       </c>
       <c r="K110" t="s">
-        <v>1660</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
-        <v>53911</v>
+        <v>50253</v>
       </c>
       <c r="B111" t="s">
-        <v>1661</v>
+        <v>1682</v>
       </c>
       <c r="C111" t="s">
-        <v>1662</v>
+        <v>1683</v>
       </c>
       <c r="D111" t="s">
-        <v>1663</v>
+        <v>1684</v>
       </c>
       <c r="E111" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="F111"/>
       <c r="G111" t="s">
-        <v>1665</v>
+        <v>1685</v>
       </c>
       <c r="H111"/>
       <c r="I111" t="s">
-        <v>1666</v>
+        <v>1686</v>
       </c>
       <c r="J111" t="s">
-        <v>285</v>
+        <v>64</v>
       </c>
       <c r="K111" t="s">
-        <v>1667</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>50249</v>
+        <v>53911</v>
       </c>
       <c r="B112" t="s">
-        <v>1668</v>
+        <v>1688</v>
       </c>
       <c r="C112" t="s">
-        <v>1662</v>
+        <v>1689</v>
       </c>
       <c r="D112" t="s">
-        <v>1669</v>
+        <v>1690</v>
       </c>
       <c r="E112" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F112"/>
+        <v>1446</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1691</v>
+      </c>
       <c r="G112" t="s">
-        <v>1670</v>
+        <v>1692</v>
       </c>
       <c r="H112"/>
       <c r="I112" t="s">
-        <v>1671</v>
+        <v>1693</v>
       </c>
       <c r="J112" t="s">
-        <v>64</v>
+        <v>285</v>
       </c>
       <c r="K112" t="s">
-        <v>1672</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>50340</v>
+        <v>50249</v>
       </c>
       <c r="B113" t="s">
-        <v>1673</v>
+        <v>1695</v>
       </c>
       <c r="C113" t="s">
-        <v>1662</v>
+        <v>1689</v>
       </c>
       <c r="D113" t="s">
-        <v>1674</v>
+        <v>1696</v>
       </c>
       <c r="E113" t="s">
         <v>80</v>
       </c>
-      <c r="F113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F113"/>
       <c r="G113" t="s">
-        <v>1675</v>
+        <v>1697</v>
       </c>
       <c r="H113"/>
-      <c r="I113"/>
+      <c r="I113" t="s">
+        <v>1698</v>
+      </c>
       <c r="J113" t="s">
         <v>64</v>
       </c>
       <c r="K113" t="s">
-        <v>1676</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>50316</v>
+        <v>50340</v>
       </c>
       <c r="B114" t="s">
-        <v>1677</v>
+        <v>1700</v>
       </c>
       <c r="C114" t="s">
-        <v>1662</v>
+        <v>1689</v>
       </c>
       <c r="D114" t="s">
-        <v>1678</v>
+        <v>1701</v>
       </c>
       <c r="E114" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F114"/>
+        <v>80</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1123</v>
+      </c>
       <c r="G114" t="s">
-        <v>1679</v>
-[...6 lines deleted...]
-      </c>
+        <v>1702</v>
+      </c>
+      <c r="H114"/>
+      <c r="I114"/>
       <c r="J114" t="s">
         <v>64</v>
       </c>
       <c r="K114" t="s">
-        <v>1682</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>50320</v>
+        <v>50316</v>
       </c>
       <c r="B115" t="s">
-        <v>1683</v>
+        <v>1704</v>
       </c>
       <c r="C115" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="D115" t="s">
-        <v>1685</v>
+        <v>1705</v>
       </c>
       <c r="E115" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="H115"/>
+        <v>1706</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1707</v>
+      </c>
       <c r="I115" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="J115" t="s">
         <v>64</v>
       </c>
       <c r="K115" t="s">
-        <v>1688</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
-        <v>54628</v>
+        <v>50320</v>
       </c>
       <c r="B116" t="s">
-        <v>1689</v>
+        <v>1710</v>
       </c>
       <c r="C116" t="s">
-        <v>1690</v>
+        <v>1711</v>
       </c>
       <c r="D116" t="s">
-        <v>1691</v>
+        <v>1712</v>
       </c>
       <c r="E116" t="s">
-        <v>1076</v>
+        <v>80</v>
       </c>
       <c r="F116"/>
-      <c r="G116"/>
+      <c r="G116" t="s">
+        <v>1713</v>
+      </c>
       <c r="H116"/>
-      <c r="I116"/>
+      <c r="I116" t="s">
+        <v>1714</v>
+      </c>
       <c r="J116" t="s">
-        <v>901</v>
+        <v>64</v>
       </c>
       <c r="K116" t="s">
-        <v>1692</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
-        <v>50230</v>
+        <v>54628</v>
       </c>
       <c r="B117" t="s">
-        <v>1693</v>
+        <v>1716</v>
       </c>
       <c r="C117" t="s">
-        <v>1694</v>
+        <v>1717</v>
       </c>
       <c r="D117" t="s">
-        <v>1695</v>
+        <v>1718</v>
       </c>
       <c r="E117" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>1090</v>
+      </c>
+      <c r="F117"/>
+      <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>64</v>
+        <v>1082</v>
       </c>
       <c r="K117" t="s">
-        <v>1697</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
-        <v>53141</v>
+        <v>50230</v>
       </c>
       <c r="B118" t="s">
-        <v>1698</v>
+        <v>1720</v>
       </c>
       <c r="C118" t="s">
-        <v>1699</v>
+        <v>1721</v>
       </c>
       <c r="D118" t="s">
-        <v>1700</v>
+        <v>1722</v>
       </c>
       <c r="E118" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F118" t="s">
-        <v>1154</v>
+        <v>1262</v>
       </c>
       <c r="G118" t="s">
-        <v>1701</v>
+        <v>1723</v>
       </c>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>1702</v>
+        <v>64</v>
       </c>
       <c r="K118" t="s">
-        <v>1703</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
-        <v>50458</v>
+        <v>53141</v>
       </c>
       <c r="B119" t="s">
-        <v>1704</v>
+        <v>1725</v>
       </c>
       <c r="C119" t="s">
-        <v>1705</v>
+        <v>1726</v>
       </c>
       <c r="D119" t="s">
-        <v>1706</v>
+        <v>1727</v>
       </c>
       <c r="E119" t="s">
-        <v>310</v>
+        <v>80</v>
       </c>
       <c r="F119" t="s">
-        <v>1707</v>
+        <v>1179</v>
       </c>
       <c r="G119" t="s">
-        <v>1708</v>
+        <v>1728</v>
       </c>
       <c r="H119"/>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>64</v>
+        <v>1729</v>
       </c>
       <c r="K119" t="s">
-        <v>1709</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
-        <v>53161</v>
+        <v>50458</v>
       </c>
       <c r="B120" t="s">
-        <v>1710</v>
+        <v>1731</v>
       </c>
       <c r="C120" t="s">
-        <v>1711</v>
+        <v>1732</v>
       </c>
       <c r="D120" t="s">
-        <v>1712</v>
+        <v>1733</v>
       </c>
       <c r="E120" t="s">
         <v>310</v>
       </c>
       <c r="F120" t="s">
-        <v>1713</v>
+        <v>1734</v>
       </c>
       <c r="G120" t="s">
-        <v>1714</v>
+        <v>1735</v>
       </c>
       <c r="H120"/>
-      <c r="I120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>1025</v>
+        <v>64</v>
       </c>
       <c r="K120" t="s">
-        <v>1716</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
-        <v>54195</v>
+        <v>53161</v>
       </c>
       <c r="B121" t="s">
-        <v>1717</v>
+        <v>1737</v>
       </c>
       <c r="C121" t="s">
-        <v>1711</v>
+        <v>1738</v>
       </c>
       <c r="D121" t="s">
-        <v>1718</v>
+        <v>1739</v>
       </c>
       <c r="E121" t="s">
-        <v>80</v>
+        <v>310</v>
       </c>
       <c r="F121" t="s">
-        <v>1719</v>
-[...1 lines deleted...]
-      <c r="G121"/>
+        <v>1740</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1741</v>
+      </c>
       <c r="H121"/>
-      <c r="I121"/>
+      <c r="I121" t="s">
+        <v>1742</v>
+      </c>
       <c r="J121" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="K121" t="s">
-        <v>1720</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>54615</v>
+        <v>54195</v>
       </c>
       <c r="B122" t="s">
-        <v>1721</v>
+        <v>1744</v>
       </c>
       <c r="C122" t="s">
-        <v>1722</v>
+        <v>1738</v>
       </c>
       <c r="D122" t="s">
-        <v>1723</v>
+        <v>1745</v>
       </c>
       <c r="E122" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="F122"/>
+        <v>80</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1746</v>
+      </c>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>901</v>
+        <v>1052</v>
       </c>
       <c r="K122" t="s">
-        <v>1724</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>50266</v>
+        <v>54615</v>
       </c>
       <c r="B123" t="s">
-        <v>1725</v>
+        <v>1748</v>
       </c>
       <c r="C123" t="s">
-        <v>1726</v>
+        <v>1749</v>
       </c>
       <c r="D123" t="s">
-        <v>1727</v>
+        <v>1750</v>
       </c>
       <c r="E123" t="s">
-        <v>80</v>
+        <v>895</v>
       </c>
       <c r="F123"/>
-      <c r="G123" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G123"/>
       <c r="H123"/>
-      <c r="I123" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I123"/>
       <c r="J123" t="s">
-        <v>64</v>
+        <v>1082</v>
       </c>
       <c r="K123" t="s">
-        <v>1730</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
-        <v>54227</v>
+        <v>50266</v>
       </c>
       <c r="B124" t="s">
-        <v>1731</v>
+        <v>1752</v>
       </c>
       <c r="C124" t="s">
-        <v>1732</v>
+        <v>1753</v>
       </c>
       <c r="D124" t="s">
-        <v>1733</v>
+        <v>1754</v>
       </c>
       <c r="E124" t="s">
-        <v>722</v>
-[...4 lines deleted...]
-      <c r="G124"/>
+        <v>80</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124" t="s">
+        <v>1755</v>
+      </c>
       <c r="H124"/>
-      <c r="I124"/>
+      <c r="I124" t="s">
+        <v>1756</v>
+      </c>
       <c r="J124" t="s">
-        <v>1040</v>
+        <v>64</v>
       </c>
       <c r="K124" t="s">
-        <v>1735</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
-        <v>50309</v>
+        <v>54227</v>
       </c>
       <c r="B125" t="s">
-        <v>1736</v>
+        <v>1758</v>
       </c>
       <c r="C125" t="s">
-        <v>1737</v>
+        <v>1759</v>
       </c>
       <c r="D125" t="s">
-        <v>1738</v>
+        <v>1760</v>
       </c>
       <c r="E125" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1761</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125"/>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>64</v>
+        <v>1052</v>
       </c>
       <c r="K125" t="s">
-        <v>1740</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>50263</v>
+        <v>50309</v>
       </c>
       <c r="B126" t="s">
-        <v>1741</v>
+        <v>1763</v>
       </c>
       <c r="C126" t="s">
-        <v>1742</v>
+        <v>1764</v>
       </c>
       <c r="D126" t="s">
-        <v>1743</v>
+        <v>1765</v>
       </c>
       <c r="E126" t="s">
-        <v>203</v>
+        <v>37</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>1744</v>
-[...4 lines deleted...]
-      </c>
+        <v>1766</v>
+      </c>
+      <c r="H126" t="s">
+        <v>81</v>
+      </c>
+      <c r="I126"/>
       <c r="J126" t="s">
         <v>64</v>
       </c>
       <c r="K126" t="s">
-        <v>1746</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>54527</v>
+        <v>50263</v>
       </c>
       <c r="B127" t="s">
-        <v>1747</v>
+        <v>1768</v>
       </c>
       <c r="C127" t="s">
-        <v>1748</v>
+        <v>1769</v>
       </c>
       <c r="D127" t="s">
-        <v>1749</v>
+        <v>1770</v>
       </c>
       <c r="E127" t="s">
-        <v>335</v>
+        <v>203</v>
       </c>
       <c r="F127"/>
-      <c r="G127"/>
+      <c r="G127" t="s">
+        <v>1771</v>
+      </c>
       <c r="H127"/>
-      <c r="I127"/>
+      <c r="I127" t="s">
+        <v>1772</v>
+      </c>
       <c r="J127" t="s">
-        <v>338</v>
+        <v>64</v>
       </c>
       <c r="K127" t="s">
-        <v>1750</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
-        <v>54281</v>
+        <v>54527</v>
       </c>
       <c r="B128" t="s">
-        <v>1751</v>
+        <v>1774</v>
       </c>
       <c r="C128" t="s">
-        <v>1748</v>
+        <v>1775</v>
       </c>
       <c r="D128" t="s">
-        <v>1752</v>
+        <v>1776</v>
       </c>
       <c r="E128" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="F128"/>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128" t="s">
-        <v>688</v>
+        <v>338</v>
       </c>
       <c r="K128" t="s">
-        <v>1754</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>54224</v>
+        <v>54281</v>
       </c>
       <c r="B129" t="s">
-        <v>1755</v>
+        <v>1778</v>
       </c>
       <c r="C129" t="s">
-        <v>1756</v>
+        <v>1775</v>
       </c>
       <c r="D129" t="s">
-        <v>1757</v>
+        <v>1779</v>
       </c>
       <c r="E129" t="s">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="F129" t="s">
-        <v>1758</v>
+        <v>1780</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129" t="s">
-        <v>1040</v>
+        <v>688</v>
       </c>
       <c r="K129" t="s">
-        <v>1759</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>52471</v>
+        <v>54224</v>
       </c>
       <c r="B130" t="s">
-        <v>1760</v>
+        <v>1782</v>
       </c>
       <c r="C130" t="s">
-        <v>1761</v>
+        <v>1783</v>
       </c>
       <c r="D130" t="s">
-        <v>1762</v>
+        <v>1784</v>
       </c>
       <c r="E130" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="F130"/>
+        <v>80</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1785</v>
+      </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130" t="s">
-        <v>1022</v>
+        <v>1052</v>
       </c>
       <c r="K130" t="s">
-        <v>1763</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
-        <v>50317</v>
+        <v>52471</v>
       </c>
       <c r="B131" t="s">
-        <v>1764</v>
+        <v>1787</v>
       </c>
       <c r="C131" t="s">
-        <v>1765</v>
+        <v>1788</v>
       </c>
       <c r="D131" t="s">
-        <v>1766</v>
+        <v>1789</v>
       </c>
       <c r="E131" t="s">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="F131"/>
-      <c r="G131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G131"/>
       <c r="H131"/>
-      <c r="I131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I131"/>
       <c r="J131" t="s">
-        <v>64</v>
+        <v>1034</v>
       </c>
       <c r="K131" t="s">
-        <v>1769</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
-        <v>50278</v>
+        <v>50317</v>
       </c>
       <c r="B132" t="s">
-        <v>1770</v>
+        <v>1791</v>
       </c>
       <c r="C132" t="s">
-        <v>1771</v>
+        <v>1792</v>
       </c>
       <c r="D132" t="s">
-        <v>1772</v>
+        <v>1793</v>
       </c>
       <c r="E132" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>1773</v>
+        <v>1794</v>
       </c>
       <c r="H132"/>
-      <c r="I132"/>
+      <c r="I132" t="s">
+        <v>1795</v>
+      </c>
       <c r="J132" t="s">
         <v>64</v>
       </c>
       <c r="K132" t="s">
-        <v>1774</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
-        <v>54211</v>
+        <v>50278</v>
       </c>
       <c r="B133" t="s">
-        <v>1775</v>
+        <v>1797</v>
       </c>
       <c r="C133" t="s">
-        <v>1776</v>
+        <v>1798</v>
       </c>
       <c r="D133" t="s">
-        <v>1777</v>
+        <v>1799</v>
       </c>
       <c r="E133" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="G133"/>
+        <v>81</v>
+      </c>
+      <c r="F133"/>
+      <c r="G133" t="s">
+        <v>1800</v>
+      </c>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133" t="s">
-        <v>1040</v>
+        <v>64</v>
       </c>
       <c r="K133" t="s">
-        <v>1779</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>50341</v>
+        <v>54211</v>
       </c>
       <c r="B134" t="s">
-        <v>1780</v>
+        <v>1802</v>
       </c>
       <c r="C134" t="s">
-        <v>1781</v>
+        <v>1803</v>
       </c>
       <c r="D134" t="s">
-        <v>1782</v>
+        <v>1804</v>
       </c>
       <c r="E134" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F134" t="s">
-        <v>1237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1805</v>
+      </c>
+      <c r="G134"/>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>64</v>
+        <v>1052</v>
       </c>
       <c r="K134" t="s">
-        <v>1784</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>50347</v>
+        <v>50341</v>
       </c>
       <c r="B135" t="s">
-        <v>1785</v>
+        <v>1807</v>
       </c>
       <c r="C135" t="s">
-        <v>1786</v>
+        <v>1808</v>
       </c>
       <c r="D135" t="s">
-        <v>1787</v>
+        <v>1809</v>
       </c>
       <c r="E135" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="F135" t="s">
-        <v>1106</v>
+        <v>1262</v>
       </c>
       <c r="G135" t="s">
-        <v>1788</v>
+        <v>1810</v>
       </c>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135" t="s">
         <v>64</v>
       </c>
       <c r="K135" t="s">
-        <v>1789</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
-        <v>50236</v>
+        <v>50347</v>
       </c>
       <c r="B136" t="s">
-        <v>1790</v>
+        <v>1812</v>
       </c>
       <c r="C136" t="s">
-        <v>1791</v>
+        <v>1813</v>
       </c>
       <c r="D136" t="s">
-        <v>1792</v>
+        <v>1814</v>
       </c>
       <c r="E136" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="F136" t="s">
-        <v>1237</v>
+        <v>1123</v>
       </c>
       <c r="G136" t="s">
-        <v>1793</v>
+        <v>1815</v>
       </c>
       <c r="H136"/>
-      <c r="I136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I136"/>
       <c r="J136" t="s">
         <v>64</v>
       </c>
       <c r="K136" t="s">
-        <v>1795</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
-        <v>53166</v>
+        <v>50236</v>
       </c>
       <c r="B137" t="s">
-        <v>1796</v>
+        <v>1817</v>
       </c>
       <c r="C137" t="s">
-        <v>1791</v>
+        <v>1818</v>
       </c>
       <c r="D137" t="s">
-        <v>1797</v>
+        <v>1819</v>
       </c>
       <c r="E137" t="s">
-        <v>310</v>
+        <v>68</v>
       </c>
       <c r="F137" t="s">
-        <v>1616</v>
+        <v>1262</v>
       </c>
       <c r="G137" t="s">
-        <v>1798</v>
+        <v>1820</v>
       </c>
       <c r="H137"/>
       <c r="I137" t="s">
-        <v>1799</v>
+        <v>1821</v>
       </c>
       <c r="J137" t="s">
-        <v>1025</v>
+        <v>64</v>
       </c>
       <c r="K137" t="s">
-        <v>1800</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>50336</v>
+        <v>53166</v>
       </c>
       <c r="B138" t="s">
-        <v>1801</v>
+        <v>1823</v>
       </c>
       <c r="C138" t="s">
-        <v>1802</v>
+        <v>1818</v>
       </c>
       <c r="D138" t="s">
-        <v>1803</v>
+        <v>1824</v>
       </c>
       <c r="E138" t="s">
-        <v>203</v>
+        <v>310</v>
       </c>
       <c r="F138" t="s">
-        <v>1237</v>
+        <v>1643</v>
       </c>
       <c r="G138" t="s">
-        <v>1804</v>
+        <v>1825</v>
       </c>
       <c r="H138"/>
-      <c r="I138"/>
+      <c r="I138" t="s">
+        <v>1826</v>
+      </c>
       <c r="J138" t="s">
-        <v>64</v>
+        <v>1037</v>
       </c>
       <c r="K138" t="s">
-        <v>1805</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>50276</v>
+        <v>50336</v>
       </c>
       <c r="B139" t="s">
-        <v>1806</v>
+        <v>1828</v>
       </c>
       <c r="C139" t="s">
-        <v>1802</v>
+        <v>1829</v>
       </c>
       <c r="D139" t="s">
-        <v>1807</v>
+        <v>1830</v>
       </c>
       <c r="E139" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F139"/>
+        <v>203</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1262</v>
+      </c>
       <c r="G139" t="s">
-        <v>1808</v>
+        <v>1831</v>
       </c>
       <c r="H139"/>
-      <c r="I139" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I139"/>
       <c r="J139" t="s">
         <v>64</v>
       </c>
       <c r="K139" t="s">
-        <v>1810</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
-        <v>50273</v>
+        <v>50276</v>
       </c>
       <c r="B140" t="s">
-        <v>1811</v>
+        <v>1833</v>
       </c>
       <c r="C140" t="s">
-        <v>1812</v>
+        <v>1829</v>
       </c>
       <c r="D140" t="s">
-        <v>1813</v>
+        <v>1834</v>
       </c>
       <c r="E140" t="s">
-        <v>203</v>
+        <v>80</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>1814</v>
+        <v>1835</v>
       </c>
       <c r="H140"/>
-      <c r="I140"/>
+      <c r="I140" t="s">
+        <v>1836</v>
+      </c>
       <c r="J140" t="s">
         <v>64</v>
       </c>
       <c r="K140" t="s">
-        <v>1815</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
-        <v>52461</v>
+        <v>50273</v>
       </c>
       <c r="B141" t="s">
-        <v>1816</v>
+        <v>1838</v>
       </c>
       <c r="C141" t="s">
-        <v>1817</v>
+        <v>1839</v>
       </c>
       <c r="D141" t="s">
-        <v>1818</v>
+        <v>1840</v>
       </c>
       <c r="E141" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="F141"/>
-      <c r="G141"/>
+      <c r="G141" t="s">
+        <v>1841</v>
+      </c>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>1022</v>
+        <v>64</v>
       </c>
       <c r="K141" t="s">
-        <v>1819</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
-        <v>50364</v>
+        <v>52461</v>
       </c>
       <c r="B142" t="s">
-        <v>1820</v>
+        <v>1843</v>
       </c>
       <c r="C142" t="s">
-        <v>1821</v>
+        <v>1844</v>
       </c>
       <c r="D142" t="s">
-        <v>1822</v>
+        <v>1845</v>
       </c>
       <c r="E142" t="s">
-        <v>37</v>
+        <v>249</v>
       </c>
       <c r="F142"/>
-      <c r="G142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>64</v>
+        <v>1034</v>
       </c>
       <c r="K142" t="s">
-        <v>1824</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>50307</v>
+        <v>50364</v>
       </c>
       <c r="B143" t="s">
-        <v>1825</v>
+        <v>1847</v>
       </c>
       <c r="C143" t="s">
-        <v>1821</v>
+        <v>1848</v>
       </c>
       <c r="D143" t="s">
-        <v>1826</v>
+        <v>1849</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>1827</v>
+        <v>1850</v>
       </c>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143" t="s">
         <v>64</v>
       </c>
       <c r="K143" t="s">
-        <v>1828</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>50282</v>
+        <v>50307</v>
       </c>
       <c r="B144" t="s">
-        <v>1829</v>
+        <v>1852</v>
       </c>
       <c r="C144" t="s">
-        <v>1830</v>
+        <v>1848</v>
       </c>
       <c r="D144" t="s">
-        <v>1831</v>
+        <v>1853</v>
       </c>
       <c r="E144" t="s">
-        <v>262</v>
+        <v>37</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>1832</v>
+        <v>1854</v>
       </c>
       <c r="H144"/>
-      <c r="I144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I144"/>
       <c r="J144" t="s">
         <v>64</v>
       </c>
       <c r="K144" t="s">
-        <v>1834</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>54573</v>
+        <v>50282</v>
       </c>
       <c r="B145" t="s">
-        <v>1835</v>
+        <v>1856</v>
       </c>
       <c r="C145" t="s">
-        <v>1836</v>
+        <v>1857</v>
       </c>
       <c r="D145" t="s">
-        <v>1494</v>
+        <v>1858</v>
       </c>
       <c r="E145" t="s">
-        <v>162</v>
+        <v>262</v>
       </c>
       <c r="F145"/>
-      <c r="G145"/>
+      <c r="G145" t="s">
+        <v>1859</v>
+      </c>
       <c r="H145"/>
-      <c r="I145"/>
+      <c r="I145" t="s">
+        <v>1860</v>
+      </c>
       <c r="J145" t="s">
-        <v>893</v>
+        <v>64</v>
       </c>
       <c r="K145" t="s">
-        <v>1837</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>50233</v>
+        <v>54573</v>
       </c>
       <c r="B146" t="s">
-        <v>1838</v>
+        <v>1862</v>
       </c>
       <c r="C146" t="s">
-        <v>1839</v>
+        <v>1863</v>
       </c>
       <c r="D146" t="s">
-        <v>1840</v>
+        <v>1520</v>
       </c>
       <c r="E146" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="F146"/>
-      <c r="G146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G146"/>
       <c r="H146"/>
-      <c r="I146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I146"/>
       <c r="J146" t="s">
-        <v>64</v>
+        <v>892</v>
       </c>
       <c r="K146" t="s">
-        <v>1843</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>50243</v>
+        <v>50233</v>
       </c>
       <c r="B147" t="s">
-        <v>1844</v>
+        <v>1865</v>
       </c>
       <c r="C147" t="s">
-        <v>1845</v>
+        <v>1866</v>
       </c>
       <c r="D147" t="s">
-        <v>1846</v>
+        <v>1867</v>
       </c>
       <c r="E147" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="F147"/>
       <c r="G147" t="s">
-        <v>1847</v>
+        <v>1868</v>
       </c>
       <c r="H147"/>
       <c r="I147" t="s">
-        <v>1848</v>
+        <v>1869</v>
       </c>
       <c r="J147" t="s">
         <v>64</v>
       </c>
       <c r="K147" t="s">
-        <v>1849</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
+        <v>50243</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E148" t="s">
+        <v>80</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H148"/>
+      <c r="I148" t="s">
+        <v>1875</v>
+      </c>
+      <c r="J148" t="s">
+        <v>64</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149">
         <v>53856</v>
       </c>
-      <c r="B148" t="s">
-[...8 lines deleted...]
-      <c r="E148" t="s">
+      <c r="B149" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E149" t="s">
         <v>162</v>
       </c>
-      <c r="F148"/>
-[...3 lines deleted...]
-      <c r="J148" t="s">
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149"/>
+      <c r="I149"/>
+      <c r="J149" t="s">
         <v>759</v>
       </c>
-      <c r="K148" t="s">
-        <v>1853</v>
+      <c r="K149" t="s">
+        <v>1880</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G227"/>
+  <dimension ref="A1:G228"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1854</v>
+        <v>1881</v>
       </c>
       <c r="B1" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1855</v>
+        <v>1882</v>
       </c>
       <c r="E1" t="s">
-        <v>1856</v>
+        <v>1883</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50615</v>
       </c>
       <c r="B2">
         <v>50316</v>
       </c>
       <c r="C2">
         <v>49817</v>
       </c>
       <c r="D2" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50616</v>
       </c>
       <c r="B3">
         <v>50317</v>
       </c>
       <c r="C3">
         <v>49817</v>
       </c>
       <c r="D3" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50626</v>
       </c>
       <c r="B4">
         <v>50326</v>
       </c>
       <c r="C4">
         <v>49909</v>
       </c>
       <c r="D4" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50627</v>
       </c>
       <c r="B5">
         <v>50327</v>
       </c>
       <c r="C5">
         <v>49894</v>
       </c>
       <c r="D5" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50628</v>
       </c>
       <c r="B6">
         <v>50328</v>
       </c>
       <c r="C6">
         <v>49895</v>
       </c>
       <c r="D6" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50629</v>
       </c>
       <c r="B7">
         <v>50329</v>
       </c>
       <c r="C7">
         <v>49896</v>
       </c>
       <c r="D7" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50630</v>
       </c>
       <c r="B8">
         <v>50330</v>
       </c>
       <c r="C8">
         <v>49899</v>
       </c>
       <c r="D8" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50663</v>
       </c>
       <c r="B9">
         <v>50331</v>
       </c>
       <c r="C9">
         <v>49884</v>
       </c>
       <c r="D9" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50631</v>
       </c>
       <c r="B10">
         <v>50331</v>
       </c>
       <c r="C10">
         <v>49900</v>
       </c>
       <c r="D10" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50638</v>
       </c>
       <c r="B11">
         <v>50339</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50639</v>
       </c>
       <c r="B12">
         <v>50340</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50666</v>
       </c>
       <c r="B13">
         <v>50340</v>
       </c>
       <c r="C13">
         <v>49888</v>
       </c>
       <c r="D13" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50640</v>
       </c>
       <c r="B14">
         <v>50341</v>
       </c>
       <c r="C14">
         <v>49873</v>
       </c>
       <c r="D14" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50641</v>
       </c>
       <c r="B15">
         <v>50342</v>
       </c>
       <c r="C15">
         <v>49873</v>
       </c>
       <c r="D15" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50477</v>
       </c>
       <c r="B16">
         <v>50229</v>
       </c>
       <c r="C16">
         <v>49807</v>
       </c>
       <c r="D16" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50478</v>
       </c>
       <c r="B17">
         <v>50229</v>
       </c>
       <c r="C17">
         <v>49823</v>
       </c>
       <c r="D17" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50645</v>
       </c>
       <c r="B18">
         <v>50346</v>
       </c>
       <c r="C18">
         <v>49878</v>
       </c>
       <c r="D18" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50646</v>
       </c>
       <c r="B19">
         <v>50347</v>
       </c>
       <c r="C19">
         <v>49878</v>
       </c>
       <c r="D19" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50647</v>
       </c>
       <c r="B20">
         <v>50348</v>
       </c>
       <c r="C20">
         <v>49878</v>
       </c>
       <c r="D20" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50648</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49807</v>
       </c>
       <c r="D21" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50650</v>
       </c>
       <c r="B22">
         <v>50349</v>
       </c>
       <c r="C22">
         <v>49878</v>
       </c>
       <c r="D22" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50480</v>
       </c>
       <c r="B23">
         <v>50230</v>
       </c>
       <c r="C23">
         <v>49799</v>
       </c>
       <c r="D23" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50479</v>
       </c>
       <c r="B24">
         <v>50230</v>
       </c>
       <c r="C24">
         <v>49807</v>
       </c>
       <c r="D24" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50665</v>
       </c>
       <c r="B25">
         <v>50458</v>
       </c>
       <c r="C25">
         <v>49887</v>
       </c>
       <c r="D25" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50489</v>
       </c>
       <c r="B26">
         <v>50233</v>
       </c>
       <c r="C26">
         <v>49814</v>
       </c>
       <c r="D26" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50486</v>
       </c>
       <c r="B27">
         <v>50233</v>
       </c>
       <c r="C27">
         <v>49852</v>
       </c>
       <c r="D27" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50488</v>
       </c>
       <c r="B28">
         <v>50233</v>
       </c>
       <c r="C28">
         <v>49859</v>
       </c>
       <c r="D28" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50487</v>
       </c>
       <c r="B29">
         <v>50233</v>
       </c>
       <c r="C29">
         <v>49891</v>
       </c>
       <c r="D29" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50490</v>
       </c>
       <c r="B30">
         <v>50234</v>
       </c>
       <c r="C30">
         <v>49796</v>
       </c>
       <c r="D30" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50491</v>
       </c>
       <c r="B31">
         <v>50235</v>
       </c>
       <c r="C31">
         <v>49796</v>
       </c>
       <c r="D31" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50492</v>
       </c>
       <c r="B32">
         <v>50236</v>
       </c>
       <c r="C32">
         <v>49796</v>
       </c>
       <c r="D32" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50493</v>
       </c>
       <c r="B33">
         <v>50237</v>
       </c>
       <c r="C33">
         <v>49797</v>
       </c>
       <c r="D33" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50494</v>
       </c>
       <c r="B34">
         <v>50238</v>
       </c>
       <c r="C34">
         <v>49797</v>
       </c>
       <c r="D34" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50495</v>
       </c>
       <c r="B35">
         <v>50239</v>
       </c>
       <c r="C35">
         <v>49797</v>
       </c>
       <c r="D35" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50501</v>
       </c>
       <c r="B36">
         <v>50243</v>
       </c>
       <c r="C36">
         <v>49799</v>
       </c>
       <c r="D36" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50502</v>
       </c>
       <c r="B37">
         <v>50244</v>
       </c>
       <c r="C37">
         <v>49799</v>
       </c>
       <c r="D37" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50505</v>
       </c>
       <c r="B38">
         <v>50245</v>
       </c>
       <c r="C38">
         <v>49801</v>
       </c>
       <c r="D38" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50506</v>
       </c>
       <c r="B39">
         <v>50245</v>
       </c>
       <c r="C39">
         <v>50215</v>
       </c>
       <c r="D39" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50507</v>
       </c>
       <c r="B40">
         <v>50246</v>
       </c>
       <c r="C40">
         <v>49829</v>
       </c>
       <c r="D40" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50508</v>
       </c>
       <c r="B41">
         <v>50247</v>
       </c>
       <c r="C41">
         <v>49841</v>
       </c>
       <c r="D41" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50510</v>
       </c>
       <c r="B42">
         <v>50248</v>
       </c>
       <c r="C42">
         <v>49863</v>
       </c>
       <c r="D42" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50511</v>
       </c>
       <c r="B43">
         <v>50249</v>
       </c>
       <c r="C43">
         <v>49885</v>
       </c>
       <c r="D43" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50517</v>
       </c>
       <c r="B44">
         <v>50253</v>
       </c>
       <c r="C44">
         <v>49831</v>
       </c>
       <c r="D44" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50518</v>
       </c>
       <c r="B45">
         <v>50253</v>
       </c>
       <c r="C45">
         <v>49844</v>
       </c>
       <c r="D45" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50520</v>
       </c>
       <c r="B46">
         <v>50255</v>
       </c>
       <c r="C46">
         <v>49834</v>
       </c>
       <c r="D46" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50525</v>
       </c>
       <c r="B47">
         <v>50259</v>
       </c>
       <c r="C47">
         <v>49839</v>
       </c>
       <c r="D47" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50528</v>
       </c>
       <c r="B48">
         <v>50261</v>
       </c>
       <c r="C48">
         <v>49845</v>
       </c>
       <c r="D48" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50529</v>
       </c>
       <c r="B49">
         <v>50262</v>
       </c>
       <c r="C49">
         <v>49846</v>
       </c>
       <c r="D49" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50530</v>
       </c>
       <c r="B50">
         <v>50263</v>
       </c>
       <c r="C50">
         <v>49847</v>
       </c>
       <c r="D50" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50531</v>
       </c>
       <c r="B51">
         <v>50263</v>
       </c>
       <c r="C51">
         <v>49856</v>
       </c>
       <c r="D51" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50532</v>
       </c>
       <c r="B52">
         <v>50264</v>
       </c>
       <c r="C52">
         <v>49848</v>
       </c>
       <c r="D52" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50535</v>
       </c>
       <c r="B53">
         <v>50266</v>
       </c>
       <c r="C53">
         <v>49824</v>
       </c>
       <c r="D53" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50534</v>
       </c>
       <c r="B54">
         <v>50266</v>
       </c>
       <c r="C54">
         <v>49850</v>
       </c>
       <c r="D54" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50549</v>
       </c>
       <c r="B55">
         <v>50276</v>
       </c>
       <c r="C55">
         <v>49858</v>
       </c>
       <c r="D55" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50550</v>
       </c>
       <c r="B56">
         <v>50277</v>
       </c>
       <c r="C56">
         <v>49858</v>
       </c>
       <c r="D56" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50555</v>
       </c>
       <c r="B57">
         <v>50281</v>
       </c>
       <c r="C57">
         <v>49862</v>
       </c>
       <c r="D57" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50556</v>
       </c>
       <c r="B58">
         <v>50282</v>
       </c>
       <c r="C58">
         <v>49864</v>
       </c>
       <c r="D58" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50557</v>
       </c>
       <c r="B59">
         <v>50283</v>
       </c>
       <c r="C59">
         <v>49865</v>
       </c>
       <c r="D59" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50559</v>
       </c>
       <c r="B60">
         <v>50285</v>
       </c>
       <c r="C60">
         <v>49867</v>
       </c>
       <c r="D60" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50560</v>
       </c>
       <c r="B61">
         <v>50285</v>
       </c>
       <c r="C61">
         <v>49873</v>
       </c>
       <c r="D61" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50563</v>
       </c>
       <c r="B62">
         <v>50288</v>
       </c>
       <c r="C62">
         <v>49871</v>
       </c>
       <c r="D62" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E62" t="s">
-        <v>1861</v>
+        <v>1888</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50577</v>
       </c>
       <c r="B63">
         <v>50294</v>
       </c>
       <c r="C63">
         <v>49791</v>
       </c>
       <c r="D63" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50588</v>
       </c>
       <c r="B64">
         <v>50302</v>
       </c>
       <c r="C64">
         <v>49791</v>
       </c>
       <c r="D64" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50590</v>
       </c>
       <c r="B65">
         <v>50304</v>
       </c>
       <c r="C65">
         <v>49780</v>
       </c>
       <c r="D65" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50591</v>
       </c>
       <c r="B66">
         <v>50305</v>
       </c>
       <c r="C66">
         <v>49780</v>
       </c>
       <c r="D66" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50592</v>
       </c>
       <c r="B67">
         <v>50306</v>
       </c>
       <c r="C67">
         <v>49780</v>
       </c>
       <c r="D67" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50594</v>
       </c>
       <c r="B68">
         <v>50306</v>
       </c>
       <c r="C68">
         <v>49898</v>
       </c>
       <c r="D68" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50595</v>
       </c>
       <c r="B69">
         <v>50307</v>
       </c>
       <c r="C69">
         <v>49780</v>
       </c>
       <c r="D69" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50601</v>
       </c>
       <c r="B70">
         <v>50308</v>
       </c>
       <c r="C70">
         <v>49907</v>
       </c>
       <c r="D70" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50599</v>
       </c>
       <c r="B71">
         <v>50308</v>
       </c>
       <c r="C71">
         <v>50216</v>
       </c>
       <c r="D71" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50605</v>
       </c>
       <c r="B72">
         <v>50310</v>
       </c>
       <c r="C72">
         <v>49895</v>
       </c>
       <c r="D72" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50603</v>
       </c>
       <c r="B73">
         <v>50310</v>
       </c>
       <c r="C73">
         <v>50209</v>
       </c>
       <c r="D73" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50604</v>
       </c>
       <c r="B74">
         <v>50310</v>
       </c>
       <c r="C74">
         <v>50210</v>
       </c>
       <c r="D74" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50607</v>
       </c>
       <c r="B75">
         <v>50311</v>
       </c>
       <c r="C75">
         <v>49894</v>
       </c>
       <c r="D75" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50608</v>
       </c>
       <c r="B76">
         <v>50312</v>
       </c>
       <c r="C76">
         <v>50212</v>
       </c>
       <c r="D76" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50609</v>
       </c>
       <c r="B77">
         <v>50312</v>
       </c>
       <c r="C77">
         <v>50213</v>
       </c>
       <c r="D77" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50612</v>
       </c>
       <c r="B78">
         <v>50313</v>
       </c>
       <c r="C78">
         <v>49822</v>
       </c>
       <c r="D78" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50613</v>
       </c>
       <c r="B79">
         <v>50314</v>
       </c>
       <c r="C79">
         <v>49821</v>
       </c>
       <c r="D79" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50668</v>
       </c>
       <c r="B80">
         <v>50365</v>
       </c>
       <c r="C80">
         <v>50164</v>
       </c>
       <c r="D80" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>1862</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>52041</v>
       </c>
       <c r="B81">
         <v>50278</v>
       </c>
       <c r="C81">
         <v>49858</v>
       </c>
       <c r="D81" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E81" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>1864</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>52316</v>
       </c>
       <c r="B82">
         <v>52311</v>
       </c>
       <c r="C82">
         <v>52306</v>
       </c>
       <c r="D82" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E82" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>52351</v>
       </c>
       <c r="B83">
         <v>52346</v>
       </c>
       <c r="C83">
         <v>52341</v>
       </c>
       <c r="D83" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E83" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>52391</v>
       </c>
       <c r="B84">
         <v>52386</v>
       </c>
       <c r="C84">
         <v>52381</v>
       </c>
       <c r="D84" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E84" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>52446</v>
       </c>
       <c r="B85">
         <v>52441</v>
       </c>
       <c r="C85">
         <v>49856</v>
       </c>
       <c r="D85" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>52466</v>
       </c>
       <c r="B86">
         <v>52461</v>
       </c>
       <c r="C86">
         <v>49862</v>
       </c>
       <c r="D86" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E86" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>52476</v>
       </c>
       <c r="B87">
         <v>52471</v>
       </c>
       <c r="C87">
         <v>49862</v>
       </c>
       <c r="D87" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E87" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>52486</v>
       </c>
       <c r="B88">
         <v>52481</v>
       </c>
       <c r="C88">
         <v>49862</v>
       </c>
       <c r="D88" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E88" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>52496</v>
       </c>
       <c r="B89">
         <v>52491</v>
       </c>
       <c r="C89">
         <v>49862</v>
       </c>
       <c r="D89" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E89" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>52621</v>
       </c>
       <c r="B90">
         <v>50285</v>
       </c>
       <c r="C90">
         <v>52576</v>
       </c>
       <c r="D90" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E90" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>52626</v>
       </c>
       <c r="B91">
         <v>50244</v>
       </c>
       <c r="C91">
         <v>52576</v>
       </c>
       <c r="D91" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E91" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>52756</v>
       </c>
       <c r="B92">
         <v>50348</v>
       </c>
       <c r="C92">
         <v>52341</v>
       </c>
       <c r="D92" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E92" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>52776</v>
       </c>
       <c r="B93">
         <v>50348</v>
       </c>
       <c r="C93">
         <v>52381</v>
       </c>
       <c r="D93" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E93" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>52796</v>
       </c>
       <c r="B94">
         <v>50244</v>
       </c>
       <c r="C94">
         <v>52306</v>
       </c>
       <c r="D94" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E94" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>52811</v>
       </c>
       <c r="B95">
         <v>52806</v>
       </c>
       <c r="C95">
         <v>49867</v>
       </c>
       <c r="D95" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E95" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>52826</v>
       </c>
       <c r="B96">
         <v>52821</v>
       </c>
       <c r="C96">
         <v>49864</v>
       </c>
       <c r="D96" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>1367</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>53176</v>
       </c>
       <c r="B97">
         <v>53161</v>
       </c>
       <c r="C97">
         <v>53171</v>
       </c>
       <c r="D97" t="s">
-        <v>1865</v>
+        <v>1892</v>
       </c>
       <c r="E97" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>53181</v>
       </c>
       <c r="B98">
         <v>53166</v>
       </c>
       <c r="C98">
         <v>53171</v>
       </c>
       <c r="D98" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E98" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>53186</v>
       </c>
       <c r="B99">
         <v>50263</v>
       </c>
       <c r="C99">
         <v>53171</v>
       </c>
       <c r="D99" t="s">
-        <v>1866</v>
+        <v>1893</v>
       </c>
       <c r="E99" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>53191</v>
       </c>
       <c r="B100">
         <v>50342</v>
       </c>
       <c r="C100">
         <v>53171</v>
       </c>
       <c r="D100" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E100" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>53231</v>
       </c>
       <c r="B101">
         <v>50410</v>
       </c>
       <c r="C101">
         <v>53221</v>
       </c>
       <c r="D101" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E101" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>53236</v>
       </c>
       <c r="B102">
         <v>50263</v>
       </c>
       <c r="C102">
         <v>53221</v>
       </c>
       <c r="D102" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E102" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>53241</v>
       </c>
       <c r="B103">
         <v>50342</v>
       </c>
       <c r="C103">
         <v>53221</v>
       </c>
       <c r="D103" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E103" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>53251</v>
       </c>
       <c r="B104">
         <v>53246</v>
       </c>
       <c r="C104">
         <v>53221</v>
       </c>
       <c r="D104" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E104" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>53566</v>
       </c>
       <c r="B105">
         <v>53561</v>
       </c>
       <c r="C105">
         <v>53151</v>
       </c>
       <c r="D105" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E105" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>731</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>53576</v>
       </c>
       <c r="B106">
         <v>53571</v>
       </c>
       <c r="C106">
         <v>53151</v>
       </c>
       <c r="D106" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E106" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>731</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>53726</v>
       </c>
       <c r="B107">
         <v>53721</v>
       </c>
       <c r="C107">
         <v>53716</v>
       </c>
       <c r="D107" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>53731</v>
       </c>
       <c r="B108">
         <v>50349</v>
       </c>
       <c r="C108">
         <v>53716</v>
       </c>
       <c r="D108" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>53736</v>
       </c>
       <c r="B109">
         <v>50230</v>
       </c>
       <c r="C109">
         <v>53716</v>
       </c>
       <c r="D109" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>53741</v>
       </c>
       <c r="B110">
         <v>50343</v>
       </c>
       <c r="C110">
         <v>53716</v>
       </c>
       <c r="D110" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>53776</v>
       </c>
       <c r="B111">
         <v>53561</v>
       </c>
       <c r="C111">
         <v>53771</v>
       </c>
       <c r="D111" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>53781</v>
       </c>
       <c r="B112">
         <v>50233</v>
       </c>
       <c r="C112">
         <v>53771</v>
       </c>
       <c r="D112" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>53786</v>
       </c>
       <c r="B113">
         <v>50331</v>
       </c>
       <c r="C113">
         <v>53771</v>
       </c>
       <c r="D113" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>53796</v>
       </c>
       <c r="B114">
         <v>50336</v>
       </c>
       <c r="C114">
         <v>52341</v>
       </c>
       <c r="D114" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1867</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>53846</v>
       </c>
       <c r="B115">
         <v>50364</v>
       </c>
       <c r="C115">
         <v>50146</v>
       </c>
       <c r="D115" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E115" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>53861</v>
       </c>
       <c r="B116">
         <v>53851</v>
       </c>
       <c r="C116">
         <v>53386</v>
       </c>
       <c r="D116" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>53871</v>
       </c>
       <c r="B117">
         <v>53856</v>
       </c>
       <c r="C117">
         <v>53386</v>
       </c>
       <c r="D117" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>53876</v>
       </c>
       <c r="B118">
         <v>53866</v>
       </c>
       <c r="C118">
         <v>53386</v>
       </c>
       <c r="D118" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>53881</v>
       </c>
       <c r="B119">
         <v>50330</v>
       </c>
       <c r="C119">
         <v>53136</v>
       </c>
       <c r="D119" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E119" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>1529</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>53886</v>
       </c>
       <c r="B120">
         <v>53141</v>
       </c>
       <c r="C120">
         <v>53136</v>
       </c>
       <c r="D120" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E120" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>1529</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>53896</v>
       </c>
       <c r="B121">
         <v>53891</v>
       </c>
       <c r="C121">
         <v>53136</v>
       </c>
       <c r="D121" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E121" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>1529</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>53916</v>
       </c>
       <c r="B122">
         <v>53911</v>
       </c>
       <c r="C122">
         <v>49871</v>
       </c>
       <c r="D122" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E122" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54144</v>
       </c>
       <c r="B123">
         <v>54143</v>
       </c>
       <c r="C123">
         <v>53221</v>
       </c>
       <c r="D123" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E123" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>1463</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54146</v>
       </c>
       <c r="B124">
         <v>54145</v>
       </c>
       <c r="C124">
         <v>53221</v>
       </c>
       <c r="D124" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E124" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>1463</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54198</v>
       </c>
       <c r="B125">
         <v>54195</v>
       </c>
       <c r="C125">
         <v>54197</v>
       </c>
       <c r="D125" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E125" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54199</v>
       </c>
       <c r="B126">
         <v>54196</v>
       </c>
       <c r="C126">
         <v>54197</v>
       </c>
       <c r="D126" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E126" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>54202</v>
       </c>
       <c r="B127">
         <v>54201</v>
       </c>
       <c r="C127">
         <v>54197</v>
       </c>
       <c r="D127" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E127" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>54212</v>
       </c>
       <c r="B128">
         <v>54211</v>
       </c>
       <c r="C128">
         <v>54210</v>
       </c>
       <c r="D128" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E128" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>54213</v>
       </c>
       <c r="B129">
         <v>50330</v>
       </c>
       <c r="C129">
         <v>54210</v>
       </c>
       <c r="D129" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E129" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54215</v>
       </c>
       <c r="B130">
         <v>54214</v>
       </c>
       <c r="C130">
         <v>54210</v>
       </c>
       <c r="D130" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E130" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54225</v>
       </c>
       <c r="B131">
         <v>54224</v>
       </c>
       <c r="C131">
         <v>54223</v>
       </c>
       <c r="D131" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E131" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54226</v>
       </c>
       <c r="B132">
         <v>50244</v>
       </c>
       <c r="C132">
         <v>54223</v>
       </c>
       <c r="D132" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E132" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54228</v>
       </c>
       <c r="B133">
         <v>54227</v>
       </c>
       <c r="C133">
         <v>54223</v>
       </c>
       <c r="D133" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E133" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54229</v>
       </c>
       <c r="B134">
         <v>50365</v>
       </c>
       <c r="C134">
         <v>54223</v>
       </c>
       <c r="D134" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E134" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>54246</v>
       </c>
       <c r="B135">
         <v>50349</v>
       </c>
       <c r="C135">
         <v>52306</v>
       </c>
       <c r="D135" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E135" t="s">
-        <v>1861</v>
+        <v>1888</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>54272</v>
       </c>
       <c r="B136">
         <v>54271</v>
       </c>
       <c r="C136">
         <v>54270</v>
       </c>
       <c r="D136" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E136" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>54274</v>
       </c>
       <c r="B137">
         <v>54273</v>
       </c>
       <c r="C137">
         <v>54270</v>
       </c>
       <c r="D137" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E137" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>54279</v>
       </c>
       <c r="B138">
         <v>54277</v>
       </c>
       <c r="C138">
         <v>54276</v>
       </c>
       <c r="D138" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E138" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>54280</v>
       </c>
       <c r="B139">
         <v>54278</v>
       </c>
       <c r="C139">
         <v>54276</v>
       </c>
       <c r="D139" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E139" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>54282</v>
       </c>
       <c r="B140">
         <v>54281</v>
       </c>
       <c r="C140">
         <v>54276</v>
       </c>
       <c r="D140" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E140" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>54308</v>
       </c>
       <c r="B141">
         <v>50294</v>
       </c>
       <c r="C141">
         <v>54307</v>
       </c>
       <c r="D141" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>1868</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>54348</v>
       </c>
       <c r="B142">
         <v>54347</v>
       </c>
       <c r="C142">
         <v>54307</v>
       </c>
       <c r="D142" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E142" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>54357</v>
       </c>
       <c r="B143">
         <v>54356</v>
       </c>
       <c r="C143">
         <v>54307</v>
       </c>
       <c r="D143" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E143" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>54375</v>
       </c>
       <c r="B144">
         <v>53721</v>
       </c>
       <c r="C144">
         <v>54370</v>
       </c>
       <c r="D144" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E144" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>54376</v>
       </c>
       <c r="B145">
         <v>50320</v>
       </c>
       <c r="C145">
         <v>54370</v>
       </c>
       <c r="D145" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E145" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>54377</v>
       </c>
       <c r="B146">
         <v>50321</v>
       </c>
       <c r="C146">
         <v>54370</v>
       </c>
       <c r="D146" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E146" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>54378</v>
       </c>
       <c r="B147">
         <v>50235</v>
       </c>
       <c r="C147">
         <v>54370</v>
       </c>
       <c r="D147" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E147" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>54380</v>
       </c>
       <c r="B148">
         <v>54379</v>
       </c>
       <c r="C148">
         <v>54370</v>
       </c>
       <c r="D148" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E148" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>54389</v>
       </c>
       <c r="B149">
         <v>54387</v>
       </c>
       <c r="C149">
         <v>49906</v>
       </c>
       <c r="D149" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E149" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>54390</v>
       </c>
       <c r="B150">
         <v>54388</v>
       </c>
       <c r="C150">
         <v>49906</v>
       </c>
       <c r="D150" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E150" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>54392</v>
       </c>
       <c r="B151">
         <v>54391</v>
       </c>
       <c r="C151">
         <v>49906</v>
       </c>
       <c r="D151" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E151" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>54394</v>
       </c>
       <c r="B152">
         <v>54393</v>
       </c>
       <c r="C152">
         <v>49909</v>
       </c>
       <c r="D152" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E152" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>54396</v>
       </c>
       <c r="B153">
         <v>54395</v>
       </c>
       <c r="C153">
         <v>49909</v>
       </c>
       <c r="D153" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E153" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>54397</v>
       </c>
       <c r="B154">
         <v>54388</v>
       </c>
       <c r="C154">
         <v>49909</v>
       </c>
       <c r="D154" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E154" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>54398</v>
       </c>
       <c r="B155">
         <v>54391</v>
       </c>
       <c r="C155">
         <v>49909</v>
       </c>
       <c r="D155" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E155" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>54399</v>
       </c>
       <c r="B156">
         <v>54393</v>
       </c>
       <c r="C156">
         <v>49904</v>
       </c>
       <c r="D156" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E156" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>54400</v>
       </c>
       <c r="B157">
         <v>54395</v>
       </c>
       <c r="C157">
         <v>49904</v>
       </c>
       <c r="D157" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E157" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>1869</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>54401</v>
       </c>
       <c r="B158">
         <v>54388</v>
       </c>
       <c r="C158">
         <v>49904</v>
       </c>
       <c r="D158" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E158" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>1869</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>54402</v>
       </c>
       <c r="B159">
         <v>54391</v>
       </c>
       <c r="C159">
         <v>49904</v>
       </c>
       <c r="D159" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E159" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>54403</v>
       </c>
       <c r="B160">
         <v>50263</v>
       </c>
       <c r="C160">
         <v>49904</v>
       </c>
       <c r="D160" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E160" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>1869</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>54409</v>
       </c>
       <c r="B161">
         <v>54408</v>
       </c>
       <c r="C161">
         <v>49904</v>
       </c>
       <c r="D161" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E161" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>54410</v>
       </c>
       <c r="B162">
         <v>54395</v>
       </c>
       <c r="C162">
         <v>50153</v>
       </c>
       <c r="D162" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E162" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>54411</v>
       </c>
       <c r="B163">
         <v>54388</v>
       </c>
       <c r="C163">
         <v>50153</v>
       </c>
       <c r="D163" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E163" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>54412</v>
       </c>
       <c r="B164">
         <v>54391</v>
       </c>
       <c r="C164">
         <v>50153</v>
       </c>
       <c r="D164" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="E164" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>54414</v>
       </c>
       <c r="B165">
         <v>54413</v>
       </c>
       <c r="C165">
         <v>50153</v>
       </c>
       <c r="D165" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E165" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>54419</v>
       </c>
       <c r="B166">
         <v>54418</v>
       </c>
       <c r="C166">
         <v>50153</v>
       </c>
       <c r="D166" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>54420</v>
       </c>
       <c r="B167">
         <v>54416</v>
       </c>
       <c r="C167">
         <v>50153</v>
       </c>
       <c r="D167" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>54422</v>
       </c>
       <c r="B168">
         <v>54421</v>
       </c>
       <c r="C168">
         <v>50153</v>
       </c>
       <c r="D168" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E168" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>54423</v>
       </c>
       <c r="B169">
         <v>54415</v>
       </c>
       <c r="C169">
         <v>49906</v>
       </c>
       <c r="D169" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E169" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>54424</v>
       </c>
       <c r="B170">
         <v>54417</v>
       </c>
       <c r="C170">
         <v>49906</v>
       </c>
       <c r="D170" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E170" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>54425</v>
       </c>
       <c r="B171">
         <v>54421</v>
       </c>
       <c r="C171">
         <v>49906</v>
       </c>
       <c r="D171" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E171" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>54426</v>
       </c>
       <c r="B172">
         <v>50366</v>
       </c>
       <c r="C172">
         <v>49906</v>
       </c>
       <c r="D172" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E172" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>54427</v>
       </c>
       <c r="B173">
         <v>54416</v>
       </c>
       <c r="C173">
         <v>49906</v>
       </c>
       <c r="D173" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E173" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>54428</v>
       </c>
       <c r="B174">
         <v>54393</v>
       </c>
       <c r="C174">
         <v>50153</v>
       </c>
       <c r="D174" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E174" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>54459</v>
       </c>
       <c r="B175">
         <v>54458</v>
       </c>
       <c r="C175">
         <v>54457</v>
       </c>
       <c r="D175" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E175" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>54461</v>
       </c>
       <c r="B176">
         <v>50244</v>
       </c>
       <c r="C176">
         <v>54457</v>
       </c>
       <c r="D176" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E176" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F176"/>
       <c r="G176" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>54464</v>
       </c>
       <c r="B177">
         <v>54379</v>
       </c>
       <c r="C177">
         <v>54463</v>
       </c>
       <c r="D177" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E177" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F177"/>
       <c r="G177" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>54465</v>
       </c>
       <c r="B178">
         <v>50281</v>
       </c>
       <c r="C178">
         <v>54463</v>
       </c>
       <c r="D178" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E178" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F178"/>
       <c r="G178" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>54466</v>
       </c>
       <c r="B179">
         <v>50321</v>
       </c>
       <c r="C179">
         <v>54463</v>
       </c>
       <c r="D179" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E179" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>54467</v>
       </c>
       <c r="B180">
         <v>53721</v>
       </c>
       <c r="C180">
         <v>54463</v>
       </c>
       <c r="D180" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E180" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F180"/>
       <c r="G180" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>54478</v>
       </c>
       <c r="B181">
         <v>50278</v>
       </c>
       <c r="C181">
         <v>54477</v>
       </c>
       <c r="D181" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E181" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>54479</v>
       </c>
       <c r="B182">
         <v>50277</v>
       </c>
       <c r="C182">
         <v>54477</v>
       </c>
       <c r="D182" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E182" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>54481</v>
       </c>
       <c r="B183">
         <v>54480</v>
       </c>
       <c r="C183">
         <v>54477</v>
       </c>
       <c r="D183" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E183" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>54483</v>
       </c>
       <c r="B184">
         <v>54482</v>
       </c>
       <c r="C184">
         <v>54477</v>
       </c>
       <c r="D184" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E184" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>54484</v>
       </c>
       <c r="B185">
         <v>50309</v>
       </c>
       <c r="C185">
         <v>54477</v>
       </c>
       <c r="D185" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E185" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>54485</v>
       </c>
       <c r="B186">
         <v>51791</v>
       </c>
       <c r="C186">
         <v>54477</v>
       </c>
       <c r="D186" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E186" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>54495</v>
       </c>
       <c r="B187">
         <v>50277</v>
       </c>
       <c r="C187">
         <v>54493</v>
       </c>
       <c r="D187" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E187" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>54496</v>
       </c>
       <c r="B188">
         <v>50278</v>
       </c>
       <c r="C188">
         <v>54493</v>
       </c>
       <c r="D188" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E188" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>54497</v>
       </c>
       <c r="B189">
         <v>50292</v>
       </c>
       <c r="C189">
         <v>54493</v>
       </c>
       <c r="D189" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E189" t="s">
-        <v>1861</v>
+        <v>1888</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>54498</v>
       </c>
       <c r="B190">
         <v>54482</v>
       </c>
       <c r="C190">
         <v>54493</v>
       </c>
       <c r="D190" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E190" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>54528</v>
       </c>
       <c r="B191">
         <v>54527</v>
       </c>
       <c r="C191">
         <v>49895</v>
       </c>
       <c r="D191" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>54530</v>
       </c>
       <c r="B192">
         <v>54529</v>
       </c>
       <c r="C192">
         <v>49895</v>
       </c>
       <c r="D192" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>54532</v>
       </c>
       <c r="B193">
         <v>54531</v>
       </c>
       <c r="C193">
         <v>49895</v>
       </c>
       <c r="D193" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>54533</v>
       </c>
       <c r="B194">
         <v>50314</v>
       </c>
       <c r="C194">
         <v>49895</v>
       </c>
       <c r="D194" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>54534</v>
       </c>
       <c r="B195">
         <v>50262</v>
       </c>
       <c r="C195">
         <v>49895</v>
       </c>
       <c r="D195" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>54535</v>
       </c>
       <c r="B196">
         <v>50281</v>
       </c>
       <c r="C196">
         <v>49895</v>
       </c>
       <c r="D196" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>54536</v>
       </c>
       <c r="B197">
         <v>50320</v>
       </c>
       <c r="C197">
         <v>49895</v>
       </c>
       <c r="D197" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>54538</v>
       </c>
       <c r="B198">
         <v>54537</v>
       </c>
       <c r="C198">
         <v>49895</v>
       </c>
       <c r="D198" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>54566</v>
       </c>
       <c r="B199">
         <v>50244</v>
       </c>
       <c r="C199">
         <v>54564</v>
       </c>
       <c r="D199" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E199" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>54568</v>
       </c>
       <c r="B200">
         <v>54567</v>
       </c>
       <c r="C200">
         <v>54564</v>
       </c>
       <c r="D200" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E200" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>54570</v>
       </c>
       <c r="B201">
         <v>54569</v>
       </c>
       <c r="C201">
         <v>54564</v>
       </c>
       <c r="D201" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E201" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F201"/>
       <c r="G201" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>54571</v>
       </c>
       <c r="B202">
         <v>53571</v>
       </c>
       <c r="C202">
         <v>54564</v>
       </c>
       <c r="D202" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E202" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>54572</v>
       </c>
       <c r="B203">
         <v>54227</v>
       </c>
       <c r="C203">
         <v>54564</v>
       </c>
       <c r="D203" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E203" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>54574</v>
       </c>
       <c r="B204">
         <v>54573</v>
       </c>
       <c r="C204">
         <v>54564</v>
       </c>
       <c r="D204" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E204" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>54575</v>
       </c>
       <c r="B205">
         <v>54393</v>
       </c>
       <c r="C205">
         <v>54564</v>
       </c>
       <c r="D205" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E205" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>54577</v>
       </c>
       <c r="B206">
         <v>54576</v>
       </c>
       <c r="C206">
         <v>54564</v>
       </c>
       <c r="D206" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E206" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>54579</v>
       </c>
       <c r="B207">
         <v>54578</v>
       </c>
       <c r="C207">
         <v>54564</v>
       </c>
       <c r="D207" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E207" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F207"/>
       <c r="G207" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>54580</v>
       </c>
       <c r="B208">
         <v>50410</v>
       </c>
       <c r="C208">
         <v>54564</v>
       </c>
       <c r="D208" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="E208" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>54624</v>
       </c>
       <c r="B209">
         <v>54615</v>
       </c>
       <c r="C209">
         <v>54621</v>
       </c>
       <c r="D209" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E209" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>54626</v>
       </c>
       <c r="B210">
         <v>54625</v>
       </c>
       <c r="C210">
         <v>54621</v>
       </c>
       <c r="D210" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E210" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>54627</v>
       </c>
       <c r="B211">
         <v>50262</v>
       </c>
       <c r="C211">
         <v>54621</v>
       </c>
       <c r="D211" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E211" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>54629</v>
       </c>
       <c r="B212">
         <v>54628</v>
       </c>
       <c r="C212">
         <v>54621</v>
       </c>
       <c r="D212" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E212" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>54631</v>
       </c>
       <c r="B213">
         <v>54630</v>
       </c>
       <c r="C213">
         <v>54621</v>
       </c>
       <c r="D213" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>54633</v>
       </c>
       <c r="B214">
         <v>54632</v>
       </c>
       <c r="C214">
         <v>54621</v>
       </c>
       <c r="D214" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>54634</v>
       </c>
       <c r="B215">
         <v>50329</v>
       </c>
       <c r="C215">
         <v>54621</v>
       </c>
       <c r="D215" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>54694</v>
       </c>
       <c r="B216">
         <v>50263</v>
       </c>
       <c r="C216">
         <v>49844</v>
       </c>
       <c r="D216" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>54695</v>
       </c>
       <c r="B217">
         <v>50263</v>
       </c>
       <c r="C217">
         <v>49844</v>
       </c>
       <c r="D217" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>54696</v>
       </c>
       <c r="B218">
         <v>50263</v>
       </c>
       <c r="C218">
         <v>49844</v>
       </c>
       <c r="D218" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E218" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F218"/>
       <c r="G218" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>54697</v>
       </c>
       <c r="B219">
         <v>50281</v>
       </c>
       <c r="C219">
         <v>54692</v>
       </c>
       <c r="D219" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E219" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F219"/>
       <c r="G219" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>54698</v>
       </c>
       <c r="B220">
         <v>50263</v>
       </c>
       <c r="C220">
         <v>54692</v>
       </c>
       <c r="D220" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E220" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F220"/>
       <c r="G220" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>54700</v>
       </c>
       <c r="B221">
         <v>54699</v>
       </c>
       <c r="C221">
         <v>54692</v>
       </c>
       <c r="D221" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E221" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F221"/>
       <c r="G221" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>54715</v>
       </c>
       <c r="B222">
         <v>54714</v>
       </c>
       <c r="C222">
         <v>54713</v>
       </c>
       <c r="D222" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>54760</v>
       </c>
       <c r="B223">
         <v>53431</v>
       </c>
       <c r="C223">
         <v>54759</v>
       </c>
       <c r="D223" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E223" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F223"/>
       <c r="G223" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>54761</v>
       </c>
       <c r="B224">
         <v>50273</v>
       </c>
       <c r="C224">
         <v>54759</v>
       </c>
       <c r="D224" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E224" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F224"/>
       <c r="G224" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>54762</v>
       </c>
       <c r="B225">
         <v>53441</v>
       </c>
       <c r="C225">
         <v>54759</v>
       </c>
       <c r="D225" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="E225" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F225"/>
       <c r="G225" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>54763</v>
       </c>
       <c r="B226">
         <v>53426</v>
       </c>
       <c r="C226">
         <v>54759</v>
       </c>
       <c r="D226" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E226" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>54764</v>
       </c>
       <c r="B227">
         <v>50352</v>
       </c>
       <c r="C227">
         <v>54759</v>
       </c>
       <c r="D227" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="E227" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>947</v>
+        <v>945</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>54816</v>
+      </c>
+      <c r="B228">
+        <v>50250</v>
+      </c>
+      <c r="C228">
+        <v>54814</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228"/>
+      <c r="G228" t="s">
+        <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1870</v>
+        <v>1897</v>
       </c>
       <c r="B1" t="s">
-        <v>1871</v>
+        <v>1898</v>
       </c>
       <c r="C1" t="s">
-        <v>1872</v>
+        <v>1899</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49593</v>
       </c>
       <c r="B2" t="s">
         <v>418</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1873</v>
+        <v>1900</v>
       </c>
       <c r="E2" t="s">
-        <v>1874</v>
+        <v>1901</v>
       </c>
       <c r="F2" t="s">
-        <v>1875</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1876</v>
+        <v>1903</v>
       </c>
       <c r="E3" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="F3" t="s">
-        <v>1877</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49606</v>
       </c>
       <c r="B4" t="s">
         <v>441</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1878</v>
+        <v>1905</v>
       </c>
       <c r="E4" t="s">
         <v>64</v>
       </c>
       <c r="F4" t="s">
-        <v>1879</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1880</v>
+        <v>1907</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
       <c r="F5" t="s">
-        <v>1881</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49642</v>
       </c>
       <c r="B6" t="s">
         <v>335</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1882</v>
+        <v>1909</v>
       </c>
       <c r="E6" t="s">
         <v>64</v>
       </c>
       <c r="F6" t="s">
-        <v>1883</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49655</v>
       </c>
       <c r="B7" t="s">
         <v>503</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1884</v>
+        <v>1911</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
       <c r="F7" t="s">
-        <v>1885</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49665</v>
       </c>
       <c r="B8" t="s">
         <v>722</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1886</v>
+        <v>1913</v>
       </c>
       <c r="E8" t="s">
         <v>64</v>
       </c>
       <c r="F8" t="s">
-        <v>1887</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49666</v>
       </c>
       <c r="B9" t="s">
-        <v>1888</v>
+        <v>1915</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1889</v>
+        <v>1916</v>
       </c>
       <c r="E9" t="s">
         <v>64</v>
       </c>
       <c r="F9" t="s">
-        <v>1890</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49673</v>
       </c>
       <c r="B10" t="s">
         <v>249</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1891</v>
+        <v>1918</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
-        <v>1892</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49682</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1893</v>
+        <v>1920</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
-        <v>1894</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49693</v>
       </c>
       <c r="B12" t="s">
         <v>407</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1895</v>
+        <v>1922</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
-        <v>1896</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49696</v>
       </c>
       <c r="B13" t="s">
         <v>196</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1897</v>
+        <v>1924</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>1898</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49707</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1899</v>
+        <v>1926</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>1900</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49708</v>
       </c>
       <c r="B15" t="s">
         <v>127</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1901</v>
+        <v>1928</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>1902</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>53146</v>
       </c>
       <c r="B16" t="s">
         <v>721</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1903</v>
+        <v>1930</v>
       </c>
       <c r="E16" t="s">
-        <v>1904</v>
+        <v>1931</v>
       </c>
       <c r="F16" t="s">
-        <v>1905</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49712</v>
       </c>
       <c r="B17" t="s">
         <v>262</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1906</v>
+        <v>1933</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
       <c r="F17" t="s">
-        <v>1907</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49720</v>
       </c>
       <c r="B18" t="s">
         <v>270</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1908</v>
+        <v>1935</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>1909</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54614</v>
       </c>
       <c r="B19" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1910</v>
+        <v>1937</v>
       </c>
       <c r="E19" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
       <c r="F19" t="s">
-        <v>1911</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49728</v>
       </c>
       <c r="B20" t="s">
         <v>112</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1912</v>
+        <v>1939</v>
       </c>
       <c r="E20" t="s">
         <v>64</v>
       </c>
       <c r="F20" t="s">
-        <v>1913</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49731</v>
       </c>
       <c r="B21" t="s">
         <v>98</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1914</v>
+        <v>1941</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>1915</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49741</v>
       </c>
       <c r="B22" t="s">
         <v>162</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1916</v>
+        <v>1943</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>1917</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49743</v>
       </c>
       <c r="B23" t="s">
         <v>203</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1918</v>
+        <v>1945</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>1919</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49749</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1920</v>
+        <v>1947</v>
       </c>
       <c r="E24" t="s">
         <v>64</v>
       </c>
       <c r="F24" t="s">
-        <v>1921</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49750</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1922</v>
+        <v>1949</v>
       </c>
       <c r="E25" t="s">
         <v>64</v>
       </c>
       <c r="F25" t="s">
-        <v>1923</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49752</v>
       </c>
       <c r="B26" t="s">
         <v>234</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1924</v>
+        <v>1951</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
       <c r="F26" t="s">
-        <v>1925</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49754</v>
       </c>
       <c r="B27" t="s">
         <v>682</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1926</v>
+        <v>1953</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>1927</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49756</v>
       </c>
       <c r="B28" t="s">
         <v>67</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1928</v>
+        <v>1955</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
-        <v>1929</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>53216</v>
       </c>
       <c r="B29" t="s">
         <v>742</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1930</v>
+        <v>1957</v>
       </c>
       <c r="E29" t="s">
-        <v>1422</v>
+        <v>1448</v>
       </c>
       <c r="F29" t="s">
-        <v>1931</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49761</v>
       </c>
       <c r="B30" t="s">
         <v>310</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1932</v>
+        <v>1959</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
-        <v>1933</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49592</v>
       </c>
       <c r="B31" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1934</v>
+        <v>1961</v>
       </c>
       <c r="E31" t="s">
-        <v>1874</v>
+        <v>1901</v>
       </c>
       <c r="F31" t="s">
-        <v>1935</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49603</v>
       </c>
       <c r="B32" t="s">
-        <v>1936</v>
+        <v>1963</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1937</v>
+        <v>1964</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
       <c r="F32" t="s">
-        <v>1938</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49616</v>
       </c>
       <c r="B33" t="s">
-        <v>1939</v>
+        <v>1966</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1940</v>
+        <v>1967</v>
       </c>
       <c r="E33" t="s">
         <v>64</v>
       </c>
       <c r="F33" t="s">
-        <v>1941</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49625</v>
       </c>
       <c r="B34" t="s">
-        <v>1942</v>
+        <v>1969</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1943</v>
+        <v>1970</v>
       </c>
       <c r="E34" t="s">
         <v>64</v>
       </c>
       <c r="F34" t="s">
-        <v>1944</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49631</v>
       </c>
       <c r="B35" t="s">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1946</v>
+        <v>1973</v>
       </c>
       <c r="E35" t="s">
         <v>64</v>
       </c>
       <c r="F35" t="s">
-        <v>1947</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49636</v>
       </c>
       <c r="B36" t="s">
-        <v>1948</v>
+        <v>1975</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1949</v>
+        <v>1976</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
-        <v>1950</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54619</v>
       </c>
       <c r="B37" t="s">
-        <v>1073</v>
+        <v>1087</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1951</v>
+        <v>1978</v>
       </c>
       <c r="E37" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
       <c r="F37" t="s">
-        <v>1952</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49644</v>
       </c>
       <c r="B38" t="s">
-        <v>1953</v>
+        <v>1980</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1954</v>
+        <v>1981</v>
       </c>
       <c r="E38" t="s">
         <v>64</v>
       </c>
       <c r="F38" t="s">
-        <v>1955</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49646</v>
       </c>
       <c r="B39" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1956</v>
+        <v>1983</v>
       </c>
       <c r="E39" t="s">
         <v>64</v>
       </c>
       <c r="F39" t="s">
-        <v>1957</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49649</v>
       </c>
       <c r="B40" t="s">
-        <v>1958</v>
+        <v>1985</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1959</v>
+        <v>1986</v>
       </c>
       <c r="E40" t="s">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="F40" t="s">
-        <v>1961</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49654</v>
       </c>
       <c r="B41" t="s">
-        <v>1962</v>
+        <v>1989</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1963</v>
+        <v>1990</v>
       </c>
       <c r="E41" t="s">
         <v>64</v>
       </c>
       <c r="F41" t="s">
-        <v>1964</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>54369</v>
       </c>
       <c r="B42" t="s">
         <v>829</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="F42" t="s">
-        <v>1965</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>54431</v>
       </c>
       <c r="B43" t="s">
-        <v>1078</v>
+        <v>1092</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
       <c r="F43" t="s">
-        <v>1966</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49662</v>
       </c>
       <c r="B44" t="s">
-        <v>1967</v>
+        <v>1994</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1968</v>
+        <v>1995</v>
       </c>
       <c r="E44" t="s">
         <v>64</v>
       </c>
       <c r="F44" t="s">
-        <v>1969</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>54616</v>
       </c>
       <c r="B45" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1970</v>
+        <v>1997</v>
       </c>
       <c r="E45" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
       <c r="F45" t="s">
-        <v>1971</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>54617</v>
       </c>
       <c r="B46" t="s">
-        <v>1076</v>
+        <v>1090</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1972</v>
+        <v>1999</v>
       </c>
       <c r="E46" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
       <c r="F46" t="s">
-        <v>1973</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>54345</v>
       </c>
       <c r="B47" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1974</v>
+        <v>2001</v>
       </c>
       <c r="E47" t="s">
-        <v>1975</v>
+        <v>2002</v>
       </c>
       <c r="F47" t="s">
-        <v>1976</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>54200</v>
       </c>
       <c r="B48" t="s">
         <v>780</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1977</v>
+        <v>2004</v>
       </c>
       <c r="E48" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="F48" t="s">
-        <v>1978</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49681</v>
       </c>
       <c r="B49" t="s">
-        <v>1979</v>
+        <v>2006</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1980</v>
+        <v>2007</v>
       </c>
       <c r="E49" t="s">
         <v>64</v>
       </c>
       <c r="F49" t="s">
-        <v>1981</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49686</v>
       </c>
       <c r="B50" t="s">
-        <v>1982</v>
+        <v>2009</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1983</v>
+        <v>2010</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
       <c r="F50" t="s">
-        <v>1984</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54462</v>
       </c>
       <c r="B51" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1985</v>
+        <v>2012</v>
       </c>
       <c r="E51" t="s">
         <v>855</v>
       </c>
       <c r="F51" t="s">
-        <v>1986</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>54156</v>
       </c>
       <c r="B52" t="s">
-        <v>1243</v>
+        <v>1268</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
         <v>777</v>
       </c>
       <c r="F52" t="s">
-        <v>1987</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49692</v>
       </c>
       <c r="B53" t="s">
         <v>664</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="E53" t="s">
         <v>64</v>
       </c>
       <c r="F53" t="s">
-        <v>1989</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49695</v>
       </c>
       <c r="B54" t="s">
-        <v>1075</v>
+        <v>1089</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
-        <v>1991</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49697</v>
       </c>
       <c r="B55" t="s">
         <v>225</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1992</v>
+        <v>2019</v>
       </c>
       <c r="E55" t="s">
         <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>1993</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49702</v>
       </c>
       <c r="B56" t="s">
-        <v>1994</v>
+        <v>2021</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>1995</v>
+        <v>2022</v>
       </c>
       <c r="E56" t="s">
         <v>64</v>
       </c>
       <c r="F56" t="s">
-        <v>1996</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49703</v>
       </c>
       <c r="B57" t="s">
         <v>419</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1997</v>
+        <v>2024</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
-        <v>1998</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54346</v>
       </c>
       <c r="B58" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1999</v>
+        <v>2026</v>
       </c>
       <c r="E58" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="F58" t="s">
-        <v>2000</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49725</v>
       </c>
       <c r="B59" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>2001</v>
+        <v>2028</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>2002</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49727</v>
       </c>
       <c r="B60" t="s">
-        <v>2003</v>
+        <v>2030</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>2004</v>
+        <v>2031</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
       <c r="F60" t="s">
-        <v>2005</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49733</v>
       </c>
       <c r="B61" t="s">
-        <v>2006</v>
+        <v>2033</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>2007</v>
+        <v>2034</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>2008</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49740</v>
       </c>
       <c r="B62" t="s">
-        <v>2009</v>
+        <v>2036</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>2010</v>
+        <v>2037</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
       <c r="F62" t="s">
-        <v>2011</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49757</v>
       </c>
       <c r="B63" t="s">
         <v>276</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>2012</v>
+        <v>2039</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
-        <v>2013</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>53381</v>
       </c>
       <c r="B64" t="s">
-        <v>1515</v>
+        <v>1541</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>2014</v>
+        <v>2041</v>
       </c>
       <c r="F64" t="s">
-        <v>2015</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>49764</v>
       </c>
       <c r="B65" t="s">
-        <v>2016</v>
+        <v>2043</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>2017</v>
+        <v>2044</v>
       </c>
       <c r="E65" t="s">
         <v>64</v>
       </c>
       <c r="F65" t="s">
-        <v>2018</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>49769</v>
       </c>
       <c r="B66" t="s">
-        <v>2019</v>
+        <v>2046</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>2020</v>
+        <v>2047</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
-        <v>2021</v>
+        <v>2048</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J292"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>2022</v>
+        <v>2049</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="D1" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="E1" t="s">
-        <v>2025</v>
+        <v>2052</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>2026</v>
+        <v>2053</v>
       </c>
       <c r="H1" t="s">
-        <v>2027</v>
+        <v>2054</v>
       </c>
       <c r="I1" t="s">
-        <v>2028</v>
+        <v>2055</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D2" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="E2" t="s">
-        <v>2031</v>
+        <v>2058</v>
       </c>
       <c r="F2" t="s">
-        <v>2032</v>
+        <v>2059</v>
       </c>
       <c r="G2" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54659</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D3" t="s">
-        <v>2035</v>
+        <v>2062</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>2036</v>
+        <v>2063</v>
       </c>
       <c r="G3" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J3" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54660</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D4" t="s">
-        <v>2038</v>
+        <v>2065</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>2039</v>
+        <v>2066</v>
       </c>
       <c r="G4" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54658</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D5" t="s">
-        <v>2041</v>
+        <v>2068</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>2042</v>
+        <v>2069</v>
       </c>
       <c r="G5" t="s">
-        <v>2043</v>
+        <v>2070</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51233</v>
       </c>
       <c r="B6">
         <v>49954</v>
       </c>
       <c r="C6" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D6" t="s">
-        <v>2045</v>
+        <v>2072</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>2046</v>
+        <v>2073</v>
       </c>
       <c r="G6" t="s">
-        <v>2047</v>
+        <v>2074</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54662</v>
       </c>
       <c r="B7">
         <v>54657</v>
       </c>
       <c r="C7" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D7" t="s">
-        <v>2048</v>
+        <v>2075</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="G7" t="s">
-        <v>2050</v>
+        <v>2077</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54509</v>
       </c>
       <c r="B8">
         <v>49878</v>
       </c>
       <c r="C8" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D8" t="s">
-        <v>2051</v>
+        <v>2078</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>2052</v>
+        <v>2079</v>
       </c>
       <c r="G8" t="s">
-        <v>2053</v>
+        <v>2080</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54510</v>
       </c>
       <c r="B9">
         <v>49878</v>
       </c>
       <c r="C9" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D9" t="s">
-        <v>2054</v>
+        <v>2081</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>2055</v>
+        <v>2082</v>
       </c>
       <c r="G9" t="s">
-        <v>2056</v>
+        <v>2083</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50833</v>
       </c>
       <c r="B10">
         <v>49780</v>
       </c>
       <c r="C10" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D10" t="s">
-        <v>2057</v>
+        <v>2084</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>2058</v>
+        <v>2085</v>
       </c>
       <c r="G10" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J10" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54245</v>
       </c>
       <c r="B11">
         <v>52306</v>
       </c>
       <c r="C11" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D11" t="s">
-        <v>2059</v>
+        <v>2086</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>2060</v>
+        <v>2087</v>
       </c>
       <c r="G11" t="s">
-        <v>2061</v>
+        <v>2088</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54252</v>
       </c>
       <c r="B12">
         <v>52341</v>
       </c>
       <c r="C12" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D12" t="s">
-        <v>2062</v>
+        <v>2089</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>2060</v>
+        <v>2087</v>
       </c>
       <c r="G12" t="s">
-        <v>2061</v>
+        <v>2088</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>2063</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54515</v>
       </c>
       <c r="B13">
         <v>54270</v>
       </c>
       <c r="C13" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D13" t="s">
-        <v>2064</v>
+        <v>2091</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>2065</v>
+        <v>2092</v>
       </c>
       <c r="G13" t="s">
-        <v>2066</v>
+        <v>2093</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J13" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54516</v>
       </c>
       <c r="B14">
         <v>54276</v>
       </c>
       <c r="C14" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D14" t="s">
-        <v>2064</v>
+        <v>2091</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>2065</v>
+        <v>2092</v>
       </c>
       <c r="G14" t="s">
-        <v>2066</v>
+        <v>2093</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54518</v>
       </c>
       <c r="B15">
         <v>54307</v>
       </c>
       <c r="C15" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D15" t="s">
-        <v>2064</v>
+        <v>2091</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>2065</v>
+        <v>2092</v>
       </c>
       <c r="G15" t="s">
-        <v>2066</v>
+        <v>2093</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>2</v>
       </c>
       <c r="J15" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54522</v>
       </c>
       <c r="B16">
         <v>54210</v>
       </c>
       <c r="C16" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D16" t="s">
-        <v>2067</v>
+        <v>2094</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>2068</v>
+        <v>2095</v>
       </c>
       <c r="G16" t="s">
-        <v>2069</v>
+        <v>2096</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54524</v>
       </c>
       <c r="B17">
         <v>54197</v>
       </c>
       <c r="C17" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D17" t="s">
-        <v>2067</v>
+        <v>2094</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>2068</v>
+        <v>2095</v>
       </c>
       <c r="G17" t="s">
-        <v>2069</v>
+        <v>2096</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51238</v>
       </c>
       <c r="B18">
         <v>49925</v>
       </c>
       <c r="C18" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D18" t="s">
-        <v>2070</v>
+        <v>2097</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>2071</v>
+        <v>2098</v>
       </c>
       <c r="G18" t="s">
-        <v>2072</v>
+        <v>2099</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50781</v>
       </c>
       <c r="B19">
         <v>49846</v>
       </c>
       <c r="C19" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>2073</v>
+        <v>2100</v>
       </c>
       <c r="F19" t="s">
         <v>195</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="J19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50782</v>
       </c>
       <c r="B20">
         <v>49846</v>
       </c>
       <c r="C20" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>2074</v>
+        <v>2101</v>
       </c>
       <c r="F20" t="s">
         <v>195</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="J20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>52221</v>
       </c>
       <c r="B21">
         <v>49807</v>
       </c>
       <c r="C21" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>2076</v>
+        <v>2103</v>
       </c>
       <c r="G21" t="s">
-        <v>2077</v>
+        <v>2104</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51410</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>2078</v>
+        <v>2105</v>
       </c>
       <c r="G22" t="s">
-        <v>2079</v>
+        <v>2106</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52031</v>
       </c>
       <c r="B23">
         <v>49858</v>
       </c>
       <c r="C23" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D23" t="s">
-        <v>2081</v>
+        <v>2108</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>2082</v>
+        <v>2109</v>
       </c>
       <c r="G23" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H23" t="s">
-        <v>2084</v>
+        <v>2111</v>
       </c>
       <c r="I23">
         <v>35</v>
       </c>
       <c r="J23" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>52646</v>
       </c>
       <c r="B24">
         <v>52576</v>
       </c>
       <c r="C24" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>2085</v>
+        <v>2112</v>
       </c>
       <c r="G24" t="s">
-        <v>2086</v>
+        <v>2113</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>53906</v>
       </c>
       <c r="B25">
         <v>53136</v>
       </c>
       <c r="C25" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>2087</v>
+        <v>2114</v>
       </c>
       <c r="F25" t="s">
-        <v>2088</v>
+        <v>2115</v>
       </c>
       <c r="G25" t="s">
-        <v>2089</v>
+        <v>2116</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="J25" t="s">
-        <v>1529</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50805</v>
       </c>
       <c r="B26">
         <v>49862</v>
       </c>
       <c r="C26" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>248</v>
       </c>
       <c r="G26" t="s">
-        <v>2090</v>
+        <v>2117</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>2091</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51269</v>
       </c>
       <c r="B27">
         <v>50143</v>
       </c>
       <c r="C27" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D27" t="s">
-        <v>2092</v>
+        <v>2119</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>2093</v>
+        <v>2120</v>
       </c>
       <c r="G27" t="s">
-        <v>2094</v>
+        <v>2121</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50778</v>
       </c>
       <c r="B28">
         <v>49845</v>
       </c>
       <c r="C28" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>2095</v>
+        <v>2122</v>
       </c>
       <c r="F28" t="s">
         <v>188</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="J28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50779</v>
       </c>
       <c r="B29">
         <v>49845</v>
       </c>
       <c r="C29" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>2096</v>
+        <v>2123</v>
       </c>
       <c r="F29" t="s">
         <v>188</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="J29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50780</v>
       </c>
       <c r="B30">
         <v>49845</v>
       </c>
       <c r="C30" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>2097</v>
+        <v>2124</v>
       </c>
       <c r="F30" t="s">
         <v>188</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="J30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54556</v>
       </c>
       <c r="B31">
         <v>49865</v>
       </c>
       <c r="C31" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>2099</v>
+        <v>2126</v>
       </c>
       <c r="G31" t="s">
-        <v>2100</v>
+        <v>2127</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54650</v>
       </c>
       <c r="B32">
         <v>54649</v>
       </c>
       <c r="C32" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D32" t="s">
-        <v>2101</v>
+        <v>2128</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>2102</v>
+        <v>2129</v>
       </c>
       <c r="G32" t="s">
-        <v>2103</v>
+        <v>2130</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50693</v>
       </c>
       <c r="B33">
         <v>49802</v>
       </c>
       <c r="C33" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D33" t="s">
-        <v>2104</v>
+        <v>2131</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>2105</v>
+        <v>2132</v>
       </c>
       <c r="G33" t="s">
-        <v>2106</v>
+        <v>2133</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>10</v>
       </c>
       <c r="J33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50694</v>
       </c>
       <c r="B34">
         <v>49802</v>
       </c>
       <c r="C34" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D34" t="s">
-        <v>2104</v>
+        <v>2131</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>2105</v>
+        <v>2132</v>
       </c>
       <c r="G34" t="s">
-        <v>2106</v>
+        <v>2133</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>2</v>
       </c>
       <c r="J34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50698</v>
       </c>
       <c r="B35">
         <v>49841</v>
       </c>
       <c r="C35" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>2107</v>
+        <v>2134</v>
       </c>
       <c r="F35" t="s">
         <v>178</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="J35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50699</v>
       </c>
       <c r="B36">
         <v>49841</v>
       </c>
       <c r="C36" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>2108</v>
+        <v>2135</v>
       </c>
       <c r="F36" t="s">
         <v>178</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="J36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50700</v>
       </c>
       <c r="B37">
         <v>49841</v>
       </c>
       <c r="C37" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>2109</v>
+        <v>2136</v>
       </c>
       <c r="F37" t="s">
         <v>178</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51448</v>
       </c>
       <c r="B38">
         <v>49925</v>
       </c>
       <c r="C38" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D38" t="s">
-        <v>2110</v>
+        <v>2137</v>
       </c>
       <c r="E38" t="s">
-        <v>2111</v>
+        <v>2138</v>
       </c>
       <c r="F38" t="s">
-        <v>2112</v>
+        <v>2139</v>
       </c>
       <c r="G38" t="s">
-        <v>2113</v>
+        <v>2140</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>246</v>
       </c>
       <c r="J38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>54386</v>
       </c>
       <c r="B39">
         <v>53171</v>
       </c>
       <c r="C39" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>2114</v>
+        <v>2141</v>
       </c>
       <c r="F39" t="s">
-        <v>2115</v>
+        <v>2142</v>
       </c>
       <c r="G39" t="s">
-        <v>2116</v>
+        <v>2143</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>53926</v>
       </c>
       <c r="B40">
         <v>49871</v>
       </c>
       <c r="C40" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D40" t="s">
-        <v>2117</v>
+        <v>2144</v>
       </c>
       <c r="E40" t="s">
-        <v>2118</v>
+        <v>2145</v>
       </c>
       <c r="F40" t="s">
-        <v>2119</v>
+        <v>2146</v>
       </c>
       <c r="G40" t="s">
-        <v>2120</v>
+        <v>2147</v>
       </c>
       <c r="H40" t="s">
-        <v>2121</v>
+        <v>2148</v>
       </c>
       <c r="I40">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="J40" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50865</v>
       </c>
       <c r="B41">
         <v>50176</v>
       </c>
       <c r="C41" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D41" t="s">
-        <v>2122</v>
+        <v>2149</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>2123</v>
+        <v>2150</v>
       </c>
       <c r="G41" t="s">
-        <v>2124</v>
+        <v>2151</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>6</v>
       </c>
       <c r="J41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50984</v>
       </c>
       <c r="B42">
         <v>50099</v>
       </c>
       <c r="C42" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D42" t="s">
-        <v>2125</v>
+        <v>2152</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>2126</v>
+        <v>2153</v>
       </c>
       <c r="G42" t="s">
-        <v>2127</v>
+        <v>2154</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>2</v>
       </c>
       <c r="J42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54526</v>
       </c>
       <c r="B43">
         <v>54197</v>
       </c>
       <c r="C43" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D43" t="s">
-        <v>2128</v>
+        <v>2155</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>2129</v>
+        <v>2156</v>
       </c>
       <c r="G43" t="s">
-        <v>2130</v>
+        <v>2157</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54643</v>
       </c>
       <c r="B44">
         <v>49893</v>
       </c>
       <c r="C44" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D44" t="s">
-        <v>2131</v>
+        <v>2158</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>2132</v>
+        <v>2159</v>
       </c>
       <c r="G44" t="s">
-        <v>2133</v>
+        <v>2160</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51404</v>
       </c>
       <c r="B45">
         <v>50099</v>
       </c>
       <c r="C45" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D45" t="s">
-        <v>2134</v>
+        <v>2161</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>2135</v>
+        <v>2162</v>
       </c>
       <c r="G45" t="s">
-        <v>2136</v>
+        <v>2163</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>3</v>
       </c>
       <c r="J45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51400</v>
       </c>
       <c r="B46">
         <v>50099</v>
       </c>
       <c r="C46" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D46" t="s">
-        <v>2137</v>
+        <v>2164</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>2138</v>
+        <v>2165</v>
       </c>
       <c r="G46" t="s">
-        <v>2139</v>
+        <v>2166</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>12</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51401</v>
       </c>
       <c r="B47">
         <v>50099</v>
       </c>
       <c r="C47" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D47" t="s">
-        <v>2140</v>
+        <v>2167</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>2141</v>
+        <v>2168</v>
       </c>
       <c r="G47" t="s">
-        <v>2142</v>
+        <v>2169</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51402</v>
       </c>
       <c r="B48">
         <v>50099</v>
       </c>
       <c r="C48" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D48" t="s">
-        <v>2143</v>
+        <v>2170</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>2144</v>
+        <v>2171</v>
       </c>
       <c r="G48" t="s">
-        <v>2145</v>
+        <v>2172</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51403</v>
       </c>
       <c r="B49">
         <v>50099</v>
       </c>
       <c r="C49" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D49" t="s">
-        <v>2146</v>
+        <v>2173</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>2147</v>
+        <v>2174</v>
       </c>
       <c r="G49" t="s">
-        <v>2148</v>
+        <v>2175</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>2</v>
       </c>
       <c r="J49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51351</v>
       </c>
       <c r="B50">
         <v>50087</v>
       </c>
       <c r="C50" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D50" t="s">
-        <v>2149</v>
+        <v>2176</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>2150</v>
+        <v>2177</v>
       </c>
       <c r="G50" t="s">
-        <v>2151</v>
+        <v>2178</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51349</v>
       </c>
       <c r="B51">
         <v>50087</v>
       </c>
       <c r="C51" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D51" t="s">
-        <v>2152</v>
+        <v>2179</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>2153</v>
+        <v>2180</v>
       </c>
       <c r="G51" t="s">
-        <v>2154</v>
+        <v>2181</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51072</v>
       </c>
       <c r="B52">
         <v>50208</v>
       </c>
       <c r="C52" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D52" t="s">
-        <v>2155</v>
+        <v>2182</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>2156</v>
+        <v>2183</v>
       </c>
       <c r="G52" t="s">
-        <v>2157</v>
+        <v>2184</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51070</v>
       </c>
       <c r="B53">
         <v>50208</v>
       </c>
       <c r="C53" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D53" t="s">
-        <v>2155</v>
+        <v>2182</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>2158</v>
+        <v>2185</v>
       </c>
       <c r="G53" t="s">
-        <v>2159</v>
+        <v>2186</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>2</v>
       </c>
       <c r="J53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51069</v>
       </c>
       <c r="B54">
         <v>50208</v>
       </c>
       <c r="C54" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D54" t="s">
-        <v>2155</v>
+        <v>2182</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>2160</v>
+        <v>2187</v>
       </c>
       <c r="G54" t="s">
-        <v>2161</v>
+        <v>2188</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51071</v>
       </c>
       <c r="B55">
         <v>50208</v>
       </c>
       <c r="C55" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D55" t="s">
-        <v>2155</v>
+        <v>2182</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>2162</v>
+        <v>2189</v>
       </c>
       <c r="G55" t="s">
-        <v>2163</v>
+        <v>2190</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51364</v>
       </c>
       <c r="B56">
         <v>50093</v>
       </c>
       <c r="C56" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D56" t="s">
-        <v>2164</v>
+        <v>2191</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>2165</v>
+        <v>2192</v>
       </c>
       <c r="G56" t="s">
-        <v>2166</v>
+        <v>2193</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51095</v>
       </c>
       <c r="B57">
         <v>49938</v>
       </c>
       <c r="C57" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D57" t="s">
-        <v>2167</v>
+        <v>2194</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>2168</v>
+        <v>2195</v>
       </c>
       <c r="G57" t="s">
-        <v>2169</v>
+        <v>2196</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>170</v>
       </c>
       <c r="J57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51096</v>
       </c>
       <c r="B58">
         <v>50103</v>
       </c>
       <c r="C58" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D58" t="s">
-        <v>2167</v>
+        <v>2194</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>2168</v>
+        <v>2195</v>
       </c>
       <c r="G58" t="s">
-        <v>2169</v>
+        <v>2196</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>15</v>
       </c>
       <c r="J58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51097</v>
       </c>
       <c r="B59">
         <v>50115</v>
       </c>
       <c r="C59" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D59" t="s">
-        <v>2167</v>
+        <v>2194</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>2168</v>
+        <v>2195</v>
       </c>
       <c r="G59" t="s">
-        <v>2169</v>
+        <v>2196</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51504</v>
       </c>
       <c r="B60">
         <v>50103</v>
       </c>
       <c r="C60" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D60" t="s">
-        <v>2170</v>
+        <v>2197</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>2171</v>
+        <v>2198</v>
       </c>
       <c r="G60" t="s">
-        <v>2172</v>
+        <v>2199</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51083</v>
       </c>
       <c r="B61">
         <v>49925</v>
       </c>
       <c r="C61" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D61" t="s">
-        <v>2173</v>
+        <v>2200</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>2174</v>
+        <v>2201</v>
       </c>
       <c r="G61" t="s">
-        <v>2175</v>
+        <v>2202</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51245</v>
       </c>
       <c r="B62">
         <v>49925</v>
       </c>
       <c r="C62" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D62" t="s">
-        <v>2176</v>
+        <v>2203</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>2177</v>
+        <v>2204</v>
       </c>
       <c r="G62" t="s">
-        <v>2178</v>
+        <v>2205</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50868</v>
       </c>
       <c r="B63">
         <v>50176</v>
       </c>
       <c r="C63" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D63" t="s">
-        <v>2179</v>
+        <v>2206</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>2180</v>
+        <v>2207</v>
       </c>
       <c r="G63" t="s">
-        <v>2181</v>
+        <v>2208</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J63" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50973</v>
       </c>
       <c r="B64">
         <v>50161</v>
       </c>
       <c r="C64" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D64" t="s">
-        <v>2182</v>
+        <v>2209</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>2183</v>
+        <v>2210</v>
       </c>
       <c r="G64" t="s">
-        <v>2184</v>
+        <v>2211</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50959</v>
       </c>
       <c r="B65">
         <v>50162</v>
       </c>
       <c r="C65" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D65" t="s">
-        <v>2185</v>
+        <v>2212</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>2186</v>
+        <v>2213</v>
       </c>
       <c r="G65" t="s">
-        <v>2187</v>
+        <v>2214</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51252</v>
       </c>
       <c r="B66">
         <v>50081</v>
       </c>
       <c r="C66" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D66" t="s">
-        <v>2188</v>
+        <v>2215</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>2189</v>
+        <v>2216</v>
       </c>
       <c r="G66" t="s">
-        <v>2190</v>
+        <v>2217</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51253</v>
       </c>
       <c r="B67">
         <v>50099</v>
       </c>
       <c r="C67" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D67" t="s">
-        <v>2188</v>
+        <v>2215</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>2189</v>
+        <v>2216</v>
       </c>
       <c r="G67" t="s">
-        <v>2190</v>
+        <v>2217</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>16</v>
       </c>
       <c r="J67" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50928</v>
       </c>
       <c r="B68">
         <v>50099</v>
       </c>
       <c r="C68" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D68" t="s">
-        <v>2191</v>
+        <v>2218</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>2192</v>
+        <v>2219</v>
       </c>
       <c r="G68" t="s">
-        <v>2193</v>
+        <v>2220</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>6</v>
       </c>
       <c r="J68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51261</v>
       </c>
       <c r="B69">
         <v>50081</v>
       </c>
       <c r="C69" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D69" t="s">
-        <v>2194</v>
+        <v>2221</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>2195</v>
+        <v>2222</v>
       </c>
       <c r="G69" t="s">
-        <v>2196</v>
+        <v>2223</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51346</v>
       </c>
       <c r="B70">
         <v>50087</v>
       </c>
       <c r="C70" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D70" t="s">
-        <v>2197</v>
+        <v>2224</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>2198</v>
+        <v>2225</v>
       </c>
       <c r="G70" t="s">
-        <v>2199</v>
+        <v>2226</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>4</v>
       </c>
       <c r="J70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51348</v>
       </c>
       <c r="B71">
         <v>50087</v>
       </c>
       <c r="C71" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D71" t="s">
-        <v>2200</v>
+        <v>2227</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>2201</v>
+        <v>2228</v>
       </c>
       <c r="G71" t="s">
-        <v>2202</v>
+        <v>2229</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51505</v>
       </c>
       <c r="B72">
         <v>50103</v>
       </c>
       <c r="C72" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D72" t="s">
-        <v>2203</v>
+        <v>2230</v>
       </c>
       <c r="E72" t="s">
-        <v>2204</v>
+        <v>2231</v>
       </c>
       <c r="F72" t="s">
-        <v>2205</v>
+        <v>2232</v>
       </c>
       <c r="G72" t="s">
-        <v>2206</v>
+        <v>2233</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="J72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51506</v>
       </c>
       <c r="B73">
         <v>50115</v>
       </c>
       <c r="C73" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D73" t="s">
-        <v>2203</v>
+        <v>2230</v>
       </c>
       <c r="E73" t="s">
-        <v>2207</v>
+        <v>2234</v>
       </c>
       <c r="F73" t="s">
-        <v>2205</v>
+        <v>2232</v>
       </c>
       <c r="G73" t="s">
-        <v>2206</v>
+        <v>2233</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>171</v>
       </c>
       <c r="J73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51507</v>
       </c>
       <c r="B74">
         <v>50116</v>
       </c>
       <c r="C74" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D74" t="s">
-        <v>2203</v>
+        <v>2230</v>
       </c>
       <c r="E74" t="s">
-        <v>2208</v>
+        <v>2235</v>
       </c>
       <c r="F74" t="s">
-        <v>2205</v>
+        <v>2232</v>
       </c>
       <c r="G74" t="s">
-        <v>2206</v>
+        <v>2233</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>159</v>
       </c>
       <c r="J74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51438</v>
       </c>
       <c r="B75">
         <v>50114</v>
       </c>
       <c r="C75" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>2209</v>
+        <v>2236</v>
       </c>
       <c r="G75" t="s">
-        <v>2210</v>
+        <v>2237</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51200</v>
       </c>
       <c r="B76">
         <v>50137</v>
       </c>
       <c r="C76" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D76" t="s">
-        <v>2211</v>
+        <v>2238</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>2212</v>
+        <v>2239</v>
       </c>
       <c r="G76" t="s">
-        <v>2213</v>
+        <v>2240</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50892</v>
       </c>
       <c r="B77">
         <v>50137</v>
       </c>
       <c r="C77" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D77" t="s">
-        <v>2214</v>
+        <v>2241</v>
       </c>
       <c r="E77" t="s">
-        <v>2215</v>
+        <v>2242</v>
       </c>
       <c r="F77" t="s">
-        <v>2216</v>
+        <v>2243</v>
       </c>
       <c r="G77" t="s">
-        <v>2217</v>
+        <v>2244</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="J77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51073</v>
       </c>
       <c r="B78">
         <v>50208</v>
       </c>
       <c r="C78" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D78" t="s">
-        <v>2218</v>
+        <v>2245</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>2219</v>
+        <v>2246</v>
       </c>
       <c r="G78" t="s">
-        <v>2220</v>
+        <v>2247</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51067</v>
       </c>
       <c r="B79">
         <v>50207</v>
       </c>
       <c r="C79" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D79" t="s">
-        <v>2221</v>
+        <v>2248</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>2222</v>
+        <v>2249</v>
       </c>
       <c r="G79" t="s">
-        <v>2223</v>
+        <v>2250</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>6</v>
       </c>
       <c r="J79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>52501</v>
       </c>
       <c r="B80">
         <v>49862</v>
       </c>
       <c r="C80" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D80" t="s">
-        <v>2224</v>
+        <v>2251</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>2225</v>
+        <v>2252</v>
       </c>
       <c r="G80" t="s">
-        <v>2226</v>
+        <v>2253</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50950</v>
       </c>
       <c r="B81">
         <v>50164</v>
       </c>
       <c r="C81" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D81" t="s">
-        <v>2227</v>
+        <v>2254</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>2228</v>
+        <v>2255</v>
       </c>
       <c r="G81" t="s">
-        <v>2229</v>
+        <v>2256</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>9</v>
       </c>
       <c r="J81" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50895</v>
       </c>
       <c r="B82">
         <v>50159</v>
       </c>
       <c r="C82" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D82" t="s">
-        <v>2230</v>
+        <v>2257</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>2231</v>
+        <v>2258</v>
       </c>
       <c r="G82" t="s">
-        <v>2232</v>
+        <v>2259</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50896</v>
       </c>
       <c r="B83">
         <v>50160</v>
       </c>
       <c r="C83" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D83" t="s">
-        <v>2230</v>
+        <v>2257</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>2231</v>
+        <v>2258</v>
       </c>
       <c r="G83" t="s">
-        <v>2232</v>
+        <v>2259</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50806</v>
       </c>
       <c r="B84">
         <v>49864</v>
       </c>
       <c r="C84" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D84" t="s">
-        <v>2233</v>
+        <v>2260</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>2234</v>
+        <v>2261</v>
       </c>
       <c r="G84" t="s">
-        <v>2235</v>
+        <v>2262</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>52566</v>
       </c>
       <c r="B85">
         <v>49862</v>
       </c>
       <c r="C85" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D85" t="s">
-        <v>2236</v>
+        <v>2263</v>
       </c>
       <c r="E85" t="s">
-        <v>2237</v>
+        <v>2264</v>
       </c>
       <c r="F85" t="s">
-        <v>2238</v>
+        <v>2265</v>
       </c>
       <c r="G85" t="s">
-        <v>2239</v>
+        <v>2266</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J85" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50921</v>
       </c>
       <c r="B86">
         <v>50153</v>
       </c>
       <c r="C86" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D86" t="s">
-        <v>2240</v>
+        <v>2267</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>2241</v>
+        <v>2268</v>
       </c>
       <c r="G86" t="s">
-        <v>2242</v>
+        <v>2269</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J86" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51124</v>
       </c>
       <c r="B87">
         <v>49938</v>
       </c>
       <c r="C87" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D87" t="s">
-        <v>2243</v>
+        <v>2270</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>2244</v>
+        <v>2271</v>
       </c>
       <c r="G87" t="s">
-        <v>2245</v>
+        <v>2272</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>7</v>
       </c>
       <c r="J87" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>50831</v>
       </c>
       <c r="B88">
         <v>49791</v>
       </c>
       <c r="C88" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D88" t="s">
-        <v>2246</v>
+        <v>2273</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>2247</v>
+        <v>2274</v>
       </c>
       <c r="G88" t="s">
-        <v>2248</v>
+        <v>2275</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50829</v>
       </c>
       <c r="B89">
         <v>49791</v>
       </c>
       <c r="C89" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D89" t="s">
-        <v>2249</v>
+        <v>2276</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>2250</v>
+        <v>2277</v>
       </c>
       <c r="G89" t="s">
-        <v>2251</v>
+        <v>2278</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>41</v>
       </c>
       <c r="J89" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50673</v>
       </c>
       <c r="B90">
         <v>49807</v>
       </c>
       <c r="C90" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D90" t="s">
-        <v>2252</v>
+        <v>2279</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>2253</v>
+        <v>2280</v>
       </c>
       <c r="G90" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>6</v>
       </c>
       <c r="J90" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>50692</v>
       </c>
       <c r="B91">
         <v>49799</v>
       </c>
       <c r="C91" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D91" t="s">
-        <v>2254</v>
+        <v>2281</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>2255</v>
+        <v>2282</v>
       </c>
       <c r="G91" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>7</v>
       </c>
       <c r="J91" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>50689</v>
       </c>
       <c r="B92">
         <v>49796</v>
       </c>
       <c r="C92" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D92" t="s">
-        <v>2256</v>
+        <v>2283</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>2257</v>
+        <v>2284</v>
       </c>
       <c r="G92" t="s">
-        <v>2258</v>
+        <v>2285</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>8</v>
       </c>
       <c r="J92" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>50690</v>
       </c>
       <c r="B93">
         <v>49797</v>
       </c>
       <c r="C93" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D93" t="s">
-        <v>2259</v>
+        <v>2286</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>2260</v>
+        <v>2287</v>
       </c>
       <c r="G93" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>11</v>
       </c>
       <c r="J93" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>50838</v>
       </c>
       <c r="B94">
         <v>49873</v>
       </c>
       <c r="C94" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D94" t="s">
-        <v>2261</v>
+        <v>2288</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>2262</v>
+        <v>2289</v>
       </c>
       <c r="G94" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J94" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50911</v>
       </c>
       <c r="B95">
         <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D95" t="s">
-        <v>2263</v>
+        <v>2290</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>2264</v>
+        <v>2291</v>
       </c>
       <c r="G95" t="s">
-        <v>2265</v>
+        <v>2292</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50907</v>
       </c>
       <c r="B96">
         <v>50146</v>
       </c>
       <c r="C96" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D96" t="s">
-        <v>2266</v>
+        <v>2293</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>2267</v>
+        <v>2294</v>
       </c>
       <c r="G96" t="s">
-        <v>2268</v>
+        <v>2295</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>4</v>
       </c>
       <c r="J96" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50910</v>
       </c>
       <c r="B97">
         <v>50146</v>
       </c>
       <c r="C97" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D97" t="s">
-        <v>2269</v>
+        <v>2296</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>2270</v>
+        <v>2297</v>
       </c>
       <c r="G97" t="s">
-        <v>2271</v>
+        <v>2298</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>50908</v>
       </c>
       <c r="B98">
         <v>50146</v>
       </c>
       <c r="C98" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D98" t="s">
-        <v>2272</v>
+        <v>2299</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>2273</v>
+        <v>2300</v>
       </c>
       <c r="G98" t="s">
-        <v>2274</v>
+        <v>2301</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>6</v>
       </c>
       <c r="J98" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>50909</v>
       </c>
       <c r="B99">
         <v>50146</v>
       </c>
       <c r="C99" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D99" t="s">
-        <v>2275</v>
+        <v>2302</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>2276</v>
+        <v>2303</v>
       </c>
       <c r="G99" t="s">
-        <v>2277</v>
+        <v>2304</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>5</v>
       </c>
       <c r="J99" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>54175</v>
       </c>
       <c r="B100">
         <v>49856</v>
       </c>
       <c r="C100" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D100" t="s">
-        <v>2278</v>
+        <v>2305</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>2279</v>
+        <v>2306</v>
       </c>
       <c r="G100" t="s">
-        <v>2280</v>
+        <v>2307</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>12</v>
       </c>
       <c r="J100" t="s">
-        <v>1874</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>54754</v>
       </c>
       <c r="B101">
         <v>54649</v>
       </c>
       <c r="C101" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D101" t="s">
-        <v>2281</v>
+        <v>2308</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>2282</v>
+        <v>2309</v>
       </c>
       <c r="G101" t="s">
-        <v>2283</v>
+        <v>2310</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50925</v>
       </c>
       <c r="B102">
         <v>49923</v>
       </c>
       <c r="C102" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D102" t="s">
-        <v>2284</v>
+        <v>2311</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>2285</v>
+        <v>2312</v>
       </c>
       <c r="G102" t="s">
-        <v>2286</v>
+        <v>2313</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>6</v>
       </c>
       <c r="J102" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51508</v>
       </c>
       <c r="B103">
         <v>50116</v>
       </c>
       <c r="C103" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D103" t="s">
-        <v>2287</v>
+        <v>2314</v>
       </c>
       <c r="E103" t="s">
-        <v>2288</v>
+        <v>2315</v>
       </c>
       <c r="F103" t="s">
-        <v>2289</v>
+        <v>2316</v>
       </c>
       <c r="G103" t="s">
-        <v>2290</v>
+        <v>2317</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>168</v>
       </c>
       <c r="J103" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51235</v>
       </c>
       <c r="B104">
         <v>50081</v>
       </c>
       <c r="C104" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D104" t="s">
-        <v>2291</v>
+        <v>2318</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>2292</v>
+        <v>2319</v>
       </c>
       <c r="G104" t="s">
-        <v>2293</v>
+        <v>2320</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51408</v>
       </c>
       <c r="B105">
         <v>50146</v>
       </c>
       <c r="C105" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>2294</v>
+        <v>2321</v>
       </c>
       <c r="G105" t="s">
-        <v>2295</v>
+        <v>2322</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>54753</v>
       </c>
       <c r="B106">
         <v>54649</v>
       </c>
       <c r="C106" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D106" t="s">
-        <v>2296</v>
+        <v>2323</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>2297</v>
+        <v>2324</v>
       </c>
       <c r="G106" t="s">
-        <v>2298</v>
+        <v>2325</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50773</v>
       </c>
       <c r="B107">
         <v>49844</v>
       </c>
       <c r="C107" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>2299</v>
+        <v>2326</v>
       </c>
       <c r="F107" t="s">
-        <v>2300</v>
+        <v>2327</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="J107" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>50774</v>
       </c>
       <c r="B108">
         <v>49844</v>
       </c>
       <c r="C108" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>2301</v>
+        <v>2328</v>
       </c>
       <c r="F108" t="s">
-        <v>2300</v>
+        <v>2327</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="J108" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>50775</v>
       </c>
       <c r="B109">
         <v>49844</v>
       </c>
       <c r="C109" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>2302</v>
+        <v>2329</v>
       </c>
       <c r="F109" t="s">
-        <v>2300</v>
+        <v>2327</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="J109" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>50776</v>
       </c>
       <c r="B110">
         <v>49844</v>
       </c>
       <c r="C110" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>2303</v>
+        <v>2330</v>
       </c>
       <c r="F110" t="s">
-        <v>2300</v>
+        <v>2327</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="J110" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>50777</v>
       </c>
       <c r="B111">
         <v>49844</v>
       </c>
       <c r="C111" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>2304</v>
+        <v>2331</v>
       </c>
       <c r="F111" t="s">
-        <v>2300</v>
+        <v>2327</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="J111" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>50807</v>
       </c>
       <c r="B112">
         <v>49865</v>
       </c>
       <c r="C112" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>269</v>
       </c>
       <c r="G112" t="s">
-        <v>2090</v>
+        <v>2117</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50946</v>
       </c>
       <c r="B113">
         <v>50159</v>
       </c>
       <c r="C113" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D113" t="s">
-        <v>2305</v>
+        <v>2332</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>2306</v>
+        <v>2333</v>
       </c>
       <c r="G113" t="s">
-        <v>2307</v>
+        <v>2334</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J113" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>52506</v>
       </c>
       <c r="B114">
         <v>49862</v>
       </c>
       <c r="C114" t="s">
-        <v>2308</v>
+        <v>2335</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>2309</v>
+        <v>2336</v>
       </c>
       <c r="F114" t="s">
-        <v>2310</v>
+        <v>2337</v>
       </c>
       <c r="G114" t="s">
-        <v>2311</v>
+        <v>2338</v>
       </c>
       <c r="H114" t="s">
-        <v>2308</v>
+        <v>2335</v>
       </c>
       <c r="I114">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="J114" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>54701</v>
       </c>
       <c r="B115">
         <v>54692</v>
       </c>
       <c r="C115" t="s">
-        <v>2029</v>
-[...4 lines deleted...]
-      </c>
+        <v>2056</v>
+      </c>
+      <c r="D115" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E115"/>
       <c r="F115" t="s">
-        <v>2313</v>
+        <v>2340</v>
       </c>
       <c r="G115" t="s">
-        <v>2314</v>
+        <v>2341</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J115" t="s">
-        <v>186</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>54717</v>
       </c>
       <c r="B116">
         <v>54713</v>
       </c>
       <c r="C116" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D116" t="s">
-        <v>2315</v>
+        <v>2343</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>2316</v>
+        <v>2344</v>
       </c>
       <c r="G116" t="s">
-        <v>2317</v>
+        <v>2345</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J116" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>54550</v>
       </c>
       <c r="B117">
         <v>50090</v>
       </c>
       <c r="C117" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D117" t="s">
-        <v>2318</v>
+        <v>2346</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>2319</v>
+        <v>2347</v>
       </c>
       <c r="G117" t="s">
-        <v>2320</v>
+        <v>2348</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>2</v>
       </c>
       <c r="J117" t="s">
-        <v>2321</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>54654</v>
       </c>
       <c r="B118">
         <v>50090</v>
       </c>
       <c r="C118" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D118" t="s">
-        <v>2322</v>
+        <v>2350</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>2323</v>
+        <v>2351</v>
       </c>
       <c r="G118" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>54549</v>
       </c>
       <c r="B119">
         <v>50090</v>
       </c>
       <c r="C119" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D119" t="s">
-        <v>2324</v>
+        <v>2352</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>2325</v>
+        <v>2353</v>
       </c>
       <c r="G119" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>5</v>
       </c>
       <c r="J119" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51113</v>
       </c>
       <c r="B120">
         <v>50090</v>
       </c>
       <c r="C120" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D120" t="s">
-        <v>2326</v>
+        <v>2354</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>2327</v>
+        <v>2355</v>
       </c>
       <c r="G120" t="s">
-        <v>2328</v>
+        <v>2356</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120" t="s">
-        <v>2321</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>50947</v>
       </c>
       <c r="B121">
         <v>50160</v>
       </c>
       <c r="C121" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D121" t="s">
-        <v>2329</v>
+        <v>2357</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>2330</v>
+        <v>2358</v>
       </c>
       <c r="G121" t="s">
-        <v>2331</v>
+        <v>2359</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>2</v>
       </c>
       <c r="J121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>50949</v>
       </c>
       <c r="B122">
         <v>50160</v>
       </c>
       <c r="C122" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D122" t="s">
-        <v>2332</v>
+        <v>2360</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>2333</v>
+        <v>2361</v>
       </c>
       <c r="G122" t="s">
-        <v>2334</v>
+        <v>2362</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>4</v>
       </c>
       <c r="J122" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>50722</v>
       </c>
       <c r="B123">
         <v>49891</v>
       </c>
       <c r="C123" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>2335</v>
+        <v>2363</v>
       </c>
       <c r="F123" t="s">
-        <v>2336</v>
+        <v>2364</v>
       </c>
       <c r="G123" t="s">
         <v>320</v>
       </c>
       <c r="H123"/>
       <c r="I123">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J123" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>50744</v>
       </c>
       <c r="B124">
         <v>49834</v>
       </c>
       <c r="C124" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>2337</v>
+        <v>2365</v>
       </c>
       <c r="F124" t="s">
-        <v>2338</v>
+        <v>2366</v>
       </c>
       <c r="G124" t="s">
-        <v>2339</v>
+        <v>2367</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="J124" t="s">
-        <v>2340</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>50764</v>
       </c>
       <c r="B125">
         <v>49839</v>
       </c>
       <c r="C125" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>2341</v>
+        <v>2369</v>
       </c>
       <c r="F125" t="s">
-        <v>2342</v>
+        <v>2370</v>
       </c>
       <c r="G125" t="s">
-        <v>2343</v>
+        <v>2371</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="J125" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>54664</v>
       </c>
       <c r="B126">
         <v>49893</v>
       </c>
       <c r="C126" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D126" t="s">
-        <v>2344</v>
+        <v>2372</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>2345</v>
+        <v>2373</v>
       </c>
       <c r="G126" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>54644</v>
       </c>
       <c r="B127">
         <v>49893</v>
       </c>
       <c r="C127" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D127" t="s">
-        <v>2346</v>
+        <v>2374</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>2347</v>
+        <v>2375</v>
       </c>
       <c r="G127" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>54684</v>
       </c>
       <c r="B128">
         <v>50159</v>
       </c>
       <c r="C128" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D128" t="s">
-        <v>2348</v>
+        <v>2376</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>2349</v>
+        <v>2377</v>
       </c>
       <c r="G128" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>54685</v>
       </c>
       <c r="B129">
         <v>54682</v>
       </c>
       <c r="C129" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D129" t="s">
-        <v>2348</v>
+        <v>2376</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>2349</v>
+        <v>2377</v>
       </c>
       <c r="G129" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>54683</v>
       </c>
       <c r="B130">
         <v>54682</v>
       </c>
       <c r="C130" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D130" t="s">
-        <v>2350</v>
+        <v>2378</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>2351</v>
+        <v>2379</v>
       </c>
       <c r="G130" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>54678</v>
       </c>
       <c r="B131">
         <v>50193</v>
       </c>
       <c r="C131" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D131" t="s">
-        <v>2352</v>
+        <v>2380</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>2353</v>
+        <v>2381</v>
       </c>
       <c r="G131" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>52256</v>
       </c>
       <c r="B132">
         <v>50193</v>
       </c>
       <c r="C132" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D132" t="s">
-        <v>2354</v>
+        <v>2382</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>2355</v>
+        <v>2383</v>
       </c>
       <c r="G132" t="s">
-        <v>2356</v>
+        <v>2384</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J132" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>50944</v>
       </c>
       <c r="B133">
         <v>50159</v>
       </c>
       <c r="C133" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D133" t="s">
-        <v>2357</v>
+        <v>2385</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>2358</v>
+        <v>2386</v>
       </c>
       <c r="G133" t="s">
-        <v>2359</v>
+        <v>2387</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>4</v>
       </c>
       <c r="J133" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>52266</v>
       </c>
       <c r="B134">
         <v>50193</v>
       </c>
       <c r="C134" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D134" t="s">
-        <v>2360</v>
+        <v>2388</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>2361</v>
+        <v>2389</v>
       </c>
       <c r="G134" t="s">
-        <v>2362</v>
+        <v>2390</v>
       </c>
       <c r="H134"/>
       <c r="I134">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J134" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>51271</v>
       </c>
       <c r="B135">
         <v>50141</v>
       </c>
       <c r="C135" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D135" t="s">
-        <v>2363</v>
+        <v>2391</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>2364</v>
+        <v>2392</v>
       </c>
       <c r="G135" t="s">
-        <v>2365</v>
+        <v>2393</v>
       </c>
       <c r="H135"/>
       <c r="I135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J135" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50701</v>
       </c>
       <c r="B136">
         <v>49852</v>
       </c>
       <c r="C136" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>2366</v>
+        <v>2394</v>
       </c>
       <c r="F136" t="s">
         <v>220</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J136" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50702</v>
       </c>
       <c r="B137">
         <v>49852</v>
       </c>
       <c r="C137" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>2367</v>
+        <v>2395</v>
       </c>
       <c r="F137" t="s">
         <v>220</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="J137" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50703</v>
       </c>
       <c r="B138">
         <v>49852</v>
       </c>
       <c r="C138" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>2368</v>
+        <v>2396</v>
       </c>
       <c r="F138" t="s">
         <v>220</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="J138" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51318</v>
       </c>
       <c r="B139">
         <v>50161</v>
       </c>
       <c r="C139" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D139" t="s">
-        <v>2369</v>
+        <v>2397</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>2370</v>
+        <v>2398</v>
       </c>
       <c r="G139" t="s">
-        <v>2371</v>
+        <v>2399</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>54554</v>
       </c>
       <c r="B140">
         <v>49859</v>
       </c>
       <c r="C140" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D140" t="s">
-        <v>2372</v>
+        <v>2400</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>2373</v>
+        <v>2401</v>
       </c>
       <c r="G140" t="s">
-        <v>2374</v>
+        <v>2402</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>54706</v>
       </c>
       <c r="B141">
         <v>54692</v>
       </c>
       <c r="C141" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D141" t="s">
-        <v>2375</v>
+        <v>2403</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>2376</v>
+        <v>2404</v>
       </c>
       <c r="G141" t="s">
-        <v>2377</v>
+        <v>2405</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>6</v>
       </c>
       <c r="J141" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50898</v>
       </c>
       <c r="B142">
         <v>50141</v>
       </c>
       <c r="C142" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D142" t="s">
-        <v>2378</v>
+        <v>2406</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>2379</v>
+        <v>2407</v>
       </c>
       <c r="G142" t="s">
-        <v>2380</v>
+        <v>2408</v>
       </c>
       <c r="H142"/>
       <c r="I142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>54558</v>
       </c>
       <c r="B143">
         <v>49867</v>
       </c>
       <c r="C143" t="s">
-        <v>2381</v>
+        <v>2409</v>
       </c>
       <c r="D143" t="s">
-        <v>2382</v>
+        <v>2410</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>2383</v>
+        <v>2411</v>
       </c>
       <c r="G143" t="s">
-        <v>2384</v>
+        <v>2412</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>54553</v>
       </c>
       <c r="B144">
         <v>49859</v>
       </c>
       <c r="C144" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D144" t="s">
-        <v>2385</v>
+        <v>2413</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>2386</v>
+        <v>2414</v>
       </c>
       <c r="G144" t="s">
-        <v>2387</v>
+        <v>2415</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>54552</v>
       </c>
       <c r="B145">
         <v>49859</v>
       </c>
       <c r="C145" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D145" t="s">
-        <v>2388</v>
+        <v>2416</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>2389</v>
+        <v>2417</v>
       </c>
       <c r="G145" t="s">
-        <v>2390</v>
+        <v>2418</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>52656</v>
       </c>
       <c r="B146">
         <v>52576</v>
       </c>
       <c r="C146" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>2391</v>
+        <v>2419</v>
       </c>
       <c r="F146" t="s">
-        <v>2392</v>
+        <v>2420</v>
       </c>
       <c r="G146" t="s">
-        <v>2393</v>
+        <v>2421</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>144</v>
       </c>
       <c r="J146" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51222</v>
       </c>
       <c r="B147">
         <v>50176</v>
       </c>
       <c r="C147" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D147" t="s">
-        <v>2394</v>
+        <v>2422</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>2395</v>
+        <v>2423</v>
       </c>
       <c r="G147" t="s">
-        <v>2396</v>
+        <v>2424</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51229</v>
       </c>
       <c r="B148">
         <v>50138</v>
       </c>
       <c r="C148" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D148" t="s">
-        <v>2394</v>
+        <v>2422</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>2395</v>
+        <v>2423</v>
       </c>
       <c r="G148" t="s">
-        <v>2396</v>
+        <v>2424</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J148" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>54557</v>
       </c>
       <c r="B149">
         <v>49867</v>
       </c>
       <c r="C149" t="s">
-        <v>2308</v>
+        <v>2335</v>
       </c>
       <c r="D149" t="s">
-        <v>2397</v>
+        <v>2425</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>2398</v>
+        <v>2426</v>
       </c>
       <c r="G149" t="s">
-        <v>2399</v>
+        <v>2427</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>52691</v>
       </c>
       <c r="B150">
         <v>52576</v>
       </c>
       <c r="C150" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>2400</v>
+        <v>2428</v>
       </c>
       <c r="F150" t="s">
-        <v>2401</v>
+        <v>2429</v>
       </c>
       <c r="G150" t="s">
-        <v>2402</v>
+        <v>2430</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>147</v>
       </c>
       <c r="J150" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>50830</v>
       </c>
       <c r="B151">
         <v>49791</v>
       </c>
       <c r="C151" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D151" t="s">
-        <v>2403</v>
+        <v>2431</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>2404</v>
+        <v>2432</v>
       </c>
       <c r="G151" t="s">
-        <v>2405</v>
+        <v>2433</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50696</v>
       </c>
       <c r="B152">
         <v>49829</v>
       </c>
       <c r="C152" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>2406</v>
+        <v>2434</v>
       </c>
       <c r="F152" t="s">
         <v>155</v>
       </c>
       <c r="G152" t="s">
-        <v>2407</v>
+        <v>2435</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="J152" t="s">
-        <v>2340</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>50785</v>
       </c>
       <c r="B153">
         <v>49848</v>
       </c>
       <c r="C153" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>2408</v>
+        <v>2436</v>
       </c>
       <c r="F153" t="s">
         <v>207</v>
       </c>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="J153" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>50786</v>
       </c>
       <c r="B154">
         <v>49848</v>
       </c>
       <c r="C154" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>2409</v>
+        <v>2437</v>
       </c>
       <c r="F154" t="s">
         <v>207</v>
       </c>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="J154" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>50813</v>
       </c>
       <c r="B155">
         <v>49871</v>
       </c>
       <c r="C155" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>282</v>
       </c>
       <c r="G155" t="s">
-        <v>2090</v>
+        <v>2117</v>
       </c>
       <c r="H155"/>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155" t="s">
-        <v>2410</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>54373</v>
       </c>
       <c r="B156">
         <v>54370</v>
       </c>
       <c r="C156" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D156" t="s">
-        <v>2411</v>
+        <v>2439</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>2412</v>
+        <v>2440</v>
       </c>
       <c r="G156" t="s">
-        <v>2413</v>
+        <v>2441</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>3</v>
       </c>
       <c r="J156" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51325</v>
       </c>
       <c r="B157">
         <v>50153</v>
       </c>
       <c r="C157" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D157" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>2414</v>
+        <v>2442</v>
       </c>
       <c r="G157" t="s">
-        <v>2415</v>
+        <v>2443</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>3</v>
       </c>
       <c r="J157" t="s">
-        <v>2416</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51327</v>
       </c>
       <c r="B158">
         <v>50164</v>
       </c>
       <c r="C158" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D158" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>2414</v>
+        <v>2442</v>
       </c>
       <c r="G158" t="s">
-        <v>2417</v>
+        <v>2445</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>3</v>
       </c>
       <c r="J158" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51330</v>
       </c>
       <c r="B159">
         <v>50176</v>
       </c>
       <c r="C159" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D159" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>2414</v>
+        <v>2442</v>
       </c>
       <c r="G159" t="s">
-        <v>2417</v>
+        <v>2445</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51335</v>
       </c>
       <c r="B160">
         <v>50146</v>
       </c>
       <c r="C160" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D160" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>2414</v>
+        <v>2442</v>
       </c>
       <c r="G160" t="s">
-        <v>2417</v>
+        <v>2445</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>2</v>
       </c>
       <c r="J160" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>50915</v>
       </c>
       <c r="B161">
         <v>50146</v>
       </c>
       <c r="C161" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>2418</v>
+        <v>2446</v>
       </c>
       <c r="G161" t="s">
-        <v>2419</v>
+        <v>2447</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>50916</v>
       </c>
       <c r="B162">
         <v>50176</v>
       </c>
       <c r="C162" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D162"/>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>2418</v>
+        <v>2446</v>
       </c>
       <c r="G162" t="s">
-        <v>2419</v>
+        <v>2447</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>50952</v>
       </c>
       <c r="B163">
         <v>50176</v>
       </c>
       <c r="C163" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D163" t="s">
-        <v>2420</v>
+        <v>2448</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>2421</v>
+        <v>2449</v>
       </c>
       <c r="G163" t="s">
-        <v>2422</v>
+        <v>2450</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>52816</v>
       </c>
       <c r="B164">
         <v>49867</v>
       </c>
       <c r="C164" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D164" t="s">
-        <v>2423</v>
+        <v>2451</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>2424</v>
+        <v>2452</v>
       </c>
       <c r="G164" t="s">
-        <v>2425</v>
+        <v>2453</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>6</v>
       </c>
       <c r="J164" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>50930</v>
       </c>
       <c r="B165">
         <v>50159</v>
       </c>
       <c r="C165" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D165" t="s">
-        <v>2426</v>
+        <v>2454</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>2427</v>
+        <v>2455</v>
       </c>
       <c r="G165" t="s">
-        <v>2428</v>
+        <v>2456</v>
       </c>
       <c r="H165"/>
       <c r="I165">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J165" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>53591</v>
       </c>
       <c r="B166">
         <v>53386</v>
       </c>
       <c r="C166" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D166" t="s">
-        <v>2429</v>
+        <v>2457</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>2430</v>
+        <v>2458</v>
       </c>
       <c r="G166" t="s">
-        <v>2431</v>
+        <v>2459</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>34</v>
       </c>
       <c r="J166" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>50940</v>
       </c>
       <c r="B167">
         <v>50153</v>
       </c>
       <c r="C167" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>2432</v>
+        <v>2460</v>
       </c>
       <c r="G167" t="s">
-        <v>2433</v>
+        <v>2461</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>50888</v>
       </c>
       <c r="B168">
         <v>50136</v>
       </c>
       <c r="C168" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D168" t="s">
-        <v>2434</v>
+        <v>2462</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>2435</v>
+        <v>2463</v>
       </c>
       <c r="G168" t="s">
-        <v>2436</v>
+        <v>2464</v>
       </c>
       <c r="H168"/>
       <c r="I168">
         <v>2</v>
       </c>
       <c r="J168" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>50887</v>
       </c>
       <c r="B169">
         <v>50136</v>
       </c>
       <c r="C169" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D169" t="s">
-        <v>2437</v>
+        <v>2465</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>2438</v>
+        <v>2466</v>
       </c>
       <c r="G169" t="s">
-        <v>2439</v>
+        <v>2467</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>7</v>
       </c>
       <c r="J169" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>54551</v>
       </c>
       <c r="B170">
         <v>49859</v>
       </c>
       <c r="C170" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D170" t="s">
-        <v>2440</v>
+        <v>2468</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>2441</v>
+        <v>2469</v>
       </c>
       <c r="G170" t="s">
-        <v>2442</v>
+        <v>2470</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>54663</v>
       </c>
       <c r="B171">
         <v>50103</v>
       </c>
       <c r="C171" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D171" t="s">
-        <v>2443</v>
+        <v>2471</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>2444</v>
+        <v>2472</v>
       </c>
       <c r="G171" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H171"/>
       <c r="I171">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J171" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>54648</v>
       </c>
       <c r="B172">
         <v>50103</v>
       </c>
       <c r="C172" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D172" t="s">
-        <v>2445</v>
+        <v>2473</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>2446</v>
+        <v>2474</v>
       </c>
       <c r="G172" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H172"/>
       <c r="I172">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J172" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>54681</v>
       </c>
       <c r="B173">
         <v>54679</v>
       </c>
       <c r="C173" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D173" t="s">
-        <v>2447</v>
+        <v>2475</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>2448</v>
+        <v>2476</v>
       </c>
       <c r="G173" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>2</v>
       </c>
       <c r="J173" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>54680</v>
       </c>
       <c r="B174">
         <v>54679</v>
       </c>
       <c r="C174" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D174" t="s">
-        <v>2449</v>
+        <v>2477</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>2450</v>
+        <v>2478</v>
       </c>
       <c r="G174" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>52231</v>
       </c>
       <c r="B175">
         <v>49807</v>
       </c>
       <c r="C175" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D175" t="s">
-        <v>2451</v>
+        <v>2479</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>2452</v>
+        <v>2480</v>
       </c>
       <c r="G175" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H175" t="s">
-        <v>2452</v>
+        <v>2480</v>
       </c>
       <c r="I175">
         <v>4</v>
       </c>
       <c r="J175" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>52236</v>
       </c>
       <c r="B176">
         <v>49807</v>
       </c>
       <c r="C176" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D176"/>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>2453</v>
+        <v>2481</v>
       </c>
       <c r="G176" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>50704</v>
       </c>
       <c r="B177">
         <v>49863</v>
       </c>
       <c r="C177" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>2454</v>
+        <v>2482</v>
       </c>
       <c r="F177" t="s">
         <v>256</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="J177" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>50705</v>
       </c>
       <c r="B178">
         <v>49863</v>
       </c>
       <c r="C178" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>2455</v>
+        <v>2483</v>
       </c>
       <c r="F178" t="s">
         <v>256</v>
       </c>
       <c r="G178"/>
       <c r="H178"/>
       <c r="I178">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="J178" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>50706</v>
       </c>
       <c r="B179">
         <v>49863</v>
       </c>
       <c r="C179" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="F179" t="s">
         <v>256</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
       <c r="I179">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="J179" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51091</v>
       </c>
       <c r="B180">
         <v>49926</v>
       </c>
       <c r="C180" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>2457</v>
+        <v>2485</v>
       </c>
       <c r="G180" t="s">
-        <v>2458</v>
+        <v>2486</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>51117</v>
       </c>
       <c r="B181">
         <v>50159</v>
       </c>
       <c r="C181" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D181" t="s">
-        <v>2230</v>
+        <v>2257</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>2459</v>
+        <v>2487</v>
       </c>
       <c r="G181" t="s">
-        <v>2460</v>
+        <v>2488</v>
       </c>
       <c r="H181"/>
       <c r="I181">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J181" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>50941</v>
       </c>
       <c r="B182">
         <v>50153</v>
       </c>
       <c r="C182" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D182"/>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>2461</v>
+        <v>2489</v>
       </c>
       <c r="G182" t="s">
-        <v>2462</v>
+        <v>2490</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182" t="s">
-        <v>588</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>51068</v>
       </c>
       <c r="B183">
         <v>50207</v>
       </c>
       <c r="C183" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D183" t="s">
-        <v>2463</v>
+        <v>2491</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>2464</v>
+        <v>2492</v>
       </c>
       <c r="G183" t="s">
-        <v>2465</v>
+        <v>2493</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>12</v>
       </c>
       <c r="J183" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51064</v>
       </c>
       <c r="B184">
         <v>50207</v>
       </c>
       <c r="C184" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D184" t="s">
-        <v>2466</v>
+        <v>2494</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>2467</v>
+        <v>2495</v>
       </c>
       <c r="G184" t="s">
-        <v>2468</v>
+        <v>2496</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>10</v>
       </c>
       <c r="J184" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>50723</v>
       </c>
       <c r="B185">
         <v>49891</v>
       </c>
       <c r="C185" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D185"/>
       <c r="E185" t="s">
-        <v>2469</v>
+        <v>2497</v>
       </c>
       <c r="F185" t="s">
         <v>320</v>
       </c>
       <c r="G185"/>
       <c r="H185"/>
       <c r="I185">
         <v>149</v>
       </c>
       <c r="J185" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51503</v>
       </c>
       <c r="B186">
         <v>50115</v>
       </c>
       <c r="C186" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D186" t="s">
-        <v>2470</v>
+        <v>2498</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>2471</v>
+        <v>2499</v>
       </c>
       <c r="G186" t="s">
-        <v>2472</v>
+        <v>2500</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>2</v>
       </c>
       <c r="J186" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>54665</v>
       </c>
       <c r="B187">
         <v>54645</v>
       </c>
       <c r="C187" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D187" t="s">
-        <v>2473</v>
+        <v>2501</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>2474</v>
+        <v>2502</v>
       </c>
       <c r="G187" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>54647</v>
       </c>
       <c r="B188">
         <v>54645</v>
       </c>
       <c r="C188" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D188" t="s">
-        <v>2475</v>
+        <v>2503</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>2476</v>
+        <v>2504</v>
       </c>
       <c r="G188" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>5</v>
       </c>
       <c r="J188" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>54646</v>
       </c>
       <c r="B189">
         <v>54645</v>
       </c>
       <c r="C189" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D189" t="s">
-        <v>2477</v>
+        <v>2505</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>2478</v>
+        <v>2506</v>
       </c>
       <c r="G189" t="s">
-        <v>2479</v>
+        <v>2507</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>54666</v>
       </c>
       <c r="B190">
         <v>54645</v>
       </c>
       <c r="C190" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D190" t="s">
-        <v>2480</v>
+        <v>2508</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>2481</v>
+        <v>2509</v>
       </c>
       <c r="G190" t="s">
-        <v>2043</v>
+        <v>2070</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>53931</v>
       </c>
       <c r="B191">
         <v>49871</v>
       </c>
       <c r="C191" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D191" t="s">
-        <v>2482</v>
+        <v>2510</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>2483</v>
+        <v>2511</v>
       </c>
       <c r="G191" t="s">
-        <v>2484</v>
+        <v>2512</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>2</v>
       </c>
       <c r="J191" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51319</v>
       </c>
       <c r="B192">
         <v>50161</v>
       </c>
       <c r="C192" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D192" t="s">
-        <v>2485</v>
+        <v>2513</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>2486</v>
+        <v>2514</v>
       </c>
       <c r="G192" t="s">
-        <v>2487</v>
+        <v>2515</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>53921</v>
       </c>
       <c r="B193">
         <v>49871</v>
       </c>
       <c r="C193" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D193" t="s">
-        <v>2488</v>
+        <v>2516</v>
       </c>
       <c r="E193" t="s">
-        <v>2489</v>
+        <v>2517</v>
       </c>
       <c r="F193" t="s">
-        <v>2490</v>
+        <v>2518</v>
       </c>
       <c r="G193" t="s">
-        <v>2491</v>
+        <v>2519</v>
       </c>
       <c r="H193" t="s">
-        <v>2084</v>
+        <v>2111</v>
       </c>
       <c r="I193">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="J193" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51260</v>
       </c>
       <c r="B194">
         <v>50081</v>
       </c>
       <c r="C194" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D194" t="s">
-        <v>2492</v>
+        <v>2520</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>2493</v>
+        <v>2521</v>
       </c>
       <c r="G194" t="s">
-        <v>2494</v>
+        <v>2522</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>54472</v>
       </c>
       <c r="B195">
         <v>52341</v>
       </c>
       <c r="C195" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D195" t="s">
-        <v>2495</v>
+        <v>2523</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>2496</v>
+        <v>2524</v>
       </c>
       <c r="G195" t="s">
-        <v>2497</v>
+        <v>2525</v>
       </c>
       <c r="H195" t="s">
-        <v>2084</v>
+        <v>2111</v>
       </c>
       <c r="I195">
         <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>2063</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>52711</v>
       </c>
       <c r="B196">
         <v>52576</v>
       </c>
       <c r="C196" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>2498</v>
+        <v>2526</v>
       </c>
       <c r="G196" t="s">
-        <v>2499</v>
+        <v>2527</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>50790</v>
       </c>
       <c r="B197">
         <v>49850</v>
       </c>
       <c r="C197" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>2500</v>
+        <v>2528</v>
       </c>
       <c r="F197" t="s">
-        <v>2501</v>
+        <v>2529</v>
       </c>
       <c r="G197"/>
       <c r="H197"/>
       <c r="I197">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="J197" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>50791</v>
       </c>
       <c r="B198">
         <v>49850</v>
       </c>
       <c r="C198" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
-        <v>2502</v>
+        <v>2530</v>
       </c>
       <c r="F198" t="s">
-        <v>2501</v>
+        <v>2529</v>
       </c>
       <c r="G198"/>
       <c r="H198"/>
       <c r="I198">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="J198" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>54106</v>
       </c>
       <c r="B199">
         <v>53136</v>
       </c>
       <c r="C199" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D199" t="s">
-        <v>2503</v>
+        <v>2531</v>
       </c>
       <c r="E199" t="s">
-        <v>2504</v>
+        <v>2532</v>
       </c>
       <c r="F199" t="s">
-        <v>2505</v>
+        <v>2533</v>
       </c>
       <c r="G199" t="s">
-        <v>2506</v>
+        <v>2534</v>
       </c>
       <c r="H199" t="s">
-        <v>2507</v>
+        <v>2535</v>
       </c>
       <c r="I199">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="J199" t="s">
-        <v>2508</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>54111</v>
       </c>
       <c r="B200">
         <v>53151</v>
       </c>
       <c r="C200" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D200" t="s">
-        <v>2509</v>
+        <v>2537</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2505</v>
+        <v>2533</v>
       </c>
       <c r="G200" t="s">
-        <v>2510</v>
+        <v>2538</v>
       </c>
       <c r="H200" t="s">
-        <v>2507</v>
+        <v>2535</v>
       </c>
       <c r="I200">
         <v>8</v>
       </c>
       <c r="J200" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>50745</v>
       </c>
       <c r="B201">
         <v>49834</v>
       </c>
       <c r="C201" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>2511</v>
+        <v>2539</v>
       </c>
       <c r="F201" t="s">
-        <v>2512</v>
+        <v>2540</v>
       </c>
       <c r="G201" t="s">
-        <v>2513</v>
+        <v>2541</v>
       </c>
       <c r="H201"/>
       <c r="I201">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J201" t="s">
-        <v>2340</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>54609</v>
       </c>
       <c r="B202">
         <v>53386</v>
       </c>
       <c r="C202" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D202" t="s">
-        <v>2514</v>
+        <v>2542</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2515</v>
+        <v>2543</v>
       </c>
       <c r="G202" t="s">
-        <v>2516</v>
+        <v>2544</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>1</v>
       </c>
       <c r="J202" t="s">
-        <v>2517</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>54623</v>
       </c>
       <c r="B203">
         <v>54621</v>
       </c>
       <c r="C203" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D203" t="s">
-        <v>2518</v>
+        <v>2546</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2515</v>
+        <v>2543</v>
       </c>
       <c r="G203" t="s">
-        <v>2516</v>
+        <v>2544</v>
       </c>
       <c r="H203"/>
       <c r="I203">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J203" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>50721</v>
       </c>
       <c r="B204">
         <v>49891</v>
       </c>
       <c r="C204" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
-        <v>2519</v>
+        <v>2547</v>
       </c>
       <c r="F204" t="s">
-        <v>2520</v>
+        <v>2548</v>
       </c>
       <c r="G204" t="s">
-        <v>2521</v>
+        <v>2549</v>
       </c>
       <c r="H204"/>
       <c r="I204">
         <v>148</v>
       </c>
       <c r="J204" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>50766</v>
       </c>
       <c r="B205">
         <v>49839</v>
       </c>
       <c r="C205" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
-        <v>2522</v>
+        <v>2550</v>
       </c>
       <c r="F205" t="s">
-        <v>2520</v>
+        <v>2548</v>
       </c>
       <c r="G205" t="s">
-        <v>2343</v>
+        <v>2371</v>
       </c>
       <c r="H205"/>
       <c r="I205">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="J205" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>50841</v>
       </c>
       <c r="B206">
         <v>49878</v>
       </c>
       <c r="C206" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D206" t="s">
-        <v>2523</v>
+        <v>2551</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2524</v>
+        <v>2552</v>
       </c>
       <c r="G206" t="s">
-        <v>2525</v>
+        <v>2553</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51082</v>
       </c>
       <c r="B207">
         <v>49925</v>
       </c>
       <c r="C207" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D207" t="s">
-        <v>2176</v>
+        <v>2203</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2526</v>
+        <v>2554</v>
       </c>
       <c r="G207" t="s">
-        <v>2527</v>
+        <v>2555</v>
       </c>
       <c r="H207"/>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>51445</v>
       </c>
       <c r="B208">
         <v>50138</v>
       </c>
       <c r="C208" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D208" t="s">
-        <v>2528</v>
+        <v>2556</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2529</v>
+        <v>2557</v>
       </c>
       <c r="G208" t="s">
-        <v>2530</v>
+        <v>2558</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>1</v>
       </c>
       <c r="J208" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>51373</v>
       </c>
       <c r="B209">
         <v>50151</v>
       </c>
       <c r="C209" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D209"/>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>2531</v>
+        <v>2559</v>
       </c>
       <c r="G209" t="s">
-        <v>2532</v>
+        <v>2560</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>50783</v>
       </c>
       <c r="B210">
         <v>49847</v>
       </c>
       <c r="C210" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>2533</v>
+        <v>2561</v>
       </c>
       <c r="F210" t="s">
         <v>202</v>
       </c>
       <c r="G210"/>
       <c r="H210"/>
       <c r="I210">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="J210" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>50784</v>
       </c>
       <c r="B211">
         <v>49847</v>
       </c>
       <c r="C211" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>2534</v>
+        <v>2562</v>
       </c>
       <c r="F211" t="s">
         <v>202</v>
       </c>
       <c r="G211"/>
       <c r="H211"/>
       <c r="I211">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="J211" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>54622</v>
       </c>
       <c r="B212">
         <v>54621</v>
       </c>
       <c r="C212" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D212" t="s">
-        <v>2535</v>
+        <v>2563</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>2536</v>
+        <v>2564</v>
       </c>
       <c r="G212" t="s">
-        <v>2537</v>
+        <v>2565</v>
       </c>
       <c r="H212"/>
       <c r="I212">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J212" t="s">
-        <v>901</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>51398</v>
       </c>
       <c r="B213">
         <v>50099</v>
       </c>
       <c r="C213" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D213" t="s">
-        <v>2538</v>
+        <v>2566</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2539</v>
+        <v>2567</v>
       </c>
       <c r="G213" t="s">
-        <v>2540</v>
+        <v>2568</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>51399</v>
       </c>
       <c r="B214">
         <v>50099</v>
       </c>
       <c r="C214" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D214" t="s">
-        <v>2541</v>
+        <v>2569</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2542</v>
+        <v>2570</v>
       </c>
       <c r="G214" t="s">
-        <v>2543</v>
+        <v>2571</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51350</v>
       </c>
       <c r="B215">
         <v>50087</v>
       </c>
       <c r="C215" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D215" t="s">
-        <v>2544</v>
+        <v>2572</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>2545</v>
+        <v>2573</v>
       </c>
       <c r="G215" t="s">
-        <v>2546</v>
+        <v>2574</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51437</v>
       </c>
       <c r="B216">
         <v>50104</v>
       </c>
       <c r="C216" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D216" t="s">
-        <v>2547</v>
+        <v>2575</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2548</v>
+        <v>2576</v>
       </c>
       <c r="G216" t="s">
-        <v>2549</v>
+        <v>2577</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>6</v>
       </c>
       <c r="J216" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51092</v>
       </c>
       <c r="B217">
         <v>49926</v>
       </c>
       <c r="C217" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>2550</v>
+        <v>2578</v>
       </c>
       <c r="G217" t="s">
-        <v>2551</v>
+        <v>2579</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>53206</v>
       </c>
       <c r="B218">
         <v>53171</v>
       </c>
       <c r="C218" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D218" t="s">
-        <v>2552</v>
+        <v>2580</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2553</v>
+        <v>2581</v>
       </c>
       <c r="G218" t="s">
-        <v>2554</v>
+        <v>2582</v>
       </c>
       <c r="H218" t="s">
-        <v>2555</v>
+        <v>2583</v>
       </c>
       <c r="I218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J218" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>54374</v>
       </c>
       <c r="B219">
         <v>54370</v>
       </c>
       <c r="C219" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D219" t="s">
-        <v>2556</v>
+        <v>2584</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>2557</v>
+        <v>2585</v>
       </c>
       <c r="G219" t="s">
-        <v>2558</v>
+        <v>2586</v>
       </c>
       <c r="H219"/>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>50732</v>
       </c>
       <c r="B220">
         <v>49831</v>
       </c>
       <c r="C220" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>2559</v>
+        <v>2587</v>
       </c>
       <c r="F220" t="s">
         <v>161</v>
       </c>
       <c r="G220" t="s">
-        <v>2560</v>
+        <v>2588</v>
       </c>
       <c r="H220"/>
       <c r="I220">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="J220" t="s">
-        <v>2340</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>52731</v>
       </c>
       <c r="B221">
         <v>52576</v>
       </c>
       <c r="C221" t="s">
-        <v>2561</v>
+        <v>2589</v>
       </c>
       <c r="D221" t="s">
-        <v>2562</v>
+        <v>2590</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2563</v>
+        <v>2591</v>
       </c>
       <c r="G221" t="s">
-        <v>2564</v>
+        <v>2592</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>2</v>
       </c>
       <c r="J221" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>54555</v>
       </c>
       <c r="B222">
         <v>49865</v>
       </c>
       <c r="C222" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2565</v>
+        <v>2593</v>
       </c>
       <c r="G222" t="s">
-        <v>2566</v>
+        <v>2594</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>52096</v>
       </c>
       <c r="B223">
         <v>49796</v>
       </c>
       <c r="C223" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D223" t="s">
-        <v>2567</v>
+        <v>2595</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2568</v>
+        <v>2596</v>
       </c>
       <c r="G223" t="s">
-        <v>2569</v>
+        <v>2597</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>3</v>
       </c>
       <c r="J223" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>52086</v>
       </c>
       <c r="B224">
         <v>49796</v>
       </c>
       <c r="C224" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D224" t="s">
-        <v>2570</v>
+        <v>2598</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2571</v>
+        <v>2599</v>
       </c>
       <c r="G224" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>3</v>
       </c>
       <c r="J224" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>52091</v>
       </c>
       <c r="B225">
         <v>49796</v>
       </c>
       <c r="C225" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D225" t="s">
-        <v>2572</v>
+        <v>2600</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>2573</v>
+        <v>2601</v>
       </c>
       <c r="G225" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H225"/>
       <c r="I225">
         <v>5</v>
       </c>
       <c r="J225" t="s">
-        <v>2574</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>50886</v>
       </c>
       <c r="B226">
         <v>50136</v>
       </c>
       <c r="C226" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D226" t="s">
-        <v>2575</v>
+        <v>2603</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>2576</v>
+        <v>2604</v>
       </c>
       <c r="G226" t="s">
-        <v>2577</v>
+        <v>2605</v>
       </c>
       <c r="H226"/>
       <c r="I226">
         <v>5</v>
       </c>
       <c r="J226" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>50945</v>
       </c>
       <c r="B227">
         <v>50159</v>
       </c>
       <c r="C227" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D227"/>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2578</v>
+        <v>2606</v>
       </c>
       <c r="G227" t="s">
-        <v>2579</v>
+        <v>2607</v>
       </c>
       <c r="H227"/>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>51347</v>
       </c>
       <c r="B228">
         <v>50087</v>
       </c>
       <c r="C228" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D228" t="s">
-        <v>2580</v>
+        <v>2608</v>
       </c>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2581</v>
+        <v>2609</v>
       </c>
       <c r="G228" t="s">
-        <v>2582</v>
+        <v>2610</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>51259</v>
       </c>
       <c r="B229">
         <v>50081</v>
       </c>
       <c r="C229" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D229" t="s">
-        <v>2583</v>
+        <v>2611</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2584</v>
+        <v>2612</v>
       </c>
       <c r="G229" t="s">
-        <v>2585</v>
+        <v>2613</v>
       </c>
       <c r="H229"/>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>51076</v>
       </c>
       <c r="B230">
         <v>49923</v>
       </c>
       <c r="C230" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D230" t="s">
-        <v>2586</v>
+        <v>2614</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2587</v>
+        <v>2615</v>
       </c>
       <c r="G230" t="s">
-        <v>2588</v>
+        <v>2616</v>
       </c>
       <c r="H230"/>
       <c r="I230">
         <v>2</v>
       </c>
       <c r="J230" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>51078</v>
       </c>
       <c r="B231">
         <v>49923</v>
       </c>
       <c r="C231" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D231" t="s">
-        <v>2589</v>
+        <v>2617</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2590</v>
+        <v>2618</v>
       </c>
       <c r="G231" t="s">
-        <v>2591</v>
+        <v>2619</v>
       </c>
       <c r="H231"/>
       <c r="I231">
         <v>4</v>
       </c>
       <c r="J231" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>51077</v>
       </c>
       <c r="B232">
         <v>49923</v>
       </c>
       <c r="C232" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D232" t="s">
-        <v>2592</v>
+        <v>2620</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2593</v>
+        <v>2621</v>
       </c>
       <c r="G232" t="s">
-        <v>2594</v>
+        <v>2622</v>
       </c>
       <c r="H232"/>
       <c r="I232">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>50927</v>
       </c>
       <c r="B233">
         <v>50138</v>
       </c>
       <c r="C233" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D233" t="s">
-        <v>2595</v>
+        <v>2623</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2596</v>
+        <v>2624</v>
       </c>
       <c r="G233" t="s">
-        <v>2597</v>
+        <v>2625</v>
       </c>
       <c r="H233"/>
       <c r="I233">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J233" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>54656</v>
       </c>
       <c r="B234">
         <v>50138</v>
       </c>
       <c r="C234" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D234" t="s">
-        <v>2598</v>
+        <v>2626</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2599</v>
+        <v>2627</v>
       </c>
       <c r="G234" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H234"/>
       <c r="I234">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J234" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>50926</v>
       </c>
       <c r="B235">
         <v>50138</v>
       </c>
       <c r="C235" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D235" t="s">
-        <v>2600</v>
+        <v>2628</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2601</v>
+        <v>2629</v>
       </c>
       <c r="G235" t="s">
-        <v>2602</v>
+        <v>2630</v>
       </c>
       <c r="H235"/>
       <c r="I235">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J235" t="s">
-        <v>2603</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>54611</v>
       </c>
       <c r="B236">
         <v>50138</v>
       </c>
       <c r="C236" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D236" t="s">
-        <v>2604</v>
+        <v>2632</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
-        <v>2605</v>
+        <v>2633</v>
       </c>
       <c r="G236" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H236"/>
       <c r="I236">
         <v>33</v>
       </c>
       <c r="J236" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>51087</v>
       </c>
       <c r="B237">
         <v>50138</v>
       </c>
       <c r="C237" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D237" t="s">
-        <v>2595</v>
+        <v>2623</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2606</v>
+        <v>2634</v>
       </c>
       <c r="G237" t="s">
-        <v>2607</v>
+        <v>2635</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>1</v>
       </c>
       <c r="J237" t="s">
-        <v>2603</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>54450</v>
       </c>
       <c r="B238">
         <v>53171</v>
       </c>
       <c r="C238" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>2608</v>
+        <v>2636</v>
       </c>
       <c r="F238" t="s">
-        <v>2609</v>
+        <v>2637</v>
       </c>
       <c r="G238" t="s">
-        <v>2610</v>
+        <v>2638</v>
       </c>
       <c r="H238"/>
       <c r="I238">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J238" t="s">
-        <v>2611</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>52271</v>
       </c>
       <c r="B239">
         <v>50193</v>
       </c>
       <c r="C239" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D239"/>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2612</v>
+        <v>2640</v>
       </c>
       <c r="G239" t="s">
-        <v>2613</v>
+        <v>2641</v>
       </c>
       <c r="H239"/>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>50913</v>
       </c>
       <c r="B240">
         <v>50147</v>
       </c>
       <c r="C240" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D240"/>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>2614</v>
+        <v>2642</v>
       </c>
       <c r="G240" t="s">
-        <v>2615</v>
+        <v>2643</v>
       </c>
       <c r="H240"/>
       <c r="I240">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>50914</v>
       </c>
       <c r="B241">
         <v>50147</v>
       </c>
       <c r="C241" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D241" t="s">
-        <v>2616</v>
+        <v>2644</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
-        <v>2617</v>
+        <v>2645</v>
       </c>
       <c r="G241" t="s">
-        <v>2618</v>
+        <v>2646</v>
       </c>
       <c r="H241"/>
       <c r="I241">
         <v>4</v>
       </c>
       <c r="J241" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>54668</v>
       </c>
       <c r="B242">
         <v>50147</v>
       </c>
       <c r="C242" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D242" t="s">
-        <v>2619</v>
+        <v>2647</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>2620</v>
+        <v>2648</v>
       </c>
       <c r="G242" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H242"/>
       <c r="I242">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>54676</v>
       </c>
       <c r="B243">
         <v>50147</v>
       </c>
       <c r="C243" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D243" t="s">
-        <v>2621</v>
+        <v>2649</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>2622</v>
+        <v>2650</v>
       </c>
       <c r="G243" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H243"/>
       <c r="I243">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>52106</v>
       </c>
       <c r="B244">
         <v>49797</v>
       </c>
       <c r="C244" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D244" t="s">
-        <v>2623</v>
+        <v>2651</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
-        <v>2624</v>
+        <v>2652</v>
       </c>
       <c r="G244" t="s">
-        <v>2625</v>
+        <v>2653</v>
       </c>
       <c r="H244"/>
       <c r="I244">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>52101</v>
       </c>
       <c r="B245">
         <v>49797</v>
       </c>
       <c r="C245" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D245" t="s">
-        <v>2626</v>
+        <v>2654</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>2627</v>
+        <v>2655</v>
       </c>
       <c r="G245" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H245"/>
       <c r="I245">
         <v>3</v>
       </c>
       <c r="J245" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>52111</v>
       </c>
       <c r="B246">
         <v>49797</v>
       </c>
       <c r="C246" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D246" t="s">
-        <v>2628</v>
+        <v>2656</v>
       </c>
       <c r="E246"/>
       <c r="F246" t="s">
-        <v>2629</v>
+        <v>2657</v>
       </c>
       <c r="G246" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="H246"/>
       <c r="I246">
         <v>2</v>
       </c>
       <c r="J246" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>52116</v>
       </c>
       <c r="B247">
         <v>49797</v>
       </c>
       <c r="C247" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D247" t="s">
-        <v>2630</v>
+        <v>2658</v>
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
-        <v>2631</v>
+        <v>2659</v>
       </c>
       <c r="G247" t="s">
-        <v>2569</v>
+        <v>2597</v>
       </c>
       <c r="H247"/>
       <c r="I247">
         <v>3</v>
       </c>
       <c r="J247" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>54449</v>
       </c>
       <c r="B248">
         <v>53171</v>
       </c>
       <c r="C248" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>2632</v>
+        <v>2660</v>
       </c>
       <c r="F248" t="s">
-        <v>2633</v>
+        <v>2661</v>
       </c>
       <c r="G248" t="s">
-        <v>2634</v>
+        <v>2662</v>
       </c>
       <c r="H248"/>
       <c r="I248">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J248" t="s">
-        <v>2611</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>54494</v>
       </c>
       <c r="B249">
         <v>54493</v>
       </c>
       <c r="C249" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D249" t="s">
-        <v>2635</v>
+        <v>2663</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2636</v>
+        <v>2664</v>
       </c>
       <c r="G249" t="s">
-        <v>2637</v>
+        <v>2665</v>
       </c>
       <c r="H249"/>
       <c r="I249">
         <v>1</v>
       </c>
       <c r="J249" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
         <v>54655</v>
       </c>
       <c r="B250">
         <v>50151</v>
       </c>
       <c r="C250" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D250" t="s">
-        <v>2638</v>
+        <v>2666</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2639</v>
+        <v>2667</v>
       </c>
       <c r="G250" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H250"/>
       <c r="I250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>50936</v>
       </c>
       <c r="B251">
         <v>50151</v>
       </c>
       <c r="C251" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D251" t="s">
-        <v>2640</v>
+        <v>2668</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2641</v>
+        <v>2669</v>
       </c>
       <c r="G251" t="s">
-        <v>2642</v>
+        <v>2670</v>
       </c>
       <c r="H251"/>
       <c r="I251">
         <v>2</v>
       </c>
       <c r="J251" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
         <v>51374</v>
       </c>
       <c r="B252">
         <v>50151</v>
       </c>
       <c r="C252" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D252" t="s">
-        <v>2643</v>
+        <v>2671</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2644</v>
+        <v>2672</v>
       </c>
       <c r="G252" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H252"/>
       <c r="I252">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>50912</v>
       </c>
       <c r="B253">
         <v>50151</v>
       </c>
       <c r="C253" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D253" t="s">
-        <v>2645</v>
+        <v>2673</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2646</v>
+        <v>2674</v>
       </c>
       <c r="G253" t="s">
-        <v>2647</v>
+        <v>2675</v>
       </c>
       <c r="H253"/>
       <c r="I253">
         <v>2</v>
       </c>
       <c r="J253" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
         <v>54610</v>
       </c>
       <c r="B254">
         <v>49954</v>
       </c>
       <c r="C254" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D254" t="s">
-        <v>2048</v>
+        <v>2075</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
-        <v>2648</v>
+        <v>2676</v>
       </c>
       <c r="G254" t="s">
-        <v>2649</v>
+        <v>2677</v>
       </c>
       <c r="H254"/>
       <c r="I254">
         <v>1</v>
       </c>
       <c r="J254" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>50710</v>
       </c>
       <c r="B255">
         <v>49885</v>
       </c>
       <c r="C255" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>2650</v>
+        <v>2678</v>
       </c>
       <c r="F255" t="s">
         <v>305</v>
       </c>
       <c r="G255"/>
       <c r="H255"/>
       <c r="I255">
         <v>158</v>
       </c>
       <c r="J255" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>50711</v>
       </c>
       <c r="B256">
         <v>49885</v>
       </c>
       <c r="C256" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>2651</v>
+        <v>2679</v>
       </c>
       <c r="F256" t="s">
         <v>305</v>
       </c>
       <c r="G256"/>
       <c r="H256"/>
       <c r="I256">
         <v>151</v>
       </c>
       <c r="J256" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>50712</v>
       </c>
       <c r="B257">
         <v>49885</v>
       </c>
       <c r="C257" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>2652</v>
+        <v>2680</v>
       </c>
       <c r="F257" t="s">
         <v>305</v>
       </c>
       <c r="G257"/>
       <c r="H257"/>
       <c r="I257">
         <v>152</v>
       </c>
       <c r="J257" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
         <v>50713</v>
       </c>
       <c r="B258">
         <v>49885</v>
       </c>
       <c r="C258" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D258"/>
       <c r="E258" t="s">
-        <v>2653</v>
+        <v>2681</v>
       </c>
       <c r="F258" t="s">
         <v>305</v>
       </c>
       <c r="G258"/>
       <c r="H258"/>
       <c r="I258">
         <v>150</v>
       </c>
       <c r="J258" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>50714</v>
       </c>
       <c r="B259">
         <v>49885</v>
       </c>
       <c r="C259" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2654</v>
+        <v>2682</v>
       </c>
       <c r="F259" t="s">
         <v>305</v>
       </c>
       <c r="G259" t="s">
-        <v>2655</v>
+        <v>2683</v>
       </c>
       <c r="H259"/>
       <c r="I259">
         <v>148</v>
       </c>
       <c r="J259" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
         <v>50715</v>
       </c>
       <c r="B260">
         <v>49885</v>
       </c>
       <c r="C260" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2656</v>
+        <v>2684</v>
       </c>
       <c r="F260" t="s">
         <v>305</v>
       </c>
       <c r="G260" t="s">
-        <v>2655</v>
+        <v>2683</v>
       </c>
       <c r="H260"/>
       <c r="I260">
         <v>144</v>
       </c>
       <c r="J260" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
         <v>50716</v>
       </c>
       <c r="B261">
         <v>49885</v>
       </c>
       <c r="C261" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2657</v>
+        <v>2685</v>
       </c>
       <c r="F261" t="s">
         <v>305</v>
       </c>
       <c r="G261" t="s">
-        <v>2655</v>
+        <v>2683</v>
       </c>
       <c r="H261"/>
       <c r="I261">
         <v>150</v>
       </c>
       <c r="J261" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>50717</v>
       </c>
       <c r="B262">
         <v>49885</v>
       </c>
       <c r="C262" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>2658</v>
+        <v>2686</v>
       </c>
       <c r="F262" t="s">
         <v>305</v>
       </c>
       <c r="G262" t="s">
-        <v>2655</v>
+        <v>2683</v>
       </c>
       <c r="H262"/>
       <c r="I262">
         <v>144</v>
       </c>
       <c r="J262" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>54661</v>
       </c>
       <c r="B263">
         <v>54657</v>
       </c>
       <c r="C263" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D263" t="s">
-        <v>2659</v>
+        <v>2687</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>2660</v>
+        <v>2688</v>
       </c>
       <c r="G263" t="s">
-        <v>2661</v>
+        <v>2689</v>
       </c>
       <c r="H263"/>
       <c r="I263">
         <v>0</v>
       </c>
       <c r="J263" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>51218</v>
       </c>
       <c r="B264">
         <v>50176</v>
       </c>
       <c r="C264" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D264" t="s">
-        <v>2662</v>
+        <v>2690</v>
       </c>
       <c r="E264"/>
       <c r="F264" t="s">
-        <v>2663</v>
+        <v>2691</v>
       </c>
       <c r="G264" t="s">
-        <v>2664</v>
+        <v>2692</v>
       </c>
       <c r="H264"/>
       <c r="I264">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>54385</v>
       </c>
       <c r="B265">
         <v>53171</v>
       </c>
       <c r="C265" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>2665</v>
+        <v>2693</v>
       </c>
       <c r="F265" t="s">
-        <v>2666</v>
+        <v>2694</v>
       </c>
       <c r="G265" t="s">
-        <v>2667</v>
+        <v>2695</v>
       </c>
       <c r="H265"/>
       <c r="I265">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>51090</v>
       </c>
       <c r="B266">
         <v>49926</v>
       </c>
       <c r="C266" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D266"/>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2668</v>
+        <v>2696</v>
       </c>
       <c r="G266" t="s">
-        <v>2669</v>
+        <v>2697</v>
       </c>
       <c r="H266"/>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>51088</v>
       </c>
       <c r="B267">
         <v>49926</v>
       </c>
       <c r="C267" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D267" t="s">
-        <v>2670</v>
+        <v>2698</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2671</v>
+        <v>2699</v>
       </c>
       <c r="G267" t="s">
-        <v>2672</v>
+        <v>2700</v>
       </c>
       <c r="H267"/>
       <c r="I267">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>51089</v>
       </c>
       <c r="B268">
         <v>49926</v>
       </c>
       <c r="C268" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D268" t="s">
-        <v>2673</v>
+        <v>2701</v>
       </c>
       <c r="E268" t="s">
-        <v>2674</v>
+        <v>2702</v>
       </c>
       <c r="F268" t="s">
-        <v>2675</v>
+        <v>2703</v>
       </c>
       <c r="G268" t="s">
-        <v>2676</v>
+        <v>2704</v>
       </c>
       <c r="H268"/>
       <c r="I268">
-        <v>2610</v>
+        <v>2703</v>
       </c>
       <c r="J268" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>51022</v>
       </c>
       <c r="B269">
         <v>50207</v>
       </c>
       <c r="C269" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D269" t="s">
-        <v>2463</v>
+        <v>2491</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2677</v>
+        <v>2705</v>
       </c>
       <c r="G269" t="s">
-        <v>2678</v>
+        <v>2706</v>
       </c>
       <c r="H269"/>
       <c r="I269">
         <v>4</v>
       </c>
       <c r="J269" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>51079</v>
       </c>
       <c r="B270">
         <v>49923</v>
       </c>
       <c r="C270" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D270" t="s">
-        <v>2679</v>
+        <v>2707</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2680</v>
+        <v>2708</v>
       </c>
       <c r="G270" t="s">
-        <v>2681</v>
+        <v>2709</v>
       </c>
       <c r="H270"/>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>52051</v>
       </c>
       <c r="B271">
         <v>49858</v>
       </c>
       <c r="C271" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D271" t="s">
-        <v>2682</v>
+        <v>2710</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2683</v>
+        <v>2711</v>
       </c>
       <c r="G271" t="s">
-        <v>2684</v>
+        <v>2712</v>
       </c>
       <c r="H271"/>
       <c r="I271">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J271" t="s">
-        <v>2685</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>50937</v>
       </c>
       <c r="B272">
         <v>50151</v>
       </c>
       <c r="C272" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D272"/>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2686</v>
+        <v>2714</v>
       </c>
       <c r="G272" t="s">
-        <v>2687</v>
+        <v>2715</v>
       </c>
       <c r="H272"/>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>54677</v>
       </c>
       <c r="B273">
         <v>50193</v>
       </c>
       <c r="C273" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D273" t="s">
-        <v>2688</v>
+        <v>2716</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2689</v>
+        <v>2717</v>
       </c>
       <c r="G273" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H273"/>
       <c r="I273">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>50863</v>
       </c>
       <c r="B274">
         <v>50159</v>
       </c>
       <c r="C274" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D274" t="s">
-        <v>2690</v>
+        <v>2718</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2691</v>
+        <v>2719</v>
       </c>
       <c r="G274" t="s">
-        <v>2692</v>
+        <v>2720</v>
       </c>
       <c r="H274"/>
       <c r="I274">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J274" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>50997</v>
       </c>
       <c r="B275">
         <v>50176</v>
       </c>
       <c r="C275" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D275" t="s">
-        <v>2693</v>
+        <v>2721</v>
       </c>
       <c r="E275"/>
       <c r="F275" t="s">
-        <v>2694</v>
+        <v>2722</v>
       </c>
       <c r="G275" t="s">
-        <v>2695</v>
+        <v>2723</v>
       </c>
       <c r="H275"/>
       <c r="I275">
         <v>4</v>
       </c>
       <c r="J275" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>50996</v>
       </c>
       <c r="B276">
         <v>50176</v>
       </c>
       <c r="C276" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D276" t="s">
-        <v>2696</v>
+        <v>2724</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
-        <v>2697</v>
+        <v>2725</v>
       </c>
       <c r="G276" t="s">
-        <v>2698</v>
+        <v>2726</v>
       </c>
       <c r="H276"/>
       <c r="I276">
         <v>3</v>
       </c>
       <c r="J276" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>50995</v>
       </c>
       <c r="B277">
         <v>50176</v>
       </c>
       <c r="C277" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D277" t="s">
-        <v>2699</v>
+        <v>2727</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
-        <v>2700</v>
+        <v>2728</v>
       </c>
       <c r="G277" t="s">
-        <v>2701</v>
+        <v>2729</v>
       </c>
       <c r="H277"/>
       <c r="I277">
         <v>2</v>
       </c>
       <c r="J277" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
         <v>51074</v>
       </c>
       <c r="B278">
         <v>50208</v>
       </c>
       <c r="C278" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D278" t="s">
-        <v>2702</v>
+        <v>2730</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
-        <v>2703</v>
+        <v>2731</v>
       </c>
       <c r="G278" t="s">
-        <v>2704</v>
+        <v>2732</v>
       </c>
       <c r="H278"/>
       <c r="I278">
         <v>1</v>
       </c>
       <c r="J278" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>51075</v>
       </c>
       <c r="B279">
         <v>49923</v>
       </c>
       <c r="C279" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D279" t="s">
-        <v>2702</v>
+        <v>2730</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
-        <v>2703</v>
+        <v>2731</v>
       </c>
       <c r="G279" t="s">
-        <v>2704</v>
+        <v>2732</v>
       </c>
       <c r="H279"/>
       <c r="I279">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
         <v>54667</v>
       </c>
       <c r="B280">
         <v>54649</v>
       </c>
       <c r="C280" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D280" t="s">
-        <v>2705</v>
+        <v>2733</v>
       </c>
       <c r="E280"/>
       <c r="F280" t="s">
-        <v>2706</v>
+        <v>2734</v>
       </c>
       <c r="G280" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="H280"/>
       <c r="I280">
         <v>2</v>
       </c>
       <c r="J280" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>54651</v>
       </c>
       <c r="B281">
         <v>54649</v>
       </c>
       <c r="C281" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D281" t="s">
-        <v>2707</v>
+        <v>2735</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2708</v>
+        <v>2736</v>
       </c>
       <c r="G281" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="H281"/>
       <c r="I281">
         <v>5</v>
       </c>
       <c r="J281" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>52226</v>
       </c>
       <c r="B282">
         <v>49807</v>
       </c>
       <c r="C282" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
       <c r="D282"/>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2709</v>
+        <v>2737</v>
       </c>
       <c r="G282" t="s">
-        <v>2710</v>
+        <v>2738</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>51065</v>
       </c>
       <c r="B283">
         <v>50207</v>
       </c>
       <c r="C283" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D283" t="s">
-        <v>2463</v>
+        <v>2491</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2711</v>
+        <v>2739</v>
       </c>
       <c r="G283" t="s">
-        <v>2712</v>
+        <v>2740</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
         <v>51317</v>
       </c>
       <c r="B284">
         <v>50162</v>
       </c>
       <c r="C284" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="D284" t="s">
-        <v>2713</v>
+        <v>2741</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2714</v>
+        <v>2742</v>
       </c>
       <c r="G284" t="s">
-        <v>2715</v>
+        <v>2743</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
         <v>53596</v>
       </c>
       <c r="B285">
         <v>53386</v>
       </c>
       <c r="C285" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
-        <v>2716</v>
+        <v>2744</v>
       </c>
       <c r="F285" t="s">
-        <v>2717</v>
+        <v>2745</v>
       </c>
       <c r="G285" t="s">
-        <v>2718</v>
+        <v>2746</v>
       </c>
       <c r="H285"/>
       <c r="I285">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J285" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>53601</v>
       </c>
       <c r="B286">
         <v>53386</v>
       </c>
       <c r="C286" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D286" t="s">
-        <v>2719</v>
+        <v>2747</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2720</v>
+        <v>2748</v>
       </c>
       <c r="G286" t="s">
-        <v>2721</v>
+        <v>2749</v>
       </c>
       <c r="H286"/>
       <c r="I286">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J286" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
         <v>52136</v>
       </c>
       <c r="B287">
         <v>49799</v>
       </c>
       <c r="C287" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D287" t="s">
-        <v>2722</v>
+        <v>2750</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2723</v>
+        <v>2751</v>
       </c>
       <c r="G287" t="s">
-        <v>2724</v>
+        <v>2752</v>
       </c>
       <c r="H287"/>
       <c r="I287">
         <v>3</v>
       </c>
       <c r="J287" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
         <v>50953</v>
       </c>
       <c r="B288">
         <v>50164</v>
       </c>
       <c r="C288" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
       <c r="D288" t="s">
-        <v>2725</v>
+        <v>2753</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>2726</v>
+        <v>2754</v>
       </c>
       <c r="G288" t="s">
-        <v>2727</v>
+        <v>2755</v>
       </c>
       <c r="H288"/>
       <c r="I288">
         <v>6</v>
       </c>
       <c r="J288" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
         <v>52076</v>
       </c>
       <c r="B289">
         <v>49801</v>
       </c>
       <c r="C289" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D289" t="s">
-        <v>2728</v>
+        <v>2756</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
         <v>96</v>
       </c>
       <c r="G289" t="s">
-        <v>2729</v>
+        <v>2757</v>
       </c>
       <c r="H289"/>
       <c r="I289">
         <v>15</v>
       </c>
       <c r="J289" t="s">
-        <v>2730</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
         <v>52081</v>
       </c>
       <c r="B290">
         <v>49801</v>
       </c>
       <c r="C290" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="D290" t="s">
-        <v>2731</v>
+        <v>2759</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
         <v>96</v>
       </c>
       <c r="G290" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>12</v>
       </c>
       <c r="J290" t="s">
-        <v>2730</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
         <v>52141</v>
       </c>
       <c r="B291">
         <v>49799</v>
       </c>
       <c r="C291" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="D291" t="s">
-        <v>2732</v>
+        <v>2760</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2733</v>
+        <v>2761</v>
       </c>
       <c r="G291" t="s">
-        <v>2734</v>
+        <v>2762</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>3</v>
       </c>
       <c r="J291" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
         <v>54752</v>
       </c>
       <c r="B292">
         <v>54649</v>
       </c>
       <c r="C292" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
       <c r="D292" t="s">
-        <v>2735</v>
+        <v>2763</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2736</v>
+        <v>2764</v>
       </c>
       <c r="G292" t="s">
-        <v>2737</v>
+        <v>2765</v>
       </c>
       <c r="H292"/>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>539</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -42754,2172 +43202,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="M1" t="s">
-        <v>953</v>
+        <v>965</v>
       </c>
       <c r="N1" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="O1" t="s">
-        <v>3178</v>
+        <v>3206</v>
       </c>
       <c r="P1" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="Q1" t="s">
-        <v>3187</v>
+        <v>3215</v>
       </c>
       <c r="R1" t="s">
-        <v>3188</v>
+        <v>3216</v>
       </c>
       <c r="S1" t="s">
-        <v>3190</v>
+        <v>3218</v>
       </c>
       <c r="T1" t="s">
-        <v>3192</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>793</v>
       </c>
       <c r="C2" t="s">
-        <v>2738</v>
+        <v>2766</v>
       </c>
       <c r="D2" t="s">
-        <v>2741</v>
+        <v>2769</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>296</v>
       </c>
       <c r="G2" t="s">
-        <v>2905</v>
+        <v>2933</v>
       </c>
       <c r="H2" t="s">
-        <v>2912</v>
+        <v>2940</v>
       </c>
       <c r="I2" t="s">
-        <v>2930</v>
+        <v>2958</v>
       </c>
       <c r="J2" t="s">
         <v>330</v>
       </c>
       <c r="K2" t="s">
-        <v>3007</v>
+        <v>3035</v>
       </c>
       <c r="L2" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="M2" t="s">
-        <v>3173</v>
+        <v>3201</v>
       </c>
       <c r="N2" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="O2" t="s">
-        <v>3179</v>
+        <v>3207</v>
       </c>
       <c r="P2" t="s">
-        <v>3182</v>
+        <v>3210</v>
       </c>
       <c r="Q2" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
       <c r="R2" t="s">
-        <v>2381</v>
+        <v>2409</v>
       </c>
       <c r="S2" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="T2" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>399</v>
       </c>
       <c r="D3" t="s">
-        <v>2742</v>
+        <v>2770</v>
       </c>
       <c r="E3" t="s">
         <v>115</v>
       </c>
       <c r="F3" t="s">
         <v>123</v>
       </c>
       <c r="G3" t="s">
         <v>362</v>
       </c>
       <c r="H3" t="s">
-        <v>2913</v>
+        <v>2941</v>
       </c>
       <c r="I3" t="s">
         <v>238</v>
       </c>
       <c r="J3" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="K3" t="s">
-        <v>3008</v>
+        <v>3036</v>
       </c>
       <c r="L3" t="s">
-        <v>3172</v>
+        <v>3200</v>
       </c>
       <c r="M3" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="N3" t="s">
-        <v>3175</v>
+        <v>3203</v>
       </c>
       <c r="O3" t="s">
-        <v>3180</v>
+        <v>3208</v>
       </c>
       <c r="P3" t="s">
-        <v>3183</v>
+        <v>3211</v>
       </c>
       <c r="Q3" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="R3" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="S3" t="s">
-        <v>3191</v>
+        <v>3219</v>
       </c>
       <c r="T3" t="s">
-        <v>1861</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>97</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>2743</v>
+        <v>2771</v>
       </c>
       <c r="E4" t="s">
         <v>251</v>
       </c>
       <c r="F4" t="s">
-        <v>2902</v>
+        <v>2930</v>
       </c>
       <c r="G4" t="s">
-        <v>2906</v>
+        <v>2934</v>
       </c>
       <c r="H4" t="s">
-        <v>2914</v>
+        <v>2942</v>
       </c>
       <c r="I4" t="s">
-        <v>2931</v>
+        <v>2959</v>
       </c>
       <c r="J4" t="s">
-        <v>2956</v>
+        <v>2984</v>
       </c>
       <c r="K4" t="s">
-        <v>3009</v>
+        <v>3037</v>
       </c>
       <c r="M4" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="N4" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="O4" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="P4" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="Q4" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
       <c r="R4" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>2744</v>
+        <v>2772</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
         <v>199</v>
       </c>
       <c r="G5" t="s">
-        <v>2907</v>
+        <v>2935</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>2932</v>
+        <v>2960</v>
       </c>
       <c r="J5" t="s">
-        <v>2957</v>
+        <v>2985</v>
       </c>
       <c r="K5" t="s">
-        <v>3010</v>
+        <v>3038</v>
       </c>
       <c r="M5" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="N5" t="s">
-        <v>3176</v>
+        <v>3204</v>
       </c>
       <c r="O5" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="P5" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="Q5" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="R5" t="s">
-        <v>2561</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>705</v>
       </c>
       <c r="D6" t="s">
-        <v>2745</v>
+        <v>2773</v>
       </c>
       <c r="E6" t="s">
         <v>104</v>
       </c>
       <c r="F6" t="s">
         <v>657</v>
       </c>
       <c r="G6" t="s">
-        <v>2908</v>
+        <v>2936</v>
       </c>
       <c r="H6" t="s">
-        <v>2915</v>
+        <v>2943</v>
       </c>
       <c r="I6" t="s">
-        <v>2933</v>
+        <v>2961</v>
       </c>
       <c r="J6" t="s">
-        <v>2958</v>
+        <v>2986</v>
       </c>
       <c r="K6" t="s">
-        <v>3011</v>
+        <v>3039</v>
       </c>
       <c r="M6" t="s">
-        <v>3174</v>
+        <v>3202</v>
       </c>
       <c r="N6" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="P6" t="s">
-        <v>3184</v>
+        <v>3212</v>
       </c>
       <c r="Q6" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
       <c r="R6" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>316</v>
       </c>
       <c r="D7" t="s">
-        <v>2746</v>
+        <v>2774</v>
       </c>
       <c r="E7" t="s">
         <v>492</v>
       </c>
       <c r="F7" t="s">
-        <v>2903</v>
+        <v>2931</v>
       </c>
       <c r="G7" t="s">
-        <v>2909</v>
+        <v>2937</v>
       </c>
       <c r="H7" t="s">
-        <v>2916</v>
+        <v>2944</v>
       </c>
       <c r="I7" t="s">
-        <v>2934</v>
+        <v>2962</v>
       </c>
       <c r="J7" t="s">
         <v>370</v>
       </c>
       <c r="K7" t="s">
-        <v>2930</v>
+        <v>2958</v>
       </c>
       <c r="M7" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="N7" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="P7" t="s">
-        <v>3185</v>
+        <v>3213</v>
       </c>
       <c r="R7" t="s">
-        <v>3189</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>2739</v>
+        <v>2767</v>
       </c>
       <c r="D8" t="s">
-        <v>2747</v>
+        <v>2775</v>
       </c>
       <c r="F8" t="s">
         <v>105</v>
       </c>
       <c r="G8" t="s">
         <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>2917</v>
+        <v>2945</v>
       </c>
       <c r="I8" t="s">
-        <v>2935</v>
+        <v>2963</v>
       </c>
       <c r="J8" t="s">
-        <v>2959</v>
+        <v>2987</v>
       </c>
       <c r="K8" t="s">
         <v>238</v>
       </c>
       <c r="N8" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="P8" t="s">
-        <v>3186</v>
+        <v>3214</v>
       </c>
       <c r="R8" t="s">
-        <v>2308</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>375</v>
       </c>
       <c r="D9" t="s">
-        <v>2748</v>
+        <v>2776</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>2910</v>
+        <v>2938</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>2936</v>
+        <v>2964</v>
       </c>
       <c r="J9" t="s">
-        <v>2960</v>
+        <v>2988</v>
       </c>
       <c r="K9" t="s">
-        <v>3012</v>
+        <v>3040</v>
       </c>
       <c r="N9" t="s">
         <v>98</v>
       </c>
       <c r="P9" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="R9" t="s">
-        <v>2075</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>114</v>
       </c>
       <c r="D10" t="s">
-        <v>2749</v>
+        <v>2777</v>
       </c>
       <c r="F10" t="s">
         <v>380</v>
       </c>
       <c r="G10" t="s">
-        <v>2911</v>
+        <v>2939</v>
       </c>
       <c r="H10" t="s">
         <v>337</v>
       </c>
       <c r="I10" t="s">
-        <v>2937</v>
+        <v>2965</v>
       </c>
       <c r="J10" t="s">
-        <v>2961</v>
+        <v>2989</v>
       </c>
       <c r="K10" t="s">
-        <v>3013</v>
+        <v>3041</v>
       </c>
       <c r="N10" t="s">
-        <v>3177</v>
+        <v>3205</v>
       </c>
       <c r="R10" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2740</v>
+        <v>2768</v>
       </c>
       <c r="D11" t="s">
-        <v>2750</v>
+        <v>2778</v>
       </c>
       <c r="F11" t="s">
-        <v>2904</v>
+        <v>2932</v>
       </c>
       <c r="H11" t="s">
         <v>237</v>
       </c>
       <c r="I11" t="s">
-        <v>2938</v>
+        <v>2966</v>
       </c>
       <c r="J11" t="s">
-        <v>2962</v>
+        <v>2990</v>
       </c>
       <c r="K11" t="s">
-        <v>3014</v>
+        <v>3042</v>
       </c>
       <c r="R11" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2751</v>
+        <v>2779</v>
       </c>
       <c r="F12" t="s">
         <v>83</v>
       </c>
       <c r="H12" t="s">
-        <v>2918</v>
+        <v>2946</v>
       </c>
       <c r="I12" t="s">
         <v>362</v>
       </c>
       <c r="J12" t="s">
-        <v>2963</v>
+        <v>2991</v>
       </c>
       <c r="K12" t="s">
-        <v>3015</v>
+        <v>3043</v>
       </c>
       <c r="R12" t="s">
-        <v>2040</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>2752</v>
+        <v>2780</v>
       </c>
       <c r="H13" t="s">
-        <v>2919</v>
+        <v>2947</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>2964</v>
+        <v>2992</v>
       </c>
       <c r="K13" t="s">
-        <v>3016</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>2753</v>
+        <v>2781</v>
       </c>
       <c r="H14" t="s">
         <v>806</v>
       </c>
       <c r="I14" t="s">
-        <v>2939</v>
+        <v>2967</v>
       </c>
       <c r="J14" t="s">
-        <v>2965</v>
+        <v>2993</v>
       </c>
       <c r="K14" t="s">
-        <v>3017</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2754</v>
+        <v>2782</v>
       </c>
       <c r="H15" t="s">
-        <v>2920</v>
+        <v>2948</v>
       </c>
       <c r="I15" t="s">
         <v>245</v>
       </c>
       <c r="J15" t="s">
-        <v>2966</v>
+        <v>2994</v>
       </c>
       <c r="K15" t="s">
-        <v>3018</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2755</v>
+        <v>2783</v>
       </c>
       <c r="H16" t="s">
-        <v>2921</v>
+        <v>2949</v>
       </c>
       <c r="I16" t="s">
         <v>388</v>
       </c>
       <c r="J16" t="s">
-        <v>2967</v>
+        <v>2995</v>
       </c>
       <c r="K16" t="s">
-        <v>3019</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2756</v>
+        <v>2784</v>
       </c>
       <c r="H17" t="s">
         <v>348</v>
       </c>
       <c r="I17" t="s">
-        <v>2940</v>
+        <v>2968</v>
       </c>
       <c r="J17" t="s">
-        <v>2968</v>
+        <v>2996</v>
       </c>
       <c r="K17" t="s">
-        <v>2932</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2757</v>
+        <v>2785</v>
       </c>
       <c r="H18" t="s">
         <v>358</v>
       </c>
       <c r="I18" t="s">
         <v>192</v>
       </c>
       <c r="J18" t="s">
-        <v>2969</v>
+        <v>2997</v>
       </c>
       <c r="K18" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2758</v>
+        <v>2786</v>
       </c>
       <c r="H19" t="s">
-        <v>2922</v>
+        <v>2950</v>
       </c>
       <c r="I19" t="s">
         <v>669</v>
       </c>
       <c r="J19" t="s">
-        <v>2970</v>
+        <v>2998</v>
       </c>
       <c r="K19" t="s">
-        <v>3020</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2759</v>
+        <v>2787</v>
       </c>
       <c r="H20" t="s">
-        <v>2923</v>
+        <v>2951</v>
       </c>
       <c r="I20" t="s">
         <v>813</v>
       </c>
       <c r="J20" t="s">
-        <v>2971</v>
+        <v>2999</v>
       </c>
       <c r="K20" t="s">
-        <v>3021</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2760</v>
+        <v>2788</v>
       </c>
       <c r="H21" t="s">
-        <v>2924</v>
+        <v>2952</v>
       </c>
       <c r="I21" t="s">
-        <v>2941</v>
+        <v>2969</v>
       </c>
       <c r="J21" t="s">
-        <v>2972</v>
+        <v>3000</v>
       </c>
       <c r="K21" t="s">
-        <v>3022</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2761</v>
+        <v>2789</v>
       </c>
       <c r="H22" t="s">
-        <v>2925</v>
+        <v>2953</v>
       </c>
       <c r="I22" t="s">
-        <v>2942</v>
+        <v>2970</v>
       </c>
       <c r="J22" t="s">
         <v>764</v>
       </c>
       <c r="K22" t="s">
-        <v>3023</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2762</v>
+        <v>2790</v>
       </c>
       <c r="H23" t="s">
-        <v>2926</v>
+        <v>2954</v>
       </c>
       <c r="I23" t="s">
         <v>264</v>
       </c>
       <c r="J23" t="s">
-        <v>2973</v>
+        <v>3001</v>
       </c>
       <c r="K23" t="s">
-        <v>3024</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2763</v>
+        <v>2791</v>
       </c>
       <c r="H24" t="s">
-        <v>2927</v>
+        <v>2955</v>
       </c>
       <c r="I24" t="s">
-        <v>2943</v>
+        <v>2971</v>
       </c>
       <c r="J24" t="s">
-        <v>2974</v>
+        <v>3002</v>
       </c>
       <c r="K24" t="s">
-        <v>3025</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2764</v>
+        <v>2792</v>
       </c>
       <c r="H25" t="s">
         <v>211</v>
       </c>
       <c r="I25" t="s">
         <v>85</v>
       </c>
       <c r="J25" t="s">
-        <v>2975</v>
+        <v>3003</v>
       </c>
       <c r="K25" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2765</v>
+        <v>2793</v>
       </c>
       <c r="H26" t="s">
-        <v>2928</v>
+        <v>2956</v>
       </c>
       <c r="I26" t="s">
-        <v>2944</v>
+        <v>2972</v>
       </c>
       <c r="J26" t="s">
-        <v>2976</v>
+        <v>3004</v>
       </c>
       <c r="K26" t="s">
-        <v>3026</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2766</v>
+        <v>2794</v>
       </c>
       <c r="H27" t="s">
-        <v>2929</v>
+        <v>2957</v>
       </c>
       <c r="I27" t="s">
         <v>329</v>
       </c>
       <c r="J27" t="s">
-        <v>2977</v>
+        <v>3005</v>
       </c>
       <c r="K27" t="s">
-        <v>3027</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2767</v>
+        <v>2795</v>
       </c>
       <c r="H28" t="s">
         <v>715</v>
       </c>
       <c r="I28" t="s">
-        <v>2945</v>
+        <v>2973</v>
       </c>
       <c r="J28" t="s">
-        <v>2978</v>
+        <v>3006</v>
       </c>
       <c r="K28" t="s">
-        <v>3028</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2768</v>
+        <v>2796</v>
       </c>
       <c r="I29" t="s">
-        <v>2946</v>
+        <v>2974</v>
       </c>
       <c r="J29" t="s">
-        <v>2979</v>
+        <v>3007</v>
       </c>
       <c r="K29" t="s">
-        <v>3029</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2769</v>
+        <v>2797</v>
       </c>
       <c r="I30" t="s">
-        <v>2947</v>
+        <v>2975</v>
       </c>
       <c r="J30" t="s">
         <v>814</v>
       </c>
       <c r="K30" t="s">
-        <v>3030</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2770</v>
+        <v>2798</v>
       </c>
       <c r="I31" t="s">
-        <v>2948</v>
+        <v>2976</v>
       </c>
       <c r="J31" t="s">
-        <v>2980</v>
+        <v>3008</v>
       </c>
       <c r="K31" t="s">
-        <v>3031</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2771</v>
+        <v>2799</v>
       </c>
       <c r="I32" t="s">
-        <v>2949</v>
+        <v>2977</v>
       </c>
       <c r="J32" t="s">
-        <v>2981</v>
+        <v>3009</v>
       </c>
       <c r="K32" t="s">
-        <v>3032</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2772</v>
+        <v>2800</v>
       </c>
       <c r="I33" t="s">
-        <v>2950</v>
+        <v>2978</v>
       </c>
       <c r="J33" t="s">
-        <v>2982</v>
+        <v>3010</v>
       </c>
       <c r="K33" t="s">
-        <v>3033</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2773</v>
+        <v>2801</v>
       </c>
       <c r="I34" t="s">
         <v>428</v>
       </c>
       <c r="J34" t="s">
         <v>265</v>
       </c>
       <c r="K34" t="s">
-        <v>3034</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2774</v>
+        <v>2802</v>
       </c>
       <c r="I35" t="s">
-        <v>2951</v>
+        <v>2979</v>
       </c>
       <c r="J35" t="s">
-        <v>2983</v>
+        <v>3011</v>
       </c>
       <c r="K35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2775</v>
+        <v>2803</v>
       </c>
       <c r="I36" t="s">
         <v>291</v>
       </c>
       <c r="J36" t="s">
-        <v>2984</v>
+        <v>3012</v>
       </c>
       <c r="K36" t="s">
-        <v>3035</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>2776</v>
+        <v>2804</v>
       </c>
       <c r="I37" t="s">
-        <v>2952</v>
+        <v>2980</v>
       </c>
       <c r="J37" t="s">
-        <v>2985</v>
+        <v>3013</v>
       </c>
       <c r="K37" t="s">
-        <v>3036</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2777</v>
+        <v>2805</v>
       </c>
       <c r="I38" t="s">
-        <v>2953</v>
+        <v>2981</v>
       </c>
       <c r="J38" t="s">
-        <v>2986</v>
+        <v>3014</v>
       </c>
       <c r="K38" t="s">
-        <v>3037</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2778</v>
+        <v>2806</v>
       </c>
       <c r="I39" t="s">
-        <v>2954</v>
+        <v>2982</v>
       </c>
       <c r="J39" t="s">
-        <v>2987</v>
+        <v>3015</v>
       </c>
       <c r="K39" t="s">
-        <v>3038</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2779</v>
+        <v>2807</v>
       </c>
       <c r="I40" t="s">
-        <v>2910</v>
+        <v>2938</v>
       </c>
       <c r="J40" t="s">
-        <v>2988</v>
+        <v>3016</v>
       </c>
       <c r="K40" t="s">
-        <v>3039</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2780</v>
+        <v>2808</v>
       </c>
       <c r="I41" t="s">
-        <v>2955</v>
+        <v>2983</v>
       </c>
       <c r="J41" t="s">
         <v>62</v>
       </c>
       <c r="K41" t="s">
-        <v>3040</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2781</v>
+        <v>2809</v>
       </c>
       <c r="J42" t="s">
-        <v>2989</v>
+        <v>3017</v>
       </c>
       <c r="K42" t="s">
-        <v>3041</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2782</v>
+        <v>2810</v>
       </c>
       <c r="J43" t="s">
-        <v>2990</v>
+        <v>3018</v>
       </c>
       <c r="K43" t="s">
-        <v>3042</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2783</v>
+        <v>2811</v>
       </c>
       <c r="J44" t="s">
-        <v>2991</v>
+        <v>3019</v>
       </c>
       <c r="K44" t="s">
-        <v>3043</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2784</v>
+        <v>2812</v>
       </c>
       <c r="J45" t="s">
-        <v>2992</v>
+        <v>3020</v>
       </c>
       <c r="K45" t="s">
-        <v>3044</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2785</v>
+        <v>2813</v>
       </c>
       <c r="J46" t="s">
         <v>129</v>
       </c>
       <c r="K46" t="s">
-        <v>3045</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2786</v>
+        <v>2814</v>
       </c>
       <c r="J47" t="s">
-        <v>2993</v>
+        <v>3021</v>
       </c>
       <c r="K47" t="s">
-        <v>3046</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2787</v>
+        <v>2815</v>
       </c>
       <c r="J48" t="s">
-        <v>2994</v>
+        <v>3022</v>
       </c>
       <c r="K48" t="s">
-        <v>3047</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2788</v>
+        <v>2816</v>
       </c>
       <c r="J49" t="s">
-        <v>2995</v>
+        <v>3023</v>
       </c>
       <c r="K49" t="s">
-        <v>3048</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2789</v>
+        <v>2817</v>
       </c>
       <c r="J50" t="s">
-        <v>2996</v>
+        <v>3024</v>
       </c>
       <c r="K50" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2790</v>
+        <v>2818</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>3049</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2791</v>
+        <v>2819</v>
       </c>
       <c r="J52" t="s">
-        <v>2997</v>
+        <v>3025</v>
       </c>
       <c r="K52" t="s">
-        <v>3050</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2792</v>
+        <v>2820</v>
       </c>
       <c r="J53" t="s">
-        <v>2998</v>
+        <v>3026</v>
       </c>
       <c r="K53" t="s">
-        <v>3051</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2793</v>
+        <v>2821</v>
       </c>
       <c r="J54" t="s">
-        <v>2999</v>
+        <v>3027</v>
       </c>
       <c r="K54" t="s">
-        <v>3052</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2794</v>
+        <v>2822</v>
       </c>
       <c r="J55" t="s">
-        <v>3000</v>
+        <v>3028</v>
       </c>
       <c r="K55" t="s">
-        <v>3053</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2795</v>
+        <v>2823</v>
       </c>
       <c r="J56" t="s">
-        <v>3001</v>
+        <v>3029</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2796</v>
+        <v>2824</v>
       </c>
       <c r="J57" t="s">
-        <v>3002</v>
+        <v>3030</v>
       </c>
       <c r="K57" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2797</v>
+        <v>2825</v>
       </c>
       <c r="J58" t="s">
         <v>239</v>
       </c>
       <c r="K58" t="s">
-        <v>3054</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2798</v>
+        <v>2826</v>
       </c>
       <c r="J59" t="s">
-        <v>3003</v>
+        <v>3031</v>
       </c>
       <c r="K59" t="s">
-        <v>3055</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2799</v>
+        <v>2827</v>
       </c>
       <c r="J60" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="K60" t="s">
-        <v>3056</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2800</v>
+        <v>2828</v>
       </c>
       <c r="J61" t="s">
-        <v>3004</v>
+        <v>3032</v>
       </c>
       <c r="K61" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2801</v>
+        <v>2829</v>
       </c>
       <c r="J62" t="s">
-        <v>3005</v>
+        <v>3033</v>
       </c>
       <c r="K62" t="s">
-        <v>3057</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2802</v>
+        <v>2830</v>
       </c>
       <c r="J63" t="s">
-        <v>3006</v>
+        <v>3034</v>
       </c>
       <c r="K63" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2803</v>
+        <v>2831</v>
       </c>
       <c r="J64" t="s">
         <v>76</v>
       </c>
       <c r="K64" t="s">
-        <v>3058</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2804</v>
+        <v>2832</v>
       </c>
       <c r="K65" t="s">
-        <v>3059</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2805</v>
+        <v>2833</v>
       </c>
       <c r="K66" t="s">
-        <v>3060</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2806</v>
+        <v>2834</v>
       </c>
       <c r="K67" t="s">
-        <v>3061</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2807</v>
+        <v>2835</v>
       </c>
       <c r="K68" t="s">
-        <v>3062</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2808</v>
+        <v>2836</v>
       </c>
       <c r="K69" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2809</v>
+        <v>2837</v>
       </c>
       <c r="K70" t="s">
-        <v>3063</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2810</v>
+        <v>2838</v>
       </c>
       <c r="K71" t="s">
-        <v>3064</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2811</v>
+        <v>2839</v>
       </c>
       <c r="K72" t="s">
-        <v>3065</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2812</v>
+        <v>2840</v>
       </c>
       <c r="K73" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2813</v>
+        <v>2841</v>
       </c>
       <c r="K74" t="s">
-        <v>3066</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2814</v>
+        <v>2842</v>
       </c>
       <c r="K75" t="s">
-        <v>3067</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2815</v>
+        <v>2843</v>
       </c>
       <c r="K76" t="s">
-        <v>3068</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2816</v>
+        <v>2844</v>
       </c>
       <c r="K77" t="s">
-        <v>3069</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2817</v>
+        <v>2845</v>
       </c>
       <c r="K78" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2818</v>
+        <v>2846</v>
       </c>
       <c r="K79" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2819</v>
+        <v>2847</v>
       </c>
       <c r="K80" t="s">
-        <v>3070</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2820</v>
+        <v>2848</v>
       </c>
       <c r="K81" t="s">
-        <v>3071</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2821</v>
+        <v>2849</v>
       </c>
       <c r="K82" t="s">
-        <v>3072</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2822</v>
+        <v>2850</v>
       </c>
       <c r="K83" t="s">
-        <v>3073</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2823</v>
+        <v>2851</v>
       </c>
       <c r="K84" t="s">
-        <v>3074</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2824</v>
+        <v>2852</v>
       </c>
       <c r="K85" t="s">
-        <v>2942</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2825</v>
+        <v>2853</v>
       </c>
       <c r="K86" t="s">
-        <v>3075</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2826</v>
+        <v>2854</v>
       </c>
       <c r="K87" t="s">
-        <v>3076</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2827</v>
+        <v>2855</v>
       </c>
       <c r="K88" t="s">
-        <v>3077</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2828</v>
+        <v>2856</v>
       </c>
       <c r="K89" t="s">
-        <v>3078</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2829</v>
+        <v>2857</v>
       </c>
       <c r="K90" t="s">
-        <v>3079</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2830</v>
+        <v>2858</v>
       </c>
       <c r="K91" t="s">
-        <v>3080</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2831</v>
+        <v>2859</v>
       </c>
       <c r="K92" t="s">
-        <v>3081</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2832</v>
+        <v>2860</v>
       </c>
       <c r="K93" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2833</v>
+        <v>2861</v>
       </c>
       <c r="K94" t="s">
-        <v>3082</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2834</v>
+        <v>2862</v>
       </c>
       <c r="K95" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2835</v>
+        <v>2863</v>
       </c>
       <c r="K96" t="s">
-        <v>3083</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2836</v>
+        <v>2864</v>
       </c>
       <c r="K97" t="s">
-        <v>3084</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2837</v>
+        <v>2865</v>
       </c>
       <c r="K98" t="s">
-        <v>3085</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2838</v>
+        <v>2866</v>
       </c>
       <c r="K99" t="s">
-        <v>3086</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2839</v>
+        <v>2867</v>
       </c>
       <c r="K100" t="s">
-        <v>3087</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2840</v>
+        <v>2868</v>
       </c>
       <c r="K101" t="s">
-        <v>3088</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2841</v>
+        <v>2869</v>
       </c>
       <c r="K102" t="s">
-        <v>3089</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2842</v>
+        <v>2870</v>
       </c>
       <c r="K103" t="s">
-        <v>3090</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2843</v>
+        <v>2871</v>
       </c>
       <c r="K104" t="s">
-        <v>3091</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2844</v>
+        <v>2872</v>
       </c>
       <c r="K105" t="s">
-        <v>3092</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2845</v>
+        <v>2873</v>
       </c>
       <c r="K106" t="s">
-        <v>3093</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2846</v>
+        <v>2874</v>
       </c>
       <c r="K107" t="s">
-        <v>3094</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2847</v>
+        <v>2875</v>
       </c>
       <c r="K108" t="s">
-        <v>3095</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2848</v>
+        <v>2876</v>
       </c>
       <c r="K109" t="s">
-        <v>3096</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2849</v>
+        <v>2877</v>
       </c>
       <c r="K110" t="s">
-        <v>3097</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2850</v>
+        <v>2878</v>
       </c>
       <c r="K111" t="s">
-        <v>3098</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2851</v>
+        <v>2879</v>
       </c>
       <c r="K112" t="s">
-        <v>3099</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2852</v>
+        <v>2880</v>
       </c>
       <c r="K113" t="s">
-        <v>3100</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2853</v>
+        <v>2881</v>
       </c>
       <c r="K114" t="s">
-        <v>3101</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2854</v>
+        <v>2882</v>
       </c>
       <c r="K115" t="s">
-        <v>3102</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2855</v>
+        <v>2883</v>
       </c>
       <c r="K116" t="s">
-        <v>3103</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2856</v>
+        <v>2884</v>
       </c>
       <c r="K117" t="s">
-        <v>3104</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2857</v>
+        <v>2885</v>
       </c>
       <c r="K118" t="s">
-        <v>3105</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2858</v>
+        <v>2886</v>
       </c>
       <c r="K119" t="s">
-        <v>3106</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2859</v>
+        <v>2887</v>
       </c>
       <c r="K120" t="s">
-        <v>3107</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2860</v>
+        <v>2888</v>
       </c>
       <c r="K121" t="s">
-        <v>3108</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2861</v>
+        <v>2889</v>
       </c>
       <c r="K122" t="s">
-        <v>3109</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2862</v>
+        <v>2890</v>
       </c>
       <c r="K123" t="s">
-        <v>3110</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2863</v>
+        <v>2891</v>
       </c>
       <c r="K124" t="s">
-        <v>3111</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2864</v>
+        <v>2892</v>
       </c>
       <c r="K125" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2865</v>
+        <v>2893</v>
       </c>
       <c r="K126" t="s">
-        <v>3112</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2866</v>
+        <v>2894</v>
       </c>
       <c r="K127" t="s">
-        <v>3113</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2867</v>
+        <v>2895</v>
       </c>
       <c r="K128" t="s">
-        <v>3114</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2868</v>
+        <v>2896</v>
       </c>
       <c r="K129" t="s">
-        <v>3115</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2869</v>
+        <v>2897</v>
       </c>
       <c r="K130" t="s">
-        <v>3116</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2870</v>
+        <v>2898</v>
       </c>
       <c r="K131" t="s">
-        <v>3117</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2871</v>
+        <v>2899</v>
       </c>
       <c r="K132" t="s">
-        <v>3118</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2872</v>
+        <v>2900</v>
       </c>
       <c r="K133" t="s">
-        <v>3119</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2873</v>
+        <v>2901</v>
       </c>
       <c r="K134" t="s">
-        <v>3120</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2874</v>
+        <v>2902</v>
       </c>
       <c r="K135" t="s">
-        <v>3121</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2875</v>
+        <v>2903</v>
       </c>
       <c r="K136" t="s">
-        <v>3122</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2876</v>
+        <v>2904</v>
       </c>
       <c r="K137" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2877</v>
+        <v>2905</v>
       </c>
       <c r="K138" t="s">
-        <v>2947</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2878</v>
+        <v>2906</v>
       </c>
       <c r="K139" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2879</v>
+        <v>2907</v>
       </c>
       <c r="K140" t="s">
-        <v>3123</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2880</v>
+        <v>2908</v>
       </c>
       <c r="K141" t="s">
-        <v>3124</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2881</v>
+        <v>2909</v>
       </c>
       <c r="K142" t="s">
-        <v>3125</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2882</v>
+        <v>2910</v>
       </c>
       <c r="K143" t="s">
-        <v>3126</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2883</v>
+        <v>2911</v>
       </c>
       <c r="K144" t="s">
-        <v>3127</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2884</v>
+        <v>2912</v>
       </c>
       <c r="K145" t="s">
-        <v>3128</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2885</v>
+        <v>2913</v>
       </c>
       <c r="K146" t="s">
-        <v>3129</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2886</v>
+        <v>2914</v>
       </c>
       <c r="K147" t="s">
-        <v>3130</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2887</v>
+        <v>2915</v>
       </c>
       <c r="K148" t="s">
-        <v>3131</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2888</v>
+        <v>2916</v>
       </c>
       <c r="K149" t="s">
-        <v>3132</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2889</v>
+        <v>2917</v>
       </c>
       <c r="K150" t="s">
-        <v>3133</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2890</v>
+        <v>2918</v>
       </c>
       <c r="K151" t="s">
-        <v>3134</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2891</v>
+        <v>2919</v>
       </c>
       <c r="K152" t="s">
-        <v>3135</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2892</v>
+        <v>2920</v>
       </c>
       <c r="K153" t="s">
-        <v>3136</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2893</v>
+        <v>2921</v>
       </c>
       <c r="K154" t="s">
-        <v>3137</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2894</v>
+        <v>2922</v>
       </c>
       <c r="K155" t="s">
-        <v>3138</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2895</v>
+        <v>2923</v>
       </c>
       <c r="K156" t="s">
-        <v>3139</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2896</v>
+        <v>2924</v>
       </c>
       <c r="K157" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2897</v>
+        <v>2925</v>
       </c>
       <c r="K158" t="s">
-        <v>3140</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2898</v>
+        <v>2926</v>
       </c>
       <c r="K159" t="s">
-        <v>3141</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2899</v>
+        <v>2927</v>
       </c>
       <c r="K160" t="s">
-        <v>3142</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2900</v>
+        <v>2928</v>
       </c>
       <c r="K161" t="s">
-        <v>3143</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2901</v>
+        <v>2929</v>
       </c>
       <c r="K162" t="s">
-        <v>3144</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>3145</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>3146</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>3147</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>3148</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>3149</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>3150</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>3151</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>3152</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>3153</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>3154</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>3155</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>3156</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>3157</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>3158</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>3159</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>3160</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>3161</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2928</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>3162</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>3163</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>3164</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>3165</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>3166</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>3167</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>3168</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>3169</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>3170</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>3171</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">