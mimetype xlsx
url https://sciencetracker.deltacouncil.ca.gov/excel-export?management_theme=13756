--- v1 (2026-08-25)
+++ v2 (2026-10-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3228">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-25 05:11:44am</t>
+    <t>2026-10-25 07:18:45pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13756</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13756"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1911,51 +1911,51 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Smelt Larva Survey</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Smelt Larva Survey (SLS), initiated in January 2009, provides near real-time&amp;nbsp;distribution data for Longfin Smelt larvae in the Delta, Suisun Bay and Suisun Marsh for the protection of larval and juvenile Longfin Smelt from December through March.&lt;/p&gt;
 &lt;h2&gt;Project Need&lt;/h2&gt;
 &lt;p&gt;The data obtained from SLS are used by agency managers to assess vulnerability of Longfin Smelt and Delta Smelt larvae to entrainment in south Delta export pumps. This larval fish survey is designed to provide a more comprehensive coverage of distribution and abundance of larval Longfin Smelt and Delta Smelt in the upper estuary, and augment other sources of data used in the decision-making process for water operations, including the existing IEP 20-mm Survey field operations when the two programs overlap temporally. This survey is also a requirement of Section 5.2 of Incidental Take Permit No. 2081-2019-066-003 for the State Water Project, issued by CDFW under the authority of the California Endangered Species Act and pursuant to Fish and Game Code sections 2081(b) and 2081(c), and California Code of Regulations, Title 14. Export and flow management are guided through distribution and catch criteria based on this study.&lt;/p&gt;
 &lt;h2&gt;Project Objectives&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Determine the larval Longfin Smelt and Delta Smelt abundance, temporal and spatial distribution in near real time.&lt;/li&gt;
 	&lt;li&gt;Determine whether the temporal and spatial distribution and abundance of larval and post-larval Longfin Smelt and Delta Smelt are determinate factors on the level of entrainment losses.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Schedule of Milestones&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Every two weeks from December to March field surveys will be conducted and field and laboratory results will be reported weekly to the Smelt Monitoring Team (SMT) and the WOMT team starting 5 days after the field sampling are concluded. Shortly afterwards, raw and calculated data will be uploaded to the Region 3’s SLS Survey web page.&lt;/li&gt;
 	&lt;li&gt;By the end of the calendar year a draft survey summary article will be submitted to the Editor of the IEP newsletter for publication.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>North Delta; Twitchell and Sherman Complex</t>
@@ -3306,50 +3306,75 @@
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
   </si>
   <si>
     <t>Endangered species; Habitat; Sturgeon</t>
   </si>
   <si>
     <t>July 31, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
   </si>
   <si>
     <t>Addressing catchability bias in fish surveys with catch-ratios</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Recent review efforts of fish surveys within the San Francisco Estuary (SFE) have acknowledged concerns about catchability bias because catch data plays a significant role in decision-making about water operations. Catchability is a source of bias defined as the proportion of the available population captured and retained by surveying gear. Numerous factors could be responsible for catchability bias, potentially leading to inaccurate conclusions about mechanisms responsible for trends in fish communities observed from monitoring surveys. For example, decreasing catch with increasing submerged aquatic vegetation (SAV) could either reflect that fewer fish use SAV or that catchability decreases with increasing SAV. This project will use generalized additive models to create relative catchability estimates among the major SFE fish monitoring surveys and use this information to address issues of catchability bias when inferring fish population and community dynamics from catch data collected within the SFE.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>August 4, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54814</t>
+  </si>
+  <si>
+    <t>Real time monitoring to genetically identify fish</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:normal"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;U.S. Bureau of Reclamation&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the Federal Central Valley Project (CVP) to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. These same data are used by the State to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. The services provided include i. genetic identification of natural-origin Chinook salmon, ii. Larval identification for visually unidentifiable specimens at CVP, iii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 26, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54827</t>
+  </si>
+  <si>
+    <t>Central Valley Salmonid and Sturgeon Genetics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;California Department of Water Resources&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the State Water Project (SWP) to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. These same data are used by the Federal Government to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. The services provided include i. genetic identification of natural-origin Chinook salmon and ii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54828</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
@@ -10709,51 +10734,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X133"/>
+  <dimension ref="A1:X135"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -18935,1959 +18960,2073 @@
       </c>
       <c r="N133">
         <v>2024</v>
       </c>
       <c r="O133" t="s">
         <v>104</v>
       </c>
       <c r="P133"/>
       <c r="Q133" t="s">
         <v>73</v>
       </c>
       <c r="R133"/>
       <c r="S133" t="s">
         <v>47</v>
       </c>
       <c r="T133" t="s">
         <v>76</v>
       </c>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133" t="s">
         <v>959</v>
       </c>
       <c r="X133" t="s">
         <v>960</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24">
+      <c r="A134">
+        <v>54827</v>
+      </c>
+      <c r="B134" t="s">
+        <v>961</v>
+      </c>
+      <c r="C134" t="s">
+        <v>97</v>
+      </c>
+      <c r="D134" t="s">
+        <v>98</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>962</v>
+      </c>
+      <c r="G134" t="s">
+        <v>590</v>
+      </c>
+      <c r="H134"/>
+      <c r="I134" t="s">
+        <v>557</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134"/>
+      <c r="L134">
+        <v>2011</v>
+      </c>
+      <c r="M134">
+        <v>15</v>
+      </c>
+      <c r="N134"/>
+      <c r="O134" t="s">
+        <v>819</v>
+      </c>
+      <c r="P134"/>
+      <c r="Q134" t="s">
+        <v>73</v>
+      </c>
+      <c r="R134"/>
+      <c r="S134" t="s">
+        <v>47</v>
+      </c>
+      <c r="T134" t="s">
+        <v>370</v>
+      </c>
+      <c r="U134"/>
+      <c r="V134"/>
+      <c r="W134" t="s">
+        <v>963</v>
+      </c>
+      <c r="X134" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24">
+      <c r="A135">
+        <v>54828</v>
+      </c>
+      <c r="B135" t="s">
+        <v>965</v>
+      </c>
+      <c r="C135" t="s">
+        <v>97</v>
+      </c>
+      <c r="D135" t="s">
+        <v>37</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135" t="s">
+        <v>966</v>
+      </c>
+      <c r="G135" t="s">
+        <v>590</v>
+      </c>
+      <c r="H135"/>
+      <c r="I135" t="s">
+        <v>557</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135"/>
+      <c r="L135">
+        <v>2011</v>
+      </c>
+      <c r="M135">
+        <v>15</v>
+      </c>
+      <c r="N135"/>
+      <c r="O135" t="s">
+        <v>819</v>
+      </c>
+      <c r="P135" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>73</v>
+      </c>
+      <c r="R135"/>
+      <c r="S135" t="s">
+        <v>47</v>
+      </c>
+      <c r="T135" t="s">
+        <v>370</v>
+      </c>
+      <c r="U135"/>
+      <c r="V135"/>
+      <c r="W135" t="s">
+        <v>963</v>
+      </c>
+      <c r="X135" t="s">
+        <v>967</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D1" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="E1" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="F1" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="G1" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="H1" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="I1" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="J1" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="K1" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="L1" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="M1" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="N1" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51551</v>
       </c>
       <c r="B2">
         <v>49845</v>
       </c>
       <c r="C2">
         <v>1054</v>
       </c>
       <c r="D2" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="H2" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>219822.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="P2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51552</v>
       </c>
       <c r="B3">
         <v>49846</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E3" t="s">
         <v>196</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>296442.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="P3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51531</v>
       </c>
       <c r="B4">
         <v>49852</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E4" t="s">
         <v>127</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>1544872.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51536</v>
       </c>
       <c r="B5">
         <v>49891</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E5" t="s">
         <v>127</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>997027.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51550</v>
       </c>
       <c r="B6">
         <v>49844</v>
       </c>
       <c r="C6">
         <v>1049</v>
       </c>
       <c r="D6" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E6" t="s">
         <v>162</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="H6" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>483903.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51547</v>
       </c>
       <c r="B7">
         <v>49839</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E7" t="s">
         <v>162</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>669995.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51539</v>
       </c>
       <c r="B8">
         <v>49831</v>
       </c>
       <c r="C8" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="D8" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E8" t="s">
         <v>162</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>83100.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51529</v>
       </c>
       <c r="B9">
         <v>49829</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E9" t="s">
         <v>89</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="H9" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>1167141.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51530</v>
       </c>
       <c r="B10">
         <v>49841</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E10" t="s">
         <v>80</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>143735.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51534</v>
       </c>
       <c r="B11">
         <v>49885</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E11" t="s">
         <v>80</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1756535.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51542</v>
       </c>
       <c r="B12">
         <v>49834</v>
       </c>
       <c r="C12">
         <v>1035</v>
       </c>
       <c r="D12" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E12" t="s">
         <v>80</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="H12" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>700000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="P12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51532</v>
       </c>
       <c r="B13">
         <v>49863</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1209216.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51619</v>
       </c>
       <c r="B14">
         <v>49821</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G14" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H14" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>1036412.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51660</v>
       </c>
       <c r="B15">
         <v>49899</v>
       </c>
       <c r="C15" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G15" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H15" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51628</v>
       </c>
       <c r="B16">
         <v>49814</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G16" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>1263991.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51622</v>
       </c>
       <c r="B17">
         <v>49824</v>
       </c>
       <c r="C17" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G17" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1701829.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51631</v>
       </c>
       <c r="B18">
         <v>49817</v>
       </c>
       <c r="C18" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="D18" t="s">
         <v>81</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G18" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H18" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>1730903.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51621</v>
       </c>
       <c r="B19">
         <v>49823</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G19" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>604792.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51620</v>
       </c>
       <c r="B20">
         <v>49822</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="F20" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G20" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>969238.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51635</v>
       </c>
       <c r="B21">
         <v>49893</v>
       </c>
       <c r="C21" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="D21" t="s">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51637</v>
       </c>
       <c r="B22">
         <v>49901</v>
       </c>
       <c r="C22" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="D22" t="s">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51659</v>
       </c>
       <c r="B23">
         <v>49898</v>
       </c>
       <c r="C23" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51595</v>
       </c>
       <c r="B24">
         <v>49780</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51653</v>
       </c>
       <c r="B25">
         <v>49895</v>
       </c>
       <c r="C25" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51652</v>
       </c>
       <c r="B26">
         <v>49894</v>
       </c>
       <c r="C26" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51640</v>
       </c>
       <c r="B27">
         <v>49904</v>
       </c>
       <c r="C27" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>162</v>
       </c>
       <c r="F27" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51648</v>
       </c>
       <c r="B28">
         <v>49909</v>
       </c>
       <c r="C28" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>162</v>
       </c>
       <c r="F28" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51642</v>
       </c>
       <c r="B29">
         <v>49905</v>
       </c>
       <c r="C29" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>80</v>
       </c>
       <c r="F29" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51573</v>
       </c>
       <c r="B30">
         <v>49862</v>
       </c>
       <c r="C30">
         <v>18209</v>
       </c>
       <c r="D30" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E30" t="s">
         <v>249</v>
       </c>
       <c r="F30" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G30" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H30" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>632909.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51589</v>
       </c>
       <c r="B31">
         <v>49791</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H31" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O31" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="P31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51566</v>
       </c>
       <c r="B32">
         <v>49859</v>
       </c>
       <c r="C32">
         <v>18212</v>
       </c>
       <c r="D32" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="F32" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G32" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H32" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>1064896.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51574</v>
       </c>
       <c r="B33">
         <v>49864</v>
       </c>
       <c r="C33">
         <v>18211</v>
       </c>
       <c r="D33" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E33" t="s">
         <v>262</v>
       </c>
       <c r="F33" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G33" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H33" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>236377.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51674</v>
       </c>
       <c r="B34">
         <v>49884</v>
       </c>
       <c r="C34">
         <v>2037</v>
       </c>
       <c r="D34" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G34" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H34" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>600000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51553</v>
       </c>
       <c r="B35">
         <v>49847</v>
       </c>
       <c r="C35">
         <v>2045</v>
       </c>
       <c r="D35" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E35" t="s">
         <v>203</v>
       </c>
       <c r="F35" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G35" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="H35" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>215105.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51561</v>
       </c>
       <c r="B36">
         <v>49856</v>
       </c>
       <c r="C36">
         <v>18202</v>
       </c>
       <c r="D36" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E36" t="s">
         <v>203</v>
       </c>
       <c r="F36" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G36" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H36" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>510974.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51554</v>
       </c>
       <c r="B37">
         <v>49848</v>
       </c>
       <c r="C37">
         <v>2046</v>
       </c>
       <c r="D37" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E37" t="s">
         <v>89</v>
       </c>
       <c r="F37" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G37" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="H37" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>600000.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51677</v>
       </c>
       <c r="B38">
         <v>49888</v>
       </c>
       <c r="C38">
         <v>2043</v>
       </c>
       <c r="D38" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E38" t="s">
         <v>80</v>
       </c>
       <c r="F38" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G38" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H38" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>178546.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51516</v>
       </c>
       <c r="B39">
         <v>49807</v>
       </c>
       <c r="C39">
         <v>5298</v>
       </c>
       <c r="D39" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E39" t="s">
         <v>80</v>
       </c>
       <c r="F39" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G39" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H39" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>206471.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51524</v>
       </c>
       <c r="B40">
         <v>49797</v>
       </c>
       <c r="C40">
         <v>5298</v>
       </c>
       <c r="D40" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G40" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H40" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>229258.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51565</v>
       </c>
       <c r="B41">
         <v>49858</v>
       </c>
       <c r="C41">
         <v>18201</v>
       </c>
       <c r="D41" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G41" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H41" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I41" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J41">
         <v>425346.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="N41" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O41" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="P41" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51556</v>
       </c>
       <c r="B42">
         <v>49850</v>
       </c>
       <c r="C42">
         <v>2036</v>
       </c>
       <c r="D42" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E42" t="s">
         <v>80</v>
       </c>
       <c r="F42" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G42" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="H42" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>450000.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51665</v>
       </c>
       <c r="B43">
         <v>49873</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
       <c r="F43" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G43" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H43" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>64868.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51664</v>
       </c>
       <c r="B44">
         <v>49873</v>
       </c>
       <c r="C44">
         <v>19054</v>
       </c>
       <c r="D44" t="s">
         <v>270</v>
       </c>
       <c r="E44" t="s">
         <v>80</v>
       </c>
       <c r="F44" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>64894.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51581</v>
       </c>
       <c r="B45">
         <v>49871</v>
       </c>
       <c r="C45">
         <v>18210</v>
       </c>
       <c r="D45" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>487440.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51526</v>
       </c>
       <c r="B46">
         <v>49799</v>
       </c>
       <c r="C46">
         <v>5298</v>
       </c>
       <c r="D46" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E46" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F46" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G46" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H46" t="s">
         <v>1020</v>
-      </c>
-[...7 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>123760.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51668</v>
       </c>
       <c r="B47">
         <v>49878</v>
       </c>
       <c r="C47">
         <v>19054</v>
       </c>
       <c r="D47" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E47" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="F47" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G47" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H47" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>192470.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51523</v>
       </c>
       <c r="B48">
         <v>49796</v>
       </c>
       <c r="C48">
         <v>5298</v>
       </c>
       <c r="D48" t="s">
         <v>270</v>
       </c>
       <c r="E48" t="s">
         <v>67</v>
       </c>
       <c r="F48" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>138594.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51575</v>
       </c>
       <c r="B49">
         <v>49865</v>
       </c>
       <c r="C49">
         <v>18203</v>
       </c>
       <c r="D49" t="s">
         <v>98</v>
       </c>
       <c r="E49" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="F49" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>445921.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51636</v>
       </c>
       <c r="B50">
         <v>49893</v>
       </c>
       <c r="C50" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="D50" t="s">
         <v>98</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
       <c r="F50" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51638</v>
       </c>
       <c r="B51">
         <v>49901</v>
       </c>
       <c r="C51" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="D51" t="s">
         <v>98</v>
       </c>
       <c r="E51" t="s">
         <v>81</v>
       </c>
       <c r="F51" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>51527</v>
       </c>
       <c r="B52">
         <v>49801</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
         <v>98</v>
       </c>
@@ -20896,100 +21035,100 @@
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>51655</v>
       </c>
       <c r="B53">
         <v>49896</v>
       </c>
       <c r="C53" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="D53" t="s">
         <v>98</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>51656</v>
       </c>
       <c r="B54">
         <v>49896</v>
       </c>
       <c r="C54" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="D54" t="s">
         <v>98</v>
       </c>
       <c r="E54" t="s">
         <v>68</v>
       </c>
       <c r="F54" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>51528</v>
       </c>
       <c r="B55">
         <v>49802</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>98</v>
       </c>
@@ -21036,51 +21175,51 @@
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>51601</v>
       </c>
       <c r="B57">
         <v>50209</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
         <v>98</v>
       </c>
       <c r="E57" t="s">
         <v>98</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>51602</v>
       </c>
       <c r="B58">
         <v>50210</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
         <v>98</v>
@@ -21128,51 +21267,51 @@
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>51604</v>
       </c>
       <c r="B60">
         <v>50210</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
         <v>98</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>51607</v>
       </c>
       <c r="B61">
         <v>50212</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
         <v>98</v>
@@ -21400,2232 +21539,2232 @@
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>51617</v>
       </c>
       <c r="B69">
         <v>50216</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
         <v>98</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>51645</v>
       </c>
       <c r="B70">
         <v>49907</v>
       </c>
       <c r="C70" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="D70" t="s">
         <v>98</v>
       </c>
       <c r="E70" t="s">
         <v>98</v>
       </c>
       <c r="F70" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I70"/>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>51651</v>
       </c>
       <c r="B71">
         <v>49894</v>
       </c>
       <c r="C71" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="D71" t="s">
         <v>98</v>
       </c>
       <c r="E71" t="s">
         <v>98</v>
       </c>
       <c r="F71" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I71"/>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>51654</v>
       </c>
       <c r="B72">
         <v>49895</v>
       </c>
       <c r="C72" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="D72" t="s">
         <v>98</v>
       </c>
       <c r="E72" t="s">
         <v>98</v>
       </c>
       <c r="F72" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I72"/>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>51641</v>
       </c>
       <c r="B73">
         <v>49904</v>
       </c>
       <c r="C73" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="D73" t="s">
         <v>98</v>
       </c>
       <c r="E73" t="s">
         <v>162</v>
       </c>
       <c r="F73" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I73"/>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>51644</v>
       </c>
       <c r="B74">
         <v>49906</v>
       </c>
       <c r="C74" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="D74" t="s">
         <v>98</v>
       </c>
       <c r="E74" t="s">
         <v>162</v>
       </c>
       <c r="F74" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I74"/>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>51577</v>
       </c>
       <c r="B75">
         <v>49859</v>
       </c>
       <c r="C75">
         <v>18204</v>
       </c>
       <c r="D75" t="s">
         <v>98</v>
       </c>
       <c r="E75" t="s">
         <v>80</v>
       </c>
       <c r="F75" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I75"/>
       <c r="J75">
         <v>742415.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>51650</v>
       </c>
       <c r="B76">
         <v>49909</v>
       </c>
       <c r="C76" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="D76" t="s">
         <v>162</v>
       </c>
       <c r="E76" t="s">
         <v>162</v>
       </c>
       <c r="F76" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I76"/>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>51643</v>
       </c>
       <c r="B77">
         <v>49905</v>
       </c>
       <c r="C77" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" t="s">
         <v>80</v>
       </c>
       <c r="F77" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I77"/>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>51649</v>
       </c>
       <c r="B78">
         <v>49909</v>
       </c>
       <c r="C78" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="D78" t="s">
         <v>203</v>
       </c>
       <c r="E78" t="s">
         <v>162</v>
       </c>
       <c r="F78" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I78"/>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>51661</v>
       </c>
       <c r="B79">
         <v>49900</v>
       </c>
       <c r="C79" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
       <c r="E79" t="s">
         <v>203</v>
       </c>
       <c r="F79" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I79"/>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>51662</v>
       </c>
       <c r="B80">
         <v>49900</v>
       </c>
       <c r="C80" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="D80" t="s">
         <v>203</v>
       </c>
       <c r="E80" t="s">
         <v>203</v>
       </c>
       <c r="F80" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="I80"/>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>52406</v>
       </c>
       <c r="B81">
         <v>52306</v>
       </c>
       <c r="C81">
         <v>21045</v>
       </c>
       <c r="D81" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E81" t="s">
         <v>682</v>
       </c>
       <c r="F81" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G81" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H81" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="I81" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="J81">
         <v>241800.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>52416</v>
       </c>
       <c r="B82">
         <v>52341</v>
       </c>
       <c r="C82">
         <v>21045</v>
       </c>
       <c r="D82" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E82" t="s">
         <v>89</v>
       </c>
       <c r="F82" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G82" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H82" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="I82" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="J82">
         <v>150725.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>52431</v>
       </c>
       <c r="B83">
         <v>52381</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>270</v>
       </c>
       <c r="E83" t="s">
         <v>89</v>
       </c>
       <c r="F83" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="I83"/>
       <c r="J83">
         <v>223407.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>52616</v>
       </c>
       <c r="B84">
         <v>52576</v>
       </c>
       <c r="C84">
         <v>20028</v>
       </c>
       <c r="D84" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E84" t="s">
         <v>80</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H84" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="I84" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="J84">
         <v>694036.4</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="M84"/>
       <c r="N84" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>52801</v>
       </c>
       <c r="B85">
         <v>49867</v>
       </c>
       <c r="C85">
         <v>18204</v>
       </c>
       <c r="D85" t="s">
         <v>98</v>
       </c>
       <c r="E85" t="s">
         <v>80</v>
       </c>
       <c r="F85" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I85"/>
       <c r="J85">
         <v>742415.0</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="M85"/>
       <c r="N85" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>53196</v>
       </c>
       <c r="B86">
         <v>53171</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E86" t="s">
         <v>310</v>
       </c>
       <c r="F86" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="I86"/>
       <c r="J86">
         <v>292856.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>53201</v>
       </c>
       <c r="B87">
         <v>53171</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E87" t="s">
         <v>203</v>
       </c>
       <c r="F87" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="I87"/>
       <c r="J87">
         <v>212290.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>53226</v>
       </c>
       <c r="B88">
         <v>53221</v>
       </c>
       <c r="C88" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="D88" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E88" t="s">
         <v>742</v>
       </c>
       <c r="F88" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="I88" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="J88">
         <v>241971.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>53391</v>
       </c>
       <c r="B89">
         <v>53386</v>
       </c>
       <c r="C89">
         <v>21013</v>
       </c>
       <c r="D89" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E89" t="s">
         <v>335</v>
       </c>
       <c r="F89" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="I89"/>
       <c r="J89">
         <v>79120.0</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>53556</v>
       </c>
       <c r="B90">
         <v>53151</v>
       </c>
       <c r="C90" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="D90" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E90" t="s">
         <v>721</v>
       </c>
       <c r="F90" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G90" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H90" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="I90"/>
       <c r="J90">
         <v>579386.0</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>53901</v>
       </c>
       <c r="B91">
         <v>53136</v>
       </c>
       <c r="C91" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="D91" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E91" t="s">
         <v>80</v>
       </c>
       <c r="F91" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="I91"/>
       <c r="J91">
         <v>496322.0</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>54203</v>
       </c>
       <c r="B92">
         <v>54197</v>
       </c>
       <c r="C92" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="D92" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E92" t="s">
         <v>80</v>
       </c>
       <c r="F92" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G92" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H92" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="I92" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J92">
         <v>171927.0</v>
       </c>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>54216</v>
       </c>
       <c r="B93">
         <v>54210</v>
       </c>
       <c r="C93" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="D93" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E93" t="s">
         <v>80</v>
       </c>
       <c r="F93" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G93" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H93" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="I93" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J93">
         <v>221041.0</v>
       </c>
       <c r="K93"/>
       <c r="L93" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>54230</v>
       </c>
       <c r="B94">
         <v>54223</v>
       </c>
       <c r="C94" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="D94" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E94" t="s">
         <v>80</v>
       </c>
       <c r="F94" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="G94" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H94" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="I94" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J94">
         <v>175781.0</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>54275</v>
       </c>
       <c r="B95">
         <v>54270</v>
       </c>
       <c r="C95" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="D95" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G95" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H95" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I95" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J95">
         <v>200000.0</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>54283</v>
       </c>
       <c r="B96">
         <v>54276</v>
       </c>
       <c r="C96" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="D96" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E96" t="s">
         <v>80</v>
       </c>
       <c r="F96" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G96" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H96" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I96" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J96">
         <v>521326.0</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>54284</v>
       </c>
       <c r="B97">
         <v>54276</v>
       </c>
       <c r="C97" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="D97" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E97" t="s">
         <v>249</v>
       </c>
       <c r="F97" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G97" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H97" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I97" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J97">
         <v>33572.0</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>54311</v>
       </c>
       <c r="B98">
         <v>54307</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E98" t="s">
         <v>53</v>
       </c>
       <c r="F98" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G98" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H98" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I98" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J98">
         <v>1345532.37</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>54349</v>
       </c>
       <c r="B99">
         <v>54307</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E99" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="F99" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G99" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H99" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I99" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J99">
         <v>225556.8</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
         <v>54350</v>
       </c>
       <c r="B100">
         <v>54307</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E100" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F100" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G100" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H100" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I100" t="s">
         <v>1058</v>
-      </c>
-[...10 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="J100">
         <v>149474.75</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
         <v>54371</v>
       </c>
       <c r="B101">
         <v>54370</v>
       </c>
       <c r="C101" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="D101" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E101" t="s">
         <v>67</v>
       </c>
       <c r="F101" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G101" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H101" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="I101" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="J101">
         <v>528438.0</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
         <v>54372</v>
       </c>
       <c r="B102">
         <v>54370</v>
       </c>
       <c r="C102" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="D102" t="s">
         <v>98</v>
       </c>
       <c r="E102" t="s">
         <v>80</v>
       </c>
       <c r="F102" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="I102" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="J102">
         <v>169882.0</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
         <v>54460</v>
       </c>
       <c r="B103">
         <v>54457</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>270</v>
       </c>
       <c r="E103" t="s">
         <v>80</v>
       </c>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I103" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J103">
         <v>633366.0</v>
       </c>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
         <v>54468</v>
       </c>
       <c r="B104">
         <v>54463</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>270</v>
       </c>
       <c r="E104" t="s">
         <v>67</v>
       </c>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I104" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J104">
         <v>1273511.0</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
         <v>54469</v>
       </c>
       <c r="B105">
         <v>54463</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
         <v>270</v>
       </c>
       <c r="E105" t="s">
         <v>249</v>
       </c>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I105" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J105">
         <v>268888.0</v>
       </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
         <v>54470</v>
       </c>
       <c r="B106">
         <v>54463</v>
       </c>
       <c r="C106"/>
       <c r="D106" t="s">
         <v>270</v>
       </c>
       <c r="E106" t="s">
         <v>80</v>
       </c>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I106" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J106">
         <v>419536.0</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107">
         <v>54471</v>
       </c>
       <c r="B107">
         <v>54463</v>
       </c>
       <c r="C107"/>
       <c r="D107" t="s">
         <v>270</v>
       </c>
       <c r="E107" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I107" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J107">
         <v>12000.0</v>
       </c>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108">
         <v>54486</v>
       </c>
       <c r="B108">
         <v>54477</v>
       </c>
       <c r="C108" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="D108" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="E108" t="s">
         <v>234</v>
       </c>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="I108" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="J108">
         <v>799998.0</v>
       </c>
       <c r="K108" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109">
         <v>54489</v>
       </c>
       <c r="B109">
         <v>54477</v>
       </c>
       <c r="C109"/>
       <c r="D109" t="s">
         <v>81</v>
       </c>
       <c r="E109" t="s">
         <v>234</v>
       </c>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="I109" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="J109">
         <v>160670.39</v>
       </c>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110">
         <v>54490</v>
       </c>
       <c r="B110">
         <v>54477</v>
       </c>
       <c r="C110" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="D110" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E110" t="s">
         <v>234</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H110" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="I110" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="J110">
         <v>108000.0</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111">
         <v>54491</v>
       </c>
       <c r="B111">
         <v>54477</v>
       </c>
       <c r="C111">
         <v>4600014542</v>
       </c>
       <c r="D111" t="s">
         <v>37</v>
       </c>
       <c r="E111" t="s">
         <v>234</v>
       </c>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="I111" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="J111">
         <v>64007.0</v>
       </c>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112">
         <v>54499</v>
       </c>
       <c r="B112">
         <v>54493</v>
       </c>
       <c r="C112" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="D112" t="s">
         <v>81</v>
       </c>
       <c r="E112" t="s">
         <v>234</v>
       </c>
       <c r="F112" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G112" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="H112" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="I112" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="J112">
         <v>952844.0</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="M112"/>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113">
         <v>54565</v>
       </c>
       <c r="B113">
         <v>54564</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>98</v>
       </c>
       <c r="E113" t="s">
         <v>162</v>
       </c>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="I113" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="J113">
         <v>1224266.0</v>
       </c>
       <c r="K113" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114">
         <v>54635</v>
       </c>
       <c r="B114">
         <v>54621</v>
       </c>
       <c r="C114">
         <v>21015</v>
       </c>
       <c r="D114" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E114" t="s">
         <v>895</v>
       </c>
       <c r="F114" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G114" t="s">
         <v>98</v>
       </c>
       <c r="H114" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="I114" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J114">
         <v>130378.23</v>
       </c>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115">
         <v>54636</v>
       </c>
       <c r="B115">
         <v>54621</v>
       </c>
       <c r="C115">
         <v>21016</v>
       </c>
       <c r="D115" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E115" t="s">
         <v>67</v>
       </c>
       <c r="F115" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G115" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H115" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="I115" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J115">
         <v>138036.86</v>
       </c>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116">
         <v>54637</v>
       </c>
       <c r="B116">
         <v>54621</v>
       </c>
       <c r="C116">
         <v>21017</v>
       </c>
       <c r="D116" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E116" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="F116" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G116" t="s">
         <v>98</v>
       </c>
       <c r="H116" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="I116" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J116">
         <v>382909.69</v>
       </c>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117">
         <v>54638</v>
       </c>
       <c r="B117">
         <v>54621</v>
       </c>
       <c r="C117">
         <v>21018</v>
       </c>
       <c r="D117" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E117" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="F117" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G117" t="s">
         <v>98</v>
       </c>
       <c r="H117" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="I117" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J117">
         <v>92206.17</v>
       </c>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118">
         <v>54639</v>
       </c>
       <c r="B118">
         <v>54621</v>
       </c>
       <c r="C118">
         <v>21019</v>
       </c>
       <c r="D118" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E118" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="F118" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G118" t="s">
         <v>98</v>
       </c>
       <c r="H118" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="I118" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J118">
         <v>176694.0</v>
       </c>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119">
         <v>54640</v>
       </c>
       <c r="B119">
         <v>54621</v>
       </c>
       <c r="C119">
         <v>21020</v>
       </c>
       <c r="D119" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E119" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="F119" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G119" t="s">
         <v>98</v>
       </c>
       <c r="H119" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="I119" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J119">
         <v>110737.0</v>
       </c>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120">
         <v>54641</v>
       </c>
       <c r="B120">
         <v>54621</v>
       </c>
       <c r="C120">
         <v>21021</v>
       </c>
       <c r="D120" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E120" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="F120" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G120" t="s">
         <v>98</v>
       </c>
       <c r="H120" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="I120" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J120">
         <v>450282.0</v>
       </c>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121">
         <v>54703</v>
       </c>
       <c r="B121">
         <v>54692</v>
       </c>
       <c r="C121">
         <v>21031</v>
       </c>
       <c r="D121" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E121" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="F121" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G121" t="s">
         <v>98</v>
       </c>
       <c r="H121" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="I121"/>
       <c r="J121">
         <v>76800.0</v>
       </c>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122">
         <v>54704</v>
       </c>
       <c r="B122">
         <v>54692</v>
       </c>
       <c r="C122">
         <v>21029</v>
       </c>
       <c r="D122" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E122" t="s">
         <v>203</v>
       </c>
       <c r="F122" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G122" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H122" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="I122"/>
       <c r="J122">
         <v>201257.0</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123">
         <v>54705</v>
       </c>
       <c r="B123">
         <v>54692</v>
       </c>
       <c r="C123">
         <v>21030</v>
       </c>
       <c r="D123" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E123" t="s">
         <v>249</v>
       </c>
       <c r="F123" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G123" t="s">
         <v>98</v>
       </c>
       <c r="H123" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="I123"/>
       <c r="J123">
         <v>152267.0</v>
       </c>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124">
         <v>54716</v>
       </c>
       <c r="B124">
         <v>54713</v>
       </c>
       <c r="C124">
         <v>21027</v>
       </c>
       <c r="D124" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E124" t="s">
         <v>80</v>
       </c>
       <c r="F124" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="G124" t="s">
         <v>98</v>
       </c>
       <c r="H124" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="I124"/>
       <c r="J124">
         <v>498528.0</v>
       </c>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125">
         <v>54815</v>
       </c>
       <c r="B125">
         <v>54814</v>
       </c>
       <c r="C125" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="D125" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E125" t="s">
         <v>203</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="H125" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="I125" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="J125">
         <v>47041.8</v>
       </c>
       <c r="K125"/>
       <c r="L125" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125" t="s">
         <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="B1" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="C1" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="D1" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="E1" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>64</v>
@@ -23756,72 +23895,72 @@
         <v>2019</v>
       </c>
       <c r="D9">
         <v>134132.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>51721</v>
       </c>
       <c r="B10">
         <v>51565</v>
       </c>
       <c r="C10">
         <v>2020</v>
       </c>
       <c r="D10">
         <v>136424.37</v>
       </c>
       <c r="E10" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>51739</v>
       </c>
       <c r="B11">
         <v>51574</v>
       </c>
       <c r="C11">
         <v>2020</v>
       </c>
       <c r="D11">
         <v>66770.8</v>
       </c>
       <c r="E11" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>51749</v>
       </c>
       <c r="B12">
         <v>51577</v>
       </c>
       <c r="C12">
         <v>2021</v>
       </c>
       <c r="D12">
         <v>155628.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>64</v>
       </c>
     </row>
@@ -23893,51 +24032,51 @@
         <v>2019</v>
       </c>
       <c r="D16">
         <v>176505.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>51738</v>
       </c>
       <c r="B17">
         <v>51574</v>
       </c>
       <c r="C17">
         <v>2019</v>
       </c>
       <c r="D17">
         <v>153141.08</v>
       </c>
       <c r="E17" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>51755</v>
       </c>
       <c r="B18">
         <v>51573</v>
       </c>
       <c r="C18">
         <v>2020</v>
       </c>
       <c r="D18">
         <v>238077.0</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>64</v>
       </c>
     </row>
@@ -24047,55 +24186,55 @@
         <v>2021</v>
       </c>
       <c r="D24">
         <v>2700000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>51722</v>
       </c>
       <c r="B25">
         <v>51565</v>
       </c>
       <c r="C25">
         <v>2021</v>
       </c>
       <c r="D25">
         <v>220140.0</v>
       </c>
       <c r="E25" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>51708</v>
       </c>
       <c r="B26">
         <v>51649</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26">
         <v>30000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>51710</v>
       </c>
@@ -24277,51 +24416,51 @@
         <v>2020</v>
       </c>
       <c r="D36">
         <v>500000.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>51740</v>
       </c>
       <c r="B37">
         <v>51574</v>
       </c>
       <c r="C37">
         <v>2021</v>
       </c>
       <c r="D37">
         <v>1646512.0</v>
       </c>
       <c r="E37" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>51707</v>
       </c>
       <c r="B38">
         <v>51648</v>
       </c>
       <c r="C38">
         <v>2020</v>
       </c>
       <c r="D38">
         <v>55000.0</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>64</v>
       </c>
     </row>
@@ -24450,18729 +24589,18729 @@
         <v>2006</v>
       </c>
       <c r="D45">
         <v>970757.0</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52036</v>
       </c>
       <c r="B46">
         <v>51565</v>
       </c>
       <c r="C46">
         <v>2022</v>
       </c>
       <c r="D46">
         <v>67570.1</v>
       </c>
       <c r="E46" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53606</v>
       </c>
       <c r="B47">
         <v>53556</v>
       </c>
       <c r="C47">
         <v>2022</v>
       </c>
       <c r="D47">
         <v>327151.0</v>
       </c>
       <c r="E47" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53611</v>
       </c>
       <c r="B48">
         <v>53556</v>
       </c>
       <c r="C48">
         <v>2022</v>
       </c>
       <c r="D48">
         <v>164971.0</v>
       </c>
       <c r="E48" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54766</v>
       </c>
       <c r="B49">
         <v>54216</v>
       </c>
       <c r="C49">
         <v>2024</v>
       </c>
       <c r="D49">
         <v>78982.86</v>
       </c>
       <c r="E49" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54767</v>
       </c>
       <c r="B50">
         <v>53901</v>
       </c>
       <c r="C50">
         <v>2024</v>
       </c>
       <c r="D50">
         <v>78982.86</v>
       </c>
       <c r="E50" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54777</v>
       </c>
       <c r="B51">
         <v>53556</v>
       </c>
       <c r="C51">
         <v>2024</v>
       </c>
       <c r="D51">
         <v>68501.65</v>
       </c>
       <c r="E51" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F51" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G51" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54778</v>
       </c>
       <c r="B52">
         <v>54636</v>
       </c>
       <c r="C52">
         <v>2024</v>
       </c>
       <c r="D52">
         <v>15902.88</v>
       </c>
       <c r="E52" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F52" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G52" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54779</v>
       </c>
       <c r="B53">
         <v>54371</v>
       </c>
       <c r="C53">
         <v>2024</v>
       </c>
       <c r="D53">
         <v>312727.92</v>
       </c>
       <c r="E53" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F53" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G53" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54781</v>
       </c>
       <c r="B54">
         <v>54704</v>
       </c>
       <c r="C54">
         <v>2024</v>
       </c>
       <c r="D54">
         <v>95662.99</v>
       </c>
       <c r="E54" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F54" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G54" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54788</v>
       </c>
       <c r="B55">
         <v>54490</v>
       </c>
       <c r="C55">
         <v>2024</v>
       </c>
       <c r="D55">
         <v>11521.12</v>
       </c>
       <c r="E55" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F55" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G55" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54817</v>
       </c>
       <c r="B56">
         <v>54815</v>
       </c>
       <c r="C56">
         <v>2024</v>
       </c>
       <c r="D56">
         <v>5733.95</v>
       </c>
       <c r="E56" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="F56" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="G56" t="s">
         <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K149"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="B1" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="C1" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="D1" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="E1" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="H1" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="I1" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="C2" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="D2" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="E2" t="s">
         <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="G2" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K2" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50348</v>
       </c>
       <c r="B3" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="C3" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="D3" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="E3" t="s">
         <v>89</v>
       </c>
       <c r="F3" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G3" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>64</v>
       </c>
       <c r="K3" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54714</v>
       </c>
       <c r="B4" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="C4" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="D4" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="E4" t="s">
         <v>80</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>936</v>
       </c>
       <c r="K4" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="C5" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="D5" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="E5" t="s">
         <v>80</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>64</v>
       </c>
       <c r="K5" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54421</v>
       </c>
       <c r="B6" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="C6" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="D6" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="E6" t="s">
         <v>162</v>
       </c>
       <c r="F6" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="G6" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K6" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50285</v>
       </c>
       <c r="B7" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="C7" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="D7" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="E7" t="s">
         <v>80</v>
       </c>
       <c r="F7" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="G7" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="J7" t="s">
         <v>64</v>
       </c>
       <c r="K7" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50308</v>
       </c>
       <c r="B8" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="C8" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="D8" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="E8" t="s">
         <v>98</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="J8" t="s">
         <v>64</v>
       </c>
       <c r="K8" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50250</v>
       </c>
       <c r="B9" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="C9" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="D9" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="E9" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="J9" t="s">
         <v>64</v>
       </c>
       <c r="K9" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54567</v>
       </c>
       <c r="B10" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="C10" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="D10" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="E10" t="s">
         <v>80</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>892</v>
       </c>
       <c r="K10" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50294</v>
       </c>
       <c r="B11" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="C11" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="D11" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="K11" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50410</v>
       </c>
       <c r="B12" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
       <c r="C12" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="D12" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="E12" t="s">
         <v>68</v>
       </c>
       <c r="F12" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="G12" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="J12" t="s">
         <v>64</v>
       </c>
       <c r="K12" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54482</v>
       </c>
       <c r="B13" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="C13" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="D13" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="E13" t="s">
         <v>234</v>
       </c>
       <c r="F13" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="G13" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>883</v>
       </c>
       <c r="K13" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50245</v>
       </c>
       <c r="B14" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="C14" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="D14" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="E14" t="s">
         <v>98</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="J14" t="s">
         <v>64</v>
       </c>
       <c r="K14" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54271</v>
       </c>
       <c r="B15" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="C15" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="D15" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>688</v>
       </c>
       <c r="K15" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50247</v>
       </c>
       <c r="B16" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="C16" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="D16" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="J16" t="s">
         <v>64</v>
       </c>
       <c r="K16" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50314</v>
       </c>
       <c r="B17" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
       <c r="C17" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="D17" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="J17" t="s">
         <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50352</v>
       </c>
       <c r="B18" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="C18" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="D18" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="E18" t="s">
         <v>203</v>
       </c>
       <c r="F18" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="G18" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>936</v>
       </c>
       <c r="K18" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50326</v>
       </c>
       <c r="B19" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="C19" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="D19" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="E19" t="s">
         <v>98</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="H19" t="s">
         <v>162</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>64</v>
       </c>
       <c r="K19" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54699</v>
       </c>
       <c r="B20" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="C20" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="D20" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="E20" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>186</v>
       </c>
       <c r="K20" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50365</v>
       </c>
       <c r="B21" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="C21" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="D21" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>64</v>
       </c>
       <c r="K21" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50306</v>
       </c>
       <c r="B22" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="C22" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="D22" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="H22" t="s">
         <v>80</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>64</v>
       </c>
       <c r="K22" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50302</v>
       </c>
       <c r="B23" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="C23" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="D23" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="E23" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>64</v>
       </c>
       <c r="K23" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54393</v>
       </c>
       <c r="B24" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="C24" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
       <c r="D24" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="E24" t="s">
         <v>162</v>
       </c>
       <c r="F24" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="G24" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K24" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54408</v>
       </c>
       <c r="B25" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="C25" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
       <c r="D25" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="E25" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="F25" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="G25" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K25" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50321</v>
       </c>
       <c r="B26" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="C26" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="D26" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>64</v>
       </c>
       <c r="K26" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>53431</v>
       </c>
       <c r="B27" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="C27" t="s">
-        <v>1248</v>
+        <v>1255</v>
       </c>
       <c r="D27" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="E27" t="s">
         <v>203</v>
       </c>
       <c r="F27" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="K27" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54417</v>
       </c>
       <c r="B28" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="C28" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="D28" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="E28" t="s">
         <v>162</v>
       </c>
       <c r="F28" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="G28" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K28" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50342</v>
       </c>
       <c r="B29" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="C29" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="D29" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G29" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
       <c r="H29" t="s">
         <v>67</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>64</v>
       </c>
       <c r="K29" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54578</v>
       </c>
       <c r="B30" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="C30" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="D30" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="E30" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>892</v>
       </c>
       <c r="K30" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54480</v>
       </c>
       <c r="B31" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="C31" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="D31" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>883</v>
       </c>
       <c r="K31" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>52806</v>
       </c>
       <c r="B32" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="C32" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="D32" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="E32" t="s">
         <v>276</v>
       </c>
       <c r="F32" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="G32" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="K32" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54214</v>
       </c>
       <c r="B33" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="C33" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="D33" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K33" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50339</v>
       </c>
       <c r="B34" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="C34" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="D34" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="E34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="G34" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>64</v>
       </c>
       <c r="K34" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>53441</v>
       </c>
       <c r="B35" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="C35" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="D35" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="E35" t="s">
         <v>203</v>
       </c>
       <c r="F35" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="K35" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>50246</v>
       </c>
       <c r="B36" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="C36" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="D36" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="J36" t="s">
         <v>64</v>
       </c>
       <c r="K36" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50261</v>
       </c>
       <c r="B37" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="C37" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="D37" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
       <c r="K37" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50346</v>
       </c>
       <c r="B38" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="C38" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="D38" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="G38" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>64</v>
       </c>
       <c r="K38" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54387</v>
       </c>
       <c r="B39" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="C39" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="D39" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="E39" t="s">
         <v>162</v>
       </c>
       <c r="F39" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="G39" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K39" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50255</v>
       </c>
       <c r="B40" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="C40" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="D40" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="J40" t="s">
         <v>64</v>
       </c>
       <c r="K40" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>54201</v>
       </c>
       <c r="B41" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="C41" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="D41" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
       <c r="E41" t="s">
         <v>780</v>
       </c>
       <c r="F41" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K41" t="s">
-        <v>1325</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50264</v>
       </c>
       <c r="B42" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
       <c r="C42" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
       <c r="D42" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="E42" t="s">
         <v>89</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>64</v>
       </c>
       <c r="K42" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50238</v>
       </c>
       <c r="B43" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="C43" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="D43" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
       <c r="F43" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G43" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="J43" t="s">
         <v>64</v>
       </c>
       <c r="K43" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50310</v>
       </c>
       <c r="B44" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="C44" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
       <c r="D44" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="E44" t="s">
         <v>98</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>1340</v>
+        <v>1347</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>64</v>
       </c>
       <c r="K44" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54569</v>
       </c>
       <c r="B45" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="C45" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="D45" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="E45" t="s">
         <v>722</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>892</v>
       </c>
       <c r="K45" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>50329</v>
       </c>
       <c r="B46" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="C46" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="D46" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="E46" t="s">
         <v>68</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
       <c r="K46" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>54388</v>
       </c>
       <c r="B47" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C47" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="D47" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="E47" t="s">
         <v>162</v>
       </c>
       <c r="F47" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="G47" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="J47" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K47" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50235</v>
       </c>
       <c r="B48" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="C48" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="D48" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="E48" t="s">
         <v>67</v>
       </c>
       <c r="F48" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G48" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="J48" t="s">
         <v>64</v>
       </c>
       <c r="K48" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50277</v>
       </c>
       <c r="B49" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="C49" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="D49" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="E49" t="s">
         <v>234</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>64</v>
       </c>
       <c r="K49" t="s">
-        <v>1366</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50311</v>
       </c>
       <c r="B50" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="C50" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="D50" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="E50" t="s">
         <v>98</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>64</v>
       </c>
       <c r="K50" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50288</v>
       </c>
       <c r="B51" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="C51" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="D51" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="E51" t="s">
         <v>67</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>64</v>
       </c>
       <c r="K51" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>54576</v>
       </c>
       <c r="B52" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="C52" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
       <c r="D52" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="E52" t="s">
         <v>162</v>
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>892</v>
       </c>
       <c r="K52" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>54379</v>
       </c>
       <c r="B53" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="C53" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="D53" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="E53" t="s">
         <v>67</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="K53" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>54458</v>
       </c>
       <c r="B54" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="C54" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="D54" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="E54" t="s">
         <v>80</v>
       </c>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>855</v>
       </c>
       <c r="K54" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>52821</v>
       </c>
       <c r="B55" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="C55" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="D55" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="E55" t="s">
         <v>249</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="K55" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>50331</v>
       </c>
       <c r="B56" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="C56" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="D56" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="E56" t="s">
         <v>203</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="H56" t="s">
         <v>98</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>64</v>
       </c>
       <c r="K56" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>52311</v>
       </c>
       <c r="B57" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="C57" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="D57" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="E57" t="s">
         <v>682</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="K57" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>54630</v>
       </c>
       <c r="B58" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="C58" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="D58" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="E58" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K58" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>50259</v>
       </c>
       <c r="B59" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="C59" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="D59" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="E59" t="s">
         <v>162</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>64</v>
       </c>
       <c r="K59" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>54196</v>
       </c>
       <c r="B60" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
       <c r="C60" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="D60" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="E60" t="s">
         <v>80</v>
       </c>
       <c r="F60" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K60" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>54413</v>
       </c>
       <c r="B61" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="C61" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="D61" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="E61" t="s">
         <v>162</v>
       </c>
       <c r="F61" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="G61" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K61" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>50349</v>
       </c>
       <c r="B62" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
       <c r="C62" t="s">
-        <v>1426</v>
+        <v>1433</v>
       </c>
       <c r="D62" t="s">
-        <v>1427</v>
+        <v>1434</v>
       </c>
       <c r="E62" t="s">
         <v>81</v>
       </c>
       <c r="F62" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
       <c r="G62" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
       <c r="H62" t="s">
         <v>80</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>64</v>
       </c>
       <c r="K62" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>53571</v>
       </c>
       <c r="B63" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="C63" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
       <c r="D63" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="E63" t="s">
         <v>722</v>
       </c>
       <c r="F63" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="G63" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="K63" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>54415</v>
       </c>
       <c r="B64" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="C64" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="D64" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="E64" t="s">
         <v>162</v>
       </c>
       <c r="F64" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="G64" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K64" t="s">
-        <v>1442</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>53246</v>
       </c>
       <c r="B65" t="s">
-        <v>1443</v>
+        <v>1450</v>
       </c>
       <c r="C65" t="s">
-        <v>1444</v>
+        <v>1451</v>
       </c>
       <c r="D65" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="E65" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="K65" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>54531</v>
       </c>
       <c r="B66" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="C66" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="D66" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="E66" t="s">
         <v>68</v>
       </c>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>338</v>
       </c>
       <c r="K66" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>52441</v>
       </c>
       <c r="B67" t="s">
-        <v>1454</v>
+        <v>1461</v>
       </c>
       <c r="C67" t="s">
-        <v>1455</v>
+        <v>1462</v>
       </c>
       <c r="D67" t="s">
-        <v>1456</v>
+        <v>1463</v>
       </c>
       <c r="E67" t="s">
         <v>225</v>
       </c>
       <c r="F67" t="s">
-        <v>1457</v>
+        <v>1464</v>
       </c>
       <c r="G67" t="s">
-        <v>1458</v>
+        <v>1465</v>
       </c>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
       <c r="K67" t="s">
-        <v>1460</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50313</v>
       </c>
       <c r="B68" t="s">
-        <v>1461</v>
+        <v>1468</v>
       </c>
       <c r="C68" t="s">
-        <v>1455</v>
+        <v>1462</v>
       </c>
       <c r="D68" t="s">
-        <v>1462</v>
+        <v>1469</v>
       </c>
       <c r="E68" t="s">
         <v>80</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>1464</v>
+        <v>1471</v>
       </c>
       <c r="J68" t="s">
         <v>64</v>
       </c>
       <c r="K68" t="s">
-        <v>1465</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50312</v>
       </c>
       <c r="B69" t="s">
-        <v>1466</v>
+        <v>1473</v>
       </c>
       <c r="C69" t="s">
-        <v>1455</v>
+        <v>1462</v>
       </c>
       <c r="D69" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>64</v>
       </c>
       <c r="K69" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>53426</v>
       </c>
       <c r="B70" t="s">
-        <v>1470</v>
+        <v>1477</v>
       </c>
       <c r="C70" t="s">
-        <v>1471</v>
+        <v>1478</v>
       </c>
       <c r="D70" t="s">
-        <v>1472</v>
+        <v>1479</v>
       </c>
       <c r="E70" t="s">
         <v>203</v>
       </c>
       <c r="F70" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="K70" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>54418</v>
       </c>
       <c r="B71" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="C71" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="D71" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="E71" t="s">
         <v>162</v>
       </c>
       <c r="F71" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="G71" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K71" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>54278</v>
       </c>
       <c r="B72" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="C72" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="D72" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
       <c r="E72" t="s">
         <v>80</v>
       </c>
       <c r="F72" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>688</v>
       </c>
       <c r="K72" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>54145</v>
       </c>
       <c r="B73" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="C73" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
       <c r="D73" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="E73" t="s">
         <v>742</v>
       </c>
       <c r="F73" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="G73" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="K73" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50327</v>
       </c>
       <c r="B74" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="C74" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="D74" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="E74" t="s">
         <v>335</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="J74" t="s">
         <v>64</v>
       </c>
       <c r="K74" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50305</v>
       </c>
       <c r="B75" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="C75" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="D75" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>64</v>
       </c>
       <c r="K75" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>50328</v>
       </c>
       <c r="B76" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="C76" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="D76" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="E76" t="s">
         <v>98</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
       <c r="J76" t="s">
         <v>64</v>
       </c>
       <c r="K76" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>50292</v>
       </c>
       <c r="B77" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="C77" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="D77" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="E77" t="s">
         <v>203</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>64</v>
       </c>
       <c r="K77" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>54277</v>
       </c>
       <c r="B78" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="C78" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="D78" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="E78" t="s">
         <v>80</v>
       </c>
       <c r="F78" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>50</v>
       </c>
       <c r="K78" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50237</v>
       </c>
       <c r="B79" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="C79" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="D79" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="E79" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
       <c r="F79" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="G79" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="H79" t="s">
         <v>80</v>
       </c>
       <c r="I79" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="J79" t="s">
         <v>64</v>
       </c>
       <c r="K79" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>54529</v>
       </c>
       <c r="B80" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="C80" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="D80" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="E80" t="s">
         <v>162</v>
       </c>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>338</v>
       </c>
       <c r="K80" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>54537</v>
       </c>
       <c r="B81" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="C81" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="D81" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>338</v>
       </c>
       <c r="K81" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50366</v>
       </c>
       <c r="B82" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="C82" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="D82" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="E82" t="s">
         <v>162</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>64</v>
       </c>
       <c r="K82" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>53851</v>
       </c>
       <c r="B83" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="C83" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="D83" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="E83" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
         <v>759</v>
       </c>
       <c r="K83" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50304</v>
       </c>
       <c r="B84" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="C84" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="D84" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="E84" t="s">
         <v>37</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="H84" t="s">
         <v>249</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>64</v>
       </c>
       <c r="K84" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50239</v>
       </c>
       <c r="B85" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="C85" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="D85" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="E85" t="s">
         <v>81</v>
       </c>
       <c r="F85" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G85" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>64</v>
       </c>
       <c r="K85" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>53891</v>
       </c>
       <c r="B86" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="C86" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="D86" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="K86" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>50229</v>
       </c>
       <c r="B87" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="C87" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="D87" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="E87" t="s">
         <v>80</v>
       </c>
       <c r="F87" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="G87" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="J87" t="s">
         <v>64</v>
       </c>
       <c r="K87" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>54391</v>
       </c>
       <c r="B88" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="C88" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="D88" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="E88" t="s">
         <v>162</v>
       </c>
       <c r="F88" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="G88" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K88" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>50343</v>
       </c>
       <c r="B89" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="C89" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="D89" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="E89" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="F89" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="G89" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>64</v>
       </c>
       <c r="K89" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>51791</v>
       </c>
       <c r="B90" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C90" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="D90" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="E90" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="F90" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="G90" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="H90" t="s">
         <v>80</v>
       </c>
       <c r="I90" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="J90" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="K90" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>54347</v>
       </c>
       <c r="B91" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="C91" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="D91" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="E91" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="F91" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="K91" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>53721</v>
       </c>
       <c r="B92" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C92" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="D92" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="E92" t="s">
         <v>80</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="K92" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>50248</v>
       </c>
       <c r="B93" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="C93" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="D93" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="E93" t="s">
         <v>67</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
         <v>64</v>
       </c>
       <c r="K93" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>54416</v>
       </c>
       <c r="B94" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="C94" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="D94" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="E94" t="s">
         <v>162</v>
       </c>
       <c r="F94" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="G94" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="K94" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>50281</v>
       </c>
       <c r="B95" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="C95" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="D95" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="E95" t="s">
         <v>249</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="J95" t="s">
         <v>64</v>
       </c>
       <c r="K95" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>54143</v>
       </c>
       <c r="B96" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="C96" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="D96" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="E96" t="s">
         <v>742</v>
       </c>
       <c r="F96" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="G96" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="K96" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>54625</v>
       </c>
       <c r="B97" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="C97" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="D97" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="E97" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K97" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>52346</v>
       </c>
       <c r="B98" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="C98" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="D98" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="E98" t="s">
         <v>89</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="K98" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>50234</v>
       </c>
       <c r="B99" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C99" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="D99" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="E99" t="s">
         <v>67</v>
       </c>
       <c r="F99" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="G99" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="J99" t="s">
         <v>64</v>
       </c>
       <c r="K99" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>52481</v>
       </c>
       <c r="B100" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="C100" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="D100" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="E100" t="s">
         <v>37</v>
       </c>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="K100" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>54632</v>
       </c>
       <c r="B101" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="C101" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="D101" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="E101" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K101" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>50283</v>
       </c>
       <c r="B102" t="s">
-        <v>1636</v>
+        <v>1643</v>
       </c>
       <c r="C102" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="D102" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="E102" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>64</v>
       </c>
       <c r="K102" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>53561</v>
       </c>
       <c r="B103" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="C103" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="D103" t="s">
-        <v>1642</v>
+        <v>1649</v>
       </c>
       <c r="E103" t="s">
         <v>721</v>
       </c>
       <c r="F103" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="G103" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
       <c r="H103"/>
       <c r="I103" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="J103" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="K103" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>53866</v>
       </c>
       <c r="B104" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="C104" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="D104" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="E104" t="s">
         <v>335</v>
       </c>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104" t="s">
         <v>759</v>
       </c>
       <c r="K104" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>50244</v>
       </c>
       <c r="B105" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="C105" t="s">
-        <v>1652</v>
+        <v>1659</v>
       </c>
       <c r="D105" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="E105" t="s">
         <v>80</v>
       </c>
       <c r="F105" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G105" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="H105"/>
       <c r="I105" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="J105" t="s">
         <v>64</v>
       </c>
       <c r="K105" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>54273</v>
       </c>
       <c r="B106" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="C106" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
       <c r="D106" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="E106" t="s">
         <v>67</v>
       </c>
       <c r="F106" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106" t="s">
         <v>688</v>
       </c>
       <c r="K106" t="s">
-        <v>1660</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>50262</v>
       </c>
       <c r="B107" t="s">
-        <v>1661</v>
+        <v>1668</v>
       </c>
       <c r="C107" t="s">
-        <v>1662</v>
+        <v>1669</v>
       </c>
       <c r="D107" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="E107" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>1664</v>
+        <v>1671</v>
       </c>
       <c r="H107" t="s">
         <v>196</v>
       </c>
       <c r="I107" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
       <c r="J107" t="s">
         <v>64</v>
       </c>
       <c r="K107" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>54356</v>
       </c>
       <c r="B108" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="C108" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="D108" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="E108" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="K108" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>52386</v>
       </c>
       <c r="B109" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="C109" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="D109" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="E109" t="s">
         <v>89</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="K109" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>52491</v>
       </c>
       <c r="B110" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="C110" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="D110" t="s">
-        <v>1678</v>
+        <v>1685</v>
       </c>
       <c r="E110" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="F110" t="s">
-        <v>1679</v>
+        <v>1686</v>
       </c>
       <c r="G110" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="H110" t="s">
         <v>37</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="K110" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>50253</v>
       </c>
       <c r="B111" t="s">
-        <v>1682</v>
+        <v>1689</v>
       </c>
       <c r="C111" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="D111" t="s">
-        <v>1684</v>
+        <v>1691</v>
       </c>
       <c r="E111" t="s">
         <v>162</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>1685</v>
+        <v>1692</v>
       </c>
       <c r="H111"/>
       <c r="I111" t="s">
-        <v>1686</v>
+        <v>1693</v>
       </c>
       <c r="J111" t="s">
         <v>64</v>
       </c>
       <c r="K111" t="s">
-        <v>1687</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>53911</v>
       </c>
       <c r="B112" t="s">
-        <v>1688</v>
+        <v>1695</v>
       </c>
       <c r="C112" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="D112" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
       <c r="E112" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="F112" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="G112" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="H112"/>
       <c r="I112" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="J112" t="s">
         <v>285</v>
       </c>
       <c r="K112" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>50249</v>
       </c>
       <c r="B113" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="C113" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="D113" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="E113" t="s">
         <v>80</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="H113"/>
       <c r="I113" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="J113" t="s">
         <v>64</v>
       </c>
       <c r="K113" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>50340</v>
       </c>
       <c r="B114" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="C114" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="D114" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="E114" t="s">
         <v>80</v>
       </c>
       <c r="F114" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G114" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114" t="s">
         <v>64</v>
       </c>
       <c r="K114" t="s">
-        <v>1703</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>50316</v>
       </c>
       <c r="B115" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="C115" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="D115" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="E115" t="s">
         <v>67</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
       <c r="H115" t="s">
-        <v>1707</v>
+        <v>1714</v>
       </c>
       <c r="I115" t="s">
-        <v>1708</v>
+        <v>1715</v>
       </c>
       <c r="J115" t="s">
         <v>64</v>
       </c>
       <c r="K115" t="s">
-        <v>1709</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>50320</v>
       </c>
       <c r="B116" t="s">
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="C116" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
       <c r="D116" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="E116" t="s">
         <v>80</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="H116"/>
       <c r="I116" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="J116" t="s">
         <v>64</v>
       </c>
       <c r="K116" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>54628</v>
       </c>
       <c r="B117" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="C117" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="D117" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="E117" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K117" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>50230</v>
       </c>
       <c r="B118" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="C118" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
       <c r="D118" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="E118" t="s">
         <v>81</v>
       </c>
       <c r="F118" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G118" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>64</v>
       </c>
       <c r="K118" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>53141</v>
       </c>
       <c r="B119" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="C119" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="D119" t="s">
-        <v>1727</v>
+        <v>1734</v>
       </c>
       <c r="E119" t="s">
         <v>80</v>
       </c>
       <c r="F119" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="G119" t="s">
-        <v>1728</v>
+        <v>1735</v>
       </c>
       <c r="H119"/>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>1729</v>
+        <v>1736</v>
       </c>
       <c r="K119" t="s">
-        <v>1730</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>50458</v>
       </c>
       <c r="B120" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
       <c r="C120" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="D120" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="E120" t="s">
         <v>310</v>
       </c>
       <c r="F120" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
       <c r="G120" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120" t="s">
         <v>64</v>
       </c>
       <c r="K120" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>53161</v>
       </c>
       <c r="B121" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
       <c r="C121" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="D121" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="E121" t="s">
         <v>310</v>
       </c>
       <c r="F121" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="G121" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
       <c r="H121"/>
       <c r="I121" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="J121" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="K121" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>54195</v>
       </c>
       <c r="B122" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
       <c r="C122" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="D122" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="E122" t="s">
         <v>80</v>
       </c>
       <c r="F122" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K122" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>54615</v>
       </c>
       <c r="B123" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="C123" t="s">
-        <v>1749</v>
+        <v>1756</v>
       </c>
       <c r="D123" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="E123" t="s">
         <v>895</v>
       </c>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K123" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>50266</v>
       </c>
       <c r="B124" t="s">
-        <v>1752</v>
+        <v>1759</v>
       </c>
       <c r="C124" t="s">
-        <v>1753</v>
+        <v>1760</v>
       </c>
       <c r="D124" t="s">
-        <v>1754</v>
+        <v>1761</v>
       </c>
       <c r="E124" t="s">
         <v>80</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="H124"/>
       <c r="I124" t="s">
-        <v>1756</v>
+        <v>1763</v>
       </c>
       <c r="J124" t="s">
         <v>64</v>
       </c>
       <c r="K124" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>54227</v>
       </c>
       <c r="B125" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
       <c r="C125" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
       <c r="D125" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="E125" t="s">
         <v>722</v>
       </c>
       <c r="F125" t="s">
-        <v>1761</v>
+        <v>1768</v>
       </c>
       <c r="G125"/>
       <c r="H125"/>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K125" t="s">
-        <v>1762</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>50309</v>
       </c>
       <c r="B126" t="s">
-        <v>1763</v>
+        <v>1770</v>
       </c>
       <c r="C126" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="D126" t="s">
-        <v>1765</v>
+        <v>1772</v>
       </c>
       <c r="E126" t="s">
         <v>37</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>1766</v>
+        <v>1773</v>
       </c>
       <c r="H126" t="s">
         <v>81</v>
       </c>
       <c r="I126"/>
       <c r="J126" t="s">
         <v>64</v>
       </c>
       <c r="K126" t="s">
-        <v>1767</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>50263</v>
       </c>
       <c r="B127" t="s">
-        <v>1768</v>
+        <v>1775</v>
       </c>
       <c r="C127" t="s">
-        <v>1769</v>
+        <v>1776</v>
       </c>
       <c r="D127" t="s">
-        <v>1770</v>
+        <v>1777</v>
       </c>
       <c r="E127" t="s">
         <v>203</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
       <c r="H127"/>
       <c r="I127" t="s">
-        <v>1772</v>
+        <v>1779</v>
       </c>
       <c r="J127" t="s">
         <v>64</v>
       </c>
       <c r="K127" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>54527</v>
       </c>
       <c r="B128" t="s">
-        <v>1774</v>
+        <v>1781</v>
       </c>
       <c r="C128" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="D128" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="E128" t="s">
         <v>335</v>
       </c>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128" t="s">
         <v>338</v>
       </c>
       <c r="K128" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>54281</v>
       </c>
       <c r="B129" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="C129" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="D129" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="E129" t="s">
         <v>249</v>
       </c>
       <c r="F129" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129"/>
       <c r="J129" t="s">
         <v>688</v>
       </c>
       <c r="K129" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>54224</v>
       </c>
       <c r="B130" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="C130" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="D130" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
       <c r="E130" t="s">
         <v>80</v>
       </c>
       <c r="F130" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K130" t="s">
-        <v>1786</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>52471</v>
       </c>
       <c r="B131" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="C131" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="D131" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
       <c r="E131" t="s">
         <v>249</v>
       </c>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="K131" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>50317</v>
       </c>
       <c r="B132" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="C132" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="D132" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="E132" t="s">
         <v>80</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="H132"/>
       <c r="I132" t="s">
-        <v>1795</v>
+        <v>1802</v>
       </c>
       <c r="J132" t="s">
         <v>64</v>
       </c>
       <c r="K132" t="s">
-        <v>1796</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>50278</v>
       </c>
       <c r="B133" t="s">
-        <v>1797</v>
+        <v>1804</v>
       </c>
       <c r="C133" t="s">
-        <v>1798</v>
+        <v>1805</v>
       </c>
       <c r="D133" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="E133" t="s">
         <v>81</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133" t="s">
         <v>64</v>
       </c>
       <c r="K133" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>54211</v>
       </c>
       <c r="B134" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="C134" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
       <c r="D134" t="s">
-        <v>1804</v>
+        <v>1811</v>
       </c>
       <c r="E134" t="s">
         <v>80</v>
       </c>
       <c r="F134" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="G134"/>
       <c r="H134"/>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K134" t="s">
-        <v>1806</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>50341</v>
       </c>
       <c r="B135" t="s">
-        <v>1807</v>
+        <v>1814</v>
       </c>
       <c r="C135" t="s">
-        <v>1808</v>
+        <v>1815</v>
       </c>
       <c r="D135" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="E135" t="s">
         <v>81</v>
       </c>
       <c r="F135" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G135" t="s">
-        <v>1810</v>
+        <v>1817</v>
       </c>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135" t="s">
         <v>64</v>
       </c>
       <c r="K135" t="s">
-        <v>1811</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>50347</v>
       </c>
       <c r="B136" t="s">
-        <v>1812</v>
+        <v>1819</v>
       </c>
       <c r="C136" t="s">
-        <v>1813</v>
+        <v>1820</v>
       </c>
       <c r="D136" t="s">
-        <v>1814</v>
+        <v>1821</v>
       </c>
       <c r="E136" t="s">
         <v>89</v>
       </c>
       <c r="F136" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="G136" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>64</v>
       </c>
       <c r="K136" t="s">
-        <v>1816</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>50236</v>
       </c>
       <c r="B137" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="C137" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="D137" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="E137" t="s">
         <v>68</v>
       </c>
       <c r="F137" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G137" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="H137"/>
       <c r="I137" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
       <c r="J137" t="s">
         <v>64</v>
       </c>
       <c r="K137" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>53166</v>
       </c>
       <c r="B138" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="C138" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="D138" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="E138" t="s">
         <v>310</v>
       </c>
       <c r="F138" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="G138" t="s">
-        <v>1825</v>
+        <v>1832</v>
       </c>
       <c r="H138"/>
       <c r="I138" t="s">
-        <v>1826</v>
+        <v>1833</v>
       </c>
       <c r="J138" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="K138" t="s">
-        <v>1827</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>50336</v>
       </c>
       <c r="B139" t="s">
-        <v>1828</v>
+        <v>1835</v>
       </c>
       <c r="C139" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="D139" t="s">
-        <v>1830</v>
+        <v>1837</v>
       </c>
       <c r="E139" t="s">
         <v>203</v>
       </c>
       <c r="F139" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G139" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139" t="s">
         <v>64</v>
       </c>
       <c r="K139" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>50276</v>
       </c>
       <c r="B140" t="s">
-        <v>1833</v>
+        <v>1840</v>
       </c>
       <c r="C140" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="D140" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="E140" t="s">
         <v>80</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="H140"/>
       <c r="I140" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
       <c r="J140" t="s">
         <v>64</v>
       </c>
       <c r="K140" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>50273</v>
       </c>
       <c r="B141" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="C141" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="D141" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="E141" t="s">
         <v>203</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>64</v>
       </c>
       <c r="K141" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>52461</v>
       </c>
       <c r="B142" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="C142" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="D142" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="E142" t="s">
         <v>249</v>
       </c>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142"/>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="K142" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>50364</v>
       </c>
       <c r="B143" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="C143" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="D143" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143" t="s">
         <v>64</v>
       </c>
       <c r="K143" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>50307</v>
       </c>
       <c r="B144" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
       <c r="C144" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="D144" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="E144" t="s">
         <v>37</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144" t="s">
         <v>64</v>
       </c>
       <c r="K144" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>50282</v>
       </c>
       <c r="B145" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="C145" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="D145" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="E145" t="s">
         <v>262</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="H145"/>
       <c r="I145" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="J145" t="s">
         <v>64</v>
       </c>
       <c r="K145" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>54573</v>
       </c>
       <c r="B146" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="C146" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="D146" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="E146" t="s">
         <v>162</v>
       </c>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146"/>
       <c r="I146"/>
       <c r="J146" t="s">
         <v>892</v>
       </c>
       <c r="K146" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>50233</v>
       </c>
       <c r="B147" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="C147" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
       <c r="D147" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="E147" t="s">
         <v>127</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="H147"/>
       <c r="I147" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="J147" t="s">
         <v>64</v>
       </c>
       <c r="K147" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>50243</v>
       </c>
       <c r="B148" t="s">
-        <v>1871</v>
+        <v>1878</v>
       </c>
       <c r="C148" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="D148" t="s">
-        <v>1873</v>
+        <v>1880</v>
       </c>
       <c r="E148" t="s">
         <v>80</v>
       </c>
       <c r="F148" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="G148" t="s">
-        <v>1874</v>
+        <v>1881</v>
       </c>
       <c r="H148"/>
       <c r="I148" t="s">
-        <v>1875</v>
+        <v>1882</v>
       </c>
       <c r="J148" t="s">
         <v>64</v>
       </c>
       <c r="K148" t="s">
-        <v>1876</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>53856</v>
       </c>
       <c r="B149" t="s">
-        <v>1877</v>
+        <v>1884</v>
       </c>
       <c r="C149" t="s">
-        <v>1878</v>
+        <v>1885</v>
       </c>
       <c r="D149" t="s">
-        <v>1879</v>
+        <v>1886</v>
       </c>
       <c r="E149" t="s">
         <v>162</v>
       </c>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149" t="s">
         <v>759</v>
       </c>
       <c r="K149" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G228"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
       <c r="B1" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1882</v>
+        <v>1889</v>
       </c>
       <c r="E1" t="s">
-        <v>1883</v>
+        <v>1890</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50615</v>
       </c>
       <c r="B2">
         <v>50316</v>
       </c>
       <c r="C2">
         <v>49817</v>
       </c>
       <c r="D2" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50616</v>
       </c>
       <c r="B3">
         <v>50317</v>
       </c>
       <c r="C3">
         <v>49817</v>
       </c>
       <c r="D3" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50626</v>
       </c>
       <c r="B4">
         <v>50326</v>
       </c>
       <c r="C4">
         <v>49909</v>
       </c>
       <c r="D4" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50627</v>
       </c>
       <c r="B5">
         <v>50327</v>
       </c>
       <c r="C5">
         <v>49894</v>
       </c>
       <c r="D5" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50628</v>
       </c>
       <c r="B6">
         <v>50328</v>
       </c>
       <c r="C6">
         <v>49895</v>
       </c>
       <c r="D6" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50629</v>
       </c>
       <c r="B7">
         <v>50329</v>
       </c>
       <c r="C7">
         <v>49896</v>
       </c>
       <c r="D7" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50630</v>
       </c>
       <c r="B8">
         <v>50330</v>
       </c>
       <c r="C8">
         <v>49899</v>
       </c>
       <c r="D8" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50663</v>
       </c>
       <c r="B9">
         <v>50331</v>
       </c>
       <c r="C9">
         <v>49884</v>
       </c>
       <c r="D9" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50631</v>
       </c>
       <c r="B10">
         <v>50331</v>
       </c>
       <c r="C10">
         <v>49900</v>
       </c>
       <c r="D10" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50638</v>
       </c>
       <c r="B11">
         <v>50339</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50639</v>
       </c>
       <c r="B12">
         <v>50340</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50666</v>
       </c>
       <c r="B13">
         <v>50340</v>
       </c>
       <c r="C13">
         <v>49888</v>
       </c>
       <c r="D13" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50640</v>
       </c>
       <c r="B14">
         <v>50341</v>
       </c>
       <c r="C14">
         <v>49873</v>
       </c>
       <c r="D14" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50641</v>
       </c>
       <c r="B15">
         <v>50342</v>
       </c>
       <c r="C15">
         <v>49873</v>
       </c>
       <c r="D15" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50477</v>
       </c>
       <c r="B16">
         <v>50229</v>
       </c>
       <c r="C16">
         <v>49807</v>
       </c>
       <c r="D16" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50478</v>
       </c>
       <c r="B17">
         <v>50229</v>
       </c>
       <c r="C17">
         <v>49823</v>
       </c>
       <c r="D17" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50645</v>
       </c>
       <c r="B18">
         <v>50346</v>
       </c>
       <c r="C18">
         <v>49878</v>
       </c>
       <c r="D18" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50646</v>
       </c>
       <c r="B19">
         <v>50347</v>
       </c>
       <c r="C19">
         <v>49878</v>
       </c>
       <c r="D19" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50647</v>
       </c>
       <c r="B20">
         <v>50348</v>
       </c>
       <c r="C20">
         <v>49878</v>
       </c>
       <c r="D20" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50648</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49807</v>
       </c>
       <c r="D21" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50650</v>
       </c>
       <c r="B22">
         <v>50349</v>
       </c>
       <c r="C22">
         <v>49878</v>
       </c>
       <c r="D22" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50480</v>
       </c>
       <c r="B23">
         <v>50230</v>
       </c>
       <c r="C23">
         <v>49799</v>
       </c>
       <c r="D23" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50479</v>
       </c>
       <c r="B24">
         <v>50230</v>
       </c>
       <c r="C24">
         <v>49807</v>
       </c>
       <c r="D24" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50665</v>
       </c>
       <c r="B25">
         <v>50458</v>
       </c>
       <c r="C25">
         <v>49887</v>
       </c>
       <c r="D25" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50489</v>
       </c>
       <c r="B26">
         <v>50233</v>
       </c>
       <c r="C26">
         <v>49814</v>
       </c>
       <c r="D26" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50486</v>
       </c>
       <c r="B27">
         <v>50233</v>
       </c>
       <c r="C27">
         <v>49852</v>
       </c>
       <c r="D27" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50488</v>
       </c>
       <c r="B28">
         <v>50233</v>
       </c>
       <c r="C28">
         <v>49859</v>
       </c>
       <c r="D28" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50487</v>
       </c>
       <c r="B29">
         <v>50233</v>
       </c>
       <c r="C29">
         <v>49891</v>
       </c>
       <c r="D29" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50490</v>
       </c>
       <c r="B30">
         <v>50234</v>
       </c>
       <c r="C30">
         <v>49796</v>
       </c>
       <c r="D30" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50491</v>
       </c>
       <c r="B31">
         <v>50235</v>
       </c>
       <c r="C31">
         <v>49796</v>
       </c>
       <c r="D31" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50492</v>
       </c>
       <c r="B32">
         <v>50236</v>
       </c>
       <c r="C32">
         <v>49796</v>
       </c>
       <c r="D32" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50493</v>
       </c>
       <c r="B33">
         <v>50237</v>
       </c>
       <c r="C33">
         <v>49797</v>
       </c>
       <c r="D33" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50494</v>
       </c>
       <c r="B34">
         <v>50238</v>
       </c>
       <c r="C34">
         <v>49797</v>
       </c>
       <c r="D34" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50495</v>
       </c>
       <c r="B35">
         <v>50239</v>
       </c>
       <c r="C35">
         <v>49797</v>
       </c>
       <c r="D35" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50501</v>
       </c>
       <c r="B36">
         <v>50243</v>
       </c>
       <c r="C36">
         <v>49799</v>
       </c>
       <c r="D36" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50502</v>
       </c>
       <c r="B37">
         <v>50244</v>
       </c>
       <c r="C37">
         <v>49799</v>
       </c>
       <c r="D37" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50505</v>
       </c>
       <c r="B38">
         <v>50245</v>
       </c>
       <c r="C38">
         <v>49801</v>
       </c>
       <c r="D38" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50506</v>
       </c>
       <c r="B39">
         <v>50245</v>
       </c>
       <c r="C39">
         <v>50215</v>
       </c>
       <c r="D39" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50507</v>
       </c>
       <c r="B40">
         <v>50246</v>
       </c>
       <c r="C40">
         <v>49829</v>
       </c>
       <c r="D40" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50508</v>
       </c>
       <c r="B41">
         <v>50247</v>
       </c>
       <c r="C41">
         <v>49841</v>
       </c>
       <c r="D41" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50510</v>
       </c>
       <c r="B42">
         <v>50248</v>
       </c>
       <c r="C42">
         <v>49863</v>
       </c>
       <c r="D42" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50511</v>
       </c>
       <c r="B43">
         <v>50249</v>
       </c>
       <c r="C43">
         <v>49885</v>
       </c>
       <c r="D43" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50517</v>
       </c>
       <c r="B44">
         <v>50253</v>
       </c>
       <c r="C44">
         <v>49831</v>
       </c>
       <c r="D44" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50518</v>
       </c>
       <c r="B45">
         <v>50253</v>
       </c>
       <c r="C45">
         <v>49844</v>
       </c>
       <c r="D45" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50520</v>
       </c>
       <c r="B46">
         <v>50255</v>
       </c>
       <c r="C46">
         <v>49834</v>
       </c>
       <c r="D46" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50525</v>
       </c>
       <c r="B47">
         <v>50259</v>
       </c>
       <c r="C47">
         <v>49839</v>
       </c>
       <c r="D47" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50528</v>
       </c>
       <c r="B48">
         <v>50261</v>
       </c>
       <c r="C48">
         <v>49845</v>
       </c>
       <c r="D48" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50529</v>
       </c>
       <c r="B49">
         <v>50262</v>
       </c>
       <c r="C49">
         <v>49846</v>
       </c>
       <c r="D49" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50530</v>
       </c>
       <c r="B50">
         <v>50263</v>
       </c>
       <c r="C50">
         <v>49847</v>
       </c>
       <c r="D50" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50531</v>
       </c>
       <c r="B51">
         <v>50263</v>
       </c>
       <c r="C51">
         <v>49856</v>
       </c>
       <c r="D51" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50532</v>
       </c>
       <c r="B52">
         <v>50264</v>
       </c>
       <c r="C52">
         <v>49848</v>
       </c>
       <c r="D52" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50535</v>
       </c>
       <c r="B53">
         <v>50266</v>
       </c>
       <c r="C53">
         <v>49824</v>
       </c>
       <c r="D53" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50534</v>
       </c>
       <c r="B54">
         <v>50266</v>
       </c>
       <c r="C54">
         <v>49850</v>
       </c>
       <c r="D54" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50549</v>
       </c>
       <c r="B55">
         <v>50276</v>
       </c>
       <c r="C55">
         <v>49858</v>
       </c>
       <c r="D55" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50550</v>
       </c>
       <c r="B56">
         <v>50277</v>
       </c>
       <c r="C56">
         <v>49858</v>
       </c>
       <c r="D56" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50555</v>
       </c>
       <c r="B57">
         <v>50281</v>
       </c>
       <c r="C57">
         <v>49862</v>
       </c>
       <c r="D57" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50556</v>
       </c>
       <c r="B58">
         <v>50282</v>
       </c>
       <c r="C58">
         <v>49864</v>
       </c>
       <c r="D58" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50557</v>
       </c>
       <c r="B59">
         <v>50283</v>
       </c>
       <c r="C59">
         <v>49865</v>
       </c>
       <c r="D59" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50559</v>
       </c>
       <c r="B60">
         <v>50285</v>
       </c>
       <c r="C60">
         <v>49867</v>
       </c>
       <c r="D60" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50560</v>
       </c>
       <c r="B61">
         <v>50285</v>
       </c>
       <c r="C61">
         <v>49873</v>
       </c>
       <c r="D61" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50563</v>
       </c>
       <c r="B62">
         <v>50288</v>
       </c>
       <c r="C62">
         <v>49871</v>
       </c>
       <c r="D62" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E62" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50577</v>
       </c>
       <c r="B63">
         <v>50294</v>
       </c>
       <c r="C63">
         <v>49791</v>
       </c>
       <c r="D63" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50588</v>
       </c>
       <c r="B64">
         <v>50302</v>
       </c>
       <c r="C64">
         <v>49791</v>
       </c>
       <c r="D64" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50590</v>
       </c>
       <c r="B65">
         <v>50304</v>
       </c>
       <c r="C65">
         <v>49780</v>
       </c>
       <c r="D65" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50591</v>
       </c>
       <c r="B66">
         <v>50305</v>
       </c>
       <c r="C66">
         <v>49780</v>
       </c>
       <c r="D66" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50592</v>
       </c>
       <c r="B67">
         <v>50306</v>
       </c>
       <c r="C67">
         <v>49780</v>
       </c>
       <c r="D67" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50594</v>
       </c>
       <c r="B68">
         <v>50306</v>
       </c>
       <c r="C68">
         <v>49898</v>
       </c>
       <c r="D68" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50595</v>
       </c>
       <c r="B69">
         <v>50307</v>
       </c>
       <c r="C69">
         <v>49780</v>
       </c>
       <c r="D69" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50601</v>
       </c>
       <c r="B70">
         <v>50308</v>
       </c>
       <c r="C70">
         <v>49907</v>
       </c>
       <c r="D70" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50599</v>
       </c>
       <c r="B71">
         <v>50308</v>
       </c>
       <c r="C71">
         <v>50216</v>
       </c>
       <c r="D71" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50605</v>
       </c>
       <c r="B72">
         <v>50310</v>
       </c>
       <c r="C72">
         <v>49895</v>
       </c>
       <c r="D72" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50603</v>
       </c>
       <c r="B73">
         <v>50310</v>
       </c>
       <c r="C73">
         <v>50209</v>
       </c>
       <c r="D73" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50604</v>
       </c>
       <c r="B74">
         <v>50310</v>
       </c>
       <c r="C74">
         <v>50210</v>
       </c>
       <c r="D74" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50607</v>
       </c>
       <c r="B75">
         <v>50311</v>
       </c>
       <c r="C75">
         <v>49894</v>
       </c>
       <c r="D75" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50608</v>
       </c>
       <c r="B76">
         <v>50312</v>
       </c>
       <c r="C76">
         <v>50212</v>
       </c>
       <c r="D76" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50609</v>
       </c>
       <c r="B77">
         <v>50312</v>
       </c>
       <c r="C77">
         <v>50213</v>
       </c>
       <c r="D77" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50612</v>
       </c>
       <c r="B78">
         <v>50313</v>
       </c>
       <c r="C78">
         <v>49822</v>
       </c>
       <c r="D78" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50613</v>
       </c>
       <c r="B79">
         <v>50314</v>
       </c>
       <c r="C79">
         <v>49821</v>
       </c>
       <c r="D79" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50668</v>
       </c>
       <c r="B80">
         <v>50365</v>
       </c>
       <c r="C80">
         <v>50164</v>
       </c>
       <c r="D80" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>1889</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>52041</v>
       </c>
       <c r="B81">
         <v>50278</v>
       </c>
       <c r="C81">
         <v>49858</v>
       </c>
       <c r="D81" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E81" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>1891</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>52316</v>
       </c>
       <c r="B82">
         <v>52311</v>
       </c>
       <c r="C82">
         <v>52306</v>
       </c>
       <c r="D82" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E82" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>52351</v>
       </c>
       <c r="B83">
         <v>52346</v>
       </c>
       <c r="C83">
         <v>52341</v>
       </c>
       <c r="D83" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E83" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>52391</v>
       </c>
       <c r="B84">
         <v>52386</v>
       </c>
       <c r="C84">
         <v>52381</v>
       </c>
       <c r="D84" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E84" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>52446</v>
       </c>
       <c r="B85">
         <v>52441</v>
       </c>
       <c r="C85">
         <v>49856</v>
       </c>
       <c r="D85" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>52466</v>
       </c>
       <c r="B86">
         <v>52461</v>
       </c>
       <c r="C86">
         <v>49862</v>
       </c>
       <c r="D86" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E86" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>52476</v>
       </c>
       <c r="B87">
         <v>52471</v>
       </c>
       <c r="C87">
         <v>49862</v>
       </c>
       <c r="D87" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E87" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>52486</v>
       </c>
       <c r="B88">
         <v>52481</v>
       </c>
       <c r="C88">
         <v>49862</v>
       </c>
       <c r="D88" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E88" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>52496</v>
       </c>
       <c r="B89">
         <v>52491</v>
       </c>
       <c r="C89">
         <v>49862</v>
       </c>
       <c r="D89" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E89" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>52621</v>
       </c>
       <c r="B90">
         <v>50285</v>
       </c>
       <c r="C90">
         <v>52576</v>
       </c>
       <c r="D90" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E90" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>52626</v>
       </c>
       <c r="B91">
         <v>50244</v>
       </c>
       <c r="C91">
         <v>52576</v>
       </c>
       <c r="D91" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E91" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>52756</v>
       </c>
       <c r="B92">
         <v>50348</v>
       </c>
       <c r="C92">
         <v>52341</v>
       </c>
       <c r="D92" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E92" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>52776</v>
       </c>
       <c r="B93">
         <v>50348</v>
       </c>
       <c r="C93">
         <v>52381</v>
       </c>
       <c r="D93" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E93" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>52796</v>
       </c>
       <c r="B94">
         <v>50244</v>
       </c>
       <c r="C94">
         <v>52306</v>
       </c>
       <c r="D94" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E94" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>52811</v>
       </c>
       <c r="B95">
         <v>52806</v>
       </c>
       <c r="C95">
         <v>49867</v>
       </c>
       <c r="D95" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E95" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>52826</v>
       </c>
       <c r="B96">
         <v>52821</v>
       </c>
       <c r="C96">
         <v>49864</v>
       </c>
       <c r="D96" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>53176</v>
       </c>
       <c r="B97">
         <v>53161</v>
       </c>
       <c r="C97">
         <v>53171</v>
       </c>
       <c r="D97" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="E97" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>53181</v>
       </c>
       <c r="B98">
         <v>53166</v>
       </c>
       <c r="C98">
         <v>53171</v>
       </c>
       <c r="D98" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E98" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>53186</v>
       </c>
       <c r="B99">
         <v>50263</v>
       </c>
       <c r="C99">
         <v>53171</v>
       </c>
       <c r="D99" t="s">
-        <v>1893</v>
+        <v>1900</v>
       </c>
       <c r="E99" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>53191</v>
       </c>
       <c r="B100">
         <v>50342</v>
       </c>
       <c r="C100">
         <v>53171</v>
       </c>
       <c r="D100" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E100" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>53231</v>
       </c>
       <c r="B101">
         <v>50410</v>
       </c>
       <c r="C101">
         <v>53221</v>
       </c>
       <c r="D101" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E101" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>53236</v>
       </c>
       <c r="B102">
         <v>50263</v>
       </c>
       <c r="C102">
         <v>53221</v>
       </c>
       <c r="D102" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E102" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>53241</v>
       </c>
       <c r="B103">
         <v>50342</v>
       </c>
       <c r="C103">
         <v>53221</v>
       </c>
       <c r="D103" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E103" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>53251</v>
       </c>
       <c r="B104">
         <v>53246</v>
       </c>
       <c r="C104">
         <v>53221</v>
       </c>
       <c r="D104" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E104" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>53566</v>
       </c>
       <c r="B105">
         <v>53561</v>
       </c>
       <c r="C105">
         <v>53151</v>
       </c>
       <c r="D105" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E105" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>53576</v>
       </c>
       <c r="B106">
         <v>53571</v>
       </c>
       <c r="C106">
         <v>53151</v>
       </c>
       <c r="D106" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E106" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>53726</v>
       </c>
       <c r="B107">
         <v>53721</v>
       </c>
       <c r="C107">
         <v>53716</v>
       </c>
       <c r="D107" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>53731</v>
       </c>
       <c r="B108">
         <v>50349</v>
       </c>
       <c r="C108">
         <v>53716</v>
       </c>
       <c r="D108" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>53736</v>
       </c>
       <c r="B109">
         <v>50230</v>
       </c>
       <c r="C109">
         <v>53716</v>
       </c>
       <c r="D109" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>53741</v>
       </c>
       <c r="B110">
         <v>50343</v>
       </c>
       <c r="C110">
         <v>53716</v>
       </c>
       <c r="D110" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>53776</v>
       </c>
       <c r="B111">
         <v>53561</v>
       </c>
       <c r="C111">
         <v>53771</v>
       </c>
       <c r="D111" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>53781</v>
       </c>
       <c r="B112">
         <v>50233</v>
       </c>
       <c r="C112">
         <v>53771</v>
       </c>
       <c r="D112" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>53786</v>
       </c>
       <c r="B113">
         <v>50331</v>
       </c>
       <c r="C113">
         <v>53771</v>
       </c>
       <c r="D113" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>53796</v>
       </c>
       <c r="B114">
         <v>50336</v>
       </c>
       <c r="C114">
         <v>52341</v>
       </c>
       <c r="D114" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1894</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>53846</v>
       </c>
       <c r="B115">
         <v>50364</v>
       </c>
       <c r="C115">
         <v>50146</v>
       </c>
       <c r="D115" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E115" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>759</v>
+        <v>565</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>53861</v>
       </c>
       <c r="B116">
         <v>53851</v>
       </c>
       <c r="C116">
         <v>53386</v>
       </c>
       <c r="D116" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>53871</v>
       </c>
       <c r="B117">
         <v>53856</v>
       </c>
       <c r="C117">
         <v>53386</v>
       </c>
       <c r="D117" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>53876</v>
       </c>
       <c r="B118">
         <v>53866</v>
       </c>
       <c r="C118">
         <v>53386</v>
       </c>
       <c r="D118" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>53881</v>
       </c>
       <c r="B119">
         <v>50330</v>
       </c>
       <c r="C119">
         <v>53136</v>
       </c>
       <c r="D119" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E119" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>53886</v>
       </c>
       <c r="B120">
         <v>53141</v>
       </c>
       <c r="C120">
         <v>53136</v>
       </c>
       <c r="D120" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E120" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>53896</v>
       </c>
       <c r="B121">
         <v>53891</v>
       </c>
       <c r="C121">
         <v>53136</v>
       </c>
       <c r="D121" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E121" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>53916</v>
       </c>
       <c r="B122">
         <v>53911</v>
       </c>
       <c r="C122">
         <v>49871</v>
       </c>
       <c r="D122" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E122" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54144</v>
       </c>
       <c r="B123">
         <v>54143</v>
       </c>
       <c r="C123">
         <v>53221</v>
       </c>
       <c r="D123" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E123" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54146</v>
       </c>
       <c r="B124">
         <v>54145</v>
       </c>
       <c r="C124">
         <v>53221</v>
       </c>
       <c r="D124" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E124" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54198</v>
       </c>
       <c r="B125">
         <v>54195</v>
       </c>
       <c r="C125">
         <v>54197</v>
       </c>
       <c r="D125" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E125" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54199</v>
       </c>
       <c r="B126">
         <v>54196</v>
       </c>
       <c r="C126">
         <v>54197</v>
       </c>
       <c r="D126" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E126" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>54202</v>
       </c>
       <c r="B127">
         <v>54201</v>
       </c>
       <c r="C127">
         <v>54197</v>
       </c>
       <c r="D127" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E127" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>54212</v>
       </c>
       <c r="B128">
         <v>54211</v>
       </c>
       <c r="C128">
         <v>54210</v>
       </c>
       <c r="D128" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E128" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>54213</v>
       </c>
       <c r="B129">
         <v>50330</v>
       </c>
       <c r="C129">
         <v>54210</v>
       </c>
       <c r="D129" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E129" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54215</v>
       </c>
       <c r="B130">
         <v>54214</v>
       </c>
       <c r="C130">
         <v>54210</v>
       </c>
       <c r="D130" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E130" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54225</v>
       </c>
       <c r="B131">
         <v>54224</v>
       </c>
       <c r="C131">
         <v>54223</v>
       </c>
       <c r="D131" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E131" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54226</v>
       </c>
       <c r="B132">
         <v>50244</v>
       </c>
       <c r="C132">
         <v>54223</v>
       </c>
       <c r="D132" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E132" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54228</v>
       </c>
       <c r="B133">
         <v>54227</v>
       </c>
       <c r="C133">
         <v>54223</v>
       </c>
       <c r="D133" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E133" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54229</v>
       </c>
       <c r="B134">
         <v>50365</v>
       </c>
       <c r="C134">
         <v>54223</v>
       </c>
       <c r="D134" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E134" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>54246</v>
       </c>
       <c r="B135">
         <v>50349</v>
       </c>
       <c r="C135">
         <v>52306</v>
       </c>
       <c r="D135" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E135" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>54272</v>
       </c>
       <c r="B136">
         <v>54271</v>
       </c>
       <c r="C136">
         <v>54270</v>
       </c>
       <c r="D136" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E136" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>54274</v>
       </c>
       <c r="B137">
         <v>54273</v>
       </c>
       <c r="C137">
         <v>54270</v>
       </c>
       <c r="D137" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E137" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>54279</v>
       </c>
       <c r="B138">
         <v>54277</v>
       </c>
       <c r="C138">
         <v>54276</v>
       </c>
       <c r="D138" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E138" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>54280</v>
       </c>
       <c r="B139">
         <v>54278</v>
       </c>
       <c r="C139">
         <v>54276</v>
       </c>
       <c r="D139" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E139" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>54282</v>
       </c>
       <c r="B140">
         <v>54281</v>
       </c>
       <c r="C140">
         <v>54276</v>
       </c>
       <c r="D140" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E140" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>54308</v>
       </c>
       <c r="B141">
         <v>50294</v>
       </c>
       <c r="C141">
         <v>54307</v>
       </c>
       <c r="D141" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>1895</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>54348</v>
       </c>
       <c r="B142">
         <v>54347</v>
       </c>
       <c r="C142">
         <v>54307</v>
       </c>
       <c r="D142" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E142" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>54357</v>
       </c>
       <c r="B143">
         <v>54356</v>
       </c>
       <c r="C143">
         <v>54307</v>
       </c>
       <c r="D143" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E143" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>54375</v>
       </c>
       <c r="B144">
         <v>53721</v>
       </c>
       <c r="C144">
         <v>54370</v>
       </c>
       <c r="D144" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E144" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>54376</v>
       </c>
       <c r="B145">
         <v>50320</v>
       </c>
       <c r="C145">
         <v>54370</v>
       </c>
       <c r="D145" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E145" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>54377</v>
       </c>
       <c r="B146">
         <v>50321</v>
       </c>
       <c r="C146">
         <v>54370</v>
       </c>
       <c r="D146" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E146" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>54378</v>
       </c>
       <c r="B147">
         <v>50235</v>
       </c>
       <c r="C147">
         <v>54370</v>
       </c>
       <c r="D147" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E147" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>54380</v>
       </c>
       <c r="B148">
         <v>54379</v>
       </c>
       <c r="C148">
         <v>54370</v>
       </c>
       <c r="D148" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E148" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>54389</v>
       </c>
       <c r="B149">
         <v>54387</v>
       </c>
       <c r="C149">
         <v>49906</v>
       </c>
       <c r="D149" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E149" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>54390</v>
       </c>
       <c r="B150">
         <v>54388</v>
       </c>
       <c r="C150">
         <v>49906</v>
       </c>
       <c r="D150" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E150" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>54392</v>
       </c>
       <c r="B151">
         <v>54391</v>
       </c>
       <c r="C151">
         <v>49906</v>
       </c>
       <c r="D151" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E151" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>54394</v>
       </c>
       <c r="B152">
         <v>54393</v>
       </c>
       <c r="C152">
         <v>49909</v>
       </c>
       <c r="D152" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E152" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>54396</v>
       </c>
       <c r="B153">
         <v>54395</v>
       </c>
       <c r="C153">
         <v>49909</v>
       </c>
       <c r="D153" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E153" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>54397</v>
       </c>
       <c r="B154">
         <v>54388</v>
       </c>
       <c r="C154">
         <v>49909</v>
       </c>
       <c r="D154" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E154" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>54398</v>
       </c>
       <c r="B155">
         <v>54391</v>
       </c>
       <c r="C155">
         <v>49909</v>
       </c>
       <c r="D155" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E155" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>54399</v>
       </c>
       <c r="B156">
         <v>54393</v>
       </c>
       <c r="C156">
         <v>49904</v>
       </c>
       <c r="D156" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E156" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>54400</v>
       </c>
       <c r="B157">
         <v>54395</v>
       </c>
       <c r="C157">
         <v>49904</v>
       </c>
       <c r="D157" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E157" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>54401</v>
       </c>
       <c r="B158">
         <v>54388</v>
       </c>
       <c r="C158">
         <v>49904</v>
       </c>
       <c r="D158" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E158" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>54402</v>
       </c>
       <c r="B159">
         <v>54391</v>
       </c>
       <c r="C159">
         <v>49904</v>
       </c>
       <c r="D159" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E159" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>54403</v>
       </c>
       <c r="B160">
         <v>50263</v>
       </c>
       <c r="C160">
         <v>49904</v>
       </c>
       <c r="D160" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E160" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>54409</v>
       </c>
       <c r="B161">
         <v>54408</v>
       </c>
       <c r="C161">
         <v>49904</v>
       </c>
       <c r="D161" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E161" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>54410</v>
       </c>
       <c r="B162">
         <v>54395</v>
       </c>
       <c r="C162">
         <v>50153</v>
       </c>
       <c r="D162" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E162" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>54411</v>
       </c>
       <c r="B163">
         <v>54388</v>
       </c>
       <c r="C163">
         <v>50153</v>
       </c>
       <c r="D163" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E163" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>54412</v>
       </c>
       <c r="B164">
         <v>54391</v>
       </c>
       <c r="C164">
         <v>50153</v>
       </c>
       <c r="D164" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="E164" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>54414</v>
       </c>
       <c r="B165">
         <v>54413</v>
       </c>
       <c r="C165">
         <v>50153</v>
       </c>
       <c r="D165" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E165" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>54419</v>
       </c>
       <c r="B166">
         <v>54418</v>
       </c>
       <c r="C166">
         <v>50153</v>
       </c>
       <c r="D166" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>54420</v>
       </c>
       <c r="B167">
         <v>54416</v>
       </c>
       <c r="C167">
         <v>50153</v>
       </c>
       <c r="D167" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>54422</v>
       </c>
       <c r="B168">
         <v>54421</v>
       </c>
       <c r="C168">
         <v>50153</v>
       </c>
       <c r="D168" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E168" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>54423</v>
       </c>
       <c r="B169">
         <v>54415</v>
       </c>
       <c r="C169">
         <v>49906</v>
       </c>
       <c r="D169" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E169" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>54424</v>
       </c>
       <c r="B170">
         <v>54417</v>
       </c>
       <c r="C170">
         <v>49906</v>
       </c>
       <c r="D170" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E170" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>54425</v>
       </c>
       <c r="B171">
         <v>54421</v>
       </c>
       <c r="C171">
         <v>49906</v>
       </c>
       <c r="D171" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E171" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>54426</v>
       </c>
       <c r="B172">
         <v>50366</v>
       </c>
       <c r="C172">
         <v>49906</v>
       </c>
       <c r="D172" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E172" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>54427</v>
       </c>
       <c r="B173">
         <v>54416</v>
       </c>
       <c r="C173">
         <v>49906</v>
       </c>
       <c r="D173" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E173" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>54428</v>
       </c>
       <c r="B174">
         <v>54393</v>
       </c>
       <c r="C174">
         <v>50153</v>
       </c>
       <c r="D174" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E174" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>54459</v>
       </c>
       <c r="B175">
         <v>54458</v>
       </c>
       <c r="C175">
         <v>54457</v>
       </c>
       <c r="D175" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E175" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>54461</v>
       </c>
       <c r="B176">
         <v>50244</v>
       </c>
       <c r="C176">
         <v>54457</v>
       </c>
       <c r="D176" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E176" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F176"/>
       <c r="G176" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>54464</v>
       </c>
       <c r="B177">
         <v>54379</v>
       </c>
       <c r="C177">
         <v>54463</v>
       </c>
       <c r="D177" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E177" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F177"/>
       <c r="G177" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>54465</v>
       </c>
       <c r="B178">
         <v>50281</v>
       </c>
       <c r="C178">
         <v>54463</v>
       </c>
       <c r="D178" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E178" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F178"/>
       <c r="G178" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>54466</v>
       </c>
       <c r="B179">
         <v>50321</v>
       </c>
       <c r="C179">
         <v>54463</v>
       </c>
       <c r="D179" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E179" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>54467</v>
       </c>
       <c r="B180">
         <v>53721</v>
       </c>
       <c r="C180">
         <v>54463</v>
       </c>
       <c r="D180" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E180" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F180"/>
       <c r="G180" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>54478</v>
       </c>
       <c r="B181">
         <v>50278</v>
       </c>
       <c r="C181">
         <v>54477</v>
       </c>
       <c r="D181" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E181" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F181"/>
       <c r="G181" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>54479</v>
       </c>
       <c r="B182">
         <v>50277</v>
       </c>
       <c r="C182">
         <v>54477</v>
       </c>
       <c r="D182" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E182" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>54481</v>
       </c>
       <c r="B183">
         <v>54480</v>
       </c>
       <c r="C183">
         <v>54477</v>
       </c>
       <c r="D183" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E183" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>54483</v>
       </c>
       <c r="B184">
         <v>54482</v>
       </c>
       <c r="C184">
         <v>54477</v>
       </c>
       <c r="D184" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E184" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>54484</v>
       </c>
       <c r="B185">
         <v>50309</v>
       </c>
       <c r="C185">
         <v>54477</v>
       </c>
       <c r="D185" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E185" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>54485</v>
       </c>
       <c r="B186">
         <v>51791</v>
       </c>
       <c r="C186">
         <v>54477</v>
       </c>
       <c r="D186" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E186" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>54495</v>
       </c>
       <c r="B187">
         <v>50277</v>
       </c>
       <c r="C187">
         <v>54493</v>
       </c>
       <c r="D187" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E187" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F187"/>
       <c r="G187" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>54496</v>
       </c>
       <c r="B188">
         <v>50278</v>
       </c>
       <c r="C188">
         <v>54493</v>
       </c>
       <c r="D188" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E188" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>54497</v>
       </c>
       <c r="B189">
         <v>50292</v>
       </c>
       <c r="C189">
         <v>54493</v>
       </c>
       <c r="D189" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E189" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>54498</v>
       </c>
       <c r="B190">
         <v>54482</v>
       </c>
       <c r="C190">
         <v>54493</v>
       </c>
       <c r="D190" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E190" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>54528</v>
       </c>
       <c r="B191">
         <v>54527</v>
       </c>
       <c r="C191">
         <v>49895</v>
       </c>
       <c r="D191" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>54530</v>
       </c>
       <c r="B192">
         <v>54529</v>
       </c>
       <c r="C192">
         <v>49895</v>
       </c>
       <c r="D192" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>54532</v>
       </c>
       <c r="B193">
         <v>54531</v>
       </c>
       <c r="C193">
         <v>49895</v>
       </c>
       <c r="D193" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>54533</v>
       </c>
       <c r="B194">
         <v>50314</v>
       </c>
       <c r="C194">
         <v>49895</v>
       </c>
       <c r="D194" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>54534</v>
       </c>
       <c r="B195">
         <v>50262</v>
       </c>
       <c r="C195">
         <v>49895</v>
       </c>
       <c r="D195" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>54535</v>
       </c>
       <c r="B196">
         <v>50281</v>
       </c>
       <c r="C196">
         <v>49895</v>
       </c>
       <c r="D196" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>54536</v>
       </c>
       <c r="B197">
         <v>50320</v>
       </c>
       <c r="C197">
         <v>49895</v>
       </c>
       <c r="D197" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>54538</v>
       </c>
       <c r="B198">
         <v>54537</v>
       </c>
       <c r="C198">
         <v>49895</v>
       </c>
       <c r="D198" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>54566</v>
       </c>
       <c r="B199">
         <v>50244</v>
       </c>
       <c r="C199">
         <v>54564</v>
       </c>
       <c r="D199" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E199" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F199"/>
       <c r="G199" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>54568</v>
       </c>
       <c r="B200">
         <v>54567</v>
       </c>
       <c r="C200">
         <v>54564</v>
       </c>
       <c r="D200" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E200" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F200"/>
       <c r="G200" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>54570</v>
       </c>
       <c r="B201">
         <v>54569</v>
       </c>
       <c r="C201">
         <v>54564</v>
       </c>
       <c r="D201" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E201" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F201"/>
       <c r="G201" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>54571</v>
       </c>
       <c r="B202">
         <v>53571</v>
       </c>
       <c r="C202">
         <v>54564</v>
       </c>
       <c r="D202" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E202" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F202"/>
       <c r="G202" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>54572</v>
       </c>
       <c r="B203">
         <v>54227</v>
       </c>
       <c r="C203">
         <v>54564</v>
       </c>
       <c r="D203" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E203" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>54574</v>
       </c>
       <c r="B204">
         <v>54573</v>
       </c>
       <c r="C204">
         <v>54564</v>
       </c>
       <c r="D204" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E204" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>54575</v>
       </c>
       <c r="B205">
         <v>54393</v>
       </c>
       <c r="C205">
         <v>54564</v>
       </c>
       <c r="D205" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E205" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>54577</v>
       </c>
       <c r="B206">
         <v>54576</v>
       </c>
       <c r="C206">
         <v>54564</v>
       </c>
       <c r="D206" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E206" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>54579</v>
       </c>
       <c r="B207">
         <v>54578</v>
       </c>
       <c r="C207">
         <v>54564</v>
       </c>
       <c r="D207" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E207" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F207"/>
       <c r="G207" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>54580</v>
       </c>
       <c r="B208">
         <v>50410</v>
       </c>
       <c r="C208">
         <v>54564</v>
       </c>
       <c r="D208" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="E208" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>54624</v>
       </c>
       <c r="B209">
         <v>54615</v>
       </c>
       <c r="C209">
         <v>54621</v>
       </c>
       <c r="D209" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E209" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>54626</v>
       </c>
       <c r="B210">
         <v>54625</v>
       </c>
       <c r="C210">
         <v>54621</v>
       </c>
       <c r="D210" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E210" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>54627</v>
       </c>
       <c r="B211">
         <v>50262</v>
       </c>
       <c r="C211">
         <v>54621</v>
       </c>
       <c r="D211" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E211" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>54629</v>
       </c>
       <c r="B212">
         <v>54628</v>
       </c>
       <c r="C212">
         <v>54621</v>
       </c>
       <c r="D212" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E212" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>54631</v>
       </c>
       <c r="B213">
         <v>54630</v>
       </c>
       <c r="C213">
         <v>54621</v>
       </c>
       <c r="D213" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>54633</v>
       </c>
       <c r="B214">
         <v>54632</v>
       </c>
       <c r="C214">
         <v>54621</v>
       </c>
       <c r="D214" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>54634</v>
       </c>
       <c r="B215">
         <v>50329</v>
       </c>
       <c r="C215">
         <v>54621</v>
       </c>
       <c r="D215" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>54694</v>
       </c>
       <c r="B216">
         <v>50263</v>
       </c>
       <c r="C216">
         <v>49844</v>
       </c>
       <c r="D216" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>54695</v>
       </c>
       <c r="B217">
         <v>50263</v>
       </c>
       <c r="C217">
         <v>49844</v>
       </c>
       <c r="D217" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>54696</v>
       </c>
       <c r="B218">
         <v>50263</v>
       </c>
       <c r="C218">
         <v>49844</v>
       </c>
       <c r="D218" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E218" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F218"/>
       <c r="G218" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>54697</v>
       </c>
       <c r="B219">
         <v>50281</v>
       </c>
       <c r="C219">
         <v>54692</v>
       </c>
       <c r="D219" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E219" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F219"/>
       <c r="G219" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>54698</v>
       </c>
       <c r="B220">
         <v>50263</v>
       </c>
       <c r="C220">
         <v>54692</v>
       </c>
       <c r="D220" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E220" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F220"/>
       <c r="G220" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>54700</v>
       </c>
       <c r="B221">
         <v>54699</v>
       </c>
       <c r="C221">
         <v>54692</v>
       </c>
       <c r="D221" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E221" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F221"/>
       <c r="G221" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>54715</v>
       </c>
       <c r="B222">
         <v>54714</v>
       </c>
       <c r="C222">
         <v>54713</v>
       </c>
       <c r="D222" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>54760</v>
       </c>
       <c r="B223">
         <v>53431</v>
       </c>
       <c r="C223">
         <v>54759</v>
       </c>
       <c r="D223" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E223" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F223"/>
       <c r="G223" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>54761</v>
       </c>
       <c r="B224">
         <v>50273</v>
       </c>
       <c r="C224">
         <v>54759</v>
       </c>
       <c r="D224" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E224" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F224"/>
       <c r="G224" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>54762</v>
       </c>
       <c r="B225">
         <v>53441</v>
       </c>
       <c r="C225">
         <v>54759</v>
       </c>
       <c r="D225" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="E225" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F225"/>
       <c r="G225" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>54763</v>
       </c>
       <c r="B226">
         <v>53426</v>
       </c>
       <c r="C226">
         <v>54759</v>
       </c>
       <c r="D226" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E226" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>54764</v>
       </c>
       <c r="B227">
         <v>50352</v>
       </c>
       <c r="C227">
         <v>54759</v>
       </c>
       <c r="D227" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="E227" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="F227"/>
       <c r="G227" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>54816</v>
       </c>
       <c r="B228">
         <v>50250</v>
       </c>
       <c r="C228">
         <v>54814</v>
       </c>
       <c r="D228" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228" t="s">
         <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1897</v>
+        <v>1904</v>
       </c>
       <c r="B1" t="s">
-        <v>1898</v>
+        <v>1905</v>
       </c>
       <c r="C1" t="s">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49593</v>
       </c>
       <c r="B2" t="s">
         <v>418</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1900</v>
+        <v>1907</v>
       </c>
       <c r="E2" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="F2" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="E3" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="F3" t="s">
-        <v>1904</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49606</v>
       </c>
       <c r="B4" t="s">
         <v>441</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="E4" t="s">
         <v>64</v>
       </c>
       <c r="F4" t="s">
-        <v>1906</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
       <c r="F5" t="s">
-        <v>1908</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49642</v>
       </c>
       <c r="B6" t="s">
         <v>335</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1909</v>
+        <v>1916</v>
       </c>
       <c r="E6" t="s">
         <v>64</v>
       </c>
       <c r="F6" t="s">
-        <v>1910</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49655</v>
       </c>
       <c r="B7" t="s">
         <v>503</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
       <c r="F7" t="s">
-        <v>1912</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49665</v>
       </c>
       <c r="B8" t="s">
         <v>722</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1913</v>
+        <v>1920</v>
       </c>
       <c r="E8" t="s">
         <v>64</v>
       </c>
       <c r="F8" t="s">
-        <v>1914</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49666</v>
       </c>
       <c r="B9" t="s">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="E9" t="s">
         <v>64</v>
       </c>
       <c r="F9" t="s">
-        <v>1917</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49673</v>
       </c>
       <c r="B10" t="s">
         <v>249</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1918</v>
+        <v>1925</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
-        <v>1919</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49682</v>
       </c>
       <c r="B11" t="s">
         <v>68</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49693</v>
       </c>
       <c r="B12" t="s">
         <v>407</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12" t="s">
-        <v>1923</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49696</v>
       </c>
       <c r="B13" t="s">
         <v>196</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1924</v>
+        <v>1931</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>1925</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49707</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49708</v>
       </c>
       <c r="B15" t="s">
         <v>127</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>1929</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>53146</v>
       </c>
       <c r="B16" t="s">
         <v>721</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1930</v>
+        <v>1937</v>
       </c>
       <c r="E16" t="s">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="F16" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49712</v>
       </c>
       <c r="B17" t="s">
         <v>262</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1933</v>
+        <v>1940</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
       <c r="F17" t="s">
-        <v>1934</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49720</v>
       </c>
       <c r="B18" t="s">
         <v>270</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1935</v>
+        <v>1942</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>1936</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54614</v>
       </c>
       <c r="B19" t="s">
         <v>895</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
       <c r="E19" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="F19" t="s">
-        <v>1938</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49728</v>
       </c>
       <c r="B20" t="s">
         <v>112</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1939</v>
+        <v>1946</v>
       </c>
       <c r="E20" t="s">
         <v>64</v>
       </c>
       <c r="F20" t="s">
-        <v>1940</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49731</v>
       </c>
       <c r="B21" t="s">
         <v>98</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>1942</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49741</v>
       </c>
       <c r="B22" t="s">
         <v>162</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>1944</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49743</v>
       </c>
       <c r="B23" t="s">
         <v>203</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>1946</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49749</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="E24" t="s">
         <v>64</v>
       </c>
       <c r="F24" t="s">
-        <v>1948</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49750</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="E25" t="s">
         <v>64</v>
       </c>
       <c r="F25" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49752</v>
       </c>
       <c r="B26" t="s">
         <v>234</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
       <c r="F26" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49754</v>
       </c>
       <c r="B27" t="s">
         <v>682</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>1954</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49756</v>
       </c>
       <c r="B28" t="s">
         <v>67</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1955</v>
+        <v>1962</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
-        <v>1956</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>53216</v>
       </c>
       <c r="B29" t="s">
         <v>742</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="E29" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="F29" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49761</v>
       </c>
       <c r="B30" t="s">
         <v>310</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49592</v>
       </c>
       <c r="B31" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="E31" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="F31" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49603</v>
       </c>
       <c r="B32" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="E32" t="s">
         <v>64</v>
       </c>
       <c r="F32" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49616</v>
       </c>
       <c r="B33" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="E33" t="s">
         <v>64</v>
       </c>
       <c r="F33" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49625</v>
       </c>
       <c r="B34" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="E34" t="s">
         <v>64</v>
       </c>
       <c r="F34" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49631</v>
       </c>
       <c r="B35" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="E35" t="s">
         <v>64</v>
       </c>
       <c r="F35" t="s">
-        <v>1974</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49636</v>
       </c>
       <c r="B36" t="s">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
-        <v>1977</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54619</v>
       </c>
       <c r="B37" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="E37" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="F37" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49644</v>
       </c>
       <c r="B38" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="E38" t="s">
         <v>64</v>
       </c>
       <c r="F38" t="s">
-        <v>1982</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49646</v>
       </c>
       <c r="B39" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="E39" t="s">
         <v>64</v>
       </c>
       <c r="F39" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49649</v>
       </c>
       <c r="B40" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="E40" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="F40" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49654</v>
       </c>
       <c r="B41" t="s">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="E41" t="s">
         <v>64</v>
       </c>
       <c r="F41" t="s">
-        <v>1991</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>54369</v>
       </c>
       <c r="B42" t="s">
         <v>829</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="F42" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>54431</v>
       </c>
       <c r="B43" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="F43" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49662</v>
       </c>
       <c r="B44" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="E44" t="s">
         <v>64</v>
       </c>
       <c r="F44" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>54616</v>
       </c>
       <c r="B45" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="E45" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="F45" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>54617</v>
       </c>
       <c r="B46" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="E46" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="F46" t="s">
-        <v>2000</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>54345</v>
       </c>
       <c r="B47" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="E47" t="s">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="F47" t="s">
-        <v>2003</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>54200</v>
       </c>
       <c r="B48" t="s">
         <v>780</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="E48" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="F48" t="s">
-        <v>2005</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49681</v>
       </c>
       <c r="B49" t="s">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="E49" t="s">
         <v>64</v>
       </c>
       <c r="F49" t="s">
-        <v>2008</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49686</v>
       </c>
       <c r="B50" t="s">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
       <c r="F50" t="s">
-        <v>2011</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54462</v>
       </c>
       <c r="B51" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E51" t="s">
         <v>855</v>
       </c>
       <c r="F51" t="s">
-        <v>2013</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>54156</v>
       </c>
       <c r="B52" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
         <v>777</v>
       </c>
       <c r="F52" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49692</v>
       </c>
       <c r="B53" t="s">
         <v>664</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E53" t="s">
         <v>64</v>
       </c>
       <c r="F53" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49695</v>
       </c>
       <c r="B54" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49697</v>
       </c>
       <c r="B55" t="s">
         <v>225</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="E55" t="s">
         <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>2020</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49702</v>
       </c>
       <c r="B56" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>2022</v>
+        <v>2029</v>
       </c>
       <c r="E56" t="s">
         <v>64</v>
       </c>
       <c r="F56" t="s">
-        <v>2023</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49703</v>
       </c>
       <c r="B57" t="s">
         <v>419</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>2024</v>
+        <v>2031</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
-        <v>2025</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54346</v>
       </c>
       <c r="B58" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>2026</v>
+        <v>2033</v>
       </c>
       <c r="E58" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="F58" t="s">
-        <v>2027</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49725</v>
       </c>
       <c r="B59" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49727</v>
       </c>
       <c r="B60" t="s">
-        <v>2030</v>
+        <v>2037</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
       <c r="F60" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49733</v>
       </c>
       <c r="B61" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>2034</v>
+        <v>2041</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>2035</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49740</v>
       </c>
       <c r="B62" t="s">
-        <v>2036</v>
+        <v>2043</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>2037</v>
+        <v>2044</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
       <c r="F62" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49757</v>
       </c>
       <c r="B63" t="s">
         <v>276</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>2039</v>
+        <v>2046</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
-        <v>2040</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>53381</v>
       </c>
       <c r="B64" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="F64" t="s">
-        <v>2042</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>49764</v>
       </c>
       <c r="B65" t="s">
-        <v>2043</v>
+        <v>2050</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>2044</v>
+        <v>2051</v>
       </c>
       <c r="E65" t="s">
         <v>64</v>
       </c>
       <c r="F65" t="s">
-        <v>2045</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>49769</v>
       </c>
       <c r="B66" t="s">
-        <v>2046</v>
+        <v>2053</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>2047</v>
+        <v>2054</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
-        <v>2048</v>
+        <v>2055</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J292"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>2049</v>
+        <v>2056</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>2050</v>
+        <v>2057</v>
       </c>
       <c r="D1" t="s">
-        <v>2051</v>
+        <v>2058</v>
       </c>
       <c r="E1" t="s">
-        <v>2052</v>
+        <v>2059</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>2053</v>
+        <v>2060</v>
       </c>
       <c r="H1" t="s">
-        <v>2054</v>
+        <v>2061</v>
       </c>
       <c r="I1" t="s">
-        <v>2055</v>
+        <v>2062</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D2" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E2" t="s">
-        <v>2058</v>
+        <v>2065</v>
       </c>
       <c r="F2" t="s">
-        <v>2059</v>
+        <v>2066</v>
       </c>
       <c r="G2" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>104</v>
       </c>
       <c r="J2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54659</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D3" t="s">
-        <v>2062</v>
+        <v>2069</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>2063</v>
+        <v>2070</v>
       </c>
       <c r="G3" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>3</v>
       </c>
       <c r="J3" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54660</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D4" t="s">
-        <v>2065</v>
+        <v>2072</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>2066</v>
+        <v>2073</v>
       </c>
       <c r="G4" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54658</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D5" t="s">
-        <v>2068</v>
+        <v>2075</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>2069</v>
+        <v>2076</v>
       </c>
       <c r="G5" t="s">
-        <v>2070</v>
+        <v>2077</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51233</v>
       </c>
       <c r="B6">
         <v>49954</v>
       </c>
       <c r="C6" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D6" t="s">
-        <v>2072</v>
+        <v>2079</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>2073</v>
+        <v>2080</v>
       </c>
       <c r="G6" t="s">
-        <v>2074</v>
+        <v>2081</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>4</v>
       </c>
       <c r="J6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54662</v>
       </c>
       <c r="B7">
         <v>54657</v>
       </c>
       <c r="C7" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D7" t="s">
-        <v>2075</v>
+        <v>2082</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>2076</v>
+        <v>2083</v>
       </c>
       <c r="G7" t="s">
-        <v>2077</v>
+        <v>2084</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>2</v>
       </c>
       <c r="J7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54509</v>
       </c>
       <c r="B8">
         <v>49878</v>
       </c>
       <c r="C8" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D8" t="s">
-        <v>2078</v>
+        <v>2085</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>2079</v>
+        <v>2086</v>
       </c>
       <c r="G8" t="s">
-        <v>2080</v>
+        <v>2087</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54510</v>
       </c>
       <c r="B9">
         <v>49878</v>
       </c>
       <c r="C9" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D9" t="s">
-        <v>2081</v>
+        <v>2088</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>2082</v>
+        <v>2089</v>
       </c>
       <c r="G9" t="s">
-        <v>2083</v>
+        <v>2090</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50833</v>
       </c>
       <c r="B10">
         <v>49780</v>
       </c>
       <c r="C10" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D10" t="s">
-        <v>2084</v>
+        <v>2091</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>2085</v>
+        <v>2092</v>
       </c>
       <c r="G10" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>86</v>
       </c>
       <c r="J10" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54245</v>
       </c>
       <c r="B11">
         <v>52306</v>
       </c>
       <c r="C11" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D11" t="s">
-        <v>2086</v>
+        <v>2093</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>2087</v>
+        <v>2094</v>
       </c>
       <c r="G11" t="s">
-        <v>2088</v>
+        <v>2095</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54252</v>
       </c>
       <c r="B12">
         <v>52341</v>
       </c>
       <c r="C12" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D12" t="s">
-        <v>2089</v>
+        <v>2096</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>2087</v>
+        <v>2094</v>
       </c>
       <c r="G12" t="s">
-        <v>2088</v>
+        <v>2095</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>2090</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54515</v>
       </c>
       <c r="B13">
         <v>54270</v>
       </c>
       <c r="C13" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D13" t="s">
-        <v>2091</v>
+        <v>2098</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>2092</v>
+        <v>2099</v>
       </c>
       <c r="G13" t="s">
-        <v>2093</v>
+        <v>2100</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>4</v>
       </c>
       <c r="J13" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54516</v>
       </c>
       <c r="B14">
         <v>54276</v>
       </c>
       <c r="C14" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D14" t="s">
-        <v>2091</v>
+        <v>2098</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>2092</v>
+        <v>2099</v>
       </c>
       <c r="G14" t="s">
-        <v>2093</v>
+        <v>2100</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J14" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54518</v>
       </c>
       <c r="B15">
         <v>54307</v>
       </c>
       <c r="C15" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D15" t="s">
-        <v>2091</v>
+        <v>2098</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>2092</v>
+        <v>2099</v>
       </c>
       <c r="G15" t="s">
-        <v>2093</v>
+        <v>2100</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J15" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54522</v>
       </c>
       <c r="B16">
         <v>54210</v>
       </c>
       <c r="C16" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D16" t="s">
-        <v>2094</v>
+        <v>2101</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>2095</v>
+        <v>2102</v>
       </c>
       <c r="G16" t="s">
-        <v>2096</v>
+        <v>2103</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J16" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54524</v>
       </c>
       <c r="B17">
         <v>54197</v>
       </c>
       <c r="C17" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D17" t="s">
-        <v>2094</v>
+        <v>2101</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>2095</v>
+        <v>2102</v>
       </c>
       <c r="G17" t="s">
-        <v>2096</v>
+        <v>2103</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51238</v>
       </c>
       <c r="B18">
         <v>49925</v>
       </c>
       <c r="C18" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D18" t="s">
-        <v>2097</v>
+        <v>2104</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>2098</v>
+        <v>2105</v>
       </c>
       <c r="G18" t="s">
-        <v>2099</v>
+        <v>2106</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50781</v>
       </c>
       <c r="B19">
         <v>49846</v>
       </c>
       <c r="C19" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="F19" t="s">
         <v>195</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>179</v>
       </c>
       <c r="J19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50782</v>
       </c>
       <c r="B20">
         <v>49846</v>
       </c>
       <c r="C20" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>2101</v>
+        <v>2108</v>
       </c>
       <c r="F20" t="s">
         <v>195</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>184</v>
       </c>
       <c r="J20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>52221</v>
       </c>
       <c r="B21">
         <v>49807</v>
       </c>
       <c r="C21" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>2103</v>
+        <v>2110</v>
       </c>
       <c r="G21" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51410</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>2105</v>
+        <v>2112</v>
       </c>
       <c r="G22" t="s">
-        <v>2106</v>
+        <v>2113</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52031</v>
       </c>
       <c r="B23">
         <v>49858</v>
       </c>
       <c r="C23" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D23" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="G23" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H23" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="I23">
         <v>35</v>
       </c>
       <c r="J23" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>52646</v>
       </c>
       <c r="B24">
         <v>52576</v>
       </c>
       <c r="C24" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>2112</v>
+        <v>2119</v>
       </c>
       <c r="G24" t="s">
-        <v>2113</v>
+        <v>2120</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>53906</v>
       </c>
       <c r="B25">
         <v>53136</v>
       </c>
       <c r="C25" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>2114</v>
+        <v>2121</v>
       </c>
       <c r="F25" t="s">
-        <v>2115</v>
+        <v>2122</v>
       </c>
       <c r="G25" t="s">
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>240</v>
       </c>
       <c r="J25" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50805</v>
       </c>
       <c r="B26">
         <v>49862</v>
       </c>
       <c r="C26" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>248</v>
       </c>
       <c r="G26" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>2118</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51269</v>
       </c>
       <c r="B27">
         <v>50143</v>
       </c>
       <c r="C27" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D27" t="s">
-        <v>2119</v>
+        <v>2126</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>2120</v>
+        <v>2127</v>
       </c>
       <c r="G27" t="s">
-        <v>2121</v>
+        <v>2128</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50778</v>
       </c>
       <c r="B28">
         <v>49845</v>
       </c>
       <c r="C28" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>2122</v>
+        <v>2129</v>
       </c>
       <c r="F28" t="s">
         <v>188</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>1490</v>
       </c>
       <c r="J28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50779</v>
       </c>
       <c r="B29">
         <v>49845</v>
       </c>
       <c r="C29" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>2123</v>
+        <v>2130</v>
       </c>
       <c r="F29" t="s">
         <v>188</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>1487</v>
       </c>
       <c r="J29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50780</v>
       </c>
       <c r="B30">
         <v>49845</v>
       </c>
       <c r="C30" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>2124</v>
+        <v>2131</v>
       </c>
       <c r="F30" t="s">
         <v>188</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
         <v>1393</v>
       </c>
       <c r="J30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54556</v>
       </c>
       <c r="B31">
         <v>49865</v>
       </c>
       <c r="C31" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="G31" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54650</v>
       </c>
       <c r="B32">
         <v>54649</v>
       </c>
       <c r="C32" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D32" t="s">
-        <v>2128</v>
+        <v>2135</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>2129</v>
+        <v>2136</v>
       </c>
       <c r="G32" t="s">
-        <v>2130</v>
+        <v>2137</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50693</v>
       </c>
       <c r="B33">
         <v>49802</v>
       </c>
       <c r="C33" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D33" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="G33" t="s">
-        <v>2133</v>
+        <v>2140</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>10</v>
       </c>
       <c r="J33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50694</v>
       </c>
       <c r="B34">
         <v>49802</v>
       </c>
       <c r="C34" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D34" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="G34" t="s">
-        <v>2133</v>
+        <v>2140</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>2</v>
       </c>
       <c r="J34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50698</v>
       </c>
       <c r="B35">
         <v>49841</v>
       </c>
       <c r="C35" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>2134</v>
+        <v>2141</v>
       </c>
       <c r="F35" t="s">
         <v>178</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
         <v>175</v>
       </c>
       <c r="J35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50699</v>
       </c>
       <c r="B36">
         <v>49841</v>
       </c>
       <c r="C36" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
       <c r="F36" t="s">
         <v>178</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>157</v>
       </c>
       <c r="J36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50700</v>
       </c>
       <c r="B37">
         <v>49841</v>
       </c>
       <c r="C37" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="F37" t="s">
         <v>178</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
         <v>155</v>
       </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51448</v>
       </c>
       <c r="B38">
         <v>49925</v>
       </c>
       <c r="C38" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D38" t="s">
-        <v>2137</v>
+        <v>2144</v>
       </c>
       <c r="E38" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="F38" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="G38" t="s">
-        <v>2140</v>
+        <v>2147</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>246</v>
       </c>
       <c r="J38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>54386</v>
       </c>
       <c r="B39">
         <v>53171</v>
       </c>
       <c r="C39" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>2141</v>
+        <v>2148</v>
       </c>
       <c r="F39" t="s">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="G39" t="s">
-        <v>2143</v>
+        <v>2150</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>53926</v>
       </c>
       <c r="B40">
         <v>49871</v>
       </c>
       <c r="C40" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D40" t="s">
-        <v>2144</v>
+        <v>2151</v>
       </c>
       <c r="E40" t="s">
-        <v>2145</v>
+        <v>2152</v>
       </c>
       <c r="F40" t="s">
-        <v>2146</v>
+        <v>2153</v>
       </c>
       <c r="G40" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="H40" t="s">
-        <v>2148</v>
+        <v>2155</v>
       </c>
       <c r="I40">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="J40" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50865</v>
       </c>
       <c r="B41">
         <v>50176</v>
       </c>
       <c r="C41" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D41" t="s">
-        <v>2149</v>
+        <v>2156</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="G41" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>6</v>
       </c>
       <c r="J41" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50984</v>
       </c>
       <c r="B42">
         <v>50099</v>
       </c>
       <c r="C42" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D42" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>2153</v>
+        <v>2160</v>
       </c>
       <c r="G42" t="s">
-        <v>2154</v>
+        <v>2161</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>2</v>
       </c>
       <c r="J42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54526</v>
       </c>
       <c r="B43">
         <v>54197</v>
       </c>
       <c r="C43" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D43" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
       <c r="G43" t="s">
-        <v>2157</v>
+        <v>2164</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54643</v>
       </c>
       <c r="B44">
         <v>49893</v>
       </c>
       <c r="C44" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D44" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
       <c r="G44" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51404</v>
       </c>
       <c r="B45">
         <v>50099</v>
       </c>
       <c r="C45" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D45" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="G45" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>3</v>
       </c>
       <c r="J45" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51400</v>
       </c>
       <c r="B46">
         <v>50099</v>
       </c>
       <c r="C46" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D46" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>2165</v>
+        <v>2172</v>
       </c>
       <c r="G46" t="s">
-        <v>2166</v>
+        <v>2173</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>12</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51401</v>
       </c>
       <c r="B47">
         <v>50099</v>
       </c>
       <c r="C47" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D47" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="G47" t="s">
-        <v>2169</v>
+        <v>2176</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51402</v>
       </c>
       <c r="B48">
         <v>50099</v>
       </c>
       <c r="C48" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D48" t="s">
-        <v>2170</v>
+        <v>2177</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>2171</v>
+        <v>2178</v>
       </c>
       <c r="G48" t="s">
-        <v>2172</v>
+        <v>2179</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51403</v>
       </c>
       <c r="B49">
         <v>50099</v>
       </c>
       <c r="C49" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D49" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="G49" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>2</v>
       </c>
       <c r="J49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51351</v>
       </c>
       <c r="B50">
         <v>50087</v>
       </c>
       <c r="C50" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D50" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="G50" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51349</v>
       </c>
       <c r="B51">
         <v>50087</v>
       </c>
       <c r="C51" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D51" t="s">
-        <v>2179</v>
+        <v>2186</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>2180</v>
+        <v>2187</v>
       </c>
       <c r="G51" t="s">
-        <v>2181</v>
+        <v>2188</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51072</v>
       </c>
       <c r="B52">
         <v>50208</v>
       </c>
       <c r="C52" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D52" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>2183</v>
+        <v>2190</v>
       </c>
       <c r="G52" t="s">
-        <v>2184</v>
+        <v>2191</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51070</v>
       </c>
       <c r="B53">
         <v>50208</v>
       </c>
       <c r="C53" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D53" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>2185</v>
+        <v>2192</v>
       </c>
       <c r="G53" t="s">
-        <v>2186</v>
+        <v>2193</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>2</v>
       </c>
       <c r="J53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51069</v>
       </c>
       <c r="B54">
         <v>50208</v>
       </c>
       <c r="C54" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D54" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
       <c r="G54" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51071</v>
       </c>
       <c r="B55">
         <v>50208</v>
       </c>
       <c r="C55" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D55" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>2189</v>
+        <v>2196</v>
       </c>
       <c r="G55" t="s">
-        <v>2190</v>
+        <v>2197</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51364</v>
       </c>
       <c r="B56">
         <v>50093</v>
       </c>
       <c r="C56" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D56" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
       <c r="G56" t="s">
-        <v>2193</v>
+        <v>2200</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>11</v>
       </c>
       <c r="J56" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51095</v>
       </c>
       <c r="B57">
         <v>49938</v>
       </c>
       <c r="C57" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D57" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="G57" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="J57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51096</v>
       </c>
       <c r="B58">
         <v>50103</v>
       </c>
       <c r="C58" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D58" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="G58" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>15</v>
       </c>
       <c r="J58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51097</v>
       </c>
       <c r="B59">
         <v>50115</v>
       </c>
       <c r="C59" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D59" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="G59" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51504</v>
       </c>
       <c r="B60">
         <v>50103</v>
       </c>
       <c r="C60" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D60" t="s">
-        <v>2197</v>
+        <v>2204</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>2198</v>
+        <v>2205</v>
       </c>
       <c r="G60" t="s">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51083</v>
       </c>
       <c r="B61">
         <v>49925</v>
       </c>
       <c r="C61" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D61" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>2201</v>
+        <v>2208</v>
       </c>
       <c r="G61" t="s">
-        <v>2202</v>
+        <v>2209</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51245</v>
       </c>
       <c r="B62">
         <v>49925</v>
       </c>
       <c r="C62" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D62" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="G62" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50868</v>
       </c>
       <c r="B63">
         <v>50176</v>
       </c>
       <c r="C63" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D63" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="G63" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>4</v>
       </c>
       <c r="J63" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50973</v>
       </c>
       <c r="B64">
         <v>50161</v>
       </c>
       <c r="C64" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D64" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="G64" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50959</v>
       </c>
       <c r="B65">
         <v>50162</v>
       </c>
       <c r="C65" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D65" t="s">
-        <v>2212</v>
+        <v>2219</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>2213</v>
+        <v>2220</v>
       </c>
       <c r="G65" t="s">
-        <v>2214</v>
+        <v>2221</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51252</v>
       </c>
       <c r="B66">
         <v>50081</v>
       </c>
       <c r="C66" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D66" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="G66" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51253</v>
       </c>
       <c r="B67">
         <v>50099</v>
       </c>
       <c r="C67" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D67" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="G67" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>16</v>
       </c>
       <c r="J67" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50928</v>
       </c>
       <c r="B68">
         <v>50099</v>
       </c>
       <c r="C68" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D68" t="s">
-        <v>2218</v>
+        <v>2225</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>2219</v>
+        <v>2226</v>
       </c>
       <c r="G68" t="s">
-        <v>2220</v>
+        <v>2227</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>6</v>
       </c>
       <c r="J68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51261</v>
       </c>
       <c r="B69">
         <v>50081</v>
       </c>
       <c r="C69" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D69" t="s">
-        <v>2221</v>
+        <v>2228</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>2222</v>
+        <v>2229</v>
       </c>
       <c r="G69" t="s">
-        <v>2223</v>
+        <v>2230</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51346</v>
       </c>
       <c r="B70">
         <v>50087</v>
       </c>
       <c r="C70" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D70" t="s">
-        <v>2224</v>
+        <v>2231</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>2225</v>
+        <v>2232</v>
       </c>
       <c r="G70" t="s">
-        <v>2226</v>
+        <v>2233</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>4</v>
       </c>
       <c r="J70" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51348</v>
       </c>
       <c r="B71">
         <v>50087</v>
       </c>
       <c r="C71" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D71" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="G71" t="s">
-        <v>2229</v>
+        <v>2236</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51505</v>
       </c>
       <c r="B72">
         <v>50103</v>
       </c>
       <c r="C72" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D72" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="E72" t="s">
-        <v>2231</v>
+        <v>2238</v>
       </c>
       <c r="F72" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
       <c r="G72" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>711</v>
       </c>
       <c r="J72" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51506</v>
       </c>
       <c r="B73">
         <v>50115</v>
       </c>
       <c r="C73" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D73" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="E73" t="s">
-        <v>2234</v>
+        <v>2241</v>
       </c>
       <c r="F73" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
       <c r="G73" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>171</v>
       </c>
       <c r="J73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51507</v>
       </c>
       <c r="B74">
         <v>50116</v>
       </c>
       <c r="C74" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D74" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="E74" t="s">
-        <v>2235</v>
+        <v>2242</v>
       </c>
       <c r="F74" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
       <c r="G74" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>159</v>
       </c>
       <c r="J74" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51438</v>
       </c>
       <c r="B75">
         <v>50114</v>
       </c>
       <c r="C75" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="G75" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51200</v>
       </c>
       <c r="B76">
         <v>50137</v>
       </c>
       <c r="C76" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D76" t="s">
-        <v>2238</v>
+        <v>2245</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
       <c r="G76" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>5</v>
       </c>
       <c r="J76" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50892</v>
       </c>
       <c r="B77">
         <v>50137</v>
       </c>
       <c r="C77" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D77" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="E77" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="F77" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="G77" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>564</v>
       </c>
       <c r="J77" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51073</v>
       </c>
       <c r="B78">
         <v>50208</v>
       </c>
       <c r="C78" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D78" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="G78" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51067</v>
       </c>
       <c r="B79">
         <v>50207</v>
       </c>
       <c r="C79" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D79" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="G79" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>6</v>
       </c>
       <c r="J79" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>52501</v>
       </c>
       <c r="B80">
         <v>49862</v>
       </c>
       <c r="C80" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D80" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="G80" t="s">
-        <v>2253</v>
+        <v>2260</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50950</v>
       </c>
       <c r="B81">
         <v>50164</v>
       </c>
       <c r="C81" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D81" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="G81" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>9</v>
       </c>
       <c r="J81" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50895</v>
       </c>
       <c r="B82">
         <v>50159</v>
       </c>
       <c r="C82" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D82" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="G82" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50896</v>
       </c>
       <c r="B83">
         <v>50160</v>
       </c>
       <c r="C83" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D83" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="G83" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50806</v>
       </c>
       <c r="B84">
         <v>49864</v>
       </c>
       <c r="C84" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D84" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
       <c r="G84" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>13</v>
       </c>
       <c r="J84" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>52566</v>
       </c>
       <c r="B85">
         <v>49862</v>
       </c>
       <c r="C85" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D85" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
       <c r="E85" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="F85" t="s">
-        <v>2265</v>
+        <v>2272</v>
       </c>
       <c r="G85" t="s">
-        <v>2266</v>
+        <v>2273</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>182</v>
       </c>
       <c r="J85" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50921</v>
       </c>
       <c r="B86">
         <v>50153</v>
       </c>
       <c r="C86" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D86" t="s">
-        <v>2267</v>
+        <v>2274</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
       <c r="G86" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J86" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51124</v>
       </c>
       <c r="B87">
         <v>49938</v>
       </c>
       <c r="C87" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D87" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="G87" t="s">
-        <v>2272</v>
+        <v>2279</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>7</v>
       </c>
       <c r="J87" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>50831</v>
       </c>
       <c r="B88">
         <v>49791</v>
       </c>
       <c r="C88" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D88" t="s">
-        <v>2273</v>
+        <v>2280</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>2274</v>
+        <v>2281</v>
       </c>
       <c r="G88" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
       <c r="H88"/>
       <c r="I88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J88" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50829</v>
       </c>
       <c r="B89">
         <v>49791</v>
       </c>
       <c r="C89" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D89" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
       <c r="G89" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>41</v>
       </c>
       <c r="J89" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50673</v>
       </c>
       <c r="B90">
         <v>49807</v>
       </c>
       <c r="C90" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D90" t="s">
-        <v>2279</v>
+        <v>2286</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="G90" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>6</v>
       </c>
       <c r="J90" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>50692</v>
       </c>
       <c r="B91">
         <v>49799</v>
       </c>
       <c r="C91" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D91" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>2282</v>
+        <v>2289</v>
       </c>
       <c r="G91" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>7</v>
       </c>
       <c r="J91" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>50689</v>
       </c>
       <c r="B92">
         <v>49796</v>
       </c>
       <c r="C92" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D92" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
       <c r="G92" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>8</v>
       </c>
       <c r="J92" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>50690</v>
       </c>
       <c r="B93">
         <v>49797</v>
       </c>
       <c r="C93" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D93" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="G93" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>11</v>
       </c>
       <c r="J93" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>50838</v>
       </c>
       <c r="B94">
         <v>49873</v>
       </c>
       <c r="C94" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D94" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="G94" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>12</v>
       </c>
       <c r="J94" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50911</v>
       </c>
       <c r="B95">
         <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D95" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="G95" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50907</v>
       </c>
       <c r="B96">
         <v>50146</v>
       </c>
       <c r="C96" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D96" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="G96" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J96" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50910</v>
       </c>
       <c r="B97">
         <v>50146</v>
       </c>
       <c r="C97" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D97" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="G97" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>50908</v>
       </c>
       <c r="B98">
         <v>50146</v>
       </c>
       <c r="C98" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D98" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="G98" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J98" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>50909</v>
       </c>
       <c r="B99">
         <v>50146</v>
       </c>
       <c r="C99" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D99" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
       <c r="G99" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H99"/>
       <c r="I99">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J99" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>54175</v>
       </c>
       <c r="B100">
         <v>49856</v>
       </c>
       <c r="C100" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D100" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="G100" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>12</v>
       </c>
       <c r="J100" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>54754</v>
       </c>
       <c r="B101">
         <v>54649</v>
       </c>
       <c r="C101" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D101" t="s">
-        <v>2308</v>
+        <v>2315</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="G101" t="s">
-        <v>2310</v>
+        <v>2317</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50925</v>
       </c>
       <c r="B102">
         <v>49923</v>
       </c>
       <c r="C102" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D102" t="s">
-        <v>2311</v>
+        <v>2318</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>2312</v>
+        <v>2319</v>
       </c>
       <c r="G102" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>6</v>
       </c>
       <c r="J102" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51508</v>
       </c>
       <c r="B103">
         <v>50116</v>
       </c>
       <c r="C103" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D103" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
       <c r="E103" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="F103" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="G103" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="J103" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51235</v>
       </c>
       <c r="B104">
         <v>50081</v>
       </c>
       <c r="C104" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D104" t="s">
-        <v>2318</v>
+        <v>2325</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
       <c r="G104" t="s">
-        <v>2320</v>
+        <v>2327</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51408</v>
       </c>
       <c r="B105">
         <v>50146</v>
       </c>
       <c r="C105" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>2321</v>
+        <v>2328</v>
       </c>
       <c r="G105" t="s">
-        <v>2322</v>
+        <v>2329</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>54753</v>
       </c>
       <c r="B106">
         <v>54649</v>
       </c>
       <c r="C106" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D106" t="s">
-        <v>2323</v>
+        <v>2330</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>2324</v>
+        <v>2331</v>
       </c>
       <c r="G106" t="s">
-        <v>2325</v>
+        <v>2332</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50773</v>
       </c>
       <c r="B107">
         <v>49844</v>
       </c>
       <c r="C107" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>2326</v>
+        <v>2333</v>
       </c>
       <c r="F107" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
         <v>260</v>
       </c>
       <c r="J107" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>50774</v>
       </c>
       <c r="B108">
         <v>49844</v>
       </c>
       <c r="C108" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>2328</v>
+        <v>2335</v>
       </c>
       <c r="F108" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108">
         <v>264</v>
       </c>
       <c r="J108" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>50775</v>
       </c>
       <c r="B109">
         <v>49844</v>
       </c>
       <c r="C109" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>2329</v>
+        <v>2336</v>
       </c>
       <c r="F109" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109">
         <v>257</v>
       </c>
       <c r="J109" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>50776</v>
       </c>
       <c r="B110">
         <v>49844</v>
       </c>
       <c r="C110" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>2330</v>
+        <v>2337</v>
       </c>
       <c r="F110" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
         <v>255</v>
       </c>
       <c r="J110" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>50777</v>
       </c>
       <c r="B111">
         <v>49844</v>
       </c>
       <c r="C111" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>2331</v>
+        <v>2338</v>
       </c>
       <c r="F111" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
         <v>246</v>
       </c>
       <c r="J111" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>50807</v>
       </c>
       <c r="B112">
         <v>49865</v>
       </c>
       <c r="C112" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>269</v>
       </c>
       <c r="G112" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50946</v>
       </c>
       <c r="B113">
         <v>50159</v>
       </c>
       <c r="C113" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D113" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>2333</v>
+        <v>2340</v>
       </c>
       <c r="G113" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>3</v>
       </c>
       <c r="J113" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>52506</v>
       </c>
       <c r="B114">
         <v>49862</v>
       </c>
       <c r="C114" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>2336</v>
+        <v>2343</v>
       </c>
       <c r="F114" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="G114" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="H114" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
       <c r="I114">
         <v>177</v>
       </c>
       <c r="J114" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>54701</v>
       </c>
       <c r="B115">
         <v>54692</v>
       </c>
       <c r="C115" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D115" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
       <c r="G115" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>103</v>
       </c>
       <c r="J115" t="s">
-        <v>2342</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>54717</v>
       </c>
       <c r="B116">
         <v>54713</v>
       </c>
       <c r="C116" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D116" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="G116" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J116" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>54550</v>
       </c>
       <c r="B117">
         <v>50090</v>
       </c>
       <c r="C117" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D117" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="G117" t="s">
-        <v>2348</v>
+        <v>2355</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>2</v>
       </c>
       <c r="J117" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>54654</v>
       </c>
       <c r="B118">
         <v>50090</v>
       </c>
       <c r="C118" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D118" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
       <c r="G118" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>54549</v>
       </c>
       <c r="B119">
         <v>50090</v>
       </c>
       <c r="C119" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D119" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="G119" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>5</v>
       </c>
       <c r="J119" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51113</v>
       </c>
       <c r="B120">
         <v>50090</v>
       </c>
       <c r="C120" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D120" t="s">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="G120" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>50947</v>
       </c>
       <c r="B121">
         <v>50160</v>
       </c>
       <c r="C121" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D121" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="G121" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>2</v>
       </c>
       <c r="J121" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>50949</v>
       </c>
       <c r="B122">
         <v>50160</v>
       </c>
       <c r="C122" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D122" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="G122" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>4</v>
       </c>
       <c r="J122" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>50722</v>
       </c>
       <c r="B123">
         <v>49891</v>
       </c>
       <c r="C123" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="F123" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="G123" t="s">
         <v>320</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>156</v>
       </c>
       <c r="J123" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>50744</v>
       </c>
       <c r="B124">
         <v>49834</v>
       </c>
       <c r="C124" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="F124" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="G124" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="J124" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>50764</v>
       </c>
       <c r="B125">
         <v>49839</v>
       </c>
       <c r="C125" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="F125" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="G125" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>264</v>
       </c>
       <c r="J125" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>54664</v>
       </c>
       <c r="B126">
         <v>49893</v>
       </c>
       <c r="C126" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D126" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
       <c r="G126" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>54644</v>
       </c>
       <c r="B127">
         <v>49893</v>
       </c>
       <c r="C127" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D127" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
       <c r="G127" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>54684</v>
       </c>
       <c r="B128">
         <v>50159</v>
       </c>
       <c r="C128" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D128" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="G128" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>54685</v>
       </c>
       <c r="B129">
         <v>54682</v>
       </c>
       <c r="C129" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D129" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="G129" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>54683</v>
       </c>
       <c r="B130">
         <v>54682</v>
       </c>
       <c r="C130" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D130" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
       <c r="G130" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>54678</v>
       </c>
       <c r="B131">
         <v>50193</v>
       </c>
       <c r="C131" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D131" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="G131" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>52256</v>
       </c>
       <c r="B132">
         <v>50193</v>
       </c>
       <c r="C132" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D132" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="G132" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J132" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>50944</v>
       </c>
       <c r="B133">
         <v>50159</v>
       </c>
       <c r="C133" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D133" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
       <c r="G133" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>4</v>
       </c>
       <c r="J133" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>52266</v>
       </c>
       <c r="B134">
         <v>50193</v>
       </c>
       <c r="C134" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D134" t="s">
-        <v>2388</v>
+        <v>2395</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>2389</v>
+        <v>2396</v>
       </c>
       <c r="G134" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
       <c r="H134"/>
       <c r="I134">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J134" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>51271</v>
       </c>
       <c r="B135">
         <v>50141</v>
       </c>
       <c r="C135" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D135" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="G135" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>2</v>
       </c>
       <c r="J135" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50701</v>
       </c>
       <c r="B136">
         <v>49852</v>
       </c>
       <c r="C136" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="F136" t="s">
         <v>220</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136">
         <v>160</v>
       </c>
       <c r="J136" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50702</v>
       </c>
       <c r="B137">
         <v>49852</v>
       </c>
       <c r="C137" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>2395</v>
+        <v>2402</v>
       </c>
       <c r="F137" t="s">
         <v>220</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137">
         <v>167</v>
       </c>
       <c r="J137" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50703</v>
       </c>
       <c r="B138">
         <v>49852</v>
       </c>
       <c r="C138" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>2396</v>
+        <v>2403</v>
       </c>
       <c r="F138" t="s">
         <v>220</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138">
         <v>172</v>
       </c>
       <c r="J138" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51318</v>
       </c>
       <c r="B139">
         <v>50161</v>
       </c>
       <c r="C139" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D139" t="s">
-        <v>2397</v>
+        <v>2404</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>2398</v>
+        <v>2405</v>
       </c>
       <c r="G139" t="s">
-        <v>2399</v>
+        <v>2406</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>54554</v>
       </c>
       <c r="B140">
         <v>49859</v>
       </c>
       <c r="C140" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D140" t="s">
-        <v>2400</v>
+        <v>2407</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="G140" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>54706</v>
       </c>
       <c r="B141">
         <v>54692</v>
       </c>
       <c r="C141" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D141" t="s">
-        <v>2403</v>
+        <v>2410</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="G141" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>6</v>
       </c>
       <c r="J141" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50898</v>
       </c>
       <c r="B142">
         <v>50141</v>
       </c>
       <c r="C142" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D142" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
       <c r="G142" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>54558</v>
       </c>
       <c r="B143">
         <v>49867</v>
       </c>
       <c r="C143" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="D143" t="s">
-        <v>2410</v>
+        <v>2417</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
       <c r="G143" t="s">
-        <v>2412</v>
+        <v>2419</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>54553</v>
       </c>
       <c r="B144">
         <v>49859</v>
       </c>
       <c r="C144" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D144" t="s">
-        <v>2413</v>
+        <v>2420</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>2414</v>
+        <v>2421</v>
       </c>
       <c r="G144" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>54552</v>
       </c>
       <c r="B145">
         <v>49859</v>
       </c>
       <c r="C145" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D145" t="s">
-        <v>2416</v>
+        <v>2423</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>2417</v>
+        <v>2424</v>
       </c>
       <c r="G145" t="s">
-        <v>2418</v>
+        <v>2425</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>52656</v>
       </c>
       <c r="B146">
         <v>52576</v>
       </c>
       <c r="C146" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>2419</v>
+        <v>2426</v>
       </c>
       <c r="F146" t="s">
-        <v>2420</v>
+        <v>2427</v>
       </c>
       <c r="G146" t="s">
-        <v>2421</v>
+        <v>2428</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>144</v>
       </c>
       <c r="J146" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51222</v>
       </c>
       <c r="B147">
         <v>50176</v>
       </c>
       <c r="C147" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D147" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="G147" t="s">
-        <v>2424</v>
+        <v>2431</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51229</v>
       </c>
       <c r="B148">
         <v>50138</v>
       </c>
       <c r="C148" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D148" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="G148" t="s">
-        <v>2424</v>
+        <v>2431</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>2</v>
       </c>
       <c r="J148" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>54557</v>
       </c>
       <c r="B149">
         <v>49867</v>
       </c>
       <c r="C149" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
       <c r="D149" t="s">
-        <v>2425</v>
+        <v>2432</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>2426</v>
+        <v>2433</v>
       </c>
       <c r="G149" t="s">
-        <v>2427</v>
+        <v>2434</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>52691</v>
       </c>
       <c r="B150">
         <v>52576</v>
       </c>
       <c r="C150" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>2428</v>
+        <v>2435</v>
       </c>
       <c r="F150" t="s">
-        <v>2429</v>
+        <v>2436</v>
       </c>
       <c r="G150" t="s">
-        <v>2430</v>
+        <v>2437</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>147</v>
       </c>
       <c r="J150" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>50830</v>
       </c>
       <c r="B151">
         <v>49791</v>
       </c>
       <c r="C151" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D151" t="s">
-        <v>2431</v>
+        <v>2438</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>2432</v>
+        <v>2439</v>
       </c>
       <c r="G151" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J151" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50696</v>
       </c>
       <c r="B152">
         <v>49829</v>
       </c>
       <c r="C152" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>2434</v>
+        <v>2441</v>
       </c>
       <c r="F152" t="s">
         <v>155</v>
       </c>
       <c r="G152" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>320</v>
       </c>
       <c r="J152" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>50785</v>
       </c>
       <c r="B153">
         <v>49848</v>
       </c>
       <c r="C153" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>2436</v>
+        <v>2443</v>
       </c>
       <c r="F153" t="s">
         <v>207</v>
       </c>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153">
         <v>378</v>
       </c>
       <c r="J153" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>50786</v>
       </c>
       <c r="B154">
         <v>49848</v>
       </c>
       <c r="C154" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>2437</v>
+        <v>2444</v>
       </c>
       <c r="F154" t="s">
         <v>207</v>
       </c>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154">
         <v>265</v>
       </c>
       <c r="J154" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>50813</v>
       </c>
       <c r="B155">
         <v>49871</v>
       </c>
       <c r="C155" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>282</v>
       </c>
       <c r="G155" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="H155"/>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155" t="s">
-        <v>2438</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>54373</v>
       </c>
       <c r="B156">
         <v>54370</v>
       </c>
       <c r="C156" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D156" t="s">
-        <v>2439</v>
+        <v>2446</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>2440</v>
+        <v>2447</v>
       </c>
       <c r="G156" t="s">
-        <v>2441</v>
+        <v>2448</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>3</v>
       </c>
       <c r="J156" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51325</v>
       </c>
       <c r="B157">
         <v>50153</v>
       </c>
       <c r="C157" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D157" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="G157" t="s">
-        <v>2443</v>
+        <v>2450</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>3</v>
       </c>
       <c r="J157" t="s">
-        <v>2444</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51327</v>
       </c>
       <c r="B158">
         <v>50164</v>
       </c>
       <c r="C158" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D158" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="G158" t="s">
-        <v>2445</v>
+        <v>2452</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>3</v>
       </c>
       <c r="J158" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51330</v>
       </c>
       <c r="B159">
         <v>50176</v>
       </c>
       <c r="C159" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D159" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="G159" t="s">
-        <v>2445</v>
+        <v>2452</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51335</v>
       </c>
       <c r="B160">
         <v>50146</v>
       </c>
       <c r="C160" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D160" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="G160" t="s">
-        <v>2445</v>
+        <v>2452</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J160" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>50915</v>
       </c>
       <c r="B161">
         <v>50146</v>
       </c>
       <c r="C161" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>2446</v>
+        <v>2453</v>
       </c>
       <c r="G161" t="s">
-        <v>2447</v>
+        <v>2454</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>50916</v>
       </c>
       <c r="B162">
         <v>50176</v>
       </c>
       <c r="C162" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D162"/>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>2446</v>
+        <v>2453</v>
       </c>
       <c r="G162" t="s">
-        <v>2447</v>
+        <v>2454</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>50952</v>
       </c>
       <c r="B163">
         <v>50176</v>
       </c>
       <c r="C163" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D163" t="s">
-        <v>2448</v>
+        <v>2455</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>2449</v>
+        <v>2456</v>
       </c>
       <c r="G163" t="s">
-        <v>2450</v>
+        <v>2457</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>52816</v>
       </c>
       <c r="B164">
         <v>49867</v>
       </c>
       <c r="C164" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D164" t="s">
-        <v>2451</v>
+        <v>2458</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>2452</v>
+        <v>2459</v>
       </c>
       <c r="G164" t="s">
-        <v>2453</v>
+        <v>2460</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>6</v>
       </c>
       <c r="J164" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>50930</v>
       </c>
       <c r="B165">
         <v>50159</v>
       </c>
       <c r="C165" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D165" t="s">
-        <v>2454</v>
+        <v>2461</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>2455</v>
+        <v>2462</v>
       </c>
       <c r="G165" t="s">
-        <v>2456</v>
+        <v>2463</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>2</v>
       </c>
       <c r="J165" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>53591</v>
       </c>
       <c r="B166">
         <v>53386</v>
       </c>
       <c r="C166" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D166" t="s">
-        <v>2457</v>
+        <v>2464</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>2458</v>
+        <v>2465</v>
       </c>
       <c r="G166" t="s">
-        <v>2459</v>
+        <v>2466</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>34</v>
       </c>
       <c r="J166" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>50940</v>
       </c>
       <c r="B167">
         <v>50153</v>
       </c>
       <c r="C167" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>2460</v>
+        <v>2467</v>
       </c>
       <c r="G167" t="s">
-        <v>2461</v>
+        <v>2468</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>50888</v>
       </c>
       <c r="B168">
         <v>50136</v>
       </c>
       <c r="C168" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D168" t="s">
-        <v>2462</v>
+        <v>2469</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>2463</v>
+        <v>2470</v>
       </c>
       <c r="G168" t="s">
-        <v>2464</v>
+        <v>2471</v>
       </c>
       <c r="H168"/>
       <c r="I168">
         <v>2</v>
       </c>
       <c r="J168" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>50887</v>
       </c>
       <c r="B169">
         <v>50136</v>
       </c>
       <c r="C169" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D169" t="s">
-        <v>2465</v>
+        <v>2472</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>2466</v>
+        <v>2473</v>
       </c>
       <c r="G169" t="s">
-        <v>2467</v>
+        <v>2474</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>7</v>
       </c>
       <c r="J169" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>54551</v>
       </c>
       <c r="B170">
         <v>49859</v>
       </c>
       <c r="C170" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D170" t="s">
-        <v>2468</v>
+        <v>2475</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>2469</v>
+        <v>2476</v>
       </c>
       <c r="G170" t="s">
-        <v>2470</v>
+        <v>2477</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>54663</v>
       </c>
       <c r="B171">
         <v>50103</v>
       </c>
       <c r="C171" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D171" t="s">
-        <v>2471</v>
+        <v>2478</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>2472</v>
+        <v>2479</v>
       </c>
       <c r="G171" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>3</v>
       </c>
       <c r="J171" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>54648</v>
       </c>
       <c r="B172">
         <v>50103</v>
       </c>
       <c r="C172" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D172" t="s">
-        <v>2473</v>
+        <v>2480</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>2474</v>
+        <v>2481</v>
       </c>
       <c r="G172" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H172"/>
       <c r="I172">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J172" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>54681</v>
       </c>
       <c r="B173">
         <v>54679</v>
       </c>
       <c r="C173" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D173" t="s">
-        <v>2475</v>
+        <v>2482</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>2476</v>
+        <v>2483</v>
       </c>
       <c r="G173" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>2</v>
       </c>
       <c r="J173" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>54680</v>
       </c>
       <c r="B174">
         <v>54679</v>
       </c>
       <c r="C174" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D174" t="s">
-        <v>2477</v>
+        <v>2484</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>2478</v>
+        <v>2485</v>
       </c>
       <c r="G174" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>52231</v>
       </c>
       <c r="B175">
         <v>49807</v>
       </c>
       <c r="C175" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D175" t="s">
-        <v>2479</v>
+        <v>2486</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>2480</v>
+        <v>2487</v>
       </c>
       <c r="G175" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H175" t="s">
-        <v>2480</v>
+        <v>2487</v>
       </c>
       <c r="I175">
         <v>4</v>
       </c>
       <c r="J175" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>52236</v>
       </c>
       <c r="B176">
         <v>49807</v>
       </c>
       <c r="C176" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D176"/>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>2481</v>
+        <v>2488</v>
       </c>
       <c r="G176" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>50704</v>
       </c>
       <c r="B177">
         <v>49863</v>
       </c>
       <c r="C177" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>2482</v>
+        <v>2489</v>
       </c>
       <c r="F177" t="s">
         <v>256</v>
       </c>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177">
         <v>464</v>
       </c>
       <c r="J177" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>50705</v>
       </c>
       <c r="B178">
         <v>49863</v>
       </c>
       <c r="C178" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>2483</v>
+        <v>2490</v>
       </c>
       <c r="F178" t="s">
         <v>256</v>
       </c>
       <c r="G178"/>
       <c r="H178"/>
       <c r="I178">
         <v>471</v>
       </c>
       <c r="J178" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>50706</v>
       </c>
       <c r="B179">
         <v>49863</v>
       </c>
       <c r="C179" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>2484</v>
+        <v>2491</v>
       </c>
       <c r="F179" t="s">
         <v>256</v>
       </c>
       <c r="G179"/>
       <c r="H179"/>
       <c r="I179">
         <v>451</v>
       </c>
       <c r="J179" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51091</v>
       </c>
       <c r="B180">
         <v>49926</v>
       </c>
       <c r="C180" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>2485</v>
+        <v>2492</v>
       </c>
       <c r="G180" t="s">
-        <v>2486</v>
+        <v>2493</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>51117</v>
       </c>
       <c r="B181">
         <v>50159</v>
       </c>
       <c r="C181" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D181" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>2487</v>
+        <v>2494</v>
       </c>
       <c r="G181" t="s">
-        <v>2488</v>
+        <v>2495</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>3</v>
       </c>
       <c r="J181" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>50941</v>
       </c>
       <c r="B182">
         <v>50153</v>
       </c>
       <c r="C182" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D182"/>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>2489</v>
+        <v>2496</v>
       </c>
       <c r="G182" t="s">
-        <v>2490</v>
+        <v>2497</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>51068</v>
       </c>
       <c r="B183">
         <v>50207</v>
       </c>
       <c r="C183" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D183" t="s">
-        <v>2491</v>
+        <v>2498</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>2492</v>
+        <v>2499</v>
       </c>
       <c r="G183" t="s">
-        <v>2493</v>
+        <v>2500</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>12</v>
       </c>
       <c r="J183" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51064</v>
       </c>
       <c r="B184">
         <v>50207</v>
       </c>
       <c r="C184" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D184" t="s">
-        <v>2494</v>
+        <v>2501</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>2495</v>
+        <v>2502</v>
       </c>
       <c r="G184" t="s">
-        <v>2496</v>
+        <v>2503</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>10</v>
       </c>
       <c r="J184" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>50723</v>
       </c>
       <c r="B185">
         <v>49891</v>
       </c>
       <c r="C185" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D185"/>
       <c r="E185" t="s">
-        <v>2497</v>
+        <v>2504</v>
       </c>
       <c r="F185" t="s">
         <v>320</v>
       </c>
       <c r="G185"/>
       <c r="H185"/>
       <c r="I185">
         <v>149</v>
       </c>
       <c r="J185" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51503</v>
       </c>
       <c r="B186">
         <v>50115</v>
       </c>
       <c r="C186" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D186" t="s">
-        <v>2498</v>
+        <v>2505</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>2499</v>
+        <v>2506</v>
       </c>
       <c r="G186" t="s">
-        <v>2500</v>
+        <v>2507</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>2</v>
       </c>
       <c r="J186" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>54665</v>
       </c>
       <c r="B187">
         <v>54645</v>
       </c>
       <c r="C187" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D187" t="s">
-        <v>2501</v>
+        <v>2508</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="G187" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H187"/>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>54647</v>
       </c>
       <c r="B188">
         <v>54645</v>
       </c>
       <c r="C188" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D188" t="s">
-        <v>2503</v>
+        <v>2510</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>2504</v>
+        <v>2511</v>
       </c>
       <c r="G188" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>5</v>
       </c>
       <c r="J188" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>54646</v>
       </c>
       <c r="B189">
         <v>54645</v>
       </c>
       <c r="C189" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D189" t="s">
-        <v>2505</v>
+        <v>2512</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>2506</v>
+        <v>2513</v>
       </c>
       <c r="G189" t="s">
-        <v>2507</v>
+        <v>2514</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>54666</v>
       </c>
       <c r="B190">
         <v>54645</v>
       </c>
       <c r="C190" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D190" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="G190" t="s">
-        <v>2070</v>
+        <v>2077</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>53931</v>
       </c>
       <c r="B191">
         <v>49871</v>
       </c>
       <c r="C191" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D191" t="s">
-        <v>2510</v>
+        <v>2517</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>2511</v>
+        <v>2518</v>
       </c>
       <c r="G191" t="s">
-        <v>2512</v>
+        <v>2519</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>2</v>
       </c>
       <c r="J191" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51319</v>
       </c>
       <c r="B192">
         <v>50161</v>
       </c>
       <c r="C192" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D192" t="s">
-        <v>2513</v>
+        <v>2520</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>2514</v>
+        <v>2521</v>
       </c>
       <c r="G192" t="s">
-        <v>2515</v>
+        <v>2522</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>53921</v>
       </c>
       <c r="B193">
         <v>49871</v>
       </c>
       <c r="C193" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D193" t="s">
-        <v>2516</v>
+        <v>2523</v>
       </c>
       <c r="E193" t="s">
-        <v>2517</v>
+        <v>2524</v>
       </c>
       <c r="F193" t="s">
-        <v>2518</v>
+        <v>2525</v>
       </c>
       <c r="G193" t="s">
-        <v>2519</v>
+        <v>2526</v>
       </c>
       <c r="H193" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="I193">
         <v>485</v>
       </c>
       <c r="J193" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51260</v>
       </c>
       <c r="B194">
         <v>50081</v>
       </c>
       <c r="C194" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D194" t="s">
-        <v>2520</v>
+        <v>2527</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>2521</v>
+        <v>2528</v>
       </c>
       <c r="G194" t="s">
-        <v>2522</v>
+        <v>2529</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>54472</v>
       </c>
       <c r="B195">
         <v>52341</v>
       </c>
       <c r="C195" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D195" t="s">
-        <v>2523</v>
+        <v>2530</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>2524</v>
+        <v>2531</v>
       </c>
       <c r="G195" t="s">
-        <v>2525</v>
+        <v>2532</v>
       </c>
       <c r="H195" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="I195">
         <v>1</v>
       </c>
       <c r="J195" t="s">
-        <v>2090</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>52711</v>
       </c>
       <c r="B196">
         <v>52576</v>
       </c>
       <c r="C196" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>2526</v>
+        <v>2533</v>
       </c>
       <c r="G196" t="s">
-        <v>2527</v>
+        <v>2534</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>50790</v>
       </c>
       <c r="B197">
         <v>49850</v>
       </c>
       <c r="C197" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>2528</v>
+        <v>2535</v>
       </c>
       <c r="F197" t="s">
-        <v>2529</v>
+        <v>2536</v>
       </c>
       <c r="G197"/>
       <c r="H197"/>
       <c r="I197">
         <v>168</v>
       </c>
       <c r="J197" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>50791</v>
       </c>
       <c r="B198">
         <v>49850</v>
       </c>
       <c r="C198" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
-        <v>2530</v>
+        <v>2537</v>
       </c>
       <c r="F198" t="s">
-        <v>2529</v>
+        <v>2536</v>
       </c>
       <c r="G198"/>
       <c r="H198"/>
       <c r="I198">
         <v>203</v>
       </c>
       <c r="J198" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>54106</v>
       </c>
       <c r="B199">
         <v>53136</v>
       </c>
       <c r="C199" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D199" t="s">
-        <v>2531</v>
+        <v>2538</v>
       </c>
       <c r="E199" t="s">
-        <v>2532</v>
+        <v>2539</v>
       </c>
       <c r="F199" t="s">
-        <v>2533</v>
+        <v>2540</v>
       </c>
       <c r="G199" t="s">
-        <v>2534</v>
+        <v>2541</v>
       </c>
       <c r="H199" t="s">
-        <v>2535</v>
+        <v>2542</v>
       </c>
       <c r="I199">
         <v>194</v>
       </c>
       <c r="J199" t="s">
-        <v>2536</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>54111</v>
       </c>
       <c r="B200">
         <v>53151</v>
       </c>
       <c r="C200" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D200" t="s">
-        <v>2537</v>
+        <v>2544</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2533</v>
+        <v>2540</v>
       </c>
       <c r="G200" t="s">
-        <v>2538</v>
+        <v>2545</v>
       </c>
       <c r="H200" t="s">
-        <v>2535</v>
+        <v>2542</v>
       </c>
       <c r="I200">
         <v>8</v>
       </c>
       <c r="J200" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>50745</v>
       </c>
       <c r="B201">
         <v>49834</v>
       </c>
       <c r="C201" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>2539</v>
+        <v>2546</v>
       </c>
       <c r="F201" t="s">
-        <v>2540</v>
+        <v>2547</v>
       </c>
       <c r="G201" t="s">
-        <v>2541</v>
+        <v>2548</v>
       </c>
       <c r="H201"/>
       <c r="I201">
         <v>160</v>
       </c>
       <c r="J201" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>54609</v>
       </c>
       <c r="B202">
         <v>53386</v>
       </c>
       <c r="C202" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D202" t="s">
-        <v>2542</v>
+        <v>2549</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2543</v>
+        <v>2550</v>
       </c>
       <c r="G202" t="s">
-        <v>2544</v>
+        <v>2551</v>
       </c>
       <c r="H202"/>
       <c r="I202">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J202" t="s">
-        <v>2545</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>54623</v>
       </c>
       <c r="B203">
         <v>54621</v>
       </c>
       <c r="C203" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D203" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2543</v>
+        <v>2550</v>
       </c>
       <c r="G203" t="s">
-        <v>2544</v>
+        <v>2551</v>
       </c>
       <c r="H203"/>
       <c r="I203">
         <v>2</v>
       </c>
       <c r="J203" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>50721</v>
       </c>
       <c r="B204">
         <v>49891</v>
       </c>
       <c r="C204" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
-        <v>2547</v>
+        <v>2554</v>
       </c>
       <c r="F204" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
       <c r="G204" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J204" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>50766</v>
       </c>
       <c r="B205">
         <v>49839</v>
       </c>
       <c r="C205" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="F205" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
       <c r="G205" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>265</v>
       </c>
       <c r="J205" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>50841</v>
       </c>
       <c r="B206">
         <v>49878</v>
       </c>
       <c r="C206" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D206" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="G206" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>51082</v>
       </c>
       <c r="B207">
         <v>49925</v>
       </c>
       <c r="C207" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D207" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2554</v>
+        <v>2561</v>
       </c>
       <c r="G207" t="s">
-        <v>2555</v>
+        <v>2562</v>
       </c>
       <c r="H207"/>
       <c r="I207">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>51445</v>
       </c>
       <c r="B208">
         <v>50138</v>
       </c>
       <c r="C208" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D208" t="s">
-        <v>2556</v>
+        <v>2563</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2557</v>
+        <v>2564</v>
       </c>
       <c r="G208" t="s">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="H208"/>
       <c r="I208">
         <v>1</v>
       </c>
       <c r="J208" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>51373</v>
       </c>
       <c r="B209">
         <v>50151</v>
       </c>
       <c r="C209" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D209"/>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
       <c r="G209" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>50783</v>
       </c>
       <c r="B210">
         <v>49847</v>
       </c>
       <c r="C210" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="F210" t="s">
         <v>202</v>
       </c>
       <c r="G210"/>
       <c r="H210"/>
       <c r="I210">
         <v>1046</v>
       </c>
       <c r="J210" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>50784</v>
       </c>
       <c r="B211">
         <v>49847</v>
       </c>
       <c r="C211" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
       <c r="F211" t="s">
         <v>202</v>
       </c>
       <c r="G211"/>
       <c r="H211"/>
       <c r="I211">
         <v>1043</v>
       </c>
       <c r="J211" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>54622</v>
       </c>
       <c r="B212">
         <v>54621</v>
       </c>
       <c r="C212" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D212" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>2564</v>
+        <v>2571</v>
       </c>
       <c r="G212" t="s">
-        <v>2565</v>
+        <v>2572</v>
       </c>
       <c r="H212"/>
       <c r="I212">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J212" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>51398</v>
       </c>
       <c r="B213">
         <v>50099</v>
       </c>
       <c r="C213" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D213" t="s">
-        <v>2566</v>
+        <v>2573</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="G213" t="s">
-        <v>2568</v>
+        <v>2575</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>51399</v>
       </c>
       <c r="B214">
         <v>50099</v>
       </c>
       <c r="C214" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D214" t="s">
-        <v>2569</v>
+        <v>2576</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2570</v>
+        <v>2577</v>
       </c>
       <c r="G214" t="s">
-        <v>2571</v>
+        <v>2578</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51350</v>
       </c>
       <c r="B215">
         <v>50087</v>
       </c>
       <c r="C215" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D215" t="s">
-        <v>2572</v>
+        <v>2579</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>2573</v>
+        <v>2580</v>
       </c>
       <c r="G215" t="s">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51437</v>
       </c>
       <c r="B216">
         <v>50104</v>
       </c>
       <c r="C216" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D216" t="s">
-        <v>2575</v>
+        <v>2582</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2576</v>
+        <v>2583</v>
       </c>
       <c r="G216" t="s">
-        <v>2577</v>
+        <v>2584</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>6</v>
       </c>
       <c r="J216" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51092</v>
       </c>
       <c r="B217">
         <v>49926</v>
       </c>
       <c r="C217" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>2578</v>
+        <v>2585</v>
       </c>
       <c r="G217" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>53206</v>
       </c>
       <c r="B218">
         <v>53171</v>
       </c>
       <c r="C218" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D218" t="s">
-        <v>2580</v>
+        <v>2587</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2581</v>
+        <v>2588</v>
       </c>
       <c r="G218" t="s">
-        <v>2582</v>
+        <v>2589</v>
       </c>
       <c r="H218" t="s">
-        <v>2583</v>
+        <v>2590</v>
       </c>
       <c r="I218">
         <v>16</v>
       </c>
       <c r="J218" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>54374</v>
       </c>
       <c r="B219">
         <v>54370</v>
       </c>
       <c r="C219" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D219" t="s">
-        <v>2584</v>
+        <v>2591</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>2585</v>
+        <v>2592</v>
       </c>
       <c r="G219" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="H219"/>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>50732</v>
       </c>
       <c r="B220">
         <v>49831</v>
       </c>
       <c r="C220" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
       <c r="F220" t="s">
         <v>161</v>
       </c>
       <c r="G220" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
       <c r="H220"/>
       <c r="I220">
         <v>271</v>
       </c>
       <c r="J220" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>52731</v>
       </c>
       <c r="B221">
         <v>52576</v>
       </c>
       <c r="C221" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
       <c r="D221" t="s">
-        <v>2590</v>
+        <v>2597</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2591</v>
+        <v>2598</v>
       </c>
       <c r="G221" t="s">
-        <v>2592</v>
+        <v>2599</v>
       </c>
       <c r="H221"/>
       <c r="I221">
         <v>2</v>
       </c>
       <c r="J221" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>54555</v>
       </c>
       <c r="B222">
         <v>49865</v>
       </c>
       <c r="C222" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2593</v>
+        <v>2600</v>
       </c>
       <c r="G222" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>52096</v>
       </c>
       <c r="B223">
         <v>49796</v>
       </c>
       <c r="C223" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D223" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
       <c r="G223" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>3</v>
       </c>
       <c r="J223" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>52086</v>
       </c>
       <c r="B224">
         <v>49796</v>
       </c>
       <c r="C224" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D224" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="G224" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>3</v>
       </c>
       <c r="J224" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>52091</v>
       </c>
       <c r="B225">
         <v>49796</v>
       </c>
       <c r="C225" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D225" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="G225" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H225"/>
       <c r="I225">
         <v>5</v>
       </c>
       <c r="J225" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>50886</v>
       </c>
       <c r="B226">
         <v>50136</v>
       </c>
       <c r="C226" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D226" t="s">
-        <v>2603</v>
+        <v>2610</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>2604</v>
+        <v>2611</v>
       </c>
       <c r="G226" t="s">
-        <v>2605</v>
+        <v>2612</v>
       </c>
       <c r="H226"/>
       <c r="I226">
         <v>5</v>
       </c>
       <c r="J226" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>50945</v>
       </c>
       <c r="B227">
         <v>50159</v>
       </c>
       <c r="C227" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D227"/>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2606</v>
+        <v>2613</v>
       </c>
       <c r="G227" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="H227"/>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>51347</v>
       </c>
       <c r="B228">
         <v>50087</v>
       </c>
       <c r="C228" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D228" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="G228" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>51259</v>
       </c>
       <c r="B229">
         <v>50081</v>
       </c>
       <c r="C229" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D229" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="G229" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="H229"/>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>51076</v>
       </c>
       <c r="B230">
         <v>49923</v>
       </c>
       <c r="C230" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D230" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="G230" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="H230"/>
       <c r="I230">
         <v>2</v>
       </c>
       <c r="J230" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>51078</v>
       </c>
       <c r="B231">
         <v>49923</v>
       </c>
       <c r="C231" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D231" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="G231" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
       <c r="H231"/>
       <c r="I231">
         <v>4</v>
       </c>
       <c r="J231" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>51077</v>
       </c>
       <c r="B232">
         <v>49923</v>
       </c>
       <c r="C232" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D232" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="G232" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="H232"/>
       <c r="I232">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>50927</v>
       </c>
       <c r="B233">
         <v>50138</v>
       </c>
       <c r="C233" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D233" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2624</v>
+        <v>2631</v>
       </c>
       <c r="G233" t="s">
-        <v>2625</v>
+        <v>2632</v>
       </c>
       <c r="H233"/>
       <c r="I233">
         <v>3</v>
       </c>
       <c r="J233" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>54656</v>
       </c>
       <c r="B234">
         <v>50138</v>
       </c>
       <c r="C234" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D234" t="s">
-        <v>2626</v>
+        <v>2633</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2627</v>
+        <v>2634</v>
       </c>
       <c r="G234" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H234"/>
       <c r="I234">
         <v>2</v>
       </c>
       <c r="J234" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>50926</v>
       </c>
       <c r="B235">
         <v>50138</v>
       </c>
       <c r="C235" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D235" t="s">
-        <v>2628</v>
+        <v>2635</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="G235" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="H235"/>
       <c r="I235">
         <v>3</v>
       </c>
       <c r="J235" t="s">
-        <v>2631</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>54611</v>
       </c>
       <c r="B236">
         <v>50138</v>
       </c>
       <c r="C236" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D236" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
-        <v>2633</v>
+        <v>2640</v>
       </c>
       <c r="G236" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H236"/>
       <c r="I236">
         <v>33</v>
       </c>
       <c r="J236" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>51087</v>
       </c>
       <c r="B237">
         <v>50138</v>
       </c>
       <c r="C237" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D237" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2634</v>
+        <v>2641</v>
       </c>
       <c r="G237" t="s">
-        <v>2635</v>
+        <v>2642</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>1</v>
       </c>
       <c r="J237" t="s">
-        <v>2631</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>54450</v>
       </c>
       <c r="B238">
         <v>53171</v>
       </c>
       <c r="C238" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>2636</v>
+        <v>2643</v>
       </c>
       <c r="F238" t="s">
-        <v>2637</v>
+        <v>2644</v>
       </c>
       <c r="G238" t="s">
-        <v>2638</v>
+        <v>2645</v>
       </c>
       <c r="H238"/>
       <c r="I238">
         <v>290</v>
       </c>
       <c r="J238" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>52271</v>
       </c>
       <c r="B239">
         <v>50193</v>
       </c>
       <c r="C239" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D239"/>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="G239" t="s">
-        <v>2641</v>
+        <v>2648</v>
       </c>
       <c r="H239"/>
       <c r="I239">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>50913</v>
       </c>
       <c r="B240">
         <v>50147</v>
       </c>
       <c r="C240" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D240"/>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>2642</v>
+        <v>2649</v>
       </c>
       <c r="G240" t="s">
-        <v>2643</v>
+        <v>2650</v>
       </c>
       <c r="H240"/>
       <c r="I240">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>50914</v>
       </c>
       <c r="B241">
         <v>50147</v>
       </c>
       <c r="C241" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D241" t="s">
-        <v>2644</v>
+        <v>2651</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
-        <v>2645</v>
+        <v>2652</v>
       </c>
       <c r="G241" t="s">
-        <v>2646</v>
+        <v>2653</v>
       </c>
       <c r="H241"/>
       <c r="I241">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J241" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>54668</v>
       </c>
       <c r="B242">
         <v>50147</v>
       </c>
       <c r="C242" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D242" t="s">
-        <v>2647</v>
+        <v>2654</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>2648</v>
+        <v>2655</v>
       </c>
       <c r="G242" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H242"/>
       <c r="I242">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>54676</v>
       </c>
       <c r="B243">
         <v>50147</v>
       </c>
       <c r="C243" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D243" t="s">
-        <v>2649</v>
+        <v>2656</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>2650</v>
+        <v>2657</v>
       </c>
       <c r="G243" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H243"/>
       <c r="I243">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>52106</v>
       </c>
       <c r="B244">
         <v>49797</v>
       </c>
       <c r="C244" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D244" t="s">
-        <v>2651</v>
+        <v>2658</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
-        <v>2652</v>
+        <v>2659</v>
       </c>
       <c r="G244" t="s">
-        <v>2653</v>
+        <v>2660</v>
       </c>
       <c r="H244"/>
       <c r="I244">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>52101</v>
       </c>
       <c r="B245">
         <v>49797</v>
       </c>
       <c r="C245" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D245" t="s">
-        <v>2654</v>
+        <v>2661</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>2655</v>
+        <v>2662</v>
       </c>
       <c r="G245" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H245"/>
       <c r="I245">
         <v>3</v>
       </c>
       <c r="J245" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>52111</v>
       </c>
       <c r="B246">
         <v>49797</v>
       </c>
       <c r="C246" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D246" t="s">
-        <v>2656</v>
+        <v>2663</v>
       </c>
       <c r="E246"/>
       <c r="F246" t="s">
-        <v>2657</v>
+        <v>2664</v>
       </c>
       <c r="G246" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="H246"/>
       <c r="I246">
         <v>2</v>
       </c>
       <c r="J246" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>52116</v>
       </c>
       <c r="B247">
         <v>49797</v>
       </c>
       <c r="C247" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D247" t="s">
-        <v>2658</v>
+        <v>2665</v>
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
-        <v>2659</v>
+        <v>2666</v>
       </c>
       <c r="G247" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="H247"/>
       <c r="I247">
         <v>3</v>
       </c>
       <c r="J247" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>54449</v>
       </c>
       <c r="B248">
         <v>53171</v>
       </c>
       <c r="C248" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>2660</v>
+        <v>2667</v>
       </c>
       <c r="F248" t="s">
-        <v>2661</v>
+        <v>2668</v>
       </c>
       <c r="G248" t="s">
-        <v>2662</v>
+        <v>2669</v>
       </c>
       <c r="H248"/>
       <c r="I248">
         <v>301</v>
       </c>
       <c r="J248" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>54494</v>
       </c>
       <c r="B249">
         <v>54493</v>
       </c>
       <c r="C249" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D249" t="s">
-        <v>2663</v>
+        <v>2670</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2664</v>
+        <v>2671</v>
       </c>
       <c r="G249" t="s">
-        <v>2665</v>
+        <v>2672</v>
       </c>
       <c r="H249"/>
       <c r="I249">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
         <v>54655</v>
       </c>
       <c r="B250">
         <v>50151</v>
       </c>
       <c r="C250" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D250" t="s">
-        <v>2666</v>
+        <v>2673</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2667</v>
+        <v>2674</v>
       </c>
       <c r="G250" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H250"/>
       <c r="I250">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>50936</v>
       </c>
       <c r="B251">
         <v>50151</v>
       </c>
       <c r="C251" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D251" t="s">
-        <v>2668</v>
+        <v>2675</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2669</v>
+        <v>2676</v>
       </c>
       <c r="G251" t="s">
-        <v>2670</v>
+        <v>2677</v>
       </c>
       <c r="H251"/>
       <c r="I251">
         <v>2</v>
       </c>
       <c r="J251" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
         <v>51374</v>
       </c>
       <c r="B252">
         <v>50151</v>
       </c>
       <c r="C252" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D252" t="s">
-        <v>2671</v>
+        <v>2678</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2672</v>
+        <v>2679</v>
       </c>
       <c r="G252" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H252"/>
       <c r="I252">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>50912</v>
       </c>
       <c r="B253">
         <v>50151</v>
       </c>
       <c r="C253" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D253" t="s">
-        <v>2673</v>
+        <v>2680</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2674</v>
+        <v>2681</v>
       </c>
       <c r="G253" t="s">
-        <v>2675</v>
+        <v>2682</v>
       </c>
       <c r="H253"/>
       <c r="I253">
         <v>2</v>
       </c>
       <c r="J253" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
         <v>54610</v>
       </c>
       <c r="B254">
         <v>49954</v>
       </c>
       <c r="C254" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D254" t="s">
-        <v>2075</v>
+        <v>2082</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
-        <v>2676</v>
+        <v>2683</v>
       </c>
       <c r="G254" t="s">
-        <v>2677</v>
+        <v>2684</v>
       </c>
       <c r="H254"/>
       <c r="I254">
         <v>1</v>
       </c>
       <c r="J254" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>50710</v>
       </c>
       <c r="B255">
         <v>49885</v>
       </c>
       <c r="C255" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>2678</v>
+        <v>2685</v>
       </c>
       <c r="F255" t="s">
         <v>305</v>
       </c>
       <c r="G255"/>
       <c r="H255"/>
       <c r="I255">
         <v>158</v>
       </c>
       <c r="J255" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>50711</v>
       </c>
       <c r="B256">
         <v>49885</v>
       </c>
       <c r="C256" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>2679</v>
+        <v>2686</v>
       </c>
       <c r="F256" t="s">
         <v>305</v>
       </c>
       <c r="G256"/>
       <c r="H256"/>
       <c r="I256">
         <v>151</v>
       </c>
       <c r="J256" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>50712</v>
       </c>
       <c r="B257">
         <v>49885</v>
       </c>
       <c r="C257" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>2680</v>
+        <v>2687</v>
       </c>
       <c r="F257" t="s">
         <v>305</v>
       </c>
       <c r="G257"/>
       <c r="H257"/>
       <c r="I257">
         <v>152</v>
       </c>
       <c r="J257" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
         <v>50713</v>
       </c>
       <c r="B258">
         <v>49885</v>
       </c>
       <c r="C258" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D258"/>
       <c r="E258" t="s">
-        <v>2681</v>
+        <v>2688</v>
       </c>
       <c r="F258" t="s">
         <v>305</v>
       </c>
       <c r="G258"/>
       <c r="H258"/>
       <c r="I258">
         <v>150</v>
       </c>
       <c r="J258" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>50714</v>
       </c>
       <c r="B259">
         <v>49885</v>
       </c>
       <c r="C259" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2682</v>
+        <v>2689</v>
       </c>
       <c r="F259" t="s">
         <v>305</v>
       </c>
       <c r="G259" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="H259"/>
       <c r="I259">
         <v>148</v>
       </c>
       <c r="J259" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
         <v>50715</v>
       </c>
       <c r="B260">
         <v>49885</v>
       </c>
       <c r="C260" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2684</v>
+        <v>2691</v>
       </c>
       <c r="F260" t="s">
         <v>305</v>
       </c>
       <c r="G260" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="H260"/>
       <c r="I260">
         <v>144</v>
       </c>
       <c r="J260" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
         <v>50716</v>
       </c>
       <c r="B261">
         <v>49885</v>
       </c>
       <c r="C261" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2685</v>
+        <v>2692</v>
       </c>
       <c r="F261" t="s">
         <v>305</v>
       </c>
       <c r="G261" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="H261"/>
       <c r="I261">
         <v>150</v>
       </c>
       <c r="J261" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>50717</v>
       </c>
       <c r="B262">
         <v>49885</v>
       </c>
       <c r="C262" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>2686</v>
+        <v>2693</v>
       </c>
       <c r="F262" t="s">
         <v>305</v>
       </c>
       <c r="G262" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="H262"/>
       <c r="I262">
         <v>144</v>
       </c>
       <c r="J262" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>54661</v>
       </c>
       <c r="B263">
         <v>54657</v>
       </c>
       <c r="C263" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D263" t="s">
-        <v>2687</v>
+        <v>2694</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>2688</v>
+        <v>2695</v>
       </c>
       <c r="G263" t="s">
-        <v>2689</v>
+        <v>2696</v>
       </c>
       <c r="H263"/>
       <c r="I263">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J263" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>51218</v>
       </c>
       <c r="B264">
         <v>50176</v>
       </c>
       <c r="C264" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D264" t="s">
-        <v>2690</v>
+        <v>2697</v>
       </c>
       <c r="E264"/>
       <c r="F264" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
       <c r="G264" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="H264"/>
       <c r="I264">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>54385</v>
       </c>
       <c r="B265">
         <v>53171</v>
       </c>
       <c r="C265" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="F265" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="G265" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="H265"/>
       <c r="I265">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>51090</v>
       </c>
       <c r="B266">
         <v>49926</v>
       </c>
       <c r="C266" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D266"/>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="G266" t="s">
-        <v>2697</v>
+        <v>2704</v>
       </c>
       <c r="H266"/>
       <c r="I266">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>51088</v>
       </c>
       <c r="B267">
         <v>49926</v>
       </c>
       <c r="C267" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D267" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="G267" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="H267"/>
       <c r="I267">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J267" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>51089</v>
       </c>
       <c r="B268">
         <v>49926</v>
       </c>
       <c r="C268" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D268" t="s">
-        <v>2701</v>
+        <v>2708</v>
       </c>
       <c r="E268" t="s">
-        <v>2702</v>
+        <v>2709</v>
       </c>
       <c r="F268" t="s">
-        <v>2703</v>
+        <v>2710</v>
       </c>
       <c r="G268" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="H268"/>
       <c r="I268">
-        <v>2703</v>
+        <v>2868</v>
       </c>
       <c r="J268" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>51022</v>
       </c>
       <c r="B269">
         <v>50207</v>
       </c>
       <c r="C269" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D269" t="s">
-        <v>2491</v>
+        <v>2498</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2705</v>
+        <v>2712</v>
       </c>
       <c r="G269" t="s">
-        <v>2706</v>
+        <v>2713</v>
       </c>
       <c r="H269"/>
       <c r="I269">
         <v>4</v>
       </c>
       <c r="J269" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>51079</v>
       </c>
       <c r="B270">
         <v>49923</v>
       </c>
       <c r="C270" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D270" t="s">
-        <v>2707</v>
+        <v>2714</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2708</v>
+        <v>2715</v>
       </c>
       <c r="G270" t="s">
-        <v>2709</v>
+        <v>2716</v>
       </c>
       <c r="H270"/>
       <c r="I270">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>52051</v>
       </c>
       <c r="B271">
         <v>49858</v>
       </c>
       <c r="C271" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D271" t="s">
-        <v>2710</v>
+        <v>2717</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2711</v>
+        <v>2718</v>
       </c>
       <c r="G271" t="s">
-        <v>2712</v>
+        <v>2719</v>
       </c>
       <c r="H271"/>
       <c r="I271">
         <v>23</v>
       </c>
       <c r="J271" t="s">
-        <v>2713</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>50937</v>
       </c>
       <c r="B272">
         <v>50151</v>
       </c>
       <c r="C272" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D272"/>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2714</v>
+        <v>2721</v>
       </c>
       <c r="G272" t="s">
-        <v>2715</v>
+        <v>2722</v>
       </c>
       <c r="H272"/>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>54677</v>
       </c>
       <c r="B273">
         <v>50193</v>
       </c>
       <c r="C273" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D273" t="s">
-        <v>2716</v>
+        <v>2723</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2717</v>
+        <v>2724</v>
       </c>
       <c r="G273" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H273"/>
       <c r="I273">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>50863</v>
       </c>
       <c r="B274">
         <v>50159</v>
       </c>
       <c r="C274" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D274" t="s">
-        <v>2718</v>
+        <v>2725</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2719</v>
+        <v>2726</v>
       </c>
       <c r="G274" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
       <c r="H274"/>
       <c r="I274">
         <v>3</v>
       </c>
       <c r="J274" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>50997</v>
       </c>
       <c r="B275">
         <v>50176</v>
       </c>
       <c r="C275" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D275" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="E275"/>
       <c r="F275" t="s">
-        <v>2722</v>
+        <v>2729</v>
       </c>
       <c r="G275" t="s">
-        <v>2723</v>
+        <v>2730</v>
       </c>
       <c r="H275"/>
       <c r="I275">
         <v>4</v>
       </c>
       <c r="J275" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>50996</v>
       </c>
       <c r="B276">
         <v>50176</v>
       </c>
       <c r="C276" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D276" t="s">
-        <v>2724</v>
+        <v>2731</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
-        <v>2725</v>
+        <v>2732</v>
       </c>
       <c r="G276" t="s">
-        <v>2726</v>
+        <v>2733</v>
       </c>
       <c r="H276"/>
       <c r="I276">
         <v>3</v>
       </c>
       <c r="J276" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>50995</v>
       </c>
       <c r="B277">
         <v>50176</v>
       </c>
       <c r="C277" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D277" t="s">
-        <v>2727</v>
+        <v>2734</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
-        <v>2728</v>
+        <v>2735</v>
       </c>
       <c r="G277" t="s">
-        <v>2729</v>
+        <v>2736</v>
       </c>
       <c r="H277"/>
       <c r="I277">
         <v>2</v>
       </c>
       <c r="J277" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
         <v>51074</v>
       </c>
       <c r="B278">
         <v>50208</v>
       </c>
       <c r="C278" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D278" t="s">
-        <v>2730</v>
+        <v>2737</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
       <c r="G278" t="s">
-        <v>2732</v>
+        <v>2739</v>
       </c>
       <c r="H278"/>
       <c r="I278">
         <v>1</v>
       </c>
       <c r="J278" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>51075</v>
       </c>
       <c r="B279">
         <v>49923</v>
       </c>
       <c r="C279" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D279" t="s">
-        <v>2730</v>
+        <v>2737</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
       <c r="G279" t="s">
-        <v>2732</v>
+        <v>2739</v>
       </c>
       <c r="H279"/>
       <c r="I279">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
         <v>54667</v>
       </c>
       <c r="B280">
         <v>54649</v>
       </c>
       <c r="C280" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D280" t="s">
-        <v>2733</v>
+        <v>2740</v>
       </c>
       <c r="E280"/>
       <c r="F280" t="s">
-        <v>2734</v>
+        <v>2741</v>
       </c>
       <c r="G280" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="H280"/>
       <c r="I280">
         <v>2</v>
       </c>
       <c r="J280" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>54651</v>
       </c>
       <c r="B281">
         <v>54649</v>
       </c>
       <c r="C281" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D281" t="s">
-        <v>2735</v>
+        <v>2742</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2736</v>
+        <v>2743</v>
       </c>
       <c r="G281" t="s">
-        <v>2060</v>
+        <v>2067</v>
       </c>
       <c r="H281"/>
       <c r="I281">
         <v>5</v>
       </c>
       <c r="J281" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>52226</v>
       </c>
       <c r="B282">
         <v>49807</v>
       </c>
       <c r="C282" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
       <c r="D282"/>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2737</v>
+        <v>2744</v>
       </c>
       <c r="G282" t="s">
-        <v>2738</v>
+        <v>2745</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>51065</v>
       </c>
       <c r="B283">
         <v>50207</v>
       </c>
       <c r="C283" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="D283" t="s">
-        <v>2491</v>
+        <v>2498</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2739</v>
+        <v>2746</v>
       </c>
       <c r="G283" t="s">
-        <v>2740</v>
+        <v>2747</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
         <v>51317</v>
       </c>
       <c r="B284">
         <v>50162</v>
       </c>
       <c r="C284" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="D284" t="s">
-        <v>2741</v>
+        <v>2748</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2742</v>
+        <v>2749</v>
       </c>
       <c r="G284" t="s">
-        <v>2743</v>
+        <v>2750</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
         <v>53596</v>
       </c>
       <c r="B285">
         <v>53386</v>
       </c>
       <c r="C285" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
-        <v>2744</v>
+        <v>2751</v>
       </c>
       <c r="F285" t="s">
-        <v>2745</v>
+        <v>2752</v>
       </c>
       <c r="G285" t="s">
-        <v>2746</v>
+        <v>2753</v>
       </c>
       <c r="H285"/>
       <c r="I285">
         <v>313</v>
       </c>
       <c r="J285" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>53601</v>
       </c>
       <c r="B286">
         <v>53386</v>
       </c>
       <c r="C286" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D286" t="s">
-        <v>2747</v>
+        <v>2754</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2748</v>
+        <v>2755</v>
       </c>
       <c r="G286" t="s">
-        <v>2749</v>
+        <v>2756</v>
       </c>
       <c r="H286"/>
       <c r="I286">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J286" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
         <v>52136</v>
       </c>
       <c r="B287">
         <v>49799</v>
       </c>
       <c r="C287" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D287" t="s">
-        <v>2750</v>
+        <v>2757</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2751</v>
+        <v>2758</v>
       </c>
       <c r="G287" t="s">
-        <v>2752</v>
+        <v>2759</v>
       </c>
       <c r="H287"/>
       <c r="I287">
         <v>3</v>
       </c>
       <c r="J287" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
         <v>50953</v>
       </c>
       <c r="B288">
         <v>50164</v>
       </c>
       <c r="C288" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
       <c r="D288" t="s">
-        <v>2753</v>
+        <v>2760</v>
       </c>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>2754</v>
+        <v>2761</v>
       </c>
       <c r="G288" t="s">
-        <v>2755</v>
+        <v>2762</v>
       </c>
       <c r="H288"/>
       <c r="I288">
         <v>6</v>
       </c>
       <c r="J288" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
         <v>52076</v>
       </c>
       <c r="B289">
         <v>49801</v>
       </c>
       <c r="C289" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D289" t="s">
-        <v>2756</v>
+        <v>2763</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
         <v>96</v>
       </c>
       <c r="G289" t="s">
-        <v>2757</v>
+        <v>2764</v>
       </c>
       <c r="H289"/>
       <c r="I289">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J289" t="s">
-        <v>2758</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
         <v>52081</v>
       </c>
       <c r="B290">
         <v>49801</v>
       </c>
       <c r="C290" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="D290" t="s">
-        <v>2759</v>
+        <v>2766</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
         <v>96</v>
       </c>
       <c r="G290" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>12</v>
       </c>
       <c r="J290" t="s">
-        <v>2758</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
         <v>52141</v>
       </c>
       <c r="B291">
         <v>49799</v>
       </c>
       <c r="C291" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="D291" t="s">
-        <v>2760</v>
+        <v>2767</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2761</v>
+        <v>2768</v>
       </c>
       <c r="G291" t="s">
-        <v>2762</v>
+        <v>2769</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>3</v>
       </c>
       <c r="J291" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
         <v>54752</v>
       </c>
       <c r="B292">
         <v>54649</v>
       </c>
       <c r="C292" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="D292" t="s">
-        <v>2763</v>
+        <v>2770</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2764</v>
+        <v>2771</v>
       </c>
       <c r="G292" t="s">
-        <v>2765</v>
+        <v>2772</v>
       </c>
       <c r="H292"/>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>539</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -43202,2167 +43341,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
+        <v>980</v>
+      </c>
+      <c r="M1" t="s">
+        <v>972</v>
+      </c>
+      <c r="N1" t="s">
         <v>973</v>
       </c>
-      <c r="M1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>3206</v>
+        <v>3213</v>
       </c>
       <c r="P1" t="s">
-        <v>3209</v>
+        <v>3216</v>
       </c>
       <c r="Q1" t="s">
-        <v>3215</v>
+        <v>3222</v>
       </c>
       <c r="R1" t="s">
-        <v>3216</v>
+        <v>3223</v>
       </c>
       <c r="S1" t="s">
-        <v>3218</v>
+        <v>3225</v>
       </c>
       <c r="T1" t="s">
-        <v>3220</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>793</v>
       </c>
       <c r="C2" t="s">
-        <v>2766</v>
+        <v>2773</v>
       </c>
       <c r="D2" t="s">
-        <v>2769</v>
+        <v>2776</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>296</v>
       </c>
       <c r="G2" t="s">
-        <v>2933</v>
+        <v>2940</v>
       </c>
       <c r="H2" t="s">
-        <v>2940</v>
+        <v>2947</v>
       </c>
       <c r="I2" t="s">
-        <v>2958</v>
+        <v>2965</v>
       </c>
       <c r="J2" t="s">
         <v>330</v>
       </c>
       <c r="K2" t="s">
-        <v>3035</v>
+        <v>3042</v>
       </c>
       <c r="L2" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="M2" t="s">
-        <v>3201</v>
+        <v>3208</v>
       </c>
       <c r="N2" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="O2" t="s">
-        <v>3207</v>
+        <v>3214</v>
       </c>
       <c r="P2" t="s">
-        <v>3210</v>
+        <v>3217</v>
       </c>
       <c r="Q2" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="R2" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="S2" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="T2" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>399</v>
       </c>
       <c r="D3" t="s">
-        <v>2770</v>
+        <v>2777</v>
       </c>
       <c r="E3" t="s">
         <v>115</v>
       </c>
       <c r="F3" t="s">
         <v>123</v>
       </c>
       <c r="G3" t="s">
         <v>362</v>
       </c>
       <c r="H3" t="s">
-        <v>2941</v>
+        <v>2948</v>
       </c>
       <c r="I3" t="s">
         <v>238</v>
       </c>
       <c r="J3" t="s">
         <v>904</v>
       </c>
       <c r="K3" t="s">
-        <v>3036</v>
+        <v>3043</v>
       </c>
       <c r="L3" t="s">
-        <v>3200</v>
+        <v>3207</v>
       </c>
       <c r="M3" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="N3" t="s">
-        <v>3203</v>
+        <v>3210</v>
       </c>
       <c r="O3" t="s">
-        <v>3208</v>
+        <v>3215</v>
       </c>
       <c r="P3" t="s">
-        <v>3211</v>
+        <v>3218</v>
       </c>
       <c r="Q3" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="R3" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="S3" t="s">
-        <v>3219</v>
+        <v>3226</v>
       </c>
       <c r="T3" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>97</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>2771</v>
+        <v>2778</v>
       </c>
       <c r="E4" t="s">
         <v>251</v>
       </c>
       <c r="F4" t="s">
-        <v>2930</v>
+        <v>2937</v>
       </c>
       <c r="G4" t="s">
-        <v>2934</v>
+        <v>2941</v>
       </c>
       <c r="H4" t="s">
-        <v>2942</v>
+        <v>2949</v>
       </c>
       <c r="I4" t="s">
-        <v>2959</v>
+        <v>2966</v>
       </c>
       <c r="J4" t="s">
-        <v>2984</v>
+        <v>2991</v>
       </c>
       <c r="K4" t="s">
-        <v>3037</v>
+        <v>3044</v>
       </c>
       <c r="M4" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="N4" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="O4" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="P4" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="Q4" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="R4" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>2772</v>
+        <v>2779</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5" t="s">
         <v>199</v>
       </c>
       <c r="G5" t="s">
-        <v>2935</v>
+        <v>2942</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>2960</v>
+        <v>2967</v>
       </c>
       <c r="J5" t="s">
-        <v>2985</v>
+        <v>2992</v>
       </c>
       <c r="K5" t="s">
-        <v>3038</v>
+        <v>3045</v>
       </c>
       <c r="M5" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="N5" t="s">
-        <v>3204</v>
+        <v>3211</v>
       </c>
       <c r="O5" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="P5" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="Q5" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="R5" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>705</v>
       </c>
       <c r="D6" t="s">
-        <v>2773</v>
+        <v>2780</v>
       </c>
       <c r="E6" t="s">
         <v>104</v>
       </c>
       <c r="F6" t="s">
         <v>657</v>
       </c>
       <c r="G6" t="s">
-        <v>2936</v>
+        <v>2943</v>
       </c>
       <c r="H6" t="s">
-        <v>2943</v>
+        <v>2950</v>
       </c>
       <c r="I6" t="s">
-        <v>2961</v>
+        <v>2968</v>
       </c>
       <c r="J6" t="s">
-        <v>2986</v>
+        <v>2993</v>
       </c>
       <c r="K6" t="s">
-        <v>3039</v>
+        <v>3046</v>
       </c>
       <c r="M6" t="s">
-        <v>3202</v>
+        <v>3209</v>
       </c>
       <c r="N6" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="P6" t="s">
-        <v>3212</v>
+        <v>3219</v>
       </c>
       <c r="Q6" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="R6" t="s">
-        <v>2061</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>316</v>
       </c>
       <c r="D7" t="s">
-        <v>2774</v>
+        <v>2781</v>
       </c>
       <c r="E7" t="s">
         <v>492</v>
       </c>
       <c r="F7" t="s">
-        <v>2931</v>
+        <v>2938</v>
       </c>
       <c r="G7" t="s">
-        <v>2937</v>
+        <v>2944</v>
       </c>
       <c r="H7" t="s">
-        <v>2944</v>
+        <v>2951</v>
       </c>
       <c r="I7" t="s">
-        <v>2962</v>
+        <v>2969</v>
       </c>
       <c r="J7" t="s">
         <v>370</v>
       </c>
       <c r="K7" t="s">
-        <v>2958</v>
+        <v>2965</v>
       </c>
       <c r="M7" t="s">
+        <v>989</v>
+      </c>
+      <c r="N7" t="s">
         <v>982</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>3213</v>
+        <v>3220</v>
       </c>
       <c r="R7" t="s">
-        <v>3217</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>2767</v>
+        <v>2774</v>
       </c>
       <c r="D8" t="s">
-        <v>2775</v>
+        <v>2782</v>
       </c>
       <c r="F8" t="s">
         <v>105</v>
       </c>
       <c r="G8" t="s">
         <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>2945</v>
+        <v>2952</v>
       </c>
       <c r="I8" t="s">
-        <v>2963</v>
+        <v>2970</v>
       </c>
       <c r="J8" t="s">
-        <v>2987</v>
+        <v>2994</v>
       </c>
       <c r="K8" t="s">
         <v>238</v>
       </c>
       <c r="N8" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="P8" t="s">
-        <v>3214</v>
+        <v>3221</v>
       </c>
       <c r="R8" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>375</v>
       </c>
       <c r="D9" t="s">
-        <v>2776</v>
+        <v>2783</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>2938</v>
+        <v>2945</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>2964</v>
+        <v>2971</v>
       </c>
       <c r="J9" t="s">
-        <v>2988</v>
+        <v>2995</v>
       </c>
       <c r="K9" t="s">
-        <v>3040</v>
+        <v>3047</v>
       </c>
       <c r="N9" t="s">
         <v>98</v>
       </c>
       <c r="P9" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="R9" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>114</v>
       </c>
       <c r="D10" t="s">
-        <v>2777</v>
+        <v>2784</v>
       </c>
       <c r="F10" t="s">
         <v>380</v>
       </c>
       <c r="G10" t="s">
-        <v>2939</v>
+        <v>2946</v>
       </c>
       <c r="H10" t="s">
         <v>337</v>
       </c>
       <c r="I10" t="s">
-        <v>2965</v>
+        <v>2972</v>
       </c>
       <c r="J10" t="s">
-        <v>2989</v>
+        <v>2996</v>
       </c>
       <c r="K10" t="s">
-        <v>3041</v>
+        <v>3048</v>
       </c>
       <c r="N10" t="s">
-        <v>3205</v>
+        <v>3212</v>
       </c>
       <c r="R10" t="s">
-        <v>2056</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2768</v>
+        <v>2775</v>
       </c>
       <c r="D11" t="s">
-        <v>2778</v>
+        <v>2785</v>
       </c>
       <c r="F11" t="s">
-        <v>2932</v>
+        <v>2939</v>
       </c>
       <c r="H11" t="s">
         <v>237</v>
       </c>
       <c r="I11" t="s">
-        <v>2966</v>
+        <v>2973</v>
       </c>
       <c r="J11" t="s">
-        <v>2990</v>
+        <v>2997</v>
       </c>
       <c r="K11" t="s">
-        <v>3042</v>
+        <v>3049</v>
       </c>
       <c r="R11" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2779</v>
+        <v>2786</v>
       </c>
       <c r="F12" t="s">
         <v>83</v>
       </c>
       <c r="H12" t="s">
-        <v>2946</v>
+        <v>2953</v>
       </c>
       <c r="I12" t="s">
         <v>362</v>
       </c>
       <c r="J12" t="s">
-        <v>2991</v>
+        <v>2998</v>
       </c>
       <c r="K12" t="s">
-        <v>3043</v>
+        <v>3050</v>
       </c>
       <c r="R12" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>2780</v>
+        <v>2787</v>
       </c>
       <c r="H13" t="s">
-        <v>2947</v>
+        <v>2954</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>2992</v>
+        <v>2999</v>
       </c>
       <c r="K13" t="s">
-        <v>3044</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>2781</v>
+        <v>2788</v>
       </c>
       <c r="H14" t="s">
         <v>806</v>
       </c>
       <c r="I14" t="s">
-        <v>2967</v>
+        <v>2974</v>
       </c>
       <c r="J14" t="s">
-        <v>2993</v>
+        <v>3000</v>
       </c>
       <c r="K14" t="s">
-        <v>3045</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2782</v>
+        <v>2789</v>
       </c>
       <c r="H15" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="I15" t="s">
         <v>245</v>
       </c>
       <c r="J15" t="s">
-        <v>2994</v>
+        <v>3001</v>
       </c>
       <c r="K15" t="s">
-        <v>3046</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2783</v>
+        <v>2790</v>
       </c>
       <c r="H16" t="s">
-        <v>2949</v>
+        <v>2956</v>
       </c>
       <c r="I16" t="s">
         <v>388</v>
       </c>
       <c r="J16" t="s">
-        <v>2995</v>
+        <v>3002</v>
       </c>
       <c r="K16" t="s">
-        <v>3047</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2784</v>
+        <v>2791</v>
       </c>
       <c r="H17" t="s">
         <v>348</v>
       </c>
       <c r="I17" t="s">
-        <v>2968</v>
+        <v>2975</v>
       </c>
       <c r="J17" t="s">
-        <v>2996</v>
+        <v>3003</v>
       </c>
       <c r="K17" t="s">
-        <v>2960</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2785</v>
+        <v>2792</v>
       </c>
       <c r="H18" t="s">
         <v>358</v>
       </c>
       <c r="I18" t="s">
         <v>192</v>
       </c>
       <c r="J18" t="s">
-        <v>2997</v>
+        <v>3004</v>
       </c>
       <c r="K18" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
       <c r="H19" t="s">
-        <v>2950</v>
+        <v>2957</v>
       </c>
       <c r="I19" t="s">
         <v>669</v>
       </c>
       <c r="J19" t="s">
-        <v>2998</v>
+        <v>3005</v>
       </c>
       <c r="K19" t="s">
-        <v>3048</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="H20" t="s">
-        <v>2951</v>
+        <v>2958</v>
       </c>
       <c r="I20" t="s">
         <v>813</v>
       </c>
       <c r="J20" t="s">
-        <v>2999</v>
+        <v>3006</v>
       </c>
       <c r="K20" t="s">
-        <v>3049</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
       <c r="H21" t="s">
-        <v>2952</v>
+        <v>2959</v>
       </c>
       <c r="I21" t="s">
-        <v>2969</v>
+        <v>2976</v>
       </c>
       <c r="J21" t="s">
-        <v>3000</v>
+        <v>3007</v>
       </c>
       <c r="K21" t="s">
-        <v>3050</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="H22" t="s">
-        <v>2953</v>
+        <v>2960</v>
       </c>
       <c r="I22" t="s">
-        <v>2970</v>
+        <v>2977</v>
       </c>
       <c r="J22" t="s">
         <v>764</v>
       </c>
       <c r="K22" t="s">
-        <v>3051</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="H23" t="s">
-        <v>2954</v>
+        <v>2961</v>
       </c>
       <c r="I23" t="s">
         <v>264</v>
       </c>
       <c r="J23" t="s">
-        <v>3001</v>
+        <v>3008</v>
       </c>
       <c r="K23" t="s">
-        <v>3052</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2791</v>
+        <v>2798</v>
       </c>
       <c r="H24" t="s">
-        <v>2955</v>
+        <v>2962</v>
       </c>
       <c r="I24" t="s">
-        <v>2971</v>
+        <v>2978</v>
       </c>
       <c r="J24" t="s">
-        <v>3002</v>
+        <v>3009</v>
       </c>
       <c r="K24" t="s">
-        <v>3053</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="H25" t="s">
         <v>211</v>
       </c>
       <c r="I25" t="s">
         <v>85</v>
       </c>
       <c r="J25" t="s">
-        <v>3003</v>
+        <v>3010</v>
       </c>
       <c r="K25" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
       <c r="H26" t="s">
-        <v>2956</v>
+        <v>2963</v>
       </c>
       <c r="I26" t="s">
-        <v>2972</v>
+        <v>2979</v>
       </c>
       <c r="J26" t="s">
-        <v>3004</v>
+        <v>3011</v>
       </c>
       <c r="K26" t="s">
-        <v>3054</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="H27" t="s">
-        <v>2957</v>
+        <v>2964</v>
       </c>
       <c r="I27" t="s">
         <v>329</v>
       </c>
       <c r="J27" t="s">
-        <v>3005</v>
+        <v>3012</v>
       </c>
       <c r="K27" t="s">
-        <v>3055</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2795</v>
+        <v>2802</v>
       </c>
       <c r="H28" t="s">
         <v>715</v>
       </c>
       <c r="I28" t="s">
-        <v>2973</v>
+        <v>2980</v>
       </c>
       <c r="J28" t="s">
-        <v>3006</v>
+        <v>3013</v>
       </c>
       <c r="K28" t="s">
-        <v>3056</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="I29" t="s">
-        <v>2974</v>
+        <v>2981</v>
       </c>
       <c r="J29" t="s">
-        <v>3007</v>
+        <v>3014</v>
       </c>
       <c r="K29" t="s">
-        <v>3057</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="I30" t="s">
-        <v>2975</v>
+        <v>2982</v>
       </c>
       <c r="J30" t="s">
         <v>814</v>
       </c>
       <c r="K30" t="s">
-        <v>3058</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
       <c r="I31" t="s">
-        <v>2976</v>
+        <v>2983</v>
       </c>
       <c r="J31" t="s">
-        <v>3008</v>
+        <v>3015</v>
       </c>
       <c r="K31" t="s">
-        <v>3059</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
       <c r="I32" t="s">
-        <v>2977</v>
+        <v>2984</v>
       </c>
       <c r="J32" t="s">
-        <v>3009</v>
+        <v>3016</v>
       </c>
       <c r="K32" t="s">
-        <v>3060</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
       <c r="I33" t="s">
-        <v>2978</v>
+        <v>2985</v>
       </c>
       <c r="J33" t="s">
-        <v>3010</v>
+        <v>3017</v>
       </c>
       <c r="K33" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2801</v>
+        <v>2808</v>
       </c>
       <c r="I34" t="s">
         <v>428</v>
       </c>
       <c r="J34" t="s">
         <v>265</v>
       </c>
       <c r="K34" t="s">
-        <v>3062</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2802</v>
+        <v>2809</v>
       </c>
       <c r="I35" t="s">
-        <v>2979</v>
+        <v>2986</v>
       </c>
       <c r="J35" t="s">
-        <v>3011</v>
+        <v>3018</v>
       </c>
       <c r="K35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2803</v>
+        <v>2810</v>
       </c>
       <c r="I36" t="s">
         <v>291</v>
       </c>
       <c r="J36" t="s">
-        <v>3012</v>
+        <v>3019</v>
       </c>
       <c r="K36" t="s">
-        <v>3063</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>2804</v>
+        <v>2811</v>
       </c>
       <c r="I37" t="s">
-        <v>2980</v>
+        <v>2987</v>
       </c>
       <c r="J37" t="s">
-        <v>3013</v>
+        <v>3020</v>
       </c>
       <c r="K37" t="s">
-        <v>3064</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2805</v>
+        <v>2812</v>
       </c>
       <c r="I38" t="s">
-        <v>2981</v>
+        <v>2988</v>
       </c>
       <c r="J38" t="s">
-        <v>3014</v>
+        <v>3021</v>
       </c>
       <c r="K38" t="s">
-        <v>3065</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2806</v>
+        <v>2813</v>
       </c>
       <c r="I39" t="s">
-        <v>2982</v>
+        <v>2989</v>
       </c>
       <c r="J39" t="s">
-        <v>3015</v>
+        <v>3022</v>
       </c>
       <c r="K39" t="s">
-        <v>3066</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2807</v>
+        <v>2814</v>
       </c>
       <c r="I40" t="s">
-        <v>2938</v>
+        <v>2945</v>
       </c>
       <c r="J40" t="s">
-        <v>3016</v>
+        <v>3023</v>
       </c>
       <c r="K40" t="s">
-        <v>3067</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2808</v>
+        <v>2815</v>
       </c>
       <c r="I41" t="s">
-        <v>2983</v>
+        <v>2990</v>
       </c>
       <c r="J41" t="s">
         <v>62</v>
       </c>
       <c r="K41" t="s">
-        <v>3068</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2809</v>
+        <v>2816</v>
       </c>
       <c r="J42" t="s">
-        <v>3017</v>
+        <v>3024</v>
       </c>
       <c r="K42" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2810</v>
+        <v>2817</v>
       </c>
       <c r="J43" t="s">
-        <v>3018</v>
+        <v>3025</v>
       </c>
       <c r="K43" t="s">
-        <v>3070</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2811</v>
+        <v>2818</v>
       </c>
       <c r="J44" t="s">
-        <v>3019</v>
+        <v>3026</v>
       </c>
       <c r="K44" t="s">
-        <v>3071</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2812</v>
+        <v>2819</v>
       </c>
       <c r="J45" t="s">
-        <v>3020</v>
+        <v>3027</v>
       </c>
       <c r="K45" t="s">
-        <v>3072</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2813</v>
+        <v>2820</v>
       </c>
       <c r="J46" t="s">
         <v>129</v>
       </c>
       <c r="K46" t="s">
-        <v>3073</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2814</v>
+        <v>2821</v>
       </c>
       <c r="J47" t="s">
-        <v>3021</v>
+        <v>3028</v>
       </c>
       <c r="K47" t="s">
-        <v>3074</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2815</v>
+        <v>2822</v>
       </c>
       <c r="J48" t="s">
-        <v>3022</v>
+        <v>3029</v>
       </c>
       <c r="K48" t="s">
-        <v>3075</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2816</v>
+        <v>2823</v>
       </c>
       <c r="J49" t="s">
-        <v>3023</v>
+        <v>3030</v>
       </c>
       <c r="K49" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2817</v>
+        <v>2824</v>
       </c>
       <c r="J50" t="s">
-        <v>3024</v>
+        <v>3031</v>
       </c>
       <c r="K50" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2818</v>
+        <v>2825</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>3077</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2819</v>
+        <v>2826</v>
       </c>
       <c r="J52" t="s">
-        <v>3025</v>
+        <v>3032</v>
       </c>
       <c r="K52" t="s">
-        <v>3078</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2820</v>
+        <v>2827</v>
       </c>
       <c r="J53" t="s">
-        <v>3026</v>
+        <v>3033</v>
       </c>
       <c r="K53" t="s">
-        <v>3079</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2821</v>
+        <v>2828</v>
       </c>
       <c r="J54" t="s">
-        <v>3027</v>
+        <v>3034</v>
       </c>
       <c r="K54" t="s">
-        <v>3080</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2822</v>
+        <v>2829</v>
       </c>
       <c r="J55" t="s">
-        <v>3028</v>
+        <v>3035</v>
       </c>
       <c r="K55" t="s">
-        <v>3081</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2823</v>
+        <v>2830</v>
       </c>
       <c r="J56" t="s">
-        <v>3029</v>
+        <v>3036</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2824</v>
+        <v>2831</v>
       </c>
       <c r="J57" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="K57" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2825</v>
+        <v>2832</v>
       </c>
       <c r="J58" t="s">
         <v>239</v>
       </c>
       <c r="K58" t="s">
-        <v>3082</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2826</v>
+        <v>2833</v>
       </c>
       <c r="J59" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
       <c r="K59" t="s">
-        <v>3083</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2827</v>
+        <v>2834</v>
       </c>
       <c r="J60" t="s">
         <v>890</v>
       </c>
       <c r="K60" t="s">
-        <v>3084</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2828</v>
+        <v>2835</v>
       </c>
       <c r="J61" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="K61" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2829</v>
+        <v>2836</v>
       </c>
       <c r="J62" t="s">
-        <v>3033</v>
+        <v>3040</v>
       </c>
       <c r="K62" t="s">
-        <v>3085</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2830</v>
+        <v>2837</v>
       </c>
       <c r="J63" t="s">
-        <v>3034</v>
+        <v>3041</v>
       </c>
       <c r="K63" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2831</v>
+        <v>2838</v>
       </c>
       <c r="J64" t="s">
         <v>76</v>
       </c>
       <c r="K64" t="s">
-        <v>3086</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2832</v>
+        <v>2839</v>
       </c>
       <c r="K65" t="s">
-        <v>3087</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2833</v>
+        <v>2840</v>
       </c>
       <c r="K66" t="s">
-        <v>3088</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2834</v>
+        <v>2841</v>
       </c>
       <c r="K67" t="s">
-        <v>3089</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
       <c r="K68" t="s">
-        <v>3090</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
       <c r="K69" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2837</v>
+        <v>2844</v>
       </c>
       <c r="K70" t="s">
-        <v>3091</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="K71" t="s">
-        <v>3092</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
       <c r="K72" t="s">
-        <v>3093</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2840</v>
+        <v>2847</v>
       </c>
       <c r="K73" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2841</v>
+        <v>2848</v>
       </c>
       <c r="K74" t="s">
-        <v>3094</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2842</v>
+        <v>2849</v>
       </c>
       <c r="K75" t="s">
-        <v>3095</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2843</v>
+        <v>2850</v>
       </c>
       <c r="K76" t="s">
-        <v>3096</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2844</v>
+        <v>2851</v>
       </c>
       <c r="K77" t="s">
-        <v>3097</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
       <c r="K78" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="K79" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2847</v>
+        <v>2854</v>
       </c>
       <c r="K80" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2848</v>
+        <v>2855</v>
       </c>
       <c r="K81" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2849</v>
+        <v>2856</v>
       </c>
       <c r="K82" t="s">
-        <v>3100</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2850</v>
+        <v>2857</v>
       </c>
       <c r="K83" t="s">
-        <v>3101</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2851</v>
+        <v>2858</v>
       </c>
       <c r="K84" t="s">
-        <v>3102</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="K85" t="s">
-        <v>2970</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
       <c r="K86" t="s">
-        <v>3103</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
       <c r="K87" t="s">
-        <v>3104</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="K88" t="s">
-        <v>3105</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2856</v>
+        <v>2863</v>
       </c>
       <c r="K89" t="s">
-        <v>3106</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2857</v>
+        <v>2864</v>
       </c>
       <c r="K90" t="s">
-        <v>3107</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2858</v>
+        <v>2865</v>
       </c>
       <c r="K91" t="s">
-        <v>3108</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2859</v>
+        <v>2866</v>
       </c>
       <c r="K92" t="s">
-        <v>3109</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2860</v>
+        <v>2867</v>
       </c>
       <c r="K93" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2861</v>
+        <v>2868</v>
       </c>
       <c r="K94" t="s">
-        <v>3110</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2862</v>
+        <v>2869</v>
       </c>
       <c r="K95" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2863</v>
+        <v>2870</v>
       </c>
       <c r="K96" t="s">
-        <v>3111</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2864</v>
+        <v>2871</v>
       </c>
       <c r="K97" t="s">
-        <v>3112</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2865</v>
+        <v>2872</v>
       </c>
       <c r="K98" t="s">
-        <v>3113</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2866</v>
+        <v>2873</v>
       </c>
       <c r="K99" t="s">
-        <v>3114</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2867</v>
+        <v>2874</v>
       </c>
       <c r="K100" t="s">
-        <v>3115</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2868</v>
+        <v>2875</v>
       </c>
       <c r="K101" t="s">
-        <v>3116</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2869</v>
+        <v>2876</v>
       </c>
       <c r="K102" t="s">
-        <v>3117</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2870</v>
+        <v>2877</v>
       </c>
       <c r="K103" t="s">
-        <v>3118</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2871</v>
+        <v>2878</v>
       </c>
       <c r="K104" t="s">
-        <v>3119</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2872</v>
+        <v>2879</v>
       </c>
       <c r="K105" t="s">
-        <v>3120</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2873</v>
+        <v>2880</v>
       </c>
       <c r="K106" t="s">
-        <v>3121</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2874</v>
+        <v>2881</v>
       </c>
       <c r="K107" t="s">
-        <v>3122</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2875</v>
+        <v>2882</v>
       </c>
       <c r="K108" t="s">
-        <v>3123</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2876</v>
+        <v>2883</v>
       </c>
       <c r="K109" t="s">
-        <v>3124</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2877</v>
+        <v>2884</v>
       </c>
       <c r="K110" t="s">
-        <v>3125</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2878</v>
+        <v>2885</v>
       </c>
       <c r="K111" t="s">
-        <v>3126</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2879</v>
+        <v>2886</v>
       </c>
       <c r="K112" t="s">
-        <v>3127</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2880</v>
+        <v>2887</v>
       </c>
       <c r="K113" t="s">
-        <v>3128</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2881</v>
+        <v>2888</v>
       </c>
       <c r="K114" t="s">
-        <v>3129</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2882</v>
+        <v>2889</v>
       </c>
       <c r="K115" t="s">
-        <v>3130</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2883</v>
+        <v>2890</v>
       </c>
       <c r="K116" t="s">
-        <v>3131</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2884</v>
+        <v>2891</v>
       </c>
       <c r="K117" t="s">
-        <v>3132</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2885</v>
+        <v>2892</v>
       </c>
       <c r="K118" t="s">
-        <v>3133</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2886</v>
+        <v>2893</v>
       </c>
       <c r="K119" t="s">
-        <v>3134</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2887</v>
+        <v>2894</v>
       </c>
       <c r="K120" t="s">
-        <v>3135</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2888</v>
+        <v>2895</v>
       </c>
       <c r="K121" t="s">
-        <v>3136</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2889</v>
+        <v>2896</v>
       </c>
       <c r="K122" t="s">
-        <v>3137</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2890</v>
+        <v>2897</v>
       </c>
       <c r="K123" t="s">
-        <v>3138</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2891</v>
+        <v>2898</v>
       </c>
       <c r="K124" t="s">
-        <v>3139</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2892</v>
+        <v>2899</v>
       </c>
       <c r="K125" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2893</v>
+        <v>2900</v>
       </c>
       <c r="K126" t="s">
-        <v>3140</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2894</v>
+        <v>2901</v>
       </c>
       <c r="K127" t="s">
-        <v>3141</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2895</v>
+        <v>2902</v>
       </c>
       <c r="K128" t="s">
-        <v>3142</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2896</v>
+        <v>2903</v>
       </c>
       <c r="K129" t="s">
-        <v>3143</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2897</v>
+        <v>2904</v>
       </c>
       <c r="K130" t="s">
-        <v>3144</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2898</v>
+        <v>2905</v>
       </c>
       <c r="K131" t="s">
-        <v>3145</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2899</v>
+        <v>2906</v>
       </c>
       <c r="K132" t="s">
-        <v>3146</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2900</v>
+        <v>2907</v>
       </c>
       <c r="K133" t="s">
-        <v>3147</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2901</v>
+        <v>2908</v>
       </c>
       <c r="K134" t="s">
-        <v>3148</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2902</v>
+        <v>2909</v>
       </c>
       <c r="K135" t="s">
-        <v>3149</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2903</v>
+        <v>2910</v>
       </c>
       <c r="K136" t="s">
-        <v>3150</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2904</v>
+        <v>2911</v>
       </c>
       <c r="K137" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2905</v>
+        <v>2912</v>
       </c>
       <c r="K138" t="s">
-        <v>2975</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2906</v>
+        <v>2913</v>
       </c>
       <c r="K139" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2907</v>
+        <v>2914</v>
       </c>
       <c r="K140" t="s">
-        <v>3151</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2908</v>
+        <v>2915</v>
       </c>
       <c r="K141" t="s">
-        <v>3152</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2909</v>
+        <v>2916</v>
       </c>
       <c r="K142" t="s">
-        <v>3153</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2910</v>
+        <v>2917</v>
       </c>
       <c r="K143" t="s">
-        <v>3154</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2911</v>
+        <v>2918</v>
       </c>
       <c r="K144" t="s">
-        <v>3155</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2912</v>
+        <v>2919</v>
       </c>
       <c r="K145" t="s">
-        <v>3156</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2913</v>
+        <v>2920</v>
       </c>
       <c r="K146" t="s">
-        <v>3157</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2914</v>
+        <v>2921</v>
       </c>
       <c r="K147" t="s">
-        <v>3158</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2915</v>
+        <v>2922</v>
       </c>
       <c r="K148" t="s">
-        <v>3159</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2916</v>
+        <v>2923</v>
       </c>
       <c r="K149" t="s">
-        <v>3160</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2917</v>
+        <v>2924</v>
       </c>
       <c r="K150" t="s">
-        <v>3161</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2918</v>
+        <v>2925</v>
       </c>
       <c r="K151" t="s">
-        <v>3162</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2919</v>
+        <v>2926</v>
       </c>
       <c r="K152" t="s">
-        <v>3163</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2920</v>
+        <v>2927</v>
       </c>
       <c r="K153" t="s">
-        <v>3164</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2921</v>
+        <v>2928</v>
       </c>
       <c r="K154" t="s">
-        <v>3165</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2922</v>
+        <v>2929</v>
       </c>
       <c r="K155" t="s">
-        <v>3166</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2923</v>
+        <v>2930</v>
       </c>
       <c r="K156" t="s">
-        <v>3167</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2924</v>
+        <v>2931</v>
       </c>
       <c r="K157" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2925</v>
+        <v>2932</v>
       </c>
       <c r="K158" t="s">
-        <v>3168</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2926</v>
+        <v>2933</v>
       </c>
       <c r="K159" t="s">
-        <v>3169</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2927</v>
+        <v>2934</v>
       </c>
       <c r="K160" t="s">
-        <v>3170</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2928</v>
+        <v>2935</v>
       </c>
       <c r="K161" t="s">
-        <v>3171</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2929</v>
+        <v>2936</v>
       </c>
       <c r="K162" t="s">
-        <v>3172</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>3173</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>3174</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>3175</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>3176</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>3177</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>3178</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>3179</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>3180</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>3181</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>3182</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>3183</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>3184</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>3185</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>3186</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>3187</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>3188</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>3189</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2956</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>3190</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>3191</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>3192</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>3193</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>3194</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>3195</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>3196</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>3197</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>3198</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>3199</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>910</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">