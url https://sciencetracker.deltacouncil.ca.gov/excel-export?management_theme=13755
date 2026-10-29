--- v0 (2026-08-01)
+++ v1 (2026-10-29)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1608">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 05:00:33am</t>
+    <t>2026-10-29 12:18:30pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13755</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13755"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Striped Bass Study</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t>Staff of the Striped Bass Study calculate adult Striped Bass abundance, relative abundance, harvest rate, and survival rate by using data from Commercial Passenger Fishing Vessels (Party Boats;CPFV), various creel surveys, and a mark-recapture program. We monitor the relative abundance of adult Striped Bass by calculating catch per unit effort (CPUE) from data submitted by Commercial Passenger Fishing Vessels. The Department's Marine Region compiles the data, we request the data at intervals, and we calculate CPUE. By applying tags to adult Striped Bass and monitoring the subsequent ratio of tagged fish to untagged fish, we calculate adult Striped Bass abundance, relative abundance, harvest rate, and survival rate. During April and May we use large traps near Knights Landing and nets near Antioch to collect adult Striped Bass, then we tag and release them on-site. Each tag includes our mailing address and a unique code, and some tags include a reward value. By posting "Tagged-fish Wanted" posters around the Estuary and making presentations, we encourage anglers to return tags to us. We also recover tags by talking with anglers during various creel surveys.</t>
   </si>
   <si>
     <t>Sacramento River; Legal Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Water temperature; Main channels; Striped bass</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50149</t>
   </si>
@@ -1486,50 +1486,62 @@
   <si>
     <t>Q2096002</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
+    <t>CSU Long Beach Research Foundation</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>August 10, 2026</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
@@ -2395,53 +2407,50 @@
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>November 4, 2022</t>
   </si>
   <si>
     <t>Primary contact; Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator; Principal investigator</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 21, 2024</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>April 8, 2026</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
@@ -7816,51 +7825,51 @@
       <c r="X37" t="s">
         <v>383</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>384</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>385</v>
       </c>
       <c r="D1" t="s">
         <v>386</v>
       </c>
       <c r="E1" t="s">
         <v>387</v>
       </c>
       <c r="F1" t="s">
         <v>388</v>
@@ -8712,6895 +8721,6956 @@
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>453</v>
       </c>
       <c r="I23" t="s">
         <v>454</v>
       </c>
       <c r="J23">
         <v>399408.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>376</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24">
+        <v>54819</v>
+      </c>
+      <c r="B24">
+        <v>53836</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24" t="s">
+        <v>283</v>
+      </c>
+      <c r="E24" t="s">
+        <v>455</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>404</v>
+      </c>
+      <c r="H24" t="s">
+        <v>456</v>
+      </c>
+      <c r="I24" t="s">
+        <v>457</v>
+      </c>
+      <c r="J24">
+        <v>66457.3</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24" t="s">
+        <v>415</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24" t="s">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B1" t="s">
         <v>384</v>
       </c>
       <c r="C1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51721</v>
       </c>
       <c r="B3">
         <v>51565</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3">
         <v>136424.37</v>
       </c>
       <c r="E3" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51722</v>
       </c>
       <c r="B4">
         <v>51565</v>
       </c>
       <c r="C4">
         <v>2021</v>
       </c>
       <c r="D4">
         <v>220140.0</v>
       </c>
       <c r="E4" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>52036</v>
       </c>
       <c r="B5">
         <v>51565</v>
       </c>
       <c r="C5">
         <v>2022</v>
       </c>
       <c r="D5">
         <v>67570.1</v>
       </c>
       <c r="E5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52636</v>
       </c>
       <c r="B6">
         <v>52631</v>
       </c>
       <c r="C6">
         <v>2021</v>
       </c>
       <c r="D6">
         <v>37711.12</v>
       </c>
       <c r="E6" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>52641</v>
       </c>
       <c r="B7">
         <v>52631</v>
       </c>
       <c r="C7">
         <v>2022</v>
       </c>
       <c r="D7">
         <v>37539.73</v>
       </c>
       <c r="E7" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>52651</v>
       </c>
       <c r="B8">
         <v>52631</v>
       </c>
       <c r="C8">
         <v>2023</v>
       </c>
       <c r="D8">
         <v>41458.1</v>
       </c>
       <c r="E8" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>52666</v>
       </c>
       <c r="B9">
         <v>52661</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>20228.41</v>
       </c>
       <c r="E9" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52671</v>
       </c>
       <c r="B10">
         <v>52661</v>
       </c>
       <c r="C10">
         <v>2022</v>
       </c>
       <c r="D10">
         <v>36992.53</v>
       </c>
       <c r="E10" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52676</v>
       </c>
       <c r="B11">
         <v>52661</v>
       </c>
       <c r="C11">
         <v>2023</v>
       </c>
       <c r="D11">
         <v>21908.29</v>
       </c>
       <c r="E11" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52696</v>
       </c>
       <c r="B12">
         <v>52686</v>
       </c>
       <c r="C12">
         <v>2021</v>
       </c>
       <c r="D12">
         <v>90822.67</v>
       </c>
       <c r="E12" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52701</v>
       </c>
       <c r="B13">
         <v>52686</v>
       </c>
       <c r="C13">
         <v>2022</v>
       </c>
       <c r="D13">
         <v>157232.21</v>
       </c>
       <c r="E13" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>52706</v>
       </c>
       <c r="B14">
         <v>52686</v>
       </c>
       <c r="C14">
         <v>2023</v>
       </c>
       <c r="D14">
         <v>82000.36</v>
       </c>
       <c r="E14" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>52721</v>
       </c>
       <c r="B15">
         <v>52716</v>
       </c>
       <c r="C15">
         <v>2021</v>
       </c>
       <c r="D15">
         <v>88719.0</v>
       </c>
       <c r="E15" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>52726</v>
       </c>
       <c r="B16">
         <v>52716</v>
       </c>
       <c r="C16">
         <v>2022</v>
       </c>
       <c r="D16">
         <v>98278.0</v>
       </c>
       <c r="E16" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>52736</v>
       </c>
       <c r="B17">
         <v>52716</v>
       </c>
       <c r="C17">
         <v>2023</v>
       </c>
       <c r="D17">
         <v>119977.4</v>
       </c>
       <c r="E17" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>52746</v>
       </c>
       <c r="B18">
         <v>52741</v>
       </c>
       <c r="C18">
         <v>2022</v>
       </c>
       <c r="D18">
         <v>119154.09</v>
       </c>
       <c r="E18" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>52751</v>
       </c>
       <c r="B19">
         <v>52741</v>
       </c>
       <c r="C19">
         <v>2023</v>
       </c>
       <c r="D19">
         <v>47006.86</v>
       </c>
       <c r="E19" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54767</v>
       </c>
       <c r="B20">
         <v>53901</v>
       </c>
       <c r="C20">
         <v>2024</v>
       </c>
       <c r="D20">
         <v>78982.86</v>
       </c>
       <c r="E20" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54772</v>
       </c>
       <c r="B21">
         <v>52631</v>
       </c>
       <c r="C21">
         <v>2024</v>
       </c>
       <c r="D21">
         <v>72257.39</v>
       </c>
       <c r="E21" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F21" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G21" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54773</v>
       </c>
       <c r="B22">
         <v>52686</v>
       </c>
       <c r="C22">
         <v>2024</v>
       </c>
       <c r="D22">
         <v>33917.94</v>
       </c>
       <c r="E22" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F22" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G22" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54774</v>
       </c>
       <c r="B23">
         <v>52716</v>
       </c>
       <c r="C23">
         <v>2024</v>
       </c>
       <c r="D23">
         <v>121983.8</v>
       </c>
       <c r="E23" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F23" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G23" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54775</v>
       </c>
       <c r="B24">
         <v>52661</v>
       </c>
       <c r="C24">
         <v>2024</v>
       </c>
       <c r="D24">
         <v>28567.18</v>
       </c>
       <c r="E24" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F24" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G24" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54776</v>
       </c>
       <c r="B25">
         <v>52741</v>
       </c>
       <c r="C25">
         <v>2024</v>
       </c>
       <c r="D25">
         <v>16455.02</v>
       </c>
       <c r="E25" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F25" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G25" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54788</v>
       </c>
       <c r="B26">
         <v>54490</v>
       </c>
       <c r="C26">
         <v>2024</v>
       </c>
       <c r="D26">
         <v>11521.12</v>
       </c>
       <c r="E26" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F26" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G26" t="s">
         <v>293</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>54820</v>
+      </c>
+      <c r="B27">
+        <v>54819</v>
+      </c>
+      <c r="C27">
+        <v>2024</v>
+      </c>
+      <c r="D27">
+        <v>2610.22</v>
+      </c>
+      <c r="E27" t="s">
+        <v>463</v>
+      </c>
+      <c r="F27" t="s">
+        <v>465</v>
+      </c>
+      <c r="G27" t="s">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D1" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E1" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H1" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="I1" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C2" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="D2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E2" t="s">
         <v>151</v>
       </c>
       <c r="F2" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="G2" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="K2" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50330</v>
       </c>
       <c r="B3" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C3" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D3" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>48</v>
       </c>
       <c r="K3" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C4" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D4" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E4" t="s">
         <v>151</v>
       </c>
       <c r="F4" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="G4" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="K4" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50334</v>
       </c>
       <c r="B5" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="G5" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54482</v>
       </c>
       <c r="B6" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C6" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D6" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E6" t="s">
         <v>78</v>
       </c>
       <c r="F6" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="G6" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>344</v>
       </c>
       <c r="K6" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50247</v>
       </c>
       <c r="B7" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C7" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D7" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50365</v>
       </c>
       <c r="B8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C8" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="D8" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E8" t="s">
         <v>60</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54393</v>
       </c>
       <c r="B9" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C9" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D9" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="E9" t="s">
         <v>151</v>
       </c>
       <c r="F9" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G9" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="K9" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54076</v>
       </c>
       <c r="B10" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C10" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D10" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E10" t="s">
         <v>289</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="K10" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50342</v>
       </c>
       <c r="B11" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C11" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D11" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E11" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F11" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G11" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="H11" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>48</v>
       </c>
       <c r="K11" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54480</v>
       </c>
       <c r="B12" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C12" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D12" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="E12" t="s">
         <v>101</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>344</v>
       </c>
       <c r="K12" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54732</v>
       </c>
       <c r="B13" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C13" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="D13" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="G13" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>376</v>
       </c>
       <c r="K13" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50261</v>
       </c>
       <c r="B14" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C14" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="D14" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
       <c r="K14" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54388</v>
       </c>
       <c r="B15" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C15" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="D15" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="E15" t="s">
         <v>151</v>
       </c>
       <c r="F15" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="G15" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="J15" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="K15" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50277</v>
       </c>
       <c r="B16" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C16" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="D16" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E16" t="s">
         <v>78</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>48</v>
       </c>
       <c r="K16" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54413</v>
       </c>
       <c r="B17" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C17" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D17" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E17" t="s">
         <v>151</v>
       </c>
       <c r="F17" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="G17" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="K17" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54260</v>
       </c>
       <c r="B18" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C18" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D18" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>307</v>
       </c>
       <c r="K18" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50335</v>
       </c>
       <c r="B19" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="C19" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="D19" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="E19" t="s">
         <v>252</v>
       </c>
       <c r="F19" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G19" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="K19" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54418</v>
       </c>
       <c r="B20" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="C20" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="D20" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="E20" t="s">
         <v>151</v>
       </c>
       <c r="F20" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="G20" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="K20" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50292</v>
       </c>
       <c r="B21" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="C21" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="D21" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="E21" t="s">
         <v>152</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>48</v>
       </c>
       <c r="K21" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54262</v>
       </c>
       <c r="B22" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C22" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D22" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>307</v>
       </c>
       <c r="K22" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50337</v>
       </c>
       <c r="B23" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C23" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D23" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="E23" t="s">
         <v>420</v>
       </c>
       <c r="F23" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G23" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>48</v>
       </c>
       <c r="K23" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50265</v>
       </c>
       <c r="B24" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="C24" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="D24" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
       <c r="K24" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53891</v>
       </c>
       <c r="B25" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C25" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="D25" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="K25" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54391</v>
       </c>
       <c r="B26" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C26" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="D26" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="E26" t="s">
         <v>151</v>
       </c>
       <c r="F26" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="G26" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="K26" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>51791</v>
       </c>
       <c r="B27" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C27" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="D27" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="E27" t="s">
         <v>283</v>
       </c>
       <c r="F27" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="G27" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="H27" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="J27" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="K27" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54416</v>
       </c>
       <c r="B28" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C28" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D28" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E28" t="s">
         <v>151</v>
       </c>
       <c r="F28" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G28" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="K28" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50257</v>
       </c>
       <c r="B29" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C29" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D29" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="J29" t="s">
         <v>48</v>
       </c>
       <c r="K29" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54086</v>
       </c>
       <c r="B30" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="C30" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="D30" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="E30" t="s">
         <v>101</v>
       </c>
       <c r="F30" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="G30" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="K30" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54235</v>
       </c>
       <c r="B31" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C31" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="D31" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>307</v>
       </c>
       <c r="K31" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50338</v>
       </c>
       <c r="B32" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C32" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="D32" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="E32" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="F32" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G32" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="H32" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>48</v>
       </c>
       <c r="K32" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54264</v>
       </c>
       <c r="B33" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C33" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="D33" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>307</v>
       </c>
       <c r="K33" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>52546</v>
       </c>
       <c r="B34" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C34" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="D34" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="E34" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>232</v>
       </c>
       <c r="K34" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>53141</v>
       </c>
       <c r="B35" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C35" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D35" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="G35" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="K35" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53161</v>
       </c>
       <c r="B36" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C36" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="D36" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E36" t="s">
         <v>273</v>
       </c>
       <c r="F36" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="G36" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="J36" t="s">
         <v>428</v>
       </c>
       <c r="K36" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50333</v>
       </c>
       <c r="B37" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C37" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D37" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="E37" t="s">
         <v>424</v>
       </c>
       <c r="F37" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="G37" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>48</v>
       </c>
       <c r="K37" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50309</v>
       </c>
       <c r="B38" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="C38" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="D38" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="E38" t="s">
         <v>60</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="H38" t="s">
         <v>101</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>48</v>
       </c>
       <c r="K38" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50263</v>
       </c>
       <c r="B39" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C39" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="D39" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="E39" t="s">
         <v>152</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="J39" t="s">
         <v>48</v>
       </c>
       <c r="K39" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50278</v>
       </c>
       <c r="B40" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C40" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D40" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>48</v>
       </c>
       <c r="K40" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>53166</v>
       </c>
       <c r="B41" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="C41" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="D41" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="E41" t="s">
         <v>273</v>
       </c>
       <c r="F41" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="G41" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="J41" t="s">
         <v>428</v>
       </c>
       <c r="K41" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50336</v>
       </c>
       <c r="B42" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C42" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="D42" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="E42" t="s">
         <v>152</v>
       </c>
       <c r="F42" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G42" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>48</v>
       </c>
       <c r="K42" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50276</v>
       </c>
       <c r="B43" t="s">
+        <v>709</v>
+      </c>
+      <c r="C43" t="s">
         <v>705</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="J43" t="s">
         <v>48</v>
       </c>
       <c r="K43" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50364</v>
       </c>
       <c r="B44" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="C44" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D44" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E44" t="s">
         <v>60</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>48</v>
       </c>
       <c r="K44" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54238</v>
       </c>
       <c r="B45" t="s">
+        <v>719</v>
+      </c>
+      <c r="C45" t="s">
         <v>715</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>307</v>
       </c>
       <c r="K45" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54091</v>
       </c>
       <c r="B46" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C46" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="D46" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="E46" t="s">
         <v>101</v>
       </c>
       <c r="F46" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="G46" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="K46" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50282</v>
       </c>
       <c r="B47" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C47" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="D47" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E47" t="s">
         <v>417</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
       <c r="K47" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50233</v>
       </c>
       <c r="B48" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C48" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="D48" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E48" t="s">
         <v>69</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="J48" t="s">
         <v>48</v>
       </c>
       <c r="K48" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>52591</v>
       </c>
       <c r="B49" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="C49" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="D49" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E49" t="s">
         <v>422</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>232</v>
       </c>
       <c r="K49" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50632</v>
       </c>
       <c r="B2">
         <v>50333</v>
       </c>
       <c r="C2">
         <v>49872</v>
       </c>
       <c r="D2" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50633</v>
       </c>
       <c r="B3">
         <v>50334</v>
       </c>
       <c r="C3">
         <v>49872</v>
       </c>
       <c r="D3" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50634</v>
       </c>
       <c r="B4">
         <v>50335</v>
       </c>
       <c r="C4">
         <v>49872</v>
       </c>
       <c r="D4" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50635</v>
       </c>
       <c r="B5">
         <v>50336</v>
       </c>
       <c r="C5">
         <v>49872</v>
       </c>
       <c r="D5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50636</v>
       </c>
       <c r="B6">
         <v>50337</v>
       </c>
       <c r="C6">
         <v>49872</v>
       </c>
       <c r="D6" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50637</v>
       </c>
       <c r="B7">
         <v>50338</v>
       </c>
       <c r="C7">
         <v>49872</v>
       </c>
       <c r="D7" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50486</v>
       </c>
       <c r="B8">
         <v>50233</v>
       </c>
       <c r="C8">
         <v>49852</v>
       </c>
       <c r="D8" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50509</v>
       </c>
       <c r="B9">
         <v>50247</v>
       </c>
       <c r="C9">
         <v>49832</v>
       </c>
       <c r="D9" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50522</v>
       </c>
       <c r="B10">
         <v>50257</v>
       </c>
       <c r="C10">
         <v>49836</v>
       </c>
       <c r="D10" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50528</v>
       </c>
       <c r="B11">
         <v>50261</v>
       </c>
       <c r="C11">
         <v>49845</v>
       </c>
       <c r="D11" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50533</v>
       </c>
       <c r="B12">
         <v>50265</v>
       </c>
       <c r="C12">
         <v>49832</v>
       </c>
       <c r="D12" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50549</v>
       </c>
       <c r="B13">
         <v>50276</v>
       </c>
       <c r="C13">
         <v>49858</v>
       </c>
       <c r="D13" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50550</v>
       </c>
       <c r="B14">
         <v>50277</v>
       </c>
       <c r="C14">
         <v>49858</v>
       </c>
       <c r="D14" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50668</v>
       </c>
       <c r="B15">
         <v>50365</v>
       </c>
       <c r="C15">
         <v>50164</v>
       </c>
       <c r="D15" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>52041</v>
       </c>
       <c r="B16">
         <v>50278</v>
       </c>
       <c r="C16">
         <v>49858</v>
       </c>
       <c r="D16" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E16" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>52551</v>
       </c>
       <c r="B17">
         <v>52546</v>
       </c>
       <c r="C17">
         <v>50173</v>
       </c>
       <c r="D17" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E17" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>52586</v>
       </c>
       <c r="B18">
         <v>50335</v>
       </c>
       <c r="C18">
         <v>52581</v>
       </c>
       <c r="D18" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E18" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>52596</v>
       </c>
       <c r="B19">
         <v>52591</v>
       </c>
       <c r="C19">
         <v>52581</v>
       </c>
       <c r="D19" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E19" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>52601</v>
       </c>
       <c r="B20">
         <v>50337</v>
       </c>
       <c r="C20">
         <v>52581</v>
       </c>
       <c r="D20" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E20" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>52606</v>
       </c>
       <c r="B21">
         <v>50282</v>
       </c>
       <c r="C21">
         <v>52581</v>
       </c>
       <c r="D21" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E21" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>52611</v>
       </c>
       <c r="B22">
         <v>50333</v>
       </c>
       <c r="C22">
         <v>52581</v>
       </c>
       <c r="D22" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E22" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53176</v>
       </c>
       <c r="B23">
         <v>53161</v>
       </c>
       <c r="C23">
         <v>53171</v>
       </c>
       <c r="D23" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E23" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53181</v>
       </c>
       <c r="B24">
         <v>53166</v>
       </c>
       <c r="C24">
         <v>53171</v>
       </c>
       <c r="D24" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E24" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53186</v>
       </c>
       <c r="B25">
         <v>50263</v>
       </c>
       <c r="C25">
         <v>53171</v>
       </c>
       <c r="D25" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="E25" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53191</v>
       </c>
       <c r="B26">
         <v>50342</v>
       </c>
       <c r="C26">
         <v>53171</v>
       </c>
       <c r="D26" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E26" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53846</v>
       </c>
       <c r="B27">
         <v>50364</v>
       </c>
       <c r="C27">
         <v>50146</v>
       </c>
       <c r="D27" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E27" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>753</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>53881</v>
       </c>
       <c r="B28">
         <v>50330</v>
       </c>
       <c r="C28">
         <v>53136</v>
       </c>
       <c r="D28" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E28" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>53886</v>
       </c>
       <c r="B29">
         <v>53141</v>
       </c>
       <c r="C29">
         <v>53136</v>
       </c>
       <c r="D29" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E29" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>53896</v>
       </c>
       <c r="B30">
         <v>53891</v>
       </c>
       <c r="C30">
         <v>53136</v>
       </c>
       <c r="D30" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E30" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54081</v>
       </c>
       <c r="B31">
         <v>54076</v>
       </c>
       <c r="C31">
         <v>53836</v>
       </c>
       <c r="D31" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E31" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54096</v>
       </c>
       <c r="B32">
         <v>54086</v>
       </c>
       <c r="C32">
         <v>50118</v>
       </c>
       <c r="D32" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E32" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54101</v>
       </c>
       <c r="B33">
         <v>54091</v>
       </c>
       <c r="C33">
         <v>50118</v>
       </c>
       <c r="D33" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E33" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54236</v>
       </c>
       <c r="B34">
         <v>54235</v>
       </c>
       <c r="C34">
         <v>53376</v>
       </c>
       <c r="D34" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E34" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54239</v>
       </c>
       <c r="B35">
         <v>54238</v>
       </c>
       <c r="C35">
         <v>53376</v>
       </c>
       <c r="D35" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E35" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54240</v>
       </c>
       <c r="B36">
         <v>50292</v>
       </c>
       <c r="C36">
         <v>53376</v>
       </c>
       <c r="D36" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="E36" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54257</v>
       </c>
       <c r="B37">
         <v>50276</v>
       </c>
       <c r="C37">
         <v>54256</v>
       </c>
       <c r="D37" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E37" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54258</v>
       </c>
       <c r="B38">
         <v>50278</v>
       </c>
       <c r="C38">
         <v>54256</v>
       </c>
       <c r="D38" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E38" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54259</v>
       </c>
       <c r="B39">
         <v>50277</v>
       </c>
       <c r="C39">
         <v>54256</v>
       </c>
       <c r="D39" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E39" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54261</v>
       </c>
       <c r="B40">
         <v>54260</v>
       </c>
       <c r="C40">
         <v>54256</v>
       </c>
       <c r="D40" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E40" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54263</v>
       </c>
       <c r="B41">
         <v>54262</v>
       </c>
       <c r="C41">
         <v>54256</v>
       </c>
       <c r="D41" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E41" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54265</v>
       </c>
       <c r="B42">
         <v>54264</v>
       </c>
       <c r="C42">
         <v>54256</v>
       </c>
       <c r="D42" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54410</v>
       </c>
       <c r="B43">
         <v>54395</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E43" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54411</v>
       </c>
       <c r="B44">
         <v>54388</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E44" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54412</v>
       </c>
       <c r="B45">
         <v>54391</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E45" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54414</v>
       </c>
       <c r="B46">
         <v>54413</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E46" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54419</v>
       </c>
       <c r="B47">
         <v>54418</v>
       </c>
       <c r="C47">
         <v>50153</v>
       </c>
       <c r="D47" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54420</v>
       </c>
       <c r="B48">
         <v>54416</v>
       </c>
       <c r="C48">
         <v>50153</v>
       </c>
       <c r="D48" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54422</v>
       </c>
       <c r="B49">
         <v>54421</v>
       </c>
       <c r="C49">
         <v>50153</v>
       </c>
       <c r="D49" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E49" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54428</v>
       </c>
       <c r="B50">
         <v>54393</v>
       </c>
       <c r="C50">
         <v>50153</v>
       </c>
       <c r="D50" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E50" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54478</v>
       </c>
       <c r="B51">
         <v>50278</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E51" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54479</v>
       </c>
       <c r="B52">
         <v>50277</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E52" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54481</v>
       </c>
       <c r="B53">
         <v>54480</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E53" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54483</v>
       </c>
       <c r="B54">
         <v>54482</v>
       </c>
       <c r="C54">
         <v>54477</v>
       </c>
       <c r="D54" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E54" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54484</v>
       </c>
       <c r="B55">
         <v>50309</v>
       </c>
       <c r="C55">
         <v>54477</v>
       </c>
       <c r="D55" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E55" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54485</v>
       </c>
       <c r="B56">
         <v>51791</v>
       </c>
       <c r="C56">
         <v>54477</v>
       </c>
       <c r="D56" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E56" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54495</v>
       </c>
       <c r="B57">
         <v>50277</v>
       </c>
       <c r="C57">
         <v>54493</v>
       </c>
       <c r="D57" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E57" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54496</v>
       </c>
       <c r="B58">
         <v>50278</v>
       </c>
       <c r="C58">
         <v>54493</v>
       </c>
       <c r="D58" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E58" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54497</v>
       </c>
       <c r="B59">
         <v>50292</v>
       </c>
       <c r="C59">
         <v>54493</v>
       </c>
       <c r="D59" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E59" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54498</v>
       </c>
       <c r="B60">
         <v>54482</v>
       </c>
       <c r="C60">
         <v>54493</v>
       </c>
       <c r="D60" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E60" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54690</v>
       </c>
       <c r="B61">
         <v>50278</v>
       </c>
       <c r="C61">
         <v>54686</v>
       </c>
       <c r="D61" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E61" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54731</v>
       </c>
       <c r="B62">
         <v>50276</v>
       </c>
       <c r="C62">
         <v>54730</v>
       </c>
       <c r="D62" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E62" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54733</v>
       </c>
       <c r="B63">
         <v>54732</v>
       </c>
       <c r="C63">
         <v>54730</v>
       </c>
       <c r="D63" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E63" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54734</v>
       </c>
       <c r="B64">
         <v>50278</v>
       </c>
       <c r="C64">
         <v>54730</v>
       </c>
       <c r="D64" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E64" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="B1" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>101</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="E2" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F2" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49605</v>
       </c>
       <c r="B3" t="s">
         <v>112</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49609</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49622</v>
       </c>
       <c r="B5" t="s">
         <v>132</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>53831</v>
       </c>
       <c r="B6" t="s">
         <v>289</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="F6" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49624</v>
       </c>
       <c r="B7" t="s">
         <v>296</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>54669</v>
       </c>
       <c r="B8" t="s">
         <v>347</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="E8" t="s">
         <v>366</v>
       </c>
       <c r="F8" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49646</v>
       </c>
       <c r="B9" t="s">
         <v>283</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49666</v>
       </c>
       <c r="B10" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49708</v>
       </c>
       <c r="B11" t="s">
         <v>69</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49723</v>
       </c>
       <c r="B12" t="s">
         <v>252</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49731</v>
       </c>
       <c r="B13" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49741</v>
       </c>
       <c r="B14" t="s">
         <v>151</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49749</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49750</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49752</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49761</v>
       </c>
       <c r="B18" t="s">
         <v>273</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49600</v>
       </c>
       <c r="B19" t="s">
         <v>218</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49603</v>
       </c>
       <c r="B20" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49606</v>
       </c>
       <c r="B21" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49623</v>
       </c>
       <c r="B22" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49635</v>
       </c>
       <c r="B23" t="s">
         <v>424</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49669</v>
       </c>
       <c r="B24" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49675</v>
       </c>
       <c r="B25" t="s">
         <v>438</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49681</v>
       </c>
       <c r="B26" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49682</v>
       </c>
       <c r="B27" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49692</v>
       </c>
       <c r="B28" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>52571</v>
       </c>
       <c r="B29" t="s">
         <v>422</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E29" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F29" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49702</v>
       </c>
       <c r="B30" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49707</v>
       </c>
       <c r="B31" t="s">
         <v>310</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49712</v>
       </c>
       <c r="B32" t="s">
         <v>417</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49733</v>
       </c>
       <c r="B33" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E33" t="s">
         <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49743</v>
       </c>
       <c r="B34" t="s">
         <v>152</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
       <c r="F34" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49756</v>
       </c>
       <c r="B35" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="E35" t="s">
         <v>48</v>
       </c>
       <c r="F35" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49762</v>
       </c>
       <c r="B36" t="s">
         <v>420</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="D1" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="E1" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="H1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="I1" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50964</v>
       </c>
       <c r="B2">
         <v>50149</v>
       </c>
       <c r="C2" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="G2" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51112</v>
       </c>
       <c r="B3">
         <v>49942</v>
       </c>
       <c r="C3" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D3" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="G3" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51410</v>
       </c>
       <c r="B4">
         <v>50146</v>
       </c>
       <c r="C4" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="G4" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>52031</v>
       </c>
       <c r="B5">
         <v>49858</v>
       </c>
       <c r="C5" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D5" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="G5" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H5" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="I5">
         <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>53906</v>
       </c>
       <c r="B6">
         <v>53136</v>
       </c>
       <c r="C6" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="F6" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="G6" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="J6" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50778</v>
       </c>
       <c r="B7">
         <v>49845</v>
       </c>
       <c r="C7" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="F7" t="s">
         <v>59</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50779</v>
       </c>
       <c r="B8">
         <v>49845</v>
       </c>
       <c r="C8" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="F8" t="s">
         <v>59</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50780</v>
       </c>
       <c r="B9">
         <v>49845</v>
       </c>
       <c r="C9" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51191</v>
       </c>
       <c r="B10">
         <v>50074</v>
       </c>
       <c r="C10" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D10" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="G10" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54386</v>
       </c>
       <c r="B11">
         <v>53171</v>
       </c>
       <c r="C11" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="F11" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="G11" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50981</v>
       </c>
       <c r="B12">
         <v>50170</v>
       </c>
       <c r="C12" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D12" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="G12" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>2</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50982</v>
       </c>
       <c r="B13">
         <v>49942</v>
       </c>
       <c r="C13" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D13" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="G13" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50990</v>
       </c>
       <c r="B14">
         <v>50174</v>
       </c>
       <c r="C14" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D14" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="G14" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50987</v>
       </c>
       <c r="B15">
         <v>50170</v>
       </c>
       <c r="C15" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D15" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="G15" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51351</v>
       </c>
       <c r="B16">
         <v>50087</v>
       </c>
       <c r="C16" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D16" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="G16" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51349</v>
       </c>
       <c r="B17">
         <v>50087</v>
       </c>
       <c r="C17" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D17" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="G17" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50986</v>
       </c>
       <c r="B18">
         <v>50170</v>
       </c>
       <c r="C18" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D18" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="G18" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51247</v>
       </c>
       <c r="B19">
         <v>50174</v>
       </c>
       <c r="C19" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="G19" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51248</v>
       </c>
       <c r="B20">
         <v>50118</v>
       </c>
       <c r="C20" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="G20" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51450</v>
       </c>
       <c r="B21">
         <v>50118</v>
       </c>
       <c r="C21" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D21" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="G21" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50980</v>
       </c>
       <c r="B22">
         <v>50170</v>
       </c>
       <c r="C22" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D22" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="G22" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>3</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51110</v>
       </c>
       <c r="B23">
         <v>49942</v>
       </c>
       <c r="C23" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D23" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="G23" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51346</v>
       </c>
       <c r="B24">
         <v>50087</v>
       </c>
       <c r="C24" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D24" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="G24" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>4</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51348</v>
       </c>
       <c r="B25">
         <v>50087</v>
       </c>
       <c r="C25" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D25" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="G25" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54241</v>
       </c>
       <c r="B26">
         <v>53376</v>
       </c>
       <c r="C26" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D26" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="G26" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51187</v>
       </c>
       <c r="B27">
         <v>50174</v>
       </c>
       <c r="C27" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="G27" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50950</v>
       </c>
       <c r="B28">
         <v>50164</v>
       </c>
       <c r="C28" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D28" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="G28" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>9</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54672</v>
       </c>
       <c r="B29">
         <v>54670</v>
       </c>
       <c r="C29" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D29" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="G29" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50921</v>
       </c>
       <c r="B30">
         <v>50153</v>
       </c>
       <c r="C30" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D30" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="G30" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51145</v>
       </c>
       <c r="B31">
         <v>50173</v>
       </c>
       <c r="C31" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D31" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E31" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F31" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="G31" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>159</v>
       </c>
       <c r="J31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51147</v>
       </c>
       <c r="B32">
         <v>50173</v>
       </c>
       <c r="C32" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D32" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="G32" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>2</v>
       </c>
       <c r="J32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51146</v>
       </c>
       <c r="B33">
         <v>50173</v>
       </c>
       <c r="C33" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D33" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="G33" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50837</v>
       </c>
       <c r="B34">
         <v>49872</v>
       </c>
       <c r="C34" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D34" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="G34" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J34" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50911</v>
       </c>
       <c r="B35">
         <v>50146</v>
       </c>
       <c r="C35" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D35" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="G35" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50907</v>
       </c>
       <c r="B36">
         <v>50146</v>
       </c>
       <c r="C36" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D36" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="G36" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50910</v>
       </c>
       <c r="B37">
         <v>50146</v>
       </c>
       <c r="C37" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D37" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="G37" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50908</v>
       </c>
       <c r="B38">
         <v>50146</v>
       </c>
       <c r="C38" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D38" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="G38" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50909</v>
       </c>
       <c r="B39">
         <v>50146</v>
       </c>
       <c r="C39" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D39" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="G39" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51408</v>
       </c>
       <c r="B40">
         <v>50146</v>
       </c>
       <c r="C40" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="G40" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50735</v>
       </c>
       <c r="B41">
         <v>49832</v>
       </c>
       <c r="C41" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F41" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="G41" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J41" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50752</v>
       </c>
       <c r="B42">
         <v>49836</v>
       </c>
       <c r="C42" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="F42" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="G42" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="J42" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>54678</v>
       </c>
       <c r="B43">
         <v>50193</v>
       </c>
       <c r="C43" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D43" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="G43" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>52256</v>
       </c>
       <c r="B44">
         <v>50193</v>
       </c>
       <c r="C44" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D44" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="G44" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J44" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>52266</v>
       </c>
       <c r="B45">
         <v>50193</v>
       </c>
       <c r="C45" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D45" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="G45" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J45" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51182</v>
       </c>
       <c r="B46">
         <v>50074</v>
       </c>
       <c r="C46" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="G46" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50701</v>
       </c>
       <c r="B47">
         <v>49852</v>
       </c>
       <c r="C47" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50702</v>
       </c>
       <c r="B48">
         <v>49852</v>
       </c>
       <c r="C48" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="F48" t="s">
         <v>68</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="J48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50703</v>
       </c>
       <c r="B49">
         <v>49852</v>
       </c>
       <c r="C49" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F49" t="s">
         <v>68</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="J49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>53791</v>
       </c>
       <c r="B50">
         <v>52581</v>
       </c>
       <c r="C50" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D50" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="G50" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J50" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54736</v>
       </c>
       <c r="B51">
         <v>54730</v>
       </c>
       <c r="C51" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D51" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="G51" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>54451</v>
       </c>
       <c r="B52">
         <v>53836</v>
       </c>
       <c r="C52" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D52" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="G52" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J52" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51325</v>
       </c>
       <c r="B53">
         <v>50153</v>
       </c>
       <c r="C53" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D53" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="G53" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>3</v>
       </c>
       <c r="J53" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51327</v>
       </c>
       <c r="B54">
         <v>50164</v>
       </c>
       <c r="C54" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D54" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="G54" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>3</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51328</v>
       </c>
       <c r="B55">
         <v>50149</v>
       </c>
       <c r="C55" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D55" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="G55" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51335</v>
       </c>
       <c r="B56">
         <v>50146</v>
       </c>
       <c r="C56" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D56" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="G56" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50915</v>
       </c>
       <c r="B57">
         <v>50146</v>
       </c>
       <c r="C57" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="G57" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51197</v>
       </c>
       <c r="B58">
         <v>50074</v>
       </c>
       <c r="C58" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="G58" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50940</v>
       </c>
       <c r="B59">
         <v>50153</v>
       </c>
       <c r="C59" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="G59" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51192</v>
       </c>
       <c r="B60">
         <v>50074</v>
       </c>
       <c r="C60" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D60" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="E60" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="F60" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="G60" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>155</v>
       </c>
       <c r="J60" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51111</v>
       </c>
       <c r="B61">
         <v>49942</v>
       </c>
       <c r="C61" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D61" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="G61" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50941</v>
       </c>
       <c r="B62">
         <v>50153</v>
       </c>
       <c r="C62" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="G62" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51103</v>
       </c>
       <c r="B63">
         <v>49942</v>
       </c>
       <c r="C63" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D63" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="G63" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51427</v>
       </c>
       <c r="B64">
         <v>50110</v>
       </c>
       <c r="C64" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D64" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="G64" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51439</v>
       </c>
       <c r="B65">
         <v>50110</v>
       </c>
       <c r="C65" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D65" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="G65" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J65" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50738</v>
       </c>
       <c r="B66">
         <v>49832</v>
       </c>
       <c r="C66" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="F66" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="G66" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J66" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>53976</v>
       </c>
       <c r="B67">
         <v>52581</v>
       </c>
       <c r="C67" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D67" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="E67" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="F67" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="G67" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="H67" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="I67">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="J67" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>54106</v>
       </c>
       <c r="B68">
         <v>53136</v>
       </c>
       <c r="C68" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D68" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E68" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F68" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G68" t="s">
         <v>1023</v>
       </c>
-      <c r="E68" t="s">
+      <c r="H68" t="s">
         <v>1024</v>
       </c>
-      <c r="F68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I68">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J68" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51188</v>
       </c>
       <c r="B69">
         <v>50174</v>
       </c>
       <c r="C69" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="G69" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>54673</v>
       </c>
       <c r="B70">
         <v>54671</v>
       </c>
       <c r="C70" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D70" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>356</v>
       </c>
       <c r="G70" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="H70" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="I70">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51350</v>
       </c>
       <c r="B71">
         <v>50087</v>
       </c>
       <c r="C71" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D71" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="G71" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>53206</v>
       </c>
       <c r="B72">
         <v>53171</v>
       </c>
       <c r="C72" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D72" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="G72" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="H72" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="I72">
         <v>16</v>
       </c>
       <c r="J72" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51347</v>
       </c>
       <c r="B73">
         <v>50087</v>
       </c>
       <c r="C73" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D73" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="G73" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50891</v>
       </c>
       <c r="B74">
         <v>50101</v>
       </c>
       <c r="C74" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D74" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="G74" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50890</v>
       </c>
       <c r="B75">
         <v>50101</v>
       </c>
       <c r="C75" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D75" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="G75" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>2</v>
       </c>
       <c r="J75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>54450</v>
       </c>
       <c r="B76">
         <v>53171</v>
       </c>
       <c r="C76" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="F76" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="G76" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>290</v>
       </c>
       <c r="J76" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>52271</v>
       </c>
       <c r="B77">
         <v>50193</v>
       </c>
       <c r="C77" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="G77" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>54449</v>
       </c>
       <c r="B78">
         <v>53171</v>
       </c>
       <c r="C78" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="F78" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="G78" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>301</v>
       </c>
       <c r="J78" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>54494</v>
       </c>
       <c r="B79">
         <v>54493</v>
       </c>
       <c r="C79" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D79" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="G79" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50965</v>
       </c>
       <c r="B80">
         <v>50149</v>
       </c>
       <c r="C80" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="G80" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50966</v>
       </c>
       <c r="B81">
         <v>50149</v>
       </c>
       <c r="C81" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="G81" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51451</v>
       </c>
       <c r="B82">
         <v>50074</v>
       </c>
       <c r="C82" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D82" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="E82" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="F82" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="G82" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>153</v>
       </c>
       <c r="J82" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51180</v>
       </c>
       <c r="B83">
         <v>50074</v>
       </c>
       <c r="C83" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D83" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="E83" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F83" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="G83" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>151</v>
       </c>
       <c r="J83" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>54688</v>
       </c>
       <c r="B84">
         <v>54686</v>
       </c>
       <c r="C84" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D84" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="G84" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>54687</v>
       </c>
       <c r="B85">
         <v>54686</v>
       </c>
       <c r="C85" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D85" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="G85" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>54689</v>
       </c>
       <c r="B86">
         <v>54686</v>
       </c>
       <c r="C86" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D86" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="G86" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50979</v>
       </c>
       <c r="B87">
         <v>50170</v>
       </c>
       <c r="C87" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D87" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="G87" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>4</v>
       </c>
       <c r="J87" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>54385</v>
       </c>
       <c r="B88">
         <v>53171</v>
       </c>
       <c r="C88" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="F88" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="G88" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51436</v>
       </c>
       <c r="B89">
         <v>50113</v>
       </c>
       <c r="C89" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D89" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="G89" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>54737</v>
       </c>
       <c r="B90">
         <v>54730</v>
       </c>
       <c r="C90" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D90" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="G90" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>52051</v>
       </c>
       <c r="B91">
         <v>49858</v>
       </c>
       <c r="C91" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D91" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="G91" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>23</v>
       </c>
       <c r="J91" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>54677</v>
       </c>
       <c r="B92">
         <v>50193</v>
       </c>
       <c r="C92" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D92" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="G92" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51435</v>
       </c>
       <c r="B93">
         <v>50113</v>
       </c>
       <c r="C93" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D93" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="G93" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>5</v>
       </c>
       <c r="J93" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51447</v>
       </c>
       <c r="B94">
         <v>50174</v>
       </c>
       <c r="C94" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D94" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="G94" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51434</v>
       </c>
       <c r="B95">
         <v>50113</v>
       </c>
       <c r="C95" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D95" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="G95" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51201</v>
       </c>
       <c r="B96">
         <v>50170</v>
       </c>
       <c r="C96" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="G96" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50953</v>
       </c>
       <c r="B97">
         <v>50164</v>
       </c>
       <c r="C97" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D97" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="G97" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>6</v>
       </c>
       <c r="J97" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -15639,2163 +15709,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>396</v>
       </c>
       <c r="M1" t="s">
         <v>388</v>
       </c>
       <c r="N1" t="s">
         <v>389</v>
       </c>
       <c r="O1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="P1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="Q1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="R1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="S1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="T1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="C2" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="D2" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="E2" t="s">
         <v>125</v>
       </c>
       <c r="F2" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="G2" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="H2" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="I2" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="J2" t="s">
         <v>182</v>
       </c>
       <c r="K2" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="L2" t="s">
         <v>408</v>
       </c>
       <c r="M2" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="N2" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="O2" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="P2" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="Q2" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="R2" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="S2" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="T2" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>162</v>
       </c>
       <c r="D3" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>81</v>
       </c>
       <c r="G3" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="H3" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="I3" t="s">
         <v>83</v>
       </c>
       <c r="J3" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="K3" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="L3" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="M3" t="s">
         <v>403</v>
       </c>
       <c r="N3" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="O3" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="P3" t="s">
         <v>419</v>
       </c>
       <c r="Q3" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="R3" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="S3" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="T3" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="E4" t="s">
         <v>298</v>
       </c>
       <c r="F4" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="G4" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="H4" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="I4" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="J4" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="K4" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="M4" t="s">
         <v>412</v>
       </c>
       <c r="N4" t="s">
         <v>449</v>
       </c>
       <c r="O4" t="s">
         <v>441</v>
       </c>
       <c r="P4" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="Q4" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="R4" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="D5" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="G5" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="H5" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="I5" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="J5" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="K5" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="M5" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="N5" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="O5" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="P5" t="s">
         <v>441</v>
       </c>
       <c r="Q5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="R5" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="D6" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="E6" t="s">
         <v>292</v>
       </c>
       <c r="F6" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="G6" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="H6" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="I6" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="J6" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="K6" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="M6" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="N6" t="s">
         <v>404</v>
       </c>
       <c r="P6" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="Q6" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="R6" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="E7" t="s">
         <v>164</v>
       </c>
       <c r="F7" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="G7" t="s">
         <v>93</v>
       </c>
       <c r="H7" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="I7" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="J7" t="s">
         <v>268</v>
       </c>
       <c r="K7" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="M7" t="s">
         <v>448</v>
       </c>
       <c r="N7" t="s">
         <v>398</v>
       </c>
       <c r="P7" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="R7" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="D8" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="F8" t="s">
         <v>244</v>
       </c>
       <c r="G8" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="H8" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="I8" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="J8" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="K8" t="s">
         <v>83</v>
       </c>
       <c r="N8" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="P8" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="R8" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="D9" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="F9" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="G9" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="H9" t="s">
         <v>246</v>
       </c>
       <c r="I9" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="J9" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="K9" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="N9" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="P9" t="s">
         <v>415</v>
       </c>
       <c r="R9" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D10" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="F10" t="s">
         <v>199</v>
       </c>
       <c r="G10" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="H10" t="s">
         <v>374</v>
       </c>
       <c r="I10" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="J10" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="K10" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="N10" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="R10" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="D11" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="F11" t="s">
         <v>352</v>
       </c>
       <c r="H11" t="s">
         <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="J11" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="K11" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="R11" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="H12" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="I12" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="J12" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="K12" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="R12" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="H13" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="I13" t="s">
         <v>74</v>
       </c>
       <c r="J13" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="K13" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="H14" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="I14" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="J14" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="K14" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="H15" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="I15" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="J15" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="K15" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="H16" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="I16" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="J16" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="K16" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="H17" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="I17" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="J17" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="K17" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="H18" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="I18" t="s">
         <v>65</v>
       </c>
       <c r="J18" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="K18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="H19" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="I19" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="J19" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="K19" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="H20" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="I20" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="J20" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="K20" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="H21" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="I21" t="s">
         <v>94</v>
       </c>
       <c r="J21" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="K21" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="H22" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="I22" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="J22" t="s">
         <v>365</v>
       </c>
       <c r="K22" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="H23" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="I23" t="s">
         <v>127</v>
       </c>
       <c r="J23" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="K23" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="H24" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="I24" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="J24" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="K24" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="H25" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="I25" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="J25" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="K25" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="H26" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="I26" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="J26" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="K26" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="H27" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="I27" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="J27" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="K27" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="H28" t="s">
         <v>266</v>
       </c>
       <c r="I28" t="s">
         <v>381</v>
       </c>
       <c r="J28" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="K28" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="I29" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="J29" t="s">
         <v>375</v>
       </c>
       <c r="K29" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="I30" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="J30" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="K30" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="I31" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="J31" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="K31" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="I32" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="J32" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="K32" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="I33" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="J33" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="K33" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="I34" t="s">
         <v>108</v>
       </c>
       <c r="J34" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="K34" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="I35" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="J35" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="K35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="I36" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="J36" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="K36" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="I37" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="J37" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="K37" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="I38" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="J38" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="K38" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="I39" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="J39" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="K39" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="I40" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="J40" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="K40" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="I41" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="J41" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="K41" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="J42" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="K42" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="J43" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="K43" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="J44" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="K44" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="J45" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="K45" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="J46" t="s">
         <v>95</v>
       </c>
       <c r="K46" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="J47" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="K47" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="J48" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="K48" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="J49" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="K49" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="J50" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="K50" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="J51" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="K51" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="J52" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="K52" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="J53" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="K53" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="J54" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="K54" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="J55" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="K55" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="J56" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="K56" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="J57" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="K57" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="J58" t="s">
         <v>84</v>
       </c>
       <c r="K58" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="J59" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="K59" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="J60" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="K60" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="J61" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="K61" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="J62" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="K62" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="J63" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="K63" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="K65" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="K66" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="K67" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="K68" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="K69" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="K70" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="K71" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="K72" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="K73" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="K74" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="K75" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="K76" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="K77" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="K78" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="K79" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="K80" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="K81" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="K82" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="K83" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="K84" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="K85" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K86" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="K87" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="K88" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="K89" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="K90" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="K91" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="K92" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="K93" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="K94" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="K95" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="K96" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="K97" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="K98" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="K99" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="K100" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="K101" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="K102" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="K103" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="K104" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="K105" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="K106" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="K107" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="K108" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="K109" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="K110" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="K111" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="K112" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="K113" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="K114" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="K115" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="K116" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="K117" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="K118" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="K119" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="K120" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="K121" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="K122" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="K123" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="K124" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="K125" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="K126" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="K127" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="K128" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="K129" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="K130" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="K131" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="K132" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="K133" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="K134" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="K135" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="K136" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="K137" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="K138" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="K139" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="K140" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="K141" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="K142" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="K143" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="K144" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="K145" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="K146" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="K147" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="K148" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="K149" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="K150" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="K151" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="K152" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="K153" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="K154" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="K155" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="K156" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="K157" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="K158" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="K159" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="K160" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="K161" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="K162" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">