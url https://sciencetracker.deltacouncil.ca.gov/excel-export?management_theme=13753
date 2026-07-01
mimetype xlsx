--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1713">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-15 07:23:32am</t>
+    <t>2026-06-30 11:45:41pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13753</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13753"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -156,78 +156,78 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Delta Wetland Resilience and Blue Carbon</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Hydrofocus Inc.; University of South Carolina; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>This project estimated carbon storage for the past, present and future Delta, as well as GHG fluxes and elevation change based on chosen restoration and rice farming scenarios in the future Delta using the Delta Landscape Scenario Planning Tool. The project also investigated how well the current organic matter parameterizations and inorganic sediment parameterization in the Marsh Equilibrium Model (MEM) represent Delta marsh accretion processes. Knowledge of marsh accretion and migration was used to develop a spatial conceptual model of marsh resilience in the Delta.</t>
   </si>
   <si>
     <t>Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
-    <t>Entire Delta</t>
+    <t>North Delta</t>
   </si>
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>February 9, 2026</t>
+    <t>June 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Next Generation Multi-Hazard Levee Risk Assessment</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>University of California - Los Angeles [UCLA]</t>
   </si>
   <si>
     <t>Bachand and Associates; Hydrofocus Inc.; Resource Management Associates [RMA]; Lawrence Berkeley National Laboratory [LBNL]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;In June 2004, a 350-foot levee section gave way west of Stockton, flooding crops and more than a dozen homes, and challenging state officials to protect the state's water supply. What is the risk of that happening again somewhere in the Delta? In light of agricultural fields sinking, the sea level rising, more frequent and severe floods occurring, and earthquakes looming, improvements are estimated to cost $3.8 - $4.3 billion over the next few decades. This study combines 3-D representations with information on the levee's structure to analyze how different levees respond to floods, sea level rise, and earthquakes. State officials released the last Delta Risk Management Strategy a decade ago. Since then, scientists have collected significant amounts of data and have developed new procedures to compute the risk of failure. This work will produce new Delta-wide data sets important for characterizing the hazards coming from floods and earthquakes. It will also develop the best method to conduct levee hazard assessments. Applying this new method will ensure wise investments and effective threat mitigation Delta-wide.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2019;2020;2021;2022</t>
   </si>
   <si>
     <t>Synthesis</t>
@@ -1191,50 +1191,53 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50198</t>
   </si>
   <si>
     <t>National Geospatial Agriculture Monitoring</t>
   </si>
   <si>
     <t>National Agricultural Statistics Service [NASS]</t>
   </si>
   <si>
     <t>"US Department of Agriculture (USDA), National Agricultural Statistics Service (NASS) collects and provides timely, accurate, and useful statistical information in service to US agriculture. The Spatial Analysis Research Section (SARS) within the Research and Development Division of NASS has produced a yearly Cropland Data Layer (CDL) product based on mid-resolution satellite data and high quality ground truth since 1997. This agricultural geospatial data is a crop and other specific land cover classification encompassing the entire contiguous United States. It provides geo-referenced, high accuracy, 30 or 56 m resolution, crop specific cropland land cover information. This product has been extensively used by policy and decision makers, scientists, researchers, educators, and farm producers for land cover monitoring, agricultural sustainability, crop acreage and yield estimation,disaster assessment, bioenergy crop inventory, food security policy, environmental assessment, carbon accounting, and other research interests that are of vital importance to American agriculture and its economy."</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50203</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
+  </si>
+  <si>
+    <t>Entire Delta</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
     <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Large and small-scale sediment dynamics during (after) the drought</t>
   </si>
@@ -1507,50 +1510,84 @@
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
+    <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
+&lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
+&lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
+&lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>June 5, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1651,50 +1688,53 @@
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
+    <t>February 9, 2026</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Abhinav Sharma</t>
@@ -1741,77 +1781,128 @@
   <si>
     <t>Szasz</t>
   </si>
   <si>
     <t>May 20, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54360</t>
   </si>
   <si>
     <t>April Robinson</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
     <t>april@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50294</t>
   </si>
   <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
     <t>Brian Schreier</t>
   </si>
   <si>
-    <t>Brian</t>
-[...1 lines deleted...]
-  <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>brian.schreier@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50365</t>
   </si>
   <si>
+    <t>Catherine Ruhl</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Ruhl</t>
+  </si>
+  <si>
+    <t>Supervisory Hydrologist</t>
+  </si>
+  <si>
+    <t>January 19, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53431</t>
+  </si>
+  <si>
     <t>Dave Mraz</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Mraz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54362</t>
   </si>
   <si>
+    <t>David Hart</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Hydrologist</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53441</t>
+  </si>
+  <si>
     <t>Donna Ball</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Ball</t>
   </si>
   <si>
     <t>donnab@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50289</t>
   </si>
   <si>
     <t>Ivy Huang</t>
   </si>
   <si>
     <t>Ivy</t>
   </si>
   <si>
     <t>Huang</t>
   </si>
   <si>
     <t>Stanford University</t>
@@ -1829,50 +1920,62 @@
     <t>James</t>
   </si>
   <si>
     <t>Gilbert</t>
   </si>
   <si>
     <t>Associate Project Scientist, Institute of Marine Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54206</t>
   </si>
   <si>
     <t>Jim Morris</t>
   </si>
   <si>
     <t>Jim</t>
   </si>
   <si>
     <t>Morris</t>
   </si>
   <si>
     <t>morris@inlet.geol.sc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50293</t>
+  </si>
+  <si>
+    <t>Jon Burau</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Burau</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53426</t>
   </si>
   <si>
     <t>Josue Medellin-Azuara</t>
   </si>
   <si>
     <t>Josue</t>
   </si>
   <si>
     <t>Medellin-Azuara</t>
   </si>
   <si>
     <t>Professor, Civil and Environmental Engineering</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54233</t>
   </si>
   <si>
     <t>Judy Drexler</t>
   </si>
   <si>
     <t>Judy</t>
   </si>
   <si>
     <t>Drexler</t>
   </si>
@@ -2017,50 +2120,65 @@
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Steven Deverel</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Deverel</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>sdeverel@hydrofocus.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50219</t>
+  </si>
+  <si>
+    <t>Tamara Kraus</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Kraus</t>
+  </si>
+  <si>
+    <t>tkraus@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
   </si>
   <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>June 17, 2024</t>
   </si>
@@ -3876,53 +3994,50 @@
   <si>
     <t>Wetlands-Mapper-Documentation-Manual-May-2019_2.pdf</t>
   </si>
   <si>
     <t>Wetlands Mapper Documentation and Instructions Manual 2019</t>
   </si>
   <si>
     <t>User guide for the use of the Wetlands Mapper tool, which is the primary tool used in the National Wetlands Inventory (NWI) program.</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
   </si>
   <si>
     <t>Overview of the Yolo Bypass Fish Monitoring Program, with full metadata and additional resources</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
-    <t>North Delta</t>
-[...1 lines deleted...]
-  <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -5362,50 +5477,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
@@ -5856,51 +5974,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X48"/>
+  <dimension ref="A1:X49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -8327,1136 +8445,1194 @@
     <row r="41" spans="1:24">
       <c r="A41">
         <v>53106</v>
       </c>
       <c r="B41" t="s">
         <v>371</v>
       </c>
       <c r="C41" t="s">
         <v>54</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>372</v>
       </c>
       <c r="F41" t="s">
         <v>373</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
         <v>244</v>
       </c>
       <c r="J41" t="s">
-        <v>42</v>
+        <v>374</v>
       </c>
       <c r="K41"/>
       <c r="L41">
         <v>2022</v>
       </c>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P41" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="Q41" t="s">
         <v>61</v>
       </c>
       <c r="R41"/>
       <c r="S41" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="T41" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="U41" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="X41" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>53396</v>
       </c>
       <c r="B42" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
         <v>2016</v>
       </c>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42" t="s">
         <v>207</v>
       </c>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>138</v>
       </c>
       <c r="R42"/>
       <c r="S42" t="s">
         <v>198</v>
       </c>
       <c r="T42" t="s">
         <v>274</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="X42" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>53486</v>
       </c>
       <c r="B43" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>42</v>
+        <v>374</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2017</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="P43" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="Q43" t="s">
         <v>138</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="T43" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="U43" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="X43" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54151</v>
       </c>
       <c r="B44" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C44" t="s">
         <v>54</v>
       </c>
       <c r="D44" t="s">
         <v>37</v>
       </c>
       <c r="E44" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F44" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G44" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
         <v>41</v>
       </c>
       <c r="J44" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2021</v>
       </c>
       <c r="M44" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N44"/>
       <c r="O44" t="s">
         <v>59</v>
       </c>
       <c r="P44" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="Q44" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="R44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="S44" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="T44" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="U44" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>71</v>
       </c>
       <c r="X44" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54204</v>
       </c>
       <c r="B45" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C45" t="s">
         <v>54</v>
       </c>
       <c r="D45" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E45" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F45" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2025</v>
       </c>
       <c r="M45" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N45">
         <v>2027</v>
       </c>
       <c r="O45" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P45" t="s">
         <v>60</v>
       </c>
       <c r="Q45" t="s">
         <v>61</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="T45" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="X45" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54267</v>
       </c>
       <c r="B46" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C46" t="s">
         <v>54</v>
       </c>
       <c r="D46" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E46" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F46" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G46" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46">
         <v>2025</v>
       </c>
       <c r="M46" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="N46">
         <v>2028</v>
       </c>
       <c r="O46" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P46" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="Q46" t="s">
         <v>138</v>
       </c>
       <c r="R46" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="S46" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="T46" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="U46" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="X46" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54455</v>
       </c>
       <c r="B47" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E47" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F47" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G47" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="J47" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2024</v>
       </c>
       <c r="M47"/>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="P47" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="Q47" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="R47" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="S47" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="T47" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="U47" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="X47" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54541</v>
       </c>
       <c r="B48" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C48" t="s">
         <v>54</v>
       </c>
       <c r="D48" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E48" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F48" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="J48" t="s">
-        <v>42</v>
+        <v>374</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2025</v>
       </c>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P48" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="Q48" t="s">
         <v>46</v>
       </c>
       <c r="R48" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="S48" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="T48" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="X48" t="s">
-        <v>454</v>
+        <v>455</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49">
+        <v>54759</v>
+      </c>
+      <c r="B49" t="s">
+        <v>456</v>
+      </c>
+      <c r="C49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" t="s">
+        <v>457</v>
+      </c>
+      <c r="F49" t="s">
+        <v>458</v>
+      </c>
+      <c r="G49" t="s">
+        <v>459</v>
+      </c>
+      <c r="H49"/>
+      <c r="I49" t="s">
+        <v>244</v>
+      </c>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49">
+        <v>2024</v>
+      </c>
+      <c r="M49">
+        <v>34</v>
+      </c>
+      <c r="N49"/>
+      <c r="O49" t="s">
+        <v>269</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49" t="s">
+        <v>460</v>
+      </c>
+      <c r="R49"/>
+      <c r="S49" t="s">
+        <v>461</v>
+      </c>
+      <c r="T49" t="s">
+        <v>462</v>
+      </c>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49" t="s">
+        <v>463</v>
+      </c>
+      <c r="X49" t="s">
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="D1" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="E1" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="F1" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="G1" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="H1" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="I1" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="J1" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="K1" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="L1" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="M1" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="N1" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="D2" t="s">
         <v>175</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="G2" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="H2" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51569</v>
       </c>
       <c r="B3">
         <v>49860</v>
       </c>
       <c r="C3">
         <v>18250</v>
       </c>
       <c r="D3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E3" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="F3" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G3" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H3" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>160431.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51572</v>
       </c>
       <c r="B4">
         <v>49861</v>
       </c>
       <c r="C4">
         <v>18200</v>
       </c>
       <c r="D4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G4" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H4" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>980768.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51570</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18251</v>
       </c>
       <c r="D5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F5" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H5" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>149001.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51568</v>
       </c>
       <c r="B6">
         <v>49860</v>
       </c>
       <c r="C6">
         <v>18249</v>
       </c>
       <c r="D6" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E6" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="F6" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G6" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H6" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>250000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51571</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18252</v>
       </c>
       <c r="D7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="F7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G7" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>100490.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51567</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18207</v>
       </c>
       <c r="D8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G8" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H8" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>271182.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>53131</v>
       </c>
       <c r="B9">
         <v>53106</v>
       </c>
       <c r="C9" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="D9" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="I9" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="J9">
         <v>529809.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53491</v>
       </c>
       <c r="B10">
         <v>53486</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E10" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F10" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="I10" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="J10">
         <v>131921.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>54152</v>
       </c>
       <c r="B11">
         <v>54151</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>699993.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54209</v>
       </c>
       <c r="B12">
         <v>54204</v>
       </c>
       <c r="C12" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="D12" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E12" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F12" t="s">
+        <v>495</v>
+      </c>
+      <c r="G12" t="s">
         <v>485</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="I12" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="J12">
         <v>184171.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54269</v>
       </c>
       <c r="B13">
         <v>54267</v>
       </c>
       <c r="C13">
         <v>23000</v>
       </c>
       <c r="D13" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E13" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F13" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="G13" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H13" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="I13" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="J13">
         <v>198000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54548</v>
       </c>
       <c r="B14">
         <v>54541</v>
       </c>
       <c r="C14" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="D14" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E14" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H14" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="I14" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="J14">
         <v>225000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="B1" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C1" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D1" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="E1" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>85</v>
@@ -9606,6546 +9782,6798 @@
         <v>2019</v>
       </c>
       <c r="D10">
         <v>74768.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54539</v>
       </c>
       <c r="B11">
         <v>54269</v>
       </c>
       <c r="C11">
         <v>2025</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K22"/>
+  <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="B1" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="C1" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="D1" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="E1" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="H1" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="I1" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="C2" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="D2" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="E2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F2" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="K2" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="C3" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="D3" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="G3" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="K3" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54360</v>
       </c>
       <c r="B4" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="C4" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="D4" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="E4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="K4" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50294</v>
       </c>
       <c r="B5" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="C5" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="D5" t="s">
-        <v>530</v>
+        <v>541</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>85</v>
       </c>
       <c r="K5" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50365</v>
+        <v>50352</v>
       </c>
       <c r="B6" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
       <c r="C6" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="D6" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="E6" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F6"/>
+        <v>124</v>
+      </c>
+      <c r="F6" t="s">
+        <v>547</v>
+      </c>
       <c r="G6" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>85</v>
+        <v>549</v>
       </c>
       <c r="K6" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>54362</v>
+        <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="C7" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="D7" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7" t="s">
+        <v>553</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>484</v>
+        <v>85</v>
       </c>
       <c r="K7" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50289</v>
+        <v>53431</v>
       </c>
       <c r="B8" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="C8" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="D8" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="F8" t="s">
+        <v>558</v>
+      </c>
+      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>85</v>
+        <v>559</v>
       </c>
       <c r="K8" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>53401</v>
+        <v>54362</v>
       </c>
       <c r="B9" t="s">
-        <v>547</v>
+        <v>561</v>
       </c>
       <c r="C9" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="D9" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="E9" t="s">
-        <v>550</v>
+        <v>100</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>551</v>
+        <v>494</v>
       </c>
       <c r="K9" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>54206</v>
+        <v>53441</v>
       </c>
       <c r="B10" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="C10" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="D10" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
       <c r="E10" t="s">
-        <v>387</v>
+        <v>124</v>
       </c>
       <c r="F10" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>515</v>
+        <v>559</v>
       </c>
       <c r="K10" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50293</v>
+        <v>50289</v>
       </c>
       <c r="B11" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="C11" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="D11" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="E11" t="s">
-        <v>372</v>
+        <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>85</v>
       </c>
       <c r="K11" t="s">
-        <v>562</v>
+        <v>574</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>54233</v>
+        <v>53401</v>
       </c>
       <c r="B12" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="C12" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
       <c r="D12" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="E12" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>526</v>
+        <v>579</v>
       </c>
       <c r="K12" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50292</v>
+        <v>54206</v>
       </c>
       <c r="B13" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="C13" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="D13" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="E13" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="F13" t="s">
+        <v>584</v>
+      </c>
+      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>85</v>
+        <v>526</v>
       </c>
       <c r="K13" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50290</v>
+        <v>50293</v>
       </c>
       <c r="B14" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="C14" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="D14" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="E14" t="s">
-        <v>576</v>
+        <v>372</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>578</v>
+        <v>85</v>
       </c>
       <c r="K14" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50291</v>
+        <v>53426</v>
       </c>
       <c r="B15" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
       <c r="C15" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="D15" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="F15" t="s">
+        <v>558</v>
+      </c>
+      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>85</v>
+        <v>559</v>
       </c>
       <c r="K15" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54545</v>
+        <v>54233</v>
       </c>
       <c r="B16" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="C16" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="D16" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="E16" t="s">
-        <v>382</v>
-[...4 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="F16" t="s">
+        <v>598</v>
+      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="K16" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>54358</v>
+        <v>50292</v>
       </c>
       <c r="B17" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="C17" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="D17" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="E17" t="s">
-        <v>387</v>
+        <v>124</v>
       </c>
       <c r="F17"/>
-      <c r="G17"/>
+      <c r="G17" t="s">
+        <v>603</v>
+      </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>484</v>
+        <v>85</v>
       </c>
       <c r="K17" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>50280</v>
+        <v>50290</v>
       </c>
       <c r="B18" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="C18" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="D18" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>598</v>
-[...4 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="H18" t="s">
+        <v>37</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>85</v>
+        <v>610</v>
       </c>
       <c r="K18" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50279</v>
+        <v>50291</v>
       </c>
       <c r="B19" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="C19" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="D19" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="H19"/>
-      <c r="I19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="K19" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>54154</v>
+        <v>54545</v>
       </c>
       <c r="B20" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="C20" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="D20" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>383</v>
       </c>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20" t="s">
+        <v>620</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>610</v>
+        <v>507</v>
       </c>
       <c r="K20" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>53121</v>
+        <v>54358</v>
       </c>
       <c r="B21" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="C21" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="D21" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="E21" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>379</v>
+        <v>494</v>
       </c>
       <c r="K21" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
+        <v>50280</v>
+      </c>
+      <c r="B22" t="s">
+        <v>626</v>
+      </c>
+      <c r="C22" t="s">
+        <v>627</v>
+      </c>
+      <c r="D22" t="s">
+        <v>628</v>
+      </c>
+      <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>629</v>
+      </c>
+      <c r="G22" t="s">
+        <v>630</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" t="s">
+        <v>631</v>
+      </c>
+      <c r="J22" t="s">
+        <v>85</v>
+      </c>
+      <c r="K22" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23">
+        <v>50279</v>
+      </c>
+      <c r="B23" t="s">
+        <v>633</v>
+      </c>
+      <c r="C23" t="s">
+        <v>634</v>
+      </c>
+      <c r="D23" t="s">
+        <v>635</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>636</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23" t="s">
+        <v>637</v>
+      </c>
+      <c r="J23" t="s">
+        <v>85</v>
+      </c>
+      <c r="K23" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24">
+        <v>54154</v>
+      </c>
+      <c r="B24" t="s">
+        <v>639</v>
+      </c>
+      <c r="C24" t="s">
+        <v>640</v>
+      </c>
+      <c r="D24" t="s">
+        <v>641</v>
+      </c>
+      <c r="E24" t="s">
+        <v>37</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>642</v>
+      </c>
+      <c r="K24" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>53121</v>
+      </c>
+      <c r="B25" t="s">
+        <v>644</v>
+      </c>
+      <c r="C25" t="s">
+        <v>645</v>
+      </c>
+      <c r="D25" t="s">
+        <v>646</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>647</v>
+      </c>
+      <c r="G25" t="s">
+        <v>648</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25" t="s">
+        <v>649</v>
+      </c>
+      <c r="J25" t="s">
+        <v>380</v>
+      </c>
+      <c r="K25" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
         <v>50219</v>
       </c>
-      <c r="B22" t="s">
-[...23 lines deleted...]
-        <v>624</v>
+      <c r="B26" t="s">
+        <v>651</v>
+      </c>
+      <c r="C26" t="s">
+        <v>652</v>
+      </c>
+      <c r="D26" t="s">
+        <v>653</v>
+      </c>
+      <c r="E26" t="s">
+        <v>419</v>
+      </c>
+      <c r="F26" t="s">
+        <v>654</v>
+      </c>
+      <c r="G26" t="s">
+        <v>655</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26" t="s">
+        <v>85</v>
+      </c>
+      <c r="K26" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27">
+        <v>50273</v>
+      </c>
+      <c r="B27" t="s">
+        <v>657</v>
+      </c>
+      <c r="C27" t="s">
+        <v>658</v>
+      </c>
+      <c r="D27" t="s">
+        <v>659</v>
+      </c>
+      <c r="E27" t="s">
+        <v>124</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27" t="s">
+        <v>660</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>85</v>
+      </c>
+      <c r="K27" t="s">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>625</v>
+        <v>662</v>
       </c>
       <c r="B1" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="E1" t="s">
-        <v>627</v>
+        <v>664</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50462</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>49779</v>
       </c>
       <c r="D2" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E2" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50552</v>
       </c>
       <c r="B3">
         <v>50279</v>
       </c>
       <c r="C3">
         <v>49860</v>
       </c>
       <c r="D3" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50553</v>
       </c>
       <c r="B4">
         <v>50280</v>
       </c>
       <c r="C4">
         <v>49861</v>
       </c>
       <c r="D4" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50569</v>
       </c>
       <c r="B5">
         <v>50291</v>
       </c>
       <c r="C5">
         <v>49779</v>
       </c>
       <c r="D5" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50572</v>
       </c>
       <c r="B6">
         <v>50292</v>
       </c>
       <c r="C6">
         <v>49779</v>
       </c>
       <c r="D6" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50573</v>
       </c>
       <c r="B7">
         <v>50293</v>
       </c>
       <c r="C7">
         <v>49779</v>
       </c>
       <c r="D7" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50574</v>
       </c>
       <c r="B8">
         <v>50294</v>
       </c>
       <c r="C8">
         <v>49779</v>
       </c>
       <c r="D8" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50565</v>
       </c>
       <c r="B9">
         <v>50290</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E9" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>632</v>
+        <v>669</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50668</v>
       </c>
       <c r="B10">
         <v>50365</v>
       </c>
       <c r="C10">
         <v>50164</v>
       </c>
       <c r="D10" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>634</v>
+        <v>671</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>51901</v>
       </c>
       <c r="B11">
         <v>50289</v>
       </c>
       <c r="C11">
         <v>49779</v>
       </c>
       <c r="D11" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>635</v>
+        <v>672</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53126</v>
       </c>
       <c r="B12">
         <v>53121</v>
       </c>
       <c r="C12">
         <v>53106</v>
       </c>
       <c r="D12" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E12" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53406</v>
       </c>
       <c r="B13">
         <v>53401</v>
       </c>
       <c r="C13">
         <v>53396</v>
       </c>
       <c r="D13" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54153</v>
       </c>
       <c r="B14">
         <v>50291</v>
       </c>
       <c r="C14">
         <v>54151</v>
       </c>
       <c r="D14" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E14" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>610</v>
+        <v>642</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54155</v>
       </c>
       <c r="B15">
         <v>54154</v>
       </c>
       <c r="C15">
         <v>54151</v>
       </c>
       <c r="D15" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>610</v>
+        <v>642</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54207</v>
       </c>
       <c r="B16">
         <v>54205</v>
       </c>
       <c r="C16">
         <v>54204</v>
       </c>
       <c r="D16" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E16" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54208</v>
       </c>
       <c r="B17">
         <v>54206</v>
       </c>
       <c r="C17">
         <v>54204</v>
       </c>
       <c r="D17" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E17" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54234</v>
       </c>
       <c r="B18">
         <v>54233</v>
       </c>
       <c r="C18">
         <v>54204</v>
       </c>
       <c r="D18" t="s">
-        <v>622</v>
+        <v>654</v>
       </c>
       <c r="E18" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>636</v>
+        <v>673</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54268</v>
       </c>
       <c r="B19">
         <v>50219</v>
       </c>
       <c r="C19">
         <v>54267</v>
       </c>
       <c r="D19" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E19" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54359</v>
       </c>
       <c r="B20">
         <v>54358</v>
       </c>
       <c r="C20">
         <v>53486</v>
       </c>
       <c r="D20" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="E20" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54361</v>
       </c>
       <c r="B21">
         <v>54360</v>
       </c>
       <c r="C21">
         <v>53486</v>
       </c>
       <c r="D21" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="E21" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54363</v>
       </c>
       <c r="B22">
         <v>54362</v>
       </c>
       <c r="C22">
         <v>53486</v>
       </c>
       <c r="D22" t="s">
-        <v>622</v>
+        <v>654</v>
       </c>
       <c r="E22" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54544</v>
       </c>
       <c r="B23">
         <v>54543</v>
       </c>
       <c r="C23">
         <v>54541</v>
       </c>
       <c r="D23" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="E23" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54546</v>
       </c>
       <c r="B24">
         <v>54545</v>
       </c>
       <c r="C24">
         <v>54541</v>
       </c>
       <c r="D24" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="E24" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>497</v>
+        <v>507</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>54760</v>
+      </c>
+      <c r="B25">
+        <v>53431</v>
+      </c>
+      <c r="C25">
+        <v>54759</v>
+      </c>
+      <c r="D25" t="s">
+        <v>665</v>
+      </c>
+      <c r="E25" t="s">
+        <v>666</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>54761</v>
+      </c>
+      <c r="B26">
+        <v>50273</v>
+      </c>
+      <c r="C26">
+        <v>54759</v>
+      </c>
+      <c r="D26" t="s">
+        <v>665</v>
+      </c>
+      <c r="E26" t="s">
+        <v>666</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>54762</v>
+      </c>
+      <c r="B27">
+        <v>53441</v>
+      </c>
+      <c r="C27">
+        <v>54759</v>
+      </c>
+      <c r="D27" t="s">
+        <v>665</v>
+      </c>
+      <c r="E27" t="s">
+        <v>666</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>54763</v>
+      </c>
+      <c r="B28">
+        <v>53426</v>
+      </c>
+      <c r="C28">
+        <v>54759</v>
+      </c>
+      <c r="D28" t="s">
+        <v>654</v>
+      </c>
+      <c r="E28" t="s">
+        <v>666</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>54764</v>
+      </c>
+      <c r="B29">
+        <v>50352</v>
+      </c>
+      <c r="C29">
+        <v>54759</v>
+      </c>
+      <c r="D29" t="s">
+        <v>654</v>
+      </c>
+      <c r="E29" t="s">
+        <v>666</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29" t="s">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>637</v>
+        <v>674</v>
       </c>
       <c r="B1" t="s">
-        <v>638</v>
+        <v>675</v>
       </c>
       <c r="C1" t="s">
-        <v>639</v>
+        <v>676</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49601</v>
       </c>
       <c r="B2" t="s">
         <v>309</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>640</v>
+        <v>677</v>
       </c>
       <c r="E2" t="s">
-        <v>641</v>
+        <v>678</v>
       </c>
       <c r="F2" t="s">
-        <v>642</v>
+        <v>679</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>175</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
       <c r="E3" t="s">
-        <v>644</v>
+        <v>681</v>
       </c>
       <c r="F3" t="s">
-        <v>645</v>
+        <v>682</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
         <v>258</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>646</v>
+        <v>683</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4" t="s">
-        <v>647</v>
+        <v>684</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49606</v>
       </c>
       <c r="B5" t="s">
         <v>115</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>648</v>
+        <v>685</v>
       </c>
       <c r="E5" t="s">
         <v>85</v>
       </c>
       <c r="F5" t="s">
-        <v>649</v>
+        <v>686</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49608</v>
       </c>
       <c r="B6" t="s">
         <v>135</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>650</v>
+        <v>687</v>
       </c>
       <c r="E6" t="s">
         <v>85</v>
       </c>
       <c r="F6" t="s">
-        <v>651</v>
+        <v>688</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49609</v>
       </c>
       <c r="B7" t="s">
         <v>100</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>652</v>
+        <v>689</v>
       </c>
       <c r="E7" t="s">
         <v>85</v>
       </c>
       <c r="F7" t="s">
-        <v>653</v>
+        <v>690</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49610</v>
       </c>
       <c r="B8" t="s">
         <v>344</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>654</v>
+        <v>691</v>
       </c>
       <c r="E8" t="s">
         <v>85</v>
       </c>
       <c r="F8" t="s">
-        <v>655</v>
+        <v>692</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49624</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>656</v>
+        <v>693</v>
       </c>
       <c r="E9" t="s">
         <v>85</v>
       </c>
       <c r="F9" t="s">
-        <v>657</v>
+        <v>694</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49625</v>
       </c>
       <c r="B10" t="s">
         <v>279</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>658</v>
+        <v>695</v>
       </c>
       <c r="E10" t="s">
         <v>85</v>
       </c>
       <c r="F10" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49646</v>
       </c>
       <c r="B11" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>660</v>
+        <v>697</v>
       </c>
       <c r="E11" t="s">
         <v>85</v>
       </c>
       <c r="F11" t="s">
-        <v>661</v>
+        <v>698</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49652</v>
       </c>
       <c r="B12" t="s">
         <v>234</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="E12" t="s">
         <v>85</v>
       </c>
       <c r="F12" t="s">
-        <v>663</v>
+        <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49655</v>
       </c>
       <c r="B13" t="s">
         <v>185</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>664</v>
+        <v>701</v>
       </c>
       <c r="E13" t="s">
         <v>85</v>
       </c>
       <c r="F13" t="s">
-        <v>665</v>
+        <v>702</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49661</v>
       </c>
       <c r="B14" t="s">
         <v>227</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>666</v>
+        <v>703</v>
       </c>
       <c r="E14" t="s">
         <v>85</v>
       </c>
       <c r="F14" t="s">
-        <v>667</v>
+        <v>704</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49770</v>
       </c>
       <c r="B15" t="s">
         <v>220</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>668</v>
+        <v>705</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
-        <v>669</v>
+        <v>706</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49664</v>
       </c>
       <c r="B16" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>670</v>
+        <v>707</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
-        <v>671</v>
+        <v>708</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49774</v>
       </c>
       <c r="B17" t="s">
         <v>315</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>672</v>
+        <v>709</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
-        <v>673</v>
+        <v>710</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49675</v>
       </c>
       <c r="B18" t="s">
         <v>212</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>674</v>
+        <v>711</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>675</v>
+        <v>712</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49676</v>
       </c>
       <c r="B19" t="s">
         <v>367</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>676</v>
+        <v>713</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>677</v>
+        <v>714</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49682</v>
       </c>
       <c r="B20" t="s">
         <v>143</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>678</v>
+        <v>715</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>679</v>
+        <v>716</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49693</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>680</v>
+        <v>717</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>681</v>
+        <v>718</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49707</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>682</v>
+        <v>719</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>683</v>
+        <v>720</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49720</v>
       </c>
       <c r="B23" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>684</v>
+        <v>721</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>685</v>
+        <v>722</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49728</v>
       </c>
       <c r="B24" t="s">
         <v>160</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>686</v>
+        <v>723</v>
       </c>
       <c r="E24" t="s">
         <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>687</v>
+        <v>724</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49731</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>688</v>
+        <v>725</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>689</v>
+        <v>726</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49733</v>
       </c>
       <c r="B26" t="s">
         <v>195</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>690</v>
+        <v>727</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>691</v>
+        <v>728</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49740</v>
       </c>
       <c r="B27" t="s">
         <v>202</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>692</v>
+        <v>729</v>
       </c>
       <c r="E27" t="s">
         <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>693</v>
+        <v>730</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49741</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>695</v>
+        <v>732</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49743</v>
       </c>
       <c r="B29" t="s">
         <v>124</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>696</v>
+        <v>733</v>
       </c>
       <c r="E29" t="s">
         <v>85</v>
       </c>
       <c r="F29" t="s">
-        <v>697</v>
+        <v>734</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49751</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>698</v>
+        <v>735</v>
       </c>
       <c r="E30" t="s">
         <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>699</v>
+        <v>736</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49756</v>
       </c>
       <c r="B31" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>700</v>
+        <v>737</v>
       </c>
       <c r="E31" t="s">
         <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>701</v>
+        <v>738</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>54453</v>
       </c>
       <c r="B32" t="s">
-        <v>702</v>
+        <v>739</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>703</v>
+        <v>740</v>
       </c>
       <c r="E32" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F32" t="s">
-        <v>704</v>
+        <v>741</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49594</v>
       </c>
       <c r="B33" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>705</v>
+        <v>742</v>
       </c>
       <c r="E33" t="s">
         <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>706</v>
+        <v>743</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49600</v>
       </c>
       <c r="B34" t="s">
         <v>287</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>707</v>
+        <v>744</v>
       </c>
       <c r="E34" t="s">
         <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>708</v>
+        <v>745</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49603</v>
       </c>
       <c r="B35" t="s">
-        <v>709</v>
+        <v>746</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>710</v>
+        <v>747</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35" t="s">
-        <v>711</v>
+        <v>748</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49607</v>
       </c>
       <c r="B36" t="s">
-        <v>712</v>
+        <v>749</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>713</v>
+        <v>750</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>714</v>
+        <v>751</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49614</v>
       </c>
       <c r="B37" t="s">
-        <v>715</v>
+        <v>752</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>716</v>
+        <v>753</v>
       </c>
       <c r="E37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
-        <v>717</v>
+        <v>754</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49631</v>
       </c>
       <c r="B38" t="s">
-        <v>718</v>
+        <v>755</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>719</v>
+        <v>756</v>
       </c>
       <c r="E38" t="s">
         <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>720</v>
+        <v>757</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49649</v>
       </c>
       <c r="B39" t="s">
-        <v>721</v>
+        <v>758</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="E39" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="F39" t="s">
-        <v>724</v>
+        <v>761</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49663</v>
       </c>
       <c r="B40" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>725</v>
+        <v>762</v>
       </c>
       <c r="E40" t="s">
         <v>85</v>
       </c>
       <c r="F40" t="s">
-        <v>726</v>
+        <v>763</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49667</v>
       </c>
       <c r="B41" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>727</v>
+        <v>764</v>
       </c>
       <c r="E41" t="s">
         <v>85</v>
       </c>
       <c r="F41" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49671</v>
       </c>
       <c r="B42" t="s">
-        <v>729</v>
+        <v>766</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>730</v>
+        <v>767</v>
       </c>
       <c r="E42" t="s">
         <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>731</v>
+        <v>768</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49677</v>
       </c>
       <c r="B43" t="s">
-        <v>732</v>
+        <v>769</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>733</v>
+        <v>770</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
-        <v>734</v>
+        <v>771</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49681</v>
       </c>
       <c r="B44" t="s">
-        <v>735</v>
+        <v>772</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>736</v>
+        <v>773</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
-        <v>737</v>
+        <v>774</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49685</v>
       </c>
       <c r="B45" t="s">
         <v>331</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>738</v>
+        <v>775</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
-        <v>739</v>
+        <v>776</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49697</v>
       </c>
       <c r="B46" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>740</v>
+        <v>777</v>
       </c>
       <c r="E46" t="s">
         <v>85</v>
       </c>
       <c r="F46" t="s">
-        <v>741</v>
+        <v>778</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49702</v>
       </c>
       <c r="B47" t="s">
-        <v>742</v>
+        <v>779</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>743</v>
+        <v>780</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
-        <v>744</v>
+        <v>781</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>54540</v>
       </c>
       <c r="B48" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>745</v>
+        <v>782</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>513</v>
       </c>
       <c r="F48" t="s">
-        <v>746</v>
+        <v>783</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49723</v>
       </c>
       <c r="B49" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>747</v>
+        <v>784</v>
       </c>
       <c r="E49" t="s">
         <v>85</v>
       </c>
       <c r="F49" t="s">
-        <v>748</v>
+        <v>785</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49727</v>
       </c>
       <c r="B50" t="s">
-        <v>749</v>
+        <v>786</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>750</v>
+        <v>787</v>
       </c>
       <c r="E50" t="s">
         <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>751</v>
+        <v>788</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49747</v>
       </c>
       <c r="B51" t="s">
-        <v>752</v>
+        <v>789</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>753</v>
+        <v>790</v>
       </c>
       <c r="E51" t="s">
         <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>754</v>
+        <v>791</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49749</v>
       </c>
       <c r="B52" t="s">
-        <v>755</v>
+        <v>792</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>756</v>
+        <v>793</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
-        <v>757</v>
+        <v>794</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49752</v>
       </c>
       <c r="B53" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>758</v>
+        <v>795</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
-        <v>759</v>
+        <v>796</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49760</v>
       </c>
       <c r="B54" t="s">
         <v>372</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>760</v>
+        <v>797</v>
       </c>
       <c r="E54" t="s">
         <v>85</v>
       </c>
       <c r="F54" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>762</v>
+        <v>799</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>763</v>
+        <v>800</v>
       </c>
       <c r="D1" t="s">
-        <v>764</v>
+        <v>801</v>
       </c>
       <c r="E1" t="s">
-        <v>765</v>
+        <v>802</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>766</v>
+        <v>803</v>
       </c>
       <c r="H1" t="s">
-        <v>767</v>
+        <v>804</v>
       </c>
       <c r="I1" t="s">
-        <v>768</v>
+        <v>805</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51311</v>
       </c>
       <c r="B2">
         <v>50165</v>
       </c>
       <c r="C2" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D2" t="s">
-        <v>770</v>
+        <v>807</v>
       </c>
       <c r="E2" t="s">
-        <v>771</v>
+        <v>808</v>
       </c>
       <c r="F2" t="s">
-        <v>772</v>
+        <v>809</v>
       </c>
       <c r="G2" t="s">
-        <v>773</v>
+        <v>810</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>150</v>
       </c>
       <c r="J2" t="s">
-        <v>774</v>
+        <v>811</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51379</v>
       </c>
       <c r="B3">
         <v>50095</v>
       </c>
       <c r="C3" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D3" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="G3" t="s">
-        <v>777</v>
+        <v>814</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51381</v>
       </c>
       <c r="B4">
         <v>50097</v>
       </c>
       <c r="C4" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D4" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="G4" t="s">
-        <v>777</v>
+        <v>814</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54514</v>
       </c>
       <c r="B5">
         <v>54267</v>
       </c>
       <c r="C5" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D5" t="s">
-        <v>779</v>
+        <v>816</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>780</v>
+        <v>817</v>
       </c>
       <c r="G5" t="s">
-        <v>781</v>
+        <v>818</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54523</v>
       </c>
       <c r="B6">
         <v>54204</v>
       </c>
       <c r="C6" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D6" t="s">
-        <v>782</v>
+        <v>819</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>783</v>
+        <v>820</v>
       </c>
       <c r="G6" t="s">
-        <v>784</v>
+        <v>821</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51305</v>
       </c>
       <c r="B7">
         <v>50182</v>
       </c>
       <c r="C7" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D7" t="s">
-        <v>785</v>
+        <v>822</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>786</v>
+        <v>823</v>
       </c>
       <c r="G7" t="s">
-        <v>787</v>
+        <v>824</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51238</v>
       </c>
       <c r="B8">
         <v>49925</v>
       </c>
       <c r="C8" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D8" t="s">
-        <v>788</v>
+        <v>825</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="G8" t="s">
-        <v>790</v>
+        <v>827</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51278</v>
       </c>
       <c r="B9">
         <v>50083</v>
       </c>
       <c r="C9" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D9" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="E9" t="s">
-        <v>792</v>
+        <v>829</v>
       </c>
       <c r="F9" t="s">
-        <v>793</v>
+        <v>830</v>
       </c>
       <c r="G9" t="s">
-        <v>794</v>
+        <v>831</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54691</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>795</v>
+        <v>832</v>
       </c>
       <c r="D10" t="s">
-        <v>796</v>
+        <v>833</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>797</v>
+        <v>834</v>
       </c>
       <c r="G10" t="s">
-        <v>798</v>
+        <v>835</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J10" t="s">
-        <v>799</v>
+        <v>836</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54525</v>
       </c>
       <c r="B11">
         <v>54204</v>
       </c>
       <c r="C11" t="s">
-        <v>800</v>
+        <v>837</v>
       </c>
       <c r="D11" t="s">
-        <v>801</v>
+        <v>838</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>802</v>
+        <v>839</v>
       </c>
       <c r="G11" t="s">
-        <v>803</v>
+        <v>840</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51314</v>
       </c>
       <c r="B12">
         <v>50165</v>
       </c>
       <c r="C12" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D12" t="s">
-        <v>805</v>
+        <v>842</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>806</v>
+        <v>843</v>
       </c>
       <c r="G12" t="s">
-        <v>807</v>
+        <v>844</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51286</v>
       </c>
       <c r="B13">
         <v>50196</v>
       </c>
       <c r="C13" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D13" t="s">
-        <v>809</v>
+        <v>846</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>810</v>
+        <v>847</v>
       </c>
       <c r="G13" t="s">
-        <v>811</v>
+        <v>848</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51448</v>
       </c>
       <c r="B14">
         <v>49925</v>
       </c>
       <c r="C14" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D14" t="s">
-        <v>812</v>
+        <v>849</v>
       </c>
       <c r="E14" t="s">
-        <v>813</v>
+        <v>850</v>
       </c>
       <c r="F14" t="s">
-        <v>814</v>
+        <v>851</v>
       </c>
       <c r="G14" t="s">
-        <v>815</v>
+        <v>852</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J14" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51242</v>
       </c>
       <c r="B15">
         <v>50083</v>
       </c>
       <c r="C15" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D15" t="s">
-        <v>816</v>
+        <v>853</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>817</v>
+        <v>854</v>
       </c>
       <c r="G15" t="s">
-        <v>818</v>
+        <v>855</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50865</v>
       </c>
       <c r="B16">
         <v>50176</v>
       </c>
       <c r="C16" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D16" t="s">
-        <v>819</v>
+        <v>856</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>820</v>
+        <v>857</v>
       </c>
       <c r="G16" t="s">
-        <v>821</v>
+        <v>858</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50981</v>
       </c>
       <c r="B17">
         <v>50170</v>
       </c>
       <c r="C17" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D17" t="s">
-        <v>822</v>
+        <v>859</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>823</v>
+        <v>860</v>
       </c>
       <c r="G17" t="s">
-        <v>824</v>
+        <v>861</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50849</v>
       </c>
       <c r="B18">
         <v>50183</v>
       </c>
       <c r="C18" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D18" t="s">
-        <v>825</v>
+        <v>862</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>826</v>
+        <v>863</v>
       </c>
       <c r="G18" t="s">
-        <v>827</v>
+        <v>864</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>6</v>
       </c>
       <c r="J18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50987</v>
       </c>
       <c r="B19">
         <v>50170</v>
       </c>
       <c r="C19" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D19" t="s">
-        <v>828</v>
+        <v>865</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>829</v>
+        <v>866</v>
       </c>
       <c r="G19" t="s">
-        <v>830</v>
+        <v>867</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51028</v>
       </c>
       <c r="B20">
         <v>50195</v>
       </c>
       <c r="C20" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D20" t="s">
-        <v>831</v>
+        <v>868</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>832</v>
+        <v>869</v>
       </c>
       <c r="G20" t="s">
-        <v>833</v>
+        <v>870</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51037</v>
       </c>
       <c r="B21">
         <v>50197</v>
       </c>
       <c r="C21" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D21" t="s">
-        <v>834</v>
+        <v>871</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>835</v>
+        <v>872</v>
       </c>
       <c r="G21" t="s">
-        <v>836</v>
+        <v>873</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50986</v>
       </c>
       <c r="B22">
         <v>50170</v>
       </c>
       <c r="C22" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D22" t="s">
-        <v>837</v>
+        <v>874</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>838</v>
+        <v>875</v>
       </c>
       <c r="G22" t="s">
-        <v>839</v>
+        <v>876</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>2</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51097</v>
       </c>
       <c r="B23">
         <v>50115</v>
       </c>
       <c r="C23" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D23" t="s">
-        <v>840</v>
+        <v>877</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>841</v>
+        <v>878</v>
       </c>
       <c r="G23" t="s">
-        <v>842</v>
+        <v>879</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51249</v>
       </c>
       <c r="B24">
         <v>50156</v>
       </c>
       <c r="C24" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D24" t="s">
-        <v>843</v>
+        <v>880</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>844</v>
+        <v>881</v>
       </c>
       <c r="G24" t="s">
-        <v>845</v>
+        <v>882</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51083</v>
       </c>
       <c r="B25">
         <v>49925</v>
       </c>
       <c r="C25" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D25" t="s">
-        <v>846</v>
+        <v>883</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>847</v>
+        <v>884</v>
       </c>
       <c r="G25" t="s">
-        <v>848</v>
+        <v>885</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51245</v>
       </c>
       <c r="B26">
         <v>49925</v>
       </c>
       <c r="C26" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D26" t="s">
-        <v>849</v>
+        <v>886</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>850</v>
+        <v>887</v>
       </c>
       <c r="G26" t="s">
-        <v>851</v>
+        <v>888</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51312</v>
       </c>
       <c r="B27">
         <v>50165</v>
       </c>
       <c r="C27" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D27" t="s">
-        <v>852</v>
+        <v>889</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>853</v>
+        <v>890</v>
       </c>
       <c r="G27" t="s">
-        <v>854</v>
+        <v>891</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50868</v>
       </c>
       <c r="B28">
         <v>50176</v>
       </c>
       <c r="C28" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D28" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="G28" t="s">
-        <v>857</v>
+        <v>894</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>3</v>
       </c>
       <c r="J28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50877</v>
       </c>
       <c r="B29">
         <v>50095</v>
       </c>
       <c r="C29" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D29" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="G29" t="s">
-        <v>857</v>
+        <v>894</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>8</v>
       </c>
       <c r="J29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50879</v>
       </c>
       <c r="B30">
         <v>50097</v>
       </c>
       <c r="C30" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D30" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="G30" t="s">
-        <v>857</v>
+        <v>894</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50880</v>
       </c>
       <c r="B31">
         <v>50107</v>
       </c>
       <c r="C31" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D31" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="G31" t="s">
-        <v>857</v>
+        <v>894</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50948</v>
       </c>
       <c r="B32">
         <v>50163</v>
       </c>
       <c r="C32" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D32" t="s">
-        <v>858</v>
+        <v>895</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>859</v>
+        <v>896</v>
       </c>
       <c r="G32" t="s">
-        <v>860</v>
+        <v>897</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>15</v>
       </c>
       <c r="J32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51036</v>
       </c>
       <c r="B33">
         <v>50196</v>
       </c>
       <c r="C33" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D33" t="s">
-        <v>861</v>
+        <v>898</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>862</v>
+        <v>899</v>
       </c>
       <c r="G33" t="s">
-        <v>863</v>
+        <v>900</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51276</v>
       </c>
       <c r="B34">
         <v>50196</v>
       </c>
       <c r="C34" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D34" t="s">
-        <v>864</v>
+        <v>901</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>865</v>
+        <v>902</v>
       </c>
       <c r="G34" t="s">
-        <v>866</v>
+        <v>903</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51275</v>
       </c>
       <c r="B35">
         <v>50196</v>
       </c>
       <c r="C35" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D35" t="s">
-        <v>867</v>
+        <v>904</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>868</v>
+        <v>905</v>
       </c>
       <c r="G35" t="s">
-        <v>869</v>
+        <v>906</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50848</v>
       </c>
       <c r="B36">
         <v>50183</v>
       </c>
       <c r="C36" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D36" t="s">
-        <v>870</v>
+        <v>907</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>871</v>
+        <v>908</v>
       </c>
       <c r="G36" t="s">
-        <v>872</v>
+        <v>909</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>3</v>
       </c>
       <c r="J36" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51062</v>
       </c>
       <c r="B37">
         <v>50189</v>
       </c>
       <c r="C37" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D37" t="s">
-        <v>873</v>
+        <v>910</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>874</v>
+        <v>911</v>
       </c>
       <c r="G37" t="s">
-        <v>875</v>
+        <v>912</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>5</v>
       </c>
       <c r="J37" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50980</v>
       </c>
       <c r="B38">
         <v>50170</v>
       </c>
       <c r="C38" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D38" t="s">
-        <v>876</v>
+        <v>913</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>877</v>
+        <v>914</v>
       </c>
       <c r="G38" t="s">
-        <v>878</v>
+        <v>915</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>3</v>
       </c>
       <c r="J38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51252</v>
       </c>
       <c r="B39">
         <v>50081</v>
       </c>
       <c r="C39" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D39" t="s">
-        <v>879</v>
+        <v>916</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>880</v>
+        <v>917</v>
       </c>
       <c r="G39" t="s">
-        <v>881</v>
+        <v>918</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51261</v>
       </c>
       <c r="B40">
         <v>50081</v>
       </c>
       <c r="C40" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D40" t="s">
-        <v>882</v>
+        <v>919</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>883</v>
+        <v>920</v>
       </c>
       <c r="G40" t="s">
-        <v>884</v>
+        <v>921</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51336</v>
       </c>
       <c r="B41">
         <v>50085</v>
       </c>
       <c r="C41" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D41" t="s">
-        <v>885</v>
+        <v>922</v>
       </c>
       <c r="E41" t="s">
-        <v>886</v>
+        <v>923</v>
       </c>
       <c r="F41" t="s">
-        <v>887</v>
+        <v>924</v>
       </c>
       <c r="G41" t="s">
-        <v>888</v>
+        <v>925</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50960</v>
       </c>
       <c r="B42">
         <v>50165</v>
       </c>
       <c r="C42" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D42" t="s">
-        <v>889</v>
+        <v>926</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>890</v>
+        <v>927</v>
       </c>
       <c r="G42" t="s">
-        <v>891</v>
+        <v>928</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51174</v>
       </c>
       <c r="B43">
         <v>50197</v>
       </c>
       <c r="C43" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D43" t="s">
-        <v>892</v>
+        <v>929</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>893</v>
+        <v>930</v>
       </c>
       <c r="G43" t="s">
-        <v>894</v>
+        <v>931</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51338</v>
       </c>
       <c r="B44">
         <v>50085</v>
       </c>
       <c r="C44" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D44" t="s">
-        <v>895</v>
+        <v>932</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>896</v>
+        <v>933</v>
       </c>
       <c r="G44" t="s">
-        <v>897</v>
+        <v>934</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54542</v>
       </c>
       <c r="B45">
         <v>54541</v>
       </c>
       <c r="C45" t="s">
-        <v>898</v>
+        <v>935</v>
       </c>
       <c r="D45" t="s">
-        <v>899</v>
+        <v>936</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>900</v>
+        <v>937</v>
       </c>
       <c r="G45" t="s">
-        <v>901</v>
+        <v>938</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>25</v>
       </c>
       <c r="J45" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51506</v>
       </c>
       <c r="B46">
         <v>50115</v>
       </c>
       <c r="C46" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D46" t="s">
-        <v>902</v>
+        <v>939</v>
       </c>
       <c r="E46" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="F46" t="s">
-        <v>904</v>
+        <v>941</v>
       </c>
       <c r="G46" t="s">
-        <v>905</v>
+        <v>942</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51018</v>
       </c>
       <c r="B47">
         <v>50198</v>
       </c>
       <c r="C47" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D47" t="s">
-        <v>906</v>
+        <v>943</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>907</v>
+        <v>944</v>
       </c>
       <c r="G47" t="s">
-        <v>908</v>
+        <v>945</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>12</v>
       </c>
       <c r="J47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51353</v>
       </c>
       <c r="B48">
         <v>50088</v>
       </c>
       <c r="C48" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D48" t="s">
-        <v>909</v>
+        <v>946</v>
       </c>
       <c r="E48" t="s">
-        <v>910</v>
+        <v>947</v>
       </c>
       <c r="F48" t="s">
-        <v>911</v>
+        <v>948</v>
       </c>
       <c r="G48" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51204</v>
       </c>
       <c r="B49">
         <v>50078</v>
       </c>
       <c r="C49" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D49" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>914</v>
+        <v>951</v>
       </c>
       <c r="G49" t="s">
-        <v>915</v>
+        <v>952</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51299</v>
       </c>
       <c r="B50">
         <v>50078</v>
       </c>
       <c r="C50" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>916</v>
+        <v>953</v>
       </c>
       <c r="G50" t="s">
-        <v>917</v>
+        <v>954</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51415</v>
       </c>
       <c r="B51">
         <v>50078</v>
       </c>
       <c r="C51" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D51" t="s">
-        <v>918</v>
+        <v>955</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>919</v>
+        <v>956</v>
       </c>
       <c r="G51" t="s">
-        <v>920</v>
+        <v>957</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51189</v>
       </c>
       <c r="B52">
         <v>50078</v>
       </c>
       <c r="C52" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D52" t="s">
-        <v>921</v>
+        <v>958</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>922</v>
+        <v>959</v>
       </c>
       <c r="G52" t="s">
-        <v>923</v>
+        <v>960</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>2</v>
       </c>
       <c r="J52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51039</v>
       </c>
       <c r="B53">
         <v>50198</v>
       </c>
       <c r="C53" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D53" t="s">
-        <v>924</v>
+        <v>961</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>925</v>
+        <v>962</v>
       </c>
       <c r="G53" t="s">
-        <v>926</v>
+        <v>963</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>3</v>
       </c>
       <c r="J53" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51283</v>
       </c>
       <c r="B54">
         <v>50203</v>
       </c>
       <c r="C54" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D54" t="s">
-        <v>927</v>
+        <v>964</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>928</v>
+        <v>965</v>
       </c>
       <c r="G54" t="s">
-        <v>929</v>
+        <v>966</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51284</v>
       </c>
       <c r="B55">
         <v>50203</v>
       </c>
       <c r="C55" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D55" t="s">
-        <v>930</v>
+        <v>967</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>931</v>
+        <v>968</v>
       </c>
       <c r="G55" t="s">
-        <v>932</v>
+        <v>969</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51282</v>
       </c>
       <c r="B56">
         <v>50203</v>
       </c>
       <c r="C56" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D56" t="s">
-        <v>933</v>
+        <v>970</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>934</v>
+        <v>971</v>
       </c>
       <c r="G56" t="s">
-        <v>935</v>
+        <v>972</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50950</v>
       </c>
       <c r="B57">
         <v>50164</v>
       </c>
       <c r="C57" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D57" t="s">
-        <v>936</v>
+        <v>973</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>937</v>
+        <v>974</v>
       </c>
       <c r="G57" t="s">
-        <v>938</v>
+        <v>975</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J57" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54642</v>
       </c>
       <c r="B58">
         <v>54541</v>
       </c>
       <c r="C58" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D58" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>940</v>
+        <v>977</v>
       </c>
       <c r="G58" t="s">
-        <v>941</v>
+        <v>978</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J58" t="s">
-        <v>942</v>
+        <v>979</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50942</v>
       </c>
       <c r="B59">
         <v>50158</v>
       </c>
       <c r="C59" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D59" t="s">
-        <v>943</v>
+        <v>980</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>944</v>
+        <v>981</v>
       </c>
       <c r="G59" t="s">
-        <v>945</v>
+        <v>982</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J59" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>54474</v>
       </c>
       <c r="B60">
         <v>49779</v>
       </c>
       <c r="C60" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D60" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="G60" t="s">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J60" t="s">
-        <v>949</v>
+        <v>986</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51203</v>
       </c>
       <c r="B61">
         <v>50197</v>
       </c>
       <c r="C61" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D61" t="s">
-        <v>950</v>
+        <v>987</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>951</v>
+        <v>988</v>
       </c>
       <c r="G61" t="s">
-        <v>952</v>
+        <v>989</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51509</v>
       </c>
       <c r="B62">
         <v>50134</v>
       </c>
       <c r="C62" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D62" t="s">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>954</v>
+        <v>991</v>
       </c>
       <c r="G62" t="s">
-        <v>955</v>
+        <v>992</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51376</v>
       </c>
       <c r="B63">
         <v>50095</v>
       </c>
       <c r="C63" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D63" t="s">
-        <v>956</v>
+        <v>993</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>957</v>
+        <v>994</v>
       </c>
       <c r="G63" t="s">
-        <v>958</v>
+        <v>995</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51378</v>
       </c>
       <c r="B64">
         <v>50097</v>
       </c>
       <c r="C64" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D64" t="s">
-        <v>956</v>
+        <v>993</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>957</v>
+        <v>994</v>
       </c>
       <c r="G64" t="s">
-        <v>958</v>
+        <v>995</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50924</v>
       </c>
       <c r="B65">
         <v>50156</v>
       </c>
       <c r="C65" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D65" t="s">
-        <v>959</v>
+        <v>996</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>960</v>
+        <v>997</v>
       </c>
       <c r="G65" t="s">
-        <v>961</v>
+        <v>998</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50925</v>
       </c>
       <c r="B66">
         <v>49923</v>
       </c>
       <c r="C66" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D66" t="s">
-        <v>959</v>
+        <v>996</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>960</v>
+        <v>997</v>
       </c>
       <c r="G66" t="s">
-        <v>961</v>
+        <v>998</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>6</v>
       </c>
       <c r="J66" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51235</v>
       </c>
       <c r="B67">
         <v>50081</v>
       </c>
       <c r="C67" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D67" t="s">
-        <v>962</v>
+        <v>999</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>963</v>
+        <v>1000</v>
       </c>
       <c r="G67" t="s">
-        <v>964</v>
+        <v>1001</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51285</v>
       </c>
       <c r="B68">
         <v>50196</v>
       </c>
       <c r="C68" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D68" t="s">
-        <v>861</v>
+        <v>898</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="G68" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>2</v>
       </c>
       <c r="J68" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51313</v>
       </c>
       <c r="B69">
         <v>50165</v>
       </c>
       <c r="C69" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D69" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="E69" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="F69" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="G69" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>137</v>
       </c>
       <c r="J69" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51310</v>
       </c>
       <c r="B70">
         <v>50182</v>
       </c>
       <c r="C70" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D70" t="s">
-        <v>971</v>
+        <v>1008</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>972</v>
+        <v>1009</v>
       </c>
       <c r="G70" t="s">
-        <v>973</v>
+        <v>1010</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51023</v>
       </c>
       <c r="B71">
         <v>50182</v>
       </c>
       <c r="C71" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D71" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>975</v>
+        <v>1012</v>
       </c>
       <c r="G71" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>5</v>
       </c>
       <c r="J71" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51387</v>
       </c>
       <c r="B72">
         <v>50097</v>
       </c>
       <c r="C72" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D72" t="s">
-        <v>977</v>
+        <v>1014</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="G72" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51389</v>
       </c>
       <c r="B73">
         <v>50095</v>
       </c>
       <c r="C73" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D73" t="s">
-        <v>977</v>
+        <v>1014</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="G73" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51222</v>
       </c>
       <c r="B74">
         <v>50176</v>
       </c>
       <c r="C74" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D74" t="s">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>981</v>
+        <v>1018</v>
       </c>
       <c r="G74" t="s">
-        <v>982</v>
+        <v>1019</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51337</v>
       </c>
       <c r="B75">
         <v>50085</v>
       </c>
       <c r="C75" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D75" t="s">
-        <v>983</v>
+        <v>1020</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>984</v>
+        <v>1021</v>
       </c>
       <c r="G75" t="s">
-        <v>985</v>
+        <v>1022</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J75" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51480</v>
       </c>
       <c r="B76">
         <v>50125</v>
       </c>
       <c r="C76" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D76" t="s">
-        <v>986</v>
+        <v>1023</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="G76" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51194</v>
       </c>
       <c r="B77">
         <v>50196</v>
       </c>
       <c r="C77" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D77" t="s">
-        <v>989</v>
+        <v>1026</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="G77" t="s">
-        <v>991</v>
+        <v>1028</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51327</v>
       </c>
       <c r="B78">
         <v>50164</v>
       </c>
       <c r="C78" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D78" t="s">
-        <v>992</v>
+        <v>1029</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="G78" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51330</v>
       </c>
       <c r="B79">
         <v>50176</v>
       </c>
       <c r="C79" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D79" t="s">
-        <v>992</v>
+        <v>1029</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="G79" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50916</v>
       </c>
       <c r="B80">
         <v>50176</v>
       </c>
       <c r="C80" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="G80" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50952</v>
       </c>
       <c r="B81">
         <v>50176</v>
       </c>
       <c r="C81" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D81" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="G81" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51498</v>
       </c>
       <c r="B82">
         <v>50131</v>
       </c>
       <c r="C82" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D82" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="G82" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51383</v>
       </c>
       <c r="B83">
         <v>50095</v>
       </c>
       <c r="C83" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D83" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="G83" t="s">
-        <v>1005</v>
+        <v>1042</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>4</v>
       </c>
       <c r="J83" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51510</v>
       </c>
       <c r="B84">
         <v>50131</v>
       </c>
       <c r="C84" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D84" t="s">
-        <v>1006</v>
+        <v>1043</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1007</v>
+        <v>1044</v>
       </c>
       <c r="G84" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51382</v>
       </c>
       <c r="B85">
         <v>50095</v>
       </c>
       <c r="C85" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D85" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="G85" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51375</v>
       </c>
       <c r="B86">
         <v>50095</v>
       </c>
       <c r="C86" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D86" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="G86" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>3</v>
       </c>
       <c r="J86" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51255</v>
       </c>
       <c r="B87">
         <v>50198</v>
       </c>
       <c r="C87" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="G87" t="s">
-        <v>1016</v>
+        <v>1053</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51254</v>
       </c>
       <c r="B88">
         <v>50198</v>
       </c>
       <c r="C88" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="G88" t="s">
-        <v>1018</v>
+        <v>1055</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51236</v>
       </c>
       <c r="B89">
         <v>50196</v>
       </c>
       <c r="C89" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D89" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="G89" t="s">
-        <v>1021</v>
+        <v>1058</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51196</v>
       </c>
       <c r="B90">
         <v>50196</v>
       </c>
       <c r="C90" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D90" t="s">
-        <v>1022</v>
+        <v>1059</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1023</v>
+        <v>1060</v>
       </c>
       <c r="G90" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51193</v>
       </c>
       <c r="B91">
         <v>50196</v>
       </c>
       <c r="C91" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D91" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1026</v>
+        <v>1063</v>
       </c>
       <c r="G91" t="s">
-        <v>1027</v>
+        <v>1064</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51246</v>
       </c>
       <c r="B92">
         <v>50196</v>
       </c>
       <c r="C92" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D92" t="s">
-        <v>1028</v>
+        <v>1065</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1029</v>
+        <v>1066</v>
       </c>
       <c r="G92" t="s">
-        <v>1030</v>
+        <v>1067</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51511</v>
       </c>
       <c r="B93">
         <v>50129</v>
       </c>
       <c r="C93" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D93" t="s">
-        <v>1031</v>
+        <v>1068</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1032</v>
+        <v>1069</v>
       </c>
       <c r="G93" t="s">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51503</v>
       </c>
       <c r="B94">
         <v>50115</v>
       </c>
       <c r="C94" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D94" t="s">
-        <v>1034</v>
+        <v>1071</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1035</v>
+        <v>1072</v>
       </c>
       <c r="G94" t="s">
-        <v>1036</v>
+        <v>1073</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>2</v>
       </c>
       <c r="J94" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50850</v>
       </c>
       <c r="B95">
         <v>50191</v>
       </c>
       <c r="C95" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D95" t="s">
-        <v>1037</v>
+        <v>1074</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1038</v>
+        <v>1075</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95">
         <v>7</v>
       </c>
       <c r="J95" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51052</v>
       </c>
       <c r="B96">
         <v>50203</v>
       </c>
       <c r="C96" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="G96" t="s">
-        <v>1040</v>
+        <v>1077</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51484</v>
       </c>
       <c r="B97">
         <v>50125</v>
       </c>
       <c r="C97" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D97" t="s">
-        <v>1041</v>
+        <v>1078</v>
       </c>
       <c r="E97" t="s">
-        <v>1042</v>
+        <v>1079</v>
       </c>
       <c r="F97" t="s">
-        <v>1043</v>
+        <v>1080</v>
       </c>
       <c r="G97" t="s">
-        <v>1044</v>
+        <v>1081</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J97" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51483</v>
       </c>
       <c r="B98">
         <v>50125</v>
       </c>
       <c r="C98" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D98" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1046</v>
+        <v>1083</v>
       </c>
       <c r="G98" t="s">
-        <v>1047</v>
+        <v>1084</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51482</v>
       </c>
       <c r="B99">
         <v>50125</v>
       </c>
       <c r="C99" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D99" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1048</v>
+        <v>1085</v>
       </c>
       <c r="G99" t="s">
-        <v>1049</v>
+        <v>1086</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51481</v>
       </c>
       <c r="B100">
         <v>50125</v>
       </c>
       <c r="C100" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D100" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1050</v>
+        <v>1087</v>
       </c>
       <c r="G100" t="s">
-        <v>1051</v>
+        <v>1088</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>4</v>
       </c>
       <c r="J100" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51487</v>
       </c>
       <c r="B101">
         <v>50125</v>
       </c>
       <c r="C101" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D101" t="s">
-        <v>1052</v>
+        <v>1089</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1053</v>
+        <v>1090</v>
       </c>
       <c r="G101" t="s">
-        <v>1054</v>
+        <v>1091</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>2</v>
       </c>
       <c r="J101" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51486</v>
       </c>
       <c r="B102">
         <v>50125</v>
       </c>
       <c r="C102" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D102" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1055</v>
+        <v>1092</v>
       </c>
       <c r="G102" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51488</v>
       </c>
       <c r="B103">
         <v>50125</v>
       </c>
       <c r="C103" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D103" t="s">
-        <v>1057</v>
+        <v>1094</v>
       </c>
       <c r="E103" t="s">
-        <v>1058</v>
+        <v>1095</v>
       </c>
       <c r="F103" t="s">
-        <v>1059</v>
+        <v>1096</v>
       </c>
       <c r="G103" t="s">
-        <v>1060</v>
+        <v>1097</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J103" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51485</v>
       </c>
       <c r="B104">
         <v>50125</v>
       </c>
       <c r="C104" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D104" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="G104" t="s">
-        <v>1063</v>
+        <v>1100</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51427</v>
       </c>
       <c r="B105">
         <v>50110</v>
       </c>
       <c r="C105" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D105" t="s">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1065</v>
+        <v>1102</v>
       </c>
       <c r="G105" t="s">
-        <v>1066</v>
+        <v>1103</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>17</v>
       </c>
       <c r="J105" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51439</v>
       </c>
       <c r="B106">
         <v>50110</v>
       </c>
       <c r="C106" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D106" t="s">
-        <v>1067</v>
+        <v>1104</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="G106" t="s">
-        <v>1069</v>
+        <v>1106</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J106" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51059</v>
       </c>
       <c r="B107">
         <v>50088</v>
       </c>
       <c r="C107" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D107" t="s">
-        <v>1070</v>
+        <v>1107</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1071</v>
+        <v>1108</v>
       </c>
       <c r="G107" t="s">
-        <v>1072</v>
+        <v>1109</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>9</v>
       </c>
       <c r="J107" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51061</v>
       </c>
       <c r="B108">
         <v>50088</v>
       </c>
       <c r="C108" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D108" t="s">
-        <v>1073</v>
+        <v>1110</v>
       </c>
       <c r="E108" t="s">
-        <v>1074</v>
+        <v>1111</v>
       </c>
       <c r="F108" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G108" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="H108"/>
       <c r="I108">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J108" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51260</v>
       </c>
       <c r="B109">
         <v>50081</v>
       </c>
       <c r="C109" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D109" t="s">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="G109" t="s">
-        <v>1079</v>
+        <v>1116</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51221</v>
       </c>
       <c r="B110">
         <v>50198</v>
       </c>
       <c r="C110" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D110" t="s">
-        <v>1080</v>
+        <v>1117</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1081</v>
+        <v>1118</v>
       </c>
       <c r="G110" t="s">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>774</v>
+        <v>811</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>54605</v>
       </c>
       <c r="B111">
         <v>53106</v>
       </c>
       <c r="C111" t="s">
-        <v>1083</v>
+        <v>1120</v>
       </c>
       <c r="D111" t="s">
-        <v>1084</v>
+        <v>1121</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>1085</v>
+        <v>1122</v>
       </c>
       <c r="G111" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>1</v>
       </c>
       <c r="J111" t="s">
-        <v>1087</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51082</v>
       </c>
       <c r="B112">
         <v>49925</v>
       </c>
       <c r="C112" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D112" t="s">
-        <v>849</v>
+        <v>886</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1088</v>
+        <v>1125</v>
       </c>
       <c r="G112" t="s">
-        <v>1089</v>
+        <v>1126</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51355</v>
       </c>
       <c r="B113">
         <v>50107</v>
       </c>
       <c r="C113" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D113" t="s">
-        <v>1090</v>
+        <v>1127</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1091</v>
+        <v>1128</v>
       </c>
       <c r="G113" t="s">
-        <v>1092</v>
+        <v>1129</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>5</v>
       </c>
       <c r="J113" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51432</v>
       </c>
       <c r="B114">
         <v>50107</v>
       </c>
       <c r="C114" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D114" t="s">
-        <v>1093</v>
+        <v>1130</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1094</v>
+        <v>1131</v>
       </c>
       <c r="G114" t="s">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51259</v>
       </c>
       <c r="B115">
         <v>50081</v>
       </c>
       <c r="C115" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D115" t="s">
-        <v>1096</v>
+        <v>1133</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1097</v>
+        <v>1134</v>
       </c>
       <c r="G115" t="s">
-        <v>1098</v>
+        <v>1135</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51076</v>
       </c>
       <c r="B116">
         <v>49923</v>
       </c>
       <c r="C116" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D116" t="s">
-        <v>1099</v>
+        <v>1136</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1100</v>
+        <v>1137</v>
       </c>
       <c r="G116" t="s">
-        <v>1101</v>
+        <v>1138</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>2</v>
       </c>
       <c r="J116" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51078</v>
       </c>
       <c r="B117">
         <v>49923</v>
       </c>
       <c r="C117" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D117" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1103</v>
+        <v>1140</v>
       </c>
       <c r="G117" t="s">
-        <v>1104</v>
+        <v>1141</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>4</v>
       </c>
       <c r="J117" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51077</v>
       </c>
       <c r="B118">
         <v>49923</v>
       </c>
       <c r="C118" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D118" t="s">
-        <v>1105</v>
+        <v>1142</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1106</v>
+        <v>1143</v>
       </c>
       <c r="G118" t="s">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>50943</v>
       </c>
       <c r="B119">
         <v>50158</v>
       </c>
       <c r="C119" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D119" t="s">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="G119" t="s">
-        <v>1110</v>
+        <v>1147</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J119" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>50862</v>
       </c>
       <c r="B120">
         <v>50156</v>
       </c>
       <c r="C120" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D120" t="s">
-        <v>1111</v>
+        <v>1148</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1112</v>
+        <v>1149</v>
       </c>
       <c r="G120" t="s">
-        <v>1113</v>
+        <v>1150</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>8</v>
       </c>
       <c r="J120" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>54164</v>
       </c>
       <c r="B121">
         <v>53106</v>
       </c>
       <c r="C121" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D121" t="s">
-        <v>1114</v>
+        <v>1151</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="G121" t="s">
-        <v>1116</v>
+        <v>1153</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>138</v>
       </c>
       <c r="J121" t="s">
-        <v>1117</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51279</v>
       </c>
       <c r="B122">
         <v>50083</v>
       </c>
       <c r="C122" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D122" t="s">
-        <v>1118</v>
+        <v>1155</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1119</v>
+        <v>1156</v>
       </c>
       <c r="G122" t="s">
-        <v>1120</v>
+        <v>1157</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>2</v>
       </c>
       <c r="J122" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51277</v>
       </c>
       <c r="B123">
         <v>50083</v>
       </c>
       <c r="C123" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D123" t="s">
-        <v>1121</v>
+        <v>1158</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1122</v>
+        <v>1159</v>
       </c>
       <c r="G123" t="s">
-        <v>1123</v>
+        <v>1160</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>8</v>
       </c>
       <c r="J123" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51033</v>
       </c>
       <c r="B124">
         <v>50195</v>
       </c>
       <c r="C124" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D124" t="s">
-        <v>1124</v>
+        <v>1161</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1125</v>
+        <v>1162</v>
       </c>
       <c r="G124" t="s">
-        <v>1126</v>
+        <v>1163</v>
       </c>
       <c r="H124"/>
       <c r="I124">
         <v>1</v>
       </c>
       <c r="J124" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51032</v>
       </c>
       <c r="B125">
         <v>50195</v>
       </c>
       <c r="C125" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D125" t="s">
-        <v>1127</v>
+        <v>1164</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1128</v>
+        <v>1165</v>
       </c>
       <c r="G125" t="s">
-        <v>1129</v>
+        <v>1166</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51499</v>
       </c>
       <c r="B126">
         <v>50132</v>
       </c>
       <c r="C126" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D126" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1131</v>
+        <v>1168</v>
       </c>
       <c r="G126" t="s">
-        <v>1132</v>
+        <v>1169</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>2</v>
       </c>
       <c r="J126" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51306</v>
       </c>
       <c r="B127">
         <v>50182</v>
       </c>
       <c r="C127" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D127" t="s">
-        <v>1133</v>
+        <v>1170</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1134</v>
+        <v>1171</v>
       </c>
       <c r="G127" t="s">
-        <v>1135</v>
+        <v>1172</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51316</v>
       </c>
       <c r="B128">
         <v>50163</v>
       </c>
       <c r="C128" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D128" t="s">
-        <v>858</v>
+        <v>895</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1136</v>
+        <v>1173</v>
       </c>
       <c r="G128" t="s">
-        <v>1137</v>
+        <v>1174</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>13</v>
       </c>
       <c r="J128" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51208</v>
       </c>
       <c r="B129">
         <v>50080</v>
       </c>
       <c r="C129" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D129" t="s">
-        <v>1138</v>
+        <v>1175</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1139</v>
+        <v>1176</v>
       </c>
       <c r="G129" t="s">
-        <v>1140</v>
+        <v>1177</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>51300</v>
       </c>
       <c r="B130">
         <v>50080</v>
       </c>
       <c r="C130" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D130" t="s">
-        <v>1141</v>
+        <v>1178</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1142</v>
+        <v>1179</v>
       </c>
       <c r="G130" t="s">
-        <v>1143</v>
+        <v>1180</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>2</v>
       </c>
       <c r="J130" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>50856</v>
       </c>
       <c r="B131">
         <v>50183</v>
       </c>
       <c r="C131" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D131" t="s">
-        <v>1144</v>
+        <v>1181</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1145</v>
+        <v>1182</v>
       </c>
       <c r="G131" t="s">
-        <v>1146</v>
+        <v>1183</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>2</v>
       </c>
       <c r="J131" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51014</v>
       </c>
       <c r="B132">
         <v>50189</v>
       </c>
       <c r="C132" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D132" t="s">
-        <v>1147</v>
+        <v>1184</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1148</v>
+        <v>1185</v>
       </c>
       <c r="G132" t="s">
-        <v>1149</v>
+        <v>1186</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J132" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51425</v>
       </c>
       <c r="B133">
         <v>50189</v>
       </c>
       <c r="C133" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D133" t="s">
-        <v>1150</v>
+        <v>1187</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1151</v>
+        <v>1188</v>
       </c>
       <c r="G133" t="s">
-        <v>1152</v>
+        <v>1189</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>3</v>
       </c>
       <c r="J133" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>51281</v>
       </c>
       <c r="B134">
         <v>50083</v>
       </c>
       <c r="C134" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D134" t="s">
-        <v>1153</v>
+        <v>1190</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1154</v>
+        <v>1191</v>
       </c>
       <c r="G134" t="s">
-        <v>1155</v>
+        <v>1192</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>10</v>
       </c>
       <c r="J134" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50979</v>
       </c>
       <c r="B135">
         <v>50170</v>
       </c>
       <c r="C135" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D135" t="s">
-        <v>1156</v>
+        <v>1193</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="G135" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>4</v>
       </c>
       <c r="J135" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>51216</v>
       </c>
       <c r="B136">
         <v>50198</v>
       </c>
       <c r="C136" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D136" t="s">
-        <v>1159</v>
+        <v>1196</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1160</v>
+        <v>1197</v>
       </c>
       <c r="G136" t="s">
-        <v>1161</v>
+        <v>1198</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>3</v>
       </c>
       <c r="J136" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>51218</v>
       </c>
       <c r="B137">
         <v>50176</v>
       </c>
       <c r="C137" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D137" t="s">
-        <v>1159</v>
+        <v>1196</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1160</v>
+        <v>1197</v>
       </c>
       <c r="G137" t="s">
-        <v>1161</v>
+        <v>1198</v>
       </c>
       <c r="H137"/>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51315</v>
       </c>
       <c r="B138">
         <v>50165</v>
       </c>
       <c r="C138" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D138" t="s">
-        <v>1162</v>
+        <v>1199</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1163</v>
+        <v>1200</v>
       </c>
       <c r="G138" t="s">
-        <v>1164</v>
+        <v>1201</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>51079</v>
       </c>
       <c r="B139">
         <v>49923</v>
       </c>
       <c r="C139" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D139" t="s">
-        <v>1165</v>
+        <v>1202</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1166</v>
+        <v>1203</v>
       </c>
       <c r="G139" t="s">
-        <v>1167</v>
+        <v>1204</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51354</v>
       </c>
       <c r="B140">
         <v>50088</v>
       </c>
       <c r="C140" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D140" t="s">
-        <v>1168</v>
+        <v>1205</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1169</v>
+        <v>1206</v>
       </c>
       <c r="G140" t="s">
-        <v>1170</v>
+        <v>1207</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>6</v>
       </c>
       <c r="J140" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>51195</v>
       </c>
       <c r="B141">
         <v>50196</v>
       </c>
       <c r="C141" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D141" t="s">
-        <v>1171</v>
+        <v>1208</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1172</v>
+        <v>1209</v>
       </c>
       <c r="G141" t="s">
-        <v>1173</v>
+        <v>1210</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50988</v>
       </c>
       <c r="B142">
         <v>50171</v>
       </c>
       <c r="C142" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D142" t="s">
-        <v>1174</v>
+        <v>1211</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1175</v>
+        <v>1212</v>
       </c>
       <c r="G142" t="s">
-        <v>1176</v>
+        <v>1213</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50997</v>
       </c>
       <c r="B143">
         <v>50176</v>
       </c>
       <c r="C143" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D143" t="s">
-        <v>1177</v>
+        <v>1214</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1178</v>
+        <v>1215</v>
       </c>
       <c r="G143" t="s">
-        <v>1179</v>
+        <v>1216</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>4</v>
       </c>
       <c r="J143" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>50996</v>
       </c>
       <c r="B144">
         <v>50176</v>
       </c>
       <c r="C144" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D144" t="s">
-        <v>1180</v>
+        <v>1217</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1181</v>
+        <v>1218</v>
       </c>
       <c r="G144" t="s">
-        <v>1182</v>
+        <v>1219</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>3</v>
       </c>
       <c r="J144" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>50995</v>
       </c>
       <c r="B145">
         <v>50176</v>
       </c>
       <c r="C145" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D145" t="s">
-        <v>1183</v>
+        <v>1220</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1184</v>
+        <v>1221</v>
       </c>
       <c r="G145" t="s">
-        <v>1185</v>
+        <v>1222</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>2</v>
       </c>
       <c r="J145" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>51280</v>
       </c>
       <c r="B146">
         <v>50083</v>
       </c>
       <c r="C146" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="D146" t="s">
-        <v>1186</v>
+        <v>1223</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1187</v>
+        <v>1224</v>
       </c>
       <c r="G146" t="s">
-        <v>1188</v>
+        <v>1225</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>3</v>
       </c>
       <c r="J146" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51075</v>
       </c>
       <c r="B147">
         <v>49923</v>
       </c>
       <c r="C147" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D147" t="s">
-        <v>1189</v>
+        <v>1226</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1190</v>
+        <v>1227</v>
       </c>
       <c r="G147" t="s">
-        <v>1191</v>
+        <v>1228</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>1</v>
       </c>
       <c r="J147" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51384</v>
       </c>
       <c r="B148">
         <v>50095</v>
       </c>
       <c r="C148" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D148" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1192</v>
+        <v>1229</v>
       </c>
       <c r="G148" t="s">
-        <v>1193</v>
+        <v>1230</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>1</v>
       </c>
       <c r="J148" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51201</v>
       </c>
       <c r="B149">
         <v>50170</v>
       </c>
       <c r="C149" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1194</v>
+        <v>1231</v>
       </c>
       <c r="G149" t="s">
-        <v>1195</v>
+        <v>1232</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>51352</v>
       </c>
       <c r="B150">
         <v>50088</v>
       </c>
       <c r="C150" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="D150" t="s">
-        <v>1196</v>
+        <v>1233</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1197</v>
+        <v>1234</v>
       </c>
       <c r="G150" t="s">
-        <v>1198</v>
+        <v>1235</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>8</v>
       </c>
       <c r="J150" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>50860</v>
       </c>
       <c r="B151">
         <v>50191</v>
       </c>
       <c r="C151" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D151" t="s">
-        <v>1199</v>
+        <v>1236</v>
       </c>
       <c r="E151" t="s">
-        <v>1200</v>
+        <v>1237</v>
       </c>
       <c r="F151" t="s">
-        <v>1201</v>
+        <v>1238</v>
       </c>
       <c r="G151" t="s">
-        <v>1202</v>
+        <v>1239</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>257</v>
       </c>
       <c r="J151" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50953</v>
       </c>
       <c r="B152">
         <v>50164</v>
       </c>
       <c r="C152" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="D152" t="s">
-        <v>1203</v>
+        <v>1240</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1204</v>
+        <v>1241</v>
       </c>
       <c r="G152" t="s">
-        <v>1205</v>
+        <v>1242</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J152" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -16171,2169 +16599,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="M1" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="N1" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="O1" t="s">
-        <v>1692</v>
+        <v>1728</v>
       </c>
       <c r="P1" t="s">
-        <v>1697</v>
+        <v>1733</v>
       </c>
       <c r="Q1" t="s">
-        <v>1704</v>
+        <v>1741</v>
       </c>
       <c r="R1" t="s">
-        <v>1705</v>
+        <v>1742</v>
       </c>
       <c r="S1" t="s">
-        <v>1709</v>
+        <v>1746</v>
       </c>
       <c r="T1" t="s">
-        <v>1711</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1206</v>
+        <v>1243</v>
       </c>
       <c r="C2" t="s">
-        <v>1207</v>
+        <v>1244</v>
       </c>
       <c r="D2" t="s">
-        <v>1214</v>
+        <v>1250</v>
       </c>
       <c r="E2" t="s">
-        <v>1375</v>
+        <v>1411</v>
       </c>
       <c r="F2" t="s">
-        <v>1377</v>
+        <v>1413</v>
       </c>
       <c r="G2" t="s">
-        <v>1385</v>
+        <v>1421</v>
       </c>
       <c r="H2" t="s">
-        <v>1392</v>
+        <v>1428</v>
       </c>
       <c r="I2" t="s">
-        <v>1416</v>
+        <v>1452</v>
       </c>
       <c r="J2" t="s">
         <v>274</v>
       </c>
       <c r="K2" t="s">
-        <v>1505</v>
+        <v>1541</v>
       </c>
       <c r="L2" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="M2" t="s">
-        <v>1683</v>
+        <v>1719</v>
       </c>
       <c r="N2" t="s">
-        <v>1686</v>
+        <v>1722</v>
       </c>
       <c r="O2" t="s">
-        <v>1693</v>
+        <v>1729</v>
       </c>
       <c r="P2" t="s">
-        <v>1698</v>
+        <v>1734</v>
       </c>
       <c r="Q2" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="R2" t="s">
-        <v>898</v>
+        <v>935</v>
       </c>
       <c r="S2" t="s">
-        <v>1710</v>
+        <v>1747</v>
       </c>
       <c r="T2" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3" t="s">
-        <v>1215</v>
+        <v>1251</v>
       </c>
       <c r="E3" t="s">
         <v>207</v>
       </c>
       <c r="F3" t="s">
-        <v>1378</v>
+        <v>1414</v>
       </c>
       <c r="G3" t="s">
         <v>149</v>
       </c>
       <c r="H3" t="s">
-        <v>1393</v>
+        <v>1429</v>
       </c>
       <c r="I3" t="s">
-        <v>1417</v>
+        <v>1453</v>
       </c>
       <c r="J3" t="s">
-        <v>1449</v>
+        <v>1485</v>
       </c>
       <c r="K3" t="s">
         <v>369</v>
       </c>
       <c r="L3" t="s">
-        <v>1682</v>
+        <v>1718</v>
       </c>
       <c r="M3" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="N3" t="s">
-        <v>1687</v>
+        <v>1723</v>
       </c>
       <c r="O3" t="s">
-        <v>1694</v>
+        <v>1730</v>
       </c>
       <c r="P3" t="s">
-        <v>1699</v>
+        <v>1735</v>
       </c>
       <c r="Q3" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="R3" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="S3" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="T3" t="s">
-        <v>1712</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>374</v>
       </c>
       <c r="D4" t="s">
-        <v>1216</v>
+        <v>1252</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
-        <v>1379</v>
+        <v>1415</v>
       </c>
       <c r="G4" t="s">
         <v>138</v>
       </c>
       <c r="H4" t="s">
-        <v>1394</v>
+        <v>1430</v>
       </c>
       <c r="I4" t="s">
-        <v>1418</v>
+        <v>1454</v>
       </c>
       <c r="J4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K4" t="s">
-        <v>1506</v>
+        <v>1542</v>
       </c>
       <c r="M4" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="N4" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="O4" t="s">
-        <v>1695</v>
+        <v>1731</v>
       </c>
       <c r="P4" t="s">
-        <v>1700</v>
+        <v>1736</v>
       </c>
       <c r="Q4" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
       <c r="R4" t="s">
-        <v>1706</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1208</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1217</v>
+        <v>1253</v>
       </c>
       <c r="E5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F5" t="s">
         <v>60</v>
       </c>
       <c r="G5" t="s">
-        <v>1386</v>
+        <v>1422</v>
       </c>
       <c r="H5" t="s">
-        <v>1395</v>
+        <v>1431</v>
       </c>
       <c r="I5" t="s">
-        <v>1419</v>
+        <v>1455</v>
       </c>
       <c r="J5" t="s">
-        <v>1450</v>
+        <v>1486</v>
       </c>
       <c r="K5" t="s">
-        <v>1507</v>
+        <v>1543</v>
       </c>
       <c r="M5" t="s">
-        <v>1684</v>
+        <v>1720</v>
       </c>
       <c r="N5" t="s">
-        <v>1688</v>
+        <v>1724</v>
       </c>
       <c r="O5" t="s">
-        <v>1696</v>
+        <v>1732</v>
       </c>
       <c r="P5" t="s">
-        <v>1695</v>
+        <v>1731</v>
       </c>
       <c r="Q5" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="R5" t="s">
-        <v>795</v>
+        <v>832</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1209</v>
+        <v>1245</v>
       </c>
       <c r="D6" t="s">
-        <v>1218</v>
+        <v>1254</v>
       </c>
       <c r="E6" t="s">
-        <v>1376</v>
+        <v>1412</v>
       </c>
       <c r="F6" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G6" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="H6" t="s">
-        <v>1396</v>
+        <v>1432</v>
       </c>
       <c r="I6" t="s">
-        <v>1420</v>
+        <v>1456</v>
       </c>
       <c r="J6" t="s">
-        <v>1451</v>
+        <v>1487</v>
       </c>
       <c r="K6" t="s">
-        <v>1508</v>
+        <v>1544</v>
       </c>
       <c r="M6" t="s">
-        <v>1685</v>
+        <v>1721</v>
       </c>
       <c r="N6" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="P6" t="s">
-        <v>1701</v>
+        <v>1737</v>
       </c>
       <c r="Q6" t="s">
-        <v>622</v>
+        <v>654</v>
       </c>
       <c r="R6" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D7" t="s">
-        <v>1219</v>
+        <v>1255</v>
       </c>
       <c r="E7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F7" t="s">
-        <v>1380</v>
+        <v>1416</v>
       </c>
       <c r="G7" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="H7" t="s">
-        <v>1397</v>
+        <v>1433</v>
       </c>
       <c r="I7" t="s">
-        <v>1421</v>
+        <v>1457</v>
       </c>
       <c r="J7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K7" t="s">
         <v>1452</v>
       </c>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="N7" t="s">
-        <v>1689</v>
+        <v>1725</v>
       </c>
       <c r="P7" t="s">
-        <v>1702</v>
+        <v>1738</v>
       </c>
       <c r="R7" t="s">
-        <v>1707</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1210</v>
+        <v>1246</v>
       </c>
       <c r="D8" t="s">
-        <v>1220</v>
+        <v>1256</v>
       </c>
       <c r="F8" t="s">
-        <v>1381</v>
+        <v>1417</v>
       </c>
       <c r="G8" t="s">
-        <v>1389</v>
+        <v>1425</v>
       </c>
       <c r="H8" t="s">
-        <v>1398</v>
+        <v>1434</v>
       </c>
       <c r="I8" t="s">
-        <v>1422</v>
+        <v>1458</v>
       </c>
       <c r="J8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="K8" t="s">
         <v>1453</v>
       </c>
-      <c r="K8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>1690</v>
+        <v>1726</v>
       </c>
       <c r="P8" t="s">
-        <v>1703</v>
+        <v>1739</v>
       </c>
       <c r="R8" t="s">
-        <v>1708</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1211</v>
+        <v>1247</v>
       </c>
       <c r="D9" t="s">
-        <v>1221</v>
+        <v>1257</v>
       </c>
       <c r="F9" t="s">
-        <v>1382</v>
+        <v>1418</v>
       </c>
       <c r="G9" t="s">
-        <v>1390</v>
+        <v>1426</v>
       </c>
       <c r="H9" t="s">
-        <v>1399</v>
+        <v>1435</v>
       </c>
       <c r="I9" t="s">
-        <v>1423</v>
+        <v>1459</v>
       </c>
       <c r="J9" t="s">
-        <v>1454</v>
+        <v>1490</v>
       </c>
       <c r="K9" t="s">
-        <v>1509</v>
+        <v>1545</v>
       </c>
       <c r="N9" t="s">
         <v>99</v>
       </c>
+      <c r="P9" t="s">
+        <v>1740</v>
+      </c>
       <c r="R9" t="s">
-        <v>800</v>
+        <v>837</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1212</v>
+        <v>1248</v>
       </c>
       <c r="D10" t="s">
-        <v>1222</v>
+        <v>1258</v>
       </c>
       <c r="F10" t="s">
         <v>270</v>
       </c>
       <c r="G10" t="s">
-        <v>1391</v>
+        <v>1427</v>
       </c>
       <c r="H10" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I10" t="s">
-        <v>1424</v>
+        <v>1460</v>
       </c>
       <c r="J10" t="s">
-        <v>1455</v>
+        <v>1491</v>
       </c>
       <c r="K10" t="s">
-        <v>1510</v>
+        <v>1546</v>
       </c>
       <c r="N10" t="s">
-        <v>1691</v>
+        <v>1727</v>
       </c>
       <c r="R10" t="s">
-        <v>1083</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1213</v>
+        <v>1249</v>
       </c>
       <c r="D11" t="s">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="F11" t="s">
-        <v>1383</v>
+        <v>1419</v>
       </c>
       <c r="H11" t="s">
-        <v>1400</v>
+        <v>1436</v>
       </c>
       <c r="I11" t="s">
-        <v>1425</v>
+        <v>1461</v>
       </c>
       <c r="J11" t="s">
-        <v>1456</v>
+        <v>1492</v>
       </c>
       <c r="K11" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="R11" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1224</v>
+        <v>1260</v>
       </c>
       <c r="F12" t="s">
-        <v>1384</v>
+        <v>1420</v>
       </c>
       <c r="H12" t="s">
         <v>139</v>
       </c>
       <c r="I12" t="s">
         <v>149</v>
       </c>
       <c r="J12" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K12" t="s">
-        <v>1512</v>
+        <v>1548</v>
       </c>
       <c r="R12" t="s">
-        <v>804</v>
+        <v>841</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="H13" t="s">
-        <v>1401</v>
+        <v>1437</v>
       </c>
       <c r="I13" t="s">
-        <v>1426</v>
+        <v>1462</v>
       </c>
       <c r="J13" t="s">
-        <v>1457</v>
+        <v>1493</v>
       </c>
       <c r="K13" t="s">
-        <v>1513</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="H14" t="s">
-        <v>1402</v>
+        <v>1438</v>
       </c>
       <c r="I14" t="s">
-        <v>1427</v>
+        <v>1463</v>
       </c>
       <c r="J14" t="s">
-        <v>1458</v>
+        <v>1494</v>
       </c>
       <c r="K14" t="s">
-        <v>1514</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1227</v>
+        <v>1263</v>
       </c>
       <c r="H15" t="s">
-        <v>1403</v>
+        <v>1439</v>
       </c>
       <c r="I15" t="s">
-        <v>1428</v>
+        <v>1464</v>
       </c>
       <c r="J15" t="s">
-        <v>1459</v>
+        <v>1495</v>
       </c>
       <c r="K15" t="s">
-        <v>1515</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1228</v>
+        <v>1264</v>
       </c>
       <c r="H16" t="s">
-        <v>1404</v>
+        <v>1440</v>
       </c>
       <c r="I16" t="s">
         <v>198</v>
       </c>
       <c r="J16" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="K16" t="s">
-        <v>1516</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1229</v>
+        <v>1265</v>
       </c>
       <c r="H17" t="s">
-        <v>1405</v>
+        <v>1441</v>
       </c>
       <c r="I17" t="s">
-        <v>1429</v>
+        <v>1465</v>
       </c>
       <c r="J17" t="s">
-        <v>1460</v>
+        <v>1496</v>
       </c>
       <c r="K17" t="s">
-        <v>1419</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1230</v>
+        <v>1266</v>
       </c>
       <c r="H18" t="s">
-        <v>1406</v>
+        <v>1442</v>
       </c>
       <c r="I18" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J18" t="s">
-        <v>1461</v>
+        <v>1497</v>
       </c>
       <c r="K18" t="s">
-        <v>1517</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1231</v>
+        <v>1267</v>
       </c>
       <c r="H19" t="s">
-        <v>1407</v>
+        <v>1443</v>
       </c>
       <c r="I19" t="s">
-        <v>1430</v>
+        <v>1466</v>
       </c>
       <c r="J19" t="s">
-        <v>1462</v>
+        <v>1498</v>
       </c>
       <c r="K19" t="s">
-        <v>1518</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1232</v>
+        <v>1268</v>
       </c>
       <c r="H20" t="s">
-        <v>1408</v>
+        <v>1444</v>
       </c>
       <c r="I20" t="s">
-        <v>1431</v>
+        <v>1467</v>
       </c>
       <c r="J20" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="K20" t="s">
-        <v>1519</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1233</v>
+        <v>1269</v>
       </c>
       <c r="H21" t="s">
-        <v>1409</v>
+        <v>1445</v>
       </c>
       <c r="I21" t="s">
-        <v>1432</v>
+        <v>1468</v>
       </c>
       <c r="J21" t="s">
-        <v>1464</v>
+        <v>1500</v>
       </c>
       <c r="K21" t="s">
-        <v>1520</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1234</v>
+        <v>1270</v>
       </c>
       <c r="H22" t="s">
-        <v>1410</v>
+        <v>1446</v>
       </c>
       <c r="I22" t="s">
-        <v>1433</v>
+        <v>1469</v>
       </c>
       <c r="J22" t="s">
-        <v>1465</v>
+        <v>1501</v>
       </c>
       <c r="K22" t="s">
-        <v>1521</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1235</v>
+        <v>1271</v>
       </c>
       <c r="H23" t="s">
-        <v>1411</v>
+        <v>1447</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1466</v>
+        <v>1502</v>
       </c>
       <c r="K23" t="s">
-        <v>1522</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1236</v>
+        <v>1272</v>
       </c>
       <c r="H24" t="s">
-        <v>1412</v>
+        <v>1448</v>
       </c>
       <c r="I24" t="s">
-        <v>1434</v>
+        <v>1470</v>
       </c>
       <c r="J24" t="s">
-        <v>1467</v>
+        <v>1503</v>
       </c>
       <c r="K24" t="s">
-        <v>1523</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1237</v>
+        <v>1273</v>
       </c>
       <c r="H25" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="I25" t="s">
-        <v>1435</v>
+        <v>1471</v>
       </c>
       <c r="J25" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="K25" t="s">
-        <v>1524</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1238</v>
+        <v>1274</v>
       </c>
       <c r="H26" t="s">
-        <v>1413</v>
+        <v>1449</v>
       </c>
       <c r="I26" t="s">
-        <v>1436</v>
+        <v>1472</v>
       </c>
       <c r="J26" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="K26" t="s">
-        <v>1525</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1239</v>
+        <v>1275</v>
       </c>
       <c r="H27" t="s">
-        <v>1414</v>
+        <v>1450</v>
       </c>
       <c r="I27" t="s">
-        <v>1437</v>
+        <v>1473</v>
       </c>
       <c r="J27" t="s">
-        <v>1470</v>
+        <v>1506</v>
       </c>
       <c r="K27" t="s">
-        <v>1526</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1240</v>
+        <v>1276</v>
       </c>
       <c r="H28" t="s">
-        <v>1415</v>
+        <v>1451</v>
       </c>
       <c r="I28" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="J28" t="s">
-        <v>1471</v>
+        <v>1507</v>
       </c>
       <c r="K28" t="s">
-        <v>1527</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1241</v>
+        <v>1277</v>
       </c>
       <c r="I29" t="s">
-        <v>1438</v>
+        <v>1474</v>
       </c>
       <c r="J29" t="s">
-        <v>1472</v>
+        <v>1508</v>
       </c>
       <c r="K29" t="s">
-        <v>1528</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1242</v>
+        <v>1278</v>
       </c>
       <c r="I30" t="s">
-        <v>1439</v>
+        <v>1475</v>
       </c>
       <c r="J30" t="s">
-        <v>1473</v>
+        <v>1509</v>
       </c>
       <c r="K30" t="s">
-        <v>1529</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1243</v>
+        <v>1279</v>
       </c>
       <c r="I31" t="s">
-        <v>1440</v>
+        <v>1476</v>
       </c>
       <c r="J31" t="s">
-        <v>1474</v>
+        <v>1510</v>
       </c>
       <c r="K31" t="s">
-        <v>1530</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1244</v>
+        <v>1280</v>
       </c>
       <c r="I32" t="s">
-        <v>1441</v>
+        <v>1477</v>
       </c>
       <c r="J32" t="s">
-        <v>1475</v>
+        <v>1511</v>
       </c>
       <c r="K32" t="s">
-        <v>1531</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1245</v>
+        <v>1281</v>
       </c>
       <c r="I33" t="s">
-        <v>1442</v>
+        <v>1478</v>
       </c>
       <c r="J33" t="s">
-        <v>1476</v>
+        <v>1512</v>
       </c>
       <c r="K33" t="s">
-        <v>1532</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1246</v>
+        <v>1282</v>
       </c>
       <c r="I34" t="s">
-        <v>1443</v>
+        <v>1479</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1533</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1247</v>
+        <v>1283</v>
       </c>
       <c r="I35" t="s">
-        <v>1444</v>
+        <v>1480</v>
       </c>
       <c r="J35" t="s">
-        <v>1477</v>
+        <v>1513</v>
       </c>
       <c r="K35" t="s">
-        <v>1534</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1248</v>
+        <v>1284</v>
       </c>
       <c r="I36" t="s">
         <v>68</v>
       </c>
       <c r="J36" t="s">
-        <v>1478</v>
+        <v>1514</v>
       </c>
       <c r="K36" t="s">
-        <v>1535</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1249</v>
+        <v>1285</v>
       </c>
       <c r="I37" t="s">
-        <v>1445</v>
+        <v>1481</v>
       </c>
       <c r="J37" t="s">
-        <v>1479</v>
+        <v>1515</v>
       </c>
       <c r="K37" t="s">
-        <v>1536</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1250</v>
+        <v>1286</v>
       </c>
       <c r="I38" t="s">
-        <v>1446</v>
+        <v>1482</v>
       </c>
       <c r="J38" t="s">
-        <v>1480</v>
+        <v>1516</v>
       </c>
       <c r="K38" t="s">
-        <v>1537</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1251</v>
+        <v>1287</v>
       </c>
       <c r="I39" t="s">
-        <v>1447</v>
+        <v>1483</v>
       </c>
       <c r="J39" t="s">
-        <v>1481</v>
+        <v>1517</v>
       </c>
       <c r="K39" t="s">
-        <v>1538</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1252</v>
+        <v>1288</v>
       </c>
       <c r="I40" t="s">
-        <v>1390</v>
+        <v>1426</v>
       </c>
       <c r="J40" t="s">
-        <v>1482</v>
+        <v>1518</v>
       </c>
       <c r="K40" t="s">
-        <v>1539</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1253</v>
+        <v>1289</v>
       </c>
       <c r="I41" t="s">
-        <v>1448</v>
+        <v>1484</v>
       </c>
       <c r="J41" t="s">
-        <v>1483</v>
+        <v>1519</v>
       </c>
       <c r="K41" t="s">
-        <v>1540</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1254</v>
+        <v>1290</v>
       </c>
       <c r="J42" t="s">
-        <v>1484</v>
+        <v>1520</v>
       </c>
       <c r="K42" t="s">
-        <v>1541</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1255</v>
+        <v>1291</v>
       </c>
       <c r="J43" t="s">
-        <v>1485</v>
+        <v>1521</v>
       </c>
       <c r="K43" t="s">
-        <v>1542</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1256</v>
+        <v>1292</v>
       </c>
       <c r="J44" t="s">
-        <v>1486</v>
+        <v>1522</v>
       </c>
       <c r="K44" t="s">
-        <v>1543</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1257</v>
+        <v>1293</v>
       </c>
       <c r="J45" t="s">
-        <v>1487</v>
+        <v>1523</v>
       </c>
       <c r="K45" t="s">
-        <v>1544</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1258</v>
+        <v>1294</v>
       </c>
       <c r="J46" t="s">
-        <v>1488</v>
+        <v>1524</v>
       </c>
       <c r="K46" t="s">
-        <v>1545</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1259</v>
+        <v>1295</v>
       </c>
       <c r="J47" t="s">
-        <v>1489</v>
+        <v>1525</v>
       </c>
       <c r="K47" t="s">
-        <v>1546</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1260</v>
+        <v>1296</v>
       </c>
       <c r="J48" t="s">
-        <v>1490</v>
+        <v>1526</v>
       </c>
       <c r="K48" t="s">
-        <v>1547</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1261</v>
+        <v>1297</v>
       </c>
       <c r="J49" t="s">
-        <v>1491</v>
+        <v>1527</v>
       </c>
       <c r="K49" t="s">
-        <v>1548</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1262</v>
+        <v>1298</v>
       </c>
       <c r="J50" t="s">
-        <v>1492</v>
+        <v>1528</v>
       </c>
       <c r="K50" t="s">
-        <v>1549</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1263</v>
+        <v>1299</v>
       </c>
       <c r="J51" t="s">
-        <v>1493</v>
+        <v>1529</v>
       </c>
       <c r="K51" t="s">
-        <v>1550</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1264</v>
+        <v>1300</v>
       </c>
       <c r="J52" t="s">
-        <v>1494</v>
+        <v>1530</v>
       </c>
       <c r="K52" t="s">
-        <v>1551</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1265</v>
+        <v>1301</v>
       </c>
       <c r="J53" t="s">
-        <v>1495</v>
+        <v>1531</v>
       </c>
       <c r="K53" t="s">
-        <v>1552</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1266</v>
+        <v>1302</v>
       </c>
       <c r="J54" t="s">
-        <v>1496</v>
+        <v>1532</v>
       </c>
       <c r="K54" t="s">
-        <v>1553</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1267</v>
+        <v>1303</v>
       </c>
       <c r="J55" t="s">
-        <v>1497</v>
+        <v>1533</v>
       </c>
       <c r="K55" t="s">
-        <v>1554</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1268</v>
+        <v>1304</v>
       </c>
       <c r="J56" t="s">
-        <v>1498</v>
+        <v>1534</v>
       </c>
       <c r="K56" t="s">
-        <v>1426</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1269</v>
+        <v>1305</v>
       </c>
       <c r="J57" t="s">
-        <v>1499</v>
+        <v>1535</v>
       </c>
       <c r="K57" t="s">
-        <v>1555</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1270</v>
+        <v>1306</v>
       </c>
       <c r="J58" t="s">
         <v>69</v>
       </c>
       <c r="K58" t="s">
-        <v>1556</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1271</v>
+        <v>1307</v>
       </c>
       <c r="J59" t="s">
-        <v>1500</v>
+        <v>1536</v>
       </c>
       <c r="K59" t="s">
-        <v>1557</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1272</v>
+        <v>1308</v>
       </c>
       <c r="J60" t="s">
-        <v>1501</v>
+        <v>1537</v>
       </c>
       <c r="K60" t="s">
-        <v>1558</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1273</v>
+        <v>1309</v>
       </c>
       <c r="J61" t="s">
-        <v>1502</v>
+        <v>1538</v>
       </c>
       <c r="K61" t="s">
-        <v>1559</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1274</v>
+        <v>1310</v>
       </c>
       <c r="J62" t="s">
-        <v>1503</v>
+        <v>1539</v>
       </c>
       <c r="K62" t="s">
-        <v>1560</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1275</v>
+        <v>1311</v>
       </c>
       <c r="J63" t="s">
-        <v>1504</v>
+        <v>1540</v>
       </c>
       <c r="K63" t="s">
-        <v>1428</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1276</v>
+        <v>1312</v>
       </c>
       <c r="J64" t="s">
         <v>83</v>
       </c>
       <c r="K64" t="s">
-        <v>1561</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1277</v>
+        <v>1313</v>
       </c>
       <c r="K65" t="s">
-        <v>1562</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1278</v>
+        <v>1314</v>
       </c>
       <c r="K66" t="s">
-        <v>1563</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1279</v>
+        <v>1315</v>
       </c>
       <c r="K67" t="s">
-        <v>1564</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1280</v>
+        <v>1316</v>
       </c>
       <c r="K68" t="s">
-        <v>1565</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1281</v>
+        <v>1317</v>
       </c>
       <c r="K69" t="s">
-        <v>1566</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1282</v>
+        <v>1318</v>
       </c>
       <c r="K70" t="s">
-        <v>1567</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1283</v>
+        <v>1319</v>
       </c>
       <c r="K71" t="s">
-        <v>1568</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1284</v>
+        <v>1320</v>
       </c>
       <c r="K72" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1285</v>
+        <v>1321</v>
       </c>
       <c r="K73" t="s">
-        <v>1570</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1286</v>
+        <v>1322</v>
       </c>
       <c r="K74" t="s">
-        <v>1571</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1287</v>
+        <v>1323</v>
       </c>
       <c r="K75" t="s">
-        <v>1572</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1288</v>
+        <v>1324</v>
       </c>
       <c r="K76" t="s">
-        <v>1573</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1289</v>
+        <v>1325</v>
       </c>
       <c r="K77" t="s">
-        <v>1574</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1290</v>
+        <v>1326</v>
       </c>
       <c r="K78" t="s">
-        <v>1575</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1291</v>
+        <v>1327</v>
       </c>
       <c r="K79" t="s">
-        <v>1576</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1292</v>
+        <v>1328</v>
       </c>
       <c r="K80" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1293</v>
+        <v>1329</v>
       </c>
       <c r="K81" t="s">
-        <v>1578</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1294</v>
+        <v>1330</v>
       </c>
       <c r="K82" t="s">
-        <v>1579</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1295</v>
+        <v>1331</v>
       </c>
       <c r="K83" t="s">
-        <v>1580</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1296</v>
+        <v>1332</v>
       </c>
       <c r="K84" t="s">
-        <v>1581</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1297</v>
+        <v>1333</v>
       </c>
       <c r="K85" t="s">
-        <v>1433</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1298</v>
+        <v>1334</v>
       </c>
       <c r="K86" t="s">
-        <v>1582</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1299</v>
+        <v>1335</v>
       </c>
       <c r="K87" t="s">
-        <v>1583</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1300</v>
+        <v>1336</v>
       </c>
       <c r="K88" t="s">
-        <v>1584</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1301</v>
+        <v>1337</v>
       </c>
       <c r="K89" t="s">
-        <v>1585</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1302</v>
+        <v>1338</v>
       </c>
       <c r="K90" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1303</v>
+        <v>1339</v>
       </c>
       <c r="K91" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1304</v>
+        <v>1340</v>
       </c>
       <c r="K92" t="s">
-        <v>1587</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1305</v>
+        <v>1341</v>
       </c>
       <c r="K93" t="s">
-        <v>1588</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1306</v>
+        <v>1342</v>
       </c>
       <c r="K94" t="s">
-        <v>1589</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1307</v>
+        <v>1343</v>
       </c>
       <c r="K95" t="s">
-        <v>1435</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1308</v>
+        <v>1344</v>
       </c>
       <c r="K96" t="s">
-        <v>1590</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1309</v>
+        <v>1345</v>
       </c>
       <c r="K97" t="s">
-        <v>1591</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1310</v>
+        <v>1346</v>
       </c>
       <c r="K98" t="s">
-        <v>1592</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1311</v>
+        <v>1347</v>
       </c>
       <c r="K99" t="s">
-        <v>1593</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1312</v>
+        <v>1348</v>
       </c>
       <c r="K100" t="s">
-        <v>1594</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1313</v>
+        <v>1349</v>
       </c>
       <c r="K101" t="s">
-        <v>1595</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1314</v>
+        <v>1350</v>
       </c>
       <c r="K102" t="s">
-        <v>1596</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1315</v>
+        <v>1351</v>
       </c>
       <c r="K103" t="s">
-        <v>1597</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1316</v>
+        <v>1352</v>
       </c>
       <c r="K104" t="s">
-        <v>1598</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1317</v>
+        <v>1353</v>
       </c>
       <c r="K105" t="s">
-        <v>1599</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1318</v>
+        <v>1354</v>
       </c>
       <c r="K106" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1319</v>
+        <v>1355</v>
       </c>
       <c r="K107" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1320</v>
+        <v>1356</v>
       </c>
       <c r="K108" t="s">
-        <v>1602</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1321</v>
+        <v>1357</v>
       </c>
       <c r="K109" t="s">
-        <v>1603</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1322</v>
+        <v>1358</v>
       </c>
       <c r="K110" t="s">
-        <v>1604</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1323</v>
+        <v>1359</v>
       </c>
       <c r="K111" t="s">
-        <v>1605</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1324</v>
+        <v>1360</v>
       </c>
       <c r="K112" t="s">
-        <v>1606</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1325</v>
+        <v>1361</v>
       </c>
       <c r="K113" t="s">
-        <v>1607</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1326</v>
+        <v>1362</v>
       </c>
       <c r="K114" t="s">
-        <v>1608</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1327</v>
+        <v>1363</v>
       </c>
       <c r="K115" t="s">
-        <v>1609</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1328</v>
+        <v>1364</v>
       </c>
       <c r="K116" t="s">
-        <v>1610</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1329</v>
+        <v>1365</v>
       </c>
       <c r="K117" t="s">
-        <v>1611</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1330</v>
+        <v>1366</v>
       </c>
       <c r="K118" t="s">
-        <v>1612</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1331</v>
+        <v>1367</v>
       </c>
       <c r="K119" t="s">
-        <v>1613</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1332</v>
+        <v>1368</v>
       </c>
       <c r="K120" t="s">
-        <v>1614</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1333</v>
+        <v>1369</v>
       </c>
       <c r="K121" t="s">
-        <v>1615</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1334</v>
+        <v>1370</v>
       </c>
       <c r="K122" t="s">
-        <v>1616</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1335</v>
+        <v>1371</v>
       </c>
       <c r="K123" t="s">
-        <v>1617</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1336</v>
+        <v>1372</v>
       </c>
       <c r="K124" t="s">
-        <v>1618</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1337</v>
+        <v>1373</v>
       </c>
       <c r="K125" t="s">
-        <v>1406</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1338</v>
+        <v>1374</v>
       </c>
       <c r="K126" t="s">
-        <v>1619</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1339</v>
+        <v>1375</v>
       </c>
       <c r="K127" t="s">
-        <v>1620</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1340</v>
+        <v>1376</v>
       </c>
       <c r="K128" t="s">
-        <v>1621</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1341</v>
+        <v>1377</v>
       </c>
       <c r="K129" t="s">
-        <v>1622</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1342</v>
+        <v>1378</v>
       </c>
       <c r="K130" t="s">
-        <v>1623</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1343</v>
+        <v>1379</v>
       </c>
       <c r="K131" t="s">
-        <v>1624</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1344</v>
+        <v>1380</v>
       </c>
       <c r="K132" t="s">
-        <v>1625</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1345</v>
+        <v>1381</v>
       </c>
       <c r="K133" t="s">
-        <v>1626</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1346</v>
+        <v>1382</v>
       </c>
       <c r="K134" t="s">
-        <v>1627</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1347</v>
+        <v>1383</v>
       </c>
       <c r="K135" t="s">
-        <v>1628</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1348</v>
+        <v>1384</v>
       </c>
       <c r="K136" t="s">
-        <v>1629</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1349</v>
+        <v>1385</v>
       </c>
       <c r="K137" t="s">
-        <v>1630</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1350</v>
+        <v>1386</v>
       </c>
       <c r="K138" t="s">
-        <v>1439</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1351</v>
+        <v>1387</v>
       </c>
       <c r="K139" t="s">
-        <v>1631</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1352</v>
+        <v>1388</v>
       </c>
       <c r="K140" t="s">
-        <v>1632</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1353</v>
+        <v>1389</v>
       </c>
       <c r="K141" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1354</v>
+        <v>1390</v>
       </c>
       <c r="K142" t="s">
-        <v>1634</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1355</v>
+        <v>1391</v>
       </c>
       <c r="K143" t="s">
-        <v>1635</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
       <c r="K144" t="s">
-        <v>1636</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1357</v>
+        <v>1393</v>
       </c>
       <c r="K145" t="s">
-        <v>1637</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1358</v>
+        <v>1394</v>
       </c>
       <c r="K146" t="s">
-        <v>1638</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1359</v>
+        <v>1395</v>
       </c>
       <c r="K147" t="s">
-        <v>1639</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1360</v>
+        <v>1396</v>
       </c>
       <c r="K148" t="s">
-        <v>1640</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1361</v>
+        <v>1397</v>
       </c>
       <c r="K149" t="s">
-        <v>1641</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1362</v>
+        <v>1398</v>
       </c>
       <c r="K150" t="s">
-        <v>1642</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1363</v>
+        <v>1399</v>
       </c>
       <c r="K151" t="s">
-        <v>1643</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1364</v>
+        <v>1400</v>
       </c>
       <c r="K152" t="s">
-        <v>1644</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1365</v>
+        <v>1401</v>
       </c>
       <c r="K153" t="s">
-        <v>1645</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1366</v>
+        <v>1402</v>
       </c>
       <c r="K154" t="s">
-        <v>1646</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1367</v>
+        <v>1403</v>
       </c>
       <c r="K155" t="s">
-        <v>1647</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1368</v>
+        <v>1404</v>
       </c>
       <c r="K156" t="s">
-        <v>1648</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1369</v>
+        <v>1405</v>
       </c>
       <c r="K157" t="s">
-        <v>1649</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1370</v>
+        <v>1406</v>
       </c>
       <c r="K158" t="s">
-        <v>1650</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1371</v>
+        <v>1407</v>
       </c>
       <c r="K159" t="s">
-        <v>1651</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1372</v>
+        <v>1408</v>
       </c>
       <c r="K160" t="s">
-        <v>1652</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1373</v>
+        <v>1409</v>
       </c>
       <c r="K161" t="s">
-        <v>1653</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1374</v>
+        <v>1410</v>
       </c>
       <c r="K162" t="s">
-        <v>1654</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1655</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1656</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1657</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1658</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1659</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1660</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1661</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1662</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1663</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1664</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1665</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1666</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1667</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1668</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1413</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1671</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1672</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1673</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1674</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1675</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1415</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1676</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1677</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1678</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1679</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1680</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1681</v>
+        <v>1717</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">