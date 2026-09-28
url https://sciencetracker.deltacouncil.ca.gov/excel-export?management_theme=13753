--- v1 (2026-07-01)
+++ v2 (2026-09-28)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1775">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-30 11:45:41pm</t>
+    <t>2026-09-28 04:55:45am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13753</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13753"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Next Generation Multi-Hazard Levee Risk Assessment</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>University of California - Los Angeles [UCLA]</t>
   </si>
   <si>
     <t>Bachand and Associates; Hydrofocus Inc.; Resource Management Associates [RMA]; Lawrence Berkeley National Laboratory [LBNL]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;In June 2004, a 350-foot levee section gave way west of Stockton, flooding crops and more than a dozen homes, and challenging state officials to protect the state's water supply. What is the risk of that happening again somewhere in the Delta? In light of agricultural fields sinking, the sea level rising, more frequent and severe floods occurring, and earthquakes looming, improvements are estimated to cost $3.8 - $4.3 billion over the next few decades. This study combines 3-D representations with information on the levee's structure to analyze how different levees respond to floods, sea level rise, and earthquakes. State officials released the last Delta Risk Management Strategy a decade ago. Since then, scientists have collected significant amounts of data and have developed new procedures to compute the risk of failure. This work will produce new Delta-wide data sets important for characterizing the hazards coming from floods and earthquakes. It will also develop the best method to conduct levee hazard assessments. Applying this new method will ensure wise investments and effective threat mitigation Delta-wide.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2019;2020;2021;2022</t>
   </si>
   <si>
     <t>Synthesis</t>
@@ -1196,66 +1196,69 @@
   <si>
     <t>National Agricultural Statistics Service [NASS]</t>
   </si>
   <si>
     <t>"US Department of Agriculture (USDA), National Agricultural Statistics Service (NASS) collects and provides timely, accurate, and useful statistical information in service to US agriculture. The Spatial Analysis Research Section (SARS) within the Research and Development Division of NASS has produced a yearly Cropland Data Layer (CDL) product based on mid-resolution satellite data and high quality ground truth since 1997. This agricultural geospatial data is a crop and other specific land cover classification encompassing the entire contiguous United States. It provides geo-referenced, high accuracy, 30 or 56 m resolution, crop specific cropland land cover information. This product has been extensively used by policy and decision makers, scientists, researchers, educators, and farm producers for land cover monitoring, agricultural sustainability, crop acreage and yield estimation,disaster assessment, bioenergy crop inventory, food security policy, environmental assessment, carbon accounting, and other research interests that are of vital importance to American agriculture and its economy."</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50203</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Large and small-scale sediment dynamics during (after) the drought</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
     <t>Turbidity plays a key role in Delta aquatic ecosystems, where suspended sediment can limit light for phytoplankton growth, transport contaminants, provide protection from predation for many fish species, and contribute to natural sediment recovery in shallow water habitats. The impact of drought conditions on water quality and ecological health is not well studied in estuarine systems, and more information is needed to manage the impacts of California’s drought and recovery in the Delta.
 This project will examine the effects of drought conditions on turbidity, particularly the interplay between estuarine turbulence, suspended sediment flocculation (particle aggregation), and in-water light levels. Information from this project will contribute fundamental knowledge on flocculation dynamics, help identify critical points for turbidity control during drought, and improve modeling and predictions of sediment transport within the Delta.</t>
   </si>
   <si>
     <t>April 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53396</t>
   </si>
   <si>
     <t>Perceptions of risk and management of the Delta levee system</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
@@ -1283,83 +1286,83 @@
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53486</t>
   </si>
   <si>
     <t>Suisun Landscapes: historical ecology, functional metrics,  and community priorities for landscape planning</t>
   </si>
   <si>
     <t>Suisun Resource Conservation District</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt;To support management planning in Suisun Marsh, this project is developing a body of science and tools to understand past, present, and potential future changes to the Marsh’s ecological patterns, processes, and functions. This project builds on SFEI’s prior work in the Delta, extending historical ecology mapping, landscape change studies, and the&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;a href="https://www.sfei.org/projects/landscape-scenario-planning-tool" style="text-decoration:none"&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; Landscape Scenario Planning Tool&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; to cover Suisun's historical and present-day landscapes. Through spatially explicit representations of the historical function and condition of the marsh and analyses of landscape metrics, this project is evaluating changes over time in landscape support for ecosystem functions and services in Suisun. In order to incorporate diverse perspectives into planning resources, project activities include engagement with local tribes and community members to understand community interests, priorities, and uses of the Marsh. Findings will be shared through a report and article for both technical and general audiences, and spatial analyses and data layers will be made available through the Landscape Scenario Planning Tool.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Delta Landscapes Project; Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>2021;2022;2023;2024</t>
   </si>
   <si>
+    <t>Targeted foundational research</t>
+  </si>
+  <si>
     <t>Delta as Place; Environmental conditions; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Wetlands</t>
   </si>
   <si>
     <t>Biological resource use; Environmental conditions; Habitat changes; Land use and human activities; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Habitat; Landscape change; Nature-based solutions; Wetlands</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54151</t>
   </si>
   <si>
     <t>FutureTracts: Leveraging Agent-Based Models to Forecast Land Use Changes in California's Central Valley</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The proposed project is driven by the need to understand how land use has changed historically in California's Central Valley due to various drivers including environmental changes and socio-economic developments. Given the region's dependency on agriculture and its vulnerability to climate change—marked by shifts in precipitation patterns and water availability—it's crucial to model these dynamics accurately to forecast future conditions and plan effectively. Using Agent-Based Modeling (ABM) provides a sophisticated means to dissect past interactions between land use and environmental factors at a granular level. This historical understanding is pivotal as it sets the stage for projecting future scenarios. Additionally, the integration of future hydrology data generated from the CalSim3 model and socio-economic scenarios allows for a comprehensive analysis of potential future states. This analysis aims to explore strategic land use modifications that can meet future socio-economic goals under varying water availability scenarios.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;This research supports several key science actions, making it highly relevant to current policy discussions. It provides actionable insights into large-scale experiments (Science Action 1C), assesses the impact of climate on ecosystems (Science Action 6A), and explores water allocation strategies (Science Action 6E), thereby equipping policymakers and stakeholders with the necessary tools for informed decision-making. These decisions are crucial for maintaining ecological flows and ensuring the longterm viability of both the agricultural sector and the natural ecosystems upon which they depend.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026;2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Land use and human activities; Social science; Weather and climate</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...; 6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...; 6E. Predict and test how water allocation and supply decisions, and ecological flow scenarios should change under projected climate change to maintain habitat conditions, access...</t>
   </si>
   <si>
     <t>February 6, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54204</t>
   </si>
   <si>
     <t>Improving subsidence and carbon emissions modeling</t>
   </si>
   <si>
     <t>Hydrofocus Inc.</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy; California Institute of Technology Jet Propulsion Laboratory; University of California - Berkeley [UC Berkeley]; The Nature Conservancy; Metropolitan Water District of Southern California; Suisun Resource Conservation District</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;On-going subsidence of organic soils threatens the physical structure of the Delta, its central role in the state’s water system, many diverse species that depend on it, and threatens future agricultural production. Knowledge of baseline emissions and subsidence rates is important for developing alternative land use scenarios for maximizing benefits for sequestering carbon, reducing or reversing subsidence, providing income for landowners via the carbon market, and reducing flood risk.&amp;nbsp;This project will gather, process, and analyze recent data in the Delta for land-surface elevation changes, greenhouse gas fluxes measured by eddy covariance and gas chambers, soil organic matter content, depth-to-groundwater, and soil organic thickness. These data will be used to update and calibrate the SUBCALC model and refine model inputs to improve the model’s ability to simulate subsidence and CO2 emissions. Collaboration with the Jet Propulsion Laboratory and UC Berkeley will allow use of CO2 flux and InSAR data to calibrate and validate the SUBCALC model. The Delta Conservancy is another partner assisting with assessment of modeling for land-use conversion planning. TNC and Metropolitan Water District are partners to assist with use of SUBCALC for engagement of the carbon market and collaborate with the Suisun RCD to improve estimates of subsidence and CO2 emissions.&lt;/p&gt;
 </t>
@@ -1424,60 +1427,61 @@
   <si>
     <t>Data application - Analytics; Data application - Data analysis; Data application - Information management; Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>July 31, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54455</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -1625,114 +1629,135 @@
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>Delta Stewardship Council - General Fund</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>Lawrence Berkeley National Laboratory [LBNL]</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
-[...2 lines deleted...]
-    <t>2024-06-30</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
+  </si>
+  <si>
+    <t>2017-04-01</t>
+  </si>
+  <si>
+    <t>2018-04-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
-[...8 lines deleted...]
-    <t>2021-12-17</t>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2099,50 +2124,53 @@
   </si>
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54154</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Steven Deverel</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Deverel</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>sdeverel@hydrofocus.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50219</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
@@ -3150,58 +3178,71 @@
   </si>
   <si>
     <t>https://www.researchgate.net/publication/256926057_CropScape_A_Web_Service_Based_Application_for_Exploring_and_Disseminating_US_Conterminous_Geospatial_Cropland_Data_Products_for_Decision_Support</t>
   </si>
   <si>
     <t>CropScape: A Web service based application for exploring and disseminating...</t>
   </si>
   <si>
     <t>"CropScape: A Web service based application for exploring and disseminating US conterminous geospatial cropland data products for decision support"
 The Cropland Data Layer (CDL) contains crop and other specific land cover classifications obtained using remote sensing for the conterminous United States. This raster-formatted and geo-referenced product has been widely used in such applications as disaster assessments, land cover and land use research, agricultural sustainability studies, and agricultural production decision-making. The traditional CDL data distribution channels include paper thematic maps, email data requests, CD/DVD media, and ftp bulk downloading. To effectively and efficiently meet the growing needs of our customers, CropScape (the name invented for a new interactive Web CDL exploring system) was developed to query, visualize, disseminate, and analyze CDL data geospatially through standard geospatial Web services in a publicly accessible online environment. CropScape not only offers the online functionalities of interactive map operations, data customization and downloading, crop acreage statistics, charting and graphing, and multitemporal change analysis as well in an interoperable manner, but also provides Web geoprocessing services such as automatic data delivery and on-demand crop statistics for uses in other applications. This system delivers dynamic user experiences with its comprehensive capabilities in an open geospatial context, and facilitates delivery and analysis of geospatial cropland information for decision support and various research endeavors. More than 17,000 users around the world have visited CropScape in its first 5 months of availability</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Biological-Monitoring-and-Assessment</t>
   </si>
   <si>
     <t>DWR Biological Monitoring &amp; Assessment</t>
   </si>
   <si>
     <t>This webpage provides an overview of the biological monitoring and assessment within which DWR engages.
 Biological monitoring and assessment includes: benthic organisms, EcoRestore Fish Passage Monitoring, Phytoplankton monitoring, Yolo Bypass Fish Monitoring, and Zooplankton Monitoring (CDFW).</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/app/bathymetry/</t>
   </si>
   <si>
     <t>Delta Bathymetry Catalog</t>
   </si>
   <si>
     <t>This app allows users to access all of DWR's multibeam bathymetric data, download it as text files, measure distances, identify raster elevations, draw profile graphs, and animate selected rasters. It also allows for features to be filtered according to the date (2010-present)</t>
   </si>
   <si>
     <t>https://www.sfei.org/sites/default/files/biblio/2024-08/DeltaWetFutures_BlueCarbonElevationChange_v4pt2_EmbeddedImagesADA_v5.pdf</t>
   </si>
   <si>
     <t>Delta Wetland Futures: Blue Carbon &amp; Elevation Change</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Delta Wetland Futures: Blue Carbon &amp;amp; Elevation Change Report&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 24, 2025</t>
   </si>
   <si>
     <t>https://www.conservation.ca.gov/cgs/Pages/Program-RGMP/GeologicMapping.aspx</t>
@@ -3463,50 +3504,80 @@
   <si>
     <t>Maps of Hydro Power Plants in California</t>
   </si>
   <si>
     <t>Shows maps of hydro plants in California that generate power greater that 0.1 MW, and greater than 1 MW</t>
   </si>
   <si>
     <t>https://modis.gsfc.nasa.gov/about/</t>
   </si>
   <si>
     <t>Modis Website</t>
   </si>
   <si>
     <t>Central portal for MODIS data</t>
   </si>
   <si>
     <t>https://www.calfish.org/Portals/2/Programs/CentralValley/Mokelumne/HIP_FishTrapped_Sum_ByWeek_MOK_20161115-1.pdf?ver=2019-05-22-165223-063</t>
   </si>
   <si>
     <t>Mokelumne RIver Hatchery 2016 Fish Trapped Data</t>
   </si>
   <si>
     <t>A summary of fish trapped by week at the Mokelumne River Hatchery in 2016.</t>
   </si>
   <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
     <t>https://www.fws.gov/wetlands/Data/Data-Download.html</t>
   </si>
   <si>
     <t>NWI GIS data</t>
   </si>
   <si>
     <t>National Agricultural Statistics Service</t>
   </si>
   <si>
     <t>Primarily derived from satellite imagery with ground truthing</t>
   </si>
   <si>
     <t>https://www.epa.gov/sites/production/files/2017-08/documents/nwca2016_fom_v1_1a_full_0.pdf</t>
   </si>
   <si>
     <t>nwca2016_fom_v1_1a_full_0_2.pdf</t>
   </si>
   <si>
     <t>National Wetland Condition Assessment 2016 Field Operations Manual</t>
   </si>
   <si>
     <t>This document (Field Operations Manual) contains a brief introduction to the project and procedures to follow at the base location (i.e., a field crewâ€™s home base of operation) and on-site at the field sampling location, including methods for sampling vegetation, soils, hydrology, water chemistry (including chlorophyll-a), microcystin, and characteristics (natural cover and wetland stressors) of the area immediately surrounding the sampling location (referred to as the â€œbufferâ€). Methods described in the National Wetland Condition Assessment: Field Operations Manual (FOM) are to be used specifically in work related to the National Wetland Condition Assessment (NWCA).
 Manual also available at this link: https://www.epa.gov/national-aquatic-resource-surveys/manuals-used-national-aquatic-resource-surveys#National%20Wetland%20Condition%20Assessment
 Citation:
 USEPA. 2016. National Wetland Condition Assessment 2016: Field Operations Manual. EPA-843-R-15-007. U.S. Environmental Protection Agency, Washington D.C.</t>
@@ -3958,50 +4029,73 @@
   </si>
   <si>
     <t>https://catalog.data.gov/dataset/united-states-joint-ventures</t>
   </si>
   <si>
     <t>United States Joint Ventures Dataset</t>
   </si>
   <si>
     <t>This dataset is based on the North American Joint Venture dataset which has been clipped to the boundary of the United States.</t>
   </si>
   <si>
     <t>Utility Crossing Inventory Surveys</t>
   </si>
   <si>
     <t>Utility Crossing Inventory Program (UCIP) has developed an inventory of utility crossings penetrating State-Federal Project levees. The inventory included detailed desk studies to identify the location and characteristics of documented pipes crossing Project levees and field surveys to document the external condition of the crossing structures and levee embankment.
 UCIP field survey and desk study data has been integrated with the Local Maintaining Agency Annual Reporting web application, making the information available to LMAs for use in their annual reports.
 See page 46-47 of the linked 2018 LMA Annual Report.</t>
   </si>
   <si>
     <t>Vegetation and Land Use Classification and Map of the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>In 2005, VegCAMP and UCDavis staff collected vegetation data in the Legal Delta, from which a classification was produced. We contracted with Aerial Information Systems to do the mapping.</t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://tidesandcurrents.noaa.gov/stations.html?type=Water+Levels</t>
   </si>
   <si>
     <t>Water Level Data</t>
   </si>
   <si>
     <t>Links to all available data about water levels (and other parameters) for each state.</t>
   </si>
   <si>
     <t>https://www.fws.gov/wetlands/documents/Wetlands-Mapper-Documentation-Manual-May-2019.pdf</t>
   </si>
   <si>
     <t>Wetlands-Mapper-Documentation-Manual-May-2019_2.pdf</t>
   </si>
   <si>
     <t>Wetlands Mapper Documentation and Instructions Manual 2019</t>
   </si>
   <si>
     <t>User guide for the use of the Wetlands Mapper tool, which is the primary tool used in the National Wetlands Inventory (NWI) program.</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
@@ -5464,87 +5558,75 @@
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
-    <t>Photo or videos</t>
-[...1 lines deleted...]
-  <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -8428,1211 +8510,1229 @@
       <c r="S40" t="s">
         <v>48</v>
       </c>
       <c r="T40" t="s">
         <v>83</v>
       </c>
       <c r="U40" t="s">
         <v>369</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>85</v>
       </c>
       <c r="X40" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>53106</v>
       </c>
       <c r="B41" t="s">
         <v>371</v>
       </c>
       <c r="C41" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>372</v>
       </c>
       <c r="F41" t="s">
         <v>373</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
         <v>244</v>
       </c>
       <c r="J41" t="s">
         <v>374</v>
       </c>
       <c r="K41"/>
       <c r="L41">
         <v>2022</v>
       </c>
-      <c r="M41"/>
-      <c r="N41"/>
+      <c r="M41" t="s">
+        <v>375</v>
+      </c>
+      <c r="N41">
+        <v>2025</v>
+      </c>
       <c r="O41" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P41" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="Q41" t="s">
         <v>61</v>
       </c>
       <c r="R41"/>
       <c r="S41" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="T41" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="U41" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="X41" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>53396</v>
       </c>
       <c r="B42" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
         <v>2016</v>
       </c>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42" t="s">
         <v>207</v>
       </c>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>138</v>
       </c>
       <c r="R42"/>
       <c r="S42" t="s">
         <v>198</v>
       </c>
       <c r="T42" t="s">
         <v>274</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="X42" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>53486</v>
       </c>
       <c r="B43" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>374</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2017</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="P43" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="Q43" t="s">
         <v>138</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="T43" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="U43" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="X43" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54151</v>
       </c>
       <c r="B44" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C44" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D44" t="s">
         <v>37</v>
       </c>
       <c r="E44" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F44" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G44" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
         <v>41</v>
       </c>
       <c r="J44" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2021</v>
       </c>
       <c r="M44" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>403</v>
+      </c>
+      <c r="N44">
+        <v>2024</v>
+      </c>
       <c r="O44" t="s">
-        <v>59</v>
+        <v>404</v>
       </c>
       <c r="P44" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="Q44" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="R44" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="S44" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="T44" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="U44" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>71</v>
+        <v>381</v>
       </c>
       <c r="X44" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54204</v>
       </c>
       <c r="B45" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C45" t="s">
         <v>54</v>
       </c>
       <c r="D45" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E45" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F45" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2025</v>
       </c>
       <c r="M45" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="N45">
         <v>2027</v>
       </c>
       <c r="O45" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="P45" t="s">
         <v>60</v>
       </c>
       <c r="Q45" t="s">
         <v>61</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="T45" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="X45" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54267</v>
       </c>
       <c r="B46" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C46" t="s">
         <v>54</v>
       </c>
       <c r="D46" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E46" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F46" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="G46" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46">
         <v>2025</v>
       </c>
       <c r="M46" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="N46">
         <v>2028</v>
       </c>
       <c r="O46" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="P46" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="Q46" t="s">
         <v>138</v>
       </c>
       <c r="R46" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="S46" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="T46" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="U46" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="X46" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54455</v>
       </c>
       <c r="B47" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E47" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F47" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G47" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="J47" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2024</v>
       </c>
       <c r="M47"/>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="P47" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="Q47" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="R47" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="S47" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="T47" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="U47" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="X47" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54541</v>
       </c>
       <c r="B48" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C48" t="s">
         <v>54</v>
       </c>
       <c r="D48" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E48" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F48" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J48" t="s">
         <v>374</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2025</v>
       </c>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="P48" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Q48" t="s">
         <v>46</v>
       </c>
       <c r="R48" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="S48" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="T48" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="X48" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>54759</v>
       </c>
       <c r="B49" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C49" t="s">
         <v>54</v>
       </c>
       <c r="D49" t="s">
         <v>124</v>
       </c>
       <c r="E49" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F49" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G49" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>244</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>2024</v>
       </c>
       <c r="M49">
         <v>34</v>
       </c>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>269</v>
       </c>
       <c r="P49"/>
       <c r="Q49" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="R49"/>
       <c r="S49" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="T49" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="X49" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="N1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D2" t="s">
         <v>175</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51569</v>
       </c>
       <c r="B3">
         <v>49860</v>
       </c>
       <c r="C3">
         <v>18250</v>
       </c>
       <c r="D3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H3" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>160431.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51572</v>
       </c>
       <c r="B4">
         <v>49861</v>
       </c>
       <c r="C4">
         <v>18200</v>
       </c>
       <c r="D4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H4" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>980768.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51570</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18251</v>
       </c>
       <c r="D5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>149001.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51568</v>
       </c>
       <c r="B6">
         <v>49860</v>
       </c>
       <c r="C6">
         <v>18249</v>
       </c>
       <c r="D6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E6" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>250000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51571</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18252</v>
       </c>
       <c r="D7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G7" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>100490.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51567</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18207</v>
       </c>
       <c r="D8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G8" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H8" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>271182.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>53131</v>
       </c>
       <c r="B9">
         <v>53106</v>
       </c>
       <c r="C9" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D9" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>493</v>
       </c>
       <c r="F9" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="G9"/>
+        <v>485</v>
+      </c>
+      <c r="G9" t="s">
+        <v>486</v>
+      </c>
       <c r="H9" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I9" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="J9">
         <v>529809.0</v>
       </c>
       <c r="K9"/>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>496</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>494</v>
+        <v>381</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53491</v>
       </c>
       <c r="B10">
         <v>53486</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E10" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F10" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="I10" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="J10">
         <v>131921.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>54152</v>
       </c>
       <c r="B11">
         <v>54151</v>
       </c>
-      <c r="C11"/>
+      <c r="C11">
+        <v>21012</v>
+      </c>
       <c r="D11" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>501</v>
       </c>
       <c r="F11" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>502</v>
+      </c>
+      <c r="I11" t="s">
+        <v>503</v>
+      </c>
       <c r="J11">
         <v>699993.0</v>
       </c>
       <c r="K11"/>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>504</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11"/>
+      <c r="O11" t="s">
+        <v>505</v>
+      </c>
       <c r="P11" t="s">
-        <v>494</v>
+        <v>381</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54209</v>
       </c>
       <c r="B12">
         <v>54204</v>
       </c>
       <c r="C12" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="D12" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E12" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F12" t="s">
+        <v>497</v>
+      </c>
+      <c r="G12" t="s">
+        <v>486</v>
+      </c>
+      <c r="H12" t="s">
+        <v>507</v>
+      </c>
+      <c r="I12" t="s">
         <v>495</v>
-      </c>
-[...7 lines deleted...]
-        <v>501</v>
       </c>
       <c r="J12">
         <v>184171.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54269</v>
       </c>
       <c r="B13">
         <v>54267</v>
       </c>
       <c r="C13">
         <v>23000</v>
       </c>
       <c r="D13" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E13" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F13" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G13" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H13" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="I13" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="J13">
         <v>198000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54548</v>
       </c>
       <c r="B14">
         <v>54541</v>
       </c>
       <c r="C14" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D14" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E14" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H14" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="I14" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="J14">
         <v>225000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C1" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="D1" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="E1" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>85</v>
@@ -9782,6800 +9882,7014 @@
         <v>2019</v>
       </c>
       <c r="D10">
         <v>74768.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54539</v>
       </c>
       <c r="B11">
         <v>54269</v>
       </c>
       <c r="C11">
         <v>2025</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>513</v>
+        <v>519</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54791</v>
+      </c>
+      <c r="B12">
+        <v>54152</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>289803.03</v>
+      </c>
+      <c r="E12" t="s">
+        <v>520</v>
+      </c>
+      <c r="F12" t="s">
+        <v>521</v>
+      </c>
+      <c r="G12" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>54795</v>
+      </c>
+      <c r="B13">
+        <v>53131</v>
+      </c>
+      <c r="C13">
+        <v>2024</v>
+      </c>
+      <c r="D13">
+        <v>67889.94</v>
+      </c>
+      <c r="E13" t="s">
+        <v>520</v>
+      </c>
+      <c r="F13" t="s">
+        <v>521</v>
+      </c>
+      <c r="G13" t="s">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B1" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C1" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="D1" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="E1" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="H1" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="I1" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C2" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="D2" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="E2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F2" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="K2" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C3" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D3" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="G3" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="K3" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54360</v>
       </c>
       <c r="B4" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C4" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="D4" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="E4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="K4" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50294</v>
       </c>
       <c r="B5" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="C5" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="D5" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>85</v>
       </c>
       <c r="K5" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50352</v>
       </c>
       <c r="B6" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="C6" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D6" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="E6" t="s">
         <v>124</v>
       </c>
       <c r="F6" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="G6" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="K6" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="C7" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D7" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="E7" t="s">
         <v>100</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>85</v>
       </c>
       <c r="K7" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>53431</v>
       </c>
       <c r="B8" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="C8" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="D8" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="E8" t="s">
         <v>124</v>
       </c>
       <c r="F8" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="K8" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54362</v>
       </c>
       <c r="B9" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="C9" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D9" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="E9" t="s">
         <v>100</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="K9" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>53441</v>
       </c>
       <c r="B10" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="C10" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="D10" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="E10" t="s">
         <v>124</v>
       </c>
       <c r="F10" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="K10" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50289</v>
       </c>
       <c r="B11" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C11" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D11" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>85</v>
       </c>
       <c r="K11" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>53401</v>
       </c>
       <c r="B12" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C12" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="D12" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="E12" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="K12" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54206</v>
       </c>
       <c r="B13" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="C13" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D13" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="E13" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F13" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="K13" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50293</v>
       </c>
       <c r="B14" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="C14" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="D14" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="E14" t="s">
         <v>372</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>85</v>
       </c>
       <c r="K14" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>53426</v>
       </c>
       <c r="B15" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="C15" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="D15" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="E15" t="s">
         <v>124</v>
       </c>
       <c r="F15" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="K15" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54233</v>
       </c>
       <c r="B16" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="C16" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="D16" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E16" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F16" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="K16" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50292</v>
       </c>
       <c r="B17" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C17" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D17" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="E17" t="s">
         <v>124</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>85</v>
       </c>
       <c r="K17" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50290</v>
       </c>
       <c r="B18" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="C18" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="D18" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="E18" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="H18" t="s">
         <v>37</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="K18" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50291</v>
       </c>
       <c r="B19" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="C19" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="D19" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="K19" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54545</v>
       </c>
       <c r="B20" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C20" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="D20" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="E20" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="K20" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54358</v>
       </c>
       <c r="B21" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="C21" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="D21" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="E21" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="K21" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50280</v>
       </c>
       <c r="B22" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="C22" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="D22" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="G22" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
       <c r="K22" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50279</v>
       </c>
       <c r="B23" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="C23" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="D23" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="J23" t="s">
         <v>85</v>
       </c>
       <c r="K23" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54154</v>
       </c>
       <c r="B24" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="C24" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="D24" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="K24" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53121</v>
       </c>
       <c r="B25" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="C25" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="D25" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="E25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="G25" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="J25" t="s">
-        <v>380</v>
+        <v>658</v>
       </c>
       <c r="K25" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50219</v>
       </c>
       <c r="B26" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="C26" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="D26" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="E26" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F26" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="G26" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>85</v>
       </c>
       <c r="K26" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50273</v>
       </c>
       <c r="B27" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="C27" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="D27" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>85</v>
       </c>
       <c r="K27" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="B1" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="E1" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50462</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>49779</v>
       </c>
       <c r="D2" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E2" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50552</v>
       </c>
       <c r="B3">
         <v>50279</v>
       </c>
       <c r="C3">
         <v>49860</v>
       </c>
       <c r="D3" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50553</v>
       </c>
       <c r="B4">
         <v>50280</v>
       </c>
       <c r="C4">
         <v>49861</v>
       </c>
       <c r="D4" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50569</v>
       </c>
       <c r="B5">
         <v>50291</v>
       </c>
       <c r="C5">
         <v>49779</v>
       </c>
       <c r="D5" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50572</v>
       </c>
       <c r="B6">
         <v>50292</v>
       </c>
       <c r="C6">
         <v>49779</v>
       </c>
       <c r="D6" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50573</v>
       </c>
       <c r="B7">
         <v>50293</v>
       </c>
       <c r="C7">
         <v>49779</v>
       </c>
       <c r="D7" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50574</v>
       </c>
       <c r="B8">
         <v>50294</v>
       </c>
       <c r="C8">
         <v>49779</v>
       </c>
       <c r="D8" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50565</v>
       </c>
       <c r="B9">
         <v>50290</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E9" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50668</v>
       </c>
       <c r="B10">
         <v>50365</v>
       </c>
       <c r="C10">
         <v>50164</v>
       </c>
       <c r="D10" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>51901</v>
       </c>
       <c r="B11">
         <v>50289</v>
       </c>
       <c r="C11">
         <v>49779</v>
       </c>
       <c r="D11" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53126</v>
       </c>
       <c r="B12">
         <v>53121</v>
       </c>
       <c r="C12">
         <v>53106</v>
       </c>
       <c r="D12" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E12" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>380</v>
+        <v>658</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53406</v>
       </c>
       <c r="B13">
         <v>53401</v>
       </c>
       <c r="C13">
         <v>53396</v>
       </c>
       <c r="D13" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54153</v>
       </c>
       <c r="B14">
         <v>50291</v>
       </c>
       <c r="C14">
         <v>54151</v>
       </c>
       <c r="D14" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E14" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54155</v>
       </c>
       <c r="B15">
         <v>54154</v>
       </c>
       <c r="C15">
         <v>54151</v>
       </c>
       <c r="D15" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54207</v>
       </c>
       <c r="B16">
         <v>54205</v>
       </c>
       <c r="C16">
         <v>54204</v>
       </c>
       <c r="D16" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E16" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54208</v>
       </c>
       <c r="B17">
         <v>54206</v>
       </c>
       <c r="C17">
         <v>54204</v>
       </c>
       <c r="D17" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E17" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54234</v>
       </c>
       <c r="B18">
         <v>54233</v>
       </c>
       <c r="C18">
         <v>54204</v>
       </c>
       <c r="D18" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="E18" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54268</v>
       </c>
       <c r="B19">
         <v>50219</v>
       </c>
       <c r="C19">
         <v>54267</v>
       </c>
       <c r="D19" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E19" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54359</v>
       </c>
       <c r="B20">
         <v>54358</v>
       </c>
       <c r="C20">
         <v>53486</v>
       </c>
       <c r="D20" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="E20" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54361</v>
       </c>
       <c r="B21">
         <v>54360</v>
       </c>
       <c r="C21">
         <v>53486</v>
       </c>
       <c r="D21" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E21" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54363</v>
       </c>
       <c r="B22">
         <v>54362</v>
       </c>
       <c r="C22">
         <v>53486</v>
       </c>
       <c r="D22" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="E22" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54544</v>
       </c>
       <c r="B23">
         <v>54543</v>
       </c>
       <c r="C23">
         <v>54541</v>
       </c>
       <c r="D23" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="E23" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54546</v>
       </c>
       <c r="B24">
         <v>54545</v>
       </c>
       <c r="C24">
         <v>54541</v>
       </c>
       <c r="D24" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="E24" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54760</v>
       </c>
       <c r="B25">
         <v>53431</v>
       </c>
       <c r="C25">
         <v>54759</v>
       </c>
       <c r="D25" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E25" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54761</v>
       </c>
       <c r="B26">
         <v>50273</v>
       </c>
       <c r="C26">
         <v>54759</v>
       </c>
       <c r="D26" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E26" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54762</v>
       </c>
       <c r="B27">
         <v>53441</v>
       </c>
       <c r="C27">
         <v>54759</v>
       </c>
       <c r="D27" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E27" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54763</v>
       </c>
       <c r="B28">
         <v>53426</v>
       </c>
       <c r="C28">
         <v>54759</v>
       </c>
       <c r="D28" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="E28" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54764</v>
       </c>
       <c r="B29">
         <v>50352</v>
       </c>
       <c r="C29">
         <v>54759</v>
       </c>
       <c r="D29" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="E29" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="B1" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="C1" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49601</v>
       </c>
       <c r="B2" t="s">
         <v>309</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="E2" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="F2" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49602</v>
       </c>
       <c r="B3" t="s">
         <v>175</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="E3" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="F3" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49605</v>
       </c>
       <c r="B4" t="s">
         <v>258</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49606</v>
       </c>
       <c r="B5" t="s">
         <v>115</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="E5" t="s">
         <v>85</v>
       </c>
       <c r="F5" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49608</v>
       </c>
       <c r="B6" t="s">
         <v>135</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="E6" t="s">
         <v>85</v>
       </c>
       <c r="F6" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49609</v>
       </c>
       <c r="B7" t="s">
         <v>100</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="E7" t="s">
         <v>85</v>
       </c>
       <c r="F7" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49610</v>
       </c>
       <c r="B8" t="s">
         <v>344</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="E8" t="s">
         <v>85</v>
       </c>
       <c r="F8" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49624</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="E9" t="s">
         <v>85</v>
       </c>
       <c r="F9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49625</v>
       </c>
       <c r="B10" t="s">
         <v>279</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="E10" t="s">
         <v>85</v>
       </c>
       <c r="F10" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49646</v>
       </c>
       <c r="B11" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="E11" t="s">
         <v>85</v>
       </c>
       <c r="F11" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49652</v>
       </c>
       <c r="B12" t="s">
         <v>234</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="E12" t="s">
         <v>85</v>
       </c>
       <c r="F12" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49655</v>
       </c>
       <c r="B13" t="s">
         <v>185</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="E13" t="s">
         <v>85</v>
       </c>
       <c r="F13" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49661</v>
       </c>
       <c r="B14" t="s">
         <v>227</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="E14" t="s">
         <v>85</v>
       </c>
       <c r="F14" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49770</v>
       </c>
       <c r="B15" t="s">
         <v>220</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49664</v>
       </c>
       <c r="B16" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49774</v>
       </c>
       <c r="B17" t="s">
         <v>315</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49675</v>
       </c>
       <c r="B18" t="s">
         <v>212</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49676</v>
       </c>
       <c r="B19" t="s">
         <v>367</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49682</v>
       </c>
       <c r="B20" t="s">
         <v>143</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49693</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49707</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49720</v>
       </c>
       <c r="B23" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49728</v>
       </c>
       <c r="B24" t="s">
         <v>160</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="E24" t="s">
         <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49731</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49733</v>
       </c>
       <c r="B26" t="s">
         <v>195</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49740</v>
       </c>
       <c r="B27" t="s">
         <v>202</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="E27" t="s">
         <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49741</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49743</v>
       </c>
       <c r="B29" t="s">
         <v>124</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="E29" t="s">
         <v>85</v>
       </c>
       <c r="F29" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49751</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="E30" t="s">
         <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49756</v>
       </c>
       <c r="B31" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="E31" t="s">
         <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>54453</v>
       </c>
       <c r="B32" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="E32" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F32" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49594</v>
       </c>
       <c r="B33" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="E33" t="s">
         <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49600</v>
       </c>
       <c r="B34" t="s">
         <v>287</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="E34" t="s">
         <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49603</v>
       </c>
       <c r="B35" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49607</v>
       </c>
       <c r="B36" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49614</v>
       </c>
       <c r="B37" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="E37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49631</v>
       </c>
       <c r="B38" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="E38" t="s">
         <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49649</v>
       </c>
       <c r="B39" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="E39" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="F39" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49663</v>
       </c>
       <c r="B40" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="E40" t="s">
         <v>85</v>
       </c>
       <c r="F40" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49667</v>
       </c>
       <c r="B41" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="E41" t="s">
         <v>85</v>
       </c>
       <c r="F41" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49671</v>
       </c>
       <c r="B42" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="E42" t="s">
         <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49677</v>
       </c>
       <c r="B43" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49681</v>
       </c>
       <c r="B44" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="E44" t="s">
         <v>85</v>
       </c>
       <c r="F44" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49685</v>
       </c>
       <c r="B45" t="s">
         <v>331</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49697</v>
       </c>
       <c r="B46" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="E46" t="s">
         <v>85</v>
       </c>
       <c r="F46" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49702</v>
       </c>
       <c r="B47" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>54540</v>
       </c>
       <c r="B48" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="E48" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="F48" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49723</v>
       </c>
       <c r="B49" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="E49" t="s">
         <v>85</v>
       </c>
       <c r="F49" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49727</v>
       </c>
       <c r="B50" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="E50" t="s">
         <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49747</v>
       </c>
       <c r="B51" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="E51" t="s">
         <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49749</v>
       </c>
       <c r="B52" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
       <c r="F52" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49752</v>
       </c>
       <c r="B53" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49760</v>
       </c>
       <c r="B54" t="s">
         <v>372</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="E54" t="s">
         <v>85</v>
       </c>
       <c r="F54" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="D1" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="E1" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="H1" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="I1" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51311</v>
       </c>
       <c r="B2">
         <v>50165</v>
       </c>
       <c r="C2" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D2" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="E2" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="F2" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="G2" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>150</v>
       </c>
       <c r="J2" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51379</v>
       </c>
       <c r="B3">
         <v>50095</v>
       </c>
       <c r="C3" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D3" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="G3" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51381</v>
       </c>
       <c r="B4">
         <v>50097</v>
       </c>
       <c r="C4" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D4" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="G4" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54514</v>
       </c>
       <c r="B5">
         <v>54267</v>
       </c>
       <c r="C5" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D5" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="G5" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54523</v>
       </c>
       <c r="B6">
         <v>54204</v>
       </c>
       <c r="C6" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D6" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="G6" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51305</v>
       </c>
       <c r="B7">
         <v>50182</v>
       </c>
       <c r="C7" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D7" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="G7" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51238</v>
       </c>
       <c r="B8">
         <v>49925</v>
       </c>
       <c r="C8" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D8" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="G8" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51278</v>
       </c>
       <c r="B9">
         <v>50083</v>
       </c>
       <c r="C9" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D9" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="E9" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="F9" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="G9" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="J9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54691</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="D10" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="G10" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J10" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54525</v>
       </c>
       <c r="B11">
         <v>54204</v>
       </c>
       <c r="C11" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="D11" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="G11" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51314</v>
       </c>
       <c r="B12">
         <v>50165</v>
       </c>
       <c r="C12" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D12" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="G12" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51286</v>
       </c>
       <c r="B13">
         <v>50196</v>
       </c>
       <c r="C13" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D13" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="G13" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51448</v>
       </c>
       <c r="B14">
         <v>49925</v>
       </c>
       <c r="C14" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D14" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="E14" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="F14" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="G14" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>246</v>
       </c>
       <c r="J14" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51242</v>
       </c>
       <c r="B15">
         <v>50083</v>
       </c>
       <c r="C15" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D15" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="G15" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50865</v>
       </c>
       <c r="B16">
         <v>50176</v>
       </c>
       <c r="C16" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D16" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="G16" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50981</v>
       </c>
       <c r="B17">
         <v>50170</v>
       </c>
       <c r="C17" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D17" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="G17" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50849</v>
       </c>
       <c r="B18">
         <v>50183</v>
       </c>
       <c r="C18" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D18" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="G18" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>6</v>
       </c>
       <c r="J18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50987</v>
       </c>
       <c r="B19">
         <v>50170</v>
       </c>
       <c r="C19" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D19" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="G19" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51028</v>
       </c>
       <c r="B20">
         <v>50195</v>
       </c>
       <c r="C20" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D20" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="G20" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51037</v>
       </c>
       <c r="B21">
         <v>50197</v>
       </c>
       <c r="C21" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D21" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="G21" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50986</v>
       </c>
       <c r="B22">
         <v>50170</v>
       </c>
       <c r="C22" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D22" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="G22" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>2</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51097</v>
       </c>
       <c r="B23">
         <v>50115</v>
       </c>
       <c r="C23" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D23" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="G23" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51249</v>
       </c>
       <c r="B24">
         <v>50156</v>
       </c>
       <c r="C24" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D24" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="G24" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51083</v>
       </c>
       <c r="B25">
         <v>49925</v>
       </c>
       <c r="C25" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D25" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="G25" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51245</v>
       </c>
       <c r="B26">
         <v>49925</v>
       </c>
       <c r="C26" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D26" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="G26" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51312</v>
       </c>
       <c r="B27">
         <v>50165</v>
       </c>
       <c r="C27" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D27" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="G27" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50868</v>
       </c>
       <c r="B28">
         <v>50176</v>
       </c>
       <c r="C28" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D28" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="G28" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50877</v>
       </c>
       <c r="B29">
         <v>50095</v>
       </c>
       <c r="C29" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D29" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="G29" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>8</v>
       </c>
       <c r="J29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50879</v>
       </c>
       <c r="B30">
         <v>50097</v>
       </c>
       <c r="C30" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D30" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="G30" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50880</v>
       </c>
       <c r="B31">
         <v>50107</v>
       </c>
       <c r="C31" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D31" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="G31" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50948</v>
       </c>
       <c r="B32">
         <v>50163</v>
       </c>
       <c r="C32" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D32" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="G32" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>15</v>
       </c>
       <c r="J32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51036</v>
       </c>
       <c r="B33">
         <v>50196</v>
       </c>
       <c r="C33" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D33" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="G33" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51276</v>
       </c>
       <c r="B34">
         <v>50196</v>
       </c>
       <c r="C34" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D34" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="G34" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51275</v>
       </c>
       <c r="B35">
         <v>50196</v>
       </c>
       <c r="C35" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D35" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="G35" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50848</v>
       </c>
       <c r="B36">
         <v>50183</v>
       </c>
       <c r="C36" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D36" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="G36" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>3</v>
       </c>
       <c r="J36" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51062</v>
       </c>
       <c r="B37">
         <v>50189</v>
       </c>
       <c r="C37" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D37" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="G37" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>5</v>
       </c>
       <c r="J37" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50980</v>
       </c>
       <c r="B38">
         <v>50170</v>
       </c>
       <c r="C38" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D38" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="G38" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>3</v>
       </c>
       <c r="J38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51252</v>
       </c>
       <c r="B39">
         <v>50081</v>
       </c>
       <c r="C39" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D39" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="G39" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51261</v>
       </c>
       <c r="B40">
         <v>50081</v>
       </c>
       <c r="C40" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D40" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="G40" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51336</v>
       </c>
       <c r="B41">
         <v>50085</v>
       </c>
       <c r="C41" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D41" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E41" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="F41" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="G41" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50960</v>
       </c>
       <c r="B42">
         <v>50165</v>
       </c>
       <c r="C42" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D42" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="G42" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51174</v>
       </c>
       <c r="B43">
         <v>50197</v>
       </c>
       <c r="C43" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D43" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="G43" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51338</v>
       </c>
       <c r="B44">
         <v>50085</v>
       </c>
       <c r="C44" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D44" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="G44" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54542</v>
       </c>
       <c r="B45">
         <v>54541</v>
       </c>
       <c r="C45" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="D45" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="G45" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J45" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51506</v>
       </c>
       <c r="B46">
         <v>50115</v>
       </c>
       <c r="C46" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D46" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E46" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="F46" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="G46" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>171</v>
       </c>
       <c r="J46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51018</v>
       </c>
       <c r="B47">
         <v>50198</v>
       </c>
       <c r="C47" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D47" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="G47" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>12</v>
       </c>
       <c r="J47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51353</v>
       </c>
       <c r="B48">
         <v>50088</v>
       </c>
       <c r="C48" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D48" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="E48" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="F48" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="G48" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51204</v>
       </c>
       <c r="B49">
         <v>50078</v>
       </c>
       <c r="C49" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D49" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="G49" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51299</v>
       </c>
       <c r="B50">
         <v>50078</v>
       </c>
       <c r="C50" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="G50" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51415</v>
       </c>
       <c r="B51">
         <v>50078</v>
       </c>
       <c r="C51" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D51" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="G51" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51189</v>
       </c>
       <c r="B52">
         <v>50078</v>
       </c>
       <c r="C52" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D52" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="G52" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>2</v>
       </c>
       <c r="J52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51039</v>
       </c>
       <c r="B53">
         <v>50198</v>
       </c>
       <c r="C53" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D53" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="G53" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>3</v>
       </c>
       <c r="J53" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51283</v>
       </c>
       <c r="B54">
         <v>50203</v>
       </c>
       <c r="C54" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D54" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="G54" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51284</v>
       </c>
       <c r="B55">
         <v>50203</v>
       </c>
       <c r="C55" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D55" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="G55" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51282</v>
       </c>
       <c r="B56">
         <v>50203</v>
       </c>
       <c r="C56" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D56" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="G56" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50950</v>
       </c>
       <c r="B57">
         <v>50164</v>
       </c>
       <c r="C57" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D57" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="G57" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>9</v>
       </c>
       <c r="J57" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54642</v>
       </c>
       <c r="B58">
         <v>54541</v>
       </c>
       <c r="C58" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D58" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="G58" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J58" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>50942</v>
+        <v>54831</v>
       </c>
       <c r="B59">
-        <v>50158</v>
+        <v>54541</v>
       </c>
       <c r="C59" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D59" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="G59" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="J59" t="s">
-        <v>85</v>
+        <v>992</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>54474</v>
+        <v>50942</v>
       </c>
       <c r="B60">
-        <v>49779</v>
+        <v>50158</v>
       </c>
       <c r="C60" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="D60" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="G60" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="J60" t="s">
-        <v>986</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>51203</v>
+        <v>54474</v>
       </c>
       <c r="B61">
-        <v>50197</v>
+        <v>49779</v>
       </c>
       <c r="C61" t="s">
         <v>815</v>
       </c>
       <c r="D61" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="G61" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J61" t="s">
-        <v>85</v>
+        <v>999</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>51509</v>
+        <v>51203</v>
       </c>
       <c r="B62">
-        <v>50134</v>
+        <v>50197</v>
       </c>
       <c r="C62" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="D62" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="G62" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>51376</v>
+        <v>51509</v>
       </c>
       <c r="B63">
-        <v>50095</v>
+        <v>50134</v>
       </c>
       <c r="C63" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D63" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="G63" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>51378</v>
+        <v>51376</v>
       </c>
       <c r="B64">
-        <v>50097</v>
+        <v>50095</v>
       </c>
       <c r="C64" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D64" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="G64" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>50924</v>
+        <v>51378</v>
       </c>
       <c r="B65">
-        <v>50156</v>
+        <v>50097</v>
       </c>
       <c r="C65" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D65" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="G65" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>50925</v>
+        <v>50924</v>
       </c>
       <c r="B66">
-        <v>49923</v>
+        <v>50156</v>
       </c>
       <c r="C66" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D66" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="G66" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>51235</v>
+        <v>50925</v>
       </c>
       <c r="B67">
-        <v>50081</v>
+        <v>49923</v>
       </c>
       <c r="C67" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D67" t="s">
-        <v>999</v>
+        <v>1009</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="G67" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J67" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>51285</v>
+        <v>51235</v>
       </c>
       <c r="B68">
-        <v>50196</v>
+        <v>50081</v>
       </c>
       <c r="C68" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D68" t="s">
-        <v>898</v>
+        <v>1012</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="G68" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>51313</v>
+        <v>51285</v>
       </c>
       <c r="B69">
-        <v>50165</v>
+        <v>50196</v>
       </c>
       <c r="C69" t="s">
-        <v>806</v>
+        <v>850</v>
       </c>
       <c r="D69" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="E69"/>
       <c r="F69" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="G69" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>137</v>
+        <v>2</v>
       </c>
       <c r="J69" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>51310</v>
+        <v>51313</v>
       </c>
       <c r="B70">
-        <v>50182</v>
+        <v>50165</v>
       </c>
       <c r="C70" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="D70" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="E70"/>
+        <v>1017</v>
+      </c>
+      <c r="E70" t="s">
+        <v>1018</v>
+      </c>
       <c r="F70" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="G70" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>1</v>
+        <v>137</v>
       </c>
       <c r="J70" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>51023</v>
+        <v>51310</v>
       </c>
       <c r="B71">
         <v>50182</v>
       </c>
       <c r="C71" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D71" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="G71" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>51387</v>
+        <v>51023</v>
       </c>
       <c r="B72">
-        <v>50097</v>
+        <v>50182</v>
       </c>
       <c r="C72" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D72" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="G72" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J72" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>51389</v>
+        <v>51387</v>
       </c>
       <c r="B73">
-        <v>50095</v>
+        <v>50097</v>
       </c>
       <c r="C73" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D73" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="G73" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>51222</v>
+        <v>51389</v>
       </c>
       <c r="B74">
-        <v>50176</v>
+        <v>50095</v>
       </c>
       <c r="C74" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D74" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="G74" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>51337</v>
+        <v>51222</v>
       </c>
       <c r="B75">
-        <v>50085</v>
+        <v>50176</v>
       </c>
       <c r="C75" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D75" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="G75" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>51480</v>
+        <v>51337</v>
       </c>
       <c r="B76">
-        <v>50125</v>
+        <v>50085</v>
       </c>
       <c r="C76" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D76" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="G76" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="J76" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>51194</v>
+        <v>51480</v>
       </c>
       <c r="B77">
-        <v>50196</v>
+        <v>50125</v>
       </c>
       <c r="C77" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D77" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="G77" t="s">
-        <v>1028</v>
+        <v>1038</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>51327</v>
+        <v>51194</v>
       </c>
       <c r="B78">
-        <v>50164</v>
+        <v>50196</v>
       </c>
       <c r="C78" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D78" t="s">
-        <v>1029</v>
+        <v>1039</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
       <c r="G78" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>51330</v>
+        <v>51327</v>
       </c>
       <c r="B79">
-        <v>50176</v>
+        <v>50164</v>
       </c>
       <c r="C79" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D79" t="s">
-        <v>1029</v>
+        <v>1042</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1030</v>
+        <v>1043</v>
       </c>
       <c r="G79" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J79" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>50916</v>
+        <v>51330</v>
       </c>
       <c r="B80">
         <v>50176</v>
       </c>
       <c r="C80" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="D80"/>
+        <v>824</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1042</v>
+      </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="G80" t="s">
-        <v>1033</v>
+        <v>1044</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>50952</v>
+        <v>50916</v>
       </c>
       <c r="B81">
         <v>50176</v>
       </c>
       <c r="C81" t="s">
-        <v>806</v>
-[...3 lines deleted...]
-      </c>
+        <v>824</v>
+      </c>
+      <c r="D81"/>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="G81" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>51498</v>
+        <v>50952</v>
       </c>
       <c r="B82">
-        <v>50131</v>
+        <v>50176</v>
       </c>
       <c r="C82" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="D82" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="G82" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>51383</v>
+        <v>51498</v>
       </c>
       <c r="B83">
-        <v>50095</v>
+        <v>50131</v>
       </c>
       <c r="C83" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D83" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="G83" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>51510</v>
+        <v>51383</v>
       </c>
       <c r="B84">
-        <v>50131</v>
+        <v>50095</v>
       </c>
       <c r="C84" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D84" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="G84" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J84" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>51382</v>
+        <v>51510</v>
       </c>
       <c r="B85">
-        <v>50095</v>
+        <v>50131</v>
       </c>
       <c r="C85" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D85" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="G85" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>51375</v>
+        <v>51382</v>
       </c>
       <c r="B86">
         <v>50095</v>
       </c>
       <c r="C86" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D86" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="G86" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>51255</v>
+        <v>51375</v>
       </c>
       <c r="B87">
-        <v>50198</v>
+        <v>50095</v>
       </c>
       <c r="C87" t="s">
-        <v>845</v>
-[...1 lines deleted...]
-      <c r="D87"/>
+        <v>824</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1062</v>
+      </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="G87" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J87" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>51254</v>
+        <v>51255</v>
       </c>
       <c r="B88">
         <v>50198</v>
       </c>
       <c r="C88" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1054</v>
+        <v>1065</v>
       </c>
       <c r="G88" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>51236</v>
+        <v>51254</v>
       </c>
       <c r="B89">
-        <v>50196</v>
+        <v>50198</v>
       </c>
       <c r="C89" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="D89"/>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="G89" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>51196</v>
+        <v>51236</v>
       </c>
       <c r="B90">
         <v>50196</v>
       </c>
       <c r="C90" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D90" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="G90" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>51193</v>
+        <v>51196</v>
       </c>
       <c r="B91">
         <v>50196</v>
       </c>
       <c r="C91" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D91" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
       <c r="G91" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>51246</v>
+        <v>51193</v>
       </c>
       <c r="B92">
         <v>50196</v>
       </c>
       <c r="C92" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D92" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="G92" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>51511</v>
+        <v>51246</v>
       </c>
       <c r="B93">
-        <v>50129</v>
+        <v>50196</v>
       </c>
       <c r="C93" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D93" t="s">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="G93" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>51503</v>
+        <v>51511</v>
       </c>
       <c r="B94">
-        <v>50115</v>
+        <v>50129</v>
       </c>
       <c r="C94" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D94" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="G94" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>50850</v>
+        <v>51503</v>
       </c>
       <c r="B95">
-        <v>50191</v>
+        <v>50115</v>
       </c>
       <c r="C95" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D95" t="s">
-        <v>1074</v>
+        <v>1084</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1075</v>
-[...1 lines deleted...]
-      <c r="G95"/>
+        <v>1085</v>
+      </c>
+      <c r="G95" t="s">
+        <v>1086</v>
+      </c>
       <c r="H95"/>
       <c r="I95">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J95" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>51052</v>
+        <v>54830</v>
       </c>
       <c r="B96">
-        <v>50203</v>
+        <v>54541</v>
       </c>
       <c r="C96" t="s">
-        <v>845</v>
-[...1 lines deleted...]
-      <c r="D96"/>
+        <v>854</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1087</v>
+      </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="G96" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J96" t="s">
-        <v>85</v>
+        <v>992</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>51484</v>
+        <v>54834</v>
       </c>
       <c r="B97">
-        <v>50125</v>
+        <v>54541</v>
       </c>
       <c r="C97" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D97" t="s">
-        <v>1078</v>
-[...3 lines deleted...]
-      </c>
+        <v>1090</v>
+      </c>
+      <c r="E97"/>
       <c r="F97" t="s">
-        <v>1080</v>
+        <v>1091</v>
       </c>
       <c r="G97" t="s">
-        <v>1081</v>
+        <v>1092</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>142</v>
+        <v>2</v>
       </c>
       <c r="J97" t="s">
-        <v>85</v>
+        <v>992</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>51483</v>
+        <v>54832</v>
       </c>
       <c r="B98">
-        <v>50125</v>
+        <v>54541</v>
       </c>
       <c r="C98" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D98" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="G98" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J98" t="s">
-        <v>85</v>
+        <v>992</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>51482</v>
+        <v>50850</v>
       </c>
       <c r="B99">
-        <v>50125</v>
+        <v>50191</v>
       </c>
       <c r="C99" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D99" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="G99"/>
       <c r="H99"/>
       <c r="I99">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J99" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>51481</v>
+        <v>51052</v>
       </c>
       <c r="B100">
-        <v>50125</v>
+        <v>50203</v>
       </c>
       <c r="C100" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="D100"/>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="G100" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>51487</v>
+        <v>51484</v>
       </c>
       <c r="B101">
         <v>50125</v>
       </c>
       <c r="C101" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D101" t="s">
-        <v>1089</v>
-[...1 lines deleted...]
-      <c r="E101"/>
+        <v>1100</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1101</v>
+      </c>
       <c r="F101" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="G101" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>2</v>
+        <v>142</v>
       </c>
       <c r="J101" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>51486</v>
+        <v>51483</v>
       </c>
       <c r="B102">
         <v>50125</v>
       </c>
       <c r="C102" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="D102" t="s">
-        <v>1082</v>
+        <v>1104</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="G102" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>51488</v>
+        <v>51482</v>
       </c>
       <c r="B103">
         <v>50125</v>
       </c>
       <c r="C103" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D103" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1104</v>
+      </c>
+      <c r="E103"/>
       <c r="F103" t="s">
-        <v>1096</v>
+        <v>1107</v>
       </c>
       <c r="G103" t="s">
-        <v>1097</v>
+        <v>1108</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="J103" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>51485</v>
+        <v>51481</v>
       </c>
       <c r="B104">
         <v>50125</v>
       </c>
       <c r="C104" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="D104" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1099</v>
+        <v>1109</v>
       </c>
       <c r="G104" t="s">
-        <v>1100</v>
+        <v>1110</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J104" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>51427</v>
+        <v>51487</v>
       </c>
       <c r="B105">
-        <v>50110</v>
+        <v>50125</v>
       </c>
       <c r="C105" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="D105" t="s">
-        <v>1101</v>
+        <v>1111</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1102</v>
+        <v>1112</v>
       </c>
       <c r="G105" t="s">
-        <v>1103</v>
+        <v>1113</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="J105" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>51439</v>
+        <v>51486</v>
       </c>
       <c r="B106">
-        <v>50110</v>
+        <v>50125</v>
       </c>
       <c r="C106" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D106" t="s">
         <v>1104</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="G106" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>51059</v>
+        <v>51488</v>
       </c>
       <c r="B107">
-        <v>50088</v>
+        <v>50125</v>
       </c>
       <c r="C107" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D107" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="E107"/>
+        <v>1116</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1117</v>
+      </c>
       <c r="F107" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="G107" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="H107"/>
       <c r="I107">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="J107" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>51061</v>
+        <v>51485</v>
       </c>
       <c r="B108">
-        <v>50088</v>
+        <v>50125</v>
       </c>
       <c r="C108" t="s">
-        <v>806</v>
+        <v>850</v>
       </c>
       <c r="D108" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="E108"/>
       <c r="F108" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="G108" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="H108"/>
       <c r="I108">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>51260</v>
+        <v>51427</v>
       </c>
       <c r="B109">
-        <v>50081</v>
+        <v>50110</v>
       </c>
       <c r="C109" t="s">
-        <v>845</v>
+        <v>815</v>
       </c>
       <c r="D109" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="G109" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="H109"/>
       <c r="I109">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J109" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>51221</v>
+        <v>51439</v>
       </c>
       <c r="B110">
-        <v>50198</v>
+        <v>50110</v>
       </c>
       <c r="C110" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D110" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1118</v>
+        <v>1127</v>
       </c>
       <c r="G110" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
       <c r="H110"/>
       <c r="I110">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="J110" t="s">
-        <v>811</v>
+        <v>85</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>54605</v>
+        <v>51059</v>
       </c>
       <c r="B111">
-        <v>53106</v>
+        <v>50088</v>
       </c>
       <c r="C111" t="s">
-        <v>1120</v>
+        <v>854</v>
       </c>
       <c r="D111" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="G111" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J111" t="s">
-        <v>1124</v>
+        <v>85</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>51082</v>
+        <v>51061</v>
       </c>
       <c r="B112">
-        <v>49925</v>
+        <v>50088</v>
       </c>
       <c r="C112" t="s">
         <v>815</v>
       </c>
       <c r="D112" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="E112"/>
+        <v>1132</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1133</v>
+      </c>
       <c r="F112" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="G112" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="J112" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>51355</v>
+        <v>51260</v>
       </c>
       <c r="B113">
-        <v>50107</v>
+        <v>50081</v>
       </c>
       <c r="C113" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D113" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="G113" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>51432</v>
+        <v>51221</v>
       </c>
       <c r="B114">
-        <v>50107</v>
+        <v>50198</v>
       </c>
       <c r="C114" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D114" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="G114" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>1</v>
       </c>
       <c r="J114" t="s">
-        <v>85</v>
+        <v>820</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>51259</v>
+        <v>54605</v>
       </c>
       <c r="B115">
-        <v>50081</v>
+        <v>53106</v>
       </c>
       <c r="C115" t="s">
-        <v>845</v>
+        <v>1142</v>
       </c>
       <c r="D115" t="s">
-        <v>1133</v>
+        <v>1143</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
       <c r="G115" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J115" t="s">
-        <v>85</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>51076</v>
+        <v>51082</v>
       </c>
       <c r="B116">
-        <v>49923</v>
+        <v>49925</v>
       </c>
       <c r="C116" t="s">
-        <v>806</v>
+        <v>824</v>
       </c>
       <c r="D116" t="s">
-        <v>1136</v>
+        <v>895</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="G116" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>51078</v>
+        <v>51355</v>
       </c>
       <c r="B117">
-        <v>49923</v>
+        <v>50107</v>
       </c>
       <c r="C117" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="D117" t="s">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1140</v>
+        <v>1150</v>
       </c>
       <c r="G117" t="s">
-        <v>1141</v>
+        <v>1151</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J117" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>51077</v>
+        <v>51432</v>
       </c>
       <c r="B118">
-        <v>49923</v>
+        <v>50107</v>
       </c>
       <c r="C118" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D118" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1143</v>
+        <v>1153</v>
       </c>
       <c r="G118" t="s">
-        <v>1144</v>
+        <v>1154</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>50943</v>
+        <v>51259</v>
       </c>
       <c r="B119">
-        <v>50158</v>
+        <v>50081</v>
       </c>
       <c r="C119" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D119" t="s">
-        <v>1145</v>
+        <v>1155</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1146</v>
+        <v>1156</v>
       </c>
       <c r="G119" t="s">
-        <v>1147</v>
+        <v>1157</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>50862</v>
+        <v>51076</v>
       </c>
       <c r="B120">
-        <v>50156</v>
+        <v>49923</v>
       </c>
       <c r="C120" t="s">
         <v>815</v>
       </c>
       <c r="D120" t="s">
-        <v>1148</v>
+        <v>1158</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1149</v>
+        <v>1159</v>
       </c>
       <c r="G120" t="s">
-        <v>1150</v>
+        <v>1160</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J120" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>54164</v>
+        <v>51078</v>
       </c>
       <c r="B121">
-        <v>53106</v>
+        <v>49923</v>
       </c>
       <c r="C121" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D121" t="s">
-        <v>1151</v>
+        <v>1161</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1152</v>
+        <v>1162</v>
       </c>
       <c r="G121" t="s">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="J121" t="s">
-        <v>1154</v>
+        <v>85</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>51279</v>
+        <v>51077</v>
       </c>
       <c r="B122">
-        <v>50083</v>
+        <v>49923</v>
       </c>
       <c r="C122" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="D122" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="G122" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>51277</v>
+        <v>50943</v>
       </c>
       <c r="B123">
-        <v>50083</v>
+        <v>50158</v>
       </c>
       <c r="C123" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="D123" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="G123" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="H123"/>
       <c r="I123">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J123" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>51033</v>
+        <v>50862</v>
       </c>
       <c r="B124">
-        <v>50195</v>
+        <v>50156</v>
       </c>
       <c r="C124" t="s">
-        <v>806</v>
+        <v>824</v>
       </c>
       <c r="D124" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="G124" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J124" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>51032</v>
+        <v>54164</v>
       </c>
       <c r="B125">
-        <v>50195</v>
+        <v>53106</v>
       </c>
       <c r="C125" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D125" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="G125" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="J125" t="s">
-        <v>85</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>51499</v>
+        <v>51279</v>
       </c>
       <c r="B126">
-        <v>50132</v>
+        <v>50083</v>
       </c>
       <c r="C126" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D126" t="s">
-        <v>1167</v>
+        <v>1177</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="G126" t="s">
-        <v>1169</v>
+        <v>1179</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>2</v>
       </c>
       <c r="J126" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>51306</v>
+        <v>51277</v>
       </c>
       <c r="B127">
-        <v>50182</v>
+        <v>50083</v>
       </c>
       <c r="C127" t="s">
-        <v>845</v>
+        <v>815</v>
       </c>
       <c r="D127" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="G127" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="H127"/>
       <c r="I127">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J127" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>51316</v>
+        <v>51033</v>
       </c>
       <c r="B128">
-        <v>50163</v>
+        <v>50195</v>
       </c>
       <c r="C128" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="D128" t="s">
-        <v>895</v>
+        <v>1183</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="G128" t="s">
-        <v>1174</v>
+        <v>1185</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>51208</v>
+        <v>51032</v>
       </c>
       <c r="B129">
-        <v>50080</v>
+        <v>50195</v>
       </c>
       <c r="C129" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="D129" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="G129" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>51300</v>
+        <v>51499</v>
       </c>
       <c r="B130">
-        <v>50080</v>
+        <v>50132</v>
       </c>
       <c r="C130" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D130" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1179</v>
+        <v>1190</v>
       </c>
       <c r="G130" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>2</v>
       </c>
       <c r="J130" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>50856</v>
+        <v>51306</v>
       </c>
       <c r="B131">
-        <v>50183</v>
+        <v>50182</v>
       </c>
       <c r="C131" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="D131" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="G131" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="H131"/>
       <c r="I131">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J131" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
-        <v>51014</v>
+        <v>51316</v>
       </c>
       <c r="B132">
-        <v>50189</v>
+        <v>50163</v>
       </c>
       <c r="C132" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D132" t="s">
-        <v>1184</v>
+        <v>904</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
       <c r="G132" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>14</v>
       </c>
       <c r="J132" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
-        <v>51425</v>
+        <v>51208</v>
       </c>
       <c r="B133">
-        <v>50189</v>
+        <v>50080</v>
       </c>
       <c r="C133" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D133" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="G133" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="H133"/>
       <c r="I133">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
-        <v>51281</v>
+        <v>51300</v>
       </c>
       <c r="B134">
-        <v>50083</v>
+        <v>50080</v>
       </c>
       <c r="C134" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D134" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="G134" t="s">
-        <v>1192</v>
+        <v>1202</v>
       </c>
       <c r="H134"/>
       <c r="I134">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J134" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
-        <v>50979</v>
+        <v>50856</v>
       </c>
       <c r="B135">
-        <v>50170</v>
+        <v>50183</v>
       </c>
       <c r="C135" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D135" t="s">
-        <v>1193</v>
+        <v>1203</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1194</v>
+        <v>1204</v>
       </c>
       <c r="G135" t="s">
-        <v>1195</v>
+        <v>1205</v>
       </c>
       <c r="H135"/>
       <c r="I135">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J135" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
-        <v>51216</v>
+        <v>51014</v>
       </c>
       <c r="B136">
-        <v>50198</v>
+        <v>50189</v>
       </c>
       <c r="C136" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="D136" t="s">
-        <v>1196</v>
+        <v>1206</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="G136" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="H136"/>
       <c r="I136">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="J136" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
-        <v>51218</v>
+        <v>51425</v>
       </c>
       <c r="B137">
-        <v>50176</v>
+        <v>50189</v>
       </c>
       <c r="C137" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D137" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1197</v>
+        <v>1210</v>
       </c>
       <c r="G137" t="s">
-        <v>1198</v>
+        <v>1211</v>
       </c>
       <c r="H137"/>
       <c r="I137">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J137" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
-        <v>51315</v>
+        <v>51281</v>
       </c>
       <c r="B138">
-        <v>50165</v>
+        <v>50083</v>
       </c>
       <c r="C138" t="s">
-        <v>806</v>
+        <v>850</v>
       </c>
       <c r="D138" t="s">
-        <v>1199</v>
+        <v>1212</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1200</v>
+        <v>1213</v>
       </c>
       <c r="G138" t="s">
-        <v>1201</v>
+        <v>1214</v>
       </c>
       <c r="H138"/>
       <c r="I138">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J138" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
-        <v>51079</v>
+        <v>50979</v>
       </c>
       <c r="B139">
-        <v>49923</v>
+        <v>50170</v>
       </c>
       <c r="C139" t="s">
         <v>815</v>
       </c>
       <c r="D139" t="s">
-        <v>1202</v>
+        <v>1215</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
       <c r="G139" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
       <c r="H139"/>
       <c r="I139">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J139" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
-        <v>51354</v>
+        <v>51216</v>
       </c>
       <c r="B140">
-        <v>50088</v>
+        <v>50198</v>
       </c>
       <c r="C140" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D140" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
       <c r="G140" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J140" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
-        <v>51195</v>
+        <v>51218</v>
       </c>
       <c r="B141">
-        <v>50196</v>
+        <v>50176</v>
       </c>
       <c r="C141" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D141" t="s">
-        <v>1208</v>
+        <v>1218</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1209</v>
+        <v>1219</v>
       </c>
       <c r="G141" t="s">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
-        <v>50988</v>
+        <v>51315</v>
       </c>
       <c r="B142">
-        <v>50171</v>
+        <v>50165</v>
       </c>
       <c r="C142" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D142" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="G142" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="H142"/>
       <c r="I142">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
-        <v>50997</v>
+        <v>51079</v>
       </c>
       <c r="B143">
-        <v>50176</v>
+        <v>49923</v>
       </c>
       <c r="C143" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D143" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="G143" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="H143"/>
       <c r="I143">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
-        <v>50996</v>
+        <v>51354</v>
       </c>
       <c r="B144">
-        <v>50176</v>
+        <v>50088</v>
       </c>
       <c r="C144" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D144" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="G144" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="H144"/>
       <c r="I144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J144" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
-        <v>50995</v>
+        <v>51195</v>
       </c>
       <c r="B145">
-        <v>50176</v>
+        <v>50196</v>
       </c>
       <c r="C145" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D145" t="s">
-        <v>1220</v>
+        <v>1230</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
       <c r="G145" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="H145"/>
       <c r="I145">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
-        <v>51280</v>
+        <v>50988</v>
       </c>
       <c r="B146">
-        <v>50083</v>
+        <v>50171</v>
       </c>
       <c r="C146" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="D146" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
       <c r="G146" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="H146"/>
       <c r="I146">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
-        <v>51075</v>
+        <v>50997</v>
       </c>
       <c r="B147">
-        <v>49923</v>
+        <v>50176</v>
       </c>
       <c r="C147" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D147" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="G147" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
       <c r="H147"/>
       <c r="I147">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J147" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
-        <v>51384</v>
+        <v>50996</v>
       </c>
       <c r="B148">
-        <v>50095</v>
+        <v>50176</v>
       </c>
       <c r="C148" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="D148" t="s">
-        <v>812</v>
+        <v>1239</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1229</v>
+        <v>1240</v>
       </c>
       <c r="G148" t="s">
-        <v>1230</v>
+        <v>1241</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J148" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
-        <v>51201</v>
+        <v>50995</v>
       </c>
       <c r="B149">
-        <v>50170</v>
+        <v>50176</v>
       </c>
       <c r="C149" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="D149"/>
+        <v>854</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1242</v>
+      </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1231</v>
+        <v>1243</v>
       </c>
       <c r="G149" t="s">
-        <v>1232</v>
+        <v>1244</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J149" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
-        <v>51352</v>
+        <v>51280</v>
       </c>
       <c r="B150">
-        <v>50088</v>
+        <v>50083</v>
       </c>
       <c r="C150" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D150" t="s">
-        <v>1233</v>
+        <v>1245</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1234</v>
+        <v>1246</v>
       </c>
       <c r="G150" t="s">
-        <v>1235</v>
+        <v>1247</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J150" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
-        <v>50860</v>
+        <v>51075</v>
       </c>
       <c r="B151">
-        <v>50191</v>
+        <v>49923</v>
       </c>
       <c r="C151" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D151" t="s">
-        <v>1236</v>
-[...3 lines deleted...]
-      </c>
+        <v>1248</v>
+      </c>
+      <c r="E151"/>
       <c r="F151" t="s">
-        <v>1238</v>
+        <v>1249</v>
       </c>
       <c r="G151" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>257</v>
+        <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
-        <v>50953</v>
+        <v>51384</v>
       </c>
       <c r="B152">
-        <v>50164</v>
+        <v>50095</v>
       </c>
       <c r="C152" t="s">
-        <v>815</v>
+        <v>854</v>
       </c>
       <c r="D152" t="s">
-        <v>1240</v>
+        <v>821</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1241</v>
+        <v>1251</v>
       </c>
       <c r="G152" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="H152"/>
       <c r="I152">
+        <v>1</v>
+      </c>
+      <c r="J152" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153">
+        <v>51201</v>
+      </c>
+      <c r="B153">
+        <v>50170</v>
+      </c>
+      <c r="C153" t="s">
+        <v>815</v>
+      </c>
+      <c r="D153"/>
+      <c r="E153"/>
+      <c r="F153" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H153"/>
+      <c r="I153">
+        <v>0</v>
+      </c>
+      <c r="J153" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154">
+        <v>54833</v>
+      </c>
+      <c r="B154">
+        <v>54541</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H154"/>
+      <c r="I154">
+        <v>0</v>
+      </c>
+      <c r="J154" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155">
+        <v>54829</v>
+      </c>
+      <c r="B155">
+        <v>54541</v>
+      </c>
+      <c r="C155" t="s">
+        <v>854</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H155"/>
+      <c r="I155">
         <v>6</v>
       </c>
-      <c r="J152" t="s">
+      <c r="J155" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156">
+        <v>51352</v>
+      </c>
+      <c r="B156">
+        <v>50088</v>
+      </c>
+      <c r="C156" t="s">
+        <v>854</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H156"/>
+      <c r="I156">
+        <v>8</v>
+      </c>
+      <c r="J156" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157">
+        <v>50860</v>
+      </c>
+      <c r="B157">
+        <v>50191</v>
+      </c>
+      <c r="C157" t="s">
+        <v>824</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H157"/>
+      <c r="I157">
+        <v>257</v>
+      </c>
+      <c r="J157" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158">
+        <v>50953</v>
+      </c>
+      <c r="B158">
+        <v>50164</v>
+      </c>
+      <c r="C158" t="s">
+        <v>824</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H158"/>
+      <c r="I158">
+        <v>6</v>
+      </c>
+      <c r="J158" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -16599,2172 +16913,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="N1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="O1" t="s">
-        <v>1728</v>
+        <v>1757</v>
       </c>
       <c r="P1" t="s">
-        <v>1733</v>
+        <v>1762</v>
       </c>
       <c r="Q1" t="s">
-        <v>1741</v>
+        <v>1768</v>
       </c>
       <c r="R1" t="s">
-        <v>1742</v>
+        <v>1769</v>
       </c>
       <c r="S1" t="s">
-        <v>1746</v>
+        <v>1772</v>
       </c>
       <c r="T1" t="s">
-        <v>1748</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1243</v>
+        <v>1272</v>
       </c>
       <c r="C2" t="s">
-        <v>1244</v>
+        <v>1273</v>
       </c>
       <c r="D2" t="s">
-        <v>1250</v>
+        <v>1279</v>
       </c>
       <c r="E2" t="s">
-        <v>1411</v>
+        <v>1440</v>
       </c>
       <c r="F2" t="s">
-        <v>1413</v>
+        <v>1442</v>
       </c>
       <c r="G2" t="s">
-        <v>1421</v>
+        <v>1450</v>
       </c>
       <c r="H2" t="s">
-        <v>1428</v>
+        <v>1457</v>
       </c>
       <c r="I2" t="s">
-        <v>1452</v>
+        <v>1481</v>
       </c>
       <c r="J2" t="s">
         <v>274</v>
       </c>
       <c r="K2" t="s">
-        <v>1541</v>
+        <v>1570</v>
       </c>
       <c r="L2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M2" t="s">
-        <v>1719</v>
+        <v>1748</v>
       </c>
       <c r="N2" t="s">
-        <v>1722</v>
+        <v>1751</v>
       </c>
       <c r="O2" t="s">
-        <v>1729</v>
+        <v>1758</v>
       </c>
       <c r="P2" t="s">
-        <v>1734</v>
+        <v>1763</v>
       </c>
       <c r="Q2" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="R2" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="S2" t="s">
-        <v>1747</v>
+        <v>520</v>
       </c>
       <c r="T2" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3" t="s">
-        <v>1251</v>
+        <v>1280</v>
       </c>
       <c r="E3" t="s">
         <v>207</v>
       </c>
       <c r="F3" t="s">
-        <v>1414</v>
+        <v>1443</v>
       </c>
       <c r="G3" t="s">
         <v>149</v>
       </c>
       <c r="H3" t="s">
-        <v>1429</v>
+        <v>1458</v>
       </c>
       <c r="I3" t="s">
-        <v>1453</v>
+        <v>1482</v>
       </c>
       <c r="J3" t="s">
-        <v>1485</v>
+        <v>1514</v>
       </c>
       <c r="K3" t="s">
         <v>369</v>
       </c>
       <c r="L3" t="s">
-        <v>1718</v>
+        <v>1747</v>
       </c>
       <c r="M3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="N3" t="s">
-        <v>1723</v>
+        <v>1752</v>
       </c>
       <c r="O3" t="s">
-        <v>1730</v>
+        <v>1759</v>
       </c>
       <c r="P3" t="s">
-        <v>1735</v>
+        <v>504</v>
       </c>
       <c r="Q3" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="R3" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="S3" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="T3" t="s">
-        <v>1749</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>374</v>
       </c>
       <c r="D4" t="s">
-        <v>1252</v>
+        <v>1281</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
-        <v>1415</v>
+        <v>1444</v>
       </c>
       <c r="G4" t="s">
         <v>138</v>
       </c>
       <c r="H4" t="s">
-        <v>1430</v>
+        <v>1459</v>
       </c>
       <c r="I4" t="s">
-        <v>1454</v>
+        <v>1483</v>
       </c>
       <c r="J4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="K4" t="s">
-        <v>1542</v>
+        <v>1571</v>
       </c>
       <c r="M4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="N4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="O4" t="s">
-        <v>1731</v>
+        <v>1760</v>
       </c>
       <c r="P4" t="s">
-        <v>1736</v>
+        <v>1764</v>
       </c>
       <c r="Q4" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="R4" t="s">
-        <v>1743</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1253</v>
+        <v>1282</v>
       </c>
       <c r="E5" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="F5" t="s">
         <v>60</v>
       </c>
       <c r="G5" t="s">
-        <v>1422</v>
+        <v>1451</v>
       </c>
       <c r="H5" t="s">
-        <v>1431</v>
+        <v>1460</v>
       </c>
       <c r="I5" t="s">
-        <v>1455</v>
+        <v>1484</v>
       </c>
       <c r="J5" t="s">
-        <v>1486</v>
+        <v>1515</v>
       </c>
       <c r="K5" t="s">
-        <v>1543</v>
+        <v>1572</v>
       </c>
       <c r="M5" t="s">
-        <v>1720</v>
+        <v>1749</v>
       </c>
       <c r="N5" t="s">
-        <v>1724</v>
+        <v>1753</v>
       </c>
       <c r="O5" t="s">
-        <v>1732</v>
+        <v>1761</v>
       </c>
       <c r="P5" t="s">
-        <v>1731</v>
+        <v>1760</v>
       </c>
       <c r="Q5" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="R5" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1245</v>
+        <v>1274</v>
       </c>
       <c r="D6" t="s">
-        <v>1254</v>
+        <v>1283</v>
       </c>
       <c r="E6" t="s">
-        <v>1412</v>
+        <v>1441</v>
       </c>
       <c r="F6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G6" t="s">
-        <v>1423</v>
+        <v>1452</v>
       </c>
       <c r="H6" t="s">
-        <v>1432</v>
+        <v>1461</v>
       </c>
       <c r="I6" t="s">
-        <v>1456</v>
+        <v>1485</v>
       </c>
       <c r="J6" t="s">
-        <v>1487</v>
+        <v>1516</v>
       </c>
       <c r="K6" t="s">
-        <v>1544</v>
+        <v>1573</v>
       </c>
       <c r="M6" t="s">
-        <v>1721</v>
+        <v>1750</v>
       </c>
       <c r="N6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="P6" t="s">
-        <v>1737</v>
+        <v>1765</v>
       </c>
       <c r="Q6" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="R6" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E7" t="s">
+        <v>391</v>
+      </c>
+      <c r="F7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G7" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J7" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="M7" t="s">
+        <v>480</v>
+      </c>
+      <c r="N7" t="s">
+        <v>1754</v>
+      </c>
+      <c r="P7" t="s">
+        <v>1766</v>
+      </c>
+      <c r="R7" t="s">
         <v>1255</v>
-      </c>
-[...31 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1246</v>
+        <v>1275</v>
       </c>
       <c r="D8" t="s">
-        <v>1256</v>
+        <v>1285</v>
       </c>
       <c r="F8" t="s">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="G8" t="s">
-        <v>1425</v>
+        <v>1454</v>
       </c>
       <c r="H8" t="s">
-        <v>1434</v>
+        <v>1463</v>
       </c>
       <c r="I8" t="s">
-        <v>1458</v>
+        <v>1487</v>
       </c>
       <c r="J8" t="s">
-        <v>1489</v>
+        <v>1518</v>
       </c>
       <c r="K8" t="s">
-        <v>1453</v>
+        <v>1482</v>
       </c>
       <c r="N8" t="s">
-        <v>1726</v>
+        <v>1755</v>
       </c>
       <c r="P8" t="s">
-        <v>1739</v>
+        <v>1767</v>
       </c>
       <c r="R8" t="s">
-        <v>1745</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1247</v>
+        <v>1276</v>
       </c>
       <c r="D9" t="s">
-        <v>1257</v>
+        <v>1286</v>
       </c>
       <c r="F9" t="s">
-        <v>1418</v>
+        <v>1447</v>
       </c>
       <c r="G9" t="s">
-        <v>1426</v>
+        <v>1455</v>
       </c>
       <c r="H9" t="s">
-        <v>1435</v>
+        <v>1464</v>
       </c>
       <c r="I9" t="s">
-        <v>1459</v>
+        <v>1488</v>
       </c>
       <c r="J9" t="s">
-        <v>1490</v>
+        <v>1519</v>
       </c>
       <c r="K9" t="s">
-        <v>1545</v>
+        <v>1574</v>
       </c>
       <c r="N9" t="s">
         <v>99</v>
       </c>
       <c r="P9" t="s">
-        <v>1740</v>
+        <v>496</v>
       </c>
       <c r="R9" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>1248</v>
+        <v>1277</v>
       </c>
       <c r="D10" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="F10" t="s">
         <v>270</v>
       </c>
       <c r="G10" t="s">
-        <v>1427</v>
+        <v>1456</v>
       </c>
       <c r="H10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I10" t="s">
-        <v>1460</v>
+        <v>1489</v>
       </c>
       <c r="J10" t="s">
-        <v>1491</v>
+        <v>1520</v>
       </c>
       <c r="K10" t="s">
-        <v>1546</v>
+        <v>1575</v>
       </c>
       <c r="N10" t="s">
-        <v>1727</v>
+        <v>1756</v>
       </c>
       <c r="R10" t="s">
-        <v>1120</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1249</v>
+        <v>1278</v>
       </c>
       <c r="D11" t="s">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="F11" t="s">
-        <v>1419</v>
+        <v>1448</v>
       </c>
       <c r="H11" t="s">
-        <v>1436</v>
+        <v>1465</v>
       </c>
       <c r="I11" t="s">
-        <v>1461</v>
+        <v>1490</v>
       </c>
       <c r="J11" t="s">
-        <v>1492</v>
+        <v>1521</v>
       </c>
       <c r="K11" t="s">
-        <v>1547</v>
+        <v>1576</v>
       </c>
       <c r="R11" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1260</v>
+        <v>1289</v>
       </c>
       <c r="F12" t="s">
-        <v>1420</v>
+        <v>1449</v>
       </c>
       <c r="H12" t="s">
         <v>139</v>
       </c>
       <c r="I12" t="s">
         <v>149</v>
       </c>
       <c r="J12" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="K12" t="s">
-        <v>1548</v>
+        <v>1577</v>
       </c>
       <c r="R12" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1261</v>
+        <v>1290</v>
       </c>
       <c r="H13" t="s">
-        <v>1437</v>
+        <v>1466</v>
       </c>
       <c r="I13" t="s">
-        <v>1462</v>
+        <v>1491</v>
       </c>
       <c r="J13" t="s">
-        <v>1493</v>
+        <v>1522</v>
       </c>
       <c r="K13" t="s">
-        <v>1549</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1262</v>
+        <v>1291</v>
       </c>
       <c r="H14" t="s">
-        <v>1438</v>
+        <v>1467</v>
       </c>
       <c r="I14" t="s">
-        <v>1463</v>
+        <v>1492</v>
       </c>
       <c r="J14" t="s">
-        <v>1494</v>
+        <v>1523</v>
       </c>
       <c r="K14" t="s">
-        <v>1550</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1263</v>
+        <v>1292</v>
       </c>
       <c r="H15" t="s">
-        <v>1439</v>
+        <v>1468</v>
       </c>
       <c r="I15" t="s">
-        <v>1464</v>
+        <v>1493</v>
       </c>
       <c r="J15" t="s">
-        <v>1495</v>
+        <v>1524</v>
       </c>
       <c r="K15" t="s">
-        <v>1551</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1264</v>
+        <v>1293</v>
       </c>
       <c r="H16" t="s">
-        <v>1440</v>
+        <v>1469</v>
       </c>
       <c r="I16" t="s">
         <v>198</v>
       </c>
       <c r="J16" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K16" t="s">
-        <v>1552</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
       <c r="H17" t="s">
-        <v>1441</v>
+        <v>1470</v>
       </c>
       <c r="I17" t="s">
-        <v>1465</v>
+        <v>1494</v>
       </c>
       <c r="J17" t="s">
-        <v>1496</v>
+        <v>1525</v>
       </c>
       <c r="K17" t="s">
-        <v>1455</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="H18" t="s">
-        <v>1442</v>
+        <v>1471</v>
       </c>
       <c r="I18" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J18" t="s">
-        <v>1497</v>
+        <v>1526</v>
       </c>
       <c r="K18" t="s">
-        <v>1553</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1267</v>
+        <v>1296</v>
       </c>
       <c r="H19" t="s">
-        <v>1443</v>
+        <v>1472</v>
       </c>
       <c r="I19" t="s">
-        <v>1466</v>
+        <v>1495</v>
       </c>
       <c r="J19" t="s">
-        <v>1498</v>
+        <v>1527</v>
       </c>
       <c r="K19" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1268</v>
+        <v>1297</v>
       </c>
       <c r="H20" t="s">
-        <v>1444</v>
+        <v>1473</v>
       </c>
       <c r="I20" t="s">
-        <v>1467</v>
+        <v>1496</v>
       </c>
       <c r="J20" t="s">
-        <v>1499</v>
+        <v>1528</v>
       </c>
       <c r="K20" t="s">
-        <v>1555</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1269</v>
+        <v>1298</v>
       </c>
       <c r="H21" t="s">
-        <v>1445</v>
+        <v>1474</v>
       </c>
       <c r="I21" t="s">
-        <v>1468</v>
+        <v>1497</v>
       </c>
       <c r="J21" t="s">
-        <v>1500</v>
+        <v>1529</v>
       </c>
       <c r="K21" t="s">
-        <v>1556</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1270</v>
+        <v>1299</v>
       </c>
       <c r="H22" t="s">
-        <v>1446</v>
+        <v>1475</v>
       </c>
       <c r="I22" t="s">
-        <v>1469</v>
+        <v>1498</v>
       </c>
       <c r="J22" t="s">
-        <v>1501</v>
+        <v>1530</v>
       </c>
       <c r="K22" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1271</v>
+        <v>1300</v>
       </c>
       <c r="H23" t="s">
-        <v>1447</v>
+        <v>1476</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1502</v>
+        <v>1531</v>
       </c>
       <c r="K23" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1272</v>
+        <v>1301</v>
       </c>
       <c r="H24" t="s">
-        <v>1448</v>
+        <v>1477</v>
       </c>
       <c r="I24" t="s">
-        <v>1470</v>
+        <v>1499</v>
       </c>
       <c r="J24" t="s">
-        <v>1503</v>
+        <v>1532</v>
       </c>
       <c r="K24" t="s">
-        <v>1559</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1273</v>
+        <v>1302</v>
       </c>
       <c r="H25" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I25" t="s">
-        <v>1471</v>
+        <v>1500</v>
       </c>
       <c r="J25" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
       <c r="K25" t="s">
-        <v>1560</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1274</v>
+        <v>1303</v>
       </c>
       <c r="H26" t="s">
-        <v>1449</v>
+        <v>1478</v>
       </c>
       <c r="I26" t="s">
-        <v>1472</v>
+        <v>1501</v>
       </c>
       <c r="J26" t="s">
-        <v>1505</v>
+        <v>1534</v>
       </c>
       <c r="K26" t="s">
-        <v>1561</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1275</v>
+        <v>1304</v>
       </c>
       <c r="H27" t="s">
-        <v>1450</v>
+        <v>1479</v>
       </c>
       <c r="I27" t="s">
-        <v>1473</v>
+        <v>1502</v>
       </c>
       <c r="J27" t="s">
-        <v>1506</v>
+        <v>1535</v>
       </c>
       <c r="K27" t="s">
-        <v>1562</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1276</v>
+        <v>1305</v>
       </c>
       <c r="H28" t="s">
-        <v>1451</v>
+        <v>1480</v>
       </c>
       <c r="I28" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J28" t="s">
-        <v>1507</v>
+        <v>1536</v>
       </c>
       <c r="K28" t="s">
-        <v>1563</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1277</v>
+        <v>1306</v>
       </c>
       <c r="I29" t="s">
-        <v>1474</v>
+        <v>1503</v>
       </c>
       <c r="J29" t="s">
-        <v>1508</v>
+        <v>1537</v>
       </c>
       <c r="K29" t="s">
-        <v>1564</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1278</v>
+        <v>1307</v>
       </c>
       <c r="I30" t="s">
-        <v>1475</v>
+        <v>1504</v>
       </c>
       <c r="J30" t="s">
-        <v>1509</v>
+        <v>1538</v>
       </c>
       <c r="K30" t="s">
-        <v>1565</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1279</v>
+        <v>1308</v>
       </c>
       <c r="I31" t="s">
-        <v>1476</v>
+        <v>1505</v>
       </c>
       <c r="J31" t="s">
-        <v>1510</v>
+        <v>1539</v>
       </c>
       <c r="K31" t="s">
-        <v>1566</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1280</v>
+        <v>1309</v>
       </c>
       <c r="I32" t="s">
-        <v>1477</v>
+        <v>1506</v>
       </c>
       <c r="J32" t="s">
-        <v>1511</v>
+        <v>1540</v>
       </c>
       <c r="K32" t="s">
-        <v>1567</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1281</v>
+        <v>1310</v>
       </c>
       <c r="I33" t="s">
-        <v>1478</v>
+        <v>1507</v>
       </c>
       <c r="J33" t="s">
-        <v>1512</v>
+        <v>1541</v>
       </c>
       <c r="K33" t="s">
-        <v>1568</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1282</v>
+        <v>1311</v>
       </c>
       <c r="I34" t="s">
-        <v>1479</v>
+        <v>1508</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1569</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1283</v>
+        <v>1312</v>
       </c>
       <c r="I35" t="s">
-        <v>1480</v>
+        <v>1509</v>
       </c>
       <c r="J35" t="s">
-        <v>1513</v>
+        <v>1542</v>
       </c>
       <c r="K35" t="s">
-        <v>1570</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1284</v>
+        <v>1313</v>
       </c>
       <c r="I36" t="s">
         <v>68</v>
       </c>
       <c r="J36" t="s">
-        <v>1514</v>
+        <v>1543</v>
       </c>
       <c r="K36" t="s">
-        <v>1571</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1285</v>
+        <v>1314</v>
       </c>
       <c r="I37" t="s">
-        <v>1481</v>
+        <v>1510</v>
       </c>
       <c r="J37" t="s">
-        <v>1515</v>
+        <v>1544</v>
       </c>
       <c r="K37" t="s">
-        <v>1572</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1286</v>
+        <v>1315</v>
       </c>
       <c r="I38" t="s">
-        <v>1482</v>
+        <v>1511</v>
       </c>
       <c r="J38" t="s">
-        <v>1516</v>
+        <v>1545</v>
       </c>
       <c r="K38" t="s">
-        <v>1573</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1287</v>
+        <v>1316</v>
       </c>
       <c r="I39" t="s">
-        <v>1483</v>
+        <v>1512</v>
       </c>
       <c r="J39" t="s">
-        <v>1517</v>
+        <v>1546</v>
       </c>
       <c r="K39" t="s">
-        <v>1574</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1288</v>
+        <v>1317</v>
       </c>
       <c r="I40" t="s">
-        <v>1426</v>
+        <v>1455</v>
       </c>
       <c r="J40" t="s">
-        <v>1518</v>
+        <v>1547</v>
       </c>
       <c r="K40" t="s">
-        <v>1575</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1289</v>
+        <v>1318</v>
       </c>
       <c r="I41" t="s">
-        <v>1484</v>
+        <v>1513</v>
       </c>
       <c r="J41" t="s">
-        <v>1519</v>
+        <v>1548</v>
       </c>
       <c r="K41" t="s">
-        <v>1576</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1290</v>
+        <v>1319</v>
       </c>
       <c r="J42" t="s">
-        <v>1520</v>
+        <v>1549</v>
       </c>
       <c r="K42" t="s">
-        <v>1577</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1291</v>
+        <v>1320</v>
       </c>
       <c r="J43" t="s">
-        <v>1521</v>
+        <v>1550</v>
       </c>
       <c r="K43" t="s">
-        <v>1578</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1292</v>
+        <v>1321</v>
       </c>
       <c r="J44" t="s">
-        <v>1522</v>
+        <v>1551</v>
       </c>
       <c r="K44" t="s">
-        <v>1579</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1293</v>
+        <v>1322</v>
       </c>
       <c r="J45" t="s">
-        <v>1523</v>
+        <v>1552</v>
       </c>
       <c r="K45" t="s">
-        <v>1580</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1294</v>
+        <v>1323</v>
       </c>
       <c r="J46" t="s">
-        <v>1524</v>
+        <v>1553</v>
       </c>
       <c r="K46" t="s">
-        <v>1581</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1295</v>
+        <v>1324</v>
       </c>
       <c r="J47" t="s">
-        <v>1525</v>
+        <v>1554</v>
       </c>
       <c r="K47" t="s">
-        <v>1582</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1296</v>
+        <v>1325</v>
       </c>
       <c r="J48" t="s">
-        <v>1526</v>
+        <v>1555</v>
       </c>
       <c r="K48" t="s">
-        <v>1583</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1297</v>
+        <v>1326</v>
       </c>
       <c r="J49" t="s">
-        <v>1527</v>
+        <v>1556</v>
       </c>
       <c r="K49" t="s">
-        <v>1584</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1298</v>
+        <v>1327</v>
       </c>
       <c r="J50" t="s">
-        <v>1528</v>
+        <v>1557</v>
       </c>
       <c r="K50" t="s">
-        <v>1585</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1299</v>
+        <v>1328</v>
       </c>
       <c r="J51" t="s">
-        <v>1529</v>
+        <v>1558</v>
       </c>
       <c r="K51" t="s">
-        <v>1586</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1300</v>
+        <v>1329</v>
       </c>
       <c r="J52" t="s">
-        <v>1530</v>
+        <v>1559</v>
       </c>
       <c r="K52" t="s">
-        <v>1587</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1301</v>
+        <v>1330</v>
       </c>
       <c r="J53" t="s">
-        <v>1531</v>
+        <v>1560</v>
       </c>
       <c r="K53" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1302</v>
+        <v>1331</v>
       </c>
       <c r="J54" t="s">
-        <v>1532</v>
+        <v>1561</v>
       </c>
       <c r="K54" t="s">
-        <v>1589</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1303</v>
+        <v>1332</v>
       </c>
       <c r="J55" t="s">
-        <v>1533</v>
+        <v>1562</v>
       </c>
       <c r="K55" t="s">
-        <v>1590</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1304</v>
+        <v>1333</v>
       </c>
       <c r="J56" t="s">
-        <v>1534</v>
+        <v>1563</v>
       </c>
       <c r="K56" t="s">
-        <v>1462</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1305</v>
+        <v>1334</v>
       </c>
       <c r="J57" t="s">
-        <v>1535</v>
+        <v>1564</v>
       </c>
       <c r="K57" t="s">
-        <v>1591</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1306</v>
+        <v>1335</v>
       </c>
       <c r="J58" t="s">
         <v>69</v>
       </c>
       <c r="K58" t="s">
-        <v>1592</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1307</v>
+        <v>1336</v>
       </c>
       <c r="J59" t="s">
-        <v>1536</v>
+        <v>1565</v>
       </c>
       <c r="K59" t="s">
-        <v>1593</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1308</v>
+        <v>1337</v>
       </c>
       <c r="J60" t="s">
-        <v>1537</v>
+        <v>1566</v>
       </c>
       <c r="K60" t="s">
-        <v>1594</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1309</v>
+        <v>1338</v>
       </c>
       <c r="J61" t="s">
-        <v>1538</v>
+        <v>1567</v>
       </c>
       <c r="K61" t="s">
-        <v>1595</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1310</v>
+        <v>1339</v>
       </c>
       <c r="J62" t="s">
-        <v>1539</v>
+        <v>1568</v>
       </c>
       <c r="K62" t="s">
-        <v>1596</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1311</v>
+        <v>1340</v>
       </c>
       <c r="J63" t="s">
-        <v>1540</v>
+        <v>1569</v>
       </c>
       <c r="K63" t="s">
-        <v>1464</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1312</v>
+        <v>1341</v>
       </c>
       <c r="J64" t="s">
         <v>83</v>
       </c>
       <c r="K64" t="s">
-        <v>1597</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1313</v>
+        <v>1342</v>
       </c>
       <c r="K65" t="s">
-        <v>1598</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1314</v>
+        <v>1343</v>
       </c>
       <c r="K66" t="s">
-        <v>1599</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1315</v>
+        <v>1344</v>
       </c>
       <c r="K67" t="s">
-        <v>1600</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1316</v>
+        <v>1345</v>
       </c>
       <c r="K68" t="s">
-        <v>1601</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1317</v>
+        <v>1346</v>
       </c>
       <c r="K69" t="s">
-        <v>1602</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1318</v>
+        <v>1347</v>
       </c>
       <c r="K70" t="s">
-        <v>1603</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1319</v>
+        <v>1348</v>
       </c>
       <c r="K71" t="s">
-        <v>1604</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1320</v>
+        <v>1349</v>
       </c>
       <c r="K72" t="s">
-        <v>1605</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1321</v>
+        <v>1350</v>
       </c>
       <c r="K73" t="s">
-        <v>1606</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1322</v>
+        <v>1351</v>
       </c>
       <c r="K74" t="s">
-        <v>1607</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1323</v>
+        <v>1352</v>
       </c>
       <c r="K75" t="s">
-        <v>1608</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1324</v>
+        <v>1353</v>
       </c>
       <c r="K76" t="s">
-        <v>1609</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1325</v>
+        <v>1354</v>
       </c>
       <c r="K77" t="s">
-        <v>1610</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1326</v>
+        <v>1355</v>
       </c>
       <c r="K78" t="s">
-        <v>1611</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1327</v>
+        <v>1356</v>
       </c>
       <c r="K79" t="s">
-        <v>1612</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1328</v>
+        <v>1357</v>
       </c>
       <c r="K80" t="s">
-        <v>1613</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="K81" t="s">
-        <v>1614</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
       <c r="K82" t="s">
-        <v>1615</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1331</v>
+        <v>1360</v>
       </c>
       <c r="K83" t="s">
-        <v>1616</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1332</v>
+        <v>1361</v>
       </c>
       <c r="K84" t="s">
-        <v>1617</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1333</v>
+        <v>1362</v>
       </c>
       <c r="K85" t="s">
-        <v>1469</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1334</v>
+        <v>1363</v>
       </c>
       <c r="K86" t="s">
-        <v>1618</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1335</v>
+        <v>1364</v>
       </c>
       <c r="K87" t="s">
-        <v>1619</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1336</v>
+        <v>1365</v>
       </c>
       <c r="K88" t="s">
-        <v>1620</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
       <c r="K89" t="s">
-        <v>1621</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="K90" t="s">
-        <v>1622</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1339</v>
+        <v>1368</v>
       </c>
       <c r="K91" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1340</v>
+        <v>1369</v>
       </c>
       <c r="K92" t="s">
-        <v>1623</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1341</v>
+        <v>1370</v>
       </c>
       <c r="K93" t="s">
-        <v>1624</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1342</v>
+        <v>1371</v>
       </c>
       <c r="K94" t="s">
-        <v>1625</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1343</v>
+        <v>1372</v>
       </c>
       <c r="K95" t="s">
-        <v>1471</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1344</v>
+        <v>1373</v>
       </c>
       <c r="K96" t="s">
-        <v>1626</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1345</v>
+        <v>1374</v>
       </c>
       <c r="K97" t="s">
-        <v>1627</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1346</v>
+        <v>1375</v>
       </c>
       <c r="K98" t="s">
-        <v>1628</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1347</v>
+        <v>1376</v>
       </c>
       <c r="K99" t="s">
-        <v>1629</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1348</v>
+        <v>1377</v>
       </c>
       <c r="K100" t="s">
-        <v>1630</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1349</v>
+        <v>1378</v>
       </c>
       <c r="K101" t="s">
-        <v>1631</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1350</v>
+        <v>1379</v>
       </c>
       <c r="K102" t="s">
-        <v>1632</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1351</v>
+        <v>1380</v>
       </c>
       <c r="K103" t="s">
-        <v>1633</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1352</v>
+        <v>1381</v>
       </c>
       <c r="K104" t="s">
-        <v>1634</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1353</v>
+        <v>1382</v>
       </c>
       <c r="K105" t="s">
-        <v>1635</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1354</v>
+        <v>1383</v>
       </c>
       <c r="K106" t="s">
-        <v>1636</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1355</v>
+        <v>1384</v>
       </c>
       <c r="K107" t="s">
-        <v>1637</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1356</v>
+        <v>1385</v>
       </c>
       <c r="K108" t="s">
-        <v>1638</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1357</v>
+        <v>1386</v>
       </c>
       <c r="K109" t="s">
-        <v>1639</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1358</v>
+        <v>1387</v>
       </c>
       <c r="K110" t="s">
-        <v>1640</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1359</v>
+        <v>1388</v>
       </c>
       <c r="K111" t="s">
-        <v>1641</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1360</v>
+        <v>1389</v>
       </c>
       <c r="K112" t="s">
-        <v>1642</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1361</v>
+        <v>1390</v>
       </c>
       <c r="K113" t="s">
-        <v>1643</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1362</v>
+        <v>1391</v>
       </c>
       <c r="K114" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1363</v>
+        <v>1392</v>
       </c>
       <c r="K115" t="s">
-        <v>1645</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1364</v>
+        <v>1393</v>
       </c>
       <c r="K116" t="s">
-        <v>1646</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1365</v>
+        <v>1394</v>
       </c>
       <c r="K117" t="s">
-        <v>1647</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1366</v>
+        <v>1395</v>
       </c>
       <c r="K118" t="s">
-        <v>1648</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1367</v>
+        <v>1396</v>
       </c>
       <c r="K119" t="s">
-        <v>1649</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1368</v>
+        <v>1397</v>
       </c>
       <c r="K120" t="s">
-        <v>1650</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1369</v>
+        <v>1398</v>
       </c>
       <c r="K121" t="s">
-        <v>1651</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="K122" t="s">
-        <v>1652</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1371</v>
+        <v>1400</v>
       </c>
       <c r="K123" t="s">
-        <v>1653</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1372</v>
+        <v>1401</v>
       </c>
       <c r="K124" t="s">
-        <v>1654</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="K125" t="s">
-        <v>1442</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1374</v>
+        <v>1403</v>
       </c>
       <c r="K126" t="s">
-        <v>1655</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1375</v>
+        <v>1404</v>
       </c>
       <c r="K127" t="s">
-        <v>1656</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1376</v>
+        <v>1405</v>
       </c>
       <c r="K128" t="s">
-        <v>1657</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1377</v>
+        <v>1406</v>
       </c>
       <c r="K129" t="s">
-        <v>1658</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1378</v>
+        <v>1407</v>
       </c>
       <c r="K130" t="s">
-        <v>1659</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1379</v>
+        <v>1408</v>
       </c>
       <c r="K131" t="s">
-        <v>1660</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1380</v>
+        <v>1409</v>
       </c>
       <c r="K132" t="s">
-        <v>1661</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1381</v>
+        <v>1410</v>
       </c>
       <c r="K133" t="s">
-        <v>1662</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1382</v>
+        <v>1411</v>
       </c>
       <c r="K134" t="s">
-        <v>1663</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1383</v>
+        <v>1412</v>
       </c>
       <c r="K135" t="s">
-        <v>1664</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1384</v>
+        <v>1413</v>
       </c>
       <c r="K136" t="s">
-        <v>1665</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1385</v>
+        <v>1414</v>
       </c>
       <c r="K137" t="s">
-        <v>1666</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1386</v>
+        <v>1415</v>
       </c>
       <c r="K138" t="s">
-        <v>1475</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1387</v>
+        <v>1416</v>
       </c>
       <c r="K139" t="s">
-        <v>1667</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1388</v>
+        <v>1417</v>
       </c>
       <c r="K140" t="s">
-        <v>1668</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1389</v>
+        <v>1418</v>
       </c>
       <c r="K141" t="s">
-        <v>1669</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1390</v>
+        <v>1419</v>
       </c>
       <c r="K142" t="s">
-        <v>1670</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1391</v>
+        <v>1420</v>
       </c>
       <c r="K143" t="s">
-        <v>1671</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1392</v>
+        <v>1421</v>
       </c>
       <c r="K144" t="s">
-        <v>1672</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1393</v>
+        <v>1422</v>
       </c>
       <c r="K145" t="s">
-        <v>1673</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1394</v>
+        <v>1423</v>
       </c>
       <c r="K146" t="s">
-        <v>1674</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1395</v>
+        <v>1424</v>
       </c>
       <c r="K147" t="s">
-        <v>1675</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1396</v>
+        <v>1425</v>
       </c>
       <c r="K148" t="s">
-        <v>1676</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1397</v>
+        <v>1426</v>
       </c>
       <c r="K149" t="s">
-        <v>1677</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1398</v>
+        <v>1427</v>
       </c>
       <c r="K150" t="s">
-        <v>1678</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1399</v>
+        <v>1428</v>
       </c>
       <c r="K151" t="s">
-        <v>1679</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1400</v>
+        <v>1429</v>
       </c>
       <c r="K152" t="s">
-        <v>1680</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1401</v>
+        <v>1430</v>
       </c>
       <c r="K153" t="s">
-        <v>1681</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1402</v>
+        <v>1431</v>
       </c>
       <c r="K154" t="s">
-        <v>1682</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1403</v>
+        <v>1432</v>
       </c>
       <c r="K155" t="s">
-        <v>1683</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1404</v>
+        <v>1433</v>
       </c>
       <c r="K156" t="s">
-        <v>1684</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1405</v>
+        <v>1434</v>
       </c>
       <c r="K157" t="s">
-        <v>1685</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1406</v>
+        <v>1435</v>
       </c>
       <c r="K158" t="s">
-        <v>1686</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1407</v>
+        <v>1436</v>
       </c>
       <c r="K159" t="s">
-        <v>1687</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1408</v>
+        <v>1437</v>
       </c>
       <c r="K160" t="s">
-        <v>1688</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1409</v>
+        <v>1438</v>
       </c>
       <c r="K161" t="s">
-        <v>1689</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1410</v>
+        <v>1439</v>
       </c>
       <c r="K162" t="s">
-        <v>1690</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1691</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1692</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1693</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1694</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1695</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1696</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1697</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1698</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1699</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1700</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1701</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1702</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1703</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1704</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1705</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1706</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1449</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1707</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1708</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1709</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1710</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1711</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1451</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1712</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1713</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1714</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1715</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1716</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1717</v>
+        <v>1746</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">