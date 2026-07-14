--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2355">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 02:48:59am</t>
+    <t>2026-07-14 04:11:06am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13752</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13752"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1714,72 +1714,71 @@
   <si>
     <t>Delta as Place; Environmental conditions; Native species management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Environmental conditions; Fish</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
-    <t xml:space="preserve">This project envisions the continuation, expansion, and further integration of high frequency monitoring for flow, water quality (including chlorophyll and nutrients), sediment, as well as biological responses at key locations in the Delta and Suisun Bay. The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions hope to achieve. Nutrient dynamics are explicitly measured at select stations to improve our understanding of how physical dynamics, water quality and landscape features shape the base of Delta food webs. These data will provide information about drivers linked to food quantity and quality as well as potential toxins production by harmful algae. Suspended-sediment monitoring provides an understanding of the inputs and internal exchanges between regions, locations of sources and sinks, and provides insight into the underlying cause of turbidity variability in the study area. Suspended-sediment measurements gage the availability of suspended sediment for existing marshes and for proposed large-scale marsh restoration efforts in the Delta. 
-[...5 lines deleted...]
-</t>
+    <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
+Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
+This work is supported by several integrated teams:
+• Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
+• Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
+• Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 22, 2025</t>
+    <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
   </si>
   <si>
     <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
   </si>
   <si>
     <t>April 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
   </si>
   <si>
     <t>Carbon Biogeochemical Cycling in Tidal Wetlands: Exploring Lateral Carbon Exchange and Sequestration Potential</t>
   </si>
   <si>
     <t>Tidal wetlands, at the interface of land and ocean, play a critical role in carbon biogeochemical cycling and have the potential to provide major feedback to the Earth system through greenhouse gas exchange and long-term carbon sequestration. However, the efficiency of carbon sequestration in tidal systems relies on both vertical carbon exchange with the atmosphere and lateral tidal exchange with adjacent water bodies. Unfortunately, the importance of hydrologic carbon fluxes has been largely overlooked, leaving a crucial aspect of coastal wetland net carbon balance unaddressed. We employed an integrated approach to quantify vertical and lateral carbon exchange and studied their dynamics, combining eddy covariance flux measurements with on-site water quality and tidal discharge measurements, as well as manual 24h surface water samplings. Our measurements were conducted in a recently restored tidal freshwater marsh in the Sacramento-San Joaquin Delta, CA, that stands out in global networks like FLUXNET and Ameriflux owing to its impressive net ecosystem exchange of -850 g C m-2 yr-1. Using wavelet decomposition, we examined the variability of carbon exchange (CO2 and CH4) across different timescales. Through information theory and mutual information analysis, we assessed the factors influencing both vertical and lateral exchanges. Our preliminary findings suggest that variability in carbon exchange is largest at the diel scale, with plant gross primary productivity and tidal fluctuations in depth having the most significant interactions with CO2 and CH4 fluxes, respectively. Furthermore, our tidal cycle samplings revealed that dissolved inorganic carbon dominates the fraction of lateral carbon loss, accounting for approximately 80% of the export. Remarkably, similarities existed between the values for net lateral carbon export and ecosystem respiration, signifying that the dissolved, terrestrial-to-ocean carbon flux could represent one of the primary fates of the fixed carbon in this tidal ecosystem. These large dissolved inorganic carbon fluxes and their chemical speciation, are important to consider when estimating the climate mitigation potential of restored tidal wetlands.</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
@@ -2267,75 +2266,125 @@
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;What is the SAV community structure and has it shifted since 2007?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Is there sufficient data to determine SAV species-specific SDM within the SAV community SDM? How different are SDMs of individual species?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;How might climate change alter the distribution of SAV species and assemblages into the future?&amp;nbsp; Will future conditions constrain or expand SAV distribution? Can we simulate SAV distribution under other scenarios such as ecorestore projects?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation; Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>2023;2024;2025;2026</t>
   </si>
   <si>
     <t>Aquatic vegetation</t>
   </si>
   <si>
     <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
     <t>May 11, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54686</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>June 16, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
+    <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
+&lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
+&lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
+&lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2535,102 +2584,105 @@
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>2017-02-01</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
     <t>Western Washington University</t>
   </si>
   <si>
     <t>2021-12-17</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
-    <t>2025-04-01</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
+    <t>May 22, 2025</t>
+  </si>
+  <si>
     <t>2023-03-13</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>DSC21000</t>
   </si>
   <si>
     <t>University of North Carolina - Chapel Hill</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>DSC21026</t>
   </si>
   <si>
     <t>2022-05-18</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>DSC21132</t>
   </si>
   <si>
     <t>Wayne State University, Lumigen Instrument Center</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
     <t>DSC21133</t>
   </si>
   <si>
     <t>BSA Environmental Services, Inc.</t>
   </si>
   <si>
     <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
@@ -3805,54 +3857,66 @@
   <si>
     <t>peggy.lehman@water.ca.gov</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/peggy-lehman-b187a045/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50251</t>
   </si>
   <si>
     <t>Peggy O'Day</t>
   </si>
   <si>
     <t>O'Day</t>
   </si>
   <si>
     <t>poday@ucmerced.edu</t>
   </si>
   <si>
     <t>(209) 228-4338</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50227</t>
   </si>
   <si>
+    <t>Peter Hernes</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Hernes</t>
+  </si>
+  <si>
+    <t>pjhernes@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
+  </si>
+  <si>
     <t>Peter Kimley</t>
-  </si>
-[...1 lines deleted...]
-    <t>Peter</t>
   </si>
   <si>
     <t>Kimley</t>
   </si>
   <si>
     <t>apklimley@ucdavis.edu</t>
   </si>
   <si>
     <t>(707) 752-5830</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50249</t>
   </si>
   <si>
     <t>Randy Baxter</t>
   </si>
   <si>
     <t>Randy</t>
   </si>
   <si>
     <t>Baxter</t>
   </si>
   <si>
     <t>randy.baxter@wildlife.ca.gov</t>
   </si>
@@ -5247,58 +5311,64 @@
   <si>
     <t>Executive summary of the project</t>
   </si>
   <si>
     <t>Project summary</t>
   </si>
   <si>
     <t>November 29, 2022</t>
   </si>
   <si>
     <t>https://sfsannualmeeting.org/archive/2019/Schedule/grid_Topics.cfm?dtid=2507,2508,2509,2512,2511,2524&amp;pdtid=2566&amp;rid=756</t>
   </si>
   <si>
     <t xml:space="preserve">Exploring planktonic respiration using short-term in situ measurements. </t>
   </si>
   <si>
     <t>Presentation at the 2019 Society for Freshwater Science Annual Meeting, United States</t>
   </si>
   <si>
     <t xml:space="preserve">Facial Recognition for San Francisco Bay Plankton. </t>
   </si>
   <si>
     <t>Public Seminar at the Exploratorium Museum, San Francisco, CA, August 2018.</t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
-[...2 lines deleted...]
-    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t>FR_Kimmerer_SCI_06_C02_106_2.pdf</t>
   </si>
   <si>
     <t>Final Report</t>
   </si>
   <si>
     <t>2020_Delta_Nutrient_Reduction_Responses.pdf</t>
   </si>
   <si>
     <t>Final conceptual model report</t>
   </si>
   <si>
     <t>Changing nitrogen inputs to the northern San Francisco Estuary: Potential ecosystem responses and opportunities for investigation</t>
   </si>
   <si>
     <t>Merced-Final-Report-Dunne_2.pdf</t>
   </si>
   <si>
     <t>Final project report</t>
   </si>
   <si>
     <t>Final report (contract deliverable)</t>
   </si>
@@ -5476,50 +5546,61 @@
     <t>https://ui.adsabs.harvard.edu/abs/2019AGUFM.B43H2530O/abstract</t>
   </si>
   <si>
     <t xml:space="preserve">Measuring and modeling ecosystem carbon budgets and greenhouse gas exchange from restored marshes across a salinity gradient. </t>
   </si>
   <si>
     <t>Presentation at the 2019 American Geophysical Union Fall Meeting, United States</t>
   </si>
   <si>
     <t>https://www.sfei.org/documents/delta-mercury-2016</t>
   </si>
   <si>
     <t>Mercury and Methylmercury in Fish and Water from the Sacramento-San Joaquin Delta: August 2016 – April 2017</t>
   </si>
   <si>
     <t>This report summarizes monitoring of sport fish and water was conducted by the Delta Regional Monitoring Program (Delta RMP) from August 2016 to April 2017 to begin to address the highest priority information needs related to implementation of the Sacramento–San Joaquin Delta Estuary Total Maximum Daily Load (TMDL) for Methylmercury</t>
   </si>
   <si>
     <t>SOW_11_2.pdf</t>
   </si>
   <si>
     <t>2037_Executive Summary_2.pdf</t>
   </si>
   <si>
     <t>2037_SOW_2.pdf</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
+  </si>
+  <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>exec_summ_0_2.pdf</t>
   </si>
   <si>
     <t>Physiological Mechanisms of Environmental tolerance in Delta Smelt (Hypomesus transpacificus): From Molecules to Adverse Outcomes</t>
   </si>
   <si>
     <t>sow_12_2.pdf</t>
   </si>
   <si>
     <t>SCI-06-C13-332_ES_Solger_2.pdf</t>
   </si>
   <si>
     <t>SCI-06-C13-332_Final_report_w-attachment-figures_2.pdf</t>
@@ -7694,51 +7775,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X90"/>
+  <dimension ref="A1:X92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -12086,73 +12167,75 @@
       <c r="S70" t="s">
         <v>530</v>
       </c>
       <c r="T70" t="s">
         <v>531</v>
       </c>
       <c r="U70" t="s">
         <v>532</v>
       </c>
       <c r="V70"/>
       <c r="W70" t="s">
         <v>533</v>
       </c>
       <c r="X70" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>53411</v>
       </c>
       <c r="B71" t="s">
         <v>535</v>
       </c>
       <c r="C71" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D71" t="s">
         <v>158</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>536</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71" t="s">
         <v>489</v>
       </c>
       <c r="J71" t="s">
         <v>86</v>
       </c>
       <c r="K71"/>
       <c r="L71">
         <v>2023</v>
       </c>
       <c r="M71"/>
-      <c r="N71"/>
+      <c r="N71">
+        <v>2025</v>
+      </c>
       <c r="O71" t="s">
         <v>100</v>
       </c>
       <c r="P71" t="s">
         <v>461</v>
       </c>
       <c r="Q71" t="s">
         <v>537</v>
       </c>
       <c r="R71"/>
       <c r="S71" t="s">
         <v>538</v>
       </c>
       <c r="T71" t="s">
         <v>539</v>
       </c>
       <c r="U71" t="s">
         <v>540</v>
       </c>
       <c r="V71"/>
       <c r="W71" t="s">
         <v>541</v>
       </c>
       <c r="X71" t="s">
         <v>542</v>
@@ -13238,2729 +13321,2849 @@
       <c r="Q89" t="s">
         <v>247</v>
       </c>
       <c r="R89" t="s">
         <v>529</v>
       </c>
       <c r="S89" t="s">
         <v>691</v>
       </c>
       <c r="T89" t="s">
         <v>692</v>
       </c>
       <c r="U89" t="s">
         <v>691</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
         <v>693</v>
       </c>
       <c r="X89" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="B90" t="s">
         <v>695</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90" t="s">
         <v>123</v>
       </c>
-      <c r="E90"/>
+      <c r="E90" t="s">
+        <v>158</v>
+      </c>
       <c r="F90" t="s">
         <v>696</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90" t="s">
         <v>40</v>
       </c>
-      <c r="J90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J90"/>
       <c r="K90"/>
       <c r="L90">
         <v>2021</v>
       </c>
-      <c r="M90"/>
+      <c r="M90" t="s">
+        <v>614</v>
+      </c>
       <c r="N90">
         <v>2025</v>
       </c>
       <c r="O90" t="s">
         <v>111</v>
       </c>
       <c r="P90" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>205</v>
+      </c>
+      <c r="R90"/>
+      <c r="S90" t="s">
         <v>697</v>
       </c>
-      <c r="Q90" t="s">
-[...5 lines deleted...]
-      <c r="S90" t="s">
+      <c r="T90" t="s">
         <v>698</v>
       </c>
-      <c r="T90" t="s">
+      <c r="U90" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
+        <v>700</v>
+      </c>
+      <c r="X90" t="s">
         <v>701</v>
       </c>
-      <c r="X90" t="s">
+    </row>
+    <row r="91" spans="1:24">
+      <c r="A91">
+        <v>54713</v>
+      </c>
+      <c r="B91" t="s">
         <v>702</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91" t="s">
+        <v>123</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91" t="s">
+        <v>703</v>
+      </c>
+      <c r="G91"/>
+      <c r="H91"/>
+      <c r="I91" t="s">
+        <v>40</v>
+      </c>
+      <c r="J91" t="s">
+        <v>86</v>
+      </c>
+      <c r="K91"/>
+      <c r="L91">
+        <v>2021</v>
+      </c>
+      <c r="M91"/>
+      <c r="N91">
+        <v>2025</v>
+      </c>
+      <c r="O91" t="s">
+        <v>111</v>
+      </c>
+      <c r="P91" t="s">
+        <v>704</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>143</v>
+      </c>
+      <c r="R91" t="s">
+        <v>327</v>
+      </c>
+      <c r="S91" t="s">
+        <v>705</v>
+      </c>
+      <c r="T91" t="s">
+        <v>706</v>
+      </c>
+      <c r="U91" t="s">
+        <v>707</v>
+      </c>
+      <c r="V91"/>
+      <c r="W91" t="s">
+        <v>708</v>
+      </c>
+      <c r="X91" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="92" spans="1:24">
+      <c r="A92">
+        <v>54759</v>
+      </c>
+      <c r="B92" t="s">
+        <v>710</v>
+      </c>
+      <c r="C92" t="s">
+        <v>95</v>
+      </c>
+      <c r="D92" t="s">
+        <v>158</v>
+      </c>
+      <c r="E92" t="s">
+        <v>711</v>
+      </c>
+      <c r="F92" t="s">
+        <v>712</v>
+      </c>
+      <c r="G92" t="s">
+        <v>535</v>
+      </c>
+      <c r="H92"/>
+      <c r="I92" t="s">
+        <v>489</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92"/>
+      <c r="L92">
+        <v>2024</v>
+      </c>
+      <c r="M92">
+        <v>34</v>
+      </c>
+      <c r="N92"/>
+      <c r="O92" t="s">
+        <v>460</v>
+      </c>
+      <c r="P92"/>
+      <c r="Q92" t="s">
+        <v>713</v>
+      </c>
+      <c r="R92"/>
+      <c r="S92" t="s">
+        <v>714</v>
+      </c>
+      <c r="T92" t="s">
+        <v>715</v>
+      </c>
+      <c r="U92"/>
+      <c r="V92"/>
+      <c r="W92" t="s">
+        <v>541</v>
+      </c>
+      <c r="X92" t="s">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P96"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="D1" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="E1" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="F1" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="G1" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="H1" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
       <c r="I1" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="J1" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="K1" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="L1" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="M1" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="N1" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H2" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51537</v>
       </c>
       <c r="B4">
         <v>49892</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>500000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51549</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5">
         <v>1052</v>
       </c>
       <c r="D5" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E5" t="s">
         <v>277</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H5" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>790000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51545</v>
       </c>
       <c r="B6">
         <v>49837</v>
       </c>
       <c r="C6">
         <v>1042</v>
       </c>
       <c r="D6" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E6" t="s">
         <v>251</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H6" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>116927.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51552</v>
       </c>
       <c r="B7">
         <v>49846</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E7" t="s">
         <v>282</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>296442.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51541</v>
       </c>
       <c r="B8">
         <v>49833</v>
       </c>
       <c r="C8">
         <v>1037</v>
       </c>
       <c r="D8" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E8" t="s">
         <v>118</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H8" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>646848.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51543</v>
       </c>
       <c r="B9">
         <v>49835</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E9" t="s">
         <v>118</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>838372.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51536</v>
       </c>
       <c r="B10">
         <v>49891</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E10" t="s">
         <v>118</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>997027.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51547</v>
       </c>
       <c r="B11">
         <v>49839</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E11" t="s">
         <v>260</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>669995.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51533</v>
       </c>
       <c r="B12">
         <v>49874</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E12" t="s">
         <v>158</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1662870.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51529</v>
       </c>
       <c r="B13">
         <v>49829</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E13" t="s">
         <v>131</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H13" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1167141.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51544</v>
       </c>
       <c r="B14">
         <v>49836</v>
       </c>
       <c r="C14">
         <v>1053</v>
       </c>
       <c r="D14" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E14" t="s">
         <v>131</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H14" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>200975.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51546</v>
       </c>
       <c r="B15">
         <v>49838</v>
       </c>
       <c r="C15">
         <v>1051</v>
       </c>
       <c r="D15" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E15" t="s">
         <v>131</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H15" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>390869.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51530</v>
       </c>
       <c r="B16">
         <v>49841</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E16" t="s">
         <v>123</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>143735.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51534</v>
       </c>
       <c r="B17">
         <v>49885</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1756535.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51540</v>
       </c>
       <c r="B18">
         <v>49832</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E18" t="s">
         <v>123</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>430870.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="P18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51538</v>
       </c>
       <c r="B19">
         <v>49830</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="E19" t="s">
         <v>220</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>1400000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51625</v>
       </c>
       <c r="B20">
         <v>49827</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>123</v>
       </c>
       <c r="F20" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="G20" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1510723.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51623</v>
       </c>
       <c r="B21">
         <v>49825</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>132</v>
       </c>
       <c r="E21" t="s">
         <v>123</v>
       </c>
       <c r="F21" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="G21" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>1597446.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51629</v>
       </c>
       <c r="B22">
         <v>49815</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="G22" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>678275.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51599</v>
       </c>
       <c r="B23">
         <v>49783</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51595</v>
       </c>
       <c r="B24">
         <v>49780</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51597</v>
       </c>
       <c r="B25">
         <v>49782</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51639</v>
       </c>
       <c r="B26">
         <v>49902</v>
       </c>
       <c r="C26" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51657</v>
       </c>
       <c r="B27">
         <v>49897</v>
       </c>
       <c r="C27" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51658</v>
       </c>
       <c r="B28">
         <v>49897</v>
       </c>
       <c r="C28" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51598</v>
       </c>
       <c r="B29">
         <v>49782</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51590</v>
       </c>
       <c r="B30">
         <v>49792</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>96</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51591</v>
       </c>
       <c r="B31">
         <v>49792</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51592</v>
       </c>
       <c r="B32">
         <v>49792</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>96</v>
       </c>
       <c r="E32" t="s">
         <v>96</v>
       </c>
       <c r="F32" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51593</v>
       </c>
       <c r="B33">
         <v>49792</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51594</v>
       </c>
       <c r="B34">
         <v>49792</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51569</v>
       </c>
       <c r="B35">
         <v>49860</v>
       </c>
       <c r="C35">
         <v>18250</v>
       </c>
       <c r="D35" t="s">
         <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="F35" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G35" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H35" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>160431.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51521</v>
       </c>
       <c r="B36">
         <v>49794</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="E36" t="s">
         <v>277</v>
       </c>
       <c r="F36" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="G36" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H36" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>71615.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51572</v>
       </c>
       <c r="B37">
         <v>49861</v>
       </c>
       <c r="C37">
         <v>18200</v>
       </c>
       <c r="D37" t="s">
         <v>83</v>
       </c>
       <c r="E37" t="s">
         <v>277</v>
       </c>
       <c r="F37" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G37" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H37" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>980768.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51518</v>
       </c>
       <c r="B38">
         <v>49809</v>
       </c>
       <c r="C38">
         <v>5047</v>
       </c>
       <c r="D38" t="s">
         <v>83</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="G38" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H38" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>5500.0</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51570</v>
       </c>
       <c r="B39">
         <v>49860</v>
       </c>
       <c r="C39">
         <v>18251</v>
       </c>
       <c r="D39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="F39" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G39" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H39" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>149001.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51568</v>
       </c>
       <c r="B40">
         <v>49860</v>
       </c>
       <c r="C40">
         <v>18249</v>
       </c>
       <c r="D40" t="s">
         <v>83</v>
       </c>
       <c r="E40" t="s">
         <v>379</v>
       </c>
       <c r="F40" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G40" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H40" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>250000.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51573</v>
       </c>
       <c r="B41">
         <v>49862</v>
       </c>
       <c r="C41">
         <v>18209</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
       <c r="E41" t="s">
         <v>353</v>
       </c>
       <c r="F41" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G41" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H41" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>632909.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51578</v>
       </c>
       <c r="B42">
         <v>49868</v>
       </c>
       <c r="C42">
         <v>18206</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42" t="s">
         <v>368</v>
       </c>
       <c r="F42" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>494663.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O42" t="s">
-        <v>750</v>
+        <v>764</v>
       </c>
       <c r="P42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51571</v>
       </c>
       <c r="B43">
         <v>49860</v>
       </c>
       <c r="C43">
         <v>18252</v>
       </c>
       <c r="D43" t="s">
         <v>83</v>
       </c>
       <c r="E43" t="s">
         <v>324</v>
       </c>
       <c r="F43" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G43" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H43" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>100490.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51587</v>
       </c>
       <c r="B44">
         <v>49788</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
         <v>83</v>
       </c>
       <c r="E44" t="s">
         <v>82</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H44" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>1472717.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O44" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="P44" t="s">
-        <v>752</v>
+        <v>766</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51563</v>
       </c>
       <c r="B45">
         <v>49857</v>
       </c>
       <c r="C45">
         <v>18221</v>
       </c>
       <c r="D45" t="s">
         <v>83</v>
       </c>
       <c r="E45" t="s">
         <v>82</v>
       </c>
       <c r="F45" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G45" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H45" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>15924.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51555</v>
       </c>
       <c r="B46">
         <v>49849</v>
       </c>
       <c r="C46">
         <v>2035</v>
       </c>
       <c r="D46" t="s">
         <v>83</v>
       </c>
       <c r="E46" t="s">
         <v>118</v>
       </c>
       <c r="F46" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G46" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="H46" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>160000.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51522</v>
       </c>
       <c r="B47">
         <v>49795</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>83</v>
       </c>
       <c r="E47" t="s">
         <v>118</v>
       </c>
       <c r="F47" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="G47" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H47" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>73935.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51678</v>
       </c>
       <c r="B48">
         <v>49889</v>
       </c>
       <c r="C48">
         <v>2044</v>
       </c>
       <c r="D48" t="s">
         <v>83</v>
       </c>
       <c r="E48" t="s">
         <v>118</v>
       </c>
       <c r="F48" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G48" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H48" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>900000.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51673</v>
       </c>
       <c r="B49">
         <v>49883</v>
       </c>
       <c r="C49">
         <v>19054</v>
       </c>
       <c r="D49" t="s">
         <v>83</v>
       </c>
       <c r="E49" t="s">
         <v>308</v>
       </c>
       <c r="F49" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G49" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H49" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>238899.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51558</v>
       </c>
       <c r="B50">
         <v>49853</v>
       </c>
       <c r="C50">
         <v>2042</v>
       </c>
       <c r="D50" t="s">
         <v>83</v>
       </c>
       <c r="E50" t="s">
         <v>308</v>
       </c>
       <c r="F50" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G50" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H50" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>723731.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51520</v>
       </c>
       <c r="B51">
         <v>49811</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
         <v>83</v>
       </c>
       <c r="E51" t="s">
         <v>158</v>
       </c>
       <c r="F51" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="G51" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H51" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>149866.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>51560</v>
       </c>
       <c r="B52">
         <v>49855</v>
       </c>
       <c r="C52">
         <v>2040</v>
       </c>
       <c r="D52" t="s">
         <v>83</v>
       </c>
       <c r="E52" t="s">
         <v>158</v>
       </c>
       <c r="F52" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G52" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H52" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>1498771.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>51553</v>
       </c>
       <c r="B53">
         <v>49847</v>
       </c>
       <c r="C53">
         <v>2045</v>
       </c>
       <c r="D53" t="s">
         <v>83</v>
       </c>
       <c r="E53" t="s">
         <v>158</v>
       </c>
       <c r="F53" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G53" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="H53" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>215105.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>51561</v>
       </c>
       <c r="B54">
         <v>49856</v>
       </c>
       <c r="C54">
         <v>18202</v>
       </c>
       <c r="D54" t="s">
         <v>83</v>
       </c>
       <c r="E54" t="s">
         <v>158</v>
       </c>
       <c r="F54" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G54" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H54" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I54"/>
       <c r="J54">
         <v>510974.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>51519</v>
       </c>
       <c r="B55">
         <v>49810</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>83</v>
       </c>
       <c r="E55" t="s">
         <v>158</v>
       </c>
       <c r="F55" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="G55" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H55" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I55"/>
       <c r="J55">
         <v>595700.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O55" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="P55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>51562</v>
       </c>
       <c r="B56">
         <v>49857</v>
       </c>
       <c r="C56">
         <v>18205</v>
       </c>
       <c r="D56" t="s">
         <v>83</v>
       </c>
       <c r="E56" t="s">
         <v>158</v>
       </c>
       <c r="F56" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G56" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H56" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I56"/>
       <c r="J56">
         <v>744390.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>51670</v>
       </c>
       <c r="B57">
         <v>49880</v>
       </c>
       <c r="C57">
         <v>19054</v>
       </c>
       <c r="D57" t="s">
         <v>83</v>
       </c>
       <c r="E57" t="s">
         <v>123</v>
       </c>
       <c r="F57" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G57" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H57" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>123868.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>51525</v>
       </c>
       <c r="B58">
         <v>49798</v>
       </c>
       <c r="C58">
         <v>5298</v>
       </c>
       <c r="D58" t="s">
         <v>83</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G58" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H58" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>129712.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>51564</v>
       </c>
       <c r="B59">
         <v>49857</v>
       </c>
       <c r="C59">
         <v>18222</v>
       </c>
       <c r="D59" t="s">
         <v>83</v>
       </c>
       <c r="E59" t="s">
         <v>123</v>
       </c>
       <c r="F59" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G59" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H59" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I59"/>
       <c r="J59">
         <v>178901.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>51559</v>
       </c>
       <c r="B60">
         <v>49854</v>
       </c>
       <c r="C60">
         <v>2041</v>
       </c>
       <c r="D60" t="s">
         <v>83</v>
       </c>
       <c r="E60" t="s">
         <v>123</v>
       </c>
       <c r="F60" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G60" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H60" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I60"/>
       <c r="J60">
         <v>267050.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>51557</v>
       </c>
       <c r="B61">
         <v>49851</v>
       </c>
       <c r="C61">
         <v>2047</v>
       </c>
       <c r="D61" t="s">
         <v>83</v>
       </c>
       <c r="E61" t="s">
         <v>123</v>
       </c>
       <c r="F61" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G61" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H61" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I61"/>
       <c r="J61">
         <v>312566.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>51556</v>
       </c>
       <c r="B62">
         <v>49850</v>
       </c>
       <c r="C62">
         <v>2036</v>
       </c>
       <c r="D62" t="s">
         <v>83</v>
       </c>
       <c r="E62" t="s">
         <v>123</v>
       </c>
       <c r="F62" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G62" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="H62" t="s">
-        <v>754</v>
+        <v>768</v>
       </c>
       <c r="I62"/>
       <c r="J62">
         <v>450000.0</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>51567</v>
       </c>
       <c r="B63">
         <v>49860</v>
       </c>
       <c r="C63">
         <v>18207</v>
       </c>
       <c r="D63" t="s">
         <v>83</v>
       </c>
       <c r="E63" t="s">
         <v>339</v>
       </c>
       <c r="F63" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G63" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H63" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I63"/>
       <c r="J63">
         <v>271182.0</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>51515</v>
       </c>
       <c r="B64">
         <v>49806</v>
       </c>
       <c r="C64">
         <v>5298</v>
       </c>
       <c r="D64" t="s">
         <v>83</v>
       </c>
       <c r="E64" t="s">
         <v>177</v>
       </c>
       <c r="F64" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G64" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H64" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="I64"/>
       <c r="J64">
         <v>151403.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>51580</v>
       </c>
       <c r="B65">
         <v>49870</v>
       </c>
       <c r="C65">
         <v>18208</v>
       </c>
       <c r="D65" t="s">
         <v>83</v>
       </c>
       <c r="E65" t="s">
         <v>177</v>
       </c>
       <c r="F65" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G65" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H65" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I65"/>
       <c r="J65">
         <v>863160.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>51514</v>
       </c>
       <c r="B66">
         <v>49805</v>
       </c>
       <c r="C66">
         <v>5298</v>
       </c>
       <c r="D66" t="s">
         <v>83</v>
       </c>
       <c r="E66" t="s">
         <v>168</v>
       </c>
       <c r="F66" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G66" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H66" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="I66"/>
       <c r="J66">
         <v>200143.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>51526</v>
       </c>
       <c r="B67">
         <v>49799</v>
       </c>
       <c r="C67">
         <v>5298</v>
       </c>
       <c r="D67" t="s">
         <v>83</v>
       </c>
       <c r="E67" t="s">
-        <v>760</v>
+        <v>774</v>
       </c>
       <c r="F67" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G67" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H67" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="I67"/>
       <c r="J67">
         <v>123760.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>51513</v>
       </c>
       <c r="B68">
         <v>49803</v>
       </c>
       <c r="C68">
         <v>5298</v>
       </c>
       <c r="D68" t="s">
         <v>83</v>
       </c>
       <c r="E68" t="s">
         <v>157</v>
       </c>
       <c r="F68" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G68" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H68" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="I68"/>
       <c r="J68">
         <v>229876.0</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>51579</v>
       </c>
       <c r="B69">
         <v>49869</v>
       </c>
       <c r="C69">
         <v>18213</v>
       </c>
       <c r="D69" t="s">
         <v>83</v>
       </c>
       <c r="E69" t="s">
         <v>374</v>
       </c>
       <c r="F69" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G69" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H69" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I69"/>
       <c r="J69">
         <v>199483.0</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>51596</v>
       </c>
       <c r="B70">
         <v>49781</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="I70"/>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>51527</v>
       </c>
       <c r="B71">
         <v>49801</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>53</v>
       </c>
@@ -15978,65 +16181,65 @@
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>51576</v>
       </c>
       <c r="B72">
         <v>49866</v>
       </c>
       <c r="C72">
         <v>18214</v>
       </c>
       <c r="D72" t="s">
         <v>53</v>
       </c>
       <c r="E72" t="s">
         <v>362</v>
       </c>
       <c r="F72" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="I72"/>
       <c r="J72">
         <v>478048.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>51528</v>
       </c>
       <c r="B73">
         <v>49802</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>53</v>
       </c>
       <c r="E73" t="s">
         <v>149</v>
       </c>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73">
@@ -16044,885 +16247,893 @@
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>52901</v>
       </c>
       <c r="B74">
         <v>49809</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
         <v>83</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="I74"/>
       <c r="J74">
         <v>55500.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>52926</v>
       </c>
       <c r="B75">
         <v>52916</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
         <v>83</v>
       </c>
       <c r="E75" t="s">
         <v>479</v>
       </c>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
       <c r="I75"/>
       <c r="J75">
         <v>478048.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>53131</v>
       </c>
       <c r="B76">
         <v>53106</v>
       </c>
       <c r="C76" t="s">
-        <v>764</v>
+        <v>778</v>
       </c>
       <c r="D76" t="s">
         <v>83</v>
       </c>
       <c r="E76" t="s">
         <v>277</v>
       </c>
       <c r="F76" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="I76" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="J76">
         <v>529809.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>53226</v>
       </c>
       <c r="B77">
         <v>53221</v>
       </c>
       <c r="C77" t="s">
-        <v>767</v>
+        <v>781</v>
       </c>
       <c r="D77" t="s">
         <v>83</v>
       </c>
       <c r="E77" t="s">
         <v>511</v>
       </c>
       <c r="F77" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>768</v>
+        <v>782</v>
       </c>
       <c r="I77" t="s">
-        <v>766</v>
+        <v>780</v>
       </c>
       <c r="J77">
         <v>241971.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>53391</v>
       </c>
       <c r="B78">
         <v>53386</v>
       </c>
       <c r="C78">
         <v>21013</v>
       </c>
       <c r="D78" t="s">
         <v>83</v>
       </c>
       <c r="E78" t="s">
         <v>522</v>
       </c>
       <c r="F78" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="I78"/>
       <c r="J78">
         <v>79120.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>53416</v>
       </c>
       <c r="B79">
         <v>53411</v>
       </c>
       <c r="C79" t="s">
-        <v>770</v>
+        <v>784</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>158</v>
       </c>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>771</v>
+        <v>785</v>
       </c>
       <c r="I79" t="s">
-        <v>772</v>
+        <v>786</v>
       </c>
       <c r="J79">
         <v>14335.0</v>
       </c>
       <c r="K79" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>53556</v>
       </c>
       <c r="B80">
         <v>53151</v>
       </c>
       <c r="C80" t="s">
-        <v>775</v>
+        <v>789</v>
       </c>
       <c r="D80" t="s">
         <v>83</v>
       </c>
       <c r="E80" t="s">
         <v>498</v>
       </c>
       <c r="F80" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>776</v>
+        <v>790</v>
       </c>
       <c r="I80"/>
       <c r="J80">
         <v>579386.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>53621</v>
       </c>
       <c r="B81">
         <v>53616</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>83</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
       <c r="I81"/>
       <c r="J81">
         <v>259288.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>53631</v>
       </c>
       <c r="B82">
         <v>53536</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>83</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="I82"/>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>53636</v>
       </c>
       <c r="B83">
         <v>53496</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>83</v>
       </c>
       <c r="E83" t="s">
-        <v>779</v>
+        <v>793</v>
       </c>
       <c r="F83" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="I83"/>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>53646</v>
       </c>
       <c r="B84">
         <v>53496</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
         <v>83</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
       <c r="I84"/>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>54152</v>
       </c>
       <c r="B85">
         <v>54151</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>83</v>
       </c>
       <c r="E85" t="s">
         <v>82</v>
       </c>
       <c r="F85" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>780</v>
+        <v>794</v>
       </c>
       <c r="I85"/>
       <c r="J85">
         <v>699993.0</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>54209</v>
       </c>
       <c r="B86">
         <v>54204</v>
       </c>
       <c r="C86" t="s">
-        <v>781</v>
+        <v>795</v>
       </c>
       <c r="D86" t="s">
         <v>83</v>
       </c>
       <c r="E86" t="s">
         <v>168</v>
       </c>
       <c r="F86" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="G86" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H86" t="s">
-        <v>782</v>
+        <v>796</v>
       </c>
       <c r="I86" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="J86">
         <v>184171.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
-        <v>54432</v>
+        <v>54433</v>
       </c>
       <c r="B87">
         <v>53411</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E87" t="s">
         <v>158</v>
       </c>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="I87"/>
       <c r="J87">
-        <v>4023.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>541</v>
+        <v>799</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B88">
         <v>53411</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>37</v>
+        <v>158</v>
       </c>
       <c r="E88" t="s">
         <v>158</v>
       </c>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="I88"/>
       <c r="J88">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>541</v>
+        <v>799</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
-        <v>54434</v>
+        <v>54504</v>
       </c>
       <c r="B89">
-        <v>53411</v>
+        <v>54501</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="I89"/>
       <c r="J89">
-        <v>900.0</v>
+        <v>525719.0</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>541</v>
+        <v>650</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
-        <v>54504</v>
+        <v>54508</v>
       </c>
       <c r="B90">
-        <v>54501</v>
+        <v>54475</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>620</v>
+        <v>83</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>787</v>
+        <v>801</v>
       </c>
       <c r="I90"/>
       <c r="J90">
-        <v>525719.0</v>
+        <v>583911.0</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
-        <v>54508</v>
+        <v>54595</v>
       </c>
       <c r="B91">
-        <v>54475</v>
-[...1 lines deleted...]
-      <c r="C91"/>
+        <v>54452</v>
+      </c>
+      <c r="C91" t="s">
+        <v>802</v>
+      </c>
       <c r="D91" t="s">
         <v>83</v>
       </c>
-      <c r="E91"/>
-[...1 lines deleted...]
-      <c r="G91"/>
+      <c r="E91" t="s">
+        <v>803</v>
+      </c>
+      <c r="F91" t="s">
+        <v>752</v>
+      </c>
+      <c r="G91" t="s">
+        <v>753</v>
+      </c>
       <c r="H91" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>804</v>
+      </c>
+      <c r="I91" t="s">
+        <v>805</v>
+      </c>
       <c r="J91">
-        <v>583911.0</v>
+        <v>0.0</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>640</v>
+        <v>617</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
-        <v>54595</v>
+        <v>54599</v>
       </c>
       <c r="B92">
-        <v>54452</v>
+        <v>54596</v>
       </c>
       <c r="C92" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="D92" t="s">
         <v>83</v>
       </c>
       <c r="E92" t="s">
-        <v>790</v>
+        <v>158</v>
       </c>
       <c r="F92" t="s">
-        <v>738</v>
-[...3 lines deleted...]
-      </c>
+        <v>752</v>
+      </c>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
       <c r="I92" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
+        <v>675556.0</v>
       </c>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
-        <v>54599</v>
+        <v>54601</v>
       </c>
       <c r="B93">
         <v>54596</v>
       </c>
       <c r="C93" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
       <c r="D93" t="s">
         <v>83</v>
       </c>
       <c r="E93" t="s">
-        <v>158</v>
+        <v>810</v>
       </c>
       <c r="F93" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="I93" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="J93">
-        <v>675556.0</v>
+        <v>314683.03</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
-        <v>54601</v>
+        <v>54603</v>
       </c>
       <c r="B94">
         <v>54596</v>
       </c>
       <c r="C94" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="D94" t="s">
         <v>83</v>
       </c>
       <c r="E94" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="F94" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="I94" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="J94">
-        <v>314683.03</v>
+        <v>66150.0</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
-        <v>54603</v>
+        <v>54710</v>
       </c>
       <c r="B95">
-        <v>54596</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>54702</v>
+      </c>
+      <c r="C95">
+        <v>21025</v>
       </c>
       <c r="D95" t="s">
         <v>83</v>
       </c>
       <c r="E95" t="s">
-        <v>800</v>
+        <v>123</v>
       </c>
       <c r="F95" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="G95"/>
+        <v>752</v>
+      </c>
+      <c r="G95" t="s">
+        <v>753</v>
+      </c>
       <c r="H95" t="s">
-        <v>801</v>
+        <v>815</v>
       </c>
       <c r="I95" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J95">
-        <v>66150.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K95"/>
-      <c r="L95"/>
+      <c r="L95" t="s">
+        <v>816</v>
+      </c>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>617</v>
+        <v>700</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>54716</v>
       </c>
       <c r="B96">
         <v>54713</v>
       </c>
       <c r="C96">
         <v>21027</v>
       </c>
       <c r="D96" t="s">
         <v>83</v>
       </c>
       <c r="E96" t="s">
         <v>123</v>
       </c>
       <c r="F96" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="G96" t="s">
         <v>53</v>
       </c>
       <c r="H96" t="s">
-        <v>802</v>
+        <v>817</v>
       </c>
       <c r="I96"/>
       <c r="J96">
         <v>498528.0</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
       <c r="B1" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="C1" t="s">
-        <v>804</v>
+        <v>819</v>
       </c>
       <c r="D1" t="s">
-        <v>805</v>
+        <v>820</v>
       </c>
       <c r="E1" t="s">
-        <v>806</v>
+        <v>821</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
@@ -17566,11498 +17777,11768 @@
         <v>2006</v>
       </c>
       <c r="D36">
         <v>970757.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>53606</v>
       </c>
       <c r="B37">
         <v>53556</v>
       </c>
       <c r="C37">
         <v>2022</v>
       </c>
       <c r="D37">
         <v>327151.0</v>
       </c>
       <c r="E37" t="s">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>53611</v>
       </c>
       <c r="B38">
         <v>53556</v>
       </c>
       <c r="C38">
         <v>2022</v>
       </c>
       <c r="D38">
         <v>164971.0</v>
       </c>
       <c r="E38" t="s">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>563</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>54765</v>
+      </c>
+      <c r="B39">
+        <v>54710</v>
+      </c>
+      <c r="C39">
+        <v>2024</v>
+      </c>
+      <c r="D39">
+        <v>33829.64</v>
+      </c>
+      <c r="E39" t="s">
+        <v>822</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39" t="s">
+        <v>700</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K104"/>
+  <dimension ref="A1:K105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>808</v>
+        <v>823</v>
       </c>
       <c r="B1" t="s">
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="C1" t="s">
-        <v>810</v>
+        <v>825</v>
       </c>
       <c r="D1" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="E1" t="s">
-        <v>812</v>
+        <v>827</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>813</v>
+        <v>828</v>
       </c>
       <c r="H1" t="s">
-        <v>814</v>
+        <v>829</v>
       </c>
       <c r="I1" t="s">
-        <v>815</v>
+        <v>830</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="C2" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="D2" t="s">
-        <v>818</v>
+        <v>833</v>
       </c>
       <c r="E2" t="s">
         <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>819</v>
+        <v>834</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
       <c r="K2" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54714</v>
       </c>
       <c r="B3" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="C3" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="D3" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
       <c r="E3" t="s">
         <v>123</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="K3" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50232</v>
       </c>
       <c r="B4" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="C4" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="D4" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="E4" t="s">
         <v>277</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="J4" t="s">
         <v>206</v>
       </c>
       <c r="K4" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50353</v>
       </c>
       <c r="B5" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="C5" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="D5" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="E5" t="s">
         <v>123</v>
       </c>
       <c r="F5" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="G5" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>206</v>
       </c>
       <c r="K5" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50223</v>
       </c>
       <c r="B6" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="C6" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="D6" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="E6" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="F6" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="G6" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="H6" t="s">
         <v>168</v>
       </c>
       <c r="I6" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="J6" t="s">
         <v>206</v>
       </c>
       <c r="K6" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>53281</v>
       </c>
       <c r="B7" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="C7" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="D7" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="E7" t="s">
         <v>123</v>
       </c>
       <c r="F7" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="G7" t="s">
-        <v>849</v>
+        <v>864</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
       <c r="K7" t="s">
-        <v>851</v>
+        <v>866</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50308</v>
       </c>
       <c r="B8" t="s">
-        <v>852</v>
+        <v>867</v>
       </c>
       <c r="C8" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="D8" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="J8" t="s">
         <v>206</v>
       </c>
       <c r="K8" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50250</v>
       </c>
       <c r="B9" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="C9" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="D9" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="E9" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
       <c r="K9" t="s">
-        <v>864</v>
+        <v>879</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>865</v>
+        <v>880</v>
       </c>
       <c r="C10" t="s">
-        <v>866</v>
+        <v>881</v>
       </c>
       <c r="D10" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="E10" t="s">
         <v>479</v>
       </c>
       <c r="F10" t="s">
-        <v>868</v>
+        <v>883</v>
       </c>
       <c r="G10" t="s">
-        <v>869</v>
+        <v>884</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>870</v>
+        <v>885</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
       <c r="K10" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50245</v>
       </c>
       <c r="B11" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="C11" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="D11" t="s">
-        <v>874</v>
+        <v>889</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
       <c r="K11" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50247</v>
       </c>
       <c r="B12" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
       <c r="C12" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="D12" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="J12" t="s">
         <v>206</v>
       </c>
       <c r="K12" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50258</v>
       </c>
       <c r="B13" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="C13" t="s">
-        <v>885</v>
+        <v>900</v>
       </c>
       <c r="D13" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
       <c r="E13" t="s">
         <v>251</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
       <c r="K13" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50352</v>
       </c>
       <c r="B14" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="C14" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="D14" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="E14" t="s">
         <v>158</v>
       </c>
       <c r="F14" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="G14" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="K14" t="s">
-        <v>895</v>
+        <v>910</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50365</v>
       </c>
       <c r="B15" t="s">
-        <v>896</v>
+        <v>911</v>
       </c>
       <c r="C15" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="D15" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>206</v>
       </c>
       <c r="K15" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50306</v>
       </c>
       <c r="B16" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="C16" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
       <c r="D16" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>903</v>
+        <v>918</v>
       </c>
       <c r="H16" t="s">
         <v>123</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>206</v>
       </c>
       <c r="K16" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>52841</v>
       </c>
       <c r="B17" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="C17" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="D17" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="E17" t="s">
         <v>158</v>
       </c>
       <c r="F17" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>115</v>
       </c>
       <c r="K17" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>53431</v>
       </c>
       <c r="B18" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="C18" t="s">
-        <v>911</v>
+        <v>926</v>
       </c>
       <c r="D18" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="E18" t="s">
         <v>158</v>
       </c>
       <c r="F18" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="K18" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50228</v>
       </c>
       <c r="B19" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="C19" t="s">
-        <v>916</v>
+        <v>931</v>
       </c>
       <c r="D19" t="s">
-        <v>917</v>
+        <v>932</v>
       </c>
       <c r="E19" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="F19" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="G19" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>206</v>
       </c>
       <c r="K19" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50287</v>
       </c>
       <c r="B20" t="s">
-        <v>921</v>
+        <v>936</v>
       </c>
       <c r="C20" t="s">
-        <v>922</v>
+        <v>937</v>
       </c>
       <c r="D20" t="s">
-        <v>923</v>
+        <v>938</v>
       </c>
       <c r="E20" t="s">
         <v>374</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="J20" t="s">
         <v>206</v>
       </c>
       <c r="K20" t="s">
-        <v>926</v>
+        <v>941</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50342</v>
       </c>
       <c r="B21" t="s">
-        <v>927</v>
+        <v>942</v>
       </c>
       <c r="C21" t="s">
-        <v>928</v>
+        <v>943</v>
       </c>
       <c r="D21" t="s">
-        <v>929</v>
+        <v>944</v>
       </c>
       <c r="E21" t="s">
         <v>479</v>
       </c>
       <c r="F21" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="G21" t="s">
-        <v>930</v>
+        <v>945</v>
       </c>
       <c r="H21" t="s">
         <v>168</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>206</v>
       </c>
       <c r="K21" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50221</v>
       </c>
       <c r="B22" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="C22" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="D22" t="s">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="E22" t="s">
         <v>157</v>
       </c>
       <c r="F22" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="G22" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
       <c r="K22" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>53441</v>
       </c>
       <c r="B23" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="C23" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="D23" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="E23" t="s">
         <v>158</v>
       </c>
       <c r="F23" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="K23" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50246</v>
       </c>
       <c r="B24" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
       <c r="C24" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="D24" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
       <c r="E24" t="s">
         <v>131</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>946</v>
+        <v>961</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
       <c r="K24" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50275</v>
       </c>
       <c r="B25" t="s">
+        <v>963</v>
+      </c>
+      <c r="C25" t="s">
         <v>948</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>949</v>
+        <v>964</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="G25" t="s">
-        <v>951</v>
+        <v>966</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>952</v>
+        <v>967</v>
       </c>
       <c r="J25" t="s">
         <v>206</v>
       </c>
       <c r="K25" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50259</v>
       </c>
       <c r="B26" t="s">
-        <v>954</v>
+        <v>969</v>
       </c>
       <c r="C26" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="D26" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="E26" t="s">
         <v>260</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>206</v>
       </c>
       <c r="K26" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54587</v>
       </c>
       <c r="B27" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="C27" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="D27" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
       <c r="E27" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>617</v>
       </c>
       <c r="K27" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54586</v>
       </c>
       <c r="B28" t="s">
-        <v>963</v>
+        <v>978</v>
       </c>
       <c r="C28" t="s">
-        <v>964</v>
+        <v>979</v>
       </c>
       <c r="D28" t="s">
-        <v>965</v>
+        <v>980</v>
       </c>
       <c r="E28" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>617</v>
       </c>
       <c r="K28" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50272</v>
       </c>
       <c r="B29" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
       <c r="C29" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="D29" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>970</v>
+        <v>985</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="J29" t="s">
         <v>206</v>
       </c>
       <c r="K29" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50225</v>
       </c>
       <c r="B30" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="C30" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="D30" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="E30" t="s">
         <v>158</v>
       </c>
       <c r="F30" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="G30" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="J30" t="s">
         <v>206</v>
       </c>
       <c r="K30" t="s">
-        <v>978</v>
+        <v>993</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54206</v>
       </c>
       <c r="B31" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="C31" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="D31" t="s">
-        <v>980</v>
+        <v>995</v>
       </c>
       <c r="E31" t="s">
         <v>168</v>
       </c>
       <c r="F31" t="s">
-        <v>981</v>
+        <v>996</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
       <c r="K31" t="s">
-        <v>982</v>
+        <v>997</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50349</v>
       </c>
       <c r="B32" t="s">
-        <v>983</v>
+        <v>998</v>
       </c>
       <c r="C32" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="D32" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="E32" t="s">
         <v>132</v>
       </c>
       <c r="F32" t="s">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="G32" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="H32" t="s">
         <v>123</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>206</v>
       </c>
       <c r="K32" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53571</v>
       </c>
       <c r="B33" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="C33" t="s">
-        <v>989</v>
+        <v>1004</v>
       </c>
       <c r="D33" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="E33" t="s">
         <v>499</v>
       </c>
       <c r="F33" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="G33" t="s">
-        <v>992</v>
+        <v>1007</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>508</v>
       </c>
       <c r="K33" t="s">
-        <v>993</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50303</v>
       </c>
       <c r="B34" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
       <c r="C34" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="D34" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="E34" t="s">
         <v>82</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>996</v>
+        <v>1011</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>206</v>
       </c>
       <c r="K34" t="s">
-        <v>997</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50269</v>
       </c>
       <c r="B35" t="s">
-        <v>998</v>
+        <v>1013</v>
       </c>
       <c r="C35" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="D35" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>1001</v>
+        <v>1016</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
       <c r="K35" t="s">
-        <v>1002</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53246</v>
       </c>
       <c r="B36" t="s">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="C36" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
       <c r="D36" t="s">
-        <v>1005</v>
+        <v>1020</v>
       </c>
       <c r="E36" t="s">
-        <v>1006</v>
+        <v>1021</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>1007</v>
+        <v>1022</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
       <c r="K36" t="s">
-        <v>1009</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>52441</v>
       </c>
       <c r="B37" t="s">
-        <v>1010</v>
+        <v>1025</v>
       </c>
       <c r="C37" t="s">
-        <v>1011</v>
+        <v>1026</v>
       </c>
       <c r="D37" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
       <c r="E37" t="s">
         <v>324</v>
       </c>
       <c r="F37" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="G37" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="K37" t="s">
-        <v>1016</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>53426</v>
       </c>
       <c r="B38" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="C38" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="D38" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
       <c r="K38" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54145</v>
       </c>
       <c r="B39" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="C39" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="D39" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="E39" t="s">
         <v>511</v>
       </c>
       <c r="F39" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
       <c r="G39" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="K39" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50284</v>
       </c>
       <c r="B40" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="C40" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="D40" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
       <c r="E40" t="s">
         <v>479</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="J40" t="s">
         <v>206</v>
       </c>
       <c r="K40" t="s">
-        <v>1033</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50305</v>
       </c>
       <c r="B41" t="s">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="C41" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="D41" t="s">
-        <v>1036</v>
+        <v>1051</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>1037</v>
+        <v>1052</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>206</v>
       </c>
       <c r="K41" t="s">
-        <v>1038</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>54233</v>
       </c>
       <c r="B42" t="s">
-        <v>1039</v>
+        <v>1054</v>
       </c>
       <c r="C42" t="s">
-        <v>1040</v>
+        <v>1055</v>
       </c>
       <c r="D42" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="E42" t="s">
         <v>177</v>
       </c>
       <c r="F42" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>1043</v>
+        <v>1058</v>
       </c>
       <c r="K42" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50265</v>
       </c>
       <c r="B43" t="s">
-        <v>1045</v>
+        <v>1060</v>
       </c>
       <c r="C43" t="s">
-        <v>1046</v>
+        <v>1061</v>
       </c>
       <c r="D43" t="s">
-        <v>1047</v>
+        <v>1062</v>
       </c>
       <c r="E43" t="s">
         <v>118</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>1049</v>
+        <v>1064</v>
       </c>
       <c r="J43" t="s">
         <v>206</v>
       </c>
       <c r="K43" t="s">
-        <v>1050</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50378</v>
       </c>
       <c r="B44" t="s">
-        <v>1051</v>
+        <v>1066</v>
       </c>
       <c r="C44" t="s">
-        <v>1052</v>
+        <v>1067</v>
       </c>
       <c r="D44" t="s">
-        <v>1053</v>
+        <v>1068</v>
       </c>
       <c r="E44" t="s">
         <v>158</v>
       </c>
       <c r="F44" t="s">
-        <v>1054</v>
+        <v>1069</v>
       </c>
       <c r="G44" t="s">
-        <v>1055</v>
+        <v>1070</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="J44" t="s">
         <v>206</v>
       </c>
       <c r="K44" t="s">
-        <v>1057</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54593</v>
       </c>
       <c r="B45" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
       <c r="C45" t="s">
-        <v>1059</v>
+        <v>1074</v>
       </c>
       <c r="D45" t="s">
-        <v>1060</v>
+        <v>1075</v>
       </c>
       <c r="E45" t="s">
-        <v>1061</v>
+        <v>1076</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>617</v>
       </c>
       <c r="K45" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>53851</v>
       </c>
       <c r="B46" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="C46" t="s">
-        <v>1064</v>
+        <v>1079</v>
       </c>
       <c r="D46" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
       <c r="E46" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>533</v>
       </c>
       <c r="K46" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50304</v>
       </c>
       <c r="B47" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
       <c r="C47" t="s">
-        <v>1064</v>
+        <v>1079</v>
       </c>
       <c r="D47" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="H47" t="s">
         <v>353</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>206</v>
       </c>
       <c r="K47" t="s">
-        <v>1071</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50290</v>
       </c>
       <c r="B48" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="C48" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="D48" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="E48" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1076</v>
+        <v>1091</v>
       </c>
       <c r="H48" t="s">
         <v>82</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
       <c r="K48" t="s">
-        <v>1078</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50222</v>
       </c>
       <c r="B49" t="s">
-        <v>1079</v>
+        <v>1094</v>
       </c>
       <c r="C49" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
       <c r="D49" t="s">
-        <v>1081</v>
+        <v>1096</v>
       </c>
       <c r="E49" t="s">
         <v>158</v>
       </c>
       <c r="F49" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="G49" t="s">
-        <v>1082</v>
+        <v>1097</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="J49" t="s">
         <v>206</v>
       </c>
       <c r="K49" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50291</v>
       </c>
       <c r="B50" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="C50" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
       <c r="D50" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="E50" t="s">
         <v>82</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1088</v>
+        <v>1103</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>206</v>
       </c>
       <c r="K50" t="s">
-        <v>1089</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50281</v>
       </c>
       <c r="B51" t="s">
-        <v>1090</v>
+        <v>1105</v>
       </c>
       <c r="C51" t="s">
-        <v>1091</v>
+        <v>1106</v>
       </c>
       <c r="D51" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
       <c r="E51" t="s">
         <v>353</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="J51" t="s">
         <v>206</v>
       </c>
       <c r="K51" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>54143</v>
       </c>
       <c r="B52" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="C52" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="D52" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="E52" t="s">
         <v>511</v>
       </c>
       <c r="F52" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="G52" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="K52" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50257</v>
       </c>
       <c r="B53" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="C53" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="D53" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="H53"/>
       <c r="I53" t="s">
-        <v>1105</v>
+        <v>1120</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
       <c r="K53" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50361</v>
       </c>
       <c r="B54" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="C54" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="D54" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="E54" t="s">
         <v>308</v>
       </c>
       <c r="F54" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="G54" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>206</v>
       </c>
       <c r="K54" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>53096</v>
       </c>
       <c r="B55" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="C55" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="D55" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
       <c r="E55" t="s">
         <v>479</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
       <c r="J55" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="K55" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>50220</v>
       </c>
       <c r="B56" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
       <c r="C56" t="s">
-        <v>1119</v>
+        <v>1134</v>
       </c>
       <c r="D56" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="E56" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="F56" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="G56" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
       <c r="H56" t="s">
         <v>157</v>
       </c>
       <c r="I56" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
       <c r="J56" t="s">
         <v>206</v>
       </c>
       <c r="K56" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>50360</v>
       </c>
       <c r="B57" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="C57" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="D57" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
       <c r="E57" t="s">
         <v>158</v>
       </c>
       <c r="F57" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="G57" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>206</v>
       </c>
       <c r="K57" t="s">
-        <v>1129</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>52481</v>
       </c>
       <c r="B58" t="s">
-        <v>1130</v>
+        <v>1145</v>
       </c>
       <c r="C58" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="D58" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
       <c r="K58" t="s">
-        <v>1134</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>54505</v>
       </c>
       <c r="B59" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
       <c r="C59" t="s">
-        <v>1136</v>
+        <v>1151</v>
       </c>
       <c r="D59" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
       <c r="E59" t="s">
         <v>643</v>
       </c>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>650</v>
       </c>
       <c r="K59" t="s">
-        <v>1138</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>53561</v>
       </c>
       <c r="B60" t="s">
-        <v>1139</v>
+        <v>1154</v>
       </c>
       <c r="C60" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
       <c r="D60" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="E60" t="s">
         <v>498</v>
       </c>
       <c r="F60" t="s">
-        <v>1142</v>
+        <v>1157</v>
       </c>
       <c r="G60" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="H60"/>
       <c r="I60" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="J60" t="s">
         <v>508</v>
       </c>
       <c r="K60" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50267</v>
       </c>
       <c r="B61" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="C61" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="D61" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="E61" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
       <c r="H61" t="s">
         <v>123</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>206</v>
       </c>
       <c r="K61" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>53866</v>
       </c>
       <c r="B62" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
       <c r="C62" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="D62" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="E62" t="s">
         <v>522</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>533</v>
       </c>
       <c r="K62" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50244</v>
       </c>
       <c r="B63" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
       <c r="C63" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
       <c r="D63" t="s">
-        <v>1158</v>
+        <v>1173</v>
       </c>
       <c r="E63" t="s">
         <v>123</v>
       </c>
       <c r="F63" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="G63" t="s">
-        <v>1159</v>
+        <v>1174</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
       <c r="J63" t="s">
         <v>206</v>
       </c>
       <c r="K63" t="s">
-        <v>1161</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50270</v>
       </c>
       <c r="B64" t="s">
-        <v>1162</v>
+        <v>1177</v>
       </c>
       <c r="C64" t="s">
-        <v>1163</v>
+        <v>1178</v>
       </c>
       <c r="D64" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
       <c r="E64" t="s">
         <v>158</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="J64" t="s">
         <v>206</v>
       </c>
       <c r="K64" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50262</v>
       </c>
       <c r="B65" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
       <c r="C65" t="s">
-        <v>1169</v>
+        <v>1184</v>
       </c>
       <c r="D65" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="E65" t="s">
-        <v>1171</v>
+        <v>1186</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>1172</v>
+        <v>1187</v>
       </c>
       <c r="H65" t="s">
         <v>282</v>
       </c>
       <c r="I65" t="s">
-        <v>1173</v>
+        <v>1188</v>
       </c>
       <c r="J65" t="s">
         <v>206</v>
       </c>
       <c r="K65" t="s">
-        <v>1174</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>52491</v>
       </c>
       <c r="B66" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="C66" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="D66" t="s">
-        <v>1177</v>
+        <v>1192</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
       <c r="F66" t="s">
-        <v>1178</v>
+        <v>1193</v>
       </c>
       <c r="G66" t="s">
-        <v>1179</v>
+        <v>1194</v>
       </c>
       <c r="H66" t="s">
         <v>37</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
       <c r="K66" t="s">
-        <v>1180</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50280</v>
       </c>
       <c r="B67" t="s">
-        <v>1181</v>
+        <v>1196</v>
       </c>
       <c r="C67" t="s">
-        <v>1182</v>
+        <v>1197</v>
       </c>
       <c r="D67" t="s">
-        <v>1183</v>
+        <v>1198</v>
       </c>
       <c r="E67" t="s">
         <v>277</v>
       </c>
       <c r="F67" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="G67" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>1186</v>
+        <v>1201</v>
       </c>
       <c r="J67" t="s">
         <v>206</v>
       </c>
       <c r="K67" t="s">
-        <v>1187</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50240</v>
       </c>
       <c r="B68" t="s">
-        <v>1188</v>
+        <v>1203</v>
       </c>
       <c r="C68" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="D68" t="s">
-        <v>1190</v>
+        <v>1205</v>
       </c>
       <c r="E68" t="s">
         <v>123</v>
       </c>
       <c r="F68" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="G68" t="s">
-        <v>1191</v>
+        <v>1206</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
       <c r="J68" t="s">
         <v>206</v>
       </c>
       <c r="K68" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50251</v>
       </c>
       <c r="B69" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
       <c r="C69" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
       <c r="D69" t="s">
-        <v>1196</v>
+        <v>1211</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="F69" t="s">
-        <v>1178</v>
+        <v>1193</v>
       </c>
       <c r="G69" t="s">
-        <v>1197</v>
+        <v>1212</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="J69" t="s">
         <v>206</v>
       </c>
       <c r="K69" t="s">
-        <v>1199</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50227</v>
       </c>
       <c r="B70" t="s">
-        <v>1200</v>
+        <v>1215</v>
       </c>
       <c r="C70" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
       <c r="D70" t="s">
-        <v>1201</v>
+        <v>1216</v>
       </c>
       <c r="E70" t="s">
         <v>177</v>
       </c>
       <c r="F70" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="G70" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>1203</v>
+        <v>1218</v>
       </c>
       <c r="J70" t="s">
         <v>206</v>
       </c>
       <c r="K70" t="s">
-        <v>1204</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>50249</v>
+        <v>50351</v>
       </c>
       <c r="B71" t="s">
-        <v>1205</v>
+        <v>1220</v>
       </c>
       <c r="C71" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
       <c r="D71" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
-      <c r="F71"/>
+      <c r="F71" t="s">
+        <v>950</v>
+      </c>
       <c r="G71" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
       <c r="H71"/>
-      <c r="I71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
         <v>206</v>
       </c>
       <c r="K71" t="s">
-        <v>1210</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>50230</v>
+        <v>50249</v>
       </c>
       <c r="B72" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="C72" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="D72" t="s">
-        <v>1213</v>
+        <v>1226</v>
       </c>
       <c r="E72" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="F72"/>
       <c r="G72" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
       <c r="H72"/>
-      <c r="I72"/>
+      <c r="I72" t="s">
+        <v>1228</v>
+      </c>
       <c r="J72" t="s">
         <v>206</v>
       </c>
       <c r="K72" t="s">
-        <v>1215</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>50224</v>
+        <v>50230</v>
       </c>
       <c r="B73" t="s">
-        <v>1216</v>
+        <v>1230</v>
       </c>
       <c r="C73" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="D73" t="s">
-        <v>1218</v>
+        <v>1232</v>
       </c>
       <c r="E73" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="F73" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="G73" t="s">
-        <v>1219</v>
+        <v>1233</v>
       </c>
       <c r="H73"/>
-      <c r="I73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
         <v>206</v>
       </c>
       <c r="K73" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>50260</v>
+        <v>50224</v>
       </c>
       <c r="B74" t="s">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="C74" t="s">
-        <v>1223</v>
+        <v>1236</v>
       </c>
       <c r="D74" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
       <c r="E74" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="F74"/>
+        <v>168</v>
+      </c>
+      <c r="F74" t="s">
+        <v>950</v>
+      </c>
       <c r="G74" t="s">
-        <v>1225</v>
+        <v>1238</v>
       </c>
       <c r="H74"/>
-      <c r="I74"/>
+      <c r="I74" t="s">
+        <v>1239</v>
+      </c>
       <c r="J74" t="s">
         <v>206</v>
       </c>
       <c r="K74" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50266</v>
+        <v>50260</v>
       </c>
       <c r="B75" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="C75" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="D75" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
       <c r="E75" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1230</v>
+        <v>1244</v>
       </c>
       <c r="H75"/>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
         <v>206</v>
       </c>
       <c r="K75" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>50256</v>
+        <v>50266</v>
       </c>
       <c r="B76" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="C76" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
       <c r="D76" t="s">
-        <v>1234</v>
+        <v>1248</v>
       </c>
       <c r="E76" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1235</v>
+        <v>1249</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
-        <v>1236</v>
+        <v>1250</v>
       </c>
       <c r="J76" t="s">
         <v>206</v>
       </c>
       <c r="K76" t="s">
-        <v>1237</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>50309</v>
+        <v>50256</v>
       </c>
       <c r="B77" t="s">
-        <v>1238</v>
+        <v>1252</v>
       </c>
       <c r="C77" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="D77" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
       <c r="E77" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>1241</v>
-[...4 lines deleted...]
-      <c r="I77"/>
+        <v>1254</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77" t="s">
+        <v>1255</v>
+      </c>
       <c r="J77" t="s">
         <v>206</v>
       </c>
       <c r="K77" t="s">
-        <v>1242</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>50263</v>
+        <v>50309</v>
       </c>
       <c r="B78" t="s">
-        <v>1243</v>
+        <v>1257</v>
       </c>
       <c r="C78" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="D78" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="E78" t="s">
-        <v>158</v>
+        <v>37</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1246</v>
-[...4 lines deleted...]
-      </c>
+        <v>1260</v>
+      </c>
+      <c r="H78" t="s">
+        <v>132</v>
+      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
         <v>206</v>
       </c>
       <c r="K78" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>54590</v>
+        <v>50263</v>
       </c>
       <c r="B79" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
       <c r="C79" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
       <c r="D79" t="s">
-        <v>965</v>
+        <v>1264</v>
       </c>
       <c r="E79" t="s">
-        <v>1251</v>
+        <v>158</v>
       </c>
       <c r="F79"/>
-      <c r="G79"/>
+      <c r="G79" t="s">
+        <v>1265</v>
+      </c>
       <c r="H79"/>
-      <c r="I79"/>
+      <c r="I79" t="s">
+        <v>1266</v>
+      </c>
       <c r="J79" t="s">
-        <v>617</v>
+        <v>206</v>
       </c>
       <c r="K79" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>50300</v>
+        <v>54590</v>
       </c>
       <c r="B80" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
       <c r="C80" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
       <c r="D80" t="s">
-        <v>1255</v>
+        <v>980</v>
       </c>
       <c r="E80" t="s">
-        <v>82</v>
+        <v>1270</v>
       </c>
       <c r="F80"/>
-      <c r="G80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>206</v>
+        <v>617</v>
       </c>
       <c r="K80" t="s">
-        <v>1257</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>50271</v>
+        <v>50300</v>
       </c>
       <c r="B81" t="s">
-        <v>1258</v>
+        <v>1272</v>
       </c>
       <c r="C81" t="s">
-        <v>1259</v>
+        <v>1273</v>
       </c>
       <c r="D81" t="s">
-        <v>1260</v>
+        <v>1274</v>
       </c>
       <c r="E81" t="s">
-        <v>1261</v>
+        <v>82</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="H81"/>
-      <c r="I81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I81"/>
       <c r="J81" t="s">
         <v>206</v>
       </c>
       <c r="K81" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>50279</v>
+        <v>50271</v>
       </c>
       <c r="B82" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="C82" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="D82" t="s">
-        <v>1267</v>
+        <v>1279</v>
       </c>
       <c r="E82" t="s">
-        <v>339</v>
+        <v>1280</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1268</v>
+        <v>1281</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
       <c r="K82" t="s">
-        <v>1270</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>54154</v>
+        <v>50279</v>
       </c>
       <c r="B83" t="s">
-        <v>1271</v>
+        <v>1284</v>
       </c>
       <c r="C83" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
       <c r="D83" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="E83" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="F83"/>
-      <c r="G83"/>
+      <c r="G83" t="s">
+        <v>1287</v>
+      </c>
       <c r="H83"/>
-      <c r="I83"/>
+      <c r="I83" t="s">
+        <v>1288</v>
+      </c>
       <c r="J83" t="s">
-        <v>1274</v>
+        <v>206</v>
       </c>
       <c r="K83" t="s">
-        <v>1275</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>52471</v>
+        <v>54154</v>
       </c>
       <c r="B84" t="s">
-        <v>1276</v>
+        <v>1290</v>
       </c>
       <c r="C84" t="s">
-        <v>1277</v>
+        <v>1291</v>
       </c>
       <c r="D84" t="s">
-        <v>1278</v>
+        <v>1292</v>
       </c>
       <c r="E84" t="s">
-        <v>353</v>
+        <v>82</v>
       </c>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1133</v>
+        <v>1293</v>
       </c>
       <c r="K84" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>53756</v>
+        <v>52471</v>
       </c>
       <c r="B85" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
       <c r="C85" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="D85" t="s">
-        <v>1282</v>
+        <v>1297</v>
       </c>
       <c r="E85" t="s">
-        <v>566</v>
+        <v>353</v>
       </c>
       <c r="F85"/>
-      <c r="G85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>1284</v>
+        <v>1148</v>
       </c>
       <c r="K85" t="s">
-        <v>1285</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>50242</v>
+        <v>53756</v>
       </c>
       <c r="B86" t="s">
-        <v>1286</v>
+        <v>1299</v>
       </c>
       <c r="C86" t="s">
-        <v>1287</v>
+        <v>1300</v>
       </c>
       <c r="D86" t="s">
-        <v>1288</v>
+        <v>1301</v>
       </c>
       <c r="E86" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="F86"/>
       <c r="G86" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="H86"/>
-      <c r="I86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>206</v>
+        <v>1303</v>
       </c>
       <c r="K86" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>50278</v>
+        <v>50242</v>
       </c>
       <c r="B87" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="C87" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="D87" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="E87" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F87"/>
+        <v>124</v>
+      </c>
+      <c r="F87" t="s">
+        <v>1308</v>
+      </c>
       <c r="G87" t="s">
-        <v>1296</v>
+        <v>1309</v>
       </c>
       <c r="H87"/>
-      <c r="I87"/>
+      <c r="I87" t="s">
+        <v>1310</v>
+      </c>
       <c r="J87" t="s">
         <v>206</v>
       </c>
       <c r="K87" t="s">
-        <v>1297</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>53121</v>
+        <v>50278</v>
       </c>
       <c r="B88" t="s">
-        <v>1298</v>
+        <v>1312</v>
       </c>
       <c r="C88" t="s">
-        <v>1299</v>
+        <v>1313</v>
       </c>
       <c r="D88" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
       <c r="E88" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F88"/>
       <c r="G88" t="s">
-        <v>1302</v>
+        <v>1315</v>
       </c>
       <c r="H88"/>
-      <c r="I88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>495</v>
+        <v>206</v>
       </c>
       <c r="K88" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>50226</v>
+        <v>53121</v>
       </c>
       <c r="B89" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="C89" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
       <c r="D89" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="E89" t="s">
-        <v>177</v>
+        <v>277</v>
       </c>
       <c r="F89" t="s">
-        <v>834</v>
+        <v>1320</v>
       </c>
       <c r="G89" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="H89"/>
       <c r="I89" t="s">
-        <v>1309</v>
+        <v>1322</v>
       </c>
       <c r="J89" t="s">
-        <v>206</v>
+        <v>495</v>
       </c>
       <c r="K89" t="s">
-        <v>1310</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>50268</v>
+        <v>50226</v>
       </c>
       <c r="B90" t="s">
-        <v>1311</v>
+        <v>1324</v>
       </c>
       <c r="C90" t="s">
-        <v>1312</v>
+        <v>1325</v>
       </c>
       <c r="D90" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
       <c r="E90" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="F90" t="s">
-        <v>1301</v>
+        <v>849</v>
       </c>
       <c r="G90" t="s">
-        <v>1314</v>
+        <v>1327</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
-        <v>1315</v>
+        <v>1328</v>
       </c>
       <c r="J90" t="s">
         <v>206</v>
       </c>
       <c r="K90" t="s">
-        <v>1316</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>50286</v>
+        <v>50268</v>
       </c>
       <c r="B91" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="C91" t="s">
-        <v>1318</v>
+        <v>1331</v>
       </c>
       <c r="D91" t="s">
-        <v>1319</v>
+        <v>1332</v>
       </c>
       <c r="E91" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>308</v>
+      </c>
+      <c r="F91" t="s">
+        <v>1320</v>
+      </c>
       <c r="G91" t="s">
-        <v>1320</v>
+        <v>1333</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
-        <v>1321</v>
+        <v>1334</v>
       </c>
       <c r="J91" t="s">
         <v>206</v>
       </c>
       <c r="K91" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>50241</v>
+        <v>50286</v>
       </c>
       <c r="B92" t="s">
-        <v>1323</v>
+        <v>1336</v>
       </c>
       <c r="C92" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="D92" t="s">
-        <v>1325</v>
+        <v>1338</v>
       </c>
       <c r="E92" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="F92"/>
       <c r="G92" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
       <c r="K92" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>50273</v>
+        <v>50241</v>
       </c>
       <c r="B93" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="C93" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
       <c r="D93" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
       <c r="E93" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="F93"/>
+        <v>123</v>
+      </c>
+      <c r="F93" t="s">
+        <v>1345</v>
+      </c>
       <c r="G93" t="s">
-        <v>1333</v>
+        <v>1346</v>
       </c>
       <c r="H93"/>
-      <c r="I93"/>
+      <c r="I93" t="s">
+        <v>1347</v>
+      </c>
       <c r="J93" t="s">
         <v>206</v>
       </c>
       <c r="K93" t="s">
-        <v>1334</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>53436</v>
+        <v>50273</v>
       </c>
       <c r="B94" t="s">
-        <v>1335</v>
+        <v>1349</v>
       </c>
       <c r="C94" t="s">
-        <v>1336</v>
+        <v>1350</v>
       </c>
       <c r="D94" t="s">
-        <v>1337</v>
+        <v>1351</v>
       </c>
       <c r="E94" t="s">
         <v>158</v>
       </c>
-      <c r="F94" t="s">
-[...2 lines deleted...]
-      <c r="G94"/>
+      <c r="F94"/>
+      <c r="G94" t="s">
+        <v>1352</v>
+      </c>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>774</v>
+        <v>206</v>
       </c>
       <c r="K94" t="s">
-        <v>1338</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>52461</v>
+        <v>53436</v>
       </c>
       <c r="B95" t="s">
-        <v>1339</v>
+        <v>1354</v>
       </c>
       <c r="C95" t="s">
-        <v>1340</v>
+        <v>1355</v>
       </c>
       <c r="D95" t="s">
-        <v>1341</v>
+        <v>1356</v>
       </c>
       <c r="E95" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="F95"/>
+        <v>158</v>
+      </c>
+      <c r="F95" t="s">
+        <v>956</v>
+      </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>1133</v>
+        <v>788</v>
       </c>
       <c r="K95" t="s">
-        <v>1342</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>50364</v>
+        <v>52461</v>
       </c>
       <c r="B96" t="s">
-        <v>1343</v>
+        <v>1358</v>
       </c>
       <c r="C96" t="s">
-        <v>1344</v>
+        <v>1359</v>
       </c>
       <c r="D96" t="s">
-        <v>1345</v>
+        <v>1360</v>
       </c>
       <c r="E96" t="s">
-        <v>37</v>
+        <v>353</v>
       </c>
       <c r="F96"/>
-      <c r="G96" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>206</v>
+        <v>1148</v>
       </c>
       <c r="K96" t="s">
-        <v>1347</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>50307</v>
+        <v>50364</v>
       </c>
       <c r="B97" t="s">
-        <v>1348</v>
+        <v>1362</v>
       </c>
       <c r="C97" t="s">
-        <v>1344</v>
+        <v>1363</v>
       </c>
       <c r="D97" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>206</v>
       </c>
       <c r="K97" t="s">
-        <v>1351</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>50252</v>
+        <v>50307</v>
       </c>
       <c r="B98" t="s">
-        <v>1352</v>
+        <v>1367</v>
       </c>
       <c r="C98" t="s">
-        <v>1353</v>
+        <v>1363</v>
       </c>
       <c r="D98" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
       <c r="E98" t="s">
-        <v>220</v>
+        <v>37</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="H98"/>
-      <c r="I98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
         <v>206</v>
       </c>
       <c r="K98" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>50254</v>
+        <v>50252</v>
       </c>
       <c r="B99" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="C99" t="s">
-        <v>1353</v>
+        <v>1372</v>
       </c>
       <c r="D99" t="s">
-        <v>827</v>
+        <v>1373</v>
       </c>
       <c r="E99" t="s">
-        <v>277</v>
+        <v>220</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1359</v>
+        <v>1374</v>
       </c>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>1360</v>
+        <v>1375</v>
       </c>
       <c r="J99" t="s">
         <v>206</v>
       </c>
       <c r="K99" t="s">
-        <v>1361</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>50274</v>
+        <v>50254</v>
       </c>
       <c r="B100" t="s">
-        <v>1362</v>
+        <v>1377</v>
       </c>
       <c r="C100" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="D100" t="s">
-        <v>1364</v>
+        <v>842</v>
       </c>
       <c r="E100" t="s">
-        <v>123</v>
+        <v>277</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1365</v>
+        <v>1378</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>1366</v>
+        <v>1379</v>
       </c>
       <c r="J100" t="s">
         <v>206</v>
       </c>
       <c r="K100" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>54365</v>
+        <v>50274</v>
       </c>
       <c r="B101" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
       <c r="C101" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="D101" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
       <c r="E101" t="s">
-        <v>779</v>
-[...4 lines deleted...]
-      <c r="G101"/>
+        <v>123</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101" t="s">
+        <v>1384</v>
+      </c>
       <c r="H101"/>
-      <c r="I101"/>
+      <c r="I101" t="s">
+        <v>1385</v>
+      </c>
       <c r="J101" t="s">
-        <v>762</v>
+        <v>206</v>
       </c>
       <c r="K101" t="s">
-        <v>1372</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>50233</v>
+        <v>54365</v>
       </c>
       <c r="B102" t="s">
-        <v>1373</v>
+        <v>1387</v>
       </c>
       <c r="C102" t="s">
-        <v>1374</v>
+        <v>1388</v>
       </c>
       <c r="D102" t="s">
-        <v>1375</v>
+        <v>1389</v>
       </c>
       <c r="E102" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="F102" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G102"/>
       <c r="H102"/>
-      <c r="I102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>206</v>
+        <v>776</v>
       </c>
       <c r="K102" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>50243</v>
+        <v>50233</v>
       </c>
       <c r="B103" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="C103" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
       <c r="D103" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="E103" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="F103"/>
       <c r="G103" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="H103"/>
       <c r="I103" t="s">
-        <v>1192</v>
+        <v>1396</v>
       </c>
       <c r="J103" t="s">
         <v>206</v>
       </c>
       <c r="K103" t="s">
-        <v>1383</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
+        <v>50243</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C104" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E104" t="s">
+        <v>123</v>
+      </c>
+      <c r="F104" t="s">
+        <v>849</v>
+      </c>
+      <c r="G104" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H104"/>
+      <c r="I104" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J104" t="s">
+        <v>206</v>
+      </c>
+      <c r="K104" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105">
         <v>53856</v>
       </c>
-      <c r="B104" t="s">
-[...8 lines deleted...]
-      <c r="E104" t="s">
+      <c r="B105" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E105" t="s">
         <v>260</v>
       </c>
-      <c r="F104"/>
-[...3 lines deleted...]
-      <c r="J104" t="s">
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105" t="s">
         <v>533</v>
       </c>
-      <c r="K104" t="s">
-        <v>1387</v>
+      <c r="K105" t="s">
+        <v>1406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G135"/>
+  <dimension ref="A1:G143"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1388</v>
+        <v>1407</v>
       </c>
       <c r="B1" t="s">
-        <v>808</v>
+        <v>823</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1389</v>
+        <v>1408</v>
       </c>
       <c r="E1" t="s">
-        <v>1390</v>
+        <v>1409</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E2" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50474</v>
       </c>
       <c r="B3">
         <v>50227</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50475</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49870</v>
       </c>
       <c r="D4" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50476</v>
       </c>
       <c r="B5">
         <v>50228</v>
       </c>
       <c r="C5">
         <v>49806</v>
       </c>
       <c r="D5" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50642</v>
       </c>
       <c r="B6">
         <v>50342</v>
       </c>
       <c r="C6">
         <v>49880</v>
       </c>
       <c r="D6" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50649</v>
       </c>
       <c r="B7">
         <v>50349</v>
       </c>
       <c r="C7">
         <v>49815</v>
       </c>
       <c r="D7" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50654</v>
       </c>
       <c r="B8">
         <v>50353</v>
       </c>
       <c r="C8">
         <v>49880</v>
       </c>
       <c r="D8" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50480</v>
       </c>
       <c r="B9">
         <v>50230</v>
       </c>
       <c r="C9">
         <v>49799</v>
       </c>
       <c r="D9" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50662</v>
       </c>
       <c r="B10">
         <v>50361</v>
       </c>
       <c r="C10">
         <v>49883</v>
       </c>
       <c r="D10" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50483</v>
       </c>
       <c r="B11">
         <v>50232</v>
       </c>
       <c r="C11">
         <v>49794</v>
       </c>
       <c r="D11" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50482</v>
       </c>
       <c r="B12">
         <v>50232</v>
       </c>
       <c r="C12">
         <v>49810</v>
       </c>
       <c r="D12" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50667</v>
       </c>
       <c r="B13">
         <v>50232</v>
       </c>
       <c r="C13">
         <v>49889</v>
       </c>
       <c r="D13" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50485</v>
       </c>
       <c r="B14">
         <v>50233</v>
       </c>
       <c r="C14">
         <v>49795</v>
       </c>
       <c r="D14" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50484</v>
       </c>
       <c r="B15">
         <v>50233</v>
       </c>
       <c r="C15">
         <v>49810</v>
       </c>
       <c r="D15" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50487</v>
       </c>
       <c r="B16">
         <v>50233</v>
       </c>
       <c r="C16">
         <v>49891</v>
       </c>
       <c r="D16" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50496</v>
       </c>
       <c r="B17">
         <v>50240</v>
       </c>
       <c r="C17">
         <v>49798</v>
       </c>
       <c r="D17" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50497</v>
       </c>
       <c r="B18">
         <v>50241</v>
       </c>
       <c r="C18">
         <v>49798</v>
       </c>
       <c r="D18" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50499</v>
       </c>
       <c r="B19">
         <v>50242</v>
       </c>
       <c r="C19">
         <v>49798</v>
       </c>
       <c r="D19" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50501</v>
       </c>
       <c r="B20">
         <v>50243</v>
       </c>
       <c r="C20">
         <v>49799</v>
       </c>
       <c r="D20" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50502</v>
       </c>
       <c r="B21">
         <v>50244</v>
       </c>
       <c r="C21">
         <v>49799</v>
       </c>
       <c r="D21" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50503</v>
       </c>
       <c r="B22">
         <v>50244</v>
       </c>
       <c r="C22">
         <v>49827</v>
       </c>
       <c r="D22" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50504</v>
       </c>
       <c r="B23">
         <v>50244</v>
       </c>
       <c r="C23">
         <v>49880</v>
       </c>
       <c r="D23" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50505</v>
       </c>
       <c r="B24">
         <v>50245</v>
       </c>
       <c r="C24">
         <v>49801</v>
       </c>
       <c r="D24" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50507</v>
       </c>
       <c r="B25">
         <v>50246</v>
       </c>
       <c r="C25">
         <v>49829</v>
       </c>
       <c r="D25" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50509</v>
       </c>
       <c r="B26">
         <v>50247</v>
       </c>
       <c r="C26">
         <v>49832</v>
       </c>
       <c r="D26" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50508</v>
       </c>
       <c r="B27">
         <v>50247</v>
       </c>
       <c r="C27">
         <v>49841</v>
       </c>
       <c r="D27" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50511</v>
       </c>
       <c r="B28">
         <v>50249</v>
       </c>
       <c r="C28">
         <v>49885</v>
       </c>
       <c r="D28" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50512</v>
       </c>
       <c r="B29">
         <v>50250</v>
       </c>
       <c r="C29">
         <v>49890</v>
       </c>
       <c r="D29" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50514</v>
       </c>
       <c r="B30">
         <v>50251</v>
       </c>
       <c r="C30">
         <v>49842</v>
       </c>
       <c r="D30" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50513</v>
       </c>
       <c r="B31">
         <v>50251</v>
       </c>
       <c r="C31">
         <v>49892</v>
       </c>
       <c r="D31" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50516</v>
       </c>
       <c r="B32">
         <v>50252</v>
       </c>
       <c r="C32">
         <v>49830</v>
       </c>
       <c r="D32" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50519</v>
       </c>
       <c r="B33">
         <v>50254</v>
       </c>
       <c r="C33">
         <v>49833</v>
       </c>
       <c r="D33" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50463</v>
       </c>
       <c r="B34">
         <v>50220</v>
       </c>
       <c r="C34">
         <v>49803</v>
       </c>
       <c r="D34" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E34" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50521</v>
       </c>
       <c r="B35">
         <v>50256</v>
       </c>
       <c r="C35">
         <v>49835</v>
       </c>
       <c r="D35" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50522</v>
       </c>
       <c r="B36">
         <v>50257</v>
       </c>
       <c r="C36">
         <v>49836</v>
       </c>
       <c r="D36" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50523</v>
       </c>
       <c r="B37">
         <v>50257</v>
       </c>
       <c r="C37">
         <v>49838</v>
       </c>
       <c r="D37" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50524</v>
       </c>
       <c r="B38">
         <v>50258</v>
       </c>
       <c r="C38">
         <v>49837</v>
       </c>
       <c r="D38" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50525</v>
       </c>
       <c r="B39">
         <v>50259</v>
       </c>
       <c r="C39">
         <v>49839</v>
       </c>
       <c r="D39" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50527</v>
       </c>
       <c r="B40">
         <v>50260</v>
       </c>
       <c r="C40">
         <v>49843</v>
       </c>
       <c r="D40" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50529</v>
       </c>
       <c r="B41">
         <v>50262</v>
       </c>
       <c r="C41">
         <v>49846</v>
       </c>
       <c r="D41" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50530</v>
       </c>
       <c r="B42">
         <v>50263</v>
       </c>
       <c r="C42">
         <v>49847</v>
       </c>
       <c r="D42" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50531</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>49856</v>
       </c>
       <c r="D43" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50533</v>
       </c>
       <c r="B44">
         <v>50265</v>
       </c>
       <c r="C44">
         <v>49832</v>
       </c>
       <c r="D44" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50464</v>
       </c>
       <c r="B45">
         <v>50221</v>
       </c>
       <c r="C45">
         <v>49803</v>
       </c>
       <c r="D45" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E45" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50536</v>
       </c>
       <c r="B46">
         <v>50266</v>
       </c>
       <c r="C46">
         <v>49825</v>
       </c>
       <c r="D46" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50534</v>
       </c>
       <c r="B47">
         <v>50266</v>
       </c>
       <c r="C47">
         <v>49850</v>
       </c>
       <c r="D47" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50537</v>
       </c>
       <c r="B48">
         <v>50267</v>
       </c>
       <c r="C48">
         <v>49851</v>
       </c>
       <c r="D48" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50538</v>
       </c>
       <c r="B49">
         <v>50268</v>
       </c>
       <c r="C49">
         <v>49853</v>
       </c>
       <c r="D49" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50539</v>
       </c>
       <c r="B50">
         <v>50268</v>
       </c>
       <c r="C50">
         <v>49883</v>
       </c>
       <c r="D50" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50540</v>
       </c>
       <c r="B51">
         <v>50269</v>
       </c>
       <c r="C51">
         <v>49854</v>
       </c>
       <c r="D51" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50541</v>
       </c>
       <c r="B52">
         <v>50270</v>
       </c>
       <c r="C52">
         <v>49855</v>
       </c>
       <c r="D52" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50542</v>
       </c>
       <c r="B53">
         <v>50271</v>
       </c>
       <c r="C53">
         <v>49855</v>
       </c>
       <c r="D53" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50543</v>
       </c>
       <c r="B54">
         <v>50272</v>
       </c>
       <c r="C54">
         <v>49855</v>
       </c>
       <c r="D54" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50544</v>
       </c>
       <c r="B55">
         <v>50273</v>
       </c>
       <c r="C55">
         <v>49857</v>
       </c>
       <c r="D55" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50545</v>
       </c>
       <c r="B56">
         <v>50274</v>
       </c>
       <c r="C56">
         <v>49857</v>
       </c>
       <c r="D56" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50546</v>
       </c>
       <c r="B57">
         <v>50275</v>
       </c>
       <c r="C57">
         <v>49857</v>
       </c>
       <c r="D57" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50548</v>
       </c>
       <c r="B58">
         <v>50275</v>
       </c>
       <c r="C58">
         <v>49883</v>
       </c>
       <c r="D58" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50465</v>
       </c>
       <c r="B59">
         <v>50222</v>
       </c>
       <c r="C59">
         <v>49803</v>
       </c>
       <c r="D59" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E59" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50466</v>
       </c>
       <c r="B60">
         <v>50222</v>
       </c>
       <c r="C60">
         <v>49855</v>
       </c>
       <c r="D60" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50552</v>
       </c>
       <c r="B61">
         <v>50279</v>
       </c>
       <c r="C61">
         <v>49860</v>
       </c>
       <c r="D61" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50553</v>
       </c>
       <c r="B62">
         <v>50280</v>
       </c>
       <c r="C62">
         <v>49861</v>
       </c>
       <c r="D62" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50555</v>
       </c>
       <c r="B63">
         <v>50281</v>
       </c>
       <c r="C63">
         <v>49862</v>
       </c>
       <c r="D63" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50558</v>
       </c>
       <c r="B64">
         <v>50284</v>
       </c>
       <c r="C64">
         <v>49866</v>
       </c>
       <c r="D64" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50468</v>
       </c>
       <c r="B65">
         <v>50223</v>
       </c>
       <c r="C65">
         <v>49805</v>
       </c>
       <c r="D65" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E65" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50561</v>
       </c>
       <c r="B66">
         <v>50286</v>
       </c>
       <c r="C66">
         <v>49868</v>
       </c>
       <c r="D66" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50562</v>
       </c>
       <c r="B67">
         <v>50287</v>
       </c>
       <c r="C67">
         <v>49869</v>
       </c>
       <c r="D67" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50568</v>
       </c>
       <c r="B68">
         <v>50290</v>
       </c>
       <c r="C68">
         <v>49788</v>
       </c>
       <c r="D68" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50571</v>
       </c>
       <c r="B69">
         <v>50291</v>
       </c>
       <c r="C69">
         <v>49788</v>
       </c>
       <c r="D69" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50469</v>
       </c>
       <c r="B70">
         <v>50224</v>
       </c>
       <c r="C70">
         <v>49805</v>
       </c>
       <c r="D70" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E70" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50586</v>
       </c>
       <c r="B71">
         <v>50300</v>
       </c>
       <c r="C71">
         <v>49788</v>
       </c>
       <c r="D71" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50589</v>
       </c>
       <c r="B72">
         <v>50303</v>
       </c>
       <c r="C72">
         <v>49792</v>
       </c>
       <c r="D72" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50590</v>
       </c>
       <c r="B73">
         <v>50304</v>
       </c>
       <c r="C73">
         <v>49780</v>
       </c>
       <c r="D73" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50591</v>
       </c>
       <c r="B74">
         <v>50305</v>
       </c>
       <c r="C74">
         <v>49780</v>
       </c>
       <c r="D74" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50470</v>
       </c>
       <c r="B75">
         <v>50225</v>
       </c>
       <c r="C75">
         <v>49805</v>
       </c>
       <c r="D75" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E75" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50471</v>
       </c>
       <c r="B76">
         <v>50225</v>
       </c>
       <c r="C76">
         <v>49874</v>
       </c>
       <c r="D76" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50592</v>
       </c>
       <c r="B77">
         <v>50306</v>
       </c>
       <c r="C77">
         <v>49780</v>
       </c>
       <c r="D77" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50593</v>
       </c>
       <c r="B78">
         <v>50306</v>
       </c>
       <c r="C78">
         <v>49902</v>
       </c>
       <c r="D78" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50595</v>
       </c>
       <c r="B79">
         <v>50307</v>
       </c>
       <c r="C79">
         <v>49780</v>
       </c>
       <c r="D79" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50597</v>
       </c>
       <c r="B80">
         <v>50307</v>
       </c>
       <c r="C80">
         <v>49897</v>
       </c>
       <c r="D80" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>50598</v>
       </c>
       <c r="B81">
         <v>50308</v>
       </c>
       <c r="C81">
         <v>49781</v>
       </c>
       <c r="D81" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>50602</v>
       </c>
       <c r="B82">
         <v>50309</v>
       </c>
       <c r="C82">
         <v>49782</v>
       </c>
       <c r="D82" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>50596</v>
       </c>
       <c r="B83">
         <v>50307</v>
       </c>
       <c r="C83">
         <v>49783</v>
       </c>
       <c r="D83" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>50668</v>
       </c>
       <c r="B84">
         <v>50365</v>
       </c>
       <c r="C84">
         <v>50164</v>
       </c>
       <c r="D84" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1396</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>51776</v>
       </c>
       <c r="B85">
         <v>50275</v>
       </c>
       <c r="C85">
         <v>49809</v>
       </c>
       <c r="D85" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>52446</v>
       </c>
       <c r="B86">
         <v>52441</v>
       </c>
       <c r="C86">
         <v>49856</v>
       </c>
       <c r="D86" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>52466</v>
       </c>
       <c r="B87">
         <v>52461</v>
       </c>
       <c r="C87">
         <v>49862</v>
       </c>
       <c r="D87" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E87" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>52476</v>
       </c>
       <c r="B88">
         <v>52471</v>
       </c>
       <c r="C88">
         <v>49862</v>
       </c>
       <c r="D88" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E88" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>52486</v>
       </c>
       <c r="B89">
         <v>52481</v>
       </c>
       <c r="C89">
         <v>49862</v>
       </c>
       <c r="D89" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E89" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>52496</v>
       </c>
       <c r="B90">
         <v>52491</v>
       </c>
       <c r="C90">
         <v>49862</v>
       </c>
       <c r="D90" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E90" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>52856</v>
       </c>
       <c r="B91">
         <v>52841</v>
       </c>
       <c r="C91">
         <v>49811</v>
       </c>
       <c r="D91" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>52861</v>
       </c>
       <c r="B92">
         <v>50360</v>
       </c>
       <c r="C92">
         <v>49811</v>
       </c>
       <c r="D92" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>52871</v>
       </c>
       <c r="B93">
         <v>50273</v>
       </c>
       <c r="C93">
         <v>49810</v>
       </c>
       <c r="D93" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>52876</v>
       </c>
       <c r="B94">
         <v>50352</v>
       </c>
       <c r="C94">
         <v>49810</v>
       </c>
       <c r="D94" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>53101</v>
       </c>
       <c r="B95">
         <v>53096</v>
       </c>
       <c r="C95">
         <v>52916</v>
       </c>
       <c r="D95" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E95" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>53126</v>
       </c>
       <c r="B96">
         <v>53121</v>
       </c>
       <c r="C96">
         <v>53106</v>
       </c>
       <c r="D96" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E96" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>53231</v>
       </c>
       <c r="B97">
         <v>50410</v>
       </c>
       <c r="C97">
         <v>53221</v>
       </c>
       <c r="D97" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E97" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>53236</v>
       </c>
       <c r="B98">
         <v>50263</v>
       </c>
       <c r="C98">
         <v>53221</v>
       </c>
       <c r="D98" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E98" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>53241</v>
       </c>
       <c r="B99">
         <v>50342</v>
       </c>
       <c r="C99">
         <v>53221</v>
       </c>
       <c r="D99" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E99" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>53251</v>
       </c>
       <c r="B100">
         <v>53246</v>
       </c>
       <c r="C100">
         <v>53221</v>
       </c>
       <c r="D100" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E100" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>53456</v>
       </c>
       <c r="B101">
         <v>50352</v>
       </c>
       <c r="C101">
         <v>53411</v>
       </c>
       <c r="D101" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E101" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>53461</v>
       </c>
       <c r="B102">
         <v>50273</v>
       </c>
       <c r="C102">
         <v>53411</v>
       </c>
       <c r="D102" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E102" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>53466</v>
       </c>
       <c r="B103">
         <v>53426</v>
       </c>
       <c r="C103">
         <v>53411</v>
       </c>
       <c r="D103" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E103" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>53471</v>
       </c>
       <c r="B104">
         <v>53436</v>
       </c>
       <c r="C104">
         <v>53411</v>
       </c>
       <c r="D104" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E104" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>53476</v>
       </c>
       <c r="B105">
         <v>53441</v>
       </c>
       <c r="C105">
         <v>53411</v>
       </c>
       <c r="D105" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E105" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>53481</v>
       </c>
       <c r="B106">
         <v>53431</v>
       </c>
       <c r="C106">
         <v>53411</v>
       </c>
       <c r="D106" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E106" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>774</v>
+        <v>788</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>53566</v>
       </c>
       <c r="B107">
         <v>53561</v>
       </c>
       <c r="C107">
         <v>53151</v>
       </c>
       <c r="D107" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E107" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>53576</v>
       </c>
       <c r="B108">
         <v>53571</v>
       </c>
       <c r="C108">
         <v>53151</v>
       </c>
       <c r="D108" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E108" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>53761</v>
       </c>
       <c r="B109">
         <v>53756</v>
       </c>
       <c r="C109">
         <v>53751</v>
       </c>
       <c r="D109" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>1284</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>53846</v>
       </c>
       <c r="B110">
         <v>50364</v>
       </c>
       <c r="C110">
         <v>50146</v>
       </c>
       <c r="D110" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E110" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>53861</v>
       </c>
       <c r="B111">
         <v>53851</v>
       </c>
       <c r="C111">
         <v>53386</v>
       </c>
       <c r="D111" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>53871</v>
       </c>
       <c r="B112">
         <v>53856</v>
       </c>
       <c r="C112">
         <v>53386</v>
       </c>
       <c r="D112" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>53876</v>
       </c>
       <c r="B113">
         <v>53866</v>
       </c>
       <c r="C113">
         <v>53386</v>
       </c>
       <c r="D113" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54144</v>
       </c>
       <c r="B114">
         <v>54143</v>
       </c>
       <c r="C114">
         <v>53221</v>
       </c>
       <c r="D114" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E114" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54146</v>
       </c>
       <c r="B115">
         <v>54145</v>
       </c>
       <c r="C115">
         <v>53221</v>
       </c>
       <c r="D115" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="E115" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54153</v>
       </c>
       <c r="B116">
         <v>50291</v>
       </c>
       <c r="C116">
         <v>54151</v>
       </c>
       <c r="D116" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E116" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>1274</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54155</v>
       </c>
       <c r="B117">
         <v>54154</v>
       </c>
       <c r="C117">
         <v>54151</v>
       </c>
       <c r="D117" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>1274</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54207</v>
       </c>
       <c r="B118">
         <v>54205</v>
       </c>
       <c r="C118">
         <v>54204</v>
       </c>
       <c r="D118" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E118" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54208</v>
       </c>
       <c r="B119">
         <v>54206</v>
       </c>
       <c r="C119">
         <v>54204</v>
       </c>
       <c r="D119" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E119" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54234</v>
       </c>
       <c r="B120">
         <v>54233</v>
       </c>
       <c r="C120">
         <v>54204</v>
       </c>
       <c r="D120" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="E120" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54366</v>
       </c>
       <c r="B121">
         <v>54365</v>
       </c>
       <c r="C121">
         <v>53496</v>
       </c>
       <c r="D121" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E121" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54476</v>
       </c>
       <c r="B122">
         <v>53281</v>
       </c>
       <c r="C122">
         <v>54475</v>
       </c>
       <c r="D122" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54502</v>
       </c>
       <c r="B123">
         <v>50266</v>
       </c>
       <c r="C123">
         <v>54501</v>
       </c>
       <c r="D123" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54503</v>
       </c>
       <c r="B124">
         <v>53281</v>
       </c>
       <c r="C124">
         <v>54501</v>
       </c>
       <c r="D124" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54506</v>
       </c>
       <c r="B125">
         <v>54505</v>
       </c>
       <c r="C125">
         <v>54501</v>
       </c>
       <c r="D125" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54507</v>
       </c>
       <c r="B126">
         <v>50286</v>
       </c>
       <c r="C126">
         <v>54475</v>
       </c>
       <c r="D126" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>54588</v>
       </c>
       <c r="B127">
         <v>54586</v>
       </c>
       <c r="C127">
         <v>54452</v>
       </c>
       <c r="D127" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E127" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>54589</v>
       </c>
       <c r="B128">
         <v>54587</v>
       </c>
       <c r="C128">
         <v>54452</v>
       </c>
       <c r="D128" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>54591</v>
       </c>
       <c r="B129">
         <v>54590</v>
       </c>
       <c r="C129">
         <v>54452</v>
       </c>
       <c r="D129" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54592</v>
       </c>
       <c r="B130">
         <v>50224</v>
       </c>
       <c r="C130">
         <v>54452</v>
       </c>
       <c r="D130" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54594</v>
       </c>
       <c r="B131">
         <v>54593</v>
       </c>
       <c r="C131">
         <v>54452</v>
       </c>
       <c r="D131" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54597</v>
       </c>
       <c r="B132">
         <v>50273</v>
       </c>
       <c r="C132">
         <v>54596</v>
       </c>
       <c r="D132" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E132" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54598</v>
       </c>
       <c r="B133">
         <v>50378</v>
       </c>
       <c r="C133">
         <v>54596</v>
       </c>
       <c r="D133" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="E133" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54690</v>
       </c>
       <c r="B134">
         <v>50278</v>
       </c>
       <c r="C134">
         <v>54686</v>
       </c>
       <c r="D134" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E134" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>1397</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>54715</v>
+        <v>54707</v>
       </c>
       <c r="B135">
-        <v>54714</v>
+        <v>50351</v>
       </c>
       <c r="C135">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="D135" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>701</v>
+        <v>708</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>54708</v>
+      </c>
+      <c r="B136">
+        <v>50273</v>
+      </c>
+      <c r="C136">
+        <v>54702</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>54709</v>
+      </c>
+      <c r="B137">
+        <v>50352</v>
+      </c>
+      <c r="C137">
+        <v>54702</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>54715</v>
+      </c>
+      <c r="B138">
+        <v>54714</v>
+      </c>
+      <c r="C138">
+        <v>54713</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>54760</v>
+      </c>
+      <c r="B139">
+        <v>53431</v>
+      </c>
+      <c r="C139">
+        <v>54759</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F139"/>
+      <c r="G139" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>54761</v>
+      </c>
+      <c r="B140">
+        <v>50273</v>
+      </c>
+      <c r="C140">
+        <v>54759</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F140"/>
+      <c r="G140" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>54762</v>
+      </c>
+      <c r="B141">
+        <v>53441</v>
+      </c>
+      <c r="C141">
+        <v>54759</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F141"/>
+      <c r="G141" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>54763</v>
+      </c>
+      <c r="B142">
+        <v>53426</v>
+      </c>
+      <c r="C142">
+        <v>54759</v>
+      </c>
+      <c r="D142" t="s">
+        <v>933</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F142"/>
+      <c r="G142" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>54764</v>
+      </c>
+      <c r="B143">
+        <v>50352</v>
+      </c>
+      <c r="C143">
+        <v>54759</v>
+      </c>
+      <c r="D143" t="s">
+        <v>933</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F143"/>
+      <c r="G143" t="s">
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1398</v>
+        <v>1417</v>
       </c>
       <c r="B1" t="s">
-        <v>1399</v>
+        <v>1418</v>
       </c>
       <c r="C1" t="s">
-        <v>1400</v>
+        <v>1419</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>132</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1401</v>
+        <v>1420</v>
       </c>
       <c r="E2" t="s">
-        <v>1402</v>
+        <v>1421</v>
       </c>
       <c r="F2" t="s">
-        <v>1403</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1404</v>
+        <v>1423</v>
       </c>
       <c r="E3" t="s">
         <v>206</v>
       </c>
       <c r="F3" t="s">
-        <v>1405</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>52906</v>
       </c>
       <c r="B4" t="s">
         <v>108</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="s">
-        <v>1406</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49624</v>
       </c>
       <c r="B5" t="s">
         <v>277</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1407</v>
+        <v>1426</v>
       </c>
       <c r="E5" t="s">
         <v>206</v>
       </c>
       <c r="F5" t="s">
-        <v>1408</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49640</v>
       </c>
       <c r="B6" t="s">
         <v>251</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1409</v>
+        <v>1428</v>
       </c>
       <c r="E6" t="s">
         <v>206</v>
       </c>
       <c r="F6" t="s">
-        <v>1410</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49642</v>
       </c>
       <c r="B7" t="s">
         <v>522</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1411</v>
+        <v>1430</v>
       </c>
       <c r="E7" t="s">
         <v>206</v>
       </c>
       <c r="F7" t="s">
-        <v>1412</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>54669</v>
       </c>
       <c r="B8" t="s">
         <v>675</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1413</v>
+        <v>1432</v>
       </c>
       <c r="E8" t="s">
-        <v>1414</v>
+        <v>1433</v>
       </c>
       <c r="F8" t="s">
-        <v>1415</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49645</v>
       </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1416</v>
+        <v>1435</v>
       </c>
       <c r="E9" t="s">
         <v>206</v>
       </c>
       <c r="F9" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49646</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1418</v>
+        <v>1437</v>
       </c>
       <c r="E10" t="s">
         <v>206</v>
       </c>
       <c r="F10" t="s">
-        <v>1419</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49666</v>
       </c>
       <c r="B11" t="s">
-        <v>761</v>
+        <v>775</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1420</v>
+        <v>1439</v>
       </c>
       <c r="E11" t="s">
         <v>206</v>
       </c>
       <c r="F11" t="s">
-        <v>1421</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49673</v>
       </c>
       <c r="B12" t="s">
         <v>353</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1422</v>
+        <v>1441</v>
       </c>
       <c r="E12" t="s">
         <v>206</v>
       </c>
       <c r="F12" t="s">
-        <v>1423</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49681</v>
       </c>
       <c r="B13" t="s">
         <v>362</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="E13" t="s">
         <v>206</v>
       </c>
       <c r="F13" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49682</v>
       </c>
       <c r="B14" t="s">
         <v>479</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1426</v>
+        <v>1445</v>
       </c>
       <c r="E14" t="s">
         <v>206</v>
       </c>
       <c r="F14" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49689</v>
       </c>
       <c r="B15" t="s">
         <v>368</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="E15" t="s">
         <v>206</v>
       </c>
       <c r="F15" t="s">
-        <v>1429</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49696</v>
       </c>
       <c r="B16" t="s">
         <v>282</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="E16" t="s">
         <v>206</v>
       </c>
       <c r="F16" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>53746</v>
       </c>
       <c r="B17" t="s">
         <v>566</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1284</v>
+        <v>1303</v>
       </c>
       <c r="F17" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49707</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E18" t="s">
         <v>206</v>
       </c>
       <c r="F18" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49708</v>
       </c>
       <c r="B19" t="s">
         <v>118</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1435</v>
+        <v>1454</v>
       </c>
       <c r="E19" t="s">
         <v>206</v>
       </c>
       <c r="F19" t="s">
-        <v>1436</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>53146</v>
       </c>
       <c r="B20" t="s">
         <v>498</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1437</v>
+        <v>1456</v>
       </c>
       <c r="E20" t="s">
-        <v>1438</v>
+        <v>1457</v>
       </c>
       <c r="F20" t="s">
-        <v>1439</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49718</v>
       </c>
       <c r="B21" t="s">
         <v>308</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1440</v>
+        <v>1459</v>
       </c>
       <c r="E21" t="s">
         <v>206</v>
       </c>
       <c r="F21" t="s">
-        <v>1441</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49720</v>
       </c>
       <c r="B22" t="s">
         <v>620</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1442</v>
+        <v>1461</v>
       </c>
       <c r="E22" t="s">
         <v>206</v>
       </c>
       <c r="F22" t="s">
-        <v>1443</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49728</v>
       </c>
       <c r="B23" t="s">
         <v>149</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1444</v>
+        <v>1463</v>
       </c>
       <c r="E23" t="s">
         <v>206</v>
       </c>
       <c r="F23" t="s">
-        <v>1445</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49731</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1446</v>
+        <v>1465</v>
       </c>
       <c r="E24" t="s">
         <v>206</v>
       </c>
       <c r="F24" t="s">
-        <v>1447</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49736</v>
       </c>
       <c r="B25" t="s">
         <v>433</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1448</v>
+        <v>1467</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
-        <v>1449</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49741</v>
       </c>
       <c r="B26" t="s">
         <v>260</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1450</v>
+        <v>1469</v>
       </c>
       <c r="E26" t="s">
         <v>206</v>
       </c>
       <c r="F26" t="s">
-        <v>1451</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49743</v>
       </c>
       <c r="B27" t="s">
         <v>158</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1452</v>
+        <v>1471</v>
       </c>
       <c r="E27" t="s">
         <v>206</v>
       </c>
       <c r="F27" t="s">
-        <v>1453</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49749</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1454</v>
+        <v>1473</v>
       </c>
       <c r="E28" t="s">
         <v>206</v>
       </c>
       <c r="F28" t="s">
-        <v>1455</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49750</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1456</v>
+        <v>1475</v>
       </c>
       <c r="E29" t="s">
         <v>206</v>
       </c>
       <c r="F29" t="s">
-        <v>1457</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49751</v>
       </c>
       <c r="B30" t="s">
         <v>339</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1458</v>
+        <v>1477</v>
       </c>
       <c r="E30" t="s">
         <v>206</v>
       </c>
       <c r="F30" t="s">
-        <v>1459</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49752</v>
       </c>
       <c r="B31" t="s">
         <v>177</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1460</v>
+        <v>1479</v>
       </c>
       <c r="E31" t="s">
         <v>206</v>
       </c>
       <c r="F31" t="s">
-        <v>1461</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49755</v>
       </c>
       <c r="B32" t="s">
         <v>220</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1462</v>
+        <v>1481</v>
       </c>
       <c r="E32" t="s">
         <v>206</v>
       </c>
       <c r="F32" t="s">
-        <v>1463</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49756</v>
       </c>
       <c r="B33" t="s">
         <v>168</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1464</v>
+        <v>1483</v>
       </c>
       <c r="E33" t="s">
         <v>206</v>
       </c>
       <c r="F33" t="s">
-        <v>1465</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>53216</v>
       </c>
       <c r="B34" t="s">
         <v>511</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1466</v>
+        <v>1485</v>
       </c>
       <c r="E34" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
       <c r="F34" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49761</v>
       </c>
       <c r="B35" t="s">
         <v>157</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1468</v>
+        <v>1487</v>
       </c>
       <c r="E35" t="s">
         <v>206</v>
       </c>
       <c r="F35" t="s">
-        <v>1469</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49763</v>
       </c>
       <c r="B36" t="s">
         <v>374</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1470</v>
+        <v>1489</v>
       </c>
       <c r="E36" t="s">
         <v>206</v>
       </c>
       <c r="F36" t="s">
-        <v>1471</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54453</v>
       </c>
       <c r="B37" t="s">
-        <v>1472</v>
+        <v>1491</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1473</v>
+        <v>1492</v>
       </c>
       <c r="E37" t="s">
         <v>632</v>
       </c>
       <c r="F37" t="s">
-        <v>1474</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49592</v>
       </c>
       <c r="B38" t="s">
-        <v>1475</v>
+        <v>1494</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1476</v>
+        <v>1495</v>
       </c>
       <c r="E38" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
       <c r="F38" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49594</v>
       </c>
       <c r="B39" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1479</v>
+        <v>1498</v>
       </c>
       <c r="E39" t="s">
         <v>206</v>
       </c>
       <c r="F39" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49605</v>
       </c>
       <c r="B40" t="s">
-        <v>1481</v>
+        <v>1500</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1482</v>
+        <v>1501</v>
       </c>
       <c r="E40" t="s">
         <v>206</v>
       </c>
       <c r="F40" t="s">
-        <v>1483</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49656</v>
       </c>
       <c r="B41" t="s">
-        <v>1484</v>
+        <v>1503</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1485</v>
+        <v>1504</v>
       </c>
       <c r="E41" t="s">
         <v>206</v>
       </c>
       <c r="F41" t="s">
-        <v>1486</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49664</v>
       </c>
       <c r="B42" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1487</v>
+        <v>1506</v>
       </c>
       <c r="E42" t="s">
         <v>206</v>
       </c>
       <c r="F42" t="s">
-        <v>1488</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49665</v>
       </c>
       <c r="B43" t="s">
         <v>499</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1489</v>
+        <v>1508</v>
       </c>
       <c r="E43" t="s">
         <v>206</v>
       </c>
       <c r="F43" t="s">
-        <v>1490</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49667</v>
       </c>
       <c r="B44" t="s">
         <v>379</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1491</v>
+        <v>1510</v>
       </c>
       <c r="E44" t="s">
         <v>206</v>
       </c>
       <c r="F44" t="s">
-        <v>1492</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49671</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1493</v>
+        <v>1512</v>
       </c>
       <c r="E45" t="s">
         <v>206</v>
       </c>
       <c r="F45" t="s">
-        <v>1494</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49674</v>
       </c>
       <c r="B46" t="s">
-        <v>1495</v>
+        <v>1514</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1496</v>
+        <v>1515</v>
       </c>
       <c r="E46" t="s">
         <v>206</v>
       </c>
       <c r="F46" t="s">
-        <v>1497</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49675</v>
       </c>
       <c r="B47" t="s">
-        <v>1498</v>
+        <v>1517</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1499</v>
+        <v>1518</v>
       </c>
       <c r="E47" t="s">
         <v>206</v>
       </c>
       <c r="F47" t="s">
-        <v>1500</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49697</v>
       </c>
       <c r="B48" t="s">
         <v>324</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
       <c r="E48" t="s">
         <v>206</v>
       </c>
       <c r="F48" t="s">
-        <v>1502</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49702</v>
       </c>
       <c r="B49" t="s">
-        <v>1503</v>
+        <v>1522</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1504</v>
+        <v>1523</v>
       </c>
       <c r="E49" t="s">
         <v>206</v>
       </c>
       <c r="F49" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>54500</v>
       </c>
       <c r="B50" t="s">
         <v>643</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="F50" t="s">
-        <v>1507</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49723</v>
       </c>
       <c r="B51" t="s">
         <v>572</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="E51" t="s">
         <v>206</v>
       </c>
       <c r="F51" t="s">
-        <v>1509</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49742</v>
       </c>
       <c r="B52" t="s">
-        <v>1510</v>
+        <v>1529</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1511</v>
+        <v>1530</v>
       </c>
       <c r="E52" t="s">
         <v>206</v>
       </c>
       <c r="F52" t="s">
-        <v>1512</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49747</v>
       </c>
       <c r="B53" t="s">
-        <v>1261</v>
+        <v>1280</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1513</v>
+        <v>1532</v>
       </c>
       <c r="E53" t="s">
         <v>206</v>
       </c>
       <c r="F53" t="s">
-        <v>1514</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49754</v>
       </c>
       <c r="B54" t="s">
-        <v>1515</v>
+        <v>1534</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1516</v>
+        <v>1535</v>
       </c>
       <c r="E54" t="s">
         <v>206</v>
       </c>
       <c r="F54" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49760</v>
       </c>
       <c r="B55" t="s">
         <v>487</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1518</v>
+        <v>1537</v>
       </c>
       <c r="E55" t="s">
         <v>206</v>
       </c>
       <c r="F55" t="s">
-        <v>1519</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53381</v>
       </c>
       <c r="B56" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>1520</v>
+        <v>1539</v>
       </c>
       <c r="F56" t="s">
-        <v>1521</v>
+        <v>1540</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J164"/>
+  <dimension ref="A1:J166"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1522</v>
+        <v>1541</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
       <c r="D1" t="s">
-        <v>1524</v>
+        <v>1543</v>
       </c>
       <c r="E1" t="s">
-        <v>1525</v>
+        <v>1544</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1526</v>
+        <v>1545</v>
       </c>
       <c r="H1" t="s">
-        <v>1527</v>
+        <v>1546</v>
       </c>
       <c r="I1" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D2" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
       <c r="G2" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54523</v>
       </c>
       <c r="B3">
         <v>54204</v>
       </c>
       <c r="C3" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D3" t="s">
-        <v>1533</v>
+        <v>1552</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1534</v>
+        <v>1553</v>
       </c>
       <c r="G3" t="s">
-        <v>1535</v>
+        <v>1554</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50761</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>1537</v>
+        <v>1556</v>
       </c>
       <c r="F4" t="s">
         <v>255</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="J4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50762</v>
       </c>
       <c r="B5">
         <v>49838</v>
       </c>
       <c r="C5" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>1538</v>
+        <v>1557</v>
       </c>
       <c r="F5" t="s">
         <v>255</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="J5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50763</v>
       </c>
       <c r="B6">
         <v>49838</v>
       </c>
       <c r="C6" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>1539</v>
+        <v>1558</v>
       </c>
       <c r="F6" t="s">
         <v>255</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50770</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1540</v>
+        <v>1559</v>
       </c>
       <c r="F7" t="s">
         <v>276</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="J7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50771</v>
       </c>
       <c r="B8">
         <v>49843</v>
       </c>
       <c r="C8" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1541</v>
+        <v>1560</v>
       </c>
       <c r="F8" t="s">
         <v>276</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50772</v>
       </c>
       <c r="B9">
         <v>49843</v>
       </c>
       <c r="C9" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="F9" t="s">
         <v>276</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50781</v>
       </c>
       <c r="B10">
         <v>49846</v>
       </c>
       <c r="C10" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
       <c r="F10" t="s">
         <v>281</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50782</v>
       </c>
       <c r="B11">
         <v>49846</v>
       </c>
       <c r="C11" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1544</v>
+        <v>1563</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54161</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="D12" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1547</v>
+        <v>1566</v>
       </c>
       <c r="G12" t="s">
-        <v>1548</v>
+        <v>1567</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
-        <v>1549</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51410</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="G13" t="s">
-        <v>1551</v>
+        <v>1570</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54525</v>
       </c>
       <c r="B14">
         <v>54204</v>
       </c>
       <c r="C14" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D14" t="s">
-        <v>1553</v>
+        <v>1572</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1554</v>
+        <v>1573</v>
       </c>
       <c r="G14" t="s">
-        <v>1555</v>
+        <v>1574</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51424</v>
       </c>
       <c r="B15">
         <v>50106</v>
       </c>
       <c r="C15" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1556</v>
+        <v>1575</v>
       </c>
       <c r="G15" t="s">
-        <v>1557</v>
+        <v>1576</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51422</v>
       </c>
       <c r="B16">
         <v>50106</v>
       </c>
       <c r="C16" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1558</v>
+        <v>1577</v>
       </c>
       <c r="G16" t="s">
-        <v>1559</v>
+        <v>1578</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51423</v>
       </c>
       <c r="B17">
         <v>50106</v>
       </c>
       <c r="C17" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D17" t="s">
-        <v>1560</v>
+        <v>1579</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1561</v>
+        <v>1580</v>
       </c>
       <c r="G17" t="s">
-        <v>1562</v>
+        <v>1581</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50810</v>
       </c>
       <c r="B18">
         <v>49868</v>
       </c>
       <c r="C18" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>367</v>
       </c>
       <c r="G18" t="s">
-        <v>1563</v>
+        <v>1582</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50805</v>
       </c>
       <c r="B19">
         <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>352</v>
       </c>
       <c r="G19" t="s">
-        <v>1563</v>
+        <v>1582</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>1564</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50794</v>
       </c>
       <c r="B20">
         <v>49853</v>
       </c>
       <c r="C20" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>307</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54650</v>
       </c>
       <c r="B21">
         <v>54649</v>
       </c>
       <c r="C21" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D21" t="s">
-        <v>1566</v>
+        <v>1585</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1567</v>
+        <v>1586</v>
       </c>
       <c r="G21" t="s">
-        <v>1568</v>
+        <v>1587</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>1569</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50693</v>
       </c>
       <c r="B22">
         <v>49802</v>
       </c>
       <c r="C22" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D22" t="s">
-        <v>1570</v>
+        <v>1589</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1571</v>
+        <v>1590</v>
       </c>
       <c r="G22" t="s">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50694</v>
       </c>
       <c r="B23">
         <v>49802</v>
       </c>
       <c r="C23" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D23" t="s">
-        <v>1570</v>
+        <v>1589</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1571</v>
+        <v>1590</v>
       </c>
       <c r="G23" t="s">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50698</v>
       </c>
       <c r="B24">
         <v>49841</v>
       </c>
       <c r="C24" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>1573</v>
+        <v>1592</v>
       </c>
       <c r="F24" t="s">
         <v>267</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50699</v>
       </c>
       <c r="B25">
         <v>49841</v>
       </c>
       <c r="C25" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>1574</v>
+        <v>1593</v>
       </c>
       <c r="F25" t="s">
         <v>267</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50700</v>
       </c>
       <c r="B26">
         <v>49841</v>
       </c>
       <c r="C26" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1575</v>
+        <v>1594</v>
       </c>
       <c r="F26" t="s">
         <v>267</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54581</v>
       </c>
       <c r="B27">
         <v>49857</v>
       </c>
       <c r="C27" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D27" t="s">
-        <v>1576</v>
+        <v>1595</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1577</v>
+        <v>1596</v>
       </c>
       <c r="G27" t="s">
-        <v>1578</v>
+        <v>1597</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50724</v>
       </c>
       <c r="B28">
         <v>49892</v>
       </c>
       <c r="C28" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>1579</v>
+        <v>1598</v>
       </c>
       <c r="F28" t="s">
         <v>419</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50725</v>
       </c>
       <c r="B29">
         <v>49892</v>
       </c>
       <c r="C29" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
       <c r="F29" t="s">
         <v>419</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="J29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50726</v>
       </c>
       <c r="B30">
         <v>49892</v>
       </c>
       <c r="C30" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="F30" t="s">
         <v>419</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="J30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>52166</v>
       </c>
       <c r="B31">
         <v>49803</v>
       </c>
       <c r="C31" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="D31" t="s">
-        <v>1582</v>
+        <v>1601</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1583</v>
+        <v>1602</v>
       </c>
       <c r="G31" t="s">
-        <v>1584</v>
+        <v>1603</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>7</v>
       </c>
       <c r="J31" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>52191</v>
       </c>
       <c r="B32">
         <v>49805</v>
       </c>
       <c r="C32" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1585</v>
+        <v>1604</v>
       </c>
       <c r="G32" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50798</v>
       </c>
       <c r="B33">
         <v>49855</v>
       </c>
       <c r="C33" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>318</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50708</v>
       </c>
       <c r="B34">
         <v>49874</v>
       </c>
       <c r="C34" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1587</v>
+        <v>1606</v>
       </c>
       <c r="F34" t="s">
         <v>383</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="J34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50811</v>
       </c>
       <c r="B35">
         <v>49869</v>
       </c>
       <c r="C35" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>373</v>
       </c>
       <c r="G35" t="s">
-        <v>1563</v>
+        <v>1582</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>52501</v>
       </c>
       <c r="B36">
         <v>49862</v>
       </c>
       <c r="C36" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D36" t="s">
-        <v>1588</v>
+        <v>1607</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1589</v>
+        <v>1608</v>
       </c>
       <c r="G36" t="s">
-        <v>1590</v>
+        <v>1609</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50950</v>
       </c>
       <c r="B37">
         <v>50164</v>
       </c>
       <c r="C37" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D37" t="s">
-        <v>1591</v>
+        <v>1610</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1592</v>
+        <v>1611</v>
       </c>
       <c r="G37" t="s">
-        <v>1593</v>
+        <v>1612</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52891</v>
       </c>
       <c r="B38">
         <v>49810</v>
       </c>
       <c r="C38" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D38" t="s">
-        <v>1594</v>
+        <v>1613</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1595</v>
+        <v>1614</v>
       </c>
       <c r="G38" t="s">
-        <v>1596</v>
+        <v>1615</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>52566</v>
       </c>
       <c r="B39">
         <v>49862</v>
       </c>
       <c r="C39" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D39" t="s">
-        <v>1597</v>
+        <v>1616</v>
       </c>
       <c r="E39" t="s">
-        <v>1598</v>
+        <v>1617</v>
       </c>
       <c r="F39" t="s">
-        <v>1599</v>
+        <v>1618</v>
       </c>
       <c r="G39" t="s">
-        <v>1600</v>
+        <v>1619</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J39" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50671</v>
       </c>
       <c r="B40">
         <v>49805</v>
       </c>
       <c r="C40" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D40" t="s">
-        <v>1601</v>
+        <v>1620</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1602</v>
+        <v>1621</v>
       </c>
       <c r="G40" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>12</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50692</v>
       </c>
       <c r="B41">
         <v>49799</v>
       </c>
       <c r="C41" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D41" t="s">
-        <v>1603</v>
+        <v>1622</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1604</v>
+        <v>1623</v>
       </c>
       <c r="G41" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>7</v>
       </c>
       <c r="J41" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50691</v>
       </c>
       <c r="B42">
         <v>49798</v>
       </c>
       <c r="C42" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D42" t="s">
-        <v>1605</v>
+        <v>1624</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1606</v>
+        <v>1625</v>
       </c>
       <c r="G42" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>12</v>
       </c>
       <c r="J42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50670</v>
       </c>
       <c r="B43">
         <v>49803</v>
       </c>
       <c r="C43" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D43" t="s">
-        <v>1607</v>
+        <v>1626</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1608</v>
+        <v>1627</v>
       </c>
       <c r="G43" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>3</v>
       </c>
       <c r="J43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50672</v>
       </c>
       <c r="B44">
         <v>49806</v>
       </c>
       <c r="C44" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D44" t="s">
-        <v>1609</v>
+        <v>1628</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1610</v>
+        <v>1629</v>
       </c>
       <c r="G44" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50847</v>
       </c>
       <c r="B45">
         <v>49883</v>
       </c>
       <c r="C45" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D45" t="s">
-        <v>1611</v>
+        <v>1630</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1612</v>
+        <v>1631</v>
       </c>
       <c r="G45" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50843</v>
       </c>
       <c r="B46">
         <v>49880</v>
       </c>
       <c r="C46" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D46" t="s">
-        <v>1613</v>
+        <v>1632</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1614</v>
+        <v>1633</v>
       </c>
       <c r="G46" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>52246</v>
       </c>
       <c r="B47">
         <v>49883</v>
       </c>
       <c r="C47" t="s">
-        <v>1615</v>
+        <v>1634</v>
       </c>
       <c r="D47" t="s">
-        <v>1616</v>
+        <v>1635</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1617</v>
+        <v>1636</v>
       </c>
       <c r="G47" t="s">
-        <v>1615</v>
+        <v>1634</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>52201</v>
       </c>
       <c r="B48">
         <v>49806</v>
       </c>
       <c r="C48" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1618</v>
+        <v>1637</v>
       </c>
       <c r="G48" t="s">
-        <v>1619</v>
+        <v>1638</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50835</v>
       </c>
       <c r="B49">
         <v>49781</v>
       </c>
       <c r="C49" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D49" t="s">
-        <v>1620</v>
+        <v>1639</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1621</v>
+        <v>1640</v>
       </c>
       <c r="G49" t="s">
-        <v>1622</v>
+        <v>1641</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>38</v>
       </c>
       <c r="J49" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>52061</v>
       </c>
       <c r="B50">
         <v>49781</v>
       </c>
       <c r="C50" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D50" t="s">
-        <v>1623</v>
+        <v>1642</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1624</v>
+        <v>1643</v>
       </c>
       <c r="G50" t="s">
-        <v>1625</v>
+        <v>1644</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>20</v>
       </c>
       <c r="J50" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>52066</v>
       </c>
       <c r="B51">
         <v>49781</v>
       </c>
       <c r="C51" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D51" t="s">
-        <v>1626</v>
+        <v>1645</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1627</v>
+        <v>1646</v>
       </c>
       <c r="G51" t="s">
-        <v>1628</v>
+        <v>1647</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>33</v>
       </c>
       <c r="J51" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50911</v>
       </c>
       <c r="B52">
         <v>50146</v>
       </c>
       <c r="C52" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D52" t="s">
-        <v>1629</v>
+        <v>1648</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1630</v>
+        <v>1649</v>
       </c>
       <c r="G52" t="s">
-        <v>1631</v>
+        <v>1650</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50907</v>
       </c>
       <c r="B53">
         <v>50146</v>
       </c>
       <c r="C53" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D53" t="s">
-        <v>1632</v>
+        <v>1651</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1633</v>
+        <v>1652</v>
       </c>
       <c r="G53" t="s">
-        <v>1634</v>
+        <v>1653</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>4</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50910</v>
       </c>
       <c r="B54">
         <v>50146</v>
       </c>
       <c r="C54" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D54" t="s">
-        <v>1635</v>
+        <v>1654</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1636</v>
+        <v>1655</v>
       </c>
       <c r="G54" t="s">
-        <v>1637</v>
+        <v>1656</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50908</v>
       </c>
       <c r="B55">
         <v>50146</v>
       </c>
       <c r="C55" t="s">
-        <v>1638</v>
+        <v>1657</v>
       </c>
       <c r="D55" t="s">
-        <v>1639</v>
+        <v>1658</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1640</v>
+        <v>1659</v>
       </c>
       <c r="G55" t="s">
-        <v>1641</v>
+        <v>1660</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>6</v>
       </c>
       <c r="J55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50909</v>
       </c>
       <c r="B56">
         <v>50146</v>
       </c>
       <c r="C56" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D56" t="s">
-        <v>1642</v>
+        <v>1661</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1643</v>
+        <v>1662</v>
       </c>
       <c r="G56" t="s">
-        <v>1644</v>
+        <v>1663</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>5</v>
       </c>
       <c r="J56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54160</v>
       </c>
       <c r="B57">
         <v>53411</v>
       </c>
       <c r="C57" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="D57" t="s">
-        <v>1645</v>
+        <v>1664</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1646</v>
+        <v>1665</v>
       </c>
       <c r="G57" t="s">
-        <v>1647</v>
+        <v>1666</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>1549</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54175</v>
       </c>
       <c r="B58">
         <v>49856</v>
       </c>
       <c r="C58" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D58" t="s">
-        <v>1648</v>
+        <v>1667</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1649</v>
+        <v>1668</v>
       </c>
       <c r="G58" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J58" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54754</v>
       </c>
       <c r="B59">
         <v>54649</v>
       </c>
       <c r="C59" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D59" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="G59" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>52831</v>
       </c>
       <c r="B60">
         <v>49788</v>
       </c>
       <c r="C60" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D60" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
       <c r="G60" t="s">
-        <v>1656</v>
+        <v>1675</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>6</v>
       </c>
       <c r="J60" t="s">
-        <v>1657</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>52121</v>
       </c>
       <c r="B61">
         <v>49798</v>
       </c>
       <c r="C61" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G61" t="s">
-        <v>1659</v>
+        <v>1678</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51408</v>
       </c>
       <c r="B62">
         <v>50146</v>
       </c>
       <c r="C62" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
       <c r="G62" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54753</v>
       </c>
       <c r="B63">
         <v>54649</v>
       </c>
       <c r="C63" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D63" t="s">
-        <v>1662</v>
+        <v>1681</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1663</v>
+        <v>1682</v>
       </c>
       <c r="G63" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>52506</v>
       </c>
       <c r="B64">
         <v>49862</v>
       </c>
       <c r="C64" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
       <c r="F64" t="s">
-        <v>1667</v>
+        <v>1686</v>
       </c>
       <c r="G64" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
       <c r="H64" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="I64">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J64" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50749</v>
       </c>
       <c r="B65">
         <v>49835</v>
       </c>
       <c r="C65" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="F65" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="G65" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J65" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>52181</v>
       </c>
       <c r="B66">
         <v>49803</v>
       </c>
       <c r="C66" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D66" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="G66" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52196</v>
       </c>
       <c r="B67">
         <v>49805</v>
       </c>
       <c r="C67" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="G67" t="s">
-        <v>1677</v>
+        <v>1696</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>54717</v>
+        <v>54712</v>
       </c>
       <c r="B68">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C68" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D68" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="G68" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>50722</v>
+        <v>54717</v>
       </c>
       <c r="B69">
-        <v>49891</v>
+        <v>54713</v>
       </c>
       <c r="C69" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="D69" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E69"/>
       <c r="F69" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="G69" t="s">
-        <v>415</v>
+        <v>1699</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>153</v>
+        <v>3</v>
       </c>
       <c r="J69" t="s">
-        <v>201</v>
+        <v>708</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>50675</v>
+        <v>50722</v>
       </c>
       <c r="B70">
-        <v>49809</v>
+        <v>49891</v>
       </c>
       <c r="C70" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
       <c r="F70" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="G70" t="s">
-        <v>1685</v>
+        <v>415</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>2758</v>
+        <v>156</v>
       </c>
       <c r="J70" t="s">
-        <v>115</v>
+        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>50728</v>
+        <v>50675</v>
       </c>
       <c r="B71">
-        <v>49830</v>
+        <v>49809</v>
       </c>
       <c r="C71" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>1686</v>
+        <v>1704</v>
       </c>
       <c r="F71" t="s">
-        <v>1687</v>
+        <v>1705</v>
       </c>
       <c r="G71" t="s">
-        <v>1688</v>
+        <v>1706</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>164</v>
+        <v>2771</v>
       </c>
       <c r="J71" t="s">
-        <v>1672</v>
+        <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>50735</v>
+        <v>50728</v>
       </c>
       <c r="B72">
-        <v>49832</v>
+        <v>49830</v>
       </c>
       <c r="C72" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1689</v>
+        <v>1707</v>
       </c>
       <c r="F72" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="G72" t="s">
-        <v>1690</v>
+        <v>1709</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="J72" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>50741</v>
+        <v>50735</v>
       </c>
       <c r="B73">
-        <v>49833</v>
+        <v>49832</v>
       </c>
       <c r="C73" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>1691</v>
+        <v>1710</v>
       </c>
       <c r="F73" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="G73" t="s">
-        <v>1688</v>
+        <v>1711</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="J73" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>50748</v>
+        <v>50741</v>
       </c>
       <c r="B74">
-        <v>49835</v>
+        <v>49833</v>
       </c>
       <c r="C74" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1692</v>
+        <v>1712</v>
       </c>
       <c r="F74" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="G74" t="s">
-        <v>1693</v>
+        <v>1709</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="J74" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>50752</v>
+        <v>50748</v>
       </c>
       <c r="B75">
-        <v>49836</v>
+        <v>49835</v>
       </c>
       <c r="C75" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="F75" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="G75" t="s">
-        <v>1695</v>
+        <v>1714</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>329</v>
+        <v>160</v>
       </c>
       <c r="J75" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>50764</v>
+        <v>50752</v>
       </c>
       <c r="B76">
-        <v>49839</v>
+        <v>49836</v>
       </c>
       <c r="C76" t="s">
-        <v>1536</v>
+        <v>1584</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>1696</v>
+        <v>1715</v>
       </c>
       <c r="F76" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="G76" t="s">
-        <v>1698</v>
+        <v>1716</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>255</v>
+        <v>333</v>
       </c>
       <c r="J76" t="s">
-        <v>201</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>54678</v>
+        <v>50764</v>
       </c>
       <c r="B77">
-        <v>50193</v>
+        <v>49839</v>
       </c>
       <c r="C77" t="s">
-        <v>1532</v>
-[...4 lines deleted...]
-      <c r="E77"/>
+        <v>1555</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77" t="s">
+        <v>1717</v>
+      </c>
       <c r="F77" t="s">
-        <v>1700</v>
+        <v>1718</v>
       </c>
       <c r="G77" t="s">
-        <v>1701</v>
+        <v>1719</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="J77" t="s">
-        <v>1397</v>
+        <v>201</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>52256</v>
+        <v>54678</v>
       </c>
       <c r="B78">
         <v>50193</v>
       </c>
       <c r="C78" t="s">
-        <v>1536</v>
+        <v>1551</v>
       </c>
       <c r="D78" t="s">
-        <v>1702</v>
+        <v>1720</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1703</v>
+        <v>1721</v>
       </c>
       <c r="G78" t="s">
-        <v>1704</v>
+        <v>1722</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>201</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>52266</v>
+        <v>52256</v>
       </c>
       <c r="B79">
         <v>50193</v>
       </c>
       <c r="C79" t="s">
-        <v>1638</v>
+        <v>1555</v>
       </c>
       <c r="D79" t="s">
-        <v>1705</v>
+        <v>1723</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1706</v>
+        <v>1724</v>
       </c>
       <c r="G79" t="s">
-        <v>1707</v>
+        <v>1725</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="J79" t="s">
-        <v>476</v>
+        <v>201</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>50787</v>
+        <v>52266</v>
       </c>
       <c r="B80">
-        <v>49849</v>
+        <v>50193</v>
       </c>
       <c r="C80" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1657</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E80"/>
       <c r="F80" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="G80"/>
+        <v>1727</v>
+      </c>
+      <c r="G80" t="s">
+        <v>1728</v>
+      </c>
       <c r="H80"/>
       <c r="I80">
-        <v>176</v>
+        <v>6</v>
       </c>
       <c r="J80" t="s">
-        <v>206</v>
+        <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>50788</v>
+        <v>50787</v>
       </c>
       <c r="B81">
         <v>49849</v>
       </c>
       <c r="C81" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>1710</v>
+        <v>1729</v>
       </c>
       <c r="F81" t="s">
-        <v>1709</v>
+        <v>1730</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="J81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>50789</v>
+        <v>50788</v>
       </c>
       <c r="B82">
         <v>49849</v>
       </c>
       <c r="C82" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>1711</v>
+        <v>1731</v>
       </c>
       <c r="F82" t="s">
-        <v>1709</v>
+        <v>1730</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>52216</v>
+        <v>50789</v>
       </c>
       <c r="B83">
-        <v>49806</v>
+        <v>49849</v>
       </c>
       <c r="C83" t="s">
-        <v>1545</v>
-[...4 lines deleted...]
-      <c r="E83"/>
+        <v>1555</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83" t="s">
+        <v>1732</v>
+      </c>
       <c r="F83" t="s">
-        <v>1713</v>
-[...3 lines deleted...]
-      </c>
+        <v>1730</v>
+      </c>
+      <c r="G83"/>
       <c r="H83"/>
       <c r="I83">
-        <v>3</v>
+        <v>166</v>
       </c>
       <c r="J83" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>50727</v>
+        <v>52216</v>
       </c>
       <c r="B84">
-        <v>49830</v>
+        <v>49806</v>
       </c>
       <c r="C84" t="s">
-        <v>1529</v>
-[...4 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E84"/>
       <c r="F84" t="s">
-        <v>219</v>
+        <v>1734</v>
       </c>
       <c r="G84" t="s">
-        <v>1670</v>
+        <v>1603</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>156</v>
+        <v>3</v>
       </c>
       <c r="J84" t="s">
-        <v>1672</v>
+        <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>54159</v>
+        <v>50727</v>
       </c>
       <c r="B85">
-        <v>53411</v>
+        <v>49830</v>
       </c>
       <c r="C85" t="s">
-        <v>1545</v>
-[...4 lines deleted...]
-      <c r="E85"/>
+        <v>1548</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85" t="s">
+        <v>1735</v>
+      </c>
       <c r="F85" t="s">
-        <v>1716</v>
+        <v>219</v>
       </c>
       <c r="G85" t="s">
-        <v>1717</v>
+        <v>1689</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>2</v>
+        <v>160</v>
       </c>
       <c r="J85" t="s">
-        <v>1549</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>50696</v>
+        <v>54159</v>
       </c>
       <c r="B86">
-        <v>49829</v>
+        <v>53411</v>
       </c>
       <c r="C86" t="s">
-        <v>1565</v>
-[...4 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E86"/>
       <c r="F86" t="s">
-        <v>213</v>
+        <v>1737</v>
       </c>
       <c r="G86" t="s">
-        <v>1719</v>
+        <v>1738</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>311</v>
+        <v>2</v>
       </c>
       <c r="J86" t="s">
-        <v>1672</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>50808</v>
+        <v>50696</v>
       </c>
       <c r="B87">
-        <v>49866</v>
+        <v>49829</v>
       </c>
       <c r="C87" t="s">
-        <v>1536</v>
+        <v>1584</v>
       </c>
       <c r="D87"/>
-      <c r="E87"/>
+      <c r="E87" t="s">
+        <v>1739</v>
+      </c>
       <c r="F87" t="s">
-        <v>361</v>
+        <v>213</v>
       </c>
       <c r="G87" t="s">
-        <v>1563</v>
+        <v>1740</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>0</v>
+        <v>315</v>
       </c>
       <c r="J87" t="s">
-        <v>206</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>50812</v>
+        <v>50808</v>
       </c>
       <c r="B88">
-        <v>49870</v>
+        <v>49866</v>
       </c>
       <c r="C88" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="G88" t="s">
-        <v>1563</v>
+        <v>1582</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>50795</v>
+        <v>50812</v>
       </c>
       <c r="B89">
-        <v>49854</v>
+        <v>49870</v>
       </c>
       <c r="C89" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D89"/>
-      <c r="E89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E89"/>
       <c r="F89" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="G89"/>
+        <v>378</v>
+      </c>
+      <c r="G89" t="s">
+        <v>1582</v>
+      </c>
       <c r="H89"/>
       <c r="I89">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B90">
         <v>49854</v>
       </c>
       <c r="C90" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>1721</v>
+        <v>1741</v>
       </c>
       <c r="F90" t="s">
         <v>313</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B91">
         <v>49854</v>
       </c>
       <c r="C91" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1722</v>
+        <v>1742</v>
       </c>
       <c r="F91" t="s">
         <v>313</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="J91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>51327</v>
+        <v>50797</v>
       </c>
       <c r="B92">
-        <v>50164</v>
+        <v>49854</v>
       </c>
       <c r="C92" t="s">
-        <v>1532</v>
-[...4 lines deleted...]
-      <c r="E92"/>
+        <v>1555</v>
+      </c>
+      <c r="D92"/>
+      <c r="E92" t="s">
+        <v>1743</v>
+      </c>
       <c r="F92" t="s">
-        <v>1724</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="G92"/>
       <c r="H92"/>
       <c r="I92">
-        <v>3</v>
+        <v>159</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>51335</v>
+        <v>51327</v>
       </c>
       <c r="B93">
-        <v>50146</v>
+        <v>50164</v>
       </c>
       <c r="C93" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D93" t="s">
-        <v>1723</v>
+        <v>1744</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1724</v>
+        <v>1745</v>
       </c>
       <c r="G93" t="s">
-        <v>1725</v>
+        <v>1746</v>
       </c>
       <c r="H93"/>
       <c r="I93">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J93" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B94">
         <v>50146</v>
       </c>
       <c r="C94" t="s">
-        <v>1532</v>
-[...1 lines deleted...]
-      <c r="D94"/>
+        <v>1551</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1744</v>
+      </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1726</v>
+        <v>1745</v>
       </c>
       <c r="G94" t="s">
-        <v>1727</v>
+        <v>1746</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J94" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>52186</v>
+        <v>50915</v>
       </c>
       <c r="B95">
-        <v>49805</v>
+        <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1728</v>
+        <v>1747</v>
       </c>
       <c r="G95" t="s">
-        <v>1729</v>
+        <v>1748</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
-        <v>63</v>
+        <v>206</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>53591</v>
+        <v>52186</v>
       </c>
       <c r="B96">
-        <v>53386</v>
+        <v>49805</v>
       </c>
       <c r="C96" t="s">
-        <v>1532</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1731</v>
+        <v>1749</v>
       </c>
       <c r="G96" t="s">
-        <v>1732</v>
+        <v>1750</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="J96" t="s">
-        <v>563</v>
+        <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>52836</v>
+        <v>53591</v>
       </c>
       <c r="B97">
-        <v>49788</v>
+        <v>53386</v>
       </c>
       <c r="C97" t="s">
-        <v>1536</v>
+        <v>1551</v>
       </c>
       <c r="D97" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1734</v>
+        <v>1752</v>
       </c>
       <c r="G97" t="s">
-        <v>1735</v>
+        <v>1753</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="J97" t="s">
-        <v>1657</v>
+        <v>563</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>50827</v>
+        <v>52836</v>
       </c>
       <c r="B98">
         <v>49788</v>
       </c>
       <c r="C98" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D98" t="s">
-        <v>1736</v>
+        <v>1754</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1737</v>
+        <v>1755</v>
       </c>
       <c r="G98" t="s">
-        <v>1738</v>
+        <v>1756</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="J98" t="s">
-        <v>752</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>50730</v>
+        <v>50827</v>
       </c>
       <c r="B99">
-        <v>49830</v>
+        <v>49788</v>
       </c>
       <c r="C99" t="s">
-        <v>1532</v>
-[...4 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E99"/>
       <c r="F99" t="s">
-        <v>1740</v>
+        <v>1758</v>
       </c>
       <c r="G99" t="s">
-        <v>1741</v>
+        <v>1759</v>
       </c>
       <c r="H99"/>
       <c r="I99">
-        <v>168</v>
+        <v>16</v>
       </c>
       <c r="J99" t="s">
-        <v>1672</v>
+        <v>766</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>50742</v>
+        <v>50730</v>
       </c>
       <c r="B100">
-        <v>49833</v>
+        <v>49830</v>
       </c>
       <c r="C100" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1742</v>
+        <v>1760</v>
       </c>
       <c r="F100" t="s">
-        <v>1740</v>
+        <v>1761</v>
       </c>
       <c r="G100" t="s">
-        <v>1741</v>
+        <v>1762</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="J100" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>50747</v>
+        <v>50742</v>
       </c>
       <c r="B101">
-        <v>49835</v>
+        <v>49833</v>
       </c>
       <c r="C101" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1743</v>
+        <v>1763</v>
       </c>
       <c r="F101" t="s">
-        <v>1740</v>
+        <v>1761</v>
       </c>
       <c r="G101" t="s">
-        <v>1741</v>
+        <v>1762</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="J101" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>52176</v>
+        <v>50747</v>
       </c>
       <c r="B102">
-        <v>49803</v>
+        <v>49835</v>
       </c>
       <c r="C102" t="s">
-        <v>1552</v>
-[...4 lines deleted...]
-      <c r="E102"/>
+        <v>1551</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102" t="s">
+        <v>1764</v>
+      </c>
       <c r="F102" t="s">
-        <v>1745</v>
+        <v>1761</v>
       </c>
       <c r="G102" t="s">
-        <v>1746</v>
+        <v>1762</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>1</v>
+        <v>155</v>
       </c>
       <c r="J102" t="s">
-        <v>63</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>50832</v>
+        <v>52176</v>
       </c>
       <c r="B103">
-        <v>49792</v>
+        <v>49803</v>
       </c>
       <c r="C103" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="D103" t="s">
-        <v>1747</v>
+        <v>1765</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1748</v>
+        <v>1766</v>
       </c>
       <c r="G103" t="s">
-        <v>1749</v>
+        <v>1767</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>50723</v>
+        <v>50832</v>
       </c>
       <c r="B104">
-        <v>49891</v>
+        <v>49792</v>
       </c>
       <c r="C104" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1584</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E104"/>
       <c r="F104" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="G104"/>
+        <v>1769</v>
+      </c>
+      <c r="G104" t="s">
+        <v>1770</v>
+      </c>
       <c r="H104"/>
       <c r="I104">
-        <v>148</v>
+        <v>2</v>
       </c>
       <c r="J104" t="s">
-        <v>206</v>
+        <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>50792</v>
+        <v>50723</v>
       </c>
       <c r="B105">
-        <v>49851</v>
+        <v>49891</v>
       </c>
       <c r="C105" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1751</v>
+        <v>1771</v>
       </c>
       <c r="F105" t="s">
-        <v>302</v>
+        <v>415</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="J105" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>50793</v>
+        <v>50792</v>
       </c>
       <c r="B106">
         <v>49851</v>
       </c>
       <c r="C106" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1752</v>
+        <v>1772</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="J106" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>53421</v>
+        <v>50793</v>
       </c>
       <c r="B107">
-        <v>53411</v>
+        <v>49851</v>
       </c>
       <c r="C107" t="s">
-        <v>1565</v>
-[...4 lines deleted...]
-      <c r="E107"/>
+        <v>1555</v>
+      </c>
+      <c r="D107"/>
+      <c r="E107" t="s">
+        <v>1773</v>
+      </c>
       <c r="F107" t="s">
-        <v>1754</v>
-[...3 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
-        <v>4</v>
+        <v>157</v>
       </c>
       <c r="J107" t="s">
-        <v>774</v>
+        <v>206</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>50790</v>
+        <v>54711</v>
       </c>
       <c r="B108">
-        <v>49850</v>
+        <v>54702</v>
       </c>
       <c r="C108" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E108"/>
       <c r="F108" t="s">
-        <v>1757</v>
-[...1 lines deleted...]
-      <c r="G108"/>
+        <v>1775</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1776</v>
+      </c>
       <c r="H108"/>
       <c r="I108">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="J108" t="s">
-        <v>206</v>
+        <v>708</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>50791</v>
+        <v>53421</v>
       </c>
       <c r="B109">
-        <v>49850</v>
+        <v>53411</v>
       </c>
       <c r="C109" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1584</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E109"/>
       <c r="F109" t="s">
-        <v>1757</v>
-[...1 lines deleted...]
-      <c r="G109"/>
+        <v>1778</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1779</v>
+      </c>
       <c r="H109"/>
       <c r="I109">
-        <v>194</v>
+        <v>4</v>
       </c>
       <c r="J109" t="s">
-        <v>206</v>
+        <v>788</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>50718</v>
+        <v>50790</v>
       </c>
       <c r="B110">
-        <v>49890</v>
+        <v>49850</v>
       </c>
       <c r="C110" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1759</v>
+        <v>1780</v>
       </c>
       <c r="F110" t="s">
-        <v>411</v>
+        <v>1781</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
-        <v>1444</v>
+        <v>163</v>
       </c>
       <c r="J110" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>50719</v>
+        <v>50791</v>
       </c>
       <c r="B111">
-        <v>49890</v>
+        <v>49850</v>
       </c>
       <c r="C111" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1760</v>
+        <v>1782</v>
       </c>
       <c r="F111" t="s">
-        <v>411</v>
+        <v>1781</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
-        <v>1421</v>
+        <v>198</v>
       </c>
       <c r="J111" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>50720</v>
+        <v>50718</v>
       </c>
       <c r="B112">
         <v>49890</v>
       </c>
       <c r="C112" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1761</v>
+        <v>1783</v>
       </c>
       <c r="F112" t="s">
         <v>411</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112">
-        <v>1471</v>
+        <v>1445</v>
       </c>
       <c r="J112" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>50738</v>
+        <v>50719</v>
       </c>
       <c r="B113">
-        <v>49832</v>
+        <v>49890</v>
       </c>
       <c r="C113" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1762</v>
+        <v>1784</v>
       </c>
       <c r="F113" t="s">
-        <v>1763</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="G113"/>
       <c r="H113"/>
       <c r="I113">
-        <v>160</v>
+        <v>1422</v>
       </c>
       <c r="J113" t="s">
-        <v>1672</v>
+        <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>54111</v>
+        <v>50720</v>
       </c>
       <c r="B114">
-        <v>53151</v>
+        <v>49890</v>
       </c>
       <c r="C114" t="s">
-        <v>1529</v>
-[...4 lines deleted...]
-      <c r="E114"/>
+        <v>1555</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114" t="s">
+        <v>1785</v>
+      </c>
       <c r="F114" t="s">
-        <v>1765</v>
-[...6 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="G114"/>
+      <c r="H114"/>
       <c r="I114">
-        <v>8</v>
+        <v>1472</v>
       </c>
       <c r="J114" t="s">
-        <v>1768</v>
+        <v>206</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>54582</v>
+        <v>50738</v>
       </c>
       <c r="B115">
-        <v>54452</v>
+        <v>49832</v>
       </c>
       <c r="C115" t="s">
-        <v>1529</v>
-[...4 lines deleted...]
-      <c r="E115"/>
+        <v>1584</v>
+      </c>
+      <c r="D115"/>
+      <c r="E115" t="s">
+        <v>1786</v>
+      </c>
       <c r="F115" t="s">
-        <v>1770</v>
+        <v>1787</v>
       </c>
       <c r="G115" t="s">
-        <v>1771</v>
+        <v>1708</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>1</v>
+        <v>164</v>
       </c>
       <c r="J115" t="s">
-        <v>617</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>54604</v>
+        <v>54111</v>
       </c>
       <c r="B116">
-        <v>54596</v>
+        <v>53151</v>
       </c>
       <c r="C116" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D116" t="s">
-        <v>1772</v>
+        <v>1788</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="G116" t="s">
-        <v>1771</v>
-[...1 lines deleted...]
-      <c r="H116"/>
+        <v>1790</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1791</v>
+      </c>
       <c r="I116">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J116" t="s">
-        <v>617</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>54605</v>
+        <v>54582</v>
       </c>
       <c r="B117">
-        <v>53106</v>
+        <v>54452</v>
       </c>
       <c r="C117" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D117" t="s">
-        <v>1773</v>
+        <v>1793</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1770</v>
+        <v>1794</v>
       </c>
       <c r="G117" t="s">
-        <v>1771</v>
+        <v>1795</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>54609</v>
+        <v>54604</v>
       </c>
       <c r="B118">
-        <v>53386</v>
+        <v>54596</v>
       </c>
       <c r="C118" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="D118" t="s">
-        <v>1774</v>
+        <v>1796</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1770</v>
+        <v>1794</v>
       </c>
       <c r="G118" t="s">
-        <v>1771</v>
+        <v>1795</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>50721</v>
+        <v>54605</v>
       </c>
       <c r="B119">
-        <v>49891</v>
+        <v>53106</v>
       </c>
       <c r="C119" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E119"/>
       <c r="F119" t="s">
-        <v>1671</v>
+        <v>1794</v>
       </c>
       <c r="G119" t="s">
-        <v>1776</v>
+        <v>1795</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>147</v>
+        <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>201</v>
+        <v>617</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>50766</v>
+        <v>54609</v>
       </c>
       <c r="B120">
-        <v>49839</v>
+        <v>53386</v>
       </c>
       <c r="C120" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E120"/>
       <c r="F120" t="s">
-        <v>1671</v>
+        <v>1794</v>
       </c>
       <c r="G120" t="s">
-        <v>1698</v>
+        <v>1795</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>256</v>
+        <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>201</v>
+        <v>617</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>50783</v>
+        <v>50721</v>
       </c>
       <c r="B121">
-        <v>49847</v>
+        <v>49891</v>
       </c>
       <c r="C121" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1778</v>
+        <v>1799</v>
       </c>
       <c r="F121" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="G121"/>
+        <v>1690</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1800</v>
+      </c>
       <c r="H121"/>
       <c r="I121">
-        <v>1037</v>
+        <v>148</v>
       </c>
       <c r="J121" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>50784</v>
+        <v>50766</v>
       </c>
       <c r="B122">
-        <v>49847</v>
+        <v>49839</v>
       </c>
       <c r="C122" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>1779</v>
+        <v>1801</v>
       </c>
       <c r="F122" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="G122"/>
+        <v>1690</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1719</v>
+      </c>
       <c r="H122"/>
       <c r="I122">
-        <v>1034</v>
+        <v>260</v>
       </c>
       <c r="J122" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>54673</v>
+        <v>50783</v>
       </c>
       <c r="B123">
-        <v>54671</v>
+        <v>49847</v>
       </c>
       <c r="C123" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      <c r="E123"/>
+        <v>1555</v>
+      </c>
+      <c r="D123"/>
+      <c r="E123" t="s">
+        <v>1802</v>
+      </c>
       <c r="F123" t="s">
-        <v>674</v>
-[...6 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123"/>
       <c r="I123">
-        <v>0</v>
+        <v>1041</v>
       </c>
       <c r="J123" t="s">
-        <v>1414</v>
+        <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>54164</v>
+        <v>50784</v>
       </c>
       <c r="B124">
-        <v>53106</v>
+        <v>49847</v>
       </c>
       <c r="C124" t="s">
-        <v>1532</v>
-[...4 lines deleted...]
-      <c r="E124"/>
+        <v>1555</v>
+      </c>
+      <c r="D124"/>
+      <c r="E124" t="s">
+        <v>1803</v>
+      </c>
       <c r="F124" t="s">
-        <v>1784</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="G124"/>
       <c r="H124"/>
       <c r="I124">
-        <v>138</v>
+        <v>1038</v>
       </c>
       <c r="J124" t="s">
-        <v>1786</v>
+        <v>206</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>52271</v>
+        <v>54673</v>
       </c>
       <c r="B125">
-        <v>50193</v>
+        <v>54671</v>
       </c>
       <c r="C125" t="s">
-        <v>1565</v>
-[...1 lines deleted...]
-      <c r="D125"/>
+        <v>1555</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1804</v>
+      </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1787</v>
+        <v>674</v>
       </c>
       <c r="G125" t="s">
-        <v>1788</v>
-[...1 lines deleted...]
-      <c r="H125"/>
+        <v>1805</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1806</v>
+      </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125" t="s">
-        <v>201</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>52211</v>
+        <v>54164</v>
       </c>
       <c r="B126">
-        <v>49806</v>
+        <v>53106</v>
       </c>
       <c r="C126" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="D126"/>
+        <v>1551</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1807</v>
+      </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1789</v>
+        <v>1808</v>
       </c>
       <c r="G126" t="s">
-        <v>1790</v>
+        <v>1809</v>
       </c>
       <c r="H126"/>
       <c r="I126">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="J126" t="s">
-        <v>63</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>52206</v>
+        <v>52271</v>
       </c>
       <c r="B127">
-        <v>49806</v>
+        <v>50193</v>
       </c>
       <c r="C127" t="s">
-        <v>1552</v>
+        <v>1584</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1791</v>
+        <v>1811</v>
       </c>
       <c r="G127" t="s">
-        <v>1792</v>
+        <v>1812</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
-        <v>63</v>
+        <v>201</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>50836</v>
+        <v>52211</v>
       </c>
       <c r="B128">
-        <v>49783</v>
+        <v>49806</v>
       </c>
       <c r="C128" t="s">
-        <v>1545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1794</v>
+        <v>1813</v>
       </c>
       <c r="G128" t="s">
-        <v>1795</v>
-[...3 lines deleted...]
-      </c>
+        <v>1814</v>
+      </c>
+      <c r="H128"/>
       <c r="I128">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="J128" t="s">
-        <v>201</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>52866</v>
+        <v>52206</v>
       </c>
       <c r="B129">
-        <v>49811</v>
+        <v>49806</v>
       </c>
       <c r="C129" t="s">
-        <v>1545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1798</v>
+        <v>1815</v>
       </c>
       <c r="G129" t="s">
-        <v>1799</v>
+        <v>1816</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J129" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>54688</v>
+        <v>50836</v>
       </c>
       <c r="B130">
-        <v>54686</v>
+        <v>49783</v>
       </c>
       <c r="C130" t="s">
-        <v>1532</v>
+        <v>1564</v>
       </c>
       <c r="D130" t="s">
-        <v>1800</v>
+        <v>1817</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1801</v>
+        <v>1818</v>
       </c>
       <c r="G130" t="s">
-        <v>1701</v>
-[...1 lines deleted...]
-      <c r="H130"/>
+        <v>1819</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1820</v>
+      </c>
       <c r="I130">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J130" t="s">
-        <v>1397</v>
+        <v>201</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>54687</v>
+        <v>52866</v>
       </c>
       <c r="B131">
-        <v>54686</v>
+        <v>49811</v>
       </c>
       <c r="C131" t="s">
-        <v>1529</v>
+        <v>1564</v>
       </c>
       <c r="D131" t="s">
-        <v>1802</v>
+        <v>1821</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1803</v>
+        <v>1822</v>
       </c>
       <c r="G131" t="s">
-        <v>1804</v>
+        <v>1823</v>
       </c>
       <c r="H131"/>
       <c r="I131">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J131" t="s">
-        <v>1397</v>
+        <v>115</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
-        <v>54689</v>
+        <v>54688</v>
       </c>
       <c r="B132">
         <v>54686</v>
       </c>
       <c r="C132" t="s">
-        <v>1638</v>
+        <v>1551</v>
       </c>
       <c r="D132" t="s">
-        <v>1805</v>
+        <v>1824</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1806</v>
+        <v>1825</v>
       </c>
       <c r="G132" t="s">
-        <v>1807</v>
+        <v>1722</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
-        <v>1397</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
-        <v>50710</v>
+        <v>54687</v>
       </c>
       <c r="B133">
-        <v>49885</v>
+        <v>54686</v>
       </c>
       <c r="C133" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E133"/>
       <c r="F133" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="G133"/>
+        <v>1827</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1828</v>
+      </c>
       <c r="H133"/>
       <c r="I133">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="J133" t="s">
-        <v>206</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
-        <v>50711</v>
+        <v>54689</v>
       </c>
       <c r="B134">
-        <v>49885</v>
+        <v>54686</v>
       </c>
       <c r="C134" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1657</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E134"/>
       <c r="F134" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="G134"/>
+        <v>1830</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1831</v>
+      </c>
       <c r="H134"/>
       <c r="I134">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="J134" t="s">
-        <v>206</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
-        <v>50712</v>
+        <v>50710</v>
       </c>
       <c r="B135">
         <v>49885</v>
       </c>
       <c r="C135" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1810</v>
+        <v>1832</v>
       </c>
       <c r="F135" t="s">
         <v>402</v>
       </c>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="J135" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
-        <v>50713</v>
+        <v>50711</v>
       </c>
       <c r="B136">
         <v>49885</v>
       </c>
       <c r="C136" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>1811</v>
+        <v>1833</v>
       </c>
       <c r="F136" t="s">
         <v>402</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J136" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
-        <v>50714</v>
+        <v>50712</v>
       </c>
       <c r="B137">
         <v>49885</v>
       </c>
       <c r="C137" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>1812</v>
+        <v>1834</v>
       </c>
       <c r="F137" t="s">
         <v>402</v>
       </c>
-      <c r="G137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G137"/>
       <c r="H137"/>
       <c r="I137">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="J137" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
-        <v>50715</v>
+        <v>50713</v>
       </c>
       <c r="B138">
         <v>49885</v>
       </c>
       <c r="C138" t="s">
-        <v>1565</v>
+        <v>1555</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>1814</v>
+        <v>1835</v>
       </c>
       <c r="F138" t="s">
         <v>402</v>
       </c>
-      <c r="G138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G138"/>
       <c r="H138"/>
       <c r="I138">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J138" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
-        <v>50716</v>
+        <v>50714</v>
       </c>
       <c r="B139">
         <v>49885</v>
       </c>
       <c r="C139" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1815</v>
+        <v>1836</v>
       </c>
       <c r="F139" t="s">
         <v>402</v>
       </c>
       <c r="G139" t="s">
-        <v>1813</v>
+        <v>1837</v>
       </c>
       <c r="H139"/>
       <c r="I139">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J139" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
-        <v>50717</v>
+        <v>50715</v>
       </c>
       <c r="B140">
         <v>49885</v>
       </c>
       <c r="C140" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1816</v>
+        <v>1838</v>
       </c>
       <c r="F140" t="s">
         <v>402</v>
       </c>
       <c r="G140" t="s">
-        <v>1813</v>
+        <v>1837</v>
       </c>
       <c r="H140"/>
       <c r="I140">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J140" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
-        <v>50753</v>
+        <v>50716</v>
       </c>
       <c r="B141">
-        <v>49837</v>
+        <v>49885</v>
       </c>
       <c r="C141" t="s">
-        <v>1536</v>
+        <v>1584</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1817</v>
+        <v>1839</v>
       </c>
       <c r="F141" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="G141"/>
+        <v>402</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1837</v>
+      </c>
       <c r="H141"/>
       <c r="I141">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="J141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
-        <v>50754</v>
+        <v>50717</v>
       </c>
       <c r="B142">
-        <v>49837</v>
+        <v>49885</v>
       </c>
       <c r="C142" t="s">
-        <v>1536</v>
+        <v>1584</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>1818</v>
+        <v>1840</v>
       </c>
       <c r="F142" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="G142"/>
+        <v>402</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1837</v>
+      </c>
       <c r="H142"/>
       <c r="I142">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="J142" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
-        <v>50755</v>
+        <v>50753</v>
       </c>
       <c r="B143">
         <v>49837</v>
       </c>
       <c r="C143" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>1819</v>
+        <v>1841</v>
       </c>
       <c r="F143" t="s">
         <v>250</v>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="J143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
-        <v>50828</v>
+        <v>50754</v>
       </c>
       <c r="B144">
-        <v>49788</v>
+        <v>49837</v>
       </c>
       <c r="C144" t="s">
-        <v>1638</v>
-[...4 lines deleted...]
-      <c r="E144"/>
+        <v>1555</v>
+      </c>
+      <c r="D144"/>
+      <c r="E144" t="s">
+        <v>1842</v>
+      </c>
       <c r="F144" t="s">
-        <v>1821</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="G144"/>
       <c r="H144"/>
       <c r="I144">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="J144" t="s">
-        <v>63</v>
+        <v>206</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
-        <v>52126</v>
+        <v>50755</v>
       </c>
       <c r="B145">
-        <v>49798</v>
+        <v>49837</v>
       </c>
       <c r="C145" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="D145"/>
-      <c r="E145"/>
+      <c r="E145" t="s">
+        <v>1843</v>
+      </c>
       <c r="F145" t="s">
-        <v>1823</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="G145"/>
       <c r="H145"/>
       <c r="I145">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="J145" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
-        <v>54677</v>
+        <v>50828</v>
       </c>
       <c r="B146">
-        <v>50193</v>
+        <v>49788</v>
       </c>
       <c r="C146" t="s">
-        <v>1529</v>
+        <v>1657</v>
       </c>
       <c r="D146" t="s">
-        <v>1825</v>
+        <v>1844</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1826</v>
+        <v>1845</v>
       </c>
       <c r="G146" t="s">
-        <v>1804</v>
+        <v>1846</v>
       </c>
       <c r="H146"/>
       <c r="I146">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J146" t="s">
-        <v>1397</v>
+        <v>63</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
-        <v>52131</v>
+        <v>52126</v>
       </c>
       <c r="B147">
         <v>49798</v>
       </c>
       <c r="C147" t="s">
-        <v>1532</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1828</v>
+        <v>1847</v>
       </c>
       <c r="G147" t="s">
-        <v>1829</v>
+        <v>1848</v>
       </c>
       <c r="H147"/>
       <c r="I147">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
-        <v>52881</v>
+        <v>54677</v>
       </c>
       <c r="B148">
-        <v>49810</v>
+        <v>50193</v>
       </c>
       <c r="C148" t="s">
-        <v>1638</v>
+        <v>1548</v>
       </c>
       <c r="D148" t="s">
-        <v>1830</v>
+        <v>1849</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1831</v>
+        <v>1850</v>
       </c>
       <c r="G148" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>115</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
-        <v>52886</v>
+        <v>52131</v>
       </c>
       <c r="B149">
-        <v>49811</v>
+        <v>49798</v>
       </c>
       <c r="C149" t="s">
-        <v>1638</v>
+        <v>1551</v>
       </c>
       <c r="D149" t="s">
-        <v>1833</v>
+        <v>1851</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1831</v>
+        <v>1852</v>
       </c>
       <c r="G149" t="s">
-        <v>1834</v>
+        <v>1853</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J149" t="s">
-        <v>115</v>
+        <v>201</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
-        <v>52896</v>
+        <v>52881</v>
       </c>
       <c r="B150">
         <v>49810</v>
       </c>
       <c r="C150" t="s">
-        <v>1638</v>
+        <v>1657</v>
       </c>
       <c r="D150" t="s">
-        <v>1835</v>
+        <v>1854</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1831</v>
+        <v>1855</v>
       </c>
       <c r="G150" t="s">
-        <v>1836</v>
+        <v>1856</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J150" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
-        <v>54667</v>
+        <v>52886</v>
       </c>
       <c r="B151">
-        <v>54649</v>
+        <v>49811</v>
       </c>
       <c r="C151" t="s">
-        <v>1532</v>
+        <v>1657</v>
       </c>
       <c r="D151" t="s">
-        <v>1837</v>
+        <v>1857</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1838</v>
+        <v>1855</v>
       </c>
       <c r="G151" t="s">
-        <v>1701</v>
+        <v>1858</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J151" t="s">
-        <v>1839</v>
+        <v>115</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
-        <v>54651</v>
+        <v>52896</v>
       </c>
       <c r="B152">
-        <v>54649</v>
+        <v>49810</v>
       </c>
       <c r="C152" t="s">
-        <v>1529</v>
+        <v>1657</v>
       </c>
       <c r="D152" t="s">
-        <v>1840</v>
+        <v>1859</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1841</v>
+        <v>1855</v>
       </c>
       <c r="G152" t="s">
-        <v>1804</v>
+        <v>1860</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J152" t="s">
-        <v>1569</v>
+        <v>115</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
-        <v>50767</v>
+        <v>54667</v>
       </c>
       <c r="B153">
-        <v>49842</v>
+        <v>54649</v>
       </c>
       <c r="C153" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1551</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E153"/>
       <c r="F153" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="G153"/>
+        <v>1862</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1722</v>
+      </c>
       <c r="H153"/>
       <c r="I153">
-        <v>1404</v>
+        <v>2</v>
       </c>
       <c r="J153" t="s">
-        <v>206</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
-        <v>50768</v>
+        <v>54651</v>
       </c>
       <c r="B154">
-        <v>49842</v>
+        <v>54649</v>
       </c>
       <c r="C154" t="s">
-        <v>1536</v>
-[...4 lines deleted...]
-      </c>
+        <v>1548</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E154"/>
       <c r="F154" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="G154"/>
+        <v>1865</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1828</v>
+      </c>
       <c r="H154"/>
       <c r="I154">
-        <v>1439</v>
+        <v>5</v>
       </c>
       <c r="J154" t="s">
-        <v>206</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
-        <v>50769</v>
+        <v>50767</v>
       </c>
       <c r="B155">
         <v>49842</v>
       </c>
       <c r="C155" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>1844</v>
+        <v>1866</v>
       </c>
       <c r="F155" t="s">
         <v>272</v>
       </c>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155">
-        <v>1448</v>
+        <v>1408</v>
       </c>
       <c r="J155" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
-        <v>52171</v>
+        <v>50768</v>
       </c>
       <c r="B156">
-        <v>49803</v>
+        <v>49842</v>
       </c>
       <c r="C156" t="s">
-        <v>1545</v>
-[...4 lines deleted...]
-      <c r="E156"/>
+        <v>1555</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156" t="s">
+        <v>1867</v>
+      </c>
       <c r="F156" t="s">
-        <v>1846</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="G156"/>
       <c r="H156"/>
       <c r="I156">
-        <v>1</v>
+        <v>1443</v>
       </c>
       <c r="J156" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
-        <v>53596</v>
+        <v>50769</v>
       </c>
       <c r="B157">
-        <v>53386</v>
+        <v>49842</v>
       </c>
       <c r="C157" t="s">
-        <v>1529</v>
+        <v>1555</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
       <c r="F157" t="s">
-        <v>1849</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="G157"/>
       <c r="H157"/>
       <c r="I157">
-        <v>308</v>
+        <v>1452</v>
       </c>
       <c r="J157" t="s">
-        <v>533</v>
+        <v>206</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
-        <v>53601</v>
+        <v>52171</v>
       </c>
       <c r="B158">
-        <v>53386</v>
+        <v>49803</v>
       </c>
       <c r="C158" t="s">
-        <v>1532</v>
+        <v>1564</v>
       </c>
       <c r="D158" t="s">
-        <v>1851</v>
+        <v>1869</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1852</v>
+        <v>1870</v>
       </c>
       <c r="G158" t="s">
-        <v>1853</v>
+        <v>1871</v>
       </c>
       <c r="H158"/>
       <c r="I158">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J158" t="s">
-        <v>563</v>
+        <v>201</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
-        <v>52136</v>
+        <v>53596</v>
       </c>
       <c r="B159">
-        <v>49799</v>
+        <v>53386</v>
       </c>
       <c r="C159" t="s">
-        <v>1545</v>
-[...4 lines deleted...]
-      <c r="E159"/>
+        <v>1548</v>
+      </c>
+      <c r="D159"/>
+      <c r="E159" t="s">
+        <v>1872</v>
+      </c>
       <c r="F159" t="s">
-        <v>1855</v>
+        <v>1873</v>
       </c>
       <c r="G159" t="s">
-        <v>1856</v>
+        <v>1874</v>
       </c>
       <c r="H159"/>
       <c r="I159">
-        <v>3</v>
+        <v>311</v>
       </c>
       <c r="J159" t="s">
-        <v>201</v>
+        <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
-        <v>50953</v>
+        <v>53601</v>
       </c>
       <c r="B160">
-        <v>50164</v>
+        <v>53386</v>
       </c>
       <c r="C160" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D160" t="s">
-        <v>1857</v>
+        <v>1875</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1858</v>
+        <v>1876</v>
       </c>
       <c r="G160" t="s">
-        <v>1859</v>
+        <v>1877</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J160" t="s">
-        <v>206</v>
+        <v>563</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
-        <v>52076</v>
+        <v>52136</v>
       </c>
       <c r="B161">
-        <v>49801</v>
+        <v>49799</v>
       </c>
       <c r="C161" t="s">
-        <v>1536</v>
+        <v>1564</v>
       </c>
       <c r="D161" t="s">
-        <v>1860</v>
+        <v>1878</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>136</v>
+        <v>1879</v>
       </c>
       <c r="G161" t="s">
-        <v>1861</v>
+        <v>1880</v>
       </c>
       <c r="H161"/>
       <c r="I161">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="J161" t="s">
-        <v>1862</v>
+        <v>201</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
-        <v>52081</v>
+        <v>50953</v>
       </c>
       <c r="B162">
-        <v>49801</v>
+        <v>50164</v>
       </c>
       <c r="C162" t="s">
-        <v>1529</v>
+        <v>1551</v>
       </c>
       <c r="D162" t="s">
-        <v>1863</v>
+        <v>1881</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>136</v>
+        <v>1882</v>
       </c>
       <c r="G162" t="s">
-        <v>1529</v>
+        <v>1883</v>
       </c>
       <c r="H162"/>
       <c r="I162">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J162" t="s">
-        <v>1862</v>
+        <v>206</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
-        <v>52141</v>
+        <v>52076</v>
       </c>
       <c r="B163">
-        <v>49799</v>
+        <v>49801</v>
       </c>
       <c r="C163" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
       <c r="D163" t="s">
-        <v>1864</v>
+        <v>1884</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>1865</v>
+        <v>136</v>
       </c>
       <c r="G163" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="H163"/>
       <c r="I163">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="J163" t="s">
-        <v>201</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
-        <v>54752</v>
+        <v>52081</v>
       </c>
       <c r="B164">
-        <v>54649</v>
+        <v>49801</v>
       </c>
       <c r="C164" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="D164" t="s">
-        <v>1867</v>
+        <v>1887</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>1868</v>
+        <v>136</v>
       </c>
       <c r="G164" t="s">
-        <v>1869</v>
+        <v>1548</v>
       </c>
       <c r="H164"/>
       <c r="I164">
+        <v>12</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165">
+        <v>52141</v>
+      </c>
+      <c r="B165">
+        <v>49799</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H165"/>
+      <c r="I165">
+        <v>3</v>
+      </c>
+      <c r="J165" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166">
+        <v>54752</v>
+      </c>
+      <c r="B166">
+        <v>54649</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H166"/>
+      <c r="I166">
         <v>0</v>
       </c>
-      <c r="J164" t="s">
+      <c r="J166" t="s">
         <v>672</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -29081,2164 +29562,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="M1" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="N1" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="O1" t="s">
-        <v>2313</v>
+        <v>2337</v>
       </c>
       <c r="P1" t="s">
-        <v>2317</v>
+        <v>2341</v>
       </c>
       <c r="Q1" t="s">
-        <v>2323</v>
+        <v>2347</v>
       </c>
       <c r="R1" t="s">
-        <v>2324</v>
+        <v>2348</v>
       </c>
       <c r="S1" t="s">
-        <v>2327</v>
+        <v>2351</v>
       </c>
       <c r="T1" t="s">
-        <v>2329</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1870</v>
+        <v>1894</v>
       </c>
       <c r="C2" t="s">
-        <v>1871</v>
+        <v>1895</v>
       </c>
       <c r="D2" t="s">
-        <v>1874</v>
+        <v>1898</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>2036</v>
+        <v>2060</v>
       </c>
       <c r="G2" t="s">
-        <v>2039</v>
+        <v>2063</v>
       </c>
       <c r="H2" t="s">
-        <v>2046</v>
+        <v>2070</v>
       </c>
       <c r="I2" t="s">
-        <v>2062</v>
+        <v>2086</v>
       </c>
       <c r="J2" t="s">
         <v>452</v>
       </c>
       <c r="K2" t="s">
-        <v>2139</v>
+        <v>2163</v>
       </c>
       <c r="L2" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="M2" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="N2" t="s">
-        <v>2309</v>
+        <v>2333</v>
       </c>
       <c r="O2" t="s">
-        <v>2314</v>
+        <v>2338</v>
       </c>
       <c r="P2" t="s">
-        <v>2318</v>
+        <v>2342</v>
       </c>
       <c r="Q2" t="s">
-        <v>1391</v>
+        <v>1410</v>
       </c>
       <c r="R2" t="s">
-        <v>2325</v>
+        <v>2349</v>
       </c>
       <c r="S2" t="s">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="T2" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>613</v>
       </c>
       <c r="D3" t="s">
-        <v>1875</v>
+        <v>1899</v>
       </c>
       <c r="E3" t="s">
         <v>100</v>
       </c>
       <c r="F3" t="s">
         <v>355</v>
       </c>
       <c r="G3" t="s">
         <v>205</v>
       </c>
       <c r="H3" t="s">
-        <v>2047</v>
+        <v>2071</v>
       </c>
       <c r="I3" t="s">
         <v>691</v>
       </c>
       <c r="J3" t="s">
-        <v>2091</v>
+        <v>2115</v>
       </c>
       <c r="K3" t="s">
-        <v>2140</v>
+        <v>2164</v>
       </c>
       <c r="L3" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="M3" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="N3" t="s">
-        <v>2310</v>
+        <v>2334</v>
       </c>
       <c r="O3" t="s">
-        <v>2315</v>
+        <v>2339</v>
       </c>
       <c r="P3" t="s">
-        <v>745</v>
+        <v>759</v>
       </c>
       <c r="Q3" t="s">
-        <v>1393</v>
+        <v>1412</v>
       </c>
       <c r="R3" t="s">
-        <v>1638</v>
+        <v>1657</v>
       </c>
       <c r="S3" t="s">
-        <v>2328</v>
+        <v>2352</v>
       </c>
       <c r="T3" t="s">
-        <v>2330</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="C4" t="s">
         <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>1876</v>
+        <v>1900</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>2037</v>
+        <v>2061</v>
       </c>
       <c r="G4" t="s">
-        <v>2040</v>
+        <v>2064</v>
       </c>
       <c r="H4" t="s">
-        <v>2048</v>
+        <v>2072</v>
       </c>
       <c r="I4" t="s">
-        <v>2063</v>
+        <v>2087</v>
       </c>
       <c r="J4" t="s">
         <v>630</v>
       </c>
       <c r="K4" t="s">
-        <v>2141</v>
+        <v>2165</v>
       </c>
       <c r="M4" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="N4" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="O4" t="s">
-        <v>2316</v>
+        <v>2340</v>
       </c>
       <c r="P4" t="s">
-        <v>2319</v>
+        <v>2343</v>
       </c>
       <c r="Q4" t="s">
-        <v>1395</v>
+        <v>1414</v>
       </c>
       <c r="R4" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>1877</v>
+        <v>1901</v>
       </c>
       <c r="E5" t="s">
         <v>111</v>
       </c>
       <c r="F5" t="s">
         <v>160</v>
       </c>
       <c r="G5" t="s">
-        <v>2041</v>
+        <v>2065</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>2064</v>
+        <v>2088</v>
       </c>
       <c r="J5" t="s">
-        <v>2092</v>
+        <v>2116</v>
       </c>
       <c r="K5" t="s">
-        <v>2142</v>
+        <v>2166</v>
       </c>
       <c r="M5" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="N5" t="s">
-        <v>2311</v>
+        <v>2335</v>
       </c>
       <c r="O5" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="P5" t="s">
-        <v>2316</v>
+        <v>2340</v>
       </c>
       <c r="Q5" t="s">
-        <v>1394</v>
+        <v>1413</v>
       </c>
       <c r="R5" t="s">
-        <v>1615</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>210</v>
       </c>
       <c r="D6" t="s">
-        <v>1878</v>
+        <v>1902</v>
       </c>
       <c r="E6" t="s">
         <v>58</v>
       </c>
       <c r="F6" t="s">
         <v>527</v>
       </c>
       <c r="G6" t="s">
-        <v>2042</v>
+        <v>2066</v>
       </c>
       <c r="H6" t="s">
-        <v>2049</v>
+        <v>2073</v>
       </c>
       <c r="I6" t="s">
-        <v>2065</v>
+        <v>2089</v>
       </c>
       <c r="J6" t="s">
-        <v>2093</v>
+        <v>2117</v>
       </c>
       <c r="K6" t="s">
-        <v>2143</v>
+        <v>2167</v>
       </c>
       <c r="M6" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="N6" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="P6" t="s">
-        <v>2320</v>
+        <v>2344</v>
       </c>
       <c r="Q6" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="R6" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>424</v>
       </c>
       <c r="D7" t="s">
-        <v>1879</v>
+        <v>1903</v>
       </c>
       <c r="E7" t="s">
-        <v>2035</v>
+        <v>2059</v>
       </c>
       <c r="F7" t="s">
-        <v>2038</v>
+        <v>2062</v>
       </c>
       <c r="G7" t="s">
-        <v>2043</v>
+        <v>2067</v>
       </c>
       <c r="H7" t="s">
         <v>555</v>
       </c>
       <c r="I7" t="s">
-        <v>2066</v>
+        <v>2090</v>
       </c>
       <c r="J7" t="s">
         <v>671</v>
       </c>
       <c r="K7" t="s">
-        <v>2062</v>
+        <v>2086</v>
       </c>
       <c r="M7" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="N7" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="P7" t="s">
-        <v>2321</v>
+        <v>2345</v>
       </c>
       <c r="R7" t="s">
-        <v>2326</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1872</v>
+        <v>1896</v>
       </c>
       <c r="D8" t="s">
-        <v>1880</v>
+        <v>1904</v>
       </c>
       <c r="F8" t="s">
         <v>142</v>
       </c>
       <c r="G8" t="s">
-        <v>2044</v>
+        <v>2068</v>
       </c>
       <c r="H8" t="s">
-        <v>2050</v>
+        <v>2074</v>
       </c>
       <c r="I8" t="s">
-        <v>2067</v>
+        <v>2091</v>
       </c>
       <c r="J8" t="s">
-        <v>2094</v>
+        <v>2118</v>
       </c>
       <c r="K8" t="s">
         <v>691</v>
       </c>
       <c r="N8" t="s">
-        <v>753</v>
+        <v>767</v>
       </c>
       <c r="P8" t="s">
-        <v>2322</v>
+        <v>2346</v>
       </c>
       <c r="R8" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>1881</v>
+        <v>1905</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>113</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>2068</v>
+        <v>2092</v>
       </c>
       <c r="J9" t="s">
         <v>656</v>
       </c>
       <c r="K9" t="s">
-        <v>2144</v>
+        <v>2168</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
+      <c r="P9" t="s">
+        <v>816</v>
+      </c>
       <c r="R9" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10" t="s">
-        <v>1882</v>
+        <v>1906</v>
       </c>
       <c r="F10" t="s">
         <v>461</v>
       </c>
       <c r="G10" t="s">
-        <v>2045</v>
+        <v>2069</v>
       </c>
       <c r="H10" t="s">
         <v>529</v>
       </c>
       <c r="I10" t="s">
-        <v>2069</v>
+        <v>2093</v>
       </c>
       <c r="J10" t="s">
-        <v>2095</v>
+        <v>2119</v>
       </c>
       <c r="K10" t="s">
-        <v>2145</v>
+        <v>2169</v>
       </c>
       <c r="N10" t="s">
-        <v>2312</v>
+        <v>2336</v>
       </c>
       <c r="R10" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1873</v>
+        <v>1897</v>
       </c>
       <c r="D11" t="s">
-        <v>1883</v>
+        <v>1907</v>
       </c>
       <c r="F11" t="s">
         <v>187</v>
       </c>
       <c r="H11" t="s">
-        <v>2051</v>
+        <v>2075</v>
       </c>
       <c r="I11" t="s">
-        <v>2070</v>
+        <v>2094</v>
       </c>
       <c r="J11" t="s">
-        <v>2096</v>
+        <v>2120</v>
       </c>
       <c r="K11" t="s">
-        <v>2146</v>
+        <v>2170</v>
       </c>
       <c r="R11" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1884</v>
+        <v>1908</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>2052</v>
+        <v>2076</v>
       </c>
       <c r="I12" t="s">
         <v>205</v>
       </c>
       <c r="J12" t="s">
-        <v>2097</v>
+        <v>2121</v>
       </c>
       <c r="K12" t="s">
-        <v>2147</v>
+        <v>2171</v>
       </c>
       <c r="R12" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1885</v>
+        <v>1909</v>
       </c>
       <c r="H13" t="s">
         <v>103</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>2098</v>
+        <v>2122</v>
       </c>
       <c r="K13" t="s">
-        <v>2148</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1886</v>
+        <v>1910</v>
       </c>
       <c r="H14" t="s">
-        <v>2053</v>
+        <v>2077</v>
       </c>
       <c r="I14" t="s">
-        <v>2071</v>
+        <v>2095</v>
       </c>
       <c r="J14" t="s">
-        <v>2099</v>
+        <v>2123</v>
       </c>
       <c r="K14" t="s">
-        <v>2149</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1887</v>
+        <v>1911</v>
       </c>
       <c r="H15" t="s">
-        <v>2054</v>
+        <v>2078</v>
       </c>
       <c r="I15" t="s">
         <v>376</v>
       </c>
       <c r="J15" t="s">
-        <v>2100</v>
+        <v>2124</v>
       </c>
       <c r="K15" t="s">
-        <v>2150</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1888</v>
+        <v>1912</v>
       </c>
       <c r="H16" t="s">
         <v>481</v>
       </c>
       <c r="I16" t="s">
-        <v>2072</v>
+        <v>2096</v>
       </c>
       <c r="J16" t="s">
-        <v>2101</v>
+        <v>2125</v>
       </c>
       <c r="K16" t="s">
-        <v>2151</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1889</v>
+        <v>1913</v>
       </c>
       <c r="H17" t="s">
-        <v>2055</v>
+        <v>2079</v>
       </c>
       <c r="I17" t="s">
-        <v>2073</v>
+        <v>2097</v>
       </c>
       <c r="J17" t="s">
-        <v>2102</v>
+        <v>2126</v>
       </c>
       <c r="K17" t="s">
-        <v>2064</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1890</v>
+        <v>1914</v>
       </c>
       <c r="H18" t="s">
-        <v>2056</v>
+        <v>2080</v>
       </c>
       <c r="I18" t="s">
-        <v>2074</v>
+        <v>2098</v>
       </c>
       <c r="J18" t="s">
         <v>73</v>
       </c>
       <c r="K18" t="s">
-        <v>2152</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1891</v>
+        <v>1915</v>
       </c>
       <c r="H19" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
         <v>162</v>
       </c>
       <c r="J19" t="s">
-        <v>2103</v>
+        <v>2127</v>
       </c>
       <c r="K19" t="s">
-        <v>2153</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1892</v>
+        <v>1916</v>
       </c>
       <c r="H20" t="s">
-        <v>2057</v>
+        <v>2081</v>
       </c>
       <c r="I20" t="s">
-        <v>2075</v>
+        <v>2099</v>
       </c>
       <c r="J20" t="s">
-        <v>2104</v>
+        <v>2128</v>
       </c>
       <c r="K20" t="s">
-        <v>2154</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1893</v>
+        <v>1917</v>
       </c>
       <c r="H21" t="s">
-        <v>2058</v>
+        <v>2082</v>
       </c>
       <c r="I21" t="s">
-        <v>2076</v>
+        <v>2100</v>
       </c>
       <c r="J21" t="s">
-        <v>2105</v>
+        <v>2129</v>
       </c>
       <c r="K21" t="s">
-        <v>2155</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1894</v>
+        <v>1918</v>
       </c>
       <c r="H22" t="s">
         <v>397</v>
       </c>
       <c r="I22" t="s">
-        <v>2077</v>
+        <v>2101</v>
       </c>
       <c r="J22" t="s">
         <v>562</v>
       </c>
       <c r="K22" t="s">
-        <v>2156</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1895</v>
+        <v>1919</v>
       </c>
       <c r="H23" t="s">
-        <v>2059</v>
+        <v>2083</v>
       </c>
       <c r="I23" t="s">
         <v>343</v>
       </c>
       <c r="J23" t="s">
-        <v>2106</v>
+        <v>2130</v>
       </c>
       <c r="K23" t="s">
-        <v>2157</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1896</v>
+        <v>1920</v>
       </c>
       <c r="H24" t="s">
-        <v>2060</v>
+        <v>2084</v>
       </c>
       <c r="I24" t="s">
         <v>556</v>
       </c>
       <c r="J24" t="s">
-        <v>2107</v>
+        <v>2131</v>
       </c>
       <c r="K24" t="s">
-        <v>2158</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1897</v>
+        <v>1921</v>
       </c>
       <c r="H25" t="s">
         <v>628</v>
       </c>
       <c r="I25" t="s">
-        <v>2078</v>
+        <v>2102</v>
       </c>
       <c r="J25" t="s">
-        <v>2108</v>
+        <v>2132</v>
       </c>
       <c r="K25" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1898</v>
+        <v>1922</v>
       </c>
       <c r="H26" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
       <c r="I26" t="s">
-        <v>2079</v>
+        <v>2103</v>
       </c>
       <c r="J26" t="s">
-        <v>2109</v>
+        <v>2133</v>
       </c>
       <c r="K26" t="s">
-        <v>2159</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1899</v>
+        <v>1923</v>
       </c>
       <c r="H27" t="s">
         <v>549</v>
       </c>
       <c r="I27" t="s">
         <v>398</v>
       </c>
       <c r="J27" t="s">
-        <v>2110</v>
+        <v>2134</v>
       </c>
       <c r="K27" t="s">
-        <v>2160</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1900</v>
+        <v>1924</v>
       </c>
       <c r="H28" t="s">
         <v>392</v>
       </c>
       <c r="I28" t="s">
-        <v>2080</v>
+        <v>2104</v>
       </c>
       <c r="J28" t="s">
         <v>550</v>
       </c>
       <c r="K28" t="s">
-        <v>2161</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1901</v>
+        <v>1925</v>
       </c>
       <c r="I29" t="s">
-        <v>2081</v>
+        <v>2105</v>
       </c>
       <c r="J29" t="s">
         <v>692</v>
       </c>
       <c r="K29" t="s">
-        <v>2162</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1902</v>
+        <v>1926</v>
       </c>
       <c r="I30" t="s">
         <v>426</v>
       </c>
       <c r="J30" t="s">
-        <v>2111</v>
+        <v>2135</v>
       </c>
       <c r="K30" t="s">
-        <v>2163</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1903</v>
+        <v>1927</v>
       </c>
       <c r="I31" t="s">
-        <v>2082</v>
+        <v>2106</v>
       </c>
       <c r="J31" t="s">
-        <v>2112</v>
+        <v>2136</v>
       </c>
       <c r="K31" t="s">
-        <v>2164</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1904</v>
+        <v>1928</v>
       </c>
       <c r="I32" t="s">
-        <v>2083</v>
+        <v>2107</v>
       </c>
       <c r="J32" t="s">
-        <v>2113</v>
+        <v>2137</v>
       </c>
       <c r="K32" t="s">
-        <v>2165</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1905</v>
+        <v>1929</v>
       </c>
       <c r="I33" t="s">
-        <v>2084</v>
+        <v>2108</v>
       </c>
       <c r="J33" t="s">
-        <v>2114</v>
+        <v>2138</v>
       </c>
       <c r="K33" t="s">
-        <v>2166</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1906</v>
+        <v>1930</v>
       </c>
       <c r="I34" t="s">
-        <v>2085</v>
+        <v>2109</v>
       </c>
       <c r="J34" t="s">
         <v>163</v>
       </c>
       <c r="K34" t="s">
-        <v>2167</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1907</v>
+        <v>1931</v>
       </c>
       <c r="I35" t="s">
-        <v>2086</v>
+        <v>2110</v>
       </c>
       <c r="J35" t="s">
-        <v>2115</v>
+        <v>2139</v>
       </c>
       <c r="K35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1908</v>
+        <v>1932</v>
       </c>
       <c r="I36" t="s">
         <v>348</v>
       </c>
       <c r="J36" t="s">
-        <v>2116</v>
+        <v>2140</v>
       </c>
       <c r="K36" t="s">
-        <v>2168</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1909</v>
+        <v>1933</v>
       </c>
       <c r="I37" t="s">
-        <v>2087</v>
+        <v>2111</v>
       </c>
       <c r="J37" t="s">
-        <v>2117</v>
+        <v>2141</v>
       </c>
       <c r="K37" t="s">
-        <v>2169</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1910</v>
+        <v>1934</v>
       </c>
       <c r="I38" t="s">
-        <v>2088</v>
+        <v>2112</v>
       </c>
       <c r="J38" t="s">
-        <v>2118</v>
+        <v>2142</v>
       </c>
       <c r="K38" t="s">
-        <v>2170</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1911</v>
+        <v>1935</v>
       </c>
       <c r="I39" t="s">
-        <v>2089</v>
+        <v>2113</v>
       </c>
       <c r="J39" t="s">
-        <v>2119</v>
+        <v>2143</v>
       </c>
       <c r="K39" t="s">
-        <v>2171</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1912</v>
+        <v>1936</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
-        <v>2120</v>
+        <v>2144</v>
       </c>
       <c r="K40" t="s">
-        <v>2172</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1913</v>
+        <v>1937</v>
       </c>
       <c r="I41" t="s">
-        <v>2090</v>
+        <v>2114</v>
       </c>
       <c r="J41" t="s">
         <v>531</v>
       </c>
       <c r="K41" t="s">
-        <v>2173</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1914</v>
+        <v>1938</v>
       </c>
       <c r="J42" t="s">
-        <v>2121</v>
+        <v>2145</v>
       </c>
       <c r="K42" t="s">
-        <v>2174</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1915</v>
+        <v>1939</v>
       </c>
       <c r="J43" t="s">
-        <v>2122</v>
+        <v>2146</v>
       </c>
       <c r="K43" t="s">
-        <v>2175</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1916</v>
+        <v>1940</v>
       </c>
       <c r="J44" t="s">
-        <v>2123</v>
+        <v>2147</v>
       </c>
       <c r="K44" t="s">
-        <v>2176</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1917</v>
+        <v>1941</v>
       </c>
       <c r="J45" t="s">
-        <v>2124</v>
+        <v>2148</v>
       </c>
       <c r="K45" t="s">
-        <v>2177</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1918</v>
+        <v>1942</v>
       </c>
       <c r="J46" t="s">
         <v>62</v>
       </c>
       <c r="K46" t="s">
-        <v>2178</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1919</v>
+        <v>1943</v>
       </c>
       <c r="J47" t="s">
-        <v>2125</v>
+        <v>2149</v>
       </c>
       <c r="K47" t="s">
-        <v>2179</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1920</v>
+        <v>1944</v>
       </c>
       <c r="J48" t="s">
-        <v>2126</v>
+        <v>2150</v>
       </c>
       <c r="K48" t="s">
-        <v>2180</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1921</v>
+        <v>1945</v>
       </c>
       <c r="J49" t="s">
-        <v>2127</v>
+        <v>2151</v>
       </c>
       <c r="K49" t="s">
-        <v>2181</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1922</v>
+        <v>1946</v>
       </c>
       <c r="J50" t="s">
-        <v>2128</v>
+        <v>2152</v>
       </c>
       <c r="K50" t="s">
-        <v>2182</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1923</v>
+        <v>1947</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>2183</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1924</v>
+        <v>1948</v>
       </c>
       <c r="J52" t="s">
-        <v>2129</v>
+        <v>2153</v>
       </c>
       <c r="K52" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1925</v>
+        <v>1949</v>
       </c>
       <c r="J53" t="s">
-        <v>2130</v>
+        <v>2154</v>
       </c>
       <c r="K53" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1926</v>
+        <v>1950</v>
       </c>
       <c r="J54" t="s">
-        <v>2131</v>
+        <v>2155</v>
       </c>
       <c r="K54" t="s">
-        <v>2186</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1927</v>
+        <v>1951</v>
       </c>
       <c r="J55" t="s">
         <v>638</v>
       </c>
       <c r="K55" t="s">
-        <v>2187</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1928</v>
+        <v>1952</v>
       </c>
       <c r="J56" t="s">
-        <v>2132</v>
+        <v>2156</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1929</v>
+        <v>1953</v>
       </c>
       <c r="J57" t="s">
-        <v>2133</v>
+        <v>2157</v>
       </c>
       <c r="K57" t="s">
-        <v>2188</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1930</v>
+        <v>1954</v>
       </c>
       <c r="J58" t="s">
         <v>349</v>
       </c>
       <c r="K58" t="s">
-        <v>2189</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1931</v>
+        <v>1955</v>
       </c>
       <c r="J59" t="s">
-        <v>2134</v>
+        <v>2158</v>
       </c>
       <c r="K59" t="s">
-        <v>2190</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1932</v>
+        <v>1956</v>
       </c>
       <c r="J60" t="s">
-        <v>2135</v>
+        <v>2159</v>
       </c>
       <c r="K60" t="s">
-        <v>2191</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1933</v>
+        <v>1957</v>
       </c>
       <c r="J61" t="s">
-        <v>2136</v>
+        <v>2160</v>
       </c>
       <c r="K61" t="s">
-        <v>2192</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1934</v>
+        <v>1958</v>
       </c>
       <c r="J62" t="s">
-        <v>2137</v>
+        <v>2161</v>
       </c>
       <c r="K62" t="s">
-        <v>2193</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1935</v>
+        <v>1959</v>
       </c>
       <c r="J63" t="s">
-        <v>2138</v>
+        <v>2162</v>
       </c>
       <c r="K63" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1936</v>
+        <v>1960</v>
       </c>
       <c r="J64" t="s">
         <v>78</v>
       </c>
       <c r="K64" t="s">
-        <v>2194</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1937</v>
+        <v>1961</v>
       </c>
       <c r="K65" t="s">
-        <v>2195</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="K66" t="s">
-        <v>2196</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1939</v>
+        <v>1963</v>
       </c>
       <c r="K67" t="s">
-        <v>2197</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1940</v>
+        <v>1964</v>
       </c>
       <c r="K68" t="s">
-        <v>2198</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1941</v>
+        <v>1965</v>
       </c>
       <c r="K69" t="s">
-        <v>2199</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1942</v>
+        <v>1966</v>
       </c>
       <c r="K70" t="s">
-        <v>2200</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1943</v>
+        <v>1967</v>
       </c>
       <c r="K71" t="s">
-        <v>2201</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1944</v>
+        <v>1968</v>
       </c>
       <c r="K72" t="s">
-        <v>2202</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1945</v>
+        <v>1969</v>
       </c>
       <c r="K73" t="s">
-        <v>2203</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1946</v>
+        <v>1970</v>
       </c>
       <c r="K74" t="s">
-        <v>2204</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1947</v>
+        <v>1971</v>
       </c>
       <c r="K75" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1948</v>
+        <v>1972</v>
       </c>
       <c r="K76" t="s">
-        <v>2205</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1949</v>
+        <v>1973</v>
       </c>
       <c r="K77" t="s">
-        <v>2206</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1950</v>
+        <v>1974</v>
       </c>
       <c r="K78" t="s">
-        <v>2207</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1951</v>
+        <v>1975</v>
       </c>
       <c r="K79" t="s">
-        <v>2208</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1952</v>
+        <v>1976</v>
       </c>
       <c r="K80" t="s">
-        <v>2209</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1953</v>
+        <v>1977</v>
       </c>
       <c r="K81" t="s">
-        <v>2210</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1954</v>
+        <v>1978</v>
       </c>
       <c r="K82" t="s">
-        <v>2211</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1955</v>
+        <v>1979</v>
       </c>
       <c r="K83" t="s">
-        <v>2212</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1956</v>
+        <v>1980</v>
       </c>
       <c r="K84" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1957</v>
+        <v>1981</v>
       </c>
       <c r="K85" t="s">
-        <v>2077</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1958</v>
+        <v>1982</v>
       </c>
       <c r="K86" t="s">
-        <v>2213</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1959</v>
+        <v>1983</v>
       </c>
       <c r="K87" t="s">
-        <v>2214</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1960</v>
+        <v>1984</v>
       </c>
       <c r="K88" t="s">
-        <v>2215</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1961</v>
+        <v>1985</v>
       </c>
       <c r="K89" t="s">
-        <v>2216</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1962</v>
+        <v>1986</v>
       </c>
       <c r="K90" t="s">
-        <v>2217</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1963</v>
+        <v>1987</v>
       </c>
       <c r="K91" t="s">
-        <v>2218</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1964</v>
+        <v>1988</v>
       </c>
       <c r="K92" t="s">
-        <v>2219</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1965</v>
+        <v>1989</v>
       </c>
       <c r="K93" t="s">
-        <v>2220</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1966</v>
+        <v>1990</v>
       </c>
       <c r="K94" t="s">
-        <v>2221</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1967</v>
+        <v>1991</v>
       </c>
       <c r="K95" t="s">
-        <v>2078</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1968</v>
+        <v>1992</v>
       </c>
       <c r="K96" t="s">
-        <v>2222</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1969</v>
+        <v>1993</v>
       </c>
       <c r="K97" t="s">
-        <v>2223</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1970</v>
+        <v>1994</v>
       </c>
       <c r="K98" t="s">
-        <v>2224</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1971</v>
+        <v>1995</v>
       </c>
       <c r="K99" t="s">
-        <v>2225</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1972</v>
+        <v>1996</v>
       </c>
       <c r="K100" t="s">
-        <v>2226</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1973</v>
+        <v>1997</v>
       </c>
       <c r="K101" t="s">
-        <v>2227</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1974</v>
+        <v>1998</v>
       </c>
       <c r="K102" t="s">
-        <v>2228</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1975</v>
+        <v>1999</v>
       </c>
       <c r="K103" t="s">
-        <v>2229</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1976</v>
+        <v>2000</v>
       </c>
       <c r="K104" t="s">
-        <v>2230</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1977</v>
+        <v>2001</v>
       </c>
       <c r="K105" t="s">
-        <v>2231</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1978</v>
+        <v>2002</v>
       </c>
       <c r="K106" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1979</v>
+        <v>2003</v>
       </c>
       <c r="K107" t="s">
-        <v>2232</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="K108" t="s">
-        <v>2233</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1981</v>
+        <v>2005</v>
       </c>
       <c r="K109" t="s">
-        <v>2234</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1982</v>
+        <v>2006</v>
       </c>
       <c r="K110" t="s">
-        <v>2235</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1983</v>
+        <v>2007</v>
       </c>
       <c r="K111" t="s">
-        <v>2236</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1984</v>
+        <v>2008</v>
       </c>
       <c r="K112" t="s">
-        <v>2237</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="K113" t="s">
-        <v>2238</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="K114" t="s">
-        <v>2239</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="K115" t="s">
-        <v>2240</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1988</v>
+        <v>2012</v>
       </c>
       <c r="K116" t="s">
-        <v>2241</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1989</v>
+        <v>2013</v>
       </c>
       <c r="K117" t="s">
-        <v>2242</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1990</v>
+        <v>2014</v>
       </c>
       <c r="K118" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1991</v>
+        <v>2015</v>
       </c>
       <c r="K119" t="s">
-        <v>2243</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1992</v>
+        <v>2016</v>
       </c>
       <c r="K120" t="s">
-        <v>2244</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="K121" t="s">
-        <v>2245</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1994</v>
+        <v>2018</v>
       </c>
       <c r="K122" t="s">
-        <v>2246</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1995</v>
+        <v>2019</v>
       </c>
       <c r="K123" t="s">
-        <v>2247</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1996</v>
+        <v>2020</v>
       </c>
       <c r="K124" t="s">
-        <v>2248</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1997</v>
+        <v>2021</v>
       </c>
       <c r="K125" t="s">
-        <v>2056</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1998</v>
+        <v>2022</v>
       </c>
       <c r="K126" t="s">
-        <v>2249</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1999</v>
+        <v>2023</v>
       </c>
       <c r="K127" t="s">
-        <v>2250</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="K128" t="s">
-        <v>2251</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2001</v>
+        <v>2025</v>
       </c>
       <c r="K129" t="s">
-        <v>2252</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2002</v>
+        <v>2026</v>
       </c>
       <c r="K130" t="s">
-        <v>2253</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2003</v>
+        <v>2027</v>
       </c>
       <c r="K131" t="s">
-        <v>2254</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2004</v>
+        <v>2028</v>
       </c>
       <c r="K132" t="s">
-        <v>2255</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2005</v>
+        <v>2029</v>
       </c>
       <c r="K133" t="s">
-        <v>2256</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2006</v>
+        <v>2030</v>
       </c>
       <c r="K134" t="s">
-        <v>2257</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2007</v>
+        <v>2031</v>
       </c>
       <c r="K135" t="s">
-        <v>2258</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2008</v>
+        <v>2032</v>
       </c>
       <c r="K136" t="s">
-        <v>2259</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2009</v>
+        <v>2033</v>
       </c>
       <c r="K137" t="s">
-        <v>2260</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2010</v>
+        <v>2034</v>
       </c>
       <c r="K138" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="K139" t="s">
-        <v>2261</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="K140" t="s">
-        <v>2262</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2013</v>
+        <v>2037</v>
       </c>
       <c r="K141" t="s">
-        <v>2263</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="K142" t="s">
-        <v>2264</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
       <c r="K143" t="s">
-        <v>2265</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="K144" t="s">
-        <v>2266</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2017</v>
+        <v>2041</v>
       </c>
       <c r="K145" t="s">
-        <v>2267</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2018</v>
+        <v>2042</v>
       </c>
       <c r="K146" t="s">
-        <v>2268</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2019</v>
+        <v>2043</v>
       </c>
       <c r="K147" t="s">
-        <v>2269</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2020</v>
+        <v>2044</v>
       </c>
       <c r="K148" t="s">
-        <v>2270</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2021</v>
+        <v>2045</v>
       </c>
       <c r="K149" t="s">
-        <v>2271</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2022</v>
+        <v>2046</v>
       </c>
       <c r="K150" t="s">
-        <v>2272</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2023</v>
+        <v>2047</v>
       </c>
       <c r="K151" t="s">
-        <v>2273</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2024</v>
+        <v>2048</v>
       </c>
       <c r="K152" t="s">
-        <v>2274</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2025</v>
+        <v>2049</v>
       </c>
       <c r="K153" t="s">
-        <v>2275</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2026</v>
+        <v>2050</v>
       </c>
       <c r="K154" t="s">
-        <v>2276</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2027</v>
+        <v>2051</v>
       </c>
       <c r="K155" t="s">
-        <v>2277</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2028</v>
+        <v>2052</v>
       </c>
       <c r="K156" t="s">
-        <v>2278</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2029</v>
+        <v>2053</v>
       </c>
       <c r="K157" t="s">
-        <v>2279</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2030</v>
+        <v>2054</v>
       </c>
       <c r="K158" t="s">
-        <v>2280</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2031</v>
+        <v>2055</v>
       </c>
       <c r="K159" t="s">
-        <v>2281</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2032</v>
+        <v>2056</v>
       </c>
       <c r="K160" t="s">
-        <v>2282</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2033</v>
+        <v>2057</v>
       </c>
       <c r="K161" t="s">
-        <v>2283</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2034</v>
+        <v>2058</v>
       </c>
       <c r="K162" t="s">
-        <v>2284</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2285</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2286</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2287</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2288</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2289</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2290</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2291</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2292</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2293</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2294</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2295</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2296</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2297</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2298</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2299</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2300</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2301</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2302</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2303</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2304</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2305</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2306</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2307</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2308</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">