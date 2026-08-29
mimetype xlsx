--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2369">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-14 04:11:06am</t>
+    <t>2026-08-28 08:40:14pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13752</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13752"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1550,105 +1550,105 @@
   <si>
     <t>Pesticides</t>
   </si>
   <si>
     <t xml:space="preserve">NOAA Fisheries / Northwest Fisheries Science Center </t>
   </si>
   <si>
     <t>September 28, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52916</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">The Sacramento River in California’s Central Valley has been highly modified over the past 150 years due to mining, urbanization, and impoundment/diversion of river flow to provide water for municipal, industrial, and agricultural needs. Land use changes combined with high levels of harvest have been accompanied by drastic declines in native salmon populations, including the once abundant Chinook salmon (Oncorhynchus tshawytscha). Further, the region has been subject to the introduction and widespread establishment of non-native fish species, some of which are predators of juvenile salmon. Of the four historic ecotypes of Chinook salmon (fall, late-fall, winter, and spring runs), winter- and spring-runs have been most impacted and are currently listed as endangered and threatened respectively under the US Endangered Species act. 
 Past research has illustrated how smoltification of juvenile salmon and outmigration from freshwater to the ocean is a time of increased mortality, and reduced survival at this life stage can impact the number of reproducing adults returning to the system in subsequent years. While these studies have provided valuable information on how habitat and environmental conditions experienced by migrating Chinook salmon smolts can affect survival, they have primarily focused on individual ecotypes during the portion of the year where downstream migrations occur. However, variation in smolt size and migration timing among ecotypes can expose migrating fish to differing environmental conditions and levels of exposure to predation, which can present distinct risks for outmigration survival. To identify the areas and environmental conditions which have the greatest relative impact on juvenile survival for each ecotype, this project will use over ten years of data (2012-2022) from acoustically tagged smolts representing all four Chinook salmon ecotypes in the Sacramento River/Central Valley. Combining these data will increase sample size relative to previous studies, the range of environmental conditions (e.g., temperature, flow, and predator abundance) modeled, the range of fish sizes, and thus, the statistical power of our analyses. We hypothesize that each ecotype will have different factors that will be the primary drivers of mortality experienced during outmigration.
 To test our hypotheses, we will implement Cormack-Jolly-Seber (CJS) mark-recapture models to estimate both the probability of survival through reaches of the Sacramento River delineated by acoustic receivers, and the detection probability in each reach. Survival will be modeled as a function of individual, release group, reach-specific, and time-varying covariates. Further, to examine the relative impact of predation on smolt survival, we will include an additional covariate representing predator-prey encounter rates using the Mean Free-path Length model. Finally, model selection will be applied to a series of CJS models to assess the relative impact of each covariate on smolt survival for each of the four Chinook ecotypes.
 </t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis</t>
   </si>
@@ -1746,51 +1746,51 @@
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
   </si>
   <si>
     <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
   </si>
   <si>
     <t>Carbon Biogeochemical Cycling in Tidal Wetlands: Exploring Lateral Carbon Exchange and Sequestration Potential</t>
   </si>
   <si>
     <t>Tidal wetlands, at the interface of land and ocean, play a critical role in carbon biogeochemical cycling and have the potential to provide major feedback to the Earth system through greenhouse gas exchange and long-term carbon sequestration. However, the efficiency of carbon sequestration in tidal systems relies on both vertical carbon exchange with the atmosphere and lateral tidal exchange with adjacent water bodies. Unfortunately, the importance of hydrologic carbon fluxes has been largely overlooked, leaving a crucial aspect of coastal wetland net carbon balance unaddressed. We employed an integrated approach to quantify vertical and lateral carbon exchange and studied their dynamics, combining eddy covariance flux measurements with on-site water quality and tidal discharge measurements, as well as manual 24h surface water samplings. Our measurements were conducted in a recently restored tidal freshwater marsh in the Sacramento-San Joaquin Delta, CA, that stands out in global networks like FLUXNET and Ameriflux owing to its impressive net ecosystem exchange of -850 g C m-2 yr-1. Using wavelet decomposition, we examined the variability of carbon exchange (CO2 and CH4) across different timescales. Through information theory and mutual information analysis, we assessed the factors influencing both vertical and lateral exchanges. Our preliminary findings suggest that variability in carbon exchange is largest at the diel scale, with plant gross primary productivity and tidal fluctuations in depth having the most significant interactions with CO2 and CH4 fluxes, respectively. Furthermore, our tidal cycle samplings revealed that dissolved inorganic carbon dominates the fraction of lateral carbon loss, accounting for approximately 80% of the export. Remarkably, similarities existed between the values for net lateral carbon export and ecosystem respiration, signifying that the dissolved, terrestrial-to-ocean carbon flux could represent one of the primary fates of the fixed carbon in this tidal ecosystem. These large dissolved inorganic carbon fluxes and their chemical speciation, are important to consider when estimating the climate mitigation potential of restored tidal wetlands.</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
     <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>Nature-based solutions; Carbon; Carbon storage; Greenhouse gas GHG</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53536</t>
   </si>
   <si>
     <t>Pixel-Wise Footprint Analysis of GPP Using High-Resolution NDVI/NIRv Data</t>
   </si>
@@ -1846,53 +1846,50 @@
 Midland Faults, which is important for understanding the potential of future
 earthquakes. </t>
   </si>
   <si>
     <t>Landscape change; Seismicity</t>
   </si>
   <si>
     <t>March 7, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53751</t>
   </si>
   <si>
     <t>Suisun Landscapes: historical ecology, functional metrics,  and community priorities for landscape planning</t>
   </si>
   <si>
     <t>Suisun Resource Conservation District</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt;To support management planning in Suisun Marsh, this project is developing a body of science and tools to understand past, present, and potential future changes to the Marsh’s ecological patterns, processes, and functions. This project builds on SFEI’s prior work in the Delta, extending historical ecology mapping, landscape change studies, and the&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;a href="https://www.sfei.org/projects/landscape-scenario-planning-tool" style="text-decoration:none"&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; Landscape Scenario Planning Tool&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size:11pt; font-variant:normal; white-space:pre-wrap"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="text-decoration:none"&gt; to cover Suisun's historical and present-day landscapes. Through spatially explicit representations of the historical function and condition of the marsh and analyses of landscape metrics, this project is evaluating changes over time in landscape support for ecosystem functions and services in Suisun. In order to incorporate diverse perspectives into planning resources, project activities include engagement with local tribes and community members to understand community interests, priorities, and uses of the Marsh. Findings will be shared through a report and article for both technical and general audiences, and spatial analyses and data layers will be made available through the Landscape Scenario Planning Tool.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Delta Landscapes Project; Delta Landscape Scenario Planning Tool</t>
-  </si>
-[...1 lines deleted...]
-    <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Delta as Place; Environmental conditions; Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Wetlands</t>
   </si>
   <si>
     <t>Biological resource use; Environmental conditions; Habitat changes; Land use and human activities; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Habitat; Landscape change; Nature-based solutions; Wetlands</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54151</t>
   </si>
   <si>
     <t>FutureTracts: Leveraging Agent-Based Models to Forecast Land Use Changes in California's Central Valley</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The proposed project is driven by the need to understand how land use has changed historically in California's Central Valley due to various drivers including environmental changes and socio-economic developments. Given the region's dependency on agriculture and its vulnerability to climate change—marked by shifts in precipitation patterns and water availability—it's crucial to model these dynamics accurately to forecast future conditions and plan effectively. Using Agent-Based Modeling (ABM) provides a sophisticated means to dissect past interactions between land use and environmental factors at a granular level. This historical understanding is pivotal as it sets the stage for projecting future scenarios. Additionally, the integration of future hydrology data generated from the CalSim3 model and socio-economic scenarios allows for a comprehensive analysis of potential future states. This analysis aims to explore strategic land use modifications that can meet future socio-economic goals under varying water availability scenarios.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;This research supports several key science actions, making it highly relevant to current policy discussions. It provides actionable insights into large-scale experiments (Science Action 1C), assesses the impact of climate on ecosystems (Science Action 6A), and explores water allocation strategies (Science Action 6E), thereby equipping policymakers and stakeholders with the necessary tools for informed decision-making. These decisions are crucial for maintaining ecological flows and ensuring the longterm viability of both the agricultural sector and the natural ecosystems upon which they depend.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
@@ -1985,60 +1982,54 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Freshwater CyanoHABs Program [Blue-Green Algae Harmful Algal Blooms]</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
     <t xml:space="preserve">Water Data Library (WDL) Spatial Data Discovery, Synthesis and Decision Support Tools:  Integration of WDL into the Baydeltalive.com </t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California; 34 North</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Managing California’s water supply is complex, requiring careful coordination to ensure sustainability, water quality, and the protection of public and environmental health. In the Sacramento–San Joaquin Bay-Delta, hundreds of datasets from studies and monitoring programs are used to assess conditions and inform key operational decisions. However, these datasets are often fragmented across agencies and stored in inconsistent formats, making it time-consuming for analysts and researchers to locate and use the data effectively.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This project aims to enhance the &lt;i&gt;Bay-Delta Live (BDL)&lt;/i&gt; data management platform (&lt;a href="http://www.baydeltalive.com/" target="_new"&gt;&lt;span style="color:blue"&gt;www.baydeltalive.com&lt;/span&gt;&lt;/a&gt;) by integrating datasets from the California Department of Water Resources’ &lt;i&gt;Water Data Library (WDL)&lt;/i&gt;. The primary focus is on water quality and environmental monitoring data. By streamlining access to these resources, the project will improve the discovery, retrieval, and analysis of water-related datasets across multiple sources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Key outcomes include:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Unified access to quality-controlled, time-series water data;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Enhanced spatial visualization and modeling capabilities;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Improved collaboration among agencies and stakeholders through shared tools and insights.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This work will support more informed decision-making and help ensure the long-term safety, reliability, and ecological integrity of California’s water resources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
@@ -2064,60 +2055,63 @@
     <t>Environmental conditions; Hydrologic changes</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>July 31, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54455</t>
   </si>
   <si>
     <t>Post-drought wildfire retardant first flushes on early life stage Chinook Salmon (Oncorhynchus tshawytscha) and Rainbow Trout (O. mykiss).</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; Oregon State University</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project will evaluate sublethal toxicity of current-use and new fire retardants on Chinook Salmon, a listed species, as well as Rainbow Trout. Non-weathered and weathered retardants will be tested, with the intention being to generate standard LC50s and EC50s from embryo to alevin, and for weathered retardants to more closely mimic exposure a first flush-like event. Behavioral alterations, yolk sac size and potential latent effects on growth will be recorded. These data will allow managers to design approaches for fire management and prevention that have the lowest possible impact on waterways.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
   </si>
   <si>
     <t>Chinook Salmon; Climate change; Drought; Fish; Flame retardants; Toxicity</t>
   </si>
   <si>
-    <t>January 12, 2026</t>
+    <t>July 30, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54475</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
@@ -2142,53 +2136,50 @@
   <si>
     <t>Water conveyance / infrastructure; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Salinity; Sediment; Water quality</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Food webs; Habitat restoration; Intertidal and transition zones; Monitoring methods and techniques; Nutrients; Outflow; pH; Phytoplankton; Salinity; Stage; Turbidity; Velocity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>March 13, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54511</t>
   </si>
   <si>
     <t xml:space="preserve">Harmful Algal Blooms and Cyanotoxins in the Delta: Occurrence, Distribution, Trends, and Environmental Drivers  </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Cyanobacteria are the most common plankton causing harmful algal blooms in freshwater. The variety of cyanotoxins produced by cyanobacteria can impact the nervous system, liver, gastrointestinal tract, respiratory system, and skin of humans and other animals. In the Sacramento-San Joaquin Delta (Delta), cyanobacterial harmful algal blooms (cyanoHABs) have become more prevalent since the late 1990s. Even with the welldocumented occurrence of cyanoHABs in the Delta over the last 15 years, there is no consistent monitoring program in the region, making it challenging to identify management actions to mitigate their occurrence and effects. &amp;nbsp;&lt;/p&gt;
 &lt;p&gt;To fill this knowledge gap, this project focused on measuring cyanotoxins and cyanoHABs in the Delta, organizing relevant data for stakeholders, and synthesizing data about cyanoHAB extent and drivers. In addition to the generation of new data, this project developed tools to integrate existing and future data collection efforts. Synthesis of these data will help assess the status and trends of cyanoHABs in the Delta, elucidate factors contributing to bloom formation, cyanotoxin production, and transport, and ultimately better understand the effects of cyanoHABs on humans, other animals, and the ecosystem. &amp;nbsp;&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Contaminants; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Cyanobacteria; Harmful algal blooms HAB; Toxicity</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54596</t>
   </si>
   <si>
     <t>Upper Estuary Zooplankton Study</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h2 style="margin-top:16px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Description&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p style="margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;The Zooplankton Study has sampled macro-, meso-, and micro-zooplankton in the upper San Francisco Estuary since 1972. Samples are collected monthly at 19 stations, located from upper San Pablo Bay to the eastern Delta, using three gear types – a pump sampler for microzooplankton, such as copepod nauplii and rotifers, a CB net for mesozooplankton, such as adult copepods and cladocerans, and a mysid net for macrozooplankton.&amp;nbsp; The Zooplankton Study provides data on zooplankton abundance and distribution to assess the food resources available to fish in the upper San Francisco Estuary, as zooplankton are an important trophic link between primary producers and upper trophic levels. &amp;nbsp;This information is used by aquatic ecologists to investigate physical and biological drivers of the lower food web and relationships between food resources and fishes that feed on zooplankton in the upper estuary, including listed species such as Delta and Longfin Smelt.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:16px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Project Need&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p style="margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;The Zooplankton Study is conducted in compliance with the SWRCB’s Water Rights Decisions 1485 (Term 10a) and 1641 (Term 11a).&amp;nbsp; This study may also inform the CDFW 2024 Incidental Take Permit, the operations of the State Water Project (Table 2), the 2024 NMFS and USFWS &lt;a name="_Hlk179477382"&gt;Biological Opinion&lt;/a&gt;s for operations of the Central Valley Project, and the Summer-Fall Habitat Action Team.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:16px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Project Objectives&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Estimate abundance and distribution of micro-, meso-, and macro-zooplankton in the upper estuary, including San Pablo Bay, Suisun Bay, Grizzly Bay, Suisun Marsh, and the delta.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Investigate relationships between zooplankton abundance and temperature, salinity, turbidity, and chlorophyll&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
@@ -2222,82 +2213,82 @@
     <t>Sacramento-San Joaquin Delta Conservancy; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; California Department of Parks and Recreation [PARKS]; Interagency Ecological Program [IEP]; Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&amp;nbsp;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV). It compiles knowledge from land managers in the Delta and members of the&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/"&gt;Delta Interagency Invasive Species Coordination Team (DIISCT)&lt;/a&gt;, whose purpose is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other interested parties that detect, prevent, and manage invasive species and restore invaded habitats in the Delta. The authors hope this guide functions like asking an experienced colleague for recommendations as you start to consider your site’s IAV management.&amp;nbsp;https://deltaconservancy.ca.gov/iav-quick-start-guide/&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Delta Invasive Species Symposium</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Invasive species control and management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Invasive / non-native species; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5A. Identify and test innovative methods for effective control or management of invasive aquatic vegetation in tidal portions of the Delta under current and projected...</t>
   </si>
   <si>
     <t>Invasive and non native species</t>
   </si>
   <si>
+    <t>April 16, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54671</t>
   </si>
   <si>
     <t>Submersed aquatic vegetation in the Delta: composition, probability distribution and response to climatic factors</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]; University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Description&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p style="margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Invasive submerged aquatic species (SAV) greatly impact habitat for endangered species in the Delta. In the past decade, we have seen a huge increase in SAV cover and an influx of new invasive species like ribbonweed. This study will build species distribution models (SDM) for SAV using predictors such as water speed, depth, salinity from the UnTRIM hydrodynamic model, turbidity derived from Sentinel-2 and temperature derived from ECOSTRESS satellite imagery. The SDMs will be used to study the effect of flow management actions and restoration activities on SAV distribution. SAV community data collected in the field (available on EDI) will be analyzed to study if the SAV community composition has changed from 2007-08 to present time. The same dataset will be used to explore if the SAV SDM can be refined based on species presence data to see if there are significant differences in SDMs of individual SAV species.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Need&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Invasive aquatic vegetation has been identified as a major concern in the IEP Science Strategy document and a topic meriting more study. Assessing the effects of flow alteration management actions on the Delta is also a recommended key topic of research. This study furthers both these objectives. It complements ongoing projects such as the water primrose ecoengineering project (PEN #348), which is similarly building an SDM for &lt;i&gt;Ludwigia&lt;/i&gt; spp., determining plant characteristics that enable &lt;i&gt;Ludwigia&lt;/i&gt; invasion and mapping invasion risk for the remnant Delta marshes. The work also builds off the conclusions of the Sentinel project which mapped the temporal phenological signal of SAV in the Delta. The results of this study will help design restorations to be more resistant to invasion, plan for climate change impacts, and&amp;nbsp;predict invasion risk in Delta regions that are being reconnected tidally to the Delta waterways network through current and future restoration projects.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Objectives&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Which environmental factors and habitat characteristics are associated with SAV?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;What is the SAV community structure and has it shifted since 2007?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Is there sufficient data to determine SAV species-specific SDM within the SAV community SDM? How different are SDMs of individual species?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;How might climate change alter the distribution of SAV species and assemblages into the future?&amp;nbsp; Will future conditions constrain or expand SAV distribution? Can we simulate SAV distribution under other scenarios such as ecorestore projects?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation; Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
-    <t>2023;2024;2025;2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquatic vegetation</t>
   </si>
   <si>
     <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
     <t>May 11, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54686</t>
   </si>
   <si>
     <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
@@ -2527,180 +2518,228 @@
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
     <t>$44,368 co-funded by USGS Cooperative Match</t>
   </si>
   <si>
     <t>2018-02-01</t>
   </si>
   <si>
     <t>University of California</t>
   </si>
   <si>
     <t>Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>2019-10-15</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>Agreement No. DSC22030</t>
-[...4 lines deleted...]
-  <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>2017-02-01</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
     <t>Western Washington University</t>
   </si>
   <si>
-    <t>2021-12-17</t>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
-    <t>2023-05-01</t>
+    <t>DSC22083</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>DSC21000</t>
   </si>
   <si>
     <t>University of North Carolina - Chapel Hill</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>2021-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>DSC21026</t>
   </si>
   <si>
     <t>2022-05-18</t>
   </si>
   <si>
+    <t>DSC21132</t>
+  </si>
+  <si>
+    <t>Wayne State University, Lumigen Instrument Center</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>DSC21133</t>
+  </si>
+  <si>
+    <t>BSA Environmental Services, Inc.</t>
+  </si>
+  <si>
     <t>2022-06-30</t>
   </si>
   <si>
-    <t>DSC21132</t>
-[...2 lines deleted...]
-    <t>Wayne State University, Lumigen Instrument Center</t>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>2022-12-23</t>
+  </si>
+  <si>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>DSC21133</t>
-[...14 lines deleted...]
-    <t>2022-12-23</t>
+    <t>DSC22082</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -3213,50 +3252,53 @@
     <t>Hobbs</t>
   </si>
   <si>
     <t>Environmental Program Manager</t>
   </si>
   <si>
     <t>james.hobbs@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50349</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jay Davis</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>jay@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50303</t>
   </si>
   <si>
     <t>Jay Lund</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>jrlund@ucdavis.edu</t>
   </si>
@@ -3419,53 +3461,50 @@
   <si>
     <t>Bouma-Gregson</t>
   </si>
   <si>
     <t>Research Biologist</t>
   </si>
   <si>
     <t>kbouma-gregson@usgs.gov</t>
   </si>
   <si>
     <t>Now working for USGS California Water Science Center
 Email: kbouma-gregson@usgs.gov
 Phone: 510-230-3691</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Laura Heironimus</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Heironimus</t>
   </si>
   <si>
     <t>Washington Department of Fish and Wildlife</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53851</t>
   </si>
   <si>
     <t>Laura Twardochleb</t>
   </si>
   <si>
     <t>Twardochleb</t>
   </si>
@@ -4007,53 +4046,50 @@
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sam Safran</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Safran</t>
   </si>
   <si>
     <t>sams@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50300</t>
   </si>
   <si>
     <t>Sara Knox</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Knox</t>
@@ -4167,50 +4203,53 @@
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
   </si>
   <si>
+    <t>October 10, 2023</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Stefanie Helmrich</t>
   </si>
   <si>
     <t>Stefanie</t>
   </si>
   <si>
     <t>Helmrich</t>
   </si>
   <si>
     <t>shelmrich@ucmerced.edu</t>
   </si>
   <si>
     <t>Doctoral Student at University of California Merced</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50226</t>
   </si>
   <si>
     <t>Stephen Monismith</t>
   </si>
   <si>
     <t>Stephen</t>
@@ -4445,50 +4484,53 @@
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 26, 2024</t>
+  </si>
+  <si>
+    <t>January 12, 2026</t>
   </si>
   <si>
     <t>April 8, 2026</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
@@ -11919,204 +11961,210 @@
       </c>
       <c r="T66" t="s">
         <v>48</v>
       </c>
       <c r="U66" t="s">
         <v>482</v>
       </c>
       <c r="V66" t="s">
         <v>483</v>
       </c>
       <c r="W66" t="s">
         <v>484</v>
       </c>
       <c r="X66" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>53106</v>
       </c>
       <c r="B67" t="s">
         <v>486</v>
       </c>
       <c r="C67" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D67" t="s">
         <v>277</v>
       </c>
       <c r="E67" t="s">
         <v>487</v>
       </c>
       <c r="F67" t="s">
         <v>488</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67" t="s">
         <v>489</v>
       </c>
       <c r="J67" t="s">
         <v>86</v>
       </c>
       <c r="K67"/>
       <c r="L67">
         <v>2022</v>
       </c>
-      <c r="M67"/>
-      <c r="N67"/>
+      <c r="M67" t="s">
+        <v>490</v>
+      </c>
+      <c r="N67">
+        <v>2025</v>
+      </c>
       <c r="O67" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="P67" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q67" t="s">
         <v>342</v>
       </c>
       <c r="R67"/>
       <c r="S67" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="T67" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="U67" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="V67"/>
       <c r="W67" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="X67" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>53151</v>
       </c>
       <c r="B68" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C68" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D68" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E68" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F68" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68" t="s">
         <v>489</v>
       </c>
       <c r="J68" t="s">
         <v>424</v>
       </c>
       <c r="K68"/>
       <c r="L68">
         <v>2021</v>
       </c>
       <c r="M68" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>502</v>
+      </c>
+      <c r="N68">
+        <v>2025</v>
+      </c>
       <c r="O68" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="P68" t="s">
         <v>59</v>
       </c>
       <c r="Q68" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="R68" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="S68" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="T68" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="U68" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="V68"/>
       <c r="W68" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="X68" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>53221</v>
       </c>
       <c r="B69" t="s">
         <v>510</v>
       </c>
       <c r="C69" t="s">
         <v>95</v>
       </c>
       <c r="D69" t="s">
         <v>511</v>
       </c>
       <c r="E69" t="s">
         <v>512</v>
       </c>
       <c r="F69" t="s">
         <v>513</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69" t="s">
         <v>139</v>
       </c>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69">
         <v>2022</v>
       </c>
       <c r="M69" t="s">
         <v>514</v>
       </c>
       <c r="N69"/>
       <c r="O69" t="s">
         <v>515</v>
       </c>
       <c r="P69" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q69" t="s">
         <v>45</v>
       </c>
       <c r="R69"/>
       <c r="S69" t="s">
         <v>516</v>
       </c>
       <c r="T69" t="s">
         <v>517</v>
       </c>
       <c r="U69" t="s">
         <v>518</v>
       </c>
       <c r="V69"/>
       <c r="W69" t="s">
         <v>519</v>
       </c>
       <c r="X69" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>53386</v>
@@ -12227,99 +12275,99 @@
       <c r="S71" t="s">
         <v>538</v>
       </c>
       <c r="T71" t="s">
         <v>539</v>
       </c>
       <c r="U71" t="s">
         <v>540</v>
       </c>
       <c r="V71"/>
       <c r="W71" t="s">
         <v>541</v>
       </c>
       <c r="X71" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>53496</v>
       </c>
       <c r="B72" t="s">
         <v>543</v>
       </c>
       <c r="C72" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D72" t="s">
         <v>83</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>544</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72" t="s">
         <v>40</v>
       </c>
       <c r="J72" t="s">
         <v>86</v>
       </c>
       <c r="K72"/>
       <c r="L72">
         <v>2021</v>
       </c>
-      <c r="M72">
-        <v>3</v>
+      <c r="M72" t="s">
+        <v>545</v>
       </c>
       <c r="N72">
         <v>2024</v>
       </c>
       <c r="O72" t="s">
         <v>111</v>
       </c>
       <c r="P72" t="s">
         <v>160</v>
       </c>
       <c r="Q72" t="s">
         <v>205</v>
       </c>
       <c r="R72" t="s">
         <v>481</v>
       </c>
       <c r="S72" t="s">
         <v>113</v>
       </c>
       <c r="T72" t="s">
         <v>48</v>
       </c>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72" t="s">
-        <v>545</v>
+        <v>496</v>
       </c>
       <c r="X72" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>53536</v>
       </c>
       <c r="B73" t="s">
         <v>547</v>
       </c>
       <c r="C73" t="s">
         <v>95</v>
       </c>
       <c r="D73" t="s">
         <v>131</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>548</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
@@ -12519,3651 +12567,3655 @@
       <c r="S76" t="s">
         <v>205</v>
       </c>
       <c r="T76" t="s">
         <v>78</v>
       </c>
       <c r="U76" t="s">
         <v>568</v>
       </c>
       <c r="V76"/>
       <c r="W76" t="s">
         <v>569</v>
       </c>
       <c r="X76" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>54151</v>
       </c>
       <c r="B77" t="s">
         <v>571</v>
       </c>
       <c r="C77" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="D77" t="s">
         <v>82</v>
       </c>
       <c r="E77" t="s">
         <v>572</v>
       </c>
       <c r="F77" t="s">
         <v>573</v>
       </c>
       <c r="G77" t="s">
         <v>574</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
         <v>40</v>
       </c>
       <c r="J77" t="s">
         <v>424</v>
       </c>
       <c r="K77"/>
       <c r="L77">
         <v>2021</v>
       </c>
       <c r="M77" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="N77"/>
+        <v>545</v>
+      </c>
+      <c r="N77">
+        <v>2024</v>
+      </c>
       <c r="O77" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="P77" t="s">
         <v>527</v>
       </c>
       <c r="Q77" t="s">
+        <v>575</v>
+      </c>
+      <c r="R77" t="s">
         <v>576</v>
       </c>
-      <c r="R77" t="s">
+      <c r="S77" t="s">
         <v>577</v>
       </c>
-      <c r="S77" t="s">
+      <c r="T77" t="s">
         <v>578</v>
       </c>
-      <c r="T77" t="s">
+      <c r="U77" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="V77"/>
       <c r="W77" t="s">
-        <v>92</v>
+        <v>496</v>
       </c>
       <c r="X77" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>54204</v>
       </c>
       <c r="B78" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="C78" t="s">
         <v>95</v>
       </c>
       <c r="D78" t="s">
         <v>168</v>
       </c>
       <c r="E78" t="s">
         <v>177</v>
       </c>
       <c r="F78" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78">
         <v>2025</v>
       </c>
       <c r="M78" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="N78">
         <v>2027</v>
       </c>
       <c r="O78" t="s">
         <v>111</v>
       </c>
       <c r="P78" t="s">
         <v>160</v>
       </c>
       <c r="Q78" t="s">
         <v>342</v>
       </c>
       <c r="R78"/>
       <c r="S78" t="s">
+        <v>584</v>
+      </c>
+      <c r="T78" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78" t="s">
+        <v>586</v>
+      </c>
+      <c r="X78" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>54368</v>
       </c>
       <c r="B79" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C79" t="s">
         <v>95</v>
       </c>
       <c r="D79" t="s">
         <v>157</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79" t="s">
         <v>445</v>
       </c>
       <c r="J79" t="s">
         <v>86</v>
       </c>
       <c r="K79"/>
       <c r="L79">
         <v>2024</v>
       </c>
       <c r="M79">
         <v>2</v>
       </c>
       <c r="N79"/>
       <c r="O79" t="s">
+        <v>590</v>
+      </c>
+      <c r="P79" t="s">
         <v>591</v>
       </c>
-      <c r="P79" t="s">
+      <c r="Q79" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="R79"/>
       <c r="S79" t="s">
+        <v>593</v>
+      </c>
+      <c r="T79" t="s">
         <v>594</v>
       </c>
-      <c r="T79" t="s">
+      <c r="U79" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="V79"/>
       <c r="W79" t="s">
+        <v>596</v>
+      </c>
+      <c r="X79" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>54442</v>
       </c>
       <c r="B80" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C80" t="s">
         <v>95</v>
       </c>
       <c r="D80" t="s">
         <v>123</v>
       </c>
       <c r="E80" t="s">
         <v>82</v>
       </c>
       <c r="F80" t="s">
+        <v>599</v>
+      </c>
+      <c r="G80" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="H80"/>
       <c r="I80" t="s">
         <v>489</v>
       </c>
       <c r="J80" t="s">
         <v>424</v>
       </c>
       <c r="K80"/>
       <c r="L80">
         <v>2025</v>
       </c>
       <c r="M80" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="N80">
         <v>2026</v>
       </c>
       <c r="O80" t="s">
+        <v>602</v>
+      </c>
+      <c r="P80" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="Q80" t="s">
         <v>473</v>
       </c>
       <c r="R80" t="s">
+        <v>604</v>
+      </c>
+      <c r="S80" t="s">
         <v>605</v>
       </c>
-      <c r="S80" t="s">
+      <c r="T80" t="s">
         <v>606</v>
       </c>
-      <c r="T80" t="s">
+      <c r="U80" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="V80"/>
       <c r="W80" t="s">
         <v>92</v>
       </c>
       <c r="X80" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>54452</v>
       </c>
       <c r="B81" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C81" t="s">
         <v>36</v>
       </c>
       <c r="D81" t="s">
         <v>168</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
+        <v>610</v>
+      </c>
+      <c r="G81" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="K81"/>
       <c r="L81">
         <v>2021</v>
       </c>
       <c r="M81" t="s">
-        <v>614</v>
+        <v>502</v>
       </c>
       <c r="N81">
         <v>2025</v>
       </c>
       <c r="O81" t="s">
         <v>111</v>
       </c>
       <c r="P81" t="s">
         <v>59</v>
       </c>
       <c r="Q81" t="s">
         <v>102</v>
       </c>
       <c r="R81" t="s">
         <v>529</v>
       </c>
       <c r="S81" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="T81" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="U81" t="s">
         <v>409</v>
       </c>
       <c r="V81"/>
       <c r="W81" t="s">
-        <v>617</v>
+        <v>496</v>
       </c>
       <c r="X81" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>54455</v>
       </c>
       <c r="B82" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C82" t="s">
         <v>36</v>
       </c>
       <c r="D82" t="s">
+        <v>617</v>
+      </c>
+      <c r="E82" t="s">
+        <v>618</v>
+      </c>
+      <c r="F82" t="s">
+        <v>619</v>
+      </c>
+      <c r="G82" t="s">
         <v>620</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="J82" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="K82"/>
       <c r="L82">
         <v>2024</v>
       </c>
       <c r="M82"/>
       <c r="N82">
         <v>2025</v>
       </c>
       <c r="O82" t="s">
         <v>447</v>
       </c>
       <c r="P82" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>624</v>
+      </c>
+      <c r="R82" t="s">
+        <v>625</v>
+      </c>
+      <c r="S82" t="s">
         <v>626</v>
       </c>
-      <c r="Q82" t="s">
+      <c r="T82" t="s">
         <v>627</v>
       </c>
-      <c r="R82" t="s">
+      <c r="U82" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>631</v>
       </c>
       <c r="V82"/>
       <c r="W82" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="X82" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>54475</v>
       </c>
       <c r="B83" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C83" t="s">
         <v>95</v>
       </c>
       <c r="D83" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
         <v>86</v>
       </c>
       <c r="K83"/>
       <c r="L83">
         <v>2023</v>
       </c>
-      <c r="M83"/>
+      <c r="M83" t="s">
+        <v>634</v>
+      </c>
       <c r="N83">
         <v>2026</v>
       </c>
       <c r="O83" t="s">
         <v>58</v>
       </c>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>102</v>
       </c>
       <c r="R83"/>
       <c r="S83" t="s">
+        <v>635</v>
+      </c>
+      <c r="T83" t="s">
+        <v>636</v>
+      </c>
+      <c r="U83" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>639</v>
       </c>
       <c r="V83"/>
       <c r="W83" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="X83" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>54501</v>
       </c>
       <c r="B84" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C84" t="s">
         <v>36</v>
       </c>
       <c r="D84" t="s">
         <v>123</v>
       </c>
       <c r="E84" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="F84" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="J84" t="s">
         <v>86</v>
       </c>
       <c r="K84"/>
       <c r="L84">
         <v>2023</v>
       </c>
       <c r="M84" t="s">
         <v>514</v>
       </c>
       <c r="N84">
         <v>2025</v>
       </c>
       <c r="O84" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="P84" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="Q84" t="s">
         <v>102</v>
       </c>
       <c r="R84" t="s">
+        <v>645</v>
+      </c>
+      <c r="S84" t="s">
+        <v>635</v>
+      </c>
+      <c r="T84" t="s">
+        <v>646</v>
+      </c>
+      <c r="U84" t="s">
         <v>647</v>
-      </c>
-[...7 lines deleted...]
-        <v>649</v>
       </c>
       <c r="V84"/>
       <c r="W84" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="X84" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>54511</v>
       </c>
       <c r="B85" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C85" t="s">
         <v>95</v>
       </c>
       <c r="D85" t="s">
         <v>53</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85" t="s">
         <v>445</v>
       </c>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85">
         <v>2025</v>
       </c>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85" t="s">
         <v>460</v>
       </c>
       <c r="P85" t="s">
         <v>461</v>
       </c>
       <c r="Q85" t="s">
         <v>537</v>
       </c>
       <c r="R85" t="s">
+        <v>652</v>
+      </c>
+      <c r="S85" t="s">
+        <v>653</v>
+      </c>
+      <c r="T85" t="s">
         <v>654</v>
       </c>
-      <c r="S85" t="s">
+      <c r="U85" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
       <c r="V85"/>
       <c r="W85" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="X85" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>54596</v>
       </c>
       <c r="B86" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C86" t="s">
         <v>36</v>
       </c>
       <c r="D86" t="s">
         <v>158</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86">
         <v>2022</v>
       </c>
       <c r="M86" t="s">
-        <v>662</v>
+        <v>490</v>
       </c>
       <c r="N86">
         <v>2025</v>
       </c>
       <c r="O86" t="s">
         <v>111</v>
       </c>
       <c r="P86" t="s">
         <v>59</v>
       </c>
       <c r="Q86" t="s">
         <v>102</v>
       </c>
       <c r="R86"/>
       <c r="S86" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="T86" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="U86" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="V86"/>
       <c r="W86" t="s">
-        <v>617</v>
+        <v>496</v>
       </c>
       <c r="X86" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>54649</v>
       </c>
       <c r="B87" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="C87" t="s">
         <v>95</v>
       </c>
       <c r="D87" t="s">
         <v>132</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="F87" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="G87" t="s">
         <v>441</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
         <v>40</v>
       </c>
       <c r="J87" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="K87"/>
       <c r="L87">
         <v>1972</v>
       </c>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87" t="s">
         <v>460</v>
       </c>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>45</v>
       </c>
       <c r="R87"/>
       <c r="S87" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="T87" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="U87" t="s">
         <v>305</v>
       </c>
       <c r="V87"/>
       <c r="W87" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="X87" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>54671</v>
       </c>
       <c r="B88" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C88" t="s">
         <v>36</v>
       </c>
       <c r="D88" t="s">
+        <v>672</v>
+      </c>
+      <c r="E88" t="s">
+        <v>673</v>
+      </c>
+      <c r="F88" t="s">
+        <v>674</v>
+      </c>
+      <c r="G88" t="s">
         <v>675</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="H88"/>
       <c r="I88" t="s">
         <v>40</v>
       </c>
       <c r="J88" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="K88"/>
       <c r="L88">
         <v>2025</v>
       </c>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88" t="s">
         <v>88</v>
       </c>
       <c r="P88" t="s">
         <v>187</v>
       </c>
       <c r="Q88" t="s">
+        <v>676</v>
+      </c>
+      <c r="R88" t="s">
+        <v>677</v>
+      </c>
+      <c r="S88" t="s">
+        <v>678</v>
+      </c>
+      <c r="T88" t="s">
         <v>679</v>
       </c>
-      <c r="R88" t="s">
+      <c r="U88" t="s">
         <v>680</v>
-      </c>
-[...7 lines deleted...]
-        <v>683</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
-        <v>545</v>
+        <v>681</v>
       </c>
       <c r="X88" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>54686</v>
       </c>
       <c r="B89" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C89" t="s">
         <v>95</v>
       </c>
       <c r="D89" t="s">
+        <v>684</v>
+      </c>
+      <c r="E89" t="s">
+        <v>685</v>
+      </c>
+      <c r="F89" t="s">
         <v>686</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
       <c r="H89"/>
       <c r="I89" t="s">
         <v>40</v>
       </c>
       <c r="J89"/>
       <c r="K89"/>
       <c r="L89">
         <v>2023</v>
       </c>
       <c r="M89" t="s">
-        <v>690</v>
+        <v>634</v>
       </c>
       <c r="N89"/>
       <c r="O89" t="s">
         <v>111</v>
       </c>
       <c r="P89" t="s">
         <v>461</v>
       </c>
       <c r="Q89" t="s">
         <v>247</v>
       </c>
       <c r="R89" t="s">
         <v>529</v>
       </c>
       <c r="S89" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="T89" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="U89" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="X89" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>54702</v>
       </c>
       <c r="B90" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="C90" t="s">
         <v>36</v>
       </c>
       <c r="D90" t="s">
         <v>123</v>
       </c>
       <c r="E90" t="s">
         <v>158</v>
       </c>
       <c r="F90" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90" t="s">
         <v>40</v>
       </c>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90">
         <v>2021</v>
       </c>
       <c r="M90" t="s">
-        <v>614</v>
+        <v>502</v>
       </c>
       <c r="N90">
         <v>2025</v>
       </c>
       <c r="O90" t="s">
         <v>111</v>
       </c>
       <c r="P90" t="s">
         <v>59</v>
       </c>
       <c r="Q90" t="s">
         <v>205</v>
       </c>
       <c r="R90"/>
       <c r="S90" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="T90" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="U90" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="X90" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>54713</v>
       </c>
       <c r="B91" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C91" t="s">
         <v>36</v>
       </c>
       <c r="D91" t="s">
         <v>123</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91" t="s">
         <v>40</v>
       </c>
       <c r="J91" t="s">
         <v>86</v>
       </c>
       <c r="K91"/>
       <c r="L91">
         <v>2021</v>
       </c>
       <c r="M91"/>
       <c r="N91">
         <v>2025</v>
       </c>
       <c r="O91" t="s">
         <v>111</v>
       </c>
       <c r="P91" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="Q91" t="s">
         <v>143</v>
       </c>
       <c r="R91" t="s">
         <v>327</v>
       </c>
       <c r="S91" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="T91" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="U91" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="V91"/>
       <c r="W91" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="X91" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>54759</v>
       </c>
       <c r="B92" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C92" t="s">
         <v>95</v>
       </c>
       <c r="D92" t="s">
         <v>158</v>
       </c>
       <c r="E92" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="F92" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="G92" t="s">
         <v>535</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>489</v>
       </c>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92">
         <v>2024</v>
       </c>
       <c r="M92">
         <v>34</v>
       </c>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>460</v>
       </c>
       <c r="P92"/>
       <c r="Q92" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="R92"/>
       <c r="S92" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="T92" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92" t="s">
         <v>541</v>
       </c>
       <c r="X92" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P96"/>
+  <dimension ref="A1:P99"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E1" t="s">
+        <v>717</v>
+      </c>
+      <c r="F1" t="s">
         <v>718</v>
       </c>
-      <c r="D1" t="s">
+      <c r="G1" t="s">
         <v>719</v>
       </c>
-      <c r="E1" t="s">
+      <c r="H1" t="s">
         <v>720</v>
       </c>
-      <c r="F1" t="s">
+      <c r="I1" t="s">
         <v>721</v>
       </c>
-      <c r="G1" t="s">
+      <c r="J1" t="s">
         <v>722</v>
       </c>
-      <c r="H1" t="s">
+      <c r="K1" t="s">
         <v>723</v>
       </c>
-      <c r="I1" t="s">
+      <c r="L1" t="s">
         <v>724</v>
       </c>
-      <c r="J1" t="s">
+      <c r="M1" t="s">
         <v>725</v>
       </c>
-      <c r="K1" t="s">
+      <c r="N1" t="s">
         <v>726</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H2" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51537</v>
       </c>
       <c r="B4">
         <v>49892</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>500000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51549</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5">
         <v>1052</v>
       </c>
       <c r="D5" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E5" t="s">
         <v>277</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H5" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>790000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51545</v>
       </c>
       <c r="B6">
         <v>49837</v>
       </c>
       <c r="C6">
         <v>1042</v>
       </c>
       <c r="D6" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E6" t="s">
         <v>251</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H6" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>116927.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51552</v>
       </c>
       <c r="B7">
         <v>49846</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E7" t="s">
         <v>282</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>296442.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51541</v>
       </c>
       <c r="B8">
         <v>49833</v>
       </c>
       <c r="C8">
         <v>1037</v>
       </c>
       <c r="D8" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E8" t="s">
         <v>118</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H8" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>646848.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51543</v>
       </c>
       <c r="B9">
         <v>49835</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E9" t="s">
         <v>118</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>838372.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51536</v>
       </c>
       <c r="B10">
         <v>49891</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E10" t="s">
         <v>118</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>997027.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51547</v>
       </c>
       <c r="B11">
         <v>49839</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E11" t="s">
         <v>260</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>669995.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51533</v>
       </c>
       <c r="B12">
         <v>49874</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E12" t="s">
         <v>158</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1662870.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51529</v>
       </c>
       <c r="B13">
         <v>49829</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E13" t="s">
         <v>131</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
+        <v>728</v>
+      </c>
+      <c r="H13" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1167141.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51544</v>
       </c>
       <c r="B14">
         <v>49836</v>
       </c>
       <c r="C14">
         <v>1053</v>
       </c>
       <c r="D14" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E14" t="s">
         <v>131</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H14" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>200975.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51546</v>
       </c>
       <c r="B15">
         <v>49838</v>
       </c>
       <c r="C15">
         <v>1051</v>
       </c>
       <c r="D15" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E15" t="s">
         <v>131</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="H15" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>390869.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51530</v>
       </c>
       <c r="B16">
         <v>49841</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E16" t="s">
         <v>123</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>143735.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51534</v>
       </c>
       <c r="B17">
         <v>49885</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1756535.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51540</v>
       </c>
       <c r="B18">
         <v>49832</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E18" t="s">
         <v>123</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>430870.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="P18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51538</v>
       </c>
       <c r="B19">
         <v>49830</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E19" t="s">
         <v>220</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>1400000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51625</v>
       </c>
       <c r="B20">
         <v>49827</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>123</v>
       </c>
       <c r="F20" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G20" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1510723.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51623</v>
       </c>
       <c r="B21">
         <v>49825</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>132</v>
       </c>
       <c r="E21" t="s">
         <v>123</v>
       </c>
       <c r="F21" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G21" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>1597446.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51629</v>
       </c>
       <c r="B22">
         <v>49815</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G22" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>678275.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51599</v>
       </c>
       <c r="B23">
         <v>49783</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51595</v>
       </c>
       <c r="B24">
         <v>49780</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51597</v>
       </c>
       <c r="B25">
         <v>49782</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51639</v>
       </c>
       <c r="B26">
         <v>49902</v>
       </c>
       <c r="C26" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51657</v>
       </c>
       <c r="B27">
         <v>49897</v>
       </c>
       <c r="C27" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51658</v>
       </c>
       <c r="B28">
         <v>49897</v>
       </c>
       <c r="C28" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51598</v>
       </c>
       <c r="B29">
         <v>49782</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51590</v>
       </c>
       <c r="B30">
         <v>49792</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>96</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51591</v>
       </c>
       <c r="B31">
         <v>49792</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51592</v>
       </c>
       <c r="B32">
         <v>49792</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>96</v>
       </c>
       <c r="E32" t="s">
         <v>96</v>
       </c>
       <c r="F32" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51593</v>
       </c>
       <c r="B33">
         <v>49792</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51594</v>
       </c>
       <c r="B34">
         <v>49792</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51569</v>
       </c>
       <c r="B35">
         <v>49860</v>
       </c>
       <c r="C35">
         <v>18250</v>
       </c>
       <c r="D35" t="s">
         <v>83</v>
       </c>
       <c r="E35" t="s">
+        <v>748</v>
+      </c>
+      <c r="F35" t="s">
+        <v>749</v>
+      </c>
+      <c r="G35" t="s">
+        <v>750</v>
+      </c>
+      <c r="H35" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>754</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>160431.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51521</v>
       </c>
       <c r="B36">
         <v>49794</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="E36" t="s">
         <v>277</v>
       </c>
       <c r="F36" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="G36" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H36" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>71615.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51572</v>
       </c>
       <c r="B37">
         <v>49861</v>
       </c>
       <c r="C37">
         <v>18200</v>
       </c>
       <c r="D37" t="s">
         <v>83</v>
       </c>
       <c r="E37" t="s">
         <v>277</v>
       </c>
       <c r="F37" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G37" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H37" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>980768.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51518</v>
       </c>
       <c r="B38">
         <v>49809</v>
       </c>
       <c r="C38">
         <v>5047</v>
       </c>
       <c r="D38" t="s">
         <v>83</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="G38" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H38" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>5500.0</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51570</v>
       </c>
       <c r="B39">
         <v>49860</v>
       </c>
       <c r="C39">
         <v>18251</v>
       </c>
       <c r="D39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="F39" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G39" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H39" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>149001.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51568</v>
       </c>
       <c r="B40">
         <v>49860</v>
       </c>
       <c r="C40">
         <v>18249</v>
       </c>
       <c r="D40" t="s">
         <v>83</v>
       </c>
       <c r="E40" t="s">
         <v>379</v>
       </c>
       <c r="F40" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G40" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H40" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>250000.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51573</v>
       </c>
       <c r="B41">
         <v>49862</v>
       </c>
       <c r="C41">
         <v>18209</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
       <c r="E41" t="s">
         <v>353</v>
       </c>
       <c r="F41" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G41" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H41" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>632909.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51578</v>
       </c>
       <c r="B42">
         <v>49868</v>
       </c>
       <c r="C42">
         <v>18206</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42" t="s">
         <v>368</v>
       </c>
       <c r="F42" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>494663.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O42" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="P42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51571</v>
       </c>
       <c r="B43">
         <v>49860</v>
       </c>
       <c r="C43">
         <v>18252</v>
       </c>
       <c r="D43" t="s">
         <v>83</v>
       </c>
       <c r="E43" t="s">
         <v>324</v>
       </c>
       <c r="F43" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G43" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H43" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>100490.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51587</v>
       </c>
       <c r="B44">
         <v>49788</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
         <v>83</v>
       </c>
       <c r="E44" t="s">
         <v>82</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H44" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>1472717.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O44" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="P44" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51563</v>
       </c>
       <c r="B45">
         <v>49857</v>
       </c>
       <c r="C45">
         <v>18221</v>
       </c>
       <c r="D45" t="s">
         <v>83</v>
       </c>
       <c r="E45" t="s">
         <v>82</v>
       </c>
       <c r="F45" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G45" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H45" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>15924.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51555</v>
       </c>
       <c r="B46">
         <v>49849</v>
       </c>
       <c r="C46">
         <v>2035</v>
       </c>
       <c r="D46" t="s">
         <v>83</v>
       </c>
       <c r="E46" t="s">
         <v>118</v>
       </c>
       <c r="F46" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G46" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="H46" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>160000.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51522</v>
       </c>
       <c r="B47">
         <v>49795</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>83</v>
       </c>
       <c r="E47" t="s">
         <v>118</v>
       </c>
       <c r="F47" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="G47" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H47" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>73935.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51678</v>
       </c>
       <c r="B48">
         <v>49889</v>
       </c>
       <c r="C48">
         <v>2044</v>
       </c>
       <c r="D48" t="s">
         <v>83</v>
       </c>
       <c r="E48" t="s">
         <v>118</v>
       </c>
       <c r="F48" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G48" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H48" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>900000.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51673</v>
       </c>
       <c r="B49">
         <v>49883</v>
       </c>
       <c r="C49">
         <v>19054</v>
       </c>
       <c r="D49" t="s">
         <v>83</v>
       </c>
       <c r="E49" t="s">
         <v>308</v>
       </c>
       <c r="F49" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="G49" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H49" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>238899.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51558</v>
       </c>
       <c r="B50">
         <v>49853</v>
       </c>
       <c r="C50">
         <v>2042</v>
       </c>
       <c r="D50" t="s">
         <v>83</v>
       </c>
       <c r="E50" t="s">
         <v>308</v>
       </c>
       <c r="F50" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G50" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H50" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>723731.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51520</v>
       </c>
       <c r="B51">
         <v>49811</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
         <v>83</v>
       </c>
       <c r="E51" t="s">
         <v>158</v>
       </c>
       <c r="F51" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="G51" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H51" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>149866.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>51560</v>
       </c>
       <c r="B52">
         <v>49855</v>
       </c>
       <c r="C52">
         <v>2040</v>
       </c>
       <c r="D52" t="s">
         <v>83</v>
       </c>
       <c r="E52" t="s">
         <v>158</v>
       </c>
       <c r="F52" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G52" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H52" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>1498771.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>51553</v>
       </c>
       <c r="B53">
         <v>49847</v>
       </c>
       <c r="C53">
         <v>2045</v>
       </c>
       <c r="D53" t="s">
         <v>83</v>
       </c>
       <c r="E53" t="s">
         <v>158</v>
       </c>
       <c r="F53" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G53" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="H53" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>215105.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>51561</v>
       </c>
       <c r="B54">
         <v>49856</v>
       </c>
       <c r="C54">
         <v>18202</v>
       </c>
       <c r="D54" t="s">
         <v>83</v>
       </c>
       <c r="E54" t="s">
         <v>158</v>
       </c>
       <c r="F54" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G54" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H54" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I54"/>
       <c r="J54">
         <v>510974.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>51519</v>
       </c>
       <c r="B55">
         <v>49810</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>83</v>
       </c>
       <c r="E55" t="s">
         <v>158</v>
       </c>
       <c r="F55" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="G55" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H55" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I55"/>
       <c r="J55">
         <v>595700.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O55" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="P55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>51562</v>
       </c>
       <c r="B56">
         <v>49857</v>
       </c>
       <c r="C56">
         <v>18205</v>
       </c>
       <c r="D56" t="s">
         <v>83</v>
       </c>
       <c r="E56" t="s">
         <v>158</v>
       </c>
       <c r="F56" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G56" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H56" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I56"/>
       <c r="J56">
         <v>744390.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>51670</v>
       </c>
       <c r="B57">
         <v>49880</v>
       </c>
       <c r="C57">
         <v>19054</v>
       </c>
       <c r="D57" t="s">
         <v>83</v>
       </c>
       <c r="E57" t="s">
         <v>123</v>
       </c>
       <c r="F57" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="G57" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H57" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>123868.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>51525</v>
       </c>
       <c r="B58">
         <v>49798</v>
       </c>
       <c r="C58">
         <v>5298</v>
       </c>
       <c r="D58" t="s">
         <v>83</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
+        <v>767</v>
+      </c>
+      <c r="G58" t="s">
+        <v>750</v>
+      </c>
+      <c r="H58" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>129712.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>51564</v>
       </c>
       <c r="B59">
         <v>49857</v>
       </c>
       <c r="C59">
         <v>18222</v>
       </c>
       <c r="D59" t="s">
         <v>83</v>
       </c>
       <c r="E59" t="s">
         <v>123</v>
       </c>
       <c r="F59" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G59" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H59" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I59"/>
       <c r="J59">
         <v>178901.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>51559</v>
       </c>
       <c r="B60">
         <v>49854</v>
       </c>
       <c r="C60">
         <v>2041</v>
       </c>
       <c r="D60" t="s">
         <v>83</v>
       </c>
       <c r="E60" t="s">
         <v>123</v>
       </c>
       <c r="F60" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G60" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H60" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I60"/>
       <c r="J60">
         <v>267050.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>51557</v>
       </c>
       <c r="B61">
         <v>49851</v>
       </c>
       <c r="C61">
         <v>2047</v>
       </c>
       <c r="D61" t="s">
         <v>83</v>
       </c>
       <c r="E61" t="s">
         <v>123</v>
       </c>
       <c r="F61" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G61" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H61" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I61"/>
       <c r="J61">
         <v>312566.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>51556</v>
       </c>
       <c r="B62">
         <v>49850</v>
       </c>
       <c r="C62">
         <v>2036</v>
       </c>
       <c r="D62" t="s">
         <v>83</v>
       </c>
       <c r="E62" t="s">
         <v>123</v>
       </c>
       <c r="F62" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G62" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="H62" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="I62"/>
       <c r="J62">
         <v>450000.0</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>51567</v>
       </c>
       <c r="B63">
         <v>49860</v>
       </c>
       <c r="C63">
         <v>18207</v>
       </c>
       <c r="D63" t="s">
         <v>83</v>
       </c>
       <c r="E63" t="s">
         <v>339</v>
       </c>
       <c r="F63" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G63" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H63" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I63"/>
       <c r="J63">
         <v>271182.0</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>51515</v>
       </c>
       <c r="B64">
         <v>49806</v>
       </c>
       <c r="C64">
         <v>5298</v>
       </c>
       <c r="D64" t="s">
         <v>83</v>
       </c>
       <c r="E64" t="s">
         <v>177</v>
       </c>
       <c r="F64" t="s">
+        <v>767</v>
+      </c>
+      <c r="G64" t="s">
+        <v>750</v>
+      </c>
+      <c r="H64" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="I64"/>
       <c r="J64">
         <v>151403.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>51580</v>
       </c>
       <c r="B65">
         <v>49870</v>
       </c>
       <c r="C65">
         <v>18208</v>
       </c>
       <c r="D65" t="s">
         <v>83</v>
       </c>
       <c r="E65" t="s">
         <v>177</v>
       </c>
       <c r="F65" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G65" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H65" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I65"/>
       <c r="J65">
         <v>863160.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>51514</v>
       </c>
       <c r="B66">
         <v>49805</v>
       </c>
       <c r="C66">
         <v>5298</v>
       </c>
       <c r="D66" t="s">
         <v>83</v>
       </c>
       <c r="E66" t="s">
         <v>168</v>
       </c>
       <c r="F66" t="s">
+        <v>767</v>
+      </c>
+      <c r="G66" t="s">
+        <v>750</v>
+      </c>
+      <c r="H66" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="I66"/>
       <c r="J66">
         <v>200143.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>51526</v>
       </c>
       <c r="B67">
         <v>49799</v>
       </c>
       <c r="C67">
         <v>5298</v>
       </c>
       <c r="D67" t="s">
         <v>83</v>
       </c>
       <c r="E67" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="F67" t="s">
+        <v>767</v>
+      </c>
+      <c r="G67" t="s">
+        <v>750</v>
+      </c>
+      <c r="H67" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="I67"/>
       <c r="J67">
         <v>123760.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>51513</v>
       </c>
       <c r="B68">
         <v>49803</v>
       </c>
       <c r="C68">
         <v>5298</v>
       </c>
       <c r="D68" t="s">
         <v>83</v>
       </c>
       <c r="E68" t="s">
         <v>157</v>
       </c>
       <c r="F68" t="s">
+        <v>767</v>
+      </c>
+      <c r="G68" t="s">
+        <v>750</v>
+      </c>
+      <c r="H68" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="I68"/>
       <c r="J68">
         <v>229876.0</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>51579</v>
       </c>
       <c r="B69">
         <v>49869</v>
       </c>
       <c r="C69">
         <v>18213</v>
       </c>
       <c r="D69" t="s">
         <v>83</v>
       </c>
       <c r="E69" t="s">
         <v>374</v>
       </c>
       <c r="F69" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G69" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H69" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I69"/>
       <c r="J69">
         <v>199483.0</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>51596</v>
       </c>
       <c r="B70">
         <v>49781</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="I70"/>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>51527</v>
       </c>
       <c r="B71">
         <v>49801</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>53</v>
       </c>
@@ -16181,65 +16233,65 @@
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>51576</v>
       </c>
       <c r="B72">
         <v>49866</v>
       </c>
       <c r="C72">
         <v>18214</v>
       </c>
       <c r="D72" t="s">
         <v>53</v>
       </c>
       <c r="E72" t="s">
         <v>362</v>
       </c>
       <c r="F72" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="I72"/>
       <c r="J72">
         <v>478048.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>51528</v>
       </c>
       <c r="B73">
         <v>49802</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>53</v>
       </c>
       <c r="E73" t="s">
         <v>149</v>
       </c>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73">
@@ -16247,193 +16299,197 @@
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>52901</v>
       </c>
       <c r="B74">
         <v>49809</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
         <v>83</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="I74"/>
       <c r="J74">
         <v>55500.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>52926</v>
       </c>
       <c r="B75">
         <v>52916</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
         <v>83</v>
       </c>
       <c r="E75" t="s">
         <v>479</v>
       </c>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="I75"/>
       <c r="J75">
         <v>478048.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>53131</v>
       </c>
       <c r="B76">
         <v>53106</v>
       </c>
       <c r="C76" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="D76" t="s">
         <v>83</v>
       </c>
       <c r="E76" t="s">
-        <v>277</v>
+        <v>776</v>
       </c>
       <c r="F76" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G76"/>
+        <v>749</v>
+      </c>
+      <c r="G76" t="s">
+        <v>750</v>
+      </c>
       <c r="H76" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="I76" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="J76">
         <v>529809.0</v>
       </c>
       <c r="K76"/>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>779</v>
+      </c>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>776</v>
+        <v>496</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>53226</v>
       </c>
       <c r="B77">
         <v>53221</v>
       </c>
       <c r="C77" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="D77" t="s">
         <v>83</v>
       </c>
       <c r="E77" t="s">
         <v>511</v>
       </c>
       <c r="F77" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
+        <v>781</v>
+      </c>
+      <c r="I77" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="J77">
         <v>241971.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>53391</v>
       </c>
       <c r="B78">
         <v>53386</v>
       </c>
       <c r="C78">
         <v>21013</v>
       </c>
       <c r="D78" t="s">
         <v>83</v>
       </c>
       <c r="E78" t="s">
         <v>522</v>
       </c>
       <c r="F78" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>783</v>
       </c>
       <c r="I78"/>
       <c r="J78">
         <v>79120.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>53416</v>
       </c>
       <c r="B79">
         <v>53411</v>
       </c>
@@ -16441,699 +16497,865 @@
         <v>784</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>158</v>
       </c>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>785</v>
       </c>
       <c r="I79" t="s">
         <v>786</v>
       </c>
       <c r="J79">
         <v>14335.0</v>
       </c>
       <c r="K79" t="s">
         <v>787</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>53556</v>
       </c>
       <c r="B80">
         <v>53151</v>
       </c>
       <c r="C80" t="s">
         <v>789</v>
       </c>
       <c r="D80" t="s">
         <v>83</v>
       </c>
       <c r="E80" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F80" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G80"/>
+        <v>749</v>
+      </c>
+      <c r="G80" t="s">
+        <v>750</v>
+      </c>
       <c r="H80" t="s">
         <v>790</v>
       </c>
       <c r="I80"/>
       <c r="J80">
         <v>579386.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>776</v>
+        <v>496</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>53621</v>
       </c>
       <c r="B81">
         <v>53616</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>83</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>791</v>
       </c>
       <c r="I81"/>
       <c r="J81">
         <v>259288.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>53631</v>
       </c>
       <c r="B82">
         <v>53536</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>83</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>792</v>
       </c>
       <c r="I82"/>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>53636</v>
       </c>
       <c r="B83">
         <v>53496</v>
       </c>
-      <c r="C83"/>
+      <c r="C83">
+        <v>21081</v>
+      </c>
       <c r="D83" t="s">
         <v>83</v>
       </c>
       <c r="E83" t="s">
         <v>793</v>
       </c>
       <c r="F83" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G83"/>
+        <v>749</v>
+      </c>
+      <c r="G83" t="s">
+        <v>750</v>
+      </c>
       <c r="H83" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>794</v>
+      </c>
+      <c r="I83" t="s">
+        <v>782</v>
+      </c>
       <c r="J83">
-        <v>0.0</v>
+        <v>170098.09</v>
       </c>
       <c r="K83"/>
-      <c r="L83"/>
+      <c r="L83" t="s">
+        <v>756</v>
+      </c>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>776</v>
+        <v>496</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
-        <v>53646</v>
+        <v>54152</v>
       </c>
       <c r="B84">
-        <v>53496</v>
-[...1 lines deleted...]
-      <c r="C84"/>
+        <v>54151</v>
+      </c>
+      <c r="C84">
+        <v>21012</v>
+      </c>
       <c r="D84" t="s">
         <v>83</v>
       </c>
-      <c r="E84"/>
+      <c r="E84" t="s">
+        <v>795</v>
+      </c>
       <c r="F84" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>796</v>
+      </c>
+      <c r="I84" t="s">
+        <v>797</v>
+      </c>
       <c r="J84">
-        <v>0.0</v>
+        <v>699993.0</v>
       </c>
       <c r="K84"/>
-      <c r="L84"/>
+      <c r="L84" t="s">
+        <v>756</v>
+      </c>
       <c r="M84"/>
       <c r="N84"/>
-      <c r="O84"/>
+      <c r="O84" t="s">
+        <v>798</v>
+      </c>
       <c r="P84" t="s">
-        <v>519</v>
+        <v>496</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
-        <v>54152</v>
+        <v>54209</v>
       </c>
       <c r="B85">
-        <v>54151</v>
-[...1 lines deleted...]
-      <c r="C85"/>
+        <v>54204</v>
+      </c>
+      <c r="C85" t="s">
+        <v>799</v>
+      </c>
       <c r="D85" t="s">
         <v>83</v>
       </c>
       <c r="E85" t="s">
-        <v>82</v>
+        <v>168</v>
       </c>
       <c r="F85" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G85"/>
+        <v>767</v>
+      </c>
+      <c r="G85" t="s">
+        <v>750</v>
+      </c>
       <c r="H85" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>800</v>
+      </c>
+      <c r="I85" t="s">
+        <v>778</v>
+      </c>
       <c r="J85">
-        <v>699993.0</v>
+        <v>184171.0</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
-        <v>54209</v>
+        <v>54433</v>
       </c>
       <c r="B86">
-        <v>54204</v>
-[...3 lines deleted...]
-      </c>
+        <v>53411</v>
+      </c>
+      <c r="C86"/>
       <c r="D86" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="E86" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="F86"/>
+      <c r="G86"/>
       <c r="H86" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>801</v>
+      </c>
+      <c r="I86"/>
       <c r="J86">
-        <v>184171.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>776</v>
+        <v>802</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B87">
         <v>53411</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>37</v>
+        <v>158</v>
       </c>
       <c r="E87" t="s">
         <v>158</v>
       </c>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="I87"/>
       <c r="J87">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
-        <v>54434</v>
+        <v>54504</v>
       </c>
       <c r="B88">
-        <v>53411</v>
+        <v>54501</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="I88"/>
       <c r="J88">
-        <v>900.0</v>
+        <v>525719.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>799</v>
+        <v>648</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
-        <v>54504</v>
+        <v>54508</v>
       </c>
       <c r="B89">
-        <v>54501</v>
-[...1 lines deleted...]
-      <c r="C89"/>
+        <v>54475</v>
+      </c>
+      <c r="C89" t="s">
+        <v>804</v>
+      </c>
       <c r="D89" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="E89"/>
+        <v>83</v>
+      </c>
+      <c r="E89" t="s">
+        <v>123</v>
+      </c>
       <c r="F89"/>
-      <c r="G89"/>
+      <c r="G89" t="s">
+        <v>750</v>
+      </c>
       <c r="H89" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>805</v>
+      </c>
+      <c r="I89" t="s">
+        <v>806</v>
+      </c>
       <c r="J89">
-        <v>525719.0</v>
+        <v>229884.9</v>
       </c>
       <c r="K89"/>
-      <c r="L89"/>
+      <c r="L89" t="s">
+        <v>779</v>
+      </c>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
-        <v>54508</v>
+        <v>54595</v>
       </c>
       <c r="B90">
-        <v>54475</v>
-[...1 lines deleted...]
-      <c r="C90"/>
+        <v>54452</v>
+      </c>
+      <c r="C90" t="s">
+        <v>807</v>
+      </c>
       <c r="D90" t="s">
         <v>83</v>
       </c>
-      <c r="E90"/>
-[...1 lines deleted...]
-      <c r="G90"/>
+      <c r="E90" t="s">
+        <v>808</v>
+      </c>
+      <c r="F90" t="s">
+        <v>749</v>
+      </c>
+      <c r="G90" t="s">
+        <v>750</v>
+      </c>
       <c r="H90" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>809</v>
+      </c>
+      <c r="I90" t="s">
+        <v>782</v>
+      </c>
       <c r="J90">
-        <v>583911.0</v>
+        <v>0.0</v>
       </c>
       <c r="K90"/>
-      <c r="L90"/>
+      <c r="L90" t="s">
+        <v>756</v>
+      </c>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>640</v>
+        <v>496</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
-        <v>54595</v>
+        <v>54599</v>
       </c>
       <c r="B91">
-        <v>54452</v>
+        <v>54596</v>
       </c>
       <c r="C91" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="D91" t="s">
         <v>83</v>
       </c>
       <c r="E91" t="s">
-        <v>803</v>
+        <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G91" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="H91" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="I91" t="s">
-        <v>805</v>
+        <v>778</v>
       </c>
       <c r="J91">
-        <v>0.0</v>
+        <v>675556.0</v>
       </c>
       <c r="K91"/>
-      <c r="L91"/>
+      <c r="L91" t="s">
+        <v>779</v>
+      </c>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>617</v>
+        <v>496</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
-        <v>54599</v>
+        <v>54601</v>
       </c>
       <c r="B92">
         <v>54596</v>
       </c>
       <c r="C92" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="D92" t="s">
         <v>83</v>
       </c>
       <c r="E92" t="s">
-        <v>158</v>
+        <v>813</v>
       </c>
       <c r="F92" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G92"/>
+        <v>749</v>
+      </c>
+      <c r="G92" t="s">
+        <v>750</v>
+      </c>
       <c r="H92" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="I92" t="s">
-        <v>808</v>
+        <v>782</v>
       </c>
       <c r="J92">
-        <v>675556.0</v>
+        <v>314683.03</v>
       </c>
       <c r="K92"/>
-      <c r="L92"/>
+      <c r="L92" t="s">
+        <v>756</v>
+      </c>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>617</v>
+        <v>496</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
-        <v>54601</v>
+        <v>54603</v>
       </c>
       <c r="B93">
         <v>54596</v>
       </c>
       <c r="C93" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="D93" t="s">
         <v>83</v>
       </c>
       <c r="E93" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="F93" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>811</v>
+        <v>777</v>
       </c>
       <c r="I93" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="J93">
-        <v>314683.03</v>
+        <v>66150.0</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
-        <v>54603</v>
+        <v>54710</v>
       </c>
       <c r="B94">
-        <v>54596</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>54702</v>
+      </c>
+      <c r="C94">
+        <v>21025</v>
       </c>
       <c r="D94" t="s">
         <v>83</v>
       </c>
       <c r="E94" t="s">
-        <v>813</v>
+        <v>123</v>
       </c>
       <c r="F94" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="G94"/>
+        <v>749</v>
+      </c>
+      <c r="G94" t="s">
+        <v>750</v>
+      </c>
       <c r="H94" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="I94" t="s">
-        <v>808</v>
+        <v>778</v>
       </c>
       <c r="J94">
-        <v>66150.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K94"/>
-      <c r="L94"/>
+      <c r="L94" t="s">
+        <v>779</v>
+      </c>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>617</v>
+        <v>697</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
-        <v>54710</v>
+        <v>54716</v>
       </c>
       <c r="B95">
-        <v>54702</v>
+        <v>54713</v>
       </c>
       <c r="C95">
-        <v>21025</v>
+        <v>21027</v>
       </c>
       <c r="D95" t="s">
         <v>83</v>
       </c>
       <c r="E95" t="s">
         <v>123</v>
       </c>
       <c r="F95" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="G95" t="s">
-        <v>753</v>
+        <v>53</v>
       </c>
       <c r="H95" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="I95"/>
       <c r="J95">
-        <v>240902.0</v>
+        <v>498528.0</v>
       </c>
       <c r="K95"/>
-      <c r="L95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
-        <v>54716</v>
+        <v>54797</v>
       </c>
       <c r="B96">
-        <v>54713</v>
-[...2 lines deleted...]
-        <v>21027</v>
+        <v>54452</v>
+      </c>
+      <c r="C96" t="s">
+        <v>821</v>
       </c>
       <c r="D96" t="s">
         <v>83</v>
       </c>
       <c r="E96" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="F96"/>
       <c r="G96" t="s">
-        <v>53</v>
+        <v>750</v>
       </c>
       <c r="H96" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="I96"/>
+        <v>809</v>
+      </c>
+      <c r="I96" t="s">
+        <v>778</v>
+      </c>
       <c r="J96">
-        <v>498528.0</v>
+        <v>90000.0</v>
       </c>
       <c r="K96"/>
-      <c r="L96"/>
+      <c r="L96" t="s">
+        <v>779</v>
+      </c>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>708</v>
+        <v>496</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
+      <c r="A97">
+        <v>54799</v>
+      </c>
+      <c r="B97">
+        <v>54452</v>
+      </c>
+      <c r="C97" t="s">
+        <v>822</v>
+      </c>
+      <c r="D97" t="s">
+        <v>83</v>
+      </c>
+      <c r="E97" t="s">
+        <v>823</v>
+      </c>
+      <c r="F97"/>
+      <c r="G97" t="s">
+        <v>750</v>
+      </c>
+      <c r="H97" t="s">
+        <v>824</v>
+      </c>
+      <c r="I97" t="s">
+        <v>778</v>
+      </c>
+      <c r="J97">
+        <v>112258.08</v>
+      </c>
+      <c r="K97"/>
+      <c r="L97" t="s">
+        <v>756</v>
+      </c>
+      <c r="M97"/>
+      <c r="N97"/>
+      <c r="O97"/>
+      <c r="P97" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
+      <c r="A98">
+        <v>54801</v>
+      </c>
+      <c r="B98">
+        <v>54452</v>
+      </c>
+      <c r="C98" t="s">
+        <v>825</v>
+      </c>
+      <c r="D98" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98" t="s">
+        <v>826</v>
+      </c>
+      <c r="F98"/>
+      <c r="G98" t="s">
+        <v>750</v>
+      </c>
+      <c r="H98" t="s">
+        <v>827</v>
+      </c>
+      <c r="I98" t="s">
+        <v>782</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98"/>
+      <c r="L98" t="s">
+        <v>756</v>
+      </c>
+      <c r="M98"/>
+      <c r="N98"/>
+      <c r="O98"/>
+      <c r="P98" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
+      <c r="A99">
+        <v>54806</v>
+      </c>
+      <c r="B99">
+        <v>54475</v>
+      </c>
+      <c r="C99" t="s">
+        <v>828</v>
+      </c>
+      <c r="D99" t="s">
+        <v>83</v>
+      </c>
+      <c r="E99" t="s">
+        <v>368</v>
+      </c>
+      <c r="F99"/>
+      <c r="G99" t="s">
+        <v>750</v>
+      </c>
+      <c r="H99" t="s">
+        <v>829</v>
+      </c>
+      <c r="I99" t="s">
+        <v>806</v>
+      </c>
+      <c r="J99">
+        <v>350961.0</v>
+      </c>
+      <c r="K99"/>
+      <c r="L99" t="s">
+        <v>756</v>
+      </c>
+      <c r="M99"/>
+      <c r="N99"/>
+      <c r="O99"/>
+      <c r="P99" t="s">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G39"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
       <c r="B1" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C1" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="D1" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="E1" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
@@ -17777,11769 +17999,12045 @@
         <v>2006</v>
       </c>
       <c r="D36">
         <v>970757.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>53606</v>
       </c>
       <c r="B37">
         <v>53556</v>
       </c>
       <c r="C37">
         <v>2022</v>
       </c>
       <c r="D37">
         <v>327151.0</v>
       </c>
       <c r="E37" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>53611</v>
       </c>
       <c r="B38">
         <v>53556</v>
       </c>
       <c r="C38">
         <v>2022</v>
       </c>
       <c r="D38">
         <v>164971.0</v>
       </c>
       <c r="E38" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54765</v>
       </c>
       <c r="B39">
         <v>54710</v>
       </c>
       <c r="C39">
         <v>2024</v>
       </c>
       <c r="D39">
         <v>33829.64</v>
       </c>
       <c r="E39" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>700</v>
+        <v>697</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>54777</v>
+      </c>
+      <c r="B40">
+        <v>53556</v>
+      </c>
+      <c r="C40">
+        <v>2024</v>
+      </c>
+      <c r="D40">
+        <v>68501.65</v>
+      </c>
+      <c r="E40" t="s">
+        <v>834</v>
+      </c>
+      <c r="F40" t="s">
+        <v>835</v>
+      </c>
+      <c r="G40" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>54783</v>
+      </c>
+      <c r="B41">
+        <v>54599</v>
+      </c>
+      <c r="C41">
+        <v>2024</v>
+      </c>
+      <c r="D41">
+        <v>365445.61</v>
+      </c>
+      <c r="E41" t="s">
+        <v>834</v>
+      </c>
+      <c r="F41" t="s">
+        <v>835</v>
+      </c>
+      <c r="G41" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>54786</v>
+      </c>
+      <c r="B42">
+        <v>54601</v>
+      </c>
+      <c r="C42">
+        <v>2024</v>
+      </c>
+      <c r="D42">
+        <v>52509.51</v>
+      </c>
+      <c r="E42" t="s">
+        <v>834</v>
+      </c>
+      <c r="F42" t="s">
+        <v>835</v>
+      </c>
+      <c r="G42" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>54791</v>
+      </c>
+      <c r="B43">
+        <v>54152</v>
+      </c>
+      <c r="C43">
+        <v>2024</v>
+      </c>
+      <c r="D43">
+        <v>289803.03</v>
+      </c>
+      <c r="E43" t="s">
+        <v>834</v>
+      </c>
+      <c r="F43" t="s">
+        <v>835</v>
+      </c>
+      <c r="G43" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>54793</v>
+      </c>
+      <c r="B44">
+        <v>53636</v>
+      </c>
+      <c r="C44">
+        <v>2024</v>
+      </c>
+      <c r="D44">
+        <v>4564.53</v>
+      </c>
+      <c r="E44" t="s">
+        <v>834</v>
+      </c>
+      <c r="F44" t="s">
+        <v>835</v>
+      </c>
+      <c r="G44" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>54795</v>
+      </c>
+      <c r="B45">
+        <v>53131</v>
+      </c>
+      <c r="C45">
+        <v>2024</v>
+      </c>
+      <c r="D45">
+        <v>67889.94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>834</v>
+      </c>
+      <c r="F45" t="s">
+        <v>835</v>
+      </c>
+      <c r="G45" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>54796</v>
+      </c>
+      <c r="B46">
+        <v>54595</v>
+      </c>
+      <c r="C46">
+        <v>2024</v>
+      </c>
+      <c r="D46">
+        <v>87227.52</v>
+      </c>
+      <c r="E46" t="s">
+        <v>834</v>
+      </c>
+      <c r="F46" t="s">
+        <v>835</v>
+      </c>
+      <c r="G46" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>54798</v>
+      </c>
+      <c r="B47">
+        <v>54797</v>
+      </c>
+      <c r="C47">
+        <v>2024</v>
+      </c>
+      <c r="D47">
+        <v>24139.03</v>
+      </c>
+      <c r="E47" t="s">
+        <v>834</v>
+      </c>
+      <c r="F47" t="s">
+        <v>835</v>
+      </c>
+      <c r="G47" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>54800</v>
+      </c>
+      <c r="B48">
+        <v>54799</v>
+      </c>
+      <c r="C48">
+        <v>2024</v>
+      </c>
+      <c r="D48">
+        <v>22488.62</v>
+      </c>
+      <c r="E48" t="s">
+        <v>834</v>
+      </c>
+      <c r="F48" t="s">
+        <v>835</v>
+      </c>
+      <c r="G48" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>54802</v>
+      </c>
+      <c r="B49">
+        <v>54801</v>
+      </c>
+      <c r="C49">
+        <v>2024</v>
+      </c>
+      <c r="D49">
+        <v>44352.16</v>
+      </c>
+      <c r="E49" t="s">
+        <v>834</v>
+      </c>
+      <c r="F49" t="s">
+        <v>835</v>
+      </c>
+      <c r="G49" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>54805</v>
+      </c>
+      <c r="B50">
+        <v>54508</v>
+      </c>
+      <c r="C50">
+        <v>2024</v>
+      </c>
+      <c r="D50">
+        <v>28571.18</v>
+      </c>
+      <c r="E50" t="s">
+        <v>834</v>
+      </c>
+      <c r="F50" t="s">
+        <v>835</v>
+      </c>
+      <c r="G50" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>54807</v>
+      </c>
+      <c r="B51">
+        <v>54806</v>
+      </c>
+      <c r="C51">
+        <v>2024</v>
+      </c>
+      <c r="D51">
+        <v>185388.45</v>
+      </c>
+      <c r="E51" t="s">
+        <v>834</v>
+      </c>
+      <c r="F51" t="s">
+        <v>835</v>
+      </c>
+      <c r="G51" t="s">
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="B1" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="C1" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="D1" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="E1" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>828</v>
+        <v>841</v>
       </c>
       <c r="H1" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="I1" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>831</v>
+        <v>844</v>
       </c>
       <c r="C2" t="s">
-        <v>832</v>
+        <v>845</v>
       </c>
       <c r="D2" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="E2" t="s">
         <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="K2" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54714</v>
       </c>
       <c r="B3" t="s">
-        <v>837</v>
+        <v>850</v>
       </c>
       <c r="C3" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="D3" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="E3" t="s">
         <v>123</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="K3" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50232</v>
       </c>
       <c r="B4" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="C4" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="D4" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="E4" t="s">
         <v>277</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="J4" t="s">
         <v>206</v>
       </c>
       <c r="K4" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50353</v>
       </c>
       <c r="B5" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="C5" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="D5" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
       <c r="E5" t="s">
         <v>123</v>
       </c>
       <c r="F5" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="G5" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>206</v>
       </c>
       <c r="K5" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50223</v>
       </c>
       <c r="B6" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="C6" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="D6" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="E6" t="s">
-        <v>855</v>
+        <v>868</v>
       </c>
       <c r="F6" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="G6" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="H6" t="s">
         <v>168</v>
       </c>
       <c r="I6" t="s">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="J6" t="s">
         <v>206</v>
       </c>
       <c r="K6" t="s">
-        <v>859</v>
+        <v>872</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>53281</v>
       </c>
       <c r="B7" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="C7" t="s">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="D7" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
       <c r="E7" t="s">
         <v>123</v>
       </c>
       <c r="F7" t="s">
-        <v>863</v>
+        <v>876</v>
       </c>
       <c r="G7" t="s">
-        <v>864</v>
+        <v>877</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="K7" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50308</v>
       </c>
       <c r="B8" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="C8" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
       <c r="D8" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="J8" t="s">
         <v>206</v>
       </c>
       <c r="K8" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50250</v>
       </c>
       <c r="B9" t="s">
-        <v>873</v>
+        <v>886</v>
       </c>
       <c r="C9" t="s">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="D9" t="s">
-        <v>875</v>
+        <v>888</v>
       </c>
       <c r="E9" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
       <c r="K9" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="C10" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
       <c r="D10" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
       <c r="E10" t="s">
         <v>479</v>
       </c>
       <c r="F10" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="G10" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
       <c r="K10" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50245</v>
       </c>
       <c r="B11" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="C11" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="D11" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
       <c r="K11" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50247</v>
       </c>
       <c r="B12" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="C12" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="D12" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="J12" t="s">
         <v>206</v>
       </c>
       <c r="K12" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50258</v>
       </c>
       <c r="B13" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="C13" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="D13" t="s">
-        <v>901</v>
+        <v>914</v>
       </c>
       <c r="E13" t="s">
         <v>251</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>902</v>
+        <v>915</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>903</v>
+        <v>916</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
       <c r="K13" t="s">
-        <v>904</v>
+        <v>917</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50352</v>
       </c>
       <c r="B14" t="s">
-        <v>905</v>
+        <v>918</v>
       </c>
       <c r="C14" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="D14" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="E14" t="s">
         <v>158</v>
       </c>
       <c r="F14" t="s">
-        <v>908</v>
+        <v>921</v>
       </c>
       <c r="G14" t="s">
-        <v>909</v>
+        <v>922</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="K14" t="s">
-        <v>910</v>
+        <v>923</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50365</v>
       </c>
       <c r="B15" t="s">
-        <v>911</v>
+        <v>924</v>
       </c>
       <c r="C15" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="D15" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>913</v>
+        <v>926</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>206</v>
       </c>
       <c r="K15" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50306</v>
       </c>
       <c r="B16" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="C16" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="D16" t="s">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>918</v>
+        <v>931</v>
       </c>
       <c r="H16" t="s">
         <v>123</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>206</v>
       </c>
       <c r="K16" t="s">
-        <v>919</v>
+        <v>932</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>52841</v>
       </c>
       <c r="B17" t="s">
-        <v>920</v>
+        <v>933</v>
       </c>
       <c r="C17" t="s">
-        <v>921</v>
+        <v>934</v>
       </c>
       <c r="D17" t="s">
-        <v>922</v>
+        <v>935</v>
       </c>
       <c r="E17" t="s">
         <v>158</v>
       </c>
       <c r="F17" t="s">
-        <v>923</v>
+        <v>936</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>115</v>
       </c>
       <c r="K17" t="s">
-        <v>924</v>
+        <v>937</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>53431</v>
       </c>
       <c r="B18" t="s">
-        <v>925</v>
+        <v>938</v>
       </c>
       <c r="C18" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="D18" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="E18" t="s">
         <v>158</v>
       </c>
       <c r="F18" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>788</v>
       </c>
       <c r="K18" t="s">
-        <v>929</v>
+        <v>942</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50228</v>
       </c>
       <c r="B19" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="C19" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="D19" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="E19" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="F19" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G19" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>206</v>
       </c>
       <c r="K19" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50287</v>
       </c>
       <c r="B20" t="s">
-        <v>936</v>
+        <v>949</v>
       </c>
       <c r="C20" t="s">
-        <v>937</v>
+        <v>950</v>
       </c>
       <c r="D20" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="E20" t="s">
         <v>374</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>939</v>
+        <v>952</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="J20" t="s">
         <v>206</v>
       </c>
       <c r="K20" t="s">
-        <v>941</v>
+        <v>954</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50342</v>
       </c>
       <c r="B21" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="C21" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="D21" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="E21" t="s">
         <v>479</v>
       </c>
       <c r="F21" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G21" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="H21" t="s">
         <v>168</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>206</v>
       </c>
       <c r="K21" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50221</v>
       </c>
       <c r="B22" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="C22" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="D22" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="E22" t="s">
         <v>157</v>
       </c>
       <c r="F22" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="G22" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
       <c r="K22" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>53441</v>
       </c>
       <c r="B23" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="C23" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="D23" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="E23" t="s">
         <v>158</v>
       </c>
       <c r="F23" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>788</v>
       </c>
       <c r="K23" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50246</v>
       </c>
       <c r="B24" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="C24" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="D24" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="E24" t="s">
         <v>131</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>960</v>
+        <v>973</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
       <c r="K24" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50275</v>
       </c>
       <c r="B25" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
       <c r="C25" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="D25" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="G25" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="J25" t="s">
         <v>206</v>
       </c>
       <c r="K25" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50259</v>
       </c>
       <c r="B26" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="C26" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="D26" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="E26" t="s">
         <v>260</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>206</v>
       </c>
       <c r="K26" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54587</v>
       </c>
       <c r="B27" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="C27" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="D27" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="E27" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
       <c r="K27" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54586</v>
       </c>
       <c r="B28" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="C28" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="D28" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E28" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
       <c r="K28" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50272</v>
       </c>
       <c r="B29" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="C29" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="D29" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="J29" t="s">
         <v>206</v>
       </c>
       <c r="K29" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50225</v>
       </c>
       <c r="B30" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="C30" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="D30" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="E30" t="s">
         <v>158</v>
       </c>
       <c r="F30" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G30" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="J30" t="s">
         <v>206</v>
       </c>
       <c r="K30" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54206</v>
       </c>
       <c r="B31" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="C31" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="D31" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="E31" t="s">
         <v>168</v>
       </c>
       <c r="F31" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="K31" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50349</v>
       </c>
       <c r="B32" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="C32" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="D32" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="E32" t="s">
         <v>132</v>
       </c>
       <c r="F32" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="G32" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="H32" t="s">
         <v>123</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>206</v>
       </c>
       <c r="K32" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53571</v>
       </c>
       <c r="B33" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="C33" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="D33" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="E33" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F33" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="G33" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>508</v>
+        <v>1021</v>
       </c>
       <c r="K33" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50303</v>
       </c>
       <c r="B34" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="C34" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="D34" t="s">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="E34" t="s">
         <v>82</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>1011</v>
+        <v>1025</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>206</v>
       </c>
       <c r="K34" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50269</v>
       </c>
       <c r="B35" t="s">
-        <v>1013</v>
+        <v>1027</v>
       </c>
       <c r="C35" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="D35" t="s">
-        <v>1014</v>
+        <v>1028</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1015</v>
+        <v>1029</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>1016</v>
+        <v>1030</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
       <c r="K35" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53246</v>
       </c>
       <c r="B36" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="C36" t="s">
-        <v>1019</v>
+        <v>1033</v>
       </c>
       <c r="D36" t="s">
-        <v>1020</v>
+        <v>1034</v>
       </c>
       <c r="E36" t="s">
-        <v>1021</v>
+        <v>1035</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="K36" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>52441</v>
       </c>
       <c r="B37" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="C37" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
       <c r="D37" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
       <c r="E37" t="s">
         <v>324</v>
       </c>
       <c r="F37" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="G37" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="K37" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>53426</v>
       </c>
       <c r="B38" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
       <c r="C38" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="D38" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>788</v>
       </c>
       <c r="K38" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54145</v>
       </c>
       <c r="B39" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="C39" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
       <c r="D39" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="E39" t="s">
         <v>511</v>
       </c>
       <c r="F39" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="G39" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="K39" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50284</v>
       </c>
       <c r="B40" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="C40" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="D40" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="E40" t="s">
         <v>479</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="J40" t="s">
         <v>206</v>
       </c>
       <c r="K40" t="s">
-        <v>1048</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50305</v>
       </c>
       <c r="B41" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="C41" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="D41" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>206</v>
       </c>
       <c r="K41" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>54233</v>
       </c>
       <c r="B42" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="C42" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="D42" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="E42" t="s">
         <v>177</v>
       </c>
       <c r="F42" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="K42" t="s">
-        <v>1059</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50265</v>
       </c>
       <c r="B43" t="s">
-        <v>1060</v>
+        <v>1074</v>
       </c>
       <c r="C43" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
       <c r="D43" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="E43" t="s">
         <v>118</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>1063</v>
+        <v>1077</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
       <c r="J43" t="s">
         <v>206</v>
       </c>
       <c r="K43" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50378</v>
       </c>
       <c r="B44" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="C44" t="s">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="D44" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="E44" t="s">
         <v>158</v>
       </c>
       <c r="F44" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="G44" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="J44" t="s">
         <v>206</v>
       </c>
       <c r="K44" t="s">
-        <v>1072</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54593</v>
       </c>
       <c r="B45" t="s">
-        <v>1073</v>
+        <v>1087</v>
       </c>
       <c r="C45" t="s">
-        <v>1074</v>
+        <v>1088</v>
       </c>
       <c r="D45" t="s">
-        <v>1075</v>
+        <v>1089</v>
       </c>
       <c r="E45" t="s">
-        <v>1076</v>
+        <v>826</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
       <c r="K45" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>53851</v>
       </c>
       <c r="B46" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="C46" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="D46" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="E46" t="s">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>533</v>
       </c>
       <c r="K46" t="s">
-        <v>1082</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50304</v>
       </c>
       <c r="B47" t="s">
-        <v>1083</v>
+        <v>1096</v>
       </c>
       <c r="C47" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="D47" t="s">
-        <v>1084</v>
+        <v>1097</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="H47" t="s">
         <v>353</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>206</v>
       </c>
       <c r="K47" t="s">
-        <v>1086</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50290</v>
       </c>
       <c r="B48" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="C48" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="D48" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
       <c r="E48" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
       <c r="H48" t="s">
         <v>82</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="K48" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50222</v>
       </c>
       <c r="B49" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="C49" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="D49" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="E49" t="s">
         <v>158</v>
       </c>
       <c r="F49" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G49" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="J49" t="s">
         <v>206</v>
       </c>
       <c r="K49" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50291</v>
       </c>
       <c r="B50" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="C50" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="D50" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="E50" t="s">
         <v>82</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>206</v>
       </c>
       <c r="K50" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50281</v>
       </c>
       <c r="B51" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="C51" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="D51" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="E51" t="s">
         <v>353</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="J51" t="s">
         <v>206</v>
       </c>
       <c r="K51" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>54143</v>
       </c>
       <c r="B52" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="C52" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="D52" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="E52" t="s">
         <v>511</v>
       </c>
       <c r="F52" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
       <c r="G52" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="K52" t="s">
-        <v>1116</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50257</v>
       </c>
       <c r="B53" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="C53" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="D53" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="H53"/>
       <c r="I53" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
       <c r="K53" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50361</v>
       </c>
       <c r="B54" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="C54" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="D54" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="E54" t="s">
         <v>308</v>
       </c>
       <c r="F54" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="G54" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>206</v>
       </c>
       <c r="K54" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>53096</v>
       </c>
       <c r="B55" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
       <c r="C55" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
       <c r="D55" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="E55" t="s">
         <v>479</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
       <c r="J55" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
       <c r="K55" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>50220</v>
       </c>
       <c r="B56" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="C56" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
       <c r="D56" t="s">
-        <v>1135</v>
+        <v>1148</v>
       </c>
       <c r="E56" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="F56" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="G56" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
       <c r="H56" t="s">
         <v>157</v>
       </c>
       <c r="I56" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="J56" t="s">
         <v>206</v>
       </c>
       <c r="K56" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>50360</v>
       </c>
       <c r="B57" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="C57" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="D57" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
       <c r="E57" t="s">
         <v>158</v>
       </c>
       <c r="F57" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G57" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>206</v>
       </c>
       <c r="K57" t="s">
-        <v>1144</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>52481</v>
       </c>
       <c r="B58" t="s">
-        <v>1145</v>
+        <v>1158</v>
       </c>
       <c r="C58" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
       <c r="D58" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="K58" t="s">
-        <v>1149</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>54505</v>
       </c>
       <c r="B59" t="s">
-        <v>1150</v>
+        <v>1163</v>
       </c>
       <c r="C59" t="s">
-        <v>1151</v>
+        <v>1164</v>
       </c>
       <c r="D59" t="s">
-        <v>1152</v>
+        <v>1165</v>
       </c>
       <c r="E59" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="K59" t="s">
-        <v>1153</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>53561</v>
       </c>
       <c r="B60" t="s">
-        <v>1154</v>
+        <v>1167</v>
       </c>
       <c r="C60" t="s">
-        <v>1155</v>
+        <v>1168</v>
       </c>
       <c r="D60" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="E60" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F60" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
       <c r="G60" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
       <c r="H60"/>
       <c r="I60" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="J60" t="s">
-        <v>508</v>
+        <v>1021</v>
       </c>
       <c r="K60" t="s">
-        <v>1160</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50267</v>
       </c>
       <c r="B61" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
       <c r="C61" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="D61" t="s">
-        <v>1163</v>
+        <v>1176</v>
       </c>
       <c r="E61" t="s">
-        <v>1164</v>
+        <v>1177</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>1165</v>
+        <v>1178</v>
       </c>
       <c r="H61" t="s">
         <v>123</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>206</v>
       </c>
       <c r="K61" t="s">
-        <v>1166</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>53866</v>
       </c>
       <c r="B62" t="s">
-        <v>1167</v>
+        <v>1180</v>
       </c>
       <c r="C62" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="D62" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
       <c r="E62" t="s">
         <v>522</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>533</v>
       </c>
       <c r="K62" t="s">
-        <v>1170</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50244</v>
       </c>
       <c r="B63" t="s">
-        <v>1171</v>
+        <v>1184</v>
       </c>
       <c r="C63" t="s">
-        <v>1172</v>
+        <v>1185</v>
       </c>
       <c r="D63" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="E63" t="s">
         <v>123</v>
       </c>
       <c r="F63" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="G63" t="s">
-        <v>1174</v>
+        <v>1187</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>1175</v>
+        <v>1188</v>
       </c>
       <c r="J63" t="s">
         <v>206</v>
       </c>
       <c r="K63" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50270</v>
       </c>
       <c r="B64" t="s">
-        <v>1177</v>
+        <v>1190</v>
       </c>
       <c r="C64" t="s">
-        <v>1178</v>
+        <v>1191</v>
       </c>
       <c r="D64" t="s">
-        <v>1179</v>
+        <v>1192</v>
       </c>
       <c r="E64" t="s">
         <v>158</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
       <c r="J64" t="s">
         <v>206</v>
       </c>
       <c r="K64" t="s">
-        <v>1182</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50262</v>
       </c>
       <c r="B65" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
       <c r="C65" t="s">
-        <v>1184</v>
+        <v>1197</v>
       </c>
       <c r="D65" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="E65" t="s">
-        <v>1186</v>
+        <v>1199</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>1187</v>
+        <v>1200</v>
       </c>
       <c r="H65" t="s">
         <v>282</v>
       </c>
       <c r="I65" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
       <c r="J65" t="s">
         <v>206</v>
       </c>
       <c r="K65" t="s">
-        <v>1189</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>52491</v>
       </c>
       <c r="B66" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="C66" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
       <c r="D66" t="s">
-        <v>1192</v>
+        <v>1205</v>
       </c>
       <c r="E66" t="s">
         <v>83</v>
       </c>
       <c r="F66" t="s">
-        <v>1193</v>
+        <v>1206</v>
       </c>
       <c r="G66" t="s">
-        <v>1194</v>
+        <v>1207</v>
       </c>
       <c r="H66" t="s">
         <v>37</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="K66" t="s">
-        <v>1195</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50280</v>
       </c>
       <c r="B67" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
       <c r="C67" t="s">
-        <v>1197</v>
+        <v>1210</v>
       </c>
       <c r="D67" t="s">
-        <v>1198</v>
+        <v>1211</v>
       </c>
       <c r="E67" t="s">
         <v>277</v>
       </c>
       <c r="F67" t="s">
-        <v>1199</v>
+        <v>1212</v>
       </c>
       <c r="G67" t="s">
-        <v>1200</v>
+        <v>1213</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>1201</v>
+        <v>1214</v>
       </c>
       <c r="J67" t="s">
         <v>206</v>
       </c>
       <c r="K67" t="s">
-        <v>1202</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50240</v>
       </c>
       <c r="B68" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
       <c r="C68" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
       <c r="D68" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
       <c r="E68" t="s">
         <v>123</v>
       </c>
       <c r="F68" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="G68" t="s">
-        <v>1206</v>
+        <v>1219</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="J68" t="s">
         <v>206</v>
       </c>
       <c r="K68" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50251</v>
       </c>
       <c r="B69" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="C69" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="D69" t="s">
-        <v>1211</v>
+        <v>1224</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="F69" t="s">
-        <v>1193</v>
+        <v>1206</v>
       </c>
       <c r="G69" t="s">
-        <v>1212</v>
+        <v>1225</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>1213</v>
+        <v>1226</v>
       </c>
       <c r="J69" t="s">
         <v>206</v>
       </c>
       <c r="K69" t="s">
-        <v>1214</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50227</v>
       </c>
       <c r="B70" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
       <c r="C70" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="D70" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
       <c r="E70" t="s">
         <v>177</v>
       </c>
       <c r="F70" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="G70" t="s">
-        <v>1217</v>
+        <v>1230</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>1218</v>
+        <v>1231</v>
       </c>
       <c r="J70" t="s">
         <v>206</v>
       </c>
       <c r="K70" t="s">
-        <v>1219</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>50351</v>
       </c>
       <c r="B71" t="s">
-        <v>1220</v>
+        <v>1233</v>
       </c>
       <c r="C71" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
       <c r="D71" t="s">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="G71" t="s">
-        <v>1223</v>
+        <v>1236</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>206</v>
       </c>
       <c r="K71" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>50249</v>
       </c>
       <c r="B72" t="s">
-        <v>1225</v>
+        <v>1238</v>
       </c>
       <c r="C72" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
       <c r="D72" t="s">
-        <v>1226</v>
+        <v>1239</v>
       </c>
       <c r="E72" t="s">
         <v>123</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>1227</v>
+        <v>1240</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
       <c r="J72" t="s">
         <v>206</v>
       </c>
       <c r="K72" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50230</v>
       </c>
       <c r="B73" t="s">
-        <v>1230</v>
+        <v>1243</v>
       </c>
       <c r="C73" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="D73" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="G73" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>206</v>
       </c>
       <c r="K73" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50224</v>
       </c>
       <c r="B74" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="C74" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
       <c r="D74" t="s">
-        <v>1237</v>
+        <v>1250</v>
       </c>
       <c r="E74" t="s">
         <v>168</v>
       </c>
       <c r="F74" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="G74" t="s">
-        <v>1238</v>
+        <v>1251</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>1239</v>
+        <v>1252</v>
       </c>
       <c r="J74" t="s">
         <v>206</v>
       </c>
       <c r="K74" t="s">
-        <v>1240</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50260</v>
       </c>
       <c r="B75" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
       <c r="C75" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
       <c r="D75" t="s">
-        <v>1243</v>
+        <v>1256</v>
       </c>
       <c r="E75" t="s">
         <v>158</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1244</v>
+        <v>1257</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>206</v>
       </c>
       <c r="K75" t="s">
-        <v>1245</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>50266</v>
       </c>
       <c r="B76" t="s">
-        <v>1246</v>
+        <v>1259</v>
       </c>
       <c r="C76" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
       <c r="D76" t="s">
-        <v>1248</v>
+        <v>1261</v>
       </c>
       <c r="E76" t="s">
         <v>123</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1249</v>
+        <v>1262</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
-        <v>1250</v>
+        <v>1263</v>
       </c>
       <c r="J76" t="s">
         <v>206</v>
       </c>
       <c r="K76" t="s">
-        <v>1251</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>50256</v>
       </c>
       <c r="B77" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
       <c r="C77" t="s">
-        <v>1247</v>
+        <v>1260</v>
       </c>
       <c r="D77" t="s">
-        <v>1253</v>
+        <v>1266</v>
       </c>
       <c r="E77" t="s">
         <v>118</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>1254</v>
+        <v>1267</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>1255</v>
+        <v>1268</v>
       </c>
       <c r="J77" t="s">
         <v>206</v>
       </c>
       <c r="K77" t="s">
-        <v>1256</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>50309</v>
       </c>
       <c r="B78" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="C78" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="D78" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="H78" t="s">
         <v>132</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>206</v>
       </c>
       <c r="K78" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50263</v>
       </c>
       <c r="B79" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="C79" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="D79" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="E79" t="s">
         <v>158</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="J79" t="s">
         <v>206</v>
       </c>
       <c r="K79" t="s">
-        <v>1267</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>54590</v>
       </c>
       <c r="B80" t="s">
-        <v>1268</v>
+        <v>1281</v>
       </c>
       <c r="C80" t="s">
-        <v>1269</v>
+        <v>1282</v>
       </c>
       <c r="D80" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E80" t="s">
-        <v>1270</v>
+        <v>823</v>
       </c>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
       <c r="K80" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>50300</v>
       </c>
       <c r="B81" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
       <c r="C81" t="s">
-        <v>1273</v>
+        <v>1285</v>
       </c>
       <c r="D81" t="s">
-        <v>1274</v>
+        <v>1286</v>
       </c>
       <c r="E81" t="s">
         <v>82</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>206</v>
       </c>
       <c r="K81" t="s">
-        <v>1276</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50271</v>
       </c>
       <c r="B82" t="s">
-        <v>1277</v>
+        <v>1289</v>
       </c>
       <c r="C82" t="s">
-        <v>1278</v>
+        <v>1290</v>
       </c>
       <c r="D82" t="s">
-        <v>1279</v>
+        <v>1291</v>
       </c>
       <c r="E82" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
       <c r="K82" t="s">
-        <v>1283</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50279</v>
       </c>
       <c r="B83" t="s">
-        <v>1284</v>
+        <v>1296</v>
       </c>
       <c r="C83" t="s">
-        <v>1285</v>
+        <v>1297</v>
       </c>
       <c r="D83" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="E83" t="s">
         <v>339</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1287</v>
+        <v>1299</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
       <c r="J83" t="s">
         <v>206</v>
       </c>
       <c r="K83" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>54154</v>
       </c>
       <c r="B84" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="C84" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="D84" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="E84" t="s">
         <v>82</v>
       </c>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="K84" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>52471</v>
       </c>
       <c r="B85" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="C85" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="D85" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="E85" t="s">
         <v>353</v>
       </c>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="K85" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>53756</v>
       </c>
       <c r="B86" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="C86" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="D86" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="E86" t="s">
         <v>566</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="K86" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>50242</v>
       </c>
       <c r="B87" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="C87" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
       <c r="D87" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="E87" t="s">
         <v>124</v>
       </c>
       <c r="F87" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
       <c r="G87" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
       <c r="J87" t="s">
         <v>206</v>
       </c>
       <c r="K87" t="s">
-        <v>1311</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>50278</v>
       </c>
       <c r="B88" t="s">
-        <v>1312</v>
+        <v>1324</v>
       </c>
       <c r="C88" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="D88" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="E88" t="s">
         <v>132</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
         <v>206</v>
       </c>
       <c r="K88" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>53121</v>
       </c>
       <c r="B89" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="C89" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="D89" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="E89" t="s">
         <v>277</v>
       </c>
       <c r="F89" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="G89" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="H89"/>
       <c r="I89" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="J89" t="s">
-        <v>495</v>
+        <v>1335</v>
       </c>
       <c r="K89" t="s">
-        <v>1323</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>50226</v>
       </c>
       <c r="B90" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="C90" t="s">
-        <v>1325</v>
+        <v>1338</v>
       </c>
       <c r="D90" t="s">
-        <v>1326</v>
+        <v>1339</v>
       </c>
       <c r="E90" t="s">
         <v>177</v>
       </c>
       <c r="F90" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="G90" t="s">
-        <v>1327</v>
+        <v>1340</v>
       </c>
       <c r="H90"/>
       <c r="I90" t="s">
-        <v>1328</v>
+        <v>1341</v>
       </c>
       <c r="J90" t="s">
         <v>206</v>
       </c>
       <c r="K90" t="s">
-        <v>1329</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>50268</v>
       </c>
       <c r="B91" t="s">
-        <v>1330</v>
+        <v>1343</v>
       </c>
       <c r="C91" t="s">
-        <v>1331</v>
+        <v>1344</v>
       </c>
       <c r="D91" t="s">
-        <v>1332</v>
+        <v>1345</v>
       </c>
       <c r="E91" t="s">
         <v>308</v>
       </c>
       <c r="F91" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="G91" t="s">
-        <v>1333</v>
+        <v>1346</v>
       </c>
       <c r="H91"/>
       <c r="I91" t="s">
-        <v>1334</v>
+        <v>1347</v>
       </c>
       <c r="J91" t="s">
         <v>206</v>
       </c>
       <c r="K91" t="s">
-        <v>1335</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>50286</v>
       </c>
       <c r="B92" t="s">
-        <v>1336</v>
+        <v>1349</v>
       </c>
       <c r="C92" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="D92" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
       <c r="E92" t="s">
         <v>368</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>1339</v>
+        <v>1352</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
-        <v>1340</v>
+        <v>1353</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
       <c r="K92" t="s">
-        <v>1341</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>50241</v>
       </c>
       <c r="B93" t="s">
-        <v>1342</v>
+        <v>1355</v>
       </c>
       <c r="C93" t="s">
-        <v>1343</v>
+        <v>1356</v>
       </c>
       <c r="D93" t="s">
-        <v>1344</v>
+        <v>1357</v>
       </c>
       <c r="E93" t="s">
         <v>123</v>
       </c>
       <c r="F93" t="s">
-        <v>1345</v>
+        <v>1358</v>
       </c>
       <c r="G93" t="s">
-        <v>1346</v>
+        <v>1359</v>
       </c>
       <c r="H93"/>
       <c r="I93" t="s">
-        <v>1347</v>
+        <v>1360</v>
       </c>
       <c r="J93" t="s">
         <v>206</v>
       </c>
       <c r="K93" t="s">
-        <v>1348</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>50273</v>
       </c>
       <c r="B94" t="s">
-        <v>1349</v>
+        <v>1362</v>
       </c>
       <c r="C94" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="D94" t="s">
-        <v>1351</v>
+        <v>1364</v>
       </c>
       <c r="E94" t="s">
         <v>158</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>1352</v>
+        <v>1365</v>
       </c>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
         <v>206</v>
       </c>
       <c r="K94" t="s">
-        <v>1353</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>53436</v>
       </c>
       <c r="B95" t="s">
-        <v>1354</v>
+        <v>1367</v>
       </c>
       <c r="C95" t="s">
-        <v>1355</v>
+        <v>1368</v>
       </c>
       <c r="D95" t="s">
-        <v>1356</v>
+        <v>1369</v>
       </c>
       <c r="E95" t="s">
         <v>158</v>
       </c>
       <c r="F95" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95"/>
       <c r="J95" t="s">
         <v>788</v>
       </c>
       <c r="K95" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>52461</v>
       </c>
       <c r="B96" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="C96" t="s">
-        <v>1359</v>
+        <v>1372</v>
       </c>
       <c r="D96" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
       <c r="E96" t="s">
         <v>353</v>
       </c>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="K96" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>50364</v>
       </c>
       <c r="B97" t="s">
-        <v>1362</v>
+        <v>1375</v>
       </c>
       <c r="C97" t="s">
-        <v>1363</v>
+        <v>1376</v>
       </c>
       <c r="D97" t="s">
-        <v>1364</v>
+        <v>1377</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1365</v>
+        <v>1378</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>206</v>
       </c>
       <c r="K97" t="s">
-        <v>1366</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>50307</v>
       </c>
       <c r="B98" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
       <c r="C98" t="s">
-        <v>1363</v>
+        <v>1376</v>
       </c>
       <c r="D98" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98" t="s">
         <v>206</v>
       </c>
       <c r="K98" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>50252</v>
       </c>
       <c r="B99" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="C99" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="D99" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="E99" t="s">
         <v>220</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="J99" t="s">
         <v>206</v>
       </c>
       <c r="K99" t="s">
-        <v>1376</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>50254</v>
       </c>
       <c r="B100" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="C100" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="D100" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="E100" t="s">
         <v>277</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="J100" t="s">
         <v>206</v>
       </c>
       <c r="K100" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>50274</v>
       </c>
       <c r="B101" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="C101" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="D101" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="E101" t="s">
         <v>123</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
       <c r="H101"/>
       <c r="I101" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="J101" t="s">
         <v>206</v>
       </c>
       <c r="K101" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>54365</v>
       </c>
       <c r="B102" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="C102" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
       <c r="D102" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="E102" t="s">
         <v>793</v>
       </c>
       <c r="F102" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="K102" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>50233</v>
       </c>
       <c r="B103" t="s">
-        <v>1392</v>
+        <v>1405</v>
       </c>
       <c r="C103" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
       <c r="D103" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="E103" t="s">
         <v>118</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="H103"/>
       <c r="I103" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="J103" t="s">
         <v>206</v>
       </c>
       <c r="K103" t="s">
-        <v>1397</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>50243</v>
       </c>
       <c r="B104" t="s">
-        <v>1398</v>
+        <v>1411</v>
       </c>
       <c r="C104" t="s">
-        <v>1399</v>
+        <v>1412</v>
       </c>
       <c r="D104" t="s">
-        <v>1400</v>
+        <v>1413</v>
       </c>
       <c r="E104" t="s">
         <v>123</v>
       </c>
       <c r="F104" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="G104" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="J104" t="s">
         <v>206</v>
       </c>
       <c r="K104" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>53856</v>
       </c>
       <c r="B105" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="C105" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="D105" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
       <c r="E105" t="s">
         <v>260</v>
       </c>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>533</v>
       </c>
       <c r="K105" t="s">
-        <v>1406</v>
+        <v>1419</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G143"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="B1" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="E1" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E2" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50474</v>
       </c>
       <c r="B3">
         <v>50227</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50475</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49870</v>
       </c>
       <c r="D4" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50476</v>
       </c>
       <c r="B5">
         <v>50228</v>
       </c>
       <c r="C5">
         <v>49806</v>
       </c>
       <c r="D5" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50642</v>
       </c>
       <c r="B6">
         <v>50342</v>
       </c>
       <c r="C6">
         <v>49880</v>
       </c>
       <c r="D6" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50649</v>
       </c>
       <c r="B7">
         <v>50349</v>
       </c>
       <c r="C7">
         <v>49815</v>
       </c>
       <c r="D7" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50654</v>
       </c>
       <c r="B8">
         <v>50353</v>
       </c>
       <c r="C8">
         <v>49880</v>
       </c>
       <c r="D8" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50480</v>
       </c>
       <c r="B9">
         <v>50230</v>
       </c>
       <c r="C9">
         <v>49799</v>
       </c>
       <c r="D9" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50662</v>
       </c>
       <c r="B10">
         <v>50361</v>
       </c>
       <c r="C10">
         <v>49883</v>
       </c>
       <c r="D10" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50483</v>
       </c>
       <c r="B11">
         <v>50232</v>
       </c>
       <c r="C11">
         <v>49794</v>
       </c>
       <c r="D11" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50482</v>
       </c>
       <c r="B12">
         <v>50232</v>
       </c>
       <c r="C12">
         <v>49810</v>
       </c>
       <c r="D12" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50667</v>
       </c>
       <c r="B13">
         <v>50232</v>
       </c>
       <c r="C13">
         <v>49889</v>
       </c>
       <c r="D13" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50485</v>
       </c>
       <c r="B14">
         <v>50233</v>
       </c>
       <c r="C14">
         <v>49795</v>
       </c>
       <c r="D14" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50484</v>
       </c>
       <c r="B15">
         <v>50233</v>
       </c>
       <c r="C15">
         <v>49810</v>
       </c>
       <c r="D15" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50487</v>
       </c>
       <c r="B16">
         <v>50233</v>
       </c>
       <c r="C16">
         <v>49891</v>
       </c>
       <c r="D16" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50496</v>
       </c>
       <c r="B17">
         <v>50240</v>
       </c>
       <c r="C17">
         <v>49798</v>
       </c>
       <c r="D17" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50497</v>
       </c>
       <c r="B18">
         <v>50241</v>
       </c>
       <c r="C18">
         <v>49798</v>
       </c>
       <c r="D18" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50499</v>
       </c>
       <c r="B19">
         <v>50242</v>
       </c>
       <c r="C19">
         <v>49798</v>
       </c>
       <c r="D19" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50501</v>
       </c>
       <c r="B20">
         <v>50243</v>
       </c>
       <c r="C20">
         <v>49799</v>
       </c>
       <c r="D20" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50502</v>
       </c>
       <c r="B21">
         <v>50244</v>
       </c>
       <c r="C21">
         <v>49799</v>
       </c>
       <c r="D21" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50503</v>
       </c>
       <c r="B22">
         <v>50244</v>
       </c>
       <c r="C22">
         <v>49827</v>
       </c>
       <c r="D22" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50504</v>
       </c>
       <c r="B23">
         <v>50244</v>
       </c>
       <c r="C23">
         <v>49880</v>
       </c>
       <c r="D23" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50505</v>
       </c>
       <c r="B24">
         <v>50245</v>
       </c>
       <c r="C24">
         <v>49801</v>
       </c>
       <c r="D24" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50507</v>
       </c>
       <c r="B25">
         <v>50246</v>
       </c>
       <c r="C25">
         <v>49829</v>
       </c>
       <c r="D25" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50509</v>
       </c>
       <c r="B26">
         <v>50247</v>
       </c>
       <c r="C26">
         <v>49832</v>
       </c>
       <c r="D26" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50508</v>
       </c>
       <c r="B27">
         <v>50247</v>
       </c>
       <c r="C27">
         <v>49841</v>
       </c>
       <c r="D27" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50511</v>
       </c>
       <c r="B28">
         <v>50249</v>
       </c>
       <c r="C28">
         <v>49885</v>
       </c>
       <c r="D28" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50512</v>
       </c>
       <c r="B29">
         <v>50250</v>
       </c>
       <c r="C29">
         <v>49890</v>
       </c>
       <c r="D29" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50514</v>
       </c>
       <c r="B30">
         <v>50251</v>
       </c>
       <c r="C30">
         <v>49842</v>
       </c>
       <c r="D30" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50513</v>
       </c>
       <c r="B31">
         <v>50251</v>
       </c>
       <c r="C31">
         <v>49892</v>
       </c>
       <c r="D31" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50516</v>
       </c>
       <c r="B32">
         <v>50252</v>
       </c>
       <c r="C32">
         <v>49830</v>
       </c>
       <c r="D32" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50519</v>
       </c>
       <c r="B33">
         <v>50254</v>
       </c>
       <c r="C33">
         <v>49833</v>
       </c>
       <c r="D33" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50463</v>
       </c>
       <c r="B34">
         <v>50220</v>
       </c>
       <c r="C34">
         <v>49803</v>
       </c>
       <c r="D34" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E34" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50521</v>
       </c>
       <c r="B35">
         <v>50256</v>
       </c>
       <c r="C35">
         <v>49835</v>
       </c>
       <c r="D35" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50522</v>
       </c>
       <c r="B36">
         <v>50257</v>
       </c>
       <c r="C36">
         <v>49836</v>
       </c>
       <c r="D36" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50523</v>
       </c>
       <c r="B37">
         <v>50257</v>
       </c>
       <c r="C37">
         <v>49838</v>
       </c>
       <c r="D37" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50524</v>
       </c>
       <c r="B38">
         <v>50258</v>
       </c>
       <c r="C38">
         <v>49837</v>
       </c>
       <c r="D38" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50525</v>
       </c>
       <c r="B39">
         <v>50259</v>
       </c>
       <c r="C39">
         <v>49839</v>
       </c>
       <c r="D39" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50527</v>
       </c>
       <c r="B40">
         <v>50260</v>
       </c>
       <c r="C40">
         <v>49843</v>
       </c>
       <c r="D40" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50529</v>
       </c>
       <c r="B41">
         <v>50262</v>
       </c>
       <c r="C41">
         <v>49846</v>
       </c>
       <c r="D41" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50530</v>
       </c>
       <c r="B42">
         <v>50263</v>
       </c>
       <c r="C42">
         <v>49847</v>
       </c>
       <c r="D42" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50531</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>49856</v>
       </c>
       <c r="D43" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50533</v>
       </c>
       <c r="B44">
         <v>50265</v>
       </c>
       <c r="C44">
         <v>49832</v>
       </c>
       <c r="D44" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50464</v>
       </c>
       <c r="B45">
         <v>50221</v>
       </c>
       <c r="C45">
         <v>49803</v>
       </c>
       <c r="D45" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E45" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50536</v>
       </c>
       <c r="B46">
         <v>50266</v>
       </c>
       <c r="C46">
         <v>49825</v>
       </c>
       <c r="D46" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50534</v>
       </c>
       <c r="B47">
         <v>50266</v>
       </c>
       <c r="C47">
         <v>49850</v>
       </c>
       <c r="D47" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50537</v>
       </c>
       <c r="B48">
         <v>50267</v>
       </c>
       <c r="C48">
         <v>49851</v>
       </c>
       <c r="D48" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50538</v>
       </c>
       <c r="B49">
         <v>50268</v>
       </c>
       <c r="C49">
         <v>49853</v>
       </c>
       <c r="D49" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50539</v>
       </c>
       <c r="B50">
         <v>50268</v>
       </c>
       <c r="C50">
         <v>49883</v>
       </c>
       <c r="D50" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50540</v>
       </c>
       <c r="B51">
         <v>50269</v>
       </c>
       <c r="C51">
         <v>49854</v>
       </c>
       <c r="D51" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50541</v>
       </c>
       <c r="B52">
         <v>50270</v>
       </c>
       <c r="C52">
         <v>49855</v>
       </c>
       <c r="D52" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50542</v>
       </c>
       <c r="B53">
         <v>50271</v>
       </c>
       <c r="C53">
         <v>49855</v>
       </c>
       <c r="D53" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50543</v>
       </c>
       <c r="B54">
         <v>50272</v>
       </c>
       <c r="C54">
         <v>49855</v>
       </c>
       <c r="D54" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50544</v>
       </c>
       <c r="B55">
         <v>50273</v>
       </c>
       <c r="C55">
         <v>49857</v>
       </c>
       <c r="D55" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50545</v>
       </c>
       <c r="B56">
         <v>50274</v>
       </c>
       <c r="C56">
         <v>49857</v>
       </c>
       <c r="D56" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50546</v>
       </c>
       <c r="B57">
         <v>50275</v>
       </c>
       <c r="C57">
         <v>49857</v>
       </c>
       <c r="D57" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50548</v>
       </c>
       <c r="B58">
         <v>50275</v>
       </c>
       <c r="C58">
         <v>49883</v>
       </c>
       <c r="D58" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50465</v>
       </c>
       <c r="B59">
         <v>50222</v>
       </c>
       <c r="C59">
         <v>49803</v>
       </c>
       <c r="D59" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E59" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50466</v>
       </c>
       <c r="B60">
         <v>50222</v>
       </c>
       <c r="C60">
         <v>49855</v>
       </c>
       <c r="D60" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50552</v>
       </c>
       <c r="B61">
         <v>50279</v>
       </c>
       <c r="C61">
         <v>49860</v>
       </c>
       <c r="D61" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50553</v>
       </c>
       <c r="B62">
         <v>50280</v>
       </c>
       <c r="C62">
         <v>49861</v>
       </c>
       <c r="D62" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50555</v>
       </c>
       <c r="B63">
         <v>50281</v>
       </c>
       <c r="C63">
         <v>49862</v>
       </c>
       <c r="D63" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50558</v>
       </c>
       <c r="B64">
         <v>50284</v>
       </c>
       <c r="C64">
         <v>49866</v>
       </c>
       <c r="D64" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50468</v>
       </c>
       <c r="B65">
         <v>50223</v>
       </c>
       <c r="C65">
         <v>49805</v>
       </c>
       <c r="D65" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E65" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50561</v>
       </c>
       <c r="B66">
         <v>50286</v>
       </c>
       <c r="C66">
         <v>49868</v>
       </c>
       <c r="D66" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50562</v>
       </c>
       <c r="B67">
         <v>50287</v>
       </c>
       <c r="C67">
         <v>49869</v>
       </c>
       <c r="D67" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50568</v>
       </c>
       <c r="B68">
         <v>50290</v>
       </c>
       <c r="C68">
         <v>49788</v>
       </c>
       <c r="D68" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50571</v>
       </c>
       <c r="B69">
         <v>50291</v>
       </c>
       <c r="C69">
         <v>49788</v>
       </c>
       <c r="D69" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50469</v>
       </c>
       <c r="B70">
         <v>50224</v>
       </c>
       <c r="C70">
         <v>49805</v>
       </c>
       <c r="D70" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E70" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50586</v>
       </c>
       <c r="B71">
         <v>50300</v>
       </c>
       <c r="C71">
         <v>49788</v>
       </c>
       <c r="D71" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50589</v>
       </c>
       <c r="B72">
         <v>50303</v>
       </c>
       <c r="C72">
         <v>49792</v>
       </c>
       <c r="D72" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50590</v>
       </c>
       <c r="B73">
         <v>50304</v>
       </c>
       <c r="C73">
         <v>49780</v>
       </c>
       <c r="D73" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50591</v>
       </c>
       <c r="B74">
         <v>50305</v>
       </c>
       <c r="C74">
         <v>49780</v>
       </c>
       <c r="D74" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50470</v>
       </c>
       <c r="B75">
         <v>50225</v>
       </c>
       <c r="C75">
         <v>49805</v>
       </c>
       <c r="D75" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E75" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50471</v>
       </c>
       <c r="B76">
         <v>50225</v>
       </c>
       <c r="C76">
         <v>49874</v>
       </c>
       <c r="D76" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50592</v>
       </c>
       <c r="B77">
         <v>50306</v>
       </c>
       <c r="C77">
         <v>49780</v>
       </c>
       <c r="D77" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50593</v>
       </c>
       <c r="B78">
         <v>50306</v>
       </c>
       <c r="C78">
         <v>49902</v>
       </c>
       <c r="D78" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50595</v>
       </c>
       <c r="B79">
         <v>50307</v>
       </c>
       <c r="C79">
         <v>49780</v>
       </c>
       <c r="D79" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50597</v>
       </c>
       <c r="B80">
         <v>50307</v>
       </c>
       <c r="C80">
         <v>49897</v>
       </c>
       <c r="D80" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>50598</v>
       </c>
       <c r="B81">
         <v>50308</v>
       </c>
       <c r="C81">
         <v>49781</v>
       </c>
       <c r="D81" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>50602</v>
       </c>
       <c r="B82">
         <v>50309</v>
       </c>
       <c r="C82">
         <v>49782</v>
       </c>
       <c r="D82" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>50596</v>
       </c>
       <c r="B83">
         <v>50307</v>
       </c>
       <c r="C83">
         <v>49783</v>
       </c>
       <c r="D83" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>50668</v>
       </c>
       <c r="B84">
         <v>50365</v>
       </c>
       <c r="C84">
         <v>50164</v>
       </c>
       <c r="D84" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1415</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>51776</v>
       </c>
       <c r="B85">
         <v>50275</v>
       </c>
       <c r="C85">
         <v>49809</v>
       </c>
       <c r="D85" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>52446</v>
       </c>
       <c r="B86">
         <v>52441</v>
       </c>
       <c r="C86">
         <v>49856</v>
       </c>
       <c r="D86" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>52466</v>
       </c>
       <c r="B87">
         <v>52461</v>
       </c>
       <c r="C87">
         <v>49862</v>
       </c>
       <c r="D87" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E87" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>52476</v>
       </c>
       <c r="B88">
         <v>52471</v>
       </c>
       <c r="C88">
         <v>49862</v>
       </c>
       <c r="D88" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E88" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>52486</v>
       </c>
       <c r="B89">
         <v>52481</v>
       </c>
       <c r="C89">
         <v>49862</v>
       </c>
       <c r="D89" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E89" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>52496</v>
       </c>
       <c r="B90">
         <v>52491</v>
       </c>
       <c r="C90">
         <v>49862</v>
       </c>
       <c r="D90" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E90" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>52856</v>
       </c>
       <c r="B91">
         <v>52841</v>
       </c>
       <c r="C91">
         <v>49811</v>
       </c>
       <c r="D91" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>52861</v>
       </c>
       <c r="B92">
         <v>50360</v>
       </c>
       <c r="C92">
         <v>49811</v>
       </c>
       <c r="D92" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>52871</v>
       </c>
       <c r="B93">
         <v>50273</v>
       </c>
       <c r="C93">
         <v>49810</v>
       </c>
       <c r="D93" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>52876</v>
       </c>
       <c r="B94">
         <v>50352</v>
       </c>
       <c r="C94">
         <v>49810</v>
       </c>
       <c r="D94" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>53101</v>
       </c>
       <c r="B95">
         <v>53096</v>
       </c>
       <c r="C95">
         <v>52916</v>
       </c>
       <c r="D95" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E95" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>53126</v>
       </c>
       <c r="B96">
         <v>53121</v>
       </c>
       <c r="C96">
         <v>53106</v>
       </c>
       <c r="D96" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E96" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>495</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>53231</v>
       </c>
       <c r="B97">
         <v>50410</v>
       </c>
       <c r="C97">
         <v>53221</v>
       </c>
       <c r="D97" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E97" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>53236</v>
       </c>
       <c r="B98">
         <v>50263</v>
       </c>
       <c r="C98">
         <v>53221</v>
       </c>
       <c r="D98" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E98" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>53241</v>
       </c>
       <c r="B99">
         <v>50342</v>
       </c>
       <c r="C99">
         <v>53221</v>
       </c>
       <c r="D99" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E99" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>53251</v>
       </c>
       <c r="B100">
         <v>53246</v>
       </c>
       <c r="C100">
         <v>53221</v>
       </c>
       <c r="D100" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E100" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>53456</v>
       </c>
       <c r="B101">
         <v>50352</v>
       </c>
       <c r="C101">
         <v>53411</v>
       </c>
       <c r="D101" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E101" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>53461</v>
       </c>
       <c r="B102">
         <v>50273</v>
       </c>
       <c r="C102">
         <v>53411</v>
       </c>
       <c r="D102" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E102" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>53466</v>
       </c>
       <c r="B103">
         <v>53426</v>
       </c>
       <c r="C103">
         <v>53411</v>
       </c>
       <c r="D103" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E103" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>53471</v>
       </c>
       <c r="B104">
         <v>53436</v>
       </c>
       <c r="C104">
         <v>53411</v>
       </c>
       <c r="D104" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E104" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>53476</v>
       </c>
       <c r="B105">
         <v>53441</v>
       </c>
       <c r="C105">
         <v>53411</v>
       </c>
       <c r="D105" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E105" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>53481</v>
       </c>
       <c r="B106">
         <v>53431</v>
       </c>
       <c r="C106">
         <v>53411</v>
       </c>
       <c r="D106" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E106" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>53566</v>
       </c>
       <c r="B107">
         <v>53561</v>
       </c>
       <c r="C107">
         <v>53151</v>
       </c>
       <c r="D107" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E107" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>508</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>53576</v>
       </c>
       <c r="B108">
         <v>53571</v>
       </c>
       <c r="C108">
         <v>53151</v>
       </c>
       <c r="D108" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E108" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>508</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>53761</v>
       </c>
       <c r="B109">
         <v>53756</v>
       </c>
       <c r="C109">
         <v>53751</v>
       </c>
       <c r="D109" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>53846</v>
       </c>
       <c r="B110">
         <v>50364</v>
       </c>
       <c r="C110">
         <v>50146</v>
       </c>
       <c r="D110" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E110" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>53861</v>
       </c>
       <c r="B111">
         <v>53851</v>
       </c>
       <c r="C111">
         <v>53386</v>
       </c>
       <c r="D111" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>53871</v>
       </c>
       <c r="B112">
         <v>53856</v>
       </c>
       <c r="C112">
         <v>53386</v>
       </c>
       <c r="D112" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>53876</v>
       </c>
       <c r="B113">
         <v>53866</v>
       </c>
       <c r="C113">
         <v>53386</v>
       </c>
       <c r="D113" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54144</v>
       </c>
       <c r="B114">
         <v>54143</v>
       </c>
       <c r="C114">
         <v>53221</v>
       </c>
       <c r="D114" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E114" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54146</v>
       </c>
       <c r="B115">
         <v>54145</v>
       </c>
       <c r="C115">
         <v>53221</v>
       </c>
       <c r="D115" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="E115" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54153</v>
       </c>
       <c r="B116">
         <v>50291</v>
       </c>
       <c r="C116">
         <v>54151</v>
       </c>
       <c r="D116" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E116" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54155</v>
       </c>
       <c r="B117">
         <v>54154</v>
       </c>
       <c r="C117">
         <v>54151</v>
       </c>
       <c r="D117" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54207</v>
       </c>
       <c r="B118">
         <v>54205</v>
       </c>
       <c r="C118">
         <v>54204</v>
       </c>
       <c r="D118" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E118" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54208</v>
       </c>
       <c r="B119">
         <v>54206</v>
       </c>
       <c r="C119">
         <v>54204</v>
       </c>
       <c r="D119" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E119" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54234</v>
       </c>
       <c r="B120">
         <v>54233</v>
       </c>
       <c r="C120">
         <v>54204</v>
       </c>
       <c r="D120" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E120" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54366</v>
       </c>
       <c r="B121">
         <v>54365</v>
       </c>
       <c r="C121">
         <v>53496</v>
       </c>
       <c r="D121" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E121" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54476</v>
       </c>
       <c r="B122">
         <v>53281</v>
       </c>
       <c r="C122">
         <v>54475</v>
       </c>
       <c r="D122" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54502</v>
       </c>
       <c r="B123">
         <v>50266</v>
       </c>
       <c r="C123">
         <v>54501</v>
       </c>
       <c r="D123" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54503</v>
       </c>
       <c r="B124">
         <v>53281</v>
       </c>
       <c r="C124">
         <v>54501</v>
       </c>
       <c r="D124" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54506</v>
       </c>
       <c r="B125">
         <v>54505</v>
       </c>
       <c r="C125">
         <v>54501</v>
       </c>
       <c r="D125" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54507</v>
       </c>
       <c r="B126">
         <v>50286</v>
       </c>
       <c r="C126">
         <v>54475</v>
       </c>
       <c r="D126" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>640</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>54588</v>
       </c>
       <c r="B127">
         <v>54586</v>
       </c>
       <c r="C127">
         <v>54452</v>
       </c>
       <c r="D127" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E127" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>54589</v>
       </c>
       <c r="B128">
         <v>54587</v>
       </c>
       <c r="C128">
         <v>54452</v>
       </c>
       <c r="D128" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>54591</v>
       </c>
       <c r="B129">
         <v>54590</v>
       </c>
       <c r="C129">
         <v>54452</v>
       </c>
       <c r="D129" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54592</v>
       </c>
       <c r="B130">
         <v>50224</v>
       </c>
       <c r="C130">
         <v>54452</v>
       </c>
       <c r="D130" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54594</v>
       </c>
       <c r="B131">
         <v>54593</v>
       </c>
       <c r="C131">
         <v>54452</v>
       </c>
       <c r="D131" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54597</v>
       </c>
       <c r="B132">
         <v>50273</v>
       </c>
       <c r="C132">
         <v>54596</v>
       </c>
       <c r="D132" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E132" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54598</v>
       </c>
       <c r="B133">
         <v>50378</v>
       </c>
       <c r="C133">
         <v>54596</v>
       </c>
       <c r="D133" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E133" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54690</v>
       </c>
       <c r="B134">
         <v>50278</v>
       </c>
       <c r="C134">
         <v>54686</v>
       </c>
       <c r="D134" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E134" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>54707</v>
       </c>
       <c r="B135">
         <v>50351</v>
       </c>
       <c r="C135">
         <v>54702</v>
       </c>
       <c r="D135" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>54708</v>
       </c>
       <c r="B136">
         <v>50273</v>
       </c>
       <c r="C136">
         <v>54702</v>
       </c>
       <c r="D136" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>54709</v>
       </c>
       <c r="B137">
         <v>50352</v>
       </c>
       <c r="C137">
         <v>54702</v>
       </c>
       <c r="D137" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>54715</v>
       </c>
       <c r="B138">
         <v>54714</v>
       </c>
       <c r="C138">
         <v>54713</v>
       </c>
       <c r="D138" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>54760</v>
       </c>
       <c r="B139">
         <v>53431</v>
       </c>
       <c r="C139">
         <v>54759</v>
       </c>
       <c r="D139" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E139" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>54761</v>
       </c>
       <c r="B140">
         <v>50273</v>
       </c>
       <c r="C140">
         <v>54759</v>
       </c>
       <c r="D140" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E140" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>54762</v>
       </c>
       <c r="B141">
         <v>53441</v>
       </c>
       <c r="C141">
         <v>54759</v>
       </c>
       <c r="D141" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="E141" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>54763</v>
       </c>
       <c r="B142">
         <v>53426</v>
       </c>
       <c r="C142">
         <v>54759</v>
       </c>
       <c r="D142" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E142" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>54764</v>
       </c>
       <c r="B143">
         <v>50352</v>
       </c>
       <c r="C143">
         <v>54759</v>
       </c>
       <c r="D143" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E143" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
         <v>541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
       <c r="B1" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="C1" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>132</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="E2" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="F2" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="E3" t="s">
         <v>206</v>
       </c>
       <c r="F3" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>52906</v>
       </c>
       <c r="B4" t="s">
         <v>108</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="s">
-        <v>1425</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49624</v>
       </c>
       <c r="B5" t="s">
         <v>277</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1426</v>
+        <v>1440</v>
       </c>
       <c r="E5" t="s">
         <v>206</v>
       </c>
       <c r="F5" t="s">
-        <v>1427</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49640</v>
       </c>
       <c r="B6" t="s">
         <v>251</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
       <c r="E6" t="s">
         <v>206</v>
       </c>
       <c r="F6" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49642</v>
       </c>
       <c r="B7" t="s">
         <v>522</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="E7" t="s">
         <v>206</v>
       </c>
       <c r="F7" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>54669</v>
       </c>
       <c r="B8" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
       <c r="E8" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
       <c r="F8" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49645</v>
       </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1435</v>
+        <v>1449</v>
       </c>
       <c r="E9" t="s">
         <v>206</v>
       </c>
       <c r="F9" t="s">
-        <v>1436</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49646</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="E10" t="s">
         <v>206</v>
       </c>
       <c r="F10" t="s">
-        <v>1438</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49666</v>
       </c>
       <c r="B11" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1439</v>
+        <v>1453</v>
       </c>
       <c r="E11" t="s">
         <v>206</v>
       </c>
       <c r="F11" t="s">
-        <v>1440</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49673</v>
       </c>
       <c r="B12" t="s">
         <v>353</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1441</v>
+        <v>1455</v>
       </c>
       <c r="E12" t="s">
         <v>206</v>
       </c>
       <c r="F12" t="s">
-        <v>1442</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49681</v>
       </c>
       <c r="B13" t="s">
         <v>362</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="E13" t="s">
         <v>206</v>
       </c>
       <c r="F13" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49682</v>
       </c>
       <c r="B14" t="s">
         <v>479</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="E14" t="s">
         <v>206</v>
       </c>
       <c r="F14" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49689</v>
       </c>
       <c r="B15" t="s">
         <v>368</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
       <c r="E15" t="s">
         <v>206</v>
       </c>
       <c r="F15" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49696</v>
       </c>
       <c r="B16" t="s">
         <v>282</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="E16" t="s">
         <v>206</v>
       </c>
       <c r="F16" t="s">
-        <v>1450</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>53746</v>
       </c>
       <c r="B17" t="s">
         <v>566</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="F17" t="s">
-        <v>1451</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49707</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1452</v>
+        <v>1466</v>
       </c>
       <c r="E18" t="s">
         <v>206</v>
       </c>
       <c r="F18" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49708</v>
       </c>
       <c r="B19" t="s">
         <v>118</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="E19" t="s">
         <v>206</v>
       </c>
       <c r="F19" t="s">
-        <v>1455</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>53146</v>
       </c>
       <c r="B20" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1456</v>
+        <v>1470</v>
       </c>
       <c r="E20" t="s">
-        <v>1457</v>
+        <v>1471</v>
       </c>
       <c r="F20" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49718</v>
       </c>
       <c r="B21" t="s">
         <v>308</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="E21" t="s">
         <v>206</v>
       </c>
       <c r="F21" t="s">
-        <v>1460</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49720</v>
       </c>
       <c r="B22" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
       <c r="E22" t="s">
         <v>206</v>
       </c>
       <c r="F22" t="s">
-        <v>1462</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49728</v>
       </c>
       <c r="B23" t="s">
         <v>149</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="E23" t="s">
         <v>206</v>
       </c>
       <c r="F23" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49731</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="E24" t="s">
         <v>206</v>
       </c>
       <c r="F24" t="s">
-        <v>1466</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49736</v>
       </c>
       <c r="B25" t="s">
         <v>433</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
-        <v>1468</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49741</v>
       </c>
       <c r="B26" t="s">
         <v>260</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="E26" t="s">
         <v>206</v>
       </c>
       <c r="F26" t="s">
-        <v>1470</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49743</v>
       </c>
       <c r="B27" t="s">
         <v>158</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="E27" t="s">
         <v>206</v>
       </c>
       <c r="F27" t="s">
-        <v>1472</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49749</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1473</v>
+        <v>1487</v>
       </c>
       <c r="E28" t="s">
         <v>206</v>
       </c>
       <c r="F28" t="s">
-        <v>1474</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49750</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1475</v>
+        <v>1489</v>
       </c>
       <c r="E29" t="s">
         <v>206</v>
       </c>
       <c r="F29" t="s">
-        <v>1476</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49751</v>
       </c>
       <c r="B30" t="s">
         <v>339</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1477</v>
+        <v>1491</v>
       </c>
       <c r="E30" t="s">
         <v>206</v>
       </c>
       <c r="F30" t="s">
-        <v>1478</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49752</v>
       </c>
       <c r="B31" t="s">
         <v>177</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1479</v>
+        <v>1493</v>
       </c>
       <c r="E31" t="s">
         <v>206</v>
       </c>
       <c r="F31" t="s">
-        <v>1480</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49755</v>
       </c>
       <c r="B32" t="s">
         <v>220</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1481</v>
+        <v>1495</v>
       </c>
       <c r="E32" t="s">
         <v>206</v>
       </c>
       <c r="F32" t="s">
-        <v>1482</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49756</v>
       </c>
       <c r="B33" t="s">
         <v>168</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1483</v>
+        <v>1497</v>
       </c>
       <c r="E33" t="s">
         <v>206</v>
       </c>
       <c r="F33" t="s">
-        <v>1484</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>53216</v>
       </c>
       <c r="B34" t="s">
         <v>511</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1485</v>
+        <v>1499</v>
       </c>
       <c r="E34" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="F34" t="s">
-        <v>1486</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49761</v>
       </c>
       <c r="B35" t="s">
         <v>157</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="E35" t="s">
         <v>206</v>
       </c>
       <c r="F35" t="s">
-        <v>1488</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49763</v>
       </c>
       <c r="B36" t="s">
         <v>374</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1489</v>
+        <v>1503</v>
       </c>
       <c r="E36" t="s">
         <v>206</v>
       </c>
       <c r="F36" t="s">
-        <v>1490</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54453</v>
       </c>
       <c r="B37" t="s">
-        <v>1491</v>
+        <v>1505</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1492</v>
+        <v>1506</v>
       </c>
       <c r="E37" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F37" t="s">
-        <v>1493</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49592</v>
       </c>
       <c r="B38" t="s">
-        <v>1494</v>
+        <v>1508</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1495</v>
+        <v>1509</v>
       </c>
       <c r="E38" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
       <c r="F38" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49594</v>
       </c>
       <c r="B39" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
       <c r="E39" t="s">
         <v>206</v>
       </c>
       <c r="F39" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49605</v>
       </c>
       <c r="B40" t="s">
-        <v>1500</v>
+        <v>1514</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1501</v>
+        <v>1515</v>
       </c>
       <c r="E40" t="s">
         <v>206</v>
       </c>
       <c r="F40" t="s">
-        <v>1502</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49656</v>
       </c>
       <c r="B41" t="s">
-        <v>1503</v>
+        <v>1517</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1504</v>
+        <v>1518</v>
       </c>
       <c r="E41" t="s">
         <v>206</v>
       </c>
       <c r="F41" t="s">
-        <v>1505</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49664</v>
       </c>
       <c r="B42" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1506</v>
+        <v>1520</v>
       </c>
       <c r="E42" t="s">
         <v>206</v>
       </c>
       <c r="F42" t="s">
-        <v>1507</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49665</v>
       </c>
       <c r="B43" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1508</v>
+        <v>1522</v>
       </c>
       <c r="E43" t="s">
         <v>206</v>
       </c>
       <c r="F43" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49667</v>
       </c>
       <c r="B44" t="s">
         <v>379</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="E44" t="s">
         <v>206</v>
       </c>
       <c r="F44" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49671</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="E45" t="s">
         <v>206</v>
       </c>
       <c r="F45" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49674</v>
       </c>
       <c r="B46" t="s">
-        <v>1514</v>
+        <v>1528</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1515</v>
+        <v>1529</v>
       </c>
       <c r="E46" t="s">
         <v>206</v>
       </c>
       <c r="F46" t="s">
-        <v>1516</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49675</v>
       </c>
       <c r="B47" t="s">
-        <v>1517</v>
+        <v>1531</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
       <c r="E47" t="s">
         <v>206</v>
       </c>
       <c r="F47" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49697</v>
       </c>
       <c r="B48" t="s">
         <v>324</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="E48" t="s">
         <v>206</v>
       </c>
       <c r="F48" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49702</v>
       </c>
       <c r="B49" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1523</v>
+        <v>1537</v>
       </c>
       <c r="E49" t="s">
         <v>206</v>
       </c>
       <c r="F49" t="s">
-        <v>1524</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>54500</v>
       </c>
       <c r="B50" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>1525</v>
+        <v>1539</v>
       </c>
       <c r="F50" t="s">
-        <v>1526</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49723</v>
       </c>
       <c r="B51" t="s">
         <v>572</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1527</v>
+        <v>1541</v>
       </c>
       <c r="E51" t="s">
         <v>206</v>
       </c>
       <c r="F51" t="s">
-        <v>1528</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49742</v>
       </c>
       <c r="B52" t="s">
-        <v>1529</v>
+        <v>1543</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1530</v>
+        <v>1544</v>
       </c>
       <c r="E52" t="s">
         <v>206</v>
       </c>
       <c r="F52" t="s">
-        <v>1531</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49747</v>
       </c>
       <c r="B53" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1532</v>
+        <v>1546</v>
       </c>
       <c r="E53" t="s">
         <v>206</v>
       </c>
       <c r="F53" t="s">
-        <v>1533</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49754</v>
       </c>
       <c r="B54" t="s">
-        <v>1534</v>
+        <v>1548</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1535</v>
+        <v>1549</v>
       </c>
       <c r="E54" t="s">
         <v>206</v>
       </c>
       <c r="F54" t="s">
-        <v>1536</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49760</v>
       </c>
       <c r="B55" t="s">
         <v>487</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1537</v>
+        <v>1551</v>
       </c>
       <c r="E55" t="s">
         <v>206</v>
       </c>
       <c r="F55" t="s">
-        <v>1538</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53381</v>
       </c>
       <c r="B56" t="s">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>1539</v>
+        <v>1553</v>
       </c>
       <c r="F56" t="s">
-        <v>1540</v>
+        <v>1554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J166"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1541</v>
+        <v>1555</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1542</v>
+        <v>1556</v>
       </c>
       <c r="D1" t="s">
-        <v>1543</v>
+        <v>1557</v>
       </c>
       <c r="E1" t="s">
-        <v>1544</v>
+        <v>1558</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1545</v>
+        <v>1559</v>
       </c>
       <c r="H1" t="s">
-        <v>1546</v>
+        <v>1560</v>
       </c>
       <c r="I1" t="s">
-        <v>1547</v>
+        <v>1561</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D2" t="s">
-        <v>1549</v>
+        <v>1563</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1550</v>
+        <v>1564</v>
       </c>
       <c r="G2" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54523</v>
       </c>
       <c r="B3">
         <v>54204</v>
       </c>
       <c r="C3" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D3" t="s">
-        <v>1552</v>
+        <v>1566</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1553</v>
+        <v>1567</v>
       </c>
       <c r="G3" t="s">
-        <v>1554</v>
+        <v>1568</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50761</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>1556</v>
+        <v>1570</v>
       </c>
       <c r="F4" t="s">
         <v>255</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="J4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50762</v>
       </c>
       <c r="B5">
         <v>49838</v>
       </c>
       <c r="C5" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>1557</v>
+        <v>1571</v>
       </c>
       <c r="F5" t="s">
         <v>255</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="J5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50763</v>
       </c>
       <c r="B6">
         <v>49838</v>
       </c>
       <c r="C6" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>1558</v>
+        <v>1572</v>
       </c>
       <c r="F6" t="s">
         <v>255</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="J6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50770</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1559</v>
+        <v>1573</v>
       </c>
       <c r="F7" t="s">
         <v>276</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="J7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50771</v>
       </c>
       <c r="B8">
         <v>49843</v>
       </c>
       <c r="C8" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1560</v>
+        <v>1574</v>
       </c>
       <c r="F8" t="s">
         <v>276</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="J8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50772</v>
       </c>
       <c r="B9">
         <v>49843</v>
       </c>
       <c r="C9" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1561</v>
+        <v>1575</v>
       </c>
       <c r="F9" t="s">
         <v>276</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50781</v>
       </c>
       <c r="B10">
         <v>49846</v>
       </c>
       <c r="C10" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1562</v>
+        <v>1576</v>
       </c>
       <c r="F10" t="s">
         <v>281</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50782</v>
       </c>
       <c r="B11">
         <v>49846</v>
       </c>
       <c r="C11" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1563</v>
+        <v>1577</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54161</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D12" t="s">
-        <v>1565</v>
+        <v>1579</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1566</v>
+        <v>1580</v>
       </c>
       <c r="G12" t="s">
-        <v>1567</v>
+        <v>1581</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51410</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1569</v>
+        <v>1583</v>
       </c>
       <c r="G13" t="s">
-        <v>1570</v>
+        <v>1584</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54525</v>
       </c>
       <c r="B14">
         <v>54204</v>
       </c>
       <c r="C14" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D14" t="s">
-        <v>1572</v>
+        <v>1586</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1573</v>
+        <v>1587</v>
       </c>
       <c r="G14" t="s">
-        <v>1574</v>
+        <v>1588</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51424</v>
       </c>
       <c r="B15">
         <v>50106</v>
       </c>
       <c r="C15" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1575</v>
+        <v>1589</v>
       </c>
       <c r="G15" t="s">
-        <v>1576</v>
+        <v>1590</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51422</v>
       </c>
       <c r="B16">
         <v>50106</v>
       </c>
       <c r="C16" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1577</v>
+        <v>1591</v>
       </c>
       <c r="G16" t="s">
-        <v>1578</v>
+        <v>1592</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51423</v>
       </c>
       <c r="B17">
         <v>50106</v>
       </c>
       <c r="C17" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D17" t="s">
-        <v>1579</v>
+        <v>1593</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1580</v>
+        <v>1594</v>
       </c>
       <c r="G17" t="s">
-        <v>1581</v>
+        <v>1595</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50810</v>
       </c>
       <c r="B18">
         <v>49868</v>
       </c>
       <c r="C18" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>367</v>
       </c>
       <c r="G18" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50805</v>
       </c>
       <c r="B19">
         <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>352</v>
       </c>
       <c r="G19" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>1583</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50794</v>
       </c>
       <c r="B20">
         <v>49853</v>
       </c>
       <c r="C20" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>307</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54650</v>
       </c>
       <c r="B21">
         <v>54649</v>
       </c>
       <c r="C21" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D21" t="s">
-        <v>1585</v>
+        <v>1599</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1586</v>
+        <v>1600</v>
       </c>
       <c r="G21" t="s">
-        <v>1587</v>
+        <v>1601</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>1588</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50693</v>
       </c>
       <c r="B22">
         <v>49802</v>
       </c>
       <c r="C22" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D22" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1590</v>
+        <v>1604</v>
       </c>
       <c r="G22" t="s">
-        <v>1591</v>
+        <v>1605</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50694</v>
       </c>
       <c r="B23">
         <v>49802</v>
       </c>
       <c r="C23" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D23" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1590</v>
+        <v>1604</v>
       </c>
       <c r="G23" t="s">
-        <v>1591</v>
+        <v>1605</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50698</v>
       </c>
       <c r="B24">
         <v>49841</v>
       </c>
       <c r="C24" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>1592</v>
+        <v>1606</v>
       </c>
       <c r="F24" t="s">
         <v>267</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50699</v>
       </c>
       <c r="B25">
         <v>49841</v>
       </c>
       <c r="C25" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>1593</v>
+        <v>1607</v>
       </c>
       <c r="F25" t="s">
         <v>267</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="J25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50700</v>
       </c>
       <c r="B26">
         <v>49841</v>
       </c>
       <c r="C26" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1594</v>
+        <v>1608</v>
       </c>
       <c r="F26" t="s">
         <v>267</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54581</v>
       </c>
       <c r="B27">
         <v>49857</v>
       </c>
       <c r="C27" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D27" t="s">
-        <v>1595</v>
+        <v>1609</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1596</v>
+        <v>1610</v>
       </c>
       <c r="G27" t="s">
-        <v>1597</v>
+        <v>1611</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50724</v>
       </c>
       <c r="B28">
         <v>49892</v>
       </c>
       <c r="C28" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>1598</v>
+        <v>1612</v>
       </c>
       <c r="F28" t="s">
         <v>419</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>1550</v>
       </c>
       <c r="J28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50725</v>
       </c>
       <c r="B29">
         <v>49892</v>
       </c>
       <c r="C29" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
       <c r="F29" t="s">
         <v>419</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>1512</v>
       </c>
       <c r="J29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50726</v>
       </c>
       <c r="B30">
         <v>49892</v>
       </c>
       <c r="C30" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>1600</v>
+        <v>1614</v>
       </c>
       <c r="F30" t="s">
         <v>419</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
         <v>1507</v>
       </c>
       <c r="J30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>52166</v>
       </c>
       <c r="B31">
         <v>49803</v>
       </c>
       <c r="C31" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D31" t="s">
-        <v>1601</v>
+        <v>1615</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
       <c r="G31" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>7</v>
       </c>
       <c r="J31" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>52191</v>
       </c>
       <c r="B32">
         <v>49805</v>
       </c>
       <c r="C32" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1604</v>
+        <v>1618</v>
       </c>
       <c r="G32" t="s">
-        <v>1605</v>
+        <v>1619</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50798</v>
       </c>
       <c r="B33">
         <v>49855</v>
       </c>
       <c r="C33" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>318</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50708</v>
       </c>
       <c r="B34">
         <v>49874</v>
       </c>
       <c r="C34" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1606</v>
+        <v>1620</v>
       </c>
       <c r="F34" t="s">
         <v>383</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50811</v>
       </c>
       <c r="B35">
         <v>49869</v>
       </c>
       <c r="C35" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>373</v>
       </c>
       <c r="G35" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>52501</v>
       </c>
       <c r="B36">
         <v>49862</v>
       </c>
       <c r="C36" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D36" t="s">
-        <v>1607</v>
+        <v>1621</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1608</v>
+        <v>1622</v>
       </c>
       <c r="G36" t="s">
-        <v>1609</v>
+        <v>1623</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50950</v>
       </c>
       <c r="B37">
         <v>50164</v>
       </c>
       <c r="C37" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D37" t="s">
-        <v>1610</v>
+        <v>1624</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1611</v>
+        <v>1625</v>
       </c>
       <c r="G37" t="s">
-        <v>1612</v>
+        <v>1626</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>9</v>
       </c>
       <c r="J37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52891</v>
       </c>
       <c r="B38">
         <v>49810</v>
       </c>
       <c r="C38" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D38" t="s">
-        <v>1613</v>
+        <v>1627</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1614</v>
+        <v>1628</v>
       </c>
       <c r="G38" t="s">
-        <v>1615</v>
+        <v>1629</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>52566</v>
       </c>
       <c r="B39">
         <v>49862</v>
       </c>
       <c r="C39" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D39" t="s">
-        <v>1616</v>
+        <v>1630</v>
       </c>
       <c r="E39" t="s">
-        <v>1617</v>
+        <v>1631</v>
       </c>
       <c r="F39" t="s">
-        <v>1618</v>
+        <v>1632</v>
       </c>
       <c r="G39" t="s">
-        <v>1619</v>
+        <v>1633</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J39" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50671</v>
       </c>
       <c r="B40">
         <v>49805</v>
       </c>
       <c r="C40" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D40" t="s">
-        <v>1620</v>
+        <v>1634</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1621</v>
+        <v>1635</v>
       </c>
       <c r="G40" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>12</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50692</v>
       </c>
       <c r="B41">
         <v>49799</v>
       </c>
       <c r="C41" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D41" t="s">
-        <v>1622</v>
+        <v>1636</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1623</v>
+        <v>1637</v>
       </c>
       <c r="G41" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>7</v>
       </c>
       <c r="J41" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50691</v>
       </c>
       <c r="B42">
         <v>49798</v>
       </c>
       <c r="C42" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D42" t="s">
-        <v>1624</v>
+        <v>1638</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1625</v>
+        <v>1639</v>
       </c>
       <c r="G42" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>12</v>
       </c>
       <c r="J42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50670</v>
       </c>
       <c r="B43">
         <v>49803</v>
       </c>
       <c r="C43" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D43" t="s">
-        <v>1626</v>
+        <v>1640</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1627</v>
+        <v>1641</v>
       </c>
       <c r="G43" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>3</v>
       </c>
       <c r="J43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50672</v>
       </c>
       <c r="B44">
         <v>49806</v>
       </c>
       <c r="C44" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D44" t="s">
-        <v>1628</v>
+        <v>1642</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1629</v>
+        <v>1643</v>
       </c>
       <c r="G44" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J44" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50847</v>
       </c>
       <c r="B45">
         <v>49883</v>
       </c>
       <c r="C45" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D45" t="s">
-        <v>1630</v>
+        <v>1644</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1631</v>
+        <v>1645</v>
       </c>
       <c r="G45" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50843</v>
       </c>
       <c r="B46">
         <v>49880</v>
       </c>
       <c r="C46" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D46" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="G46" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>52246</v>
       </c>
       <c r="B47">
         <v>49883</v>
       </c>
       <c r="C47" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
       <c r="D47" t="s">
-        <v>1635</v>
+        <v>1649</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1636</v>
+        <v>1650</v>
       </c>
       <c r="G47" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>52201</v>
       </c>
       <c r="B48">
         <v>49806</v>
       </c>
       <c r="C48" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1637</v>
+        <v>1651</v>
       </c>
       <c r="G48" t="s">
-        <v>1638</v>
+        <v>1652</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50835</v>
       </c>
       <c r="B49">
         <v>49781</v>
       </c>
       <c r="C49" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D49" t="s">
-        <v>1639</v>
+        <v>1653</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1640</v>
+        <v>1654</v>
       </c>
       <c r="G49" t="s">
-        <v>1641</v>
+        <v>1655</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>38</v>
       </c>
       <c r="J49" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>52061</v>
       </c>
       <c r="B50">
         <v>49781</v>
       </c>
       <c r="C50" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D50" t="s">
-        <v>1642</v>
+        <v>1656</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1643</v>
+        <v>1657</v>
       </c>
       <c r="G50" t="s">
-        <v>1644</v>
+        <v>1658</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>20</v>
       </c>
       <c r="J50" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>52066</v>
       </c>
       <c r="B51">
         <v>49781</v>
       </c>
       <c r="C51" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D51" t="s">
-        <v>1645</v>
+        <v>1659</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1646</v>
+        <v>1660</v>
       </c>
       <c r="G51" t="s">
-        <v>1647</v>
+        <v>1661</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J51" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50911</v>
       </c>
       <c r="B52">
         <v>50146</v>
       </c>
       <c r="C52" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D52" t="s">
-        <v>1648</v>
+        <v>1662</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1649</v>
+        <v>1663</v>
       </c>
       <c r="G52" t="s">
-        <v>1650</v>
+        <v>1664</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50907</v>
       </c>
       <c r="B53">
         <v>50146</v>
       </c>
       <c r="C53" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D53" t="s">
-        <v>1651</v>
+        <v>1665</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1652</v>
+        <v>1666</v>
       </c>
       <c r="G53" t="s">
-        <v>1653</v>
+        <v>1667</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>4</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50910</v>
       </c>
       <c r="B54">
         <v>50146</v>
       </c>
       <c r="C54" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D54" t="s">
-        <v>1654</v>
+        <v>1668</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1655</v>
+        <v>1669</v>
       </c>
       <c r="G54" t="s">
-        <v>1656</v>
+        <v>1670</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50908</v>
       </c>
       <c r="B55">
         <v>50146</v>
       </c>
       <c r="C55" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D55" t="s">
-        <v>1658</v>
+        <v>1672</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1659</v>
+        <v>1673</v>
       </c>
       <c r="G55" t="s">
-        <v>1660</v>
+        <v>1674</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>6</v>
       </c>
       <c r="J55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50909</v>
       </c>
       <c r="B56">
         <v>50146</v>
       </c>
       <c r="C56" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D56" t="s">
-        <v>1661</v>
+        <v>1675</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1662</v>
+        <v>1676</v>
       </c>
       <c r="G56" t="s">
-        <v>1663</v>
+        <v>1677</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>5</v>
       </c>
       <c r="J56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54160</v>
       </c>
       <c r="B57">
         <v>53411</v>
       </c>
       <c r="C57" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D57" t="s">
-        <v>1664</v>
+        <v>1678</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1665</v>
+        <v>1679</v>
       </c>
       <c r="G57" t="s">
-        <v>1666</v>
+        <v>1680</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54175</v>
       </c>
       <c r="B58">
         <v>49856</v>
       </c>
       <c r="C58" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D58" t="s">
-        <v>1667</v>
+        <v>1681</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1668</v>
+        <v>1682</v>
       </c>
       <c r="G58" t="s">
-        <v>1669</v>
+        <v>1683</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>12</v>
       </c>
       <c r="J58" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54754</v>
       </c>
       <c r="B59">
         <v>54649</v>
       </c>
       <c r="C59" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D59" t="s">
-        <v>1670</v>
+        <v>1684</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1671</v>
+        <v>1685</v>
       </c>
       <c r="G59" t="s">
-        <v>1672</v>
+        <v>1686</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>52831</v>
       </c>
       <c r="B60">
         <v>49788</v>
       </c>
       <c r="C60" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D60" t="s">
-        <v>1673</v>
+        <v>1687</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1674</v>
+        <v>1688</v>
       </c>
       <c r="G60" t="s">
-        <v>1675</v>
+        <v>1689</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>6</v>
       </c>
       <c r="J60" t="s">
-        <v>1676</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>52121</v>
       </c>
       <c r="B61">
         <v>49798</v>
       </c>
       <c r="C61" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1677</v>
+        <v>1691</v>
       </c>
       <c r="G61" t="s">
-        <v>1678</v>
+        <v>1692</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51408</v>
       </c>
       <c r="B62">
         <v>50146</v>
       </c>
       <c r="C62" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1679</v>
+        <v>1693</v>
       </c>
       <c r="G62" t="s">
-        <v>1680</v>
+        <v>1694</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54753</v>
       </c>
       <c r="B63">
         <v>54649</v>
       </c>
       <c r="C63" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D63" t="s">
-        <v>1681</v>
+        <v>1695</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1682</v>
+        <v>1696</v>
       </c>
       <c r="G63" t="s">
-        <v>1683</v>
+        <v>1697</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>52506</v>
       </c>
       <c r="B64">
         <v>49862</v>
       </c>
       <c r="C64" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="F64" t="s">
-        <v>1686</v>
+        <v>1700</v>
       </c>
       <c r="G64" t="s">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="H64" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
       <c r="I64">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J64" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50749</v>
       </c>
       <c r="B65">
         <v>49835</v>
       </c>
       <c r="C65" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1688</v>
+        <v>1702</v>
       </c>
       <c r="F65" t="s">
-        <v>1689</v>
+        <v>1703</v>
       </c>
       <c r="G65" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J65" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>52181</v>
       </c>
       <c r="B66">
         <v>49803</v>
       </c>
       <c r="C66" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D66" t="s">
-        <v>1692</v>
+        <v>1706</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1693</v>
+        <v>1707</v>
       </c>
       <c r="G66" t="s">
-        <v>1694</v>
+        <v>1708</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52196</v>
       </c>
       <c r="B67">
         <v>49805</v>
       </c>
       <c r="C67" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1695</v>
+        <v>1709</v>
       </c>
       <c r="G67" t="s">
-        <v>1696</v>
+        <v>1710</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>54712</v>
       </c>
       <c r="B68">
         <v>54702</v>
       </c>
       <c r="C68" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D68" t="s">
-        <v>1697</v>
+        <v>1711</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1698</v>
+        <v>1712</v>
       </c>
       <c r="G68" t="s">
-        <v>1699</v>
+        <v>1713</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54717</v>
       </c>
       <c r="B69">
         <v>54713</v>
       </c>
       <c r="C69" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D69" t="s">
-        <v>1700</v>
+        <v>1714</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1701</v>
+        <v>1715</v>
       </c>
       <c r="G69" t="s">
-        <v>1699</v>
+        <v>1713</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J69" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50722</v>
       </c>
       <c r="B70">
         <v>49891</v>
       </c>
       <c r="C70" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>1702</v>
+        <v>1716</v>
       </c>
       <c r="F70" t="s">
-        <v>1703</v>
+        <v>1717</v>
       </c>
       <c r="G70" t="s">
         <v>415</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>156</v>
       </c>
       <c r="J70" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50675</v>
       </c>
       <c r="B71">
         <v>49809</v>
       </c>
       <c r="C71" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>1704</v>
+        <v>1718</v>
       </c>
       <c r="F71" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
       <c r="G71" t="s">
-        <v>1706</v>
+        <v>1720</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="J71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50728</v>
       </c>
       <c r="B72">
         <v>49830</v>
       </c>
       <c r="C72" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1707</v>
+        <v>1721</v>
       </c>
       <c r="F72" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="G72" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="J72" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50735</v>
       </c>
       <c r="B73">
         <v>49832</v>
       </c>
       <c r="C73" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="F73" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="G73" t="s">
-        <v>1711</v>
+        <v>1725</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J73" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50741</v>
       </c>
       <c r="B74">
         <v>49833</v>
       </c>
       <c r="C74" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1712</v>
+        <v>1726</v>
       </c>
       <c r="F74" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="G74" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="J74" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50748</v>
       </c>
       <c r="B75">
         <v>49835</v>
       </c>
       <c r="C75" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1713</v>
+        <v>1727</v>
       </c>
       <c r="F75" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="G75" t="s">
-        <v>1714</v>
+        <v>1728</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J75" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50752</v>
       </c>
       <c r="B76">
         <v>49836</v>
       </c>
       <c r="C76" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
       <c r="F76" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="G76" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="J76" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50764</v>
       </c>
       <c r="B77">
         <v>49839</v>
       </c>
       <c r="C77" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="F77" t="s">
-        <v>1718</v>
+        <v>1732</v>
       </c>
       <c r="G77" t="s">
-        <v>1719</v>
+        <v>1733</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="J77" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>54678</v>
       </c>
       <c r="B78">
         <v>50193</v>
       </c>
       <c r="C78" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D78" t="s">
-        <v>1720</v>
+        <v>1734</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="G78" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>52256</v>
       </c>
       <c r="B79">
         <v>50193</v>
       </c>
       <c r="C79" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D79" t="s">
-        <v>1723</v>
+        <v>1737</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="G79" t="s">
-        <v>1725</v>
+        <v>1739</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J79" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>52266</v>
       </c>
       <c r="B80">
         <v>50193</v>
       </c>
       <c r="C80" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D80" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1727</v>
+        <v>1741</v>
       </c>
       <c r="G80" t="s">
-        <v>1728</v>
+        <v>1742</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J80" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50787</v>
       </c>
       <c r="B81">
         <v>49849</v>
       </c>
       <c r="C81" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>1729</v>
+        <v>1743</v>
       </c>
       <c r="F81" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50788</v>
       </c>
       <c r="B82">
         <v>49849</v>
       </c>
       <c r="C82" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>1731</v>
+        <v>1745</v>
       </c>
       <c r="F82" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50789</v>
       </c>
       <c r="B83">
         <v>49849</v>
       </c>
       <c r="C83" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>1732</v>
+        <v>1746</v>
       </c>
       <c r="F83" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>52216</v>
       </c>
       <c r="B84">
         <v>49806</v>
       </c>
       <c r="C84" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D84" t="s">
-        <v>1733</v>
+        <v>1747</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1734</v>
+        <v>1748</v>
       </c>
       <c r="G84" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>3</v>
       </c>
       <c r="J84" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50727</v>
       </c>
       <c r="B85">
         <v>49830</v>
       </c>
       <c r="C85" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="F85" t="s">
         <v>219</v>
       </c>
       <c r="G85" t="s">
-        <v>1689</v>
+        <v>1703</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J85" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>54159</v>
       </c>
       <c r="B86">
         <v>53411</v>
       </c>
       <c r="C86" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D86" t="s">
-        <v>1736</v>
+        <v>1750</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1737</v>
+        <v>1751</v>
       </c>
       <c r="G86" t="s">
-        <v>1738</v>
+        <v>1752</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J86" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50696</v>
       </c>
       <c r="B87">
         <v>49829</v>
       </c>
       <c r="C87" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>1739</v>
+        <v>1753</v>
       </c>
       <c r="F87" t="s">
         <v>213</v>
       </c>
       <c r="G87" t="s">
-        <v>1740</v>
+        <v>1754</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="J87" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>50808</v>
       </c>
       <c r="B88">
         <v>49866</v>
       </c>
       <c r="C88" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>361</v>
       </c>
       <c r="G88" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50812</v>
       </c>
       <c r="B89">
         <v>49870</v>
       </c>
       <c r="C89" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>378</v>
       </c>
       <c r="G89" t="s">
-        <v>1582</v>
+        <v>1596</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50795</v>
       </c>
       <c r="B90">
         <v>49854</v>
       </c>
       <c r="C90" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>1741</v>
+        <v>1755</v>
       </c>
       <c r="F90" t="s">
         <v>313</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>50796</v>
       </c>
       <c r="B91">
         <v>49854</v>
       </c>
       <c r="C91" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1742</v>
+        <v>1756</v>
       </c>
       <c r="F91" t="s">
         <v>313</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>50797</v>
       </c>
       <c r="B92">
         <v>49854</v>
       </c>
       <c r="C92" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>1743</v>
+        <v>1757</v>
       </c>
       <c r="F92" t="s">
         <v>313</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51327</v>
       </c>
       <c r="B93">
         <v>50164</v>
       </c>
       <c r="C93" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D93" t="s">
-        <v>1744</v>
+        <v>1758</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1745</v>
+        <v>1759</v>
       </c>
       <c r="G93" t="s">
-        <v>1746</v>
+        <v>1760</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>3</v>
       </c>
       <c r="J93" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51335</v>
       </c>
       <c r="B94">
         <v>50146</v>
       </c>
       <c r="C94" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D94" t="s">
-        <v>1744</v>
+        <v>1758</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1745</v>
+        <v>1759</v>
       </c>
       <c r="G94" t="s">
-        <v>1746</v>
+        <v>1760</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>2</v>
       </c>
       <c r="J94" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50915</v>
       </c>
       <c r="B95">
         <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1747</v>
+        <v>1761</v>
       </c>
       <c r="G95" t="s">
-        <v>1748</v>
+        <v>1762</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>52186</v>
       </c>
       <c r="B96">
         <v>49805</v>
       </c>
       <c r="C96" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1749</v>
+        <v>1763</v>
       </c>
       <c r="G96" t="s">
-        <v>1750</v>
+        <v>1764</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>53591</v>
       </c>
       <c r="B97">
         <v>53386</v>
       </c>
       <c r="C97" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D97" t="s">
-        <v>1751</v>
+        <v>1765</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="G97" t="s">
-        <v>1753</v>
+        <v>1767</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>34</v>
       </c>
       <c r="J97" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>52836</v>
       </c>
       <c r="B98">
         <v>49788</v>
       </c>
       <c r="C98" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D98" t="s">
-        <v>1754</v>
+        <v>1768</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1755</v>
+        <v>1769</v>
       </c>
       <c r="G98" t="s">
-        <v>1756</v>
+        <v>1770</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>7</v>
       </c>
       <c r="J98" t="s">
-        <v>1676</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>50827</v>
       </c>
       <c r="B99">
         <v>49788</v>
       </c>
       <c r="C99" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D99" t="s">
-        <v>1757</v>
+        <v>1771</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1758</v>
+        <v>1772</v>
       </c>
       <c r="G99" t="s">
-        <v>1759</v>
+        <v>1773</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>16</v>
       </c>
       <c r="J99" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50730</v>
       </c>
       <c r="B100">
         <v>49830</v>
       </c>
       <c r="C100" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1760</v>
+        <v>1774</v>
       </c>
       <c r="F100" t="s">
-        <v>1761</v>
+        <v>1775</v>
       </c>
       <c r="G100" t="s">
-        <v>1762</v>
+        <v>1776</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="J100" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>50742</v>
       </c>
       <c r="B101">
         <v>49833</v>
       </c>
       <c r="C101" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1763</v>
+        <v>1777</v>
       </c>
       <c r="F101" t="s">
-        <v>1761</v>
+        <v>1775</v>
       </c>
       <c r="G101" t="s">
-        <v>1762</v>
+        <v>1776</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J101" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50747</v>
       </c>
       <c r="B102">
         <v>49835</v>
       </c>
       <c r="C102" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>1764</v>
+        <v>1778</v>
       </c>
       <c r="F102" t="s">
-        <v>1761</v>
+        <v>1775</v>
       </c>
       <c r="G102" t="s">
-        <v>1762</v>
+        <v>1776</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J102" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>52176</v>
       </c>
       <c r="B103">
         <v>49803</v>
       </c>
       <c r="C103" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D103" t="s">
-        <v>1765</v>
+        <v>1779</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1766</v>
+        <v>1780</v>
       </c>
       <c r="G103" t="s">
-        <v>1767</v>
+        <v>1781</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>50832</v>
       </c>
       <c r="B104">
         <v>49792</v>
       </c>
       <c r="C104" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D104" t="s">
-        <v>1768</v>
+        <v>1782</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1769</v>
+        <v>1783</v>
       </c>
       <c r="G104" t="s">
-        <v>1770</v>
+        <v>1784</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>2</v>
       </c>
       <c r="J104" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>50723</v>
       </c>
       <c r="B105">
         <v>49891</v>
       </c>
       <c r="C105" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1771</v>
+        <v>1785</v>
       </c>
       <c r="F105" t="s">
         <v>415</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105">
         <v>149</v>
       </c>
       <c r="J105" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>50792</v>
       </c>
       <c r="B106">
         <v>49851</v>
       </c>
       <c r="C106" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1772</v>
+        <v>1786</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J106" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50793</v>
       </c>
       <c r="B107">
         <v>49851</v>
       </c>
       <c r="C107" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1773</v>
+        <v>1787</v>
       </c>
       <c r="F107" t="s">
         <v>302</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="J107" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>54711</v>
       </c>
       <c r="B108">
         <v>54702</v>
       </c>
       <c r="C108" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D108" t="s">
-        <v>1774</v>
+        <v>1788</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1775</v>
+        <v>1789</v>
       </c>
       <c r="G108" t="s">
-        <v>1776</v>
+        <v>1790</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>53421</v>
       </c>
       <c r="B109">
         <v>53411</v>
       </c>
       <c r="C109" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D109" t="s">
-        <v>1777</v>
+        <v>1791</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1778</v>
+        <v>1792</v>
       </c>
       <c r="G109" t="s">
-        <v>1779</v>
+        <v>1793</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>4</v>
       </c>
       <c r="J109" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>50790</v>
       </c>
       <c r="B110">
         <v>49850</v>
       </c>
       <c r="C110" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1780</v>
+        <v>1794</v>
       </c>
       <c r="F110" t="s">
-        <v>1781</v>
+        <v>1795</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J110" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>50791</v>
       </c>
       <c r="B111">
         <v>49850</v>
       </c>
       <c r="C111" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1782</v>
+        <v>1796</v>
       </c>
       <c r="F111" t="s">
-        <v>1781</v>
+        <v>1795</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="J111" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>50718</v>
       </c>
       <c r="B112">
         <v>49890</v>
       </c>
       <c r="C112" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1783</v>
+        <v>1797</v>
       </c>
       <c r="F112" t="s">
         <v>411</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112">
         <v>1445</v>
       </c>
       <c r="J112" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50719</v>
       </c>
       <c r="B113">
         <v>49890</v>
       </c>
       <c r="C113" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1784</v>
+        <v>1798</v>
       </c>
       <c r="F113" t="s">
         <v>411</v>
       </c>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113">
         <v>1422</v>
       </c>
       <c r="J113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>50720</v>
       </c>
       <c r="B114">
         <v>49890</v>
       </c>
       <c r="C114" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>1785</v>
+        <v>1799</v>
       </c>
       <c r="F114" t="s">
         <v>411</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114">
         <v>1472</v>
       </c>
       <c r="J114" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>50738</v>
       </c>
       <c r="B115">
         <v>49832</v>
       </c>
       <c r="C115" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>1786</v>
+        <v>1800</v>
       </c>
       <c r="F115" t="s">
-        <v>1787</v>
+        <v>1801</v>
       </c>
       <c r="G115" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="J115" t="s">
-        <v>1691</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>54111</v>
       </c>
       <c r="B116">
         <v>53151</v>
       </c>
       <c r="C116" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D116" t="s">
-        <v>1788</v>
+        <v>1802</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1789</v>
+        <v>1803</v>
       </c>
       <c r="G116" t="s">
-        <v>1790</v>
+        <v>1804</v>
       </c>
       <c r="H116" t="s">
-        <v>1791</v>
+        <v>1805</v>
       </c>
       <c r="I116">
         <v>8</v>
       </c>
       <c r="J116" t="s">
-        <v>1792</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>54582</v>
       </c>
       <c r="B117">
         <v>54452</v>
       </c>
       <c r="C117" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D117" t="s">
-        <v>1793</v>
+        <v>1807</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1794</v>
+        <v>1808</v>
       </c>
       <c r="G117" t="s">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J117" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>54604</v>
       </c>
       <c r="B118">
         <v>54596</v>
       </c>
       <c r="C118" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D118" t="s">
-        <v>1796</v>
+        <v>1810</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1794</v>
+        <v>1808</v>
       </c>
       <c r="G118" t="s">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J118" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>54605</v>
       </c>
       <c r="B119">
         <v>53106</v>
       </c>
       <c r="C119" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D119" t="s">
-        <v>1797</v>
+        <v>1811</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1794</v>
+        <v>1808</v>
       </c>
       <c r="G119" t="s">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>54609</v>
       </c>
       <c r="B120">
         <v>53386</v>
       </c>
       <c r="C120" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D120" t="s">
-        <v>1798</v>
+        <v>1812</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1794</v>
+        <v>1808</v>
       </c>
       <c r="G120" t="s">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>617</v>
+        <v>818</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>50721</v>
       </c>
       <c r="B121">
         <v>49891</v>
       </c>
       <c r="C121" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1799</v>
+        <v>1813</v>
       </c>
       <c r="F121" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="G121" t="s">
-        <v>1800</v>
+        <v>1814</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>148</v>
       </c>
       <c r="J121" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>50766</v>
       </c>
       <c r="B122">
         <v>49839</v>
       </c>
       <c r="C122" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>1801</v>
+        <v>1815</v>
       </c>
       <c r="F122" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="G122" t="s">
-        <v>1719</v>
+        <v>1733</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="J122" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>50783</v>
       </c>
       <c r="B123">
         <v>49847</v>
       </c>
       <c r="C123" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>1802</v>
+        <v>1816</v>
       </c>
       <c r="F123" t="s">
         <v>287</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="J123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>50784</v>
       </c>
       <c r="B124">
         <v>49847</v>
       </c>
       <c r="C124" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1803</v>
+        <v>1817</v>
       </c>
       <c r="F124" t="s">
         <v>287</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="J124" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>54673</v>
       </c>
       <c r="B125">
         <v>54671</v>
       </c>
       <c r="C125" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D125" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="G125" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
       <c r="H125" t="s">
-        <v>1806</v>
+        <v>1820</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>54164</v>
       </c>
       <c r="B126">
         <v>53106</v>
       </c>
       <c r="C126" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D126" t="s">
-        <v>1807</v>
+        <v>1821</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1808</v>
+        <v>1822</v>
       </c>
       <c r="G126" t="s">
-        <v>1809</v>
+        <v>1823</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>138</v>
       </c>
       <c r="J126" t="s">
-        <v>1810</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>52271</v>
       </c>
       <c r="B127">
         <v>50193</v>
       </c>
       <c r="C127" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1811</v>
+        <v>1825</v>
       </c>
       <c r="G127" t="s">
-        <v>1812</v>
+        <v>1826</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>52211</v>
       </c>
       <c r="B128">
         <v>49806</v>
       </c>
       <c r="C128" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1813</v>
+        <v>1827</v>
       </c>
       <c r="G128" t="s">
-        <v>1814</v>
+        <v>1828</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>52206</v>
       </c>
       <c r="B129">
         <v>49806</v>
       </c>
       <c r="C129" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1815</v>
+        <v>1829</v>
       </c>
       <c r="G129" t="s">
-        <v>1816</v>
+        <v>1830</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50836</v>
       </c>
       <c r="B130">
         <v>49783</v>
       </c>
       <c r="C130" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D130" t="s">
-        <v>1817</v>
+        <v>1831</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1818</v>
+        <v>1832</v>
       </c>
       <c r="G130" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
       <c r="H130" t="s">
-        <v>1820</v>
+        <v>1834</v>
       </c>
       <c r="I130">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J130" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>52866</v>
       </c>
       <c r="B131">
         <v>49811</v>
       </c>
       <c r="C131" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D131" t="s">
-        <v>1821</v>
+        <v>1835</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1822</v>
+        <v>1836</v>
       </c>
       <c r="G131" t="s">
-        <v>1823</v>
+        <v>1837</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>5</v>
       </c>
       <c r="J131" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>54688</v>
       </c>
       <c r="B132">
         <v>54686</v>
       </c>
       <c r="C132" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D132" t="s">
-        <v>1824</v>
+        <v>1838</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1825</v>
+        <v>1839</v>
       </c>
       <c r="G132" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>54687</v>
       </c>
       <c r="B133">
         <v>54686</v>
       </c>
       <c r="C133" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D133" t="s">
-        <v>1826</v>
+        <v>1840</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1827</v>
+        <v>1841</v>
       </c>
       <c r="G133" t="s">
-        <v>1828</v>
+        <v>1842</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>54689</v>
       </c>
       <c r="B134">
         <v>54686</v>
       </c>
       <c r="C134" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D134" t="s">
-        <v>1829</v>
+        <v>1843</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1830</v>
+        <v>1844</v>
       </c>
       <c r="G134" t="s">
-        <v>1831</v>
+        <v>1845</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50710</v>
       </c>
       <c r="B135">
         <v>49885</v>
       </c>
       <c r="C135" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1832</v>
+        <v>1846</v>
       </c>
       <c r="F135" t="s">
         <v>402</v>
       </c>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135">
         <v>158</v>
       </c>
       <c r="J135" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50711</v>
       </c>
       <c r="B136">
         <v>49885</v>
       </c>
       <c r="C136" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>1833</v>
+        <v>1847</v>
       </c>
       <c r="F136" t="s">
         <v>402</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136">
         <v>151</v>
       </c>
       <c r="J136" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50712</v>
       </c>
       <c r="B137">
         <v>49885</v>
       </c>
       <c r="C137" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>1834</v>
+        <v>1848</v>
       </c>
       <c r="F137" t="s">
         <v>402</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137">
         <v>152</v>
       </c>
       <c r="J137" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50713</v>
       </c>
       <c r="B138">
         <v>49885</v>
       </c>
       <c r="C138" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>1835</v>
+        <v>1849</v>
       </c>
       <c r="F138" t="s">
         <v>402</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138">
         <v>150</v>
       </c>
       <c r="J138" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>50714</v>
       </c>
       <c r="B139">
         <v>49885</v>
       </c>
       <c r="C139" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1836</v>
+        <v>1850</v>
       </c>
       <c r="F139" t="s">
         <v>402</v>
       </c>
       <c r="G139" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>148</v>
       </c>
       <c r="J139" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>50715</v>
       </c>
       <c r="B140">
         <v>49885</v>
       </c>
       <c r="C140" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1838</v>
+        <v>1852</v>
       </c>
       <c r="F140" t="s">
         <v>402</v>
       </c>
       <c r="G140" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>144</v>
       </c>
       <c r="J140" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50716</v>
       </c>
       <c r="B141">
         <v>49885</v>
       </c>
       <c r="C141" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1839</v>
+        <v>1853</v>
       </c>
       <c r="F141" t="s">
         <v>402</v>
       </c>
       <c r="G141" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>150</v>
       </c>
       <c r="J141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50717</v>
       </c>
       <c r="B142">
         <v>49885</v>
       </c>
       <c r="C142" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>1840</v>
+        <v>1854</v>
       </c>
       <c r="F142" t="s">
         <v>402</v>
       </c>
       <c r="G142" t="s">
-        <v>1837</v>
+        <v>1851</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>144</v>
       </c>
       <c r="J142" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50753</v>
       </c>
       <c r="B143">
         <v>49837</v>
       </c>
       <c r="C143" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>1841</v>
+        <v>1855</v>
       </c>
       <c r="F143" t="s">
         <v>250</v>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="J143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>50754</v>
       </c>
       <c r="B144">
         <v>49837</v>
       </c>
       <c r="C144" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>1842</v>
+        <v>1856</v>
       </c>
       <c r="F144" t="s">
         <v>250</v>
       </c>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="J144" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>50755</v>
       </c>
       <c r="B145">
         <v>49837</v>
       </c>
       <c r="C145" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>1843</v>
+        <v>1857</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="J145" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>50828</v>
       </c>
       <c r="B146">
         <v>49788</v>
       </c>
       <c r="C146" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D146" t="s">
-        <v>1844</v>
+        <v>1858</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="G146" t="s">
-        <v>1846</v>
+        <v>1860</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>11</v>
       </c>
       <c r="J146" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>52126</v>
       </c>
       <c r="B147">
         <v>49798</v>
       </c>
       <c r="C147" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1847</v>
+        <v>1861</v>
       </c>
       <c r="G147" t="s">
-        <v>1848</v>
+        <v>1862</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>54677</v>
       </c>
       <c r="B148">
         <v>50193</v>
       </c>
       <c r="C148" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D148" t="s">
-        <v>1849</v>
+        <v>1863</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1850</v>
+        <v>1864</v>
       </c>
       <c r="G148" t="s">
-        <v>1828</v>
+        <v>1842</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>52131</v>
       </c>
       <c r="B149">
         <v>49798</v>
       </c>
       <c r="C149" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D149" t="s">
-        <v>1851</v>
+        <v>1865</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1852</v>
+        <v>1866</v>
       </c>
       <c r="G149" t="s">
-        <v>1853</v>
+        <v>1867</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>8</v>
       </c>
       <c r="J149" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>52881</v>
       </c>
       <c r="B150">
         <v>49810</v>
       </c>
       <c r="C150" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D150" t="s">
-        <v>1854</v>
+        <v>1868</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1855</v>
+        <v>1869</v>
       </c>
       <c r="G150" t="s">
-        <v>1856</v>
+        <v>1870</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>10</v>
       </c>
       <c r="J150" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>52886</v>
       </c>
       <c r="B151">
         <v>49811</v>
       </c>
       <c r="C151" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D151" t="s">
-        <v>1857</v>
+        <v>1871</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1855</v>
+        <v>1869</v>
       </c>
       <c r="G151" t="s">
-        <v>1858</v>
+        <v>1872</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>5</v>
       </c>
       <c r="J151" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>52896</v>
       </c>
       <c r="B152">
         <v>49810</v>
       </c>
       <c r="C152" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="D152" t="s">
-        <v>1859</v>
+        <v>1873</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1855</v>
+        <v>1869</v>
       </c>
       <c r="G152" t="s">
-        <v>1860</v>
+        <v>1874</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>3</v>
       </c>
       <c r="J152" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>54667</v>
       </c>
       <c r="B153">
         <v>54649</v>
       </c>
       <c r="C153" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D153" t="s">
-        <v>1861</v>
+        <v>1875</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1862</v>
+        <v>1876</v>
       </c>
       <c r="G153" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>2</v>
       </c>
       <c r="J153" t="s">
-        <v>1863</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>54651</v>
       </c>
       <c r="B154">
         <v>54649</v>
       </c>
       <c r="C154" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D154" t="s">
-        <v>1864</v>
+        <v>1878</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1865</v>
+        <v>1879</v>
       </c>
       <c r="G154" t="s">
-        <v>1828</v>
+        <v>1842</v>
       </c>
       <c r="H154"/>
       <c r="I154">
         <v>5</v>
       </c>
       <c r="J154" t="s">
-        <v>1588</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>50767</v>
       </c>
       <c r="B155">
         <v>49842</v>
       </c>
       <c r="C155" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>1866</v>
+        <v>1880</v>
       </c>
       <c r="F155" t="s">
         <v>272</v>
       </c>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="J155" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>50768</v>
       </c>
       <c r="B156">
         <v>49842</v>
       </c>
       <c r="C156" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
-        <v>1867</v>
+        <v>1881</v>
       </c>
       <c r="F156" t="s">
         <v>272</v>
       </c>
       <c r="G156"/>
       <c r="H156"/>
       <c r="I156">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J156" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>50769</v>
       </c>
       <c r="B157">
         <v>49842</v>
       </c>
       <c r="C157" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>1868</v>
+        <v>1882</v>
       </c>
       <c r="F157" t="s">
         <v>272</v>
       </c>
       <c r="G157"/>
       <c r="H157"/>
       <c r="I157">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="J157" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>52171</v>
       </c>
       <c r="B158">
         <v>49803</v>
       </c>
       <c r="C158" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D158" t="s">
-        <v>1869</v>
+        <v>1883</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1870</v>
+        <v>1884</v>
       </c>
       <c r="G158" t="s">
-        <v>1871</v>
+        <v>1885</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>1</v>
       </c>
       <c r="J158" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>53596</v>
       </c>
       <c r="B159">
         <v>53386</v>
       </c>
       <c r="C159" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>1872</v>
+        <v>1886</v>
       </c>
       <c r="F159" t="s">
-        <v>1873</v>
+        <v>1887</v>
       </c>
       <c r="G159" t="s">
-        <v>1874</v>
+        <v>1888</v>
       </c>
       <c r="H159"/>
       <c r="I159">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J159" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>53601</v>
       </c>
       <c r="B160">
         <v>53386</v>
       </c>
       <c r="C160" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D160" t="s">
-        <v>1875</v>
+        <v>1889</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1876</v>
+        <v>1890</v>
       </c>
       <c r="G160" t="s">
-        <v>1877</v>
+        <v>1891</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J160" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>52136</v>
       </c>
       <c r="B161">
         <v>49799</v>
       </c>
       <c r="C161" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D161" t="s">
-        <v>1878</v>
+        <v>1892</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>1879</v>
+        <v>1893</v>
       </c>
       <c r="G161" t="s">
-        <v>1880</v>
+        <v>1894</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>3</v>
       </c>
       <c r="J161" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>50953</v>
       </c>
       <c r="B162">
         <v>50164</v>
       </c>
       <c r="C162" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
       <c r="D162" t="s">
-        <v>1881</v>
+        <v>1895</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1882</v>
+        <v>1896</v>
       </c>
       <c r="G162" t="s">
-        <v>1883</v>
+        <v>1897</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>6</v>
       </c>
       <c r="J162" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>52076</v>
       </c>
       <c r="B163">
         <v>49801</v>
       </c>
       <c r="C163" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D163" t="s">
-        <v>1884</v>
+        <v>1898</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
         <v>136</v>
       </c>
       <c r="G163" t="s">
-        <v>1885</v>
+        <v>1899</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>15</v>
       </c>
       <c r="J163" t="s">
-        <v>1886</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>52081</v>
       </c>
       <c r="B164">
         <v>49801</v>
       </c>
       <c r="C164" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D164" t="s">
-        <v>1887</v>
+        <v>1901</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
         <v>136</v>
       </c>
       <c r="G164" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>12</v>
       </c>
       <c r="J164" t="s">
-        <v>1886</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>52141</v>
       </c>
       <c r="B165">
         <v>49799</v>
       </c>
       <c r="C165" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D165" t="s">
-        <v>1888</v>
+        <v>1902</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1889</v>
+        <v>1903</v>
       </c>
       <c r="G165" t="s">
-        <v>1890</v>
+        <v>1904</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>3</v>
       </c>
       <c r="J165" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>54752</v>
       </c>
       <c r="B166">
         <v>54649</v>
       </c>
       <c r="C166" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
       <c r="D166" t="s">
-        <v>1891</v>
+        <v>1905</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="G166" t="s">
-        <v>1893</v>
+        <v>1907</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -29562,2167 +30060,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="M1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="N1" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="O1" t="s">
-        <v>2337</v>
+        <v>2351</v>
       </c>
       <c r="P1" t="s">
-        <v>2341</v>
+        <v>2355</v>
       </c>
       <c r="Q1" t="s">
-        <v>2347</v>
+        <v>2361</v>
       </c>
       <c r="R1" t="s">
-        <v>2348</v>
+        <v>2362</v>
       </c>
       <c r="S1" t="s">
-        <v>2351</v>
+        <v>2365</v>
       </c>
       <c r="T1" t="s">
-        <v>2353</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="C2" t="s">
-        <v>1895</v>
+        <v>1909</v>
       </c>
       <c r="D2" t="s">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>2060</v>
+        <v>2074</v>
       </c>
       <c r="G2" t="s">
-        <v>2063</v>
+        <v>2077</v>
       </c>
       <c r="H2" t="s">
-        <v>2070</v>
+        <v>2084</v>
       </c>
       <c r="I2" t="s">
-        <v>2086</v>
+        <v>2100</v>
       </c>
       <c r="J2" t="s">
         <v>452</v>
       </c>
       <c r="K2" t="s">
-        <v>2163</v>
+        <v>2177</v>
       </c>
       <c r="L2" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="M2" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="N2" t="s">
-        <v>2333</v>
+        <v>2347</v>
       </c>
       <c r="O2" t="s">
-        <v>2338</v>
+        <v>2352</v>
       </c>
       <c r="P2" t="s">
-        <v>2342</v>
+        <v>2356</v>
       </c>
       <c r="Q2" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="R2" t="s">
-        <v>2349</v>
+        <v>2363</v>
       </c>
       <c r="S2" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="T2" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D3" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="E3" t="s">
         <v>100</v>
       </c>
       <c r="F3" t="s">
         <v>355</v>
       </c>
       <c r="G3" t="s">
         <v>205</v>
       </c>
       <c r="H3" t="s">
-        <v>2071</v>
+        <v>2085</v>
       </c>
       <c r="I3" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="J3" t="s">
-        <v>2115</v>
+        <v>2129</v>
       </c>
       <c r="K3" t="s">
-        <v>2164</v>
+        <v>2178</v>
       </c>
       <c r="L3" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="M3" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="N3" t="s">
-        <v>2334</v>
+        <v>2348</v>
       </c>
       <c r="O3" t="s">
-        <v>2339</v>
+        <v>2353</v>
       </c>
       <c r="P3" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="Q3" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="R3" t="s">
-        <v>1657</v>
+        <v>1671</v>
       </c>
       <c r="S3" t="s">
-        <v>2352</v>
+        <v>2366</v>
       </c>
       <c r="T3" t="s">
-        <v>2354</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="C4" t="s">
         <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>1900</v>
+        <v>1914</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>2061</v>
+        <v>2075</v>
       </c>
       <c r="G4" t="s">
-        <v>2064</v>
+        <v>2078</v>
       </c>
       <c r="H4" t="s">
-        <v>2072</v>
+        <v>2086</v>
       </c>
       <c r="I4" t="s">
-        <v>2087</v>
+        <v>2101</v>
       </c>
       <c r="J4" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="K4" t="s">
-        <v>2165</v>
+        <v>2179</v>
       </c>
       <c r="M4" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="N4" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="O4" t="s">
-        <v>2340</v>
+        <v>2354</v>
       </c>
       <c r="P4" t="s">
-        <v>2343</v>
+        <v>2357</v>
       </c>
       <c r="Q4" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="R4" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>1901</v>
+        <v>1915</v>
       </c>
       <c r="E5" t="s">
         <v>111</v>
       </c>
       <c r="F5" t="s">
         <v>160</v>
       </c>
       <c r="G5" t="s">
-        <v>2065</v>
+        <v>2079</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>2088</v>
+        <v>2102</v>
       </c>
       <c r="J5" t="s">
-        <v>2116</v>
+        <v>2130</v>
       </c>
       <c r="K5" t="s">
-        <v>2166</v>
+        <v>2180</v>
       </c>
       <c r="M5" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="N5" t="s">
-        <v>2335</v>
+        <v>2349</v>
       </c>
       <c r="O5" t="s">
         <v>787</v>
       </c>
       <c r="P5" t="s">
-        <v>2340</v>
+        <v>2354</v>
       </c>
       <c r="Q5" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="R5" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>210</v>
       </c>
       <c r="D6" t="s">
-        <v>1902</v>
+        <v>1916</v>
       </c>
       <c r="E6" t="s">
         <v>58</v>
       </c>
       <c r="F6" t="s">
         <v>527</v>
       </c>
       <c r="G6" t="s">
-        <v>2066</v>
+        <v>2080</v>
       </c>
       <c r="H6" t="s">
-        <v>2073</v>
+        <v>2087</v>
       </c>
       <c r="I6" t="s">
-        <v>2089</v>
+        <v>2103</v>
       </c>
       <c r="J6" t="s">
-        <v>2117</v>
+        <v>2131</v>
       </c>
       <c r="K6" t="s">
-        <v>2167</v>
+        <v>2181</v>
       </c>
       <c r="M6" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="N6" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="P6" t="s">
-        <v>2344</v>
+        <v>2358</v>
       </c>
       <c r="Q6" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="R6" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>424</v>
       </c>
       <c r="D7" t="s">
-        <v>1903</v>
+        <v>1917</v>
       </c>
       <c r="E7" t="s">
-        <v>2059</v>
+        <v>2073</v>
       </c>
       <c r="F7" t="s">
-        <v>2062</v>
+        <v>2076</v>
       </c>
       <c r="G7" t="s">
-        <v>2067</v>
+        <v>2081</v>
       </c>
       <c r="H7" t="s">
         <v>555</v>
       </c>
       <c r="I7" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
       <c r="J7" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="K7" t="s">
-        <v>2086</v>
+        <v>2100</v>
       </c>
       <c r="M7" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="N7" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="P7" t="s">
-        <v>2345</v>
+        <v>2359</v>
       </c>
       <c r="R7" t="s">
-        <v>2350</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1896</v>
+        <v>1910</v>
       </c>
       <c r="D8" t="s">
-        <v>1904</v>
+        <v>1918</v>
       </c>
       <c r="F8" t="s">
         <v>142</v>
       </c>
       <c r="G8" t="s">
-        <v>2068</v>
+        <v>2082</v>
       </c>
       <c r="H8" t="s">
-        <v>2074</v>
+        <v>2088</v>
       </c>
       <c r="I8" t="s">
-        <v>2091</v>
+        <v>2105</v>
       </c>
       <c r="J8" t="s">
-        <v>2118</v>
+        <v>2132</v>
       </c>
       <c r="K8" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="N8" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="P8" t="s">
-        <v>2346</v>
+        <v>2360</v>
       </c>
       <c r="R8" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>1905</v>
+        <v>1919</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>113</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>2092</v>
+        <v>2106</v>
       </c>
       <c r="J9" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="K9" t="s">
-        <v>2168</v>
+        <v>2182</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
       <c r="P9" t="s">
-        <v>816</v>
+        <v>779</v>
       </c>
       <c r="R9" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10" t="s">
-        <v>1906</v>
+        <v>1920</v>
       </c>
       <c r="F10" t="s">
         <v>461</v>
       </c>
       <c r="G10" t="s">
-        <v>2069</v>
+        <v>2083</v>
       </c>
       <c r="H10" t="s">
         <v>529</v>
       </c>
       <c r="I10" t="s">
-        <v>2093</v>
+        <v>2107</v>
       </c>
       <c r="J10" t="s">
-        <v>2119</v>
+        <v>2133</v>
       </c>
       <c r="K10" t="s">
-        <v>2169</v>
+        <v>2183</v>
       </c>
       <c r="N10" t="s">
-        <v>2336</v>
+        <v>2350</v>
       </c>
       <c r="R10" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1897</v>
+        <v>1911</v>
       </c>
       <c r="D11" t="s">
-        <v>1907</v>
+        <v>1921</v>
       </c>
       <c r="F11" t="s">
         <v>187</v>
       </c>
       <c r="H11" t="s">
-        <v>2075</v>
+        <v>2089</v>
       </c>
       <c r="I11" t="s">
-        <v>2094</v>
+        <v>2108</v>
       </c>
       <c r="J11" t="s">
-        <v>2120</v>
+        <v>2134</v>
       </c>
       <c r="K11" t="s">
-        <v>2170</v>
+        <v>2184</v>
       </c>
       <c r="R11" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1908</v>
+        <v>1922</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>2076</v>
+        <v>2090</v>
       </c>
       <c r="I12" t="s">
         <v>205</v>
       </c>
       <c r="J12" t="s">
-        <v>2121</v>
+        <v>2135</v>
       </c>
       <c r="K12" t="s">
-        <v>2171</v>
+        <v>2185</v>
       </c>
       <c r="R12" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1909</v>
+        <v>1923</v>
       </c>
       <c r="H13" t="s">
         <v>103</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>2122</v>
+        <v>2136</v>
       </c>
       <c r="K13" t="s">
-        <v>2172</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1910</v>
+        <v>1924</v>
       </c>
       <c r="H14" t="s">
-        <v>2077</v>
+        <v>2091</v>
       </c>
       <c r="I14" t="s">
-        <v>2095</v>
+        <v>2109</v>
       </c>
       <c r="J14" t="s">
-        <v>2123</v>
+        <v>2137</v>
       </c>
       <c r="K14" t="s">
-        <v>2173</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1911</v>
+        <v>1925</v>
       </c>
       <c r="H15" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="I15" t="s">
         <v>376</v>
       </c>
       <c r="J15" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
       <c r="K15" t="s">
-        <v>2174</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1912</v>
+        <v>1926</v>
       </c>
       <c r="H16" t="s">
         <v>481</v>
       </c>
       <c r="I16" t="s">
-        <v>2096</v>
+        <v>2110</v>
       </c>
       <c r="J16" t="s">
-        <v>2125</v>
+        <v>2139</v>
       </c>
       <c r="K16" t="s">
-        <v>2175</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1913</v>
+        <v>1927</v>
       </c>
       <c r="H17" t="s">
-        <v>2079</v>
+        <v>2093</v>
       </c>
       <c r="I17" t="s">
-        <v>2097</v>
+        <v>2111</v>
       </c>
       <c r="J17" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="K17" t="s">
-        <v>2088</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1914</v>
+        <v>1928</v>
       </c>
       <c r="H18" t="s">
-        <v>2080</v>
+        <v>2094</v>
       </c>
       <c r="I18" t="s">
-        <v>2098</v>
+        <v>2112</v>
       </c>
       <c r="J18" t="s">
         <v>73</v>
       </c>
       <c r="K18" t="s">
-        <v>2176</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1915</v>
+        <v>1929</v>
       </c>
       <c r="H19" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
         <v>162</v>
       </c>
       <c r="J19" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="K19" t="s">
-        <v>2177</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1916</v>
+        <v>1930</v>
       </c>
       <c r="H20" t="s">
-        <v>2081</v>
+        <v>2095</v>
       </c>
       <c r="I20" t="s">
-        <v>2099</v>
+        <v>2113</v>
       </c>
       <c r="J20" t="s">
-        <v>2128</v>
+        <v>2142</v>
       </c>
       <c r="K20" t="s">
-        <v>2178</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1917</v>
+        <v>1931</v>
       </c>
       <c r="H21" t="s">
-        <v>2082</v>
+        <v>2096</v>
       </c>
       <c r="I21" t="s">
-        <v>2100</v>
+        <v>2114</v>
       </c>
       <c r="J21" t="s">
-        <v>2129</v>
+        <v>2143</v>
       </c>
       <c r="K21" t="s">
-        <v>2179</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1918</v>
+        <v>1932</v>
       </c>
       <c r="H22" t="s">
         <v>397</v>
       </c>
       <c r="I22" t="s">
-        <v>2101</v>
+        <v>2115</v>
       </c>
       <c r="J22" t="s">
         <v>562</v>
       </c>
       <c r="K22" t="s">
-        <v>2180</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1919</v>
+        <v>1933</v>
       </c>
       <c r="H23" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
       <c r="I23" t="s">
         <v>343</v>
       </c>
       <c r="J23" t="s">
-        <v>2130</v>
+        <v>2144</v>
       </c>
       <c r="K23" t="s">
-        <v>2181</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1920</v>
+        <v>1934</v>
       </c>
       <c r="H24" t="s">
-        <v>2084</v>
+        <v>2098</v>
       </c>
       <c r="I24" t="s">
         <v>556</v>
       </c>
       <c r="J24" t="s">
-        <v>2131</v>
+        <v>2145</v>
       </c>
       <c r="K24" t="s">
-        <v>2182</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1921</v>
+        <v>1935</v>
       </c>
       <c r="H25" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="I25" t="s">
-        <v>2102</v>
+        <v>2116</v>
       </c>
       <c r="J25" t="s">
-        <v>2132</v>
+        <v>2146</v>
       </c>
       <c r="K25" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1922</v>
+        <v>1936</v>
       </c>
       <c r="H26" t="s">
-        <v>2085</v>
+        <v>2099</v>
       </c>
       <c r="I26" t="s">
-        <v>2103</v>
+        <v>2117</v>
       </c>
       <c r="J26" t="s">
-        <v>2133</v>
+        <v>2147</v>
       </c>
       <c r="K26" t="s">
-        <v>2183</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1923</v>
+        <v>1937</v>
       </c>
       <c r="H27" t="s">
         <v>549</v>
       </c>
       <c r="I27" t="s">
         <v>398</v>
       </c>
       <c r="J27" t="s">
-        <v>2134</v>
+        <v>2148</v>
       </c>
       <c r="K27" t="s">
-        <v>2184</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1924</v>
+        <v>1938</v>
       </c>
       <c r="H28" t="s">
         <v>392</v>
       </c>
       <c r="I28" t="s">
-        <v>2104</v>
+        <v>2118</v>
       </c>
       <c r="J28" t="s">
         <v>550</v>
       </c>
       <c r="K28" t="s">
-        <v>2185</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1925</v>
+        <v>1939</v>
       </c>
       <c r="I29" t="s">
-        <v>2105</v>
+        <v>2119</v>
       </c>
       <c r="J29" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="K29" t="s">
-        <v>2186</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1926</v>
+        <v>1940</v>
       </c>
       <c r="I30" t="s">
         <v>426</v>
       </c>
       <c r="J30" t="s">
-        <v>2135</v>
+        <v>2149</v>
       </c>
       <c r="K30" t="s">
-        <v>2187</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1927</v>
+        <v>1941</v>
       </c>
       <c r="I31" t="s">
-        <v>2106</v>
+        <v>2120</v>
       </c>
       <c r="J31" t="s">
-        <v>2136</v>
+        <v>2150</v>
       </c>
       <c r="K31" t="s">
-        <v>2188</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1928</v>
+        <v>1942</v>
       </c>
       <c r="I32" t="s">
-        <v>2107</v>
+        <v>2121</v>
       </c>
       <c r="J32" t="s">
-        <v>2137</v>
+        <v>2151</v>
       </c>
       <c r="K32" t="s">
-        <v>2189</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1929</v>
+        <v>1943</v>
       </c>
       <c r="I33" t="s">
-        <v>2108</v>
+        <v>2122</v>
       </c>
       <c r="J33" t="s">
-        <v>2138</v>
+        <v>2152</v>
       </c>
       <c r="K33" t="s">
-        <v>2190</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1930</v>
+        <v>1944</v>
       </c>
       <c r="I34" t="s">
-        <v>2109</v>
+        <v>2123</v>
       </c>
       <c r="J34" t="s">
         <v>163</v>
       </c>
       <c r="K34" t="s">
-        <v>2191</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1931</v>
+        <v>1945</v>
       </c>
       <c r="I35" t="s">
-        <v>2110</v>
+        <v>2124</v>
       </c>
       <c r="J35" t="s">
-        <v>2139</v>
+        <v>2153</v>
       </c>
       <c r="K35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1932</v>
+        <v>1946</v>
       </c>
       <c r="I36" t="s">
         <v>348</v>
       </c>
       <c r="J36" t="s">
-        <v>2140</v>
+        <v>2154</v>
       </c>
       <c r="K36" t="s">
-        <v>2192</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1933</v>
+        <v>1947</v>
       </c>
       <c r="I37" t="s">
-        <v>2111</v>
+        <v>2125</v>
       </c>
       <c r="J37" t="s">
-        <v>2141</v>
+        <v>2155</v>
       </c>
       <c r="K37" t="s">
-        <v>2193</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1934</v>
+        <v>1948</v>
       </c>
       <c r="I38" t="s">
-        <v>2112</v>
+        <v>2126</v>
       </c>
       <c r="J38" t="s">
-        <v>2142</v>
+        <v>2156</v>
       </c>
       <c r="K38" t="s">
-        <v>2194</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1935</v>
+        <v>1949</v>
       </c>
       <c r="I39" t="s">
-        <v>2113</v>
+        <v>2127</v>
       </c>
       <c r="J39" t="s">
-        <v>2143</v>
+        <v>2157</v>
       </c>
       <c r="K39" t="s">
-        <v>2195</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
-        <v>2144</v>
+        <v>2158</v>
       </c>
       <c r="K40" t="s">
-        <v>2196</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1937</v>
+        <v>1951</v>
       </c>
       <c r="I41" t="s">
-        <v>2114</v>
+        <v>2128</v>
       </c>
       <c r="J41" t="s">
         <v>531</v>
       </c>
       <c r="K41" t="s">
-        <v>2197</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1938</v>
+        <v>1952</v>
       </c>
       <c r="J42" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="K42" t="s">
-        <v>2198</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1939</v>
+        <v>1953</v>
       </c>
       <c r="J43" t="s">
-        <v>2146</v>
+        <v>2160</v>
       </c>
       <c r="K43" t="s">
-        <v>2199</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1940</v>
+        <v>1954</v>
       </c>
       <c r="J44" t="s">
-        <v>2147</v>
+        <v>2161</v>
       </c>
       <c r="K44" t="s">
-        <v>2200</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1941</v>
+        <v>1955</v>
       </c>
       <c r="J45" t="s">
-        <v>2148</v>
+        <v>2162</v>
       </c>
       <c r="K45" t="s">
-        <v>2201</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1942</v>
+        <v>1956</v>
       </c>
       <c r="J46" t="s">
         <v>62</v>
       </c>
       <c r="K46" t="s">
-        <v>2202</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1943</v>
+        <v>1957</v>
       </c>
       <c r="J47" t="s">
-        <v>2149</v>
+        <v>2163</v>
       </c>
       <c r="K47" t="s">
-        <v>2203</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1944</v>
+        <v>1958</v>
       </c>
       <c r="J48" t="s">
-        <v>2150</v>
+        <v>2164</v>
       </c>
       <c r="K48" t="s">
-        <v>2204</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1945</v>
+        <v>1959</v>
       </c>
       <c r="J49" t="s">
-        <v>2151</v>
+        <v>2165</v>
       </c>
       <c r="K49" t="s">
-        <v>2205</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="J50" t="s">
-        <v>2152</v>
+        <v>2166</v>
       </c>
       <c r="K50" t="s">
-        <v>2206</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>2207</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="J52" t="s">
-        <v>2153</v>
+        <v>2167</v>
       </c>
       <c r="K52" t="s">
-        <v>2208</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1949</v>
+        <v>1963</v>
       </c>
       <c r="J53" t="s">
-        <v>2154</v>
+        <v>2168</v>
       </c>
       <c r="K53" t="s">
-        <v>2209</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1950</v>
+        <v>1964</v>
       </c>
       <c r="J54" t="s">
-        <v>2155</v>
+        <v>2169</v>
       </c>
       <c r="K54" t="s">
-        <v>2210</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1951</v>
+        <v>1965</v>
       </c>
       <c r="J55" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="K55" t="s">
-        <v>2211</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1952</v>
+        <v>1966</v>
       </c>
       <c r="J56" t="s">
-        <v>2156</v>
+        <v>2170</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1953</v>
+        <v>1967</v>
       </c>
       <c r="J57" t="s">
-        <v>2157</v>
+        <v>2171</v>
       </c>
       <c r="K57" t="s">
-        <v>2212</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1954</v>
+        <v>1968</v>
       </c>
       <c r="J58" t="s">
         <v>349</v>
       </c>
       <c r="K58" t="s">
-        <v>2213</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1955</v>
+        <v>1969</v>
       </c>
       <c r="J59" t="s">
-        <v>2158</v>
+        <v>2172</v>
       </c>
       <c r="K59" t="s">
-        <v>2214</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1956</v>
+        <v>1970</v>
       </c>
       <c r="J60" t="s">
-        <v>2159</v>
+        <v>2173</v>
       </c>
       <c r="K60" t="s">
-        <v>2215</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1957</v>
+        <v>1971</v>
       </c>
       <c r="J61" t="s">
-        <v>2160</v>
+        <v>2174</v>
       </c>
       <c r="K61" t="s">
-        <v>2216</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1958</v>
+        <v>1972</v>
       </c>
       <c r="J62" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
       <c r="K62" t="s">
-        <v>2217</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1959</v>
+        <v>1973</v>
       </c>
       <c r="J63" t="s">
-        <v>2162</v>
+        <v>2176</v>
       </c>
       <c r="K63" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="J64" t="s">
         <v>78</v>
       </c>
       <c r="K64" t="s">
-        <v>2218</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1961</v>
+        <v>1975</v>
       </c>
       <c r="K65" t="s">
-        <v>2219</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1962</v>
+        <v>1976</v>
       </c>
       <c r="K66" t="s">
-        <v>2220</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1963</v>
+        <v>1977</v>
       </c>
       <c r="K67" t="s">
-        <v>2221</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1964</v>
+        <v>1978</v>
       </c>
       <c r="K68" t="s">
-        <v>2222</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="K69" t="s">
-        <v>2223</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1966</v>
+        <v>1980</v>
       </c>
       <c r="K70" t="s">
-        <v>2224</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1967</v>
+        <v>1981</v>
       </c>
       <c r="K71" t="s">
-        <v>2225</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1968</v>
+        <v>1982</v>
       </c>
       <c r="K72" t="s">
-        <v>2226</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1969</v>
+        <v>1983</v>
       </c>
       <c r="K73" t="s">
-        <v>2227</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1970</v>
+        <v>1984</v>
       </c>
       <c r="K74" t="s">
-        <v>2228</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="K75" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1972</v>
+        <v>1986</v>
       </c>
       <c r="K76" t="s">
-        <v>2229</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="K77" t="s">
-        <v>2230</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1974</v>
+        <v>1988</v>
       </c>
       <c r="K78" t="s">
-        <v>2231</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="K79" t="s">
-        <v>2232</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1976</v>
+        <v>1990</v>
       </c>
       <c r="K80" t="s">
-        <v>2233</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="K81" t="s">
-        <v>2234</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1978</v>
+        <v>1992</v>
       </c>
       <c r="K82" t="s">
-        <v>2235</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1979</v>
+        <v>1993</v>
       </c>
       <c r="K83" t="s">
-        <v>2236</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="K84" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="K85" t="s">
-        <v>2101</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="K86" t="s">
-        <v>2237</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="K87" t="s">
-        <v>2238</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="K88" t="s">
-        <v>2239</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="K89" t="s">
-        <v>2240</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1986</v>
+        <v>2000</v>
       </c>
       <c r="K90" t="s">
-        <v>2241</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="K91" t="s">
-        <v>2242</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="K92" t="s">
-        <v>2243</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="K93" t="s">
-        <v>2244</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="K94" t="s">
-        <v>2245</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="K95" t="s">
-        <v>2102</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="K96" t="s">
-        <v>2246</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="K97" t="s">
-        <v>2247</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="K98" t="s">
-        <v>2248</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="K99" t="s">
-        <v>2249</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1996</v>
+        <v>2010</v>
       </c>
       <c r="K100" t="s">
-        <v>2250</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="K101" t="s">
-        <v>2251</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="K102" t="s">
-        <v>2252</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="K103" t="s">
-        <v>2253</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="K104" t="s">
-        <v>2254</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="K105" t="s">
-        <v>2255</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="K106" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="K107" t="s">
-        <v>2256</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="K108" t="s">
-        <v>2257</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="K109" t="s">
-        <v>2258</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="K110" t="s">
-        <v>2259</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="K111" t="s">
-        <v>2260</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="K112" t="s">
-        <v>2261</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="K113" t="s">
-        <v>2262</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="K114" t="s">
-        <v>2263</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="K115" t="s">
-        <v>2264</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="K116" t="s">
-        <v>2265</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="K117" t="s">
-        <v>2266</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="K118" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2015</v>
+        <v>2029</v>
       </c>
       <c r="K119" t="s">
-        <v>2267</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2016</v>
+        <v>2030</v>
       </c>
       <c r="K120" t="s">
-        <v>2268</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2017</v>
+        <v>2031</v>
       </c>
       <c r="K121" t="s">
-        <v>2269</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2018</v>
+        <v>2032</v>
       </c>
       <c r="K122" t="s">
-        <v>2270</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2019</v>
+        <v>2033</v>
       </c>
       <c r="K123" t="s">
-        <v>2271</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2020</v>
+        <v>2034</v>
       </c>
       <c r="K124" t="s">
-        <v>2272</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2021</v>
+        <v>2035</v>
       </c>
       <c r="K125" t="s">
-        <v>2080</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2022</v>
+        <v>2036</v>
       </c>
       <c r="K126" t="s">
-        <v>2273</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2023</v>
+        <v>2037</v>
       </c>
       <c r="K127" t="s">
-        <v>2274</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2024</v>
+        <v>2038</v>
       </c>
       <c r="K128" t="s">
-        <v>2275</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2025</v>
+        <v>2039</v>
       </c>
       <c r="K129" t="s">
-        <v>2276</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2026</v>
+        <v>2040</v>
       </c>
       <c r="K130" t="s">
-        <v>2277</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2027</v>
+        <v>2041</v>
       </c>
       <c r="K131" t="s">
-        <v>2278</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2028</v>
+        <v>2042</v>
       </c>
       <c r="K132" t="s">
-        <v>2279</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2029</v>
+        <v>2043</v>
       </c>
       <c r="K133" t="s">
-        <v>2280</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2030</v>
+        <v>2044</v>
       </c>
       <c r="K134" t="s">
-        <v>2281</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2031</v>
+        <v>2045</v>
       </c>
       <c r="K135" t="s">
-        <v>2282</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2032</v>
+        <v>2046</v>
       </c>
       <c r="K136" t="s">
-        <v>2283</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
       <c r="K137" t="s">
-        <v>2284</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2034</v>
+        <v>2048</v>
       </c>
       <c r="K138" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2035</v>
+        <v>2049</v>
       </c>
       <c r="K139" t="s">
-        <v>2285</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2036</v>
+        <v>2050</v>
       </c>
       <c r="K140" t="s">
-        <v>2286</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2037</v>
+        <v>2051</v>
       </c>
       <c r="K141" t="s">
-        <v>2287</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2038</v>
+        <v>2052</v>
       </c>
       <c r="K142" t="s">
-        <v>2288</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="K143" t="s">
-        <v>2289</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
       <c r="K144" t="s">
-        <v>2290</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2041</v>
+        <v>2055</v>
       </c>
       <c r="K145" t="s">
-        <v>2291</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2042</v>
+        <v>2056</v>
       </c>
       <c r="K146" t="s">
-        <v>2292</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2043</v>
+        <v>2057</v>
       </c>
       <c r="K147" t="s">
-        <v>2293</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2044</v>
+        <v>2058</v>
       </c>
       <c r="K148" t="s">
-        <v>2294</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2045</v>
+        <v>2059</v>
       </c>
       <c r="K149" t="s">
-        <v>2295</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2046</v>
+        <v>2060</v>
       </c>
       <c r="K150" t="s">
-        <v>2296</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2047</v>
+        <v>2061</v>
       </c>
       <c r="K151" t="s">
-        <v>2297</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2048</v>
+        <v>2062</v>
       </c>
       <c r="K152" t="s">
-        <v>2298</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2049</v>
+        <v>2063</v>
       </c>
       <c r="K153" t="s">
-        <v>2299</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2050</v>
+        <v>2064</v>
       </c>
       <c r="K154" t="s">
-        <v>2300</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2051</v>
+        <v>2065</v>
       </c>
       <c r="K155" t="s">
-        <v>2301</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2052</v>
+        <v>2066</v>
       </c>
       <c r="K156" t="s">
-        <v>2302</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2053</v>
+        <v>2067</v>
       </c>
       <c r="K157" t="s">
-        <v>2303</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2054</v>
+        <v>2068</v>
       </c>
       <c r="K158" t="s">
-        <v>2304</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2055</v>
+        <v>2069</v>
       </c>
       <c r="K159" t="s">
-        <v>2305</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2056</v>
+        <v>2070</v>
       </c>
       <c r="K160" t="s">
-        <v>2306</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="K161" t="s">
-        <v>2307</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
       <c r="K162" t="s">
-        <v>2308</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2309</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2310</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2312</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2313</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2314</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2315</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2316</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2317</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2318</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2319</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2320</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2321</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2322</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2323</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2085</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2324</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2325</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2326</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2327</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2328</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2329</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2330</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2331</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2332</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">