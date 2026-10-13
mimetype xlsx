--- v2 (2026-08-29)
+++ v3 (2026-10-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2409">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-28 08:40:14pm</t>
+    <t>2026-10-13 01:40:30am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?management_theme=13752</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"management_theme":"13752"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1431,51 +1431,51 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>California Department of Water Resources (DWR) has operated a fisheries monitoring program in the Yolo Bypass, a seasonal floodplain and tidal slough, since 1998. The objectives of the Yolo Bypass Fish Monitoring Program (YBFMP) are to: (1) collect baseline data on lower trophic levels (phytoplankton, zooplankton, and aquatic insects), juvenile fish and adult fish, hydrology, and water quality parameters;(2) investigation of the temporal and seasonal patterns in chlorophyll-a concentrations, including whether high concentrations are exported from the Bypass during agricultural and natural flow events and the possibility of manipulating bypass flows to benefit listed species like Delta Smelt (Hypomesus transpacificus) and Chinook salmon (Oncorhynchus tshawytscha).
 The YBFMP operates a rotary screw trap and fyke trap, and conducts biweekly beach seine and lower trophic surveys in addition to maintaining water quality instrumentation in the bypass. The YBFMP serves to fill information gaps regarding environmental conditions in the bypass that trigger migrations and enhanced survival and growth of native fishes, as well as provide data for IEP synthesis efforts.</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
@@ -2332,50 +2332,88 @@
     <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
 &lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
 &lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
 &lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
 &lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>Delta-wide bathymetry monitoring program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Mapping the bathymetry of the entire Delta and keeping it up to date.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 28, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54838</t>
+  </si>
+  <si>
+    <t>Antecedent and contemporary effects of the environment on phytoplankton</t>
+  </si>
+  <si>
+    <t>California State Water Resources Control Board [SWRCB]</t>
+  </si>
+  <si>
+    <t>U.S. Geological Survey [USGS]; California Department of Water Resource [DWR]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;-- Synthesis study investigating effects of flow and nutrients on beneficial and harmful algal blooms in the Delta.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Food webs; Harmful algal blooms</t>
+  </si>
+  <si>
+    <t>Flows; Food webs; Harmful algal blooms HAB; Nutrients; Phytoplankton</t>
+  </si>
+  <si>
+    <t>October 5, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54841</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2680,50 +2718,53 @@
   <si>
     <t>DSC21001</t>
   </si>
   <si>
     <t>North Carolina State University</t>
   </si>
   <si>
     <t>2022-07-18</t>
   </si>
   <si>
     <t>DSC21002</t>
   </si>
   <si>
     <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
     <t>DSC22082</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
+    <t>September 29, 2026</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
@@ -2740,54 +2781,66 @@
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Abhinav Sharma</t>
   </si>
   <si>
     <t>Abhinav</t>
   </si>
   <si>
     <t>Sharma</t>
   </si>
   <si>
     <t>Postdoctoral scholar</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54205</t>
   </si>
   <si>
+    <t>Alex Burk</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Burk</t>
+  </si>
+  <si>
+    <t>Alex.Berk@Waterboards.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54852</t>
+  </si>
+  <si>
     <t>Alex Forrest</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alex</t>
   </si>
   <si>
     <t>Forrest</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54714</t>
   </si>
   <si>
     <t>Alex Parker</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>aparker@csum.edu</t>
   </si>
   <si>
     <t>California State University CSU - Maritime Academy</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50232</t>
   </si>
   <si>
     <t>Alexandra McInturf</t>
   </si>
@@ -3071,54 +3124,66 @@
   <si>
     <t>cpondell@vims.edu</t>
   </si>
   <si>
     <t>(804) 684-7661</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50287</t>
   </si>
   <si>
     <t>Cyril Michel</t>
   </si>
   <si>
     <t>Cyril</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>cyril.michel@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
   </si>
   <si>
+    <t>David Bridgman</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Bridgman</t>
+  </si>
+  <si>
+    <t>david.bridgman@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54844</t>
+  </si>
+  <si>
     <t>David Butman</t>
-  </si>
-[...1 lines deleted...]
-    <t>David</t>
   </si>
   <si>
     <t>Butman</t>
   </si>
   <si>
     <t>Research Mentor</t>
   </si>
   <si>
     <t>dbutman@uw.edu</t>
   </si>
   <si>
     <t>Researcher at University of Washington</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50221</t>
   </si>
   <si>
     <t>David Hart</t>
   </si>
   <si>
     <t>Hart</t>
   </si>
   <si>
     <t>Hydrologist</t>
   </si>
@@ -3896,50 +3961,65 @@
   <si>
     <t>peggy.lehman@water.ca.gov</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/peggy-lehman-b187a045/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50251</t>
   </si>
   <si>
     <t>Peggy O'Day</t>
   </si>
   <si>
     <t>O'Day</t>
   </si>
   <si>
     <t>poday@ucmerced.edu</t>
   </si>
   <si>
     <t>(209) 228-4338</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50227</t>
   </si>
   <si>
+    <t>Perry Giron</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Giron</t>
+  </si>
+  <si>
+    <t>perry.giron@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54848</t>
+  </si>
+  <si>
     <t>Peter Hernes</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Hernes</t>
   </si>
   <si>
     <t>pjhernes@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
   </si>
   <si>
     <t>Peter Kimley</t>
   </si>
   <si>
     <t>Kimley</t>
   </si>
   <si>
     <t>apklimley@ucdavis.edu</t>
   </si>
   <si>
     <t>(707) 752-5830</t>
@@ -4028,107 +4108,131 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50256</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
-    <t>Perry</t>
-[...1 lines deleted...]
-  <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
+    <t>Ryan Hankins</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Hankins</t>
+  </si>
+  <si>
+    <t>Ryan.Hankins@Waterboards.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54850</t>
+  </si>
+  <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
-    <t>Ryan</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sam Safran</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Safran</t>
   </si>
   <si>
     <t>sams@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50300</t>
   </si>
   <si>
     <t>Sara Knox</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
     <t>University of British Columbia [UBC]</t>
   </si>
   <si>
     <t>sara.knox@ubc.ca</t>
   </si>
   <si>
     <t>604 822 2900</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50271</t>
   </si>
   <si>
+    <t>Schuyler Nardelli</t>
+  </si>
+  <si>
+    <t>Schuyler</t>
+  </si>
+  <si>
+    <t>Nardelli</t>
+  </si>
+  <si>
+    <t>snardelli@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54846</t>
+  </si>
+  <si>
     <t>Scott Brandenberg</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Brandenberg</t>
   </si>
   <si>
     <t>sjbrandenberg@ucla.edu</t>
   </si>
   <si>
     <t>(310) 825-9819</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50279</t>
   </si>
   <si>
     <t>Sean Baumgarten</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>Baumgarten</t>
@@ -4167,50 +4271,62 @@
     <t>February 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53756</t>
   </si>
   <si>
     <t>Shawn Acuna</t>
   </si>
   <si>
     <t>Shawn</t>
   </si>
   <si>
     <t>Acuna</t>
   </si>
   <si>
     <t>Senior Resource Specialist</t>
   </si>
   <si>
     <t>sacuna@mwdh2o.com</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/shawn-acuna-65596b3a/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50242</t>
+  </si>
+  <si>
+    <t>Shawn Mayr</t>
+  </si>
+  <si>
+    <t>Mayr</t>
+  </si>
+  <si>
+    <t>shawn.mayr@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54839</t>
   </si>
   <si>
     <t>Shruti Khanna</t>
   </si>
   <si>
     <t>Shruti</t>
   </si>
   <si>
     <t>Khanna</t>
   </si>
   <si>
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
@@ -4527,50 +4643,56 @@
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52906</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
+  </si>
+  <si>
+    <t>The State Water Board oversees the allocation of the state's water resources to various entities and for diverse uses, from agricultural irrigation to hydro electrical power generation to municipal water supplies, and for safeguarding the cleanliness and purity of Californians' water for everything from bubble baths to ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49625</t>
   </si>
   <si>
     <t>CCWD delivers safe, clean water to 500,000 people in central and eastern Contra Costa County in the San Francisco Bay Area. Our mission is to strategically provide a reliable supply of high quality water at the lowest cost possible, in an environmentally responsible manner.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49640</t>
   </si>
   <si>
     <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The purpose of the Delta Interagency Invasive Species Coordination (DIISC) Team is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other stakeholders&amp;nbsp;that detect, prevent, and manage invasive species and restore invaded habitats in the Sacramento-San Joaquin Delta.&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/diisc-team-activities/"&gt;https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54669</t>
   </si>
   <si>
     <t>The Delta Regional Monitoring Program (RMP) is a stakeholder-directed project formed to develop water quality data necessary for improving our understanding of Delta water quality issues.Jul. 16, 2020</t>
@@ -7817,51 +7939,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X92"/>
+  <dimension ref="A1:X94"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -13551,2671 +13673,2775 @@
       <c r="M92">
         <v>34</v>
       </c>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>460</v>
       </c>
       <c r="P92"/>
       <c r="Q92" t="s">
         <v>710</v>
       </c>
       <c r="R92"/>
       <c r="S92" t="s">
         <v>711</v>
       </c>
       <c r="T92" t="s">
         <v>712</v>
       </c>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92" t="s">
         <v>541</v>
       </c>
       <c r="X92" t="s">
         <v>713</v>
+      </c>
+    </row>
+    <row r="93" spans="1:24">
+      <c r="A93">
+        <v>54838</v>
+      </c>
+      <c r="B93" t="s">
+        <v>714</v>
+      </c>
+      <c r="C93" t="s">
+        <v>95</v>
+      </c>
+      <c r="D93" t="s">
+        <v>37</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93" t="s">
+        <v>715</v>
+      </c>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+      <c r="J93"/>
+      <c r="K93"/>
+      <c r="L93">
+        <v>2017</v>
+      </c>
+      <c r="M93"/>
+      <c r="N93"/>
+      <c r="O93" t="s">
+        <v>100</v>
+      </c>
+      <c r="P93"/>
+      <c r="Q93" t="s">
+        <v>205</v>
+      </c>
+      <c r="R93"/>
+      <c r="S93" t="s">
+        <v>205</v>
+      </c>
+      <c r="T93" t="s">
+        <v>349</v>
+      </c>
+      <c r="U93"/>
+      <c r="V93"/>
+      <c r="W93" t="s">
+        <v>716</v>
+      </c>
+      <c r="X93" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24">
+      <c r="A94">
+        <v>54841</v>
+      </c>
+      <c r="B94" t="s">
+        <v>718</v>
+      </c>
+      <c r="C94" t="s">
+        <v>95</v>
+      </c>
+      <c r="D94" t="s">
+        <v>719</v>
+      </c>
+      <c r="E94" t="s">
+        <v>720</v>
+      </c>
+      <c r="F94" t="s">
+        <v>721</v>
+      </c>
+      <c r="G94"/>
+      <c r="H94"/>
+      <c r="I94"/>
+      <c r="J94"/>
+      <c r="K94"/>
+      <c r="L94">
+        <v>2025</v>
+      </c>
+      <c r="M94"/>
+      <c r="N94"/>
+      <c r="O94" t="s">
+        <v>88</v>
+      </c>
+      <c r="P94"/>
+      <c r="Q94" t="s">
+        <v>102</v>
+      </c>
+      <c r="R94"/>
+      <c r="S94" t="s">
+        <v>722</v>
+      </c>
+      <c r="T94" t="s">
+        <v>78</v>
+      </c>
+      <c r="U94" t="s">
+        <v>723</v>
+      </c>
+      <c r="V94"/>
+      <c r="W94" t="s">
+        <v>724</v>
+      </c>
+      <c r="X94" t="s">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P99"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>715</v>
+        <v>727</v>
       </c>
       <c r="D1" t="s">
-        <v>716</v>
+        <v>728</v>
       </c>
       <c r="E1" t="s">
-        <v>717</v>
+        <v>729</v>
       </c>
       <c r="F1" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="G1" t="s">
-        <v>719</v>
+        <v>731</v>
       </c>
       <c r="H1" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
       <c r="I1" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="J1" t="s">
-        <v>722</v>
+        <v>734</v>
       </c>
       <c r="K1" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="L1" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="M1" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="N1" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H2" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51537</v>
       </c>
       <c r="B4">
         <v>49892</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>500000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51549</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5">
         <v>1052</v>
       </c>
       <c r="D5" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E5" t="s">
         <v>277</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H5" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>790000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51545</v>
       </c>
       <c r="B6">
         <v>49837</v>
       </c>
       <c r="C6">
         <v>1042</v>
       </c>
       <c r="D6" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E6" t="s">
         <v>251</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H6" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>116927.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51552</v>
       </c>
       <c r="B7">
         <v>49846</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E7" t="s">
         <v>282</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>296442.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51541</v>
       </c>
       <c r="B8">
         <v>49833</v>
       </c>
       <c r="C8">
         <v>1037</v>
       </c>
       <c r="D8" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E8" t="s">
         <v>118</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H8" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>646848.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51543</v>
       </c>
       <c r="B9">
         <v>49835</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E9" t="s">
         <v>118</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>838372.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51536</v>
       </c>
       <c r="B10">
         <v>49891</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E10" t="s">
         <v>118</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>997027.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51547</v>
       </c>
       <c r="B11">
         <v>49839</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E11" t="s">
         <v>260</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>669995.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51533</v>
       </c>
       <c r="B12">
         <v>49874</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E12" t="s">
         <v>158</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1662870.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51529</v>
       </c>
       <c r="B13">
         <v>49829</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E13" t="s">
         <v>131</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H13" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1167141.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51544</v>
       </c>
       <c r="B14">
         <v>49836</v>
       </c>
       <c r="C14">
         <v>1053</v>
       </c>
       <c r="D14" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E14" t="s">
         <v>131</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H14" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>200975.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51546</v>
       </c>
       <c r="B15">
         <v>49838</v>
       </c>
       <c r="C15">
         <v>1051</v>
       </c>
       <c r="D15" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E15" t="s">
         <v>131</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H15" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>390869.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51530</v>
       </c>
       <c r="B16">
         <v>49841</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E16" t="s">
         <v>123</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>143735.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51534</v>
       </c>
       <c r="B17">
         <v>49885</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1756535.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51540</v>
       </c>
       <c r="B18">
         <v>49832</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E18" t="s">
         <v>123</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>430870.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="P18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51538</v>
       </c>
       <c r="B19">
         <v>49830</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="E19" t="s">
         <v>220</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>1400000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51625</v>
       </c>
       <c r="B20">
         <v>49827</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>123</v>
       </c>
       <c r="F20" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="G20" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1510723.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51623</v>
       </c>
       <c r="B21">
         <v>49825</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>132</v>
       </c>
       <c r="E21" t="s">
         <v>123</v>
       </c>
       <c r="F21" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="G21" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>1597446.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51629</v>
       </c>
       <c r="B22">
         <v>49815</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="G22" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>678275.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51599</v>
       </c>
       <c r="B23">
         <v>49783</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51595</v>
       </c>
       <c r="B24">
         <v>49780</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51597</v>
       </c>
       <c r="B25">
         <v>49782</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51639</v>
       </c>
       <c r="B26">
         <v>49902</v>
       </c>
       <c r="C26" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51657</v>
       </c>
       <c r="B27">
         <v>49897</v>
       </c>
       <c r="C27" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51658</v>
       </c>
       <c r="B28">
         <v>49897</v>
       </c>
       <c r="C28" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51598</v>
       </c>
       <c r="B29">
         <v>49782</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51590</v>
       </c>
       <c r="B30">
         <v>49792</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>96</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51591</v>
       </c>
       <c r="B31">
         <v>49792</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51592</v>
       </c>
       <c r="B32">
         <v>49792</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>96</v>
       </c>
       <c r="E32" t="s">
         <v>96</v>
       </c>
       <c r="F32" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51593</v>
       </c>
       <c r="B33">
         <v>49792</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51594</v>
       </c>
       <c r="B34">
         <v>49792</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51569</v>
       </c>
       <c r="B35">
         <v>49860</v>
       </c>
       <c r="C35">
         <v>18250</v>
       </c>
       <c r="D35" t="s">
         <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="F35" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G35" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H35" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>160431.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51521</v>
       </c>
       <c r="B36">
         <v>49794</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="E36" t="s">
         <v>277</v>
       </c>
       <c r="F36" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="G36" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H36" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>71615.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51572</v>
       </c>
       <c r="B37">
         <v>49861</v>
       </c>
       <c r="C37">
         <v>18200</v>
       </c>
       <c r="D37" t="s">
         <v>83</v>
       </c>
       <c r="E37" t="s">
         <v>277</v>
       </c>
       <c r="F37" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G37" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H37" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>980768.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51518</v>
       </c>
       <c r="B38">
         <v>49809</v>
       </c>
       <c r="C38">
         <v>5047</v>
       </c>
       <c r="D38" t="s">
         <v>83</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
       <c r="F38" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="G38" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H38" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>5500.0</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51570</v>
       </c>
       <c r="B39">
         <v>49860</v>
       </c>
       <c r="C39">
         <v>18251</v>
       </c>
       <c r="D39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F39" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G39" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H39" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>149001.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51568</v>
       </c>
       <c r="B40">
         <v>49860</v>
       </c>
       <c r="C40">
         <v>18249</v>
       </c>
       <c r="D40" t="s">
         <v>83</v>
       </c>
       <c r="E40" t="s">
         <v>379</v>
       </c>
       <c r="F40" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G40" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H40" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>250000.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51573</v>
       </c>
       <c r="B41">
         <v>49862</v>
       </c>
       <c r="C41">
         <v>18209</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
       <c r="E41" t="s">
         <v>353</v>
       </c>
       <c r="F41" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G41" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H41" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>632909.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51578</v>
       </c>
       <c r="B42">
         <v>49868</v>
       </c>
       <c r="C42">
         <v>18206</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42" t="s">
         <v>368</v>
       </c>
       <c r="F42" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>760</v>
+        <v>772</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>494663.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O42" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="P42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51571</v>
       </c>
       <c r="B43">
         <v>49860</v>
       </c>
       <c r="C43">
         <v>18252</v>
       </c>
       <c r="D43" t="s">
         <v>83</v>
       </c>
       <c r="E43" t="s">
         <v>324</v>
       </c>
       <c r="F43" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G43" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H43" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>100490.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51587</v>
       </c>
       <c r="B44">
         <v>49788</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
         <v>83</v>
       </c>
       <c r="E44" t="s">
         <v>82</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H44" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>1472717.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O44" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
       <c r="P44" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51563</v>
       </c>
       <c r="B45">
         <v>49857</v>
       </c>
       <c r="C45">
         <v>18221</v>
       </c>
       <c r="D45" t="s">
         <v>83</v>
       </c>
       <c r="E45" t="s">
         <v>82</v>
       </c>
       <c r="F45" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G45" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H45" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>15924.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51555</v>
       </c>
       <c r="B46">
         <v>49849</v>
       </c>
       <c r="C46">
         <v>2035</v>
       </c>
       <c r="D46" t="s">
         <v>83</v>
       </c>
       <c r="E46" t="s">
         <v>118</v>
       </c>
       <c r="F46" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G46" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="H46" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>160000.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51522</v>
       </c>
       <c r="B47">
         <v>49795</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>83</v>
       </c>
       <c r="E47" t="s">
         <v>118</v>
       </c>
       <c r="F47" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="G47" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H47" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>73935.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51678</v>
       </c>
       <c r="B48">
         <v>49889</v>
       </c>
       <c r="C48">
         <v>2044</v>
       </c>
       <c r="D48" t="s">
         <v>83</v>
       </c>
       <c r="E48" t="s">
         <v>118</v>
       </c>
       <c r="F48" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G48" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H48" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>900000.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51673</v>
       </c>
       <c r="B49">
         <v>49883</v>
       </c>
       <c r="C49">
         <v>19054</v>
       </c>
       <c r="D49" t="s">
         <v>83</v>
       </c>
       <c r="E49" t="s">
         <v>308</v>
       </c>
       <c r="F49" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G49" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H49" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>238899.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51558</v>
       </c>
       <c r="B50">
         <v>49853</v>
       </c>
       <c r="C50">
         <v>2042</v>
       </c>
       <c r="D50" t="s">
         <v>83</v>
       </c>
       <c r="E50" t="s">
         <v>308</v>
       </c>
       <c r="F50" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G50" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H50" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>723731.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51520</v>
       </c>
       <c r="B51">
         <v>49811</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
         <v>83</v>
       </c>
       <c r="E51" t="s">
         <v>158</v>
       </c>
       <c r="F51" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="G51" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H51" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>149866.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>51560</v>
       </c>
       <c r="B52">
         <v>49855</v>
       </c>
       <c r="C52">
         <v>2040</v>
       </c>
       <c r="D52" t="s">
         <v>83</v>
       </c>
       <c r="E52" t="s">
         <v>158</v>
       </c>
       <c r="F52" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G52" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H52" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>1498771.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>51553</v>
       </c>
       <c r="B53">
         <v>49847</v>
       </c>
       <c r="C53">
         <v>2045</v>
       </c>
       <c r="D53" t="s">
         <v>83</v>
       </c>
       <c r="E53" t="s">
         <v>158</v>
       </c>
       <c r="F53" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G53" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="H53" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>215105.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>51561</v>
       </c>
       <c r="B54">
         <v>49856</v>
       </c>
       <c r="C54">
         <v>18202</v>
       </c>
       <c r="D54" t="s">
         <v>83</v>
       </c>
       <c r="E54" t="s">
         <v>158</v>
       </c>
       <c r="F54" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G54" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H54" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I54"/>
       <c r="J54">
         <v>510974.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>51519</v>
       </c>
       <c r="B55">
         <v>49810</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>83</v>
       </c>
       <c r="E55" t="s">
         <v>158</v>
       </c>
       <c r="F55" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="G55" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H55" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I55"/>
       <c r="J55">
         <v>595700.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O55" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="P55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>51562</v>
       </c>
       <c r="B56">
         <v>49857</v>
       </c>
       <c r="C56">
         <v>18205</v>
       </c>
       <c r="D56" t="s">
         <v>83</v>
       </c>
       <c r="E56" t="s">
         <v>158</v>
       </c>
       <c r="F56" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G56" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H56" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I56"/>
       <c r="J56">
         <v>744390.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>51670</v>
       </c>
       <c r="B57">
         <v>49880</v>
       </c>
       <c r="C57">
         <v>19054</v>
       </c>
       <c r="D57" t="s">
         <v>83</v>
       </c>
       <c r="E57" t="s">
         <v>123</v>
       </c>
       <c r="F57" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G57" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H57" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>123868.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>51525</v>
       </c>
       <c r="B58">
         <v>49798</v>
       </c>
       <c r="C58">
         <v>5298</v>
       </c>
       <c r="D58" t="s">
         <v>83</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G58" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H58" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="I58"/>
       <c r="J58">
         <v>129712.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>51564</v>
       </c>
       <c r="B59">
         <v>49857</v>
       </c>
       <c r="C59">
         <v>18222</v>
       </c>
       <c r="D59" t="s">
         <v>83</v>
       </c>
       <c r="E59" t="s">
         <v>123</v>
       </c>
       <c r="F59" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G59" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H59" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I59"/>
       <c r="J59">
         <v>178901.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>51559</v>
       </c>
       <c r="B60">
         <v>49854</v>
       </c>
       <c r="C60">
         <v>2041</v>
       </c>
       <c r="D60" t="s">
         <v>83</v>
       </c>
       <c r="E60" t="s">
         <v>123</v>
       </c>
       <c r="F60" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G60" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H60" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I60"/>
       <c r="J60">
         <v>267050.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>51557</v>
       </c>
       <c r="B61">
         <v>49851</v>
       </c>
       <c r="C61">
         <v>2047</v>
       </c>
       <c r="D61" t="s">
         <v>83</v>
       </c>
       <c r="E61" t="s">
         <v>123</v>
       </c>
       <c r="F61" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G61" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H61" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I61"/>
       <c r="J61">
         <v>312566.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>51556</v>
       </c>
       <c r="B62">
         <v>49850</v>
       </c>
       <c r="C62">
         <v>2036</v>
       </c>
       <c r="D62" t="s">
         <v>83</v>
       </c>
       <c r="E62" t="s">
         <v>123</v>
       </c>
       <c r="F62" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G62" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="H62" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="I62"/>
       <c r="J62">
         <v>450000.0</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>51567</v>
       </c>
       <c r="B63">
         <v>49860</v>
       </c>
       <c r="C63">
         <v>18207</v>
       </c>
       <c r="D63" t="s">
         <v>83</v>
       </c>
       <c r="E63" t="s">
         <v>339</v>
       </c>
       <c r="F63" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G63" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H63" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I63"/>
       <c r="J63">
         <v>271182.0</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>51515</v>
       </c>
       <c r="B64">
         <v>49806</v>
       </c>
       <c r="C64">
         <v>5298</v>
       </c>
       <c r="D64" t="s">
         <v>83</v>
       </c>
       <c r="E64" t="s">
         <v>177</v>
       </c>
       <c r="F64" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G64" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H64" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="I64"/>
       <c r="J64">
         <v>151403.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>51580</v>
       </c>
       <c r="B65">
         <v>49870</v>
       </c>
       <c r="C65">
         <v>18208</v>
       </c>
       <c r="D65" t="s">
         <v>83</v>
       </c>
       <c r="E65" t="s">
         <v>177</v>
       </c>
       <c r="F65" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G65" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H65" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I65"/>
       <c r="J65">
         <v>863160.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>51514</v>
       </c>
       <c r="B66">
         <v>49805</v>
       </c>
       <c r="C66">
         <v>5298</v>
       </c>
       <c r="D66" t="s">
         <v>83</v>
       </c>
       <c r="E66" t="s">
         <v>168</v>
       </c>
       <c r="F66" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G66" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H66" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="I66"/>
       <c r="J66">
         <v>200143.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>51526</v>
       </c>
       <c r="B67">
         <v>49799</v>
       </c>
       <c r="C67">
         <v>5298</v>
       </c>
       <c r="D67" t="s">
         <v>83</v>
       </c>
       <c r="E67" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="F67" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G67" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H67" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="I67"/>
       <c r="J67">
         <v>123760.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>51513</v>
       </c>
       <c r="B68">
         <v>49803</v>
       </c>
       <c r="C68">
         <v>5298</v>
       </c>
       <c r="D68" t="s">
         <v>83</v>
       </c>
       <c r="E68" t="s">
         <v>157</v>
       </c>
       <c r="F68" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G68" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H68" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="I68"/>
       <c r="J68">
         <v>229876.0</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>51579</v>
       </c>
       <c r="B69">
         <v>49869</v>
       </c>
       <c r="C69">
         <v>18213</v>
       </c>
       <c r="D69" t="s">
         <v>83</v>
       </c>
       <c r="E69" t="s">
         <v>374</v>
       </c>
       <c r="F69" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G69" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H69" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I69"/>
       <c r="J69">
         <v>199483.0</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>51596</v>
       </c>
       <c r="B70">
         <v>49781</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="I70"/>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>51527</v>
       </c>
       <c r="B71">
         <v>49801</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>53</v>
       </c>
@@ -16233,65 +16459,65 @@
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>51576</v>
       </c>
       <c r="B72">
         <v>49866</v>
       </c>
       <c r="C72">
         <v>18214</v>
       </c>
       <c r="D72" t="s">
         <v>53</v>
       </c>
       <c r="E72" t="s">
         <v>362</v>
       </c>
       <c r="F72" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="I72"/>
       <c r="J72">
         <v>478048.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>51528</v>
       </c>
       <c r="B73">
         <v>49802</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>53</v>
       </c>
       <c r="E73" t="s">
         <v>149</v>
       </c>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73">
@@ -16299,1063 +16525,1095 @@
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>52901</v>
       </c>
       <c r="B74">
         <v>49809</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
         <v>83</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="I74"/>
       <c r="J74">
         <v>55500.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>52926</v>
       </c>
       <c r="B75">
         <v>52916</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
         <v>83</v>
       </c>
       <c r="E75" t="s">
         <v>479</v>
       </c>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="I75"/>
       <c r="J75">
         <v>478048.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>53131</v>
       </c>
       <c r="B76">
         <v>53106</v>
       </c>
       <c r="C76" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="D76" t="s">
         <v>83</v>
       </c>
       <c r="E76" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="F76" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G76" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H76" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="I76" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J76">
         <v>529809.0</v>
       </c>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>53226</v>
       </c>
       <c r="B77">
         <v>53221</v>
       </c>
       <c r="C77" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="D77" t="s">
         <v>83</v>
       </c>
       <c r="E77" t="s">
         <v>511</v>
       </c>
       <c r="F77" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="I77" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="J77">
         <v>241971.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>53391</v>
       </c>
       <c r="B78">
         <v>53386</v>
       </c>
       <c r="C78">
         <v>21013</v>
       </c>
       <c r="D78" t="s">
         <v>83</v>
       </c>
       <c r="E78" t="s">
         <v>522</v>
       </c>
       <c r="F78" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>783</v>
+        <v>795</v>
       </c>
       <c r="I78"/>
       <c r="J78">
         <v>79120.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>53416</v>
       </c>
       <c r="B79">
         <v>53411</v>
       </c>
       <c r="C79" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>158</v>
       </c>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="I79" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="J79">
         <v>14335.0</v>
       </c>
       <c r="K79" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>53556</v>
       </c>
       <c r="B80">
         <v>53151</v>
       </c>
       <c r="C80" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="D80" t="s">
         <v>83</v>
       </c>
       <c r="E80" t="s">
         <v>499</v>
       </c>
       <c r="F80" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G80" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H80" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
       <c r="I80"/>
       <c r="J80">
         <v>579386.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>53621</v>
       </c>
       <c r="B81">
         <v>53616</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>83</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="I81"/>
       <c r="J81">
         <v>259288.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>53631</v>
       </c>
       <c r="B82">
         <v>53536</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>83</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="I82"/>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>53636</v>
       </c>
       <c r="B83">
         <v>53496</v>
       </c>
       <c r="C83">
         <v>21081</v>
       </c>
       <c r="D83" t="s">
         <v>83</v>
       </c>
       <c r="E83" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="F83" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G83" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H83" t="s">
+        <v>806</v>
+      </c>
+      <c r="I83" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="J83">
         <v>170098.09</v>
       </c>
       <c r="K83"/>
       <c r="L83" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>54152</v>
       </c>
       <c r="B84">
         <v>54151</v>
       </c>
       <c r="C84">
         <v>21012</v>
       </c>
       <c r="D84" t="s">
         <v>83</v>
       </c>
       <c r="E84" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="F84" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="I84" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="J84">
         <v>699993.0</v>
       </c>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="P84" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>54209</v>
       </c>
       <c r="B85">
         <v>54204</v>
       </c>
       <c r="C85" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="D85" t="s">
         <v>83</v>
       </c>
       <c r="E85" t="s">
         <v>168</v>
       </c>
       <c r="F85" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="G85" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H85" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="I85" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J85">
         <v>184171.0</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>54433</v>
       </c>
       <c r="B86">
         <v>53411</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>37</v>
       </c>
       <c r="E86" t="s">
         <v>158</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="I86"/>
       <c r="J86">
         <v>5037.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>54434</v>
       </c>
       <c r="B87">
         <v>53411</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>158</v>
       </c>
       <c r="E87" t="s">
         <v>158</v>
       </c>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="I87"/>
       <c r="J87">
         <v>900.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>54504</v>
       </c>
       <c r="B88">
         <v>54501</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>617</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
       <c r="I88"/>
       <c r="J88">
         <v>525719.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>54508</v>
       </c>
       <c r="B89">
         <v>54475</v>
       </c>
       <c r="C89" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="D89" t="s">
         <v>83</v>
       </c>
       <c r="E89" t="s">
         <v>123</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H89" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="I89" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
       <c r="J89">
         <v>229884.9</v>
       </c>
       <c r="K89"/>
       <c r="L89" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>54595</v>
       </c>
       <c r="B90">
         <v>54452</v>
       </c>
       <c r="C90" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
       <c r="D90" t="s">
         <v>83</v>
       </c>
       <c r="E90" t="s">
-        <v>808</v>
+        <v>820</v>
       </c>
       <c r="F90" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G90" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H90" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="I90" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>54599</v>
       </c>
       <c r="B91">
         <v>54596</v>
       </c>
       <c r="C91" t="s">
-        <v>810</v>
+        <v>822</v>
       </c>
       <c r="D91" t="s">
         <v>83</v>
       </c>
       <c r="E91" t="s">
         <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G91" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H91" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="I91" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J91">
         <v>675556.0</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>54601</v>
       </c>
       <c r="B92">
         <v>54596</v>
       </c>
       <c r="C92" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="D92" t="s">
         <v>83</v>
       </c>
       <c r="E92" t="s">
-        <v>813</v>
+        <v>825</v>
       </c>
       <c r="F92" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G92" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H92" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="I92" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="J92">
         <v>314683.03</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>54603</v>
       </c>
       <c r="B93">
         <v>54596</v>
       </c>
       <c r="C93" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
       <c r="D93" t="s">
         <v>83</v>
       </c>
       <c r="E93" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="F93" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="I93" t="s">
-        <v>817</v>
+        <v>829</v>
       </c>
       <c r="J93">
         <v>66150.0</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>54710</v>
       </c>
       <c r="B94">
         <v>54702</v>
       </c>
       <c r="C94">
         <v>21025</v>
       </c>
       <c r="D94" t="s">
         <v>83</v>
       </c>
       <c r="E94" t="s">
         <v>123</v>
       </c>
       <c r="F94" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G94" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H94" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="I94" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J94">
         <v>240902.0</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>54716</v>
       </c>
       <c r="B95">
         <v>54713</v>
       </c>
       <c r="C95">
         <v>21027</v>
       </c>
       <c r="D95" t="s">
         <v>83</v>
       </c>
       <c r="E95" t="s">
         <v>123</v>
       </c>
       <c r="F95" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="G95" t="s">
         <v>53</v>
       </c>
       <c r="H95" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="I95"/>
       <c r="J95">
         <v>498528.0</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>54797</v>
       </c>
       <c r="B96">
         <v>54452</v>
       </c>
       <c r="C96" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="D96" t="s">
         <v>83</v>
       </c>
       <c r="E96" t="s">
         <v>168</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H96" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="I96" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J96">
         <v>90000.0</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>54799</v>
       </c>
       <c r="B97">
         <v>54452</v>
       </c>
       <c r="C97" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="D97" t="s">
         <v>83</v>
       </c>
       <c r="E97" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H97" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="I97" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="J97">
         <v>112258.08</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>54801</v>
       </c>
       <c r="B98">
         <v>54452</v>
       </c>
       <c r="C98" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="D98" t="s">
         <v>83</v>
       </c>
       <c r="E98" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H98" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
       <c r="I98" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>54806</v>
       </c>
       <c r="B99">
         <v>54475</v>
       </c>
       <c r="C99" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="D99" t="s">
         <v>83</v>
       </c>
       <c r="E99" t="s">
         <v>368</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="H99" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="I99" t="s">
-        <v>806</v>
+        <v>818</v>
       </c>
       <c r="J99">
         <v>350961.0</v>
       </c>
       <c r="K99"/>
       <c r="L99" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99" t="s">
         <v>638</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100">
+        <v>54843</v>
+      </c>
+      <c r="B100">
+        <v>54841</v>
+      </c>
+      <c r="C100"/>
+      <c r="D100" t="s">
+        <v>719</v>
+      </c>
+      <c r="E100" t="s">
+        <v>158</v>
+      </c>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>813</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100">
+        <v>60000.0</v>
+      </c>
+      <c r="K100"/>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+      <c r="O100"/>
+      <c r="P100" t="s">
+        <v>842</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
       <c r="B1" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
       <c r="C1" t="s">
-        <v>831</v>
+        <v>844</v>
       </c>
       <c r="D1" t="s">
-        <v>832</v>
+        <v>845</v>
       </c>
       <c r="E1" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51757</v>
       </c>
       <c r="B2">
         <v>51567</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>104170.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
@@ -17999,12038 +18257,12367 @@
         <v>2006</v>
       </c>
       <c r="D36">
         <v>970757.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>53606</v>
       </c>
       <c r="B37">
         <v>53556</v>
       </c>
       <c r="C37">
         <v>2022</v>
       </c>
       <c r="D37">
         <v>327151.0</v>
       </c>
       <c r="E37" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>53611</v>
       </c>
       <c r="B38">
         <v>53556</v>
       </c>
       <c r="C38">
         <v>2022</v>
       </c>
       <c r="D38">
         <v>164971.0</v>
       </c>
       <c r="E38" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54765</v>
       </c>
       <c r="B39">
         <v>54710</v>
       </c>
       <c r="C39">
         <v>2024</v>
       </c>
       <c r="D39">
         <v>33829.64</v>
       </c>
       <c r="E39" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54777</v>
       </c>
       <c r="B40">
         <v>53556</v>
       </c>
       <c r="C40">
         <v>2024</v>
       </c>
       <c r="D40">
         <v>68501.65</v>
       </c>
       <c r="E40" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F40" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G40" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54783</v>
       </c>
       <c r="B41">
         <v>54599</v>
       </c>
       <c r="C41">
         <v>2024</v>
       </c>
       <c r="D41">
         <v>365445.61</v>
       </c>
       <c r="E41" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F41" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G41" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54786</v>
       </c>
       <c r="B42">
         <v>54601</v>
       </c>
       <c r="C42">
         <v>2024</v>
       </c>
       <c r="D42">
         <v>52509.51</v>
       </c>
       <c r="E42" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F42" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G42" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54791</v>
       </c>
       <c r="B43">
         <v>54152</v>
       </c>
       <c r="C43">
         <v>2024</v>
       </c>
       <c r="D43">
         <v>289803.03</v>
       </c>
       <c r="E43" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F43" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G43" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54793</v>
       </c>
       <c r="B44">
         <v>53636</v>
       </c>
       <c r="C44">
         <v>2024</v>
       </c>
       <c r="D44">
         <v>4564.53</v>
       </c>
       <c r="E44" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F44" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G44" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54795</v>
       </c>
       <c r="B45">
         <v>53131</v>
       </c>
       <c r="C45">
         <v>2024</v>
       </c>
       <c r="D45">
         <v>67889.94</v>
       </c>
       <c r="E45" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F45" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G45" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54796</v>
       </c>
       <c r="B46">
         <v>54595</v>
       </c>
       <c r="C46">
         <v>2024</v>
       </c>
       <c r="D46">
         <v>87227.52</v>
       </c>
       <c r="E46" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F46" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G46" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54798</v>
       </c>
       <c r="B47">
         <v>54797</v>
       </c>
       <c r="C47">
         <v>2024</v>
       </c>
       <c r="D47">
         <v>24139.03</v>
       </c>
       <c r="E47" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F47" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G47" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54800</v>
       </c>
       <c r="B48">
         <v>54799</v>
       </c>
       <c r="C48">
         <v>2024</v>
       </c>
       <c r="D48">
         <v>22488.62</v>
       </c>
       <c r="E48" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F48" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G48" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54802</v>
       </c>
       <c r="B49">
         <v>54801</v>
       </c>
       <c r="C49">
         <v>2024</v>
       </c>
       <c r="D49">
         <v>44352.16</v>
       </c>
       <c r="E49" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F49" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G49" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54805</v>
       </c>
       <c r="B50">
         <v>54508</v>
       </c>
       <c r="C50">
         <v>2024</v>
       </c>
       <c r="D50">
         <v>28571.18</v>
       </c>
       <c r="E50" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F50" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G50" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54807</v>
       </c>
       <c r="B51">
         <v>54806</v>
       </c>
       <c r="C51">
         <v>2024</v>
       </c>
       <c r="D51">
         <v>185388.45</v>
       </c>
       <c r="E51" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="F51" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="G51" t="s">
         <v>638</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K105"/>
+  <dimension ref="A1:K111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="B1" t="s">
-        <v>837</v>
+        <v>850</v>
       </c>
       <c r="C1" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="D1" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="E1" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="H1" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="I1" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="C2" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="D2" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="E2" t="s">
         <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
       <c r="K2" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>54714</v>
+        <v>54852</v>
       </c>
       <c r="B3" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="C3" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="D3" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="E3" t="s">
-        <v>123</v>
+        <v>719</v>
       </c>
       <c r="F3"/>
-      <c r="G3"/>
+      <c r="G3" t="s">
+        <v>866</v>
+      </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="K3" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50232</v>
+        <v>54714</v>
       </c>
       <c r="B4" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="C4" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="D4" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="E4" t="s">
-        <v>277</v>
+        <v>123</v>
       </c>
       <c r="F4"/>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4"/>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
-        <v>206</v>
+        <v>705</v>
       </c>
       <c r="K4" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50353</v>
+        <v>50232</v>
       </c>
       <c r="B5" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="C5" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="D5" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="E5" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="F5"/>
       <c r="G5" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="H5"/>
-      <c r="I5"/>
+      <c r="I5" t="s">
+        <v>874</v>
+      </c>
       <c r="J5" t="s">
         <v>206</v>
       </c>
       <c r="K5" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50223</v>
+        <v>50353</v>
       </c>
       <c r="B6" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="C6" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="D6" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="E6" t="s">
-        <v>868</v>
+        <v>123</v>
       </c>
       <c r="F6" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="G6" t="s">
-        <v>870</v>
-[...6 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>206</v>
       </c>
       <c r="K6" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>53281</v>
+        <v>50223</v>
       </c>
       <c r="B7" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C7" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="D7" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="E7" t="s">
-        <v>123</v>
+        <v>885</v>
       </c>
       <c r="F7" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="G7" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-      <c r="I7"/>
+        <v>887</v>
+      </c>
+      <c r="H7" t="s">
+        <v>168</v>
+      </c>
+      <c r="I7" t="s">
+        <v>888</v>
+      </c>
       <c r="J7" t="s">
-        <v>878</v>
+        <v>206</v>
       </c>
       <c r="K7" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50308</v>
+        <v>53281</v>
       </c>
       <c r="B8" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="C8" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="D8" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F8"/>
+        <v>123</v>
+      </c>
+      <c r="F8" t="s">
+        <v>893</v>
+      </c>
       <c r="G8" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="H8"/>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>206</v>
+        <v>895</v>
       </c>
       <c r="K8" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50250</v>
+        <v>50308</v>
       </c>
       <c r="B9" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C9" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="E9" t="s">
-        <v>889</v>
+        <v>53</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
       <c r="K9" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50410</v>
+        <v>50250</v>
       </c>
       <c r="B10" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="C10" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="D10" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="E10" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>906</v>
+      </c>
+      <c r="F10"/>
       <c r="G10" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
       <c r="K10" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50245</v>
+        <v>50410</v>
       </c>
       <c r="B11" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="C11" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="D11" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F11"/>
+        <v>479</v>
+      </c>
+      <c r="F11" t="s">
+        <v>913</v>
+      </c>
       <c r="G11" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
       <c r="K11" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50247</v>
+        <v>50245</v>
       </c>
       <c r="B12" t="s">
-        <v>906</v>
+        <v>917</v>
       </c>
       <c r="C12" t="s">
-        <v>907</v>
+        <v>918</v>
       </c>
       <c r="D12" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="E12" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="J12" t="s">
         <v>206</v>
       </c>
       <c r="K12" t="s">
-        <v>911</v>
+        <v>922</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50258</v>
+        <v>50247</v>
       </c>
       <c r="B13" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="C13" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="D13" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="E13" t="s">
-        <v>251</v>
+        <v>123</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
       <c r="K13" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50352</v>
+        <v>50258</v>
       </c>
       <c r="B14" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="C14" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="D14" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="E14" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F14"/>
       <c r="G14" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>933</v>
+      </c>
       <c r="J14" t="s">
-        <v>705</v>
+        <v>206</v>
       </c>
       <c r="K14" t="s">
-        <v>923</v>
+        <v>934</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50365</v>
+        <v>50352</v>
       </c>
       <c r="B15" t="s">
-        <v>924</v>
+        <v>935</v>
       </c>
       <c r="C15" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="D15" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F15"/>
+        <v>158</v>
+      </c>
+      <c r="F15" t="s">
+        <v>938</v>
+      </c>
       <c r="G15" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>206</v>
+        <v>705</v>
       </c>
       <c r="K15" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>50306</v>
+        <v>50365</v>
       </c>
       <c r="B16" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="C16" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="D16" t="s">
-        <v>930</v>
+        <v>942</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>943</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>206</v>
       </c>
       <c r="K16" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>52841</v>
+        <v>50306</v>
       </c>
       <c r="B17" t="s">
-        <v>933</v>
+        <v>945</v>
       </c>
       <c r="C17" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
       <c r="D17" t="s">
-        <v>935</v>
+        <v>947</v>
       </c>
       <c r="E17" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-      <c r="H17"/>
+        <v>37</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17" t="s">
+        <v>948</v>
+      </c>
+      <c r="H17" t="s">
+        <v>123</v>
+      </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>115</v>
+        <v>206</v>
       </c>
       <c r="K17" t="s">
-        <v>937</v>
+        <v>949</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>53431</v>
+        <v>52841</v>
       </c>
       <c r="B18" t="s">
-        <v>938</v>
+        <v>950</v>
       </c>
       <c r="C18" t="s">
-        <v>939</v>
+        <v>951</v>
       </c>
       <c r="D18" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="E18" t="s">
         <v>158</v>
       </c>
       <c r="F18" t="s">
-        <v>941</v>
+        <v>953</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>788</v>
+        <v>115</v>
       </c>
       <c r="K18" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50228</v>
+        <v>53431</v>
       </c>
       <c r="B19" t="s">
-        <v>943</v>
+        <v>955</v>
       </c>
       <c r="C19" t="s">
-        <v>944</v>
+        <v>956</v>
       </c>
       <c r="D19" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="E19" t="s">
-        <v>889</v>
+        <v>158</v>
       </c>
       <c r="F19" t="s">
-        <v>946</v>
-[...3 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>206</v>
+        <v>800</v>
       </c>
       <c r="K19" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50287</v>
+        <v>50228</v>
       </c>
       <c r="B20" t="s">
-        <v>949</v>
+        <v>960</v>
       </c>
       <c r="C20" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="D20" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="E20" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F20"/>
+        <v>906</v>
+      </c>
+      <c r="F20" t="s">
+        <v>963</v>
+      </c>
       <c r="G20" t="s">
-        <v>952</v>
+        <v>964</v>
       </c>
       <c r="H20"/>
-      <c r="I20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
         <v>206</v>
       </c>
       <c r="K20" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50342</v>
+        <v>50287</v>
       </c>
       <c r="B21" t="s">
-        <v>955</v>
+        <v>966</v>
       </c>
       <c r="C21" t="s">
-        <v>956</v>
+        <v>967</v>
       </c>
       <c r="D21" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="E21" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="F21"/>
       <c r="G21" t="s">
-        <v>958</v>
-[...4 lines deleted...]
-      <c r="I21"/>
+        <v>969</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21" t="s">
+        <v>970</v>
+      </c>
       <c r="J21" t="s">
         <v>206</v>
       </c>
       <c r="K21" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>50221</v>
+        <v>50342</v>
       </c>
       <c r="B22" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="C22" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="D22" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="E22" t="s">
-        <v>157</v>
+        <v>479</v>
       </c>
       <c r="F22" t="s">
         <v>963</v>
       </c>
       <c r="G22" t="s">
-        <v>964</v>
-[...4 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="H22" t="s">
+        <v>168</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
         <v>206</v>
       </c>
       <c r="K22" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>53441</v>
+        <v>54844</v>
       </c>
       <c r="B23" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="C23" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="D23" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="E23" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="G23"/>
+        <v>37</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>980</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>788</v>
+        <v>842</v>
       </c>
       <c r="K23" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50246</v>
+        <v>50221</v>
       </c>
       <c r="B24" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="C24" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="D24" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="E24" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F24"/>
+        <v>157</v>
+      </c>
+      <c r="F24" t="s">
+        <v>984</v>
+      </c>
       <c r="G24" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
       <c r="K24" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50275</v>
+        <v>53441</v>
       </c>
       <c r="B25" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="C25" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="D25" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="E25" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="F25" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>206</v>
+        <v>800</v>
       </c>
       <c r="K25" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50259</v>
+        <v>50246</v>
       </c>
       <c r="B26" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="C26" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="D26" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="E26" t="s">
-        <v>260</v>
+        <v>131</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26" t="s">
+        <v>995</v>
+      </c>
       <c r="J26" t="s">
         <v>206</v>
       </c>
       <c r="K26" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54587</v>
+        <v>50275</v>
       </c>
       <c r="B27" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="C27" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="D27" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="E27" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-      <c r="G27"/>
+        <v>82</v>
+      </c>
+      <c r="F27" t="s">
+        <v>999</v>
+      </c>
+      <c r="G27" t="s">
+        <v>1000</v>
+      </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27" t="s">
+        <v>1001</v>
+      </c>
       <c r="J27" t="s">
-        <v>818</v>
+        <v>206</v>
       </c>
       <c r="K27" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>54586</v>
+        <v>50259</v>
       </c>
       <c r="B28" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="C28" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="D28" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="E28" t="s">
-        <v>808</v>
+        <v>260</v>
       </c>
       <c r="F28"/>
-      <c r="G28"/>
+      <c r="G28" t="s">
+        <v>1006</v>
+      </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>818</v>
+        <v>206</v>
       </c>
       <c r="K28" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>50272</v>
+        <v>54587</v>
       </c>
       <c r="B29" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="C29" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="D29" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="E29" t="s">
-        <v>131</v>
+        <v>820</v>
       </c>
       <c r="F29"/>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29"/>
-      <c r="I29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>206</v>
+        <v>830</v>
       </c>
       <c r="K29" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>50225</v>
+        <v>54586</v>
       </c>
       <c r="B30" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="C30" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="D30" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="E30" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>206</v>
+        <v>830</v>
       </c>
       <c r="K30" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>54206</v>
+        <v>50272</v>
       </c>
       <c r="B31" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="C31" t="s">
-        <v>1002</v>
+        <v>1017</v>
       </c>
       <c r="D31" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="E31" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="G31"/>
+        <v>131</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31" t="s">
+        <v>1019</v>
+      </c>
       <c r="H31"/>
-      <c r="I31"/>
+      <c r="I31" t="s">
+        <v>1020</v>
+      </c>
       <c r="J31" t="s">
-        <v>848</v>
+        <v>206</v>
       </c>
       <c r="K31" t="s">
-        <v>1010</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>50349</v>
+        <v>50225</v>
       </c>
       <c r="B32" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="C32" t="s">
-        <v>1002</v>
+        <v>1023</v>
       </c>
       <c r="D32" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="E32" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="F32" t="s">
-        <v>1013</v>
+        <v>963</v>
       </c>
       <c r="G32" t="s">
-        <v>1014</v>
-[...4 lines deleted...]
-      <c r="I32"/>
+        <v>1025</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32" t="s">
+        <v>1026</v>
+      </c>
       <c r="J32" t="s">
         <v>206</v>
       </c>
       <c r="K32" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>53571</v>
+        <v>54206</v>
       </c>
       <c r="B33" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="C33" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="D33" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="E33" t="s">
-        <v>500</v>
+        <v>168</v>
       </c>
       <c r="F33" t="s">
-        <v>1019</v>
-[...3 lines deleted...]
-      </c>
+        <v>1030</v>
+      </c>
+      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>1021</v>
+        <v>861</v>
       </c>
       <c r="K33" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50303</v>
+        <v>50349</v>
       </c>
       <c r="B34" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C34" t="s">
         <v>1023</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>930</v>
+        <v>1033</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="F34"/>
+        <v>132</v>
+      </c>
+      <c r="F34" t="s">
+        <v>1034</v>
+      </c>
       <c r="G34" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>1035</v>
+      </c>
+      <c r="H34" t="s">
+        <v>123</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>206</v>
       </c>
       <c r="K34" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>50269</v>
+        <v>53571</v>
       </c>
       <c r="B35" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="C35" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="D35" t="s">
-        <v>1028</v>
+        <v>1039</v>
       </c>
       <c r="E35" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="F35"/>
+        <v>500</v>
+      </c>
+      <c r="F35" t="s">
+        <v>1040</v>
+      </c>
       <c r="G35" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="H35"/>
-      <c r="I35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>206</v>
+        <v>1042</v>
       </c>
       <c r="K35" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>53246</v>
+        <v>50303</v>
       </c>
       <c r="B36" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="C36" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="D36" t="s">
-        <v>1034</v>
+        <v>947</v>
       </c>
       <c r="E36" t="s">
-        <v>1035</v>
+        <v>82</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>1037</v>
+        <v>206</v>
       </c>
       <c r="K36" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>52441</v>
+        <v>50269</v>
       </c>
       <c r="B37" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="C37" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="D37" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="E37" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="F37"/>
       <c r="G37" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="H37"/>
-      <c r="I37"/>
+      <c r="I37" t="s">
+        <v>1051</v>
+      </c>
       <c r="J37" t="s">
-        <v>1044</v>
+        <v>206</v>
       </c>
       <c r="K37" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>53426</v>
+        <v>53246</v>
       </c>
       <c r="B38" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="C38" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="D38" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="G38"/>
+        <v>1056</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38" t="s">
+        <v>1057</v>
+      </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>788</v>
+        <v>1058</v>
       </c>
       <c r="K38" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>54145</v>
+        <v>52441</v>
       </c>
       <c r="B39" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="C39" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="D39" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="E39" t="s">
-        <v>511</v>
+        <v>324</v>
       </c>
       <c r="F39" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="G39" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="K39" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50284</v>
+        <v>53426</v>
       </c>
       <c r="B40" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="C40" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="D40" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="E40" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="F40" t="s">
+        <v>958</v>
+      </c>
+      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>206</v>
+        <v>800</v>
       </c>
       <c r="K40" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>50305</v>
+        <v>54145</v>
       </c>
       <c r="B41" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="C41" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="D41" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="E41" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>511</v>
+      </c>
+      <c r="F41" t="s">
+        <v>1074</v>
+      </c>
       <c r="G41" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>206</v>
+        <v>1076</v>
       </c>
       <c r="K41" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>54233</v>
+        <v>50284</v>
       </c>
       <c r="B42" t="s">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="C42" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="D42" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="E42" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="G42"/>
+        <v>479</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42" t="s">
+        <v>1081</v>
+      </c>
       <c r="H42"/>
-      <c r="I42"/>
+      <c r="I42" t="s">
+        <v>1082</v>
+      </c>
       <c r="J42" t="s">
-        <v>1072</v>
+        <v>206</v>
       </c>
       <c r="K42" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>50265</v>
+        <v>50305</v>
       </c>
       <c r="B43" t="s">
-        <v>1074</v>
+        <v>1084</v>
       </c>
       <c r="C43" t="s">
-        <v>1075</v>
+        <v>1085</v>
       </c>
       <c r="D43" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="E43" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>1077</v>
+        <v>1087</v>
       </c>
       <c r="H43"/>
-      <c r="I43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
         <v>206</v>
       </c>
       <c r="K43" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>50378</v>
+        <v>54233</v>
       </c>
       <c r="B44" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
       <c r="C44" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
       <c r="D44" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="E44" t="s">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1092</v>
+      </c>
+      <c r="G44"/>
       <c r="H44"/>
-      <c r="I44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>206</v>
+        <v>1093</v>
       </c>
       <c r="K44" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>54593</v>
+        <v>50265</v>
       </c>
       <c r="B45" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="C45" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="D45" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="E45" t="s">
-        <v>826</v>
+        <v>118</v>
       </c>
       <c r="F45"/>
-      <c r="G45"/>
+      <c r="G45" t="s">
+        <v>1098</v>
+      </c>
       <c r="H45"/>
-      <c r="I45"/>
+      <c r="I45" t="s">
+        <v>1099</v>
+      </c>
       <c r="J45" t="s">
-        <v>818</v>
+        <v>206</v>
       </c>
       <c r="K45" t="s">
-        <v>1090</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>53851</v>
+        <v>50378</v>
       </c>
       <c r="B46" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="C46" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
       <c r="D46" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="E46" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-      <c r="G46"/>
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G46" t="s">
+        <v>1105</v>
+      </c>
       <c r="H46"/>
-      <c r="I46"/>
+      <c r="I46" t="s">
+        <v>1106</v>
+      </c>
       <c r="J46" t="s">
-        <v>533</v>
+        <v>206</v>
       </c>
       <c r="K46" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>50304</v>
+        <v>54593</v>
       </c>
       <c r="B47" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="C47" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
       <c r="D47" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="E47" t="s">
-        <v>37</v>
+        <v>838</v>
       </c>
       <c r="F47"/>
-      <c r="G47" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G47"/>
+      <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>206</v>
+        <v>830</v>
       </c>
       <c r="K47" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50290</v>
+        <v>53851</v>
       </c>
       <c r="B48" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="C48" t="s">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="D48" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="E48" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="F48"/>
-      <c r="G48" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G48"/>
+      <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>1105</v>
+        <v>533</v>
       </c>
       <c r="K48" t="s">
-        <v>1106</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>50222</v>
+        <v>50304</v>
       </c>
       <c r="B49" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="C49" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="D49" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="E49" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F49"/>
       <c r="G49" t="s">
-        <v>1110</v>
-[...4 lines deleted...]
-      </c>
+        <v>1119</v>
+      </c>
+      <c r="H49" t="s">
+        <v>353</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
         <v>206</v>
       </c>
       <c r="K49" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50291</v>
+        <v>50290</v>
       </c>
       <c r="B50" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="C50" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="D50" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="E50" t="s">
-        <v>82</v>
+        <v>1124</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>1125</v>
+      </c>
+      <c r="H50" t="s">
+        <v>82</v>
+      </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>206</v>
+        <v>1126</v>
       </c>
       <c r="K50" t="s">
-        <v>1117</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50281</v>
+        <v>50222</v>
       </c>
       <c r="B51" t="s">
-        <v>1118</v>
+        <v>1128</v>
       </c>
       <c r="C51" t="s">
-        <v>1119</v>
+        <v>1129</v>
       </c>
       <c r="D51" t="s">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="E51" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="F51"/>
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>963</v>
+      </c>
       <c r="G51" t="s">
-        <v>1121</v>
+        <v>1131</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>1122</v>
+        <v>1132</v>
       </c>
       <c r="J51" t="s">
         <v>206</v>
       </c>
       <c r="K51" t="s">
-        <v>1123</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>54143</v>
+        <v>50291</v>
       </c>
       <c r="B52" t="s">
-        <v>1124</v>
+        <v>1134</v>
       </c>
       <c r="C52" t="s">
-        <v>1125</v>
+        <v>1135</v>
       </c>
       <c r="D52" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="E52" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="F52"/>
       <c r="G52" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>1055</v>
+        <v>206</v>
       </c>
       <c r="K52" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>50257</v>
+        <v>50281</v>
       </c>
       <c r="B53" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="C53" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="D53" t="s">
-        <v>1131</v>
+        <v>1141</v>
       </c>
       <c r="E53" t="s">
-        <v>131</v>
+        <v>353</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>1132</v>
+        <v>1142</v>
       </c>
       <c r="H53"/>
       <c r="I53" t="s">
-        <v>1133</v>
+        <v>1143</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
       <c r="K53" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>50361</v>
+        <v>54143</v>
       </c>
       <c r="B54" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="C54" t="s">
-        <v>1136</v>
+        <v>1146</v>
       </c>
       <c r="D54" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="E54" t="s">
-        <v>308</v>
+        <v>511</v>
       </c>
       <c r="F54" t="s">
-        <v>869</v>
+        <v>1148</v>
       </c>
       <c r="G54" t="s">
-        <v>1138</v>
+        <v>1149</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>206</v>
+        <v>1076</v>
       </c>
       <c r="K54" t="s">
-        <v>1139</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>53096</v>
+        <v>50257</v>
       </c>
       <c r="B55" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="C55" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="D55" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="E55" t="s">
-        <v>479</v>
+        <v>131</v>
       </c>
       <c r="F55"/>
-      <c r="G55"/>
+      <c r="G55" t="s">
+        <v>1153</v>
+      </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="J55" t="s">
-        <v>1144</v>
+        <v>206</v>
       </c>
       <c r="K55" t="s">
-        <v>1145</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>50220</v>
+        <v>50361</v>
       </c>
       <c r="B56" t="s">
-        <v>1146</v>
+        <v>1156</v>
       </c>
       <c r="C56" t="s">
-        <v>1147</v>
+        <v>1157</v>
       </c>
       <c r="D56" t="s">
-        <v>1148</v>
+        <v>1158</v>
       </c>
       <c r="E56" t="s">
-        <v>1149</v>
+        <v>308</v>
       </c>
       <c r="F56" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="G56" t="s">
-        <v>1150</v>
-[...6 lines deleted...]
-      </c>
+        <v>1159</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56"/>
       <c r="J56" t="s">
         <v>206</v>
       </c>
       <c r="K56" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>50360</v>
+        <v>53096</v>
       </c>
       <c r="B57" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="C57" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="D57" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="E57" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57"/>
       <c r="H57"/>
-      <c r="I57"/>
+      <c r="I57" t="s">
+        <v>1164</v>
+      </c>
       <c r="J57" t="s">
-        <v>206</v>
+        <v>1165</v>
       </c>
       <c r="K57" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>52481</v>
+        <v>50220</v>
       </c>
       <c r="B58" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="C58" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="D58" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="E58" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="I58"/>
+        <v>1170</v>
+      </c>
+      <c r="F58" t="s">
+        <v>886</v>
+      </c>
+      <c r="G58" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H58" t="s">
+        <v>157</v>
+      </c>
+      <c r="I58" t="s">
+        <v>1172</v>
+      </c>
       <c r="J58" t="s">
-        <v>1161</v>
+        <v>206</v>
       </c>
       <c r="K58" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>54505</v>
+        <v>50360</v>
       </c>
       <c r="B59" t="s">
-        <v>1163</v>
+        <v>1174</v>
       </c>
       <c r="C59" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="D59" t="s">
-        <v>1165</v>
+        <v>1176</v>
       </c>
       <c r="E59" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-      <c r="G59"/>
+        <v>158</v>
+      </c>
+      <c r="F59" t="s">
+        <v>963</v>
+      </c>
+      <c r="G59" t="s">
+        <v>1177</v>
+      </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>648</v>
+        <v>206</v>
       </c>
       <c r="K59" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>53561</v>
+        <v>52481</v>
       </c>
       <c r="B60" t="s">
-        <v>1167</v>
+        <v>1179</v>
       </c>
       <c r="C60" t="s">
-        <v>1168</v>
+        <v>1180</v>
       </c>
       <c r="D60" t="s">
-        <v>1169</v>
+        <v>1181</v>
       </c>
       <c r="E60" t="s">
-        <v>499</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60"/>
       <c r="H60"/>
-      <c r="I60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>1021</v>
+        <v>1182</v>
       </c>
       <c r="K60" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>50267</v>
+        <v>54505</v>
       </c>
       <c r="B61" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="C61" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="D61" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="E61" t="s">
-        <v>1177</v>
+        <v>641</v>
       </c>
       <c r="F61"/>
-      <c r="G61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G61"/>
+      <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>206</v>
+        <v>648</v>
       </c>
       <c r="K61" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>53866</v>
+        <v>53561</v>
       </c>
       <c r="B62" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="C62" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="D62" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="E62" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-      <c r="G62"/>
+        <v>499</v>
+      </c>
+      <c r="F62" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G62" t="s">
+        <v>1192</v>
+      </c>
       <c r="H62"/>
-      <c r="I62"/>
+      <c r="I62" t="s">
+        <v>1193</v>
+      </c>
       <c r="J62" t="s">
-        <v>533</v>
+        <v>1042</v>
       </c>
       <c r="K62" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>50244</v>
+        <v>50267</v>
       </c>
       <c r="B63" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="C63" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="D63" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="E63" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H63" t="s">
         <v>123</v>
       </c>
-      <c r="F63" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
         <v>206</v>
       </c>
       <c r="K63" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>50270</v>
+        <v>53866</v>
       </c>
       <c r="B64" t="s">
-        <v>1190</v>
+        <v>1201</v>
       </c>
       <c r="C64" t="s">
-        <v>1191</v>
+        <v>1202</v>
       </c>
       <c r="D64" t="s">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="E64" t="s">
-        <v>158</v>
+        <v>522</v>
       </c>
       <c r="F64"/>
-      <c r="G64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G64"/>
       <c r="H64"/>
-      <c r="I64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>206</v>
+        <v>533</v>
       </c>
       <c r="K64" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>50262</v>
+        <v>50244</v>
       </c>
       <c r="B65" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="C65" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="D65" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="E65" t="s">
-        <v>1199</v>
-[...1 lines deleted...]
-      <c r="F65"/>
+        <v>123</v>
+      </c>
+      <c r="F65" t="s">
+        <v>984</v>
+      </c>
       <c r="G65" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="H65"/>
       <c r="I65" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="J65" t="s">
         <v>206</v>
       </c>
       <c r="K65" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>52491</v>
+        <v>50270</v>
       </c>
       <c r="B66" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="C66" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="D66" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="E66" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="F66"/>
       <c r="G66" t="s">
-        <v>1207</v>
-[...4 lines deleted...]
-      <c r="I66"/>
+        <v>1214</v>
+      </c>
+      <c r="H66"/>
+      <c r="I66" t="s">
+        <v>1215</v>
+      </c>
       <c r="J66" t="s">
-        <v>1161</v>
+        <v>206</v>
       </c>
       <c r="K66" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>50280</v>
+        <v>50262</v>
       </c>
       <c r="B67" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="C67" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="D67" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="E67" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>1220</v>
+      </c>
+      <c r="F67"/>
       <c r="G67" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="H67"/>
+        <v>1221</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
       <c r="I67" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="J67" t="s">
         <v>206</v>
       </c>
       <c r="K67" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>50240</v>
+        <v>52491</v>
       </c>
       <c r="B68" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="C68" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="D68" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="E68" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="F68" t="s">
-        <v>862</v>
+        <v>1227</v>
       </c>
       <c r="G68" t="s">
-        <v>1219</v>
-[...4 lines deleted...]
-      </c>
+        <v>1228</v>
+      </c>
+      <c r="H68" t="s">
+        <v>37</v>
+      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>206</v>
+        <v>1182</v>
       </c>
       <c r="K68" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>50251</v>
+        <v>50280</v>
       </c>
       <c r="B69" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="C69" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D69" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="E69" t="s">
-        <v>37</v>
+        <v>277</v>
       </c>
       <c r="F69" t="s">
-        <v>1206</v>
+        <v>1233</v>
       </c>
       <c r="G69" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="J69" t="s">
         <v>206</v>
       </c>
       <c r="K69" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>50227</v>
+        <v>50240</v>
       </c>
       <c r="B70" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="C70" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
       <c r="D70" t="s">
-        <v>1229</v>
+        <v>1239</v>
       </c>
       <c r="E70" t="s">
-        <v>177</v>
+        <v>123</v>
       </c>
       <c r="F70" t="s">
-        <v>963</v>
+        <v>879</v>
       </c>
       <c r="G70" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="J70" t="s">
         <v>206</v>
       </c>
       <c r="K70" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>50351</v>
+        <v>50251</v>
       </c>
       <c r="B71" t="s">
-        <v>1233</v>
+        <v>1243</v>
       </c>
       <c r="C71" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="D71" t="s">
-        <v>1235</v>
+        <v>1245</v>
       </c>
       <c r="E71" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="F71" t="s">
-        <v>963</v>
+        <v>1227</v>
       </c>
       <c r="G71" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="H71"/>
-      <c r="I71"/>
+      <c r="I71" t="s">
+        <v>1247</v>
+      </c>
       <c r="J71" t="s">
         <v>206</v>
       </c>
       <c r="K71" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>50249</v>
+        <v>50227</v>
       </c>
       <c r="B72" t="s">
-        <v>1238</v>
+        <v>1249</v>
       </c>
       <c r="C72" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="D72" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
       <c r="E72" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="F72"/>
+        <v>177</v>
+      </c>
+      <c r="F72" t="s">
+        <v>984</v>
+      </c>
       <c r="G72" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="J72" t="s">
         <v>206</v>
       </c>
       <c r="K72" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>50230</v>
+        <v>54848</v>
       </c>
       <c r="B73" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="C73" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="D73" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="E73" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F73"/>
       <c r="G73" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>206</v>
+        <v>724</v>
       </c>
       <c r="K73" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>50224</v>
+        <v>50351</v>
       </c>
       <c r="B74" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="C74" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="D74" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="E74" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="F74" t="s">
-        <v>963</v>
+        <v>984</v>
       </c>
       <c r="G74" t="s">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="H74"/>
-      <c r="I74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
         <v>206</v>
       </c>
       <c r="K74" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50260</v>
+        <v>50249</v>
       </c>
       <c r="B75" t="s">
-        <v>1254</v>
+        <v>1264</v>
       </c>
       <c r="C75" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="D75" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="E75" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="H75"/>
-      <c r="I75"/>
+      <c r="I75" t="s">
+        <v>1267</v>
+      </c>
       <c r="J75" t="s">
         <v>206</v>
       </c>
       <c r="K75" t="s">
-        <v>1258</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>50266</v>
+        <v>50230</v>
       </c>
       <c r="B76" t="s">
-        <v>1259</v>
+        <v>1269</v>
       </c>
       <c r="C76" t="s">
-        <v>1260</v>
+        <v>1270</v>
       </c>
       <c r="D76" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="E76" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="F76"/>
+        <v>132</v>
+      </c>
+      <c r="F76" t="s">
+        <v>963</v>
+      </c>
       <c r="G76" t="s">
-        <v>1262</v>
+        <v>1272</v>
       </c>
       <c r="H76"/>
-      <c r="I76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I76"/>
       <c r="J76" t="s">
         <v>206</v>
       </c>
       <c r="K76" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>50256</v>
+        <v>50224</v>
       </c>
       <c r="B77" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="C77" t="s">
-        <v>1260</v>
+        <v>1275</v>
       </c>
       <c r="D77" t="s">
-        <v>1266</v>
+        <v>1276</v>
       </c>
       <c r="E77" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="F77"/>
+        <v>168</v>
+      </c>
+      <c r="F77" t="s">
+        <v>984</v>
+      </c>
       <c r="G77" t="s">
-        <v>1267</v>
+        <v>1277</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>1268</v>
+        <v>1278</v>
       </c>
       <c r="J77" t="s">
         <v>206</v>
       </c>
       <c r="K77" t="s">
-        <v>1269</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>50309</v>
+        <v>50260</v>
       </c>
       <c r="B78" t="s">
-        <v>1270</v>
+        <v>1280</v>
       </c>
       <c r="C78" t="s">
-        <v>1271</v>
+        <v>1281</v>
       </c>
       <c r="D78" t="s">
-        <v>1272</v>
+        <v>1282</v>
       </c>
       <c r="E78" t="s">
-        <v>37</v>
+        <v>158</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>1273</v>
-[...3 lines deleted...]
-      </c>
+        <v>1283</v>
+      </c>
+      <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>206</v>
       </c>
       <c r="K78" t="s">
-        <v>1274</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>50263</v>
+        <v>50266</v>
       </c>
       <c r="B79" t="s">
-        <v>1275</v>
+        <v>1285</v>
       </c>
       <c r="C79" t="s">
-        <v>1276</v>
+        <v>1286</v>
       </c>
       <c r="D79" t="s">
-        <v>1277</v>
+        <v>1287</v>
       </c>
       <c r="E79" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="J79" t="s">
         <v>206</v>
       </c>
       <c r="K79" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>54590</v>
+        <v>50256</v>
       </c>
       <c r="B80" t="s">
-        <v>1281</v>
+        <v>1291</v>
       </c>
       <c r="C80" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="D80" t="s">
-        <v>993</v>
+        <v>1292</v>
       </c>
       <c r="E80" t="s">
-        <v>823</v>
+        <v>118</v>
       </c>
       <c r="F80"/>
-      <c r="G80"/>
+      <c r="G80" t="s">
+        <v>1293</v>
+      </c>
       <c r="H80"/>
-      <c r="I80"/>
+      <c r="I80" t="s">
+        <v>1294</v>
+      </c>
       <c r="J80" t="s">
-        <v>818</v>
+        <v>206</v>
       </c>
       <c r="K80" t="s">
-        <v>1283</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>50300</v>
+        <v>50309</v>
       </c>
       <c r="B81" t="s">
-        <v>1284</v>
+        <v>1296</v>
       </c>
       <c r="C81" t="s">
-        <v>1285</v>
+        <v>1297</v>
       </c>
       <c r="D81" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="E81" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>1287</v>
-[...1 lines deleted...]
-      <c r="H81"/>
+        <v>1299</v>
+      </c>
+      <c r="H81" t="s">
+        <v>132</v>
+      </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>206</v>
       </c>
       <c r="K81" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>50271</v>
+        <v>50263</v>
       </c>
       <c r="B82" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="C82" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="D82" t="s">
-        <v>1291</v>
+        <v>1255</v>
       </c>
       <c r="E82" t="s">
-        <v>1292</v>
+        <v>158</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>1293</v>
+        <v>1303</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
       <c r="K82" t="s">
-        <v>1295</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>50279</v>
+        <v>54850</v>
       </c>
       <c r="B83" t="s">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="C83" t="s">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="D83" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
       <c r="E83" t="s">
-        <v>339</v>
+        <v>719</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1299</v>
+        <v>1309</v>
       </c>
       <c r="H83"/>
-      <c r="I83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I83"/>
       <c r="J83" t="s">
-        <v>206</v>
+        <v>724</v>
       </c>
       <c r="K83" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>54154</v>
+        <v>54590</v>
       </c>
       <c r="B84" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="C84" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="D84" t="s">
-        <v>1304</v>
+        <v>1014</v>
       </c>
       <c r="E84" t="s">
-        <v>82</v>
+        <v>835</v>
       </c>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1305</v>
+        <v>830</v>
       </c>
       <c r="K84" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>52471</v>
+        <v>50300</v>
       </c>
       <c r="B85" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="C85" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="D85" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="E85" t="s">
-        <v>353</v>
+        <v>82</v>
       </c>
       <c r="F85"/>
-      <c r="G85"/>
+      <c r="G85" t="s">
+        <v>1316</v>
+      </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>1161</v>
+        <v>206</v>
       </c>
       <c r="K85" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>53756</v>
+        <v>50271</v>
       </c>
       <c r="B86" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="C86" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="D86" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="E86" t="s">
-        <v>566</v>
+        <v>1321</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="H86"/>
-      <c r="I86"/>
+      <c r="I86" t="s">
+        <v>1323</v>
+      </c>
       <c r="J86" t="s">
-        <v>1315</v>
+        <v>206</v>
       </c>
       <c r="K86" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>50242</v>
+        <v>54846</v>
       </c>
       <c r="B87" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="C87" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="D87" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="E87" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="F87"/>
       <c r="G87" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="H87"/>
-      <c r="I87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I87"/>
       <c r="J87" t="s">
-        <v>206</v>
+        <v>724</v>
       </c>
       <c r="K87" t="s">
-        <v>1323</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>50278</v>
+        <v>50279</v>
       </c>
       <c r="B88" t="s">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="C88" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
       <c r="D88" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="E88" t="s">
-        <v>132</v>
+        <v>339</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="H88"/>
-      <c r="I88"/>
+      <c r="I88" t="s">
+        <v>1334</v>
+      </c>
       <c r="J88" t="s">
         <v>206</v>
       </c>
       <c r="K88" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>53121</v>
+        <v>54154</v>
       </c>
       <c r="B89" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="C89" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="D89" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="E89" t="s">
-        <v>277</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="F89"/>
+      <c r="G89"/>
       <c r="H89"/>
-      <c r="I89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I89"/>
       <c r="J89" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="K89" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>50226</v>
+        <v>52471</v>
       </c>
       <c r="B90" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="C90" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="D90" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="E90" t="s">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F90"/>
+      <c r="G90"/>
       <c r="H90"/>
-      <c r="I90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>206</v>
+        <v>1182</v>
       </c>
       <c r="K90" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>50268</v>
+        <v>53756</v>
       </c>
       <c r="B91" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="C91" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D91" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="E91" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="F91"/>
       <c r="G91" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="H91"/>
-      <c r="I91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I91"/>
       <c r="J91" t="s">
-        <v>206</v>
+        <v>1349</v>
       </c>
       <c r="K91" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>50286</v>
+        <v>50242</v>
       </c>
       <c r="B92" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="C92" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D92" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="E92" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F92"/>
+        <v>124</v>
+      </c>
+      <c r="F92" t="s">
+        <v>1354</v>
+      </c>
       <c r="G92" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="H92"/>
       <c r="I92" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
       <c r="K92" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>50241</v>
+        <v>54839</v>
       </c>
       <c r="B93" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="C93" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="D93" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="E93" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F93"/>
       <c r="G93" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="H93"/>
-      <c r="I93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
-        <v>206</v>
+        <v>716</v>
       </c>
       <c r="K93" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>50273</v>
+        <v>50278</v>
       </c>
       <c r="B94" t="s">
         <v>1362</v>
       </c>
       <c r="C94" t="s">
         <v>1363</v>
       </c>
       <c r="D94" t="s">
         <v>1364</v>
       </c>
       <c r="E94" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>1365</v>
       </c>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
         <v>206</v>
       </c>
       <c r="K94" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>53436</v>
+        <v>53121</v>
       </c>
       <c r="B95" t="s">
         <v>1367</v>
       </c>
       <c r="C95" t="s">
         <v>1368</v>
       </c>
       <c r="D95" t="s">
         <v>1369</v>
       </c>
       <c r="E95" t="s">
-        <v>158</v>
+        <v>277</v>
       </c>
       <c r="F95" t="s">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="G95"/>
+        <v>1370</v>
+      </c>
+      <c r="G95" t="s">
+        <v>1371</v>
+      </c>
       <c r="H95"/>
-      <c r="I95"/>
+      <c r="I95" t="s">
+        <v>1372</v>
+      </c>
       <c r="J95" t="s">
-        <v>788</v>
+        <v>1373</v>
       </c>
       <c r="K95" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>52461</v>
+        <v>50226</v>
       </c>
       <c r="B96" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="C96" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="D96" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="E96" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-      <c r="G96"/>
+        <v>177</v>
+      </c>
+      <c r="F96" t="s">
+        <v>879</v>
+      </c>
+      <c r="G96" t="s">
+        <v>1378</v>
+      </c>
       <c r="H96"/>
-      <c r="I96"/>
+      <c r="I96" t="s">
+        <v>1379</v>
+      </c>
       <c r="J96" t="s">
-        <v>1161</v>
+        <v>206</v>
       </c>
       <c r="K96" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>50364</v>
+        <v>50268</v>
       </c>
       <c r="B97" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="C97" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="D97" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="E97" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F97"/>
+        <v>308</v>
+      </c>
+      <c r="F97" t="s">
+        <v>1370</v>
+      </c>
       <c r="G97" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="H97"/>
-      <c r="I97"/>
+      <c r="I97" t="s">
+        <v>1385</v>
+      </c>
       <c r="J97" t="s">
         <v>206</v>
       </c>
       <c r="K97" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>50307</v>
+        <v>50286</v>
       </c>
       <c r="B98" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="C98" t="s">
-        <v>1376</v>
+        <v>1388</v>
       </c>
       <c r="D98" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="E98" t="s">
-        <v>37</v>
+        <v>368</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="H98"/>
-      <c r="I98"/>
+      <c r="I98" t="s">
+        <v>1391</v>
+      </c>
       <c r="J98" t="s">
         <v>206</v>
       </c>
       <c r="K98" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>50252</v>
+        <v>50241</v>
       </c>
       <c r="B99" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="C99" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="D99" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="E99" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F99"/>
+        <v>123</v>
+      </c>
+      <c r="F99" t="s">
+        <v>1396</v>
+      </c>
       <c r="G99" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="J99" t="s">
         <v>206</v>
       </c>
       <c r="K99" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>50254</v>
+        <v>50273</v>
       </c>
       <c r="B100" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="C100" t="s">
-        <v>1385</v>
+        <v>1401</v>
       </c>
       <c r="D100" t="s">
-        <v>855</v>
+        <v>1402</v>
       </c>
       <c r="E100" t="s">
-        <v>277</v>
+        <v>158</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1391</v>
+        <v>1403</v>
       </c>
       <c r="H100"/>
-      <c r="I100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I100"/>
       <c r="J100" t="s">
         <v>206</v>
       </c>
       <c r="K100" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>50274</v>
+        <v>53436</v>
       </c>
       <c r="B101" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="C101" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="D101" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="E101" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="F101" t="s">
+        <v>990</v>
+      </c>
+      <c r="G101"/>
       <c r="H101"/>
-      <c r="I101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>206</v>
+        <v>800</v>
       </c>
       <c r="K101" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>54365</v>
+        <v>52461</v>
       </c>
       <c r="B102" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="C102" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="D102" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="E102" t="s">
-        <v>793</v>
-[...3 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="F102"/>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>773</v>
+        <v>1182</v>
       </c>
       <c r="K102" t="s">
-        <v>1404</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>50233</v>
+        <v>50364</v>
       </c>
       <c r="B103" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="C103" t="s">
-        <v>1406</v>
+        <v>1414</v>
       </c>
       <c r="D103" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="E103" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>1408</v>
+        <v>1416</v>
       </c>
       <c r="H103"/>
-      <c r="I103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I103"/>
       <c r="J103" t="s">
         <v>206</v>
       </c>
       <c r="K103" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>50243</v>
+        <v>50307</v>
       </c>
       <c r="B104" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="C104" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="D104" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
       <c r="E104" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F104"/>
       <c r="G104" t="s">
-        <v>1414</v>
+        <v>1420</v>
       </c>
       <c r="H104"/>
-      <c r="I104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
         <v>206</v>
       </c>
       <c r="K104" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
+        <v>50252</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E105" t="s">
+        <v>220</v>
+      </c>
+      <c r="F105"/>
+      <c r="G105" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H105"/>
+      <c r="I105" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J105" t="s">
+        <v>206</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106">
+        <v>50254</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D106" t="s">
+        <v>872</v>
+      </c>
+      <c r="E106" t="s">
+        <v>277</v>
+      </c>
+      <c r="F106"/>
+      <c r="G106" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H106"/>
+      <c r="I106" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J106" t="s">
+        <v>206</v>
+      </c>
+      <c r="K106" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107">
+        <v>50274</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E107" t="s">
+        <v>123</v>
+      </c>
+      <c r="F107"/>
+      <c r="G107" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H107"/>
+      <c r="I107" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J107" t="s">
+        <v>206</v>
+      </c>
+      <c r="K107" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108">
+        <v>54365</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E108" t="s">
+        <v>805</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
+      <c r="J108" t="s">
+        <v>785</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109">
+        <v>50233</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E109" t="s">
+        <v>118</v>
+      </c>
+      <c r="F109"/>
+      <c r="G109" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H109"/>
+      <c r="I109" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J109" t="s">
+        <v>206</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110">
+        <v>50243</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E110" t="s">
+        <v>123</v>
+      </c>
+      <c r="F110" t="s">
+        <v>879</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H110"/>
+      <c r="I110" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J110" t="s">
+        <v>206</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111">
         <v>53856</v>
       </c>
-      <c r="B105" t="s">
-[...8 lines deleted...]
-      <c r="E105" t="s">
+      <c r="B111" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E111" t="s">
         <v>260</v>
       </c>
-      <c r="F105"/>
-[...3 lines deleted...]
-      <c r="J105" t="s">
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
+      <c r="J111" t="s">
         <v>533</v>
       </c>
-      <c r="K105" t="s">
-        <v>1419</v>
+      <c r="K111" t="s">
+        <v>1457</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G143"/>
+  <dimension ref="A1:G150"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="B1" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1421</v>
+        <v>1459</v>
       </c>
       <c r="E1" t="s">
-        <v>1422</v>
+        <v>1460</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E2" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50474</v>
       </c>
       <c r="B3">
         <v>50227</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50475</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49870</v>
       </c>
       <c r="D4" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50476</v>
       </c>
       <c r="B5">
         <v>50228</v>
       </c>
       <c r="C5">
         <v>49806</v>
       </c>
       <c r="D5" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50642</v>
       </c>
       <c r="B6">
         <v>50342</v>
       </c>
       <c r="C6">
         <v>49880</v>
       </c>
       <c r="D6" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50649</v>
       </c>
       <c r="B7">
         <v>50349</v>
       </c>
       <c r="C7">
         <v>49815</v>
       </c>
       <c r="D7" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50654</v>
       </c>
       <c r="B8">
         <v>50353</v>
       </c>
       <c r="C8">
         <v>49880</v>
       </c>
       <c r="D8" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50480</v>
       </c>
       <c r="B9">
         <v>50230</v>
       </c>
       <c r="C9">
         <v>49799</v>
       </c>
       <c r="D9" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50662</v>
       </c>
       <c r="B10">
         <v>50361</v>
       </c>
       <c r="C10">
         <v>49883</v>
       </c>
       <c r="D10" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50483</v>
       </c>
       <c r="B11">
         <v>50232</v>
       </c>
       <c r="C11">
         <v>49794</v>
       </c>
       <c r="D11" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50482</v>
       </c>
       <c r="B12">
         <v>50232</v>
       </c>
       <c r="C12">
         <v>49810</v>
       </c>
       <c r="D12" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50667</v>
       </c>
       <c r="B13">
         <v>50232</v>
       </c>
       <c r="C13">
         <v>49889</v>
       </c>
       <c r="D13" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50485</v>
       </c>
       <c r="B14">
         <v>50233</v>
       </c>
       <c r="C14">
         <v>49795</v>
       </c>
       <c r="D14" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50484</v>
       </c>
       <c r="B15">
         <v>50233</v>
       </c>
       <c r="C15">
         <v>49810</v>
       </c>
       <c r="D15" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50487</v>
       </c>
       <c r="B16">
         <v>50233</v>
       </c>
       <c r="C16">
         <v>49891</v>
       </c>
       <c r="D16" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50496</v>
       </c>
       <c r="B17">
         <v>50240</v>
       </c>
       <c r="C17">
         <v>49798</v>
       </c>
       <c r="D17" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50497</v>
       </c>
       <c r="B18">
         <v>50241</v>
       </c>
       <c r="C18">
         <v>49798</v>
       </c>
       <c r="D18" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50499</v>
       </c>
       <c r="B19">
         <v>50242</v>
       </c>
       <c r="C19">
         <v>49798</v>
       </c>
       <c r="D19" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50501</v>
       </c>
       <c r="B20">
         <v>50243</v>
       </c>
       <c r="C20">
         <v>49799</v>
       </c>
       <c r="D20" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50502</v>
       </c>
       <c r="B21">
         <v>50244</v>
       </c>
       <c r="C21">
         <v>49799</v>
       </c>
       <c r="D21" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50503</v>
       </c>
       <c r="B22">
         <v>50244</v>
       </c>
       <c r="C22">
         <v>49827</v>
       </c>
       <c r="D22" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50504</v>
       </c>
       <c r="B23">
         <v>50244</v>
       </c>
       <c r="C23">
         <v>49880</v>
       </c>
       <c r="D23" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50505</v>
       </c>
       <c r="B24">
         <v>50245</v>
       </c>
       <c r="C24">
         <v>49801</v>
       </c>
       <c r="D24" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50507</v>
       </c>
       <c r="B25">
         <v>50246</v>
       </c>
       <c r="C25">
         <v>49829</v>
       </c>
       <c r="D25" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50509</v>
       </c>
       <c r="B26">
         <v>50247</v>
       </c>
       <c r="C26">
         <v>49832</v>
       </c>
       <c r="D26" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50508</v>
       </c>
       <c r="B27">
         <v>50247</v>
       </c>
       <c r="C27">
         <v>49841</v>
       </c>
       <c r="D27" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50511</v>
       </c>
       <c r="B28">
         <v>50249</v>
       </c>
       <c r="C28">
         <v>49885</v>
       </c>
       <c r="D28" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50512</v>
       </c>
       <c r="B29">
         <v>50250</v>
       </c>
       <c r="C29">
         <v>49890</v>
       </c>
       <c r="D29" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50514</v>
       </c>
       <c r="B30">
         <v>50251</v>
       </c>
       <c r="C30">
         <v>49842</v>
       </c>
       <c r="D30" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50513</v>
       </c>
       <c r="B31">
         <v>50251</v>
       </c>
       <c r="C31">
         <v>49892</v>
       </c>
       <c r="D31" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50516</v>
       </c>
       <c r="B32">
         <v>50252</v>
       </c>
       <c r="C32">
         <v>49830</v>
       </c>
       <c r="D32" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50519</v>
       </c>
       <c r="B33">
         <v>50254</v>
       </c>
       <c r="C33">
         <v>49833</v>
       </c>
       <c r="D33" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50463</v>
       </c>
       <c r="B34">
         <v>50220</v>
       </c>
       <c r="C34">
         <v>49803</v>
       </c>
       <c r="D34" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E34" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50521</v>
       </c>
       <c r="B35">
         <v>50256</v>
       </c>
       <c r="C35">
         <v>49835</v>
       </c>
       <c r="D35" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50522</v>
       </c>
       <c r="B36">
         <v>50257</v>
       </c>
       <c r="C36">
         <v>49836</v>
       </c>
       <c r="D36" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50523</v>
       </c>
       <c r="B37">
         <v>50257</v>
       </c>
       <c r="C37">
         <v>49838</v>
       </c>
       <c r="D37" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50524</v>
       </c>
       <c r="B38">
         <v>50258</v>
       </c>
       <c r="C38">
         <v>49837</v>
       </c>
       <c r="D38" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50525</v>
       </c>
       <c r="B39">
         <v>50259</v>
       </c>
       <c r="C39">
         <v>49839</v>
       </c>
       <c r="D39" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50527</v>
       </c>
       <c r="B40">
         <v>50260</v>
       </c>
       <c r="C40">
         <v>49843</v>
       </c>
       <c r="D40" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50529</v>
       </c>
       <c r="B41">
         <v>50262</v>
       </c>
       <c r="C41">
         <v>49846</v>
       </c>
       <c r="D41" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50530</v>
       </c>
       <c r="B42">
         <v>50263</v>
       </c>
       <c r="C42">
         <v>49847</v>
       </c>
       <c r="D42" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50531</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>49856</v>
       </c>
       <c r="D43" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50533</v>
       </c>
       <c r="B44">
         <v>50265</v>
       </c>
       <c r="C44">
         <v>49832</v>
       </c>
       <c r="D44" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50464</v>
       </c>
       <c r="B45">
         <v>50221</v>
       </c>
       <c r="C45">
         <v>49803</v>
       </c>
       <c r="D45" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E45" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50536</v>
       </c>
       <c r="B46">
         <v>50266</v>
       </c>
       <c r="C46">
         <v>49825</v>
       </c>
       <c r="D46" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50534</v>
       </c>
       <c r="B47">
         <v>50266</v>
       </c>
       <c r="C47">
         <v>49850</v>
       </c>
       <c r="D47" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50537</v>
       </c>
       <c r="B48">
         <v>50267</v>
       </c>
       <c r="C48">
         <v>49851</v>
       </c>
       <c r="D48" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50538</v>
       </c>
       <c r="B49">
         <v>50268</v>
       </c>
       <c r="C49">
         <v>49853</v>
       </c>
       <c r="D49" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50539</v>
       </c>
       <c r="B50">
         <v>50268</v>
       </c>
       <c r="C50">
         <v>49883</v>
       </c>
       <c r="D50" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50540</v>
       </c>
       <c r="B51">
         <v>50269</v>
       </c>
       <c r="C51">
         <v>49854</v>
       </c>
       <c r="D51" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50541</v>
       </c>
       <c r="B52">
         <v>50270</v>
       </c>
       <c r="C52">
         <v>49855</v>
       </c>
       <c r="D52" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50542</v>
       </c>
       <c r="B53">
         <v>50271</v>
       </c>
       <c r="C53">
         <v>49855</v>
       </c>
       <c r="D53" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50543</v>
       </c>
       <c r="B54">
         <v>50272</v>
       </c>
       <c r="C54">
         <v>49855</v>
       </c>
       <c r="D54" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50544</v>
       </c>
       <c r="B55">
         <v>50273</v>
       </c>
       <c r="C55">
         <v>49857</v>
       </c>
       <c r="D55" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50545</v>
       </c>
       <c r="B56">
         <v>50274</v>
       </c>
       <c r="C56">
         <v>49857</v>
       </c>
       <c r="D56" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50546</v>
       </c>
       <c r="B57">
         <v>50275</v>
       </c>
       <c r="C57">
         <v>49857</v>
       </c>
       <c r="D57" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50548</v>
       </c>
       <c r="B58">
         <v>50275</v>
       </c>
       <c r="C58">
         <v>49883</v>
       </c>
       <c r="D58" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50465</v>
       </c>
       <c r="B59">
         <v>50222</v>
       </c>
       <c r="C59">
         <v>49803</v>
       </c>
       <c r="D59" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E59" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50466</v>
       </c>
       <c r="B60">
         <v>50222</v>
       </c>
       <c r="C60">
         <v>49855</v>
       </c>
       <c r="D60" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50552</v>
       </c>
       <c r="B61">
         <v>50279</v>
       </c>
       <c r="C61">
         <v>49860</v>
       </c>
       <c r="D61" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50553</v>
       </c>
       <c r="B62">
         <v>50280</v>
       </c>
       <c r="C62">
         <v>49861</v>
       </c>
       <c r="D62" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50555</v>
       </c>
       <c r="B63">
         <v>50281</v>
       </c>
       <c r="C63">
         <v>49862</v>
       </c>
       <c r="D63" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50558</v>
       </c>
       <c r="B64">
         <v>50284</v>
       </c>
       <c r="C64">
         <v>49866</v>
       </c>
       <c r="D64" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50468</v>
       </c>
       <c r="B65">
         <v>50223</v>
       </c>
       <c r="C65">
         <v>49805</v>
       </c>
       <c r="D65" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E65" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50561</v>
       </c>
       <c r="B66">
         <v>50286</v>
       </c>
       <c r="C66">
         <v>49868</v>
       </c>
       <c r="D66" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50562</v>
       </c>
       <c r="B67">
         <v>50287</v>
       </c>
       <c r="C67">
         <v>49869</v>
       </c>
       <c r="D67" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50568</v>
       </c>
       <c r="B68">
         <v>50290</v>
       </c>
       <c r="C68">
         <v>49788</v>
       </c>
       <c r="D68" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50571</v>
       </c>
       <c r="B69">
         <v>50291</v>
       </c>
       <c r="C69">
         <v>49788</v>
       </c>
       <c r="D69" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50469</v>
       </c>
       <c r="B70">
         <v>50224</v>
       </c>
       <c r="C70">
         <v>49805</v>
       </c>
       <c r="D70" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E70" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50586</v>
       </c>
       <c r="B71">
         <v>50300</v>
       </c>
       <c r="C71">
         <v>49788</v>
       </c>
       <c r="D71" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50589</v>
       </c>
       <c r="B72">
         <v>50303</v>
       </c>
       <c r="C72">
         <v>49792</v>
       </c>
       <c r="D72" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50590</v>
       </c>
       <c r="B73">
         <v>50304</v>
       </c>
       <c r="C73">
         <v>49780</v>
       </c>
       <c r="D73" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50591</v>
       </c>
       <c r="B74">
         <v>50305</v>
       </c>
       <c r="C74">
         <v>49780</v>
       </c>
       <c r="D74" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50470</v>
       </c>
       <c r="B75">
         <v>50225</v>
       </c>
       <c r="C75">
         <v>49805</v>
       </c>
       <c r="D75" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E75" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50471</v>
       </c>
       <c r="B76">
         <v>50225</v>
       </c>
       <c r="C76">
         <v>49874</v>
       </c>
       <c r="D76" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50592</v>
       </c>
       <c r="B77">
         <v>50306</v>
       </c>
       <c r="C77">
         <v>49780</v>
       </c>
       <c r="D77" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50593</v>
       </c>
       <c r="B78">
         <v>50306</v>
       </c>
       <c r="C78">
         <v>49902</v>
       </c>
       <c r="D78" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50595</v>
       </c>
       <c r="B79">
         <v>50307</v>
       </c>
       <c r="C79">
         <v>49780</v>
       </c>
       <c r="D79" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50597</v>
       </c>
       <c r="B80">
         <v>50307</v>
       </c>
       <c r="C80">
         <v>49897</v>
       </c>
       <c r="D80" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>50598</v>
       </c>
       <c r="B81">
         <v>50308</v>
       </c>
       <c r="C81">
         <v>49781</v>
       </c>
       <c r="D81" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>50602</v>
       </c>
       <c r="B82">
         <v>50309</v>
       </c>
       <c r="C82">
         <v>49782</v>
       </c>
       <c r="D82" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>50596</v>
       </c>
       <c r="B83">
         <v>50307</v>
       </c>
       <c r="C83">
         <v>49783</v>
       </c>
       <c r="D83" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>50668</v>
       </c>
       <c r="B84">
         <v>50365</v>
       </c>
       <c r="C84">
         <v>50164</v>
       </c>
       <c r="D84" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1428</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>51776</v>
       </c>
       <c r="B85">
         <v>50275</v>
       </c>
       <c r="C85">
         <v>49809</v>
       </c>
       <c r="D85" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>52446</v>
       </c>
       <c r="B86">
         <v>52441</v>
       </c>
       <c r="C86">
         <v>49856</v>
       </c>
       <c r="D86" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>1044</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>52466</v>
       </c>
       <c r="B87">
         <v>52461</v>
       </c>
       <c r="C87">
         <v>49862</v>
       </c>
       <c r="D87" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E87" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>52476</v>
       </c>
       <c r="B88">
         <v>52471</v>
       </c>
       <c r="C88">
         <v>49862</v>
       </c>
       <c r="D88" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E88" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>52486</v>
       </c>
       <c r="B89">
         <v>52481</v>
       </c>
       <c r="C89">
         <v>49862</v>
       </c>
       <c r="D89" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E89" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>52496</v>
       </c>
       <c r="B90">
         <v>52491</v>
       </c>
       <c r="C90">
         <v>49862</v>
       </c>
       <c r="D90" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E90" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>52856</v>
       </c>
       <c r="B91">
         <v>52841</v>
       </c>
       <c r="C91">
         <v>49811</v>
       </c>
       <c r="D91" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>52861</v>
       </c>
       <c r="B92">
         <v>50360</v>
       </c>
       <c r="C92">
         <v>49811</v>
       </c>
       <c r="D92" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>52871</v>
       </c>
       <c r="B93">
         <v>50273</v>
       </c>
       <c r="C93">
         <v>49810</v>
       </c>
       <c r="D93" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>52876</v>
       </c>
       <c r="B94">
         <v>50352</v>
       </c>
       <c r="C94">
         <v>49810</v>
       </c>
       <c r="D94" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>53101</v>
       </c>
       <c r="B95">
         <v>53096</v>
       </c>
       <c r="C95">
         <v>52916</v>
       </c>
       <c r="D95" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E95" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>1144</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>53126</v>
       </c>
       <c r="B96">
         <v>53121</v>
       </c>
       <c r="C96">
         <v>53106</v>
       </c>
       <c r="D96" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E96" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>1335</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>53231</v>
       </c>
       <c r="B97">
         <v>50410</v>
       </c>
       <c r="C97">
         <v>53221</v>
       </c>
       <c r="D97" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E97" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>1037</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>53236</v>
       </c>
       <c r="B98">
         <v>50263</v>
       </c>
       <c r="C98">
         <v>53221</v>
       </c>
       <c r="D98" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E98" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>1037</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>53241</v>
       </c>
       <c r="B99">
         <v>50342</v>
       </c>
       <c r="C99">
         <v>53221</v>
       </c>
       <c r="D99" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E99" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>1037</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>53251</v>
       </c>
       <c r="B100">
         <v>53246</v>
       </c>
       <c r="C100">
         <v>53221</v>
       </c>
       <c r="D100" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E100" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1037</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>53456</v>
       </c>
       <c r="B101">
         <v>50352</v>
       </c>
       <c r="C101">
         <v>53411</v>
       </c>
       <c r="D101" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E101" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>53461</v>
       </c>
       <c r="B102">
         <v>50273</v>
       </c>
       <c r="C102">
         <v>53411</v>
       </c>
       <c r="D102" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E102" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>53466</v>
       </c>
       <c r="B103">
         <v>53426</v>
       </c>
       <c r="C103">
         <v>53411</v>
       </c>
       <c r="D103" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E103" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>53471</v>
       </c>
       <c r="B104">
         <v>53436</v>
       </c>
       <c r="C104">
         <v>53411</v>
       </c>
       <c r="D104" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E104" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>53476</v>
       </c>
       <c r="B105">
         <v>53441</v>
       </c>
       <c r="C105">
         <v>53411</v>
       </c>
       <c r="D105" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E105" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>53481</v>
       </c>
       <c r="B106">
         <v>53431</v>
       </c>
       <c r="C106">
         <v>53411</v>
       </c>
       <c r="D106" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E106" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>53566</v>
       </c>
       <c r="B107">
         <v>53561</v>
       </c>
       <c r="C107">
         <v>53151</v>
       </c>
       <c r="D107" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E107" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>1021</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>53576</v>
       </c>
       <c r="B108">
         <v>53571</v>
       </c>
       <c r="C108">
         <v>53151</v>
       </c>
       <c r="D108" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E108" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>1021</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>53761</v>
       </c>
       <c r="B109">
         <v>53756</v>
       </c>
       <c r="C109">
         <v>53751</v>
       </c>
       <c r="D109" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>1315</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>53846</v>
       </c>
       <c r="B110">
         <v>50364</v>
       </c>
       <c r="C110">
         <v>50146</v>
       </c>
       <c r="D110" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E110" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>533</v>
+        <v>454</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>53861</v>
       </c>
       <c r="B111">
         <v>53851</v>
       </c>
       <c r="C111">
         <v>53386</v>
       </c>
       <c r="D111" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>53871</v>
       </c>
       <c r="B112">
         <v>53856</v>
       </c>
       <c r="C112">
         <v>53386</v>
       </c>
       <c r="D112" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>53876</v>
       </c>
       <c r="B113">
         <v>53866</v>
       </c>
       <c r="C113">
         <v>53386</v>
       </c>
       <c r="D113" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54144</v>
       </c>
       <c r="B114">
         <v>54143</v>
       </c>
       <c r="C114">
         <v>53221</v>
       </c>
       <c r="D114" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E114" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>1055</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54146</v>
       </c>
       <c r="B115">
         <v>54145</v>
       </c>
       <c r="C115">
         <v>53221</v>
       </c>
       <c r="D115" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="E115" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>1055</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54153</v>
       </c>
       <c r="B116">
         <v>50291</v>
       </c>
       <c r="C116">
         <v>54151</v>
       </c>
       <c r="D116" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E116" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>1305</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54155</v>
       </c>
       <c r="B117">
         <v>54154</v>
       </c>
       <c r="C117">
         <v>54151</v>
       </c>
       <c r="D117" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>1305</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54207</v>
       </c>
       <c r="B118">
         <v>54205</v>
       </c>
       <c r="C118">
         <v>54204</v>
       </c>
       <c r="D118" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E118" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54208</v>
       </c>
       <c r="B119">
         <v>54206</v>
       </c>
       <c r="C119">
         <v>54204</v>
       </c>
       <c r="D119" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E119" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54234</v>
       </c>
       <c r="B120">
         <v>54233</v>
       </c>
       <c r="C120">
         <v>54204</v>
       </c>
       <c r="D120" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="E120" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54366</v>
       </c>
       <c r="B121">
         <v>54365</v>
       </c>
       <c r="C121">
         <v>53496</v>
       </c>
       <c r="D121" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E121" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54476</v>
       </c>
       <c r="B122">
         <v>53281</v>
       </c>
       <c r="C122">
         <v>54475</v>
       </c>
       <c r="D122" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54502</v>
       </c>
       <c r="B123">
         <v>50266</v>
       </c>
       <c r="C123">
         <v>54501</v>
       </c>
       <c r="D123" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54503</v>
       </c>
       <c r="B124">
         <v>53281</v>
       </c>
       <c r="C124">
         <v>54501</v>
       </c>
       <c r="D124" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54506</v>
       </c>
       <c r="B125">
         <v>54505</v>
       </c>
       <c r="C125">
         <v>54501</v>
       </c>
       <c r="D125" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>54507</v>
       </c>
       <c r="B126">
         <v>50286</v>
       </c>
       <c r="C126">
         <v>54475</v>
       </c>
       <c r="D126" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>1429</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>54588</v>
       </c>
       <c r="B127">
         <v>54586</v>
       </c>
       <c r="C127">
         <v>54452</v>
       </c>
       <c r="D127" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E127" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>54589</v>
       </c>
       <c r="B128">
         <v>54587</v>
       </c>
       <c r="C128">
         <v>54452</v>
       </c>
       <c r="D128" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>54591</v>
       </c>
       <c r="B129">
         <v>54590</v>
       </c>
       <c r="C129">
         <v>54452</v>
       </c>
       <c r="D129" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54592</v>
       </c>
       <c r="B130">
         <v>50224</v>
       </c>
       <c r="C130">
         <v>54452</v>
       </c>
       <c r="D130" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54594</v>
       </c>
       <c r="B131">
         <v>54593</v>
       </c>
       <c r="C131">
         <v>54452</v>
       </c>
       <c r="D131" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54597</v>
       </c>
       <c r="B132">
         <v>50273</v>
       </c>
       <c r="C132">
         <v>54596</v>
       </c>
       <c r="D132" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E132" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54598</v>
       </c>
       <c r="B133">
         <v>50378</v>
       </c>
       <c r="C133">
         <v>54596</v>
       </c>
       <c r="D133" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E133" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54690</v>
       </c>
       <c r="B134">
         <v>50278</v>
       </c>
       <c r="C134">
         <v>54686</v>
       </c>
       <c r="D134" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E134" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>54707</v>
       </c>
       <c r="B135">
         <v>50351</v>
       </c>
       <c r="C135">
         <v>54702</v>
       </c>
       <c r="D135" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>54708</v>
       </c>
       <c r="B136">
         <v>50273</v>
       </c>
       <c r="C136">
         <v>54702</v>
       </c>
       <c r="D136" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>54709</v>
       </c>
       <c r="B137">
         <v>50352</v>
       </c>
       <c r="C137">
         <v>54702</v>
       </c>
       <c r="D137" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>54715</v>
       </c>
       <c r="B138">
         <v>54714</v>
       </c>
       <c r="C138">
         <v>54713</v>
       </c>
       <c r="D138" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>54760</v>
       </c>
       <c r="B139">
         <v>53431</v>
       </c>
       <c r="C139">
         <v>54759</v>
       </c>
       <c r="D139" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E139" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>54761</v>
       </c>
       <c r="B140">
         <v>50273</v>
       </c>
       <c r="C140">
         <v>54759</v>
       </c>
       <c r="D140" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E140" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>54762</v>
       </c>
       <c r="B141">
         <v>53441</v>
       </c>
       <c r="C141">
         <v>54759</v>
       </c>
       <c r="D141" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="E141" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>54763</v>
       </c>
       <c r="B142">
         <v>53426</v>
       </c>
       <c r="C142">
         <v>54759</v>
       </c>
       <c r="D142" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="E142" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>54764</v>
       </c>
       <c r="B143">
         <v>50352</v>
       </c>
       <c r="C143">
         <v>54759</v>
       </c>
       <c r="D143" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="E143" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
         <v>541</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>54840</v>
+      </c>
+      <c r="B144">
+        <v>54839</v>
+      </c>
+      <c r="C144">
+        <v>54838</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F144"/>
+      <c r="G144" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>54842</v>
+      </c>
+      <c r="B145">
+        <v>50304</v>
+      </c>
+      <c r="C145">
+        <v>54841</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>54845</v>
+      </c>
+      <c r="B146">
+        <v>54844</v>
+      </c>
+      <c r="C146">
+        <v>54838</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F146"/>
+      <c r="G146" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>54847</v>
+      </c>
+      <c r="B147">
+        <v>54846</v>
+      </c>
+      <c r="C147">
+        <v>54841</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>54849</v>
+      </c>
+      <c r="B148">
+        <v>54848</v>
+      </c>
+      <c r="C148">
+        <v>54841</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>54851</v>
+      </c>
+      <c r="B149">
+        <v>54850</v>
+      </c>
+      <c r="C149">
+        <v>54841</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>54853</v>
+      </c>
+      <c r="B150">
+        <v>54852</v>
+      </c>
+      <c r="C150">
+        <v>54841</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150" t="s">
+        <v>724</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1431</v>
+        <v>1469</v>
       </c>
       <c r="B1" t="s">
-        <v>1432</v>
+        <v>1470</v>
       </c>
       <c r="C1" t="s">
-        <v>1433</v>
+        <v>1471</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>132</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1434</v>
+        <v>1472</v>
       </c>
       <c r="E2" t="s">
-        <v>1435</v>
+        <v>1473</v>
       </c>
       <c r="F2" t="s">
-        <v>1436</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1437</v>
+        <v>1475</v>
       </c>
       <c r="E3" t="s">
         <v>206</v>
       </c>
       <c r="F3" t="s">
-        <v>1438</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>52906</v>
       </c>
       <c r="B4" t="s">
         <v>108</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="s">
-        <v>1439</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49624</v>
       </c>
       <c r="B5" t="s">
         <v>277</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1440</v>
+        <v>1478</v>
       </c>
       <c r="E5" t="s">
         <v>206</v>
       </c>
       <c r="F5" t="s">
-        <v>1441</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49640</v>
+        <v>49625</v>
       </c>
       <c r="B6" t="s">
-        <v>251</v>
+        <v>719</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1442</v>
+        <v>1480</v>
       </c>
       <c r="E6" t="s">
         <v>206</v>
       </c>
       <c r="F6" t="s">
-        <v>1443</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49642</v>
+        <v>49640</v>
       </c>
       <c r="B7" t="s">
-        <v>522</v>
+        <v>251</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1444</v>
+        <v>1482</v>
       </c>
       <c r="E7" t="s">
         <v>206</v>
       </c>
       <c r="F7" t="s">
-        <v>1445</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>54669</v>
+        <v>49642</v>
       </c>
       <c r="B8" t="s">
-        <v>672</v>
+        <v>522</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1446</v>
+        <v>1484</v>
       </c>
       <c r="E8" t="s">
-        <v>1447</v>
+        <v>206</v>
       </c>
       <c r="F8" t="s">
-        <v>1448</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49645</v>
+        <v>54669</v>
       </c>
       <c r="B9" t="s">
-        <v>96</v>
+        <v>672</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1449</v>
+        <v>1486</v>
       </c>
       <c r="E9" t="s">
-        <v>206</v>
+        <v>1487</v>
       </c>
       <c r="F9" t="s">
-        <v>1450</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49646</v>
+        <v>49645</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1451</v>
+        <v>1489</v>
       </c>
       <c r="E10" t="s">
         <v>206</v>
       </c>
       <c r="F10" t="s">
-        <v>1452</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>49666</v>
+        <v>49646</v>
       </c>
       <c r="B11" t="s">
-        <v>772</v>
+        <v>83</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1453</v>
+        <v>1491</v>
       </c>
       <c r="E11" t="s">
         <v>206</v>
       </c>
       <c r="F11" t="s">
-        <v>1454</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49673</v>
+        <v>49666</v>
       </c>
       <c r="B12" t="s">
-        <v>353</v>
+        <v>784</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1455</v>
+        <v>1493</v>
       </c>
       <c r="E12" t="s">
         <v>206</v>
       </c>
       <c r="F12" t="s">
-        <v>1456</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49681</v>
+        <v>49673</v>
       </c>
       <c r="B13" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1457</v>
+        <v>1495</v>
       </c>
       <c r="E13" t="s">
         <v>206</v>
       </c>
       <c r="F13" t="s">
-        <v>1458</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49682</v>
+        <v>49681</v>
       </c>
       <c r="B14" t="s">
-        <v>479</v>
+        <v>362</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1459</v>
+        <v>1497</v>
       </c>
       <c r="E14" t="s">
         <v>206</v>
       </c>
       <c r="F14" t="s">
-        <v>1460</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49689</v>
+        <v>49682</v>
       </c>
       <c r="B15" t="s">
-        <v>368</v>
+        <v>479</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1461</v>
+        <v>1499</v>
       </c>
       <c r="E15" t="s">
         <v>206</v>
       </c>
       <c r="F15" t="s">
-        <v>1462</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49696</v>
+        <v>49689</v>
       </c>
       <c r="B16" t="s">
-        <v>282</v>
+        <v>368</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1463</v>
+        <v>1501</v>
       </c>
       <c r="E16" t="s">
         <v>206</v>
       </c>
       <c r="F16" t="s">
-        <v>1464</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>53746</v>
+        <v>49696</v>
       </c>
       <c r="B17" t="s">
-        <v>566</v>
+        <v>282</v>
       </c>
       <c r="C17"/>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>1503</v>
+      </c>
       <c r="E17" t="s">
-        <v>1315</v>
+        <v>206</v>
       </c>
       <c r="F17" t="s">
-        <v>1465</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>49707</v>
+        <v>53746</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>566</v>
       </c>
       <c r="C18"/>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D18"/>
       <c r="E18" t="s">
-        <v>206</v>
+        <v>1349</v>
       </c>
       <c r="F18" t="s">
-        <v>1467</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49708</v>
+        <v>49707</v>
       </c>
       <c r="B19" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1468</v>
+        <v>1506</v>
       </c>
       <c r="E19" t="s">
         <v>206</v>
       </c>
       <c r="F19" t="s">
-        <v>1469</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>53146</v>
+        <v>49708</v>
       </c>
       <c r="B20" t="s">
-        <v>499</v>
+        <v>118</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1470</v>
+        <v>1508</v>
       </c>
       <c r="E20" t="s">
-        <v>1471</v>
+        <v>206</v>
       </c>
       <c r="F20" t="s">
-        <v>1472</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49718</v>
+        <v>53146</v>
       </c>
       <c r="B21" t="s">
-        <v>308</v>
+        <v>499</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1473</v>
+        <v>1510</v>
       </c>
       <c r="E21" t="s">
-        <v>206</v>
+        <v>1511</v>
       </c>
       <c r="F21" t="s">
-        <v>1474</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>49720</v>
+        <v>49718</v>
       </c>
       <c r="B22" t="s">
-        <v>617</v>
+        <v>308</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1475</v>
+        <v>1513</v>
       </c>
       <c r="E22" t="s">
         <v>206</v>
       </c>
       <c r="F22" t="s">
-        <v>1476</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49728</v>
+        <v>49720</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>617</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1477</v>
+        <v>1515</v>
       </c>
       <c r="E23" t="s">
         <v>206</v>
       </c>
       <c r="F23" t="s">
-        <v>1478</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>49731</v>
+        <v>49728</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1479</v>
+        <v>1517</v>
       </c>
       <c r="E24" t="s">
         <v>206</v>
       </c>
       <c r="F24" t="s">
-        <v>1480</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49736</v>
+        <v>49731</v>
       </c>
       <c r="B25" t="s">
-        <v>433</v>
+        <v>53</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1481</v>
+        <v>1519</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
-        <v>1482</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49741</v>
+        <v>49736</v>
       </c>
       <c r="B26" t="s">
-        <v>260</v>
+        <v>433</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1483</v>
+        <v>1521</v>
       </c>
       <c r="E26" t="s">
         <v>206</v>
       </c>
       <c r="F26" t="s">
-        <v>1484</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49743</v>
+        <v>49741</v>
       </c>
       <c r="B27" t="s">
-        <v>158</v>
+        <v>260</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1485</v>
+        <v>1523</v>
       </c>
       <c r="E27" t="s">
         <v>206</v>
       </c>
       <c r="F27" t="s">
-        <v>1486</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>49749</v>
+        <v>49743</v>
       </c>
       <c r="B28" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1487</v>
+        <v>1525</v>
       </c>
       <c r="E28" t="s">
         <v>206</v>
       </c>
       <c r="F28" t="s">
-        <v>1488</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>49750</v>
+        <v>49749</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1489</v>
+        <v>1527</v>
       </c>
       <c r="E29" t="s">
         <v>206</v>
       </c>
       <c r="F29" t="s">
-        <v>1490</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>49751</v>
+        <v>49750</v>
       </c>
       <c r="B30" t="s">
-        <v>339</v>
+        <v>123</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1491</v>
+        <v>1529</v>
       </c>
       <c r="E30" t="s">
         <v>206</v>
       </c>
       <c r="F30" t="s">
-        <v>1492</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>49752</v>
+        <v>49751</v>
       </c>
       <c r="B31" t="s">
-        <v>177</v>
+        <v>339</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1493</v>
+        <v>1531</v>
       </c>
       <c r="E31" t="s">
         <v>206</v>
       </c>
       <c r="F31" t="s">
-        <v>1494</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>49755</v>
+        <v>49752</v>
       </c>
       <c r="B32" t="s">
-        <v>220</v>
+        <v>177</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1495</v>
+        <v>1533</v>
       </c>
       <c r="E32" t="s">
         <v>206</v>
       </c>
       <c r="F32" t="s">
-        <v>1496</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>49756</v>
+        <v>49755</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1497</v>
+        <v>1535</v>
       </c>
       <c r="E33" t="s">
         <v>206</v>
       </c>
       <c r="F33" t="s">
-        <v>1498</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>53216</v>
+        <v>49756</v>
       </c>
       <c r="B34" t="s">
-        <v>511</v>
+        <v>168</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1499</v>
+        <v>1537</v>
       </c>
       <c r="E34" t="s">
-        <v>1037</v>
+        <v>206</v>
       </c>
       <c r="F34" t="s">
-        <v>1500</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>49761</v>
+        <v>53216</v>
       </c>
       <c r="B35" t="s">
-        <v>157</v>
+        <v>511</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1501</v>
+        <v>1539</v>
       </c>
       <c r="E35" t="s">
-        <v>206</v>
+        <v>1058</v>
       </c>
       <c r="F35" t="s">
-        <v>1502</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>49763</v>
+        <v>49761</v>
       </c>
       <c r="B36" t="s">
-        <v>374</v>
+        <v>157</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1503</v>
+        <v>1541</v>
       </c>
       <c r="E36" t="s">
         <v>206</v>
       </c>
       <c r="F36" t="s">
-        <v>1504</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>54453</v>
+        <v>49763</v>
       </c>
       <c r="B37" t="s">
-        <v>1505</v>
+        <v>374</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="E37" t="s">
-        <v>629</v>
+        <v>206</v>
       </c>
       <c r="F37" t="s">
-        <v>1507</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>49592</v>
+        <v>54453</v>
       </c>
       <c r="B38" t="s">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1509</v>
+        <v>1546</v>
       </c>
       <c r="E38" t="s">
-        <v>1510</v>
+        <v>629</v>
       </c>
       <c r="F38" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>49594</v>
+        <v>49592</v>
       </c>
       <c r="B39" t="s">
-        <v>748</v>
+        <v>1548</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1512</v>
+        <v>1549</v>
       </c>
       <c r="E39" t="s">
-        <v>206</v>
+        <v>1550</v>
       </c>
       <c r="F39" t="s">
-        <v>1513</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>49605</v>
+        <v>49594</v>
       </c>
       <c r="B40" t="s">
-        <v>1514</v>
+        <v>760</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1515</v>
+        <v>1552</v>
       </c>
       <c r="E40" t="s">
         <v>206</v>
       </c>
       <c r="F40" t="s">
-        <v>1516</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>49656</v>
+        <v>49605</v>
       </c>
       <c r="B41" t="s">
-        <v>1517</v>
+        <v>1554</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1518</v>
+        <v>1555</v>
       </c>
       <c r="E41" t="s">
         <v>206</v>
       </c>
       <c r="F41" t="s">
-        <v>1519</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>49664</v>
+        <v>49656</v>
       </c>
       <c r="B42" t="s">
-        <v>758</v>
+        <v>1557</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1520</v>
+        <v>1558</v>
       </c>
       <c r="E42" t="s">
         <v>206</v>
       </c>
       <c r="F42" t="s">
-        <v>1521</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>49665</v>
+        <v>49664</v>
       </c>
       <c r="B43" t="s">
-        <v>500</v>
+        <v>770</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1522</v>
+        <v>1560</v>
       </c>
       <c r="E43" t="s">
         <v>206</v>
       </c>
       <c r="F43" t="s">
-        <v>1523</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>49667</v>
+        <v>49665</v>
       </c>
       <c r="B44" t="s">
-        <v>379</v>
+        <v>500</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1524</v>
+        <v>1562</v>
       </c>
       <c r="E44" t="s">
         <v>206</v>
       </c>
       <c r="F44" t="s">
-        <v>1525</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>49671</v>
+        <v>49667</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>379</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1526</v>
+        <v>1564</v>
       </c>
       <c r="E45" t="s">
         <v>206</v>
       </c>
       <c r="F45" t="s">
-        <v>1527</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>49674</v>
+        <v>49671</v>
       </c>
       <c r="B46" t="s">
-        <v>1528</v>
+        <v>124</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1529</v>
+        <v>1566</v>
       </c>
       <c r="E46" t="s">
         <v>206</v>
       </c>
       <c r="F46" t="s">
-        <v>1530</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>49675</v>
+        <v>49674</v>
       </c>
       <c r="B47" t="s">
-        <v>1531</v>
+        <v>1568</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1532</v>
+        <v>1569</v>
       </c>
       <c r="E47" t="s">
         <v>206</v>
       </c>
       <c r="F47" t="s">
-        <v>1533</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>49697</v>
+        <v>49675</v>
       </c>
       <c r="B48" t="s">
-        <v>324</v>
+        <v>1571</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1534</v>
+        <v>1572</v>
       </c>
       <c r="E48" t="s">
         <v>206</v>
       </c>
       <c r="F48" t="s">
-        <v>1535</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>49702</v>
+        <v>49697</v>
       </c>
       <c r="B49" t="s">
-        <v>1536</v>
+        <v>324</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1537</v>
+        <v>1574</v>
       </c>
       <c r="E49" t="s">
         <v>206</v>
       </c>
       <c r="F49" t="s">
-        <v>1538</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>54500</v>
+        <v>49702</v>
       </c>
       <c r="B50" t="s">
-        <v>641</v>
+        <v>1576</v>
       </c>
       <c r="C50"/>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>1577</v>
+      </c>
       <c r="E50" t="s">
-        <v>1539</v>
+        <v>206</v>
       </c>
       <c r="F50" t="s">
-        <v>1540</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>49723</v>
+        <v>54500</v>
       </c>
       <c r="B51" t="s">
-        <v>572</v>
+        <v>641</v>
       </c>
       <c r="C51"/>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D51"/>
       <c r="E51" t="s">
-        <v>206</v>
+        <v>1579</v>
       </c>
       <c r="F51" t="s">
-        <v>1542</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>49742</v>
+        <v>49723</v>
       </c>
       <c r="B52" t="s">
-        <v>1543</v>
+        <v>572</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1544</v>
+        <v>1581</v>
       </c>
       <c r="E52" t="s">
         <v>206</v>
       </c>
       <c r="F52" t="s">
-        <v>1545</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>49747</v>
+        <v>49742</v>
       </c>
       <c r="B53" t="s">
-        <v>1292</v>
+        <v>1583</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1546</v>
+        <v>1584</v>
       </c>
       <c r="E53" t="s">
         <v>206</v>
       </c>
       <c r="F53" t="s">
-        <v>1547</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>49754</v>
+        <v>49747</v>
       </c>
       <c r="B54" t="s">
-        <v>1548</v>
+        <v>1321</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1549</v>
+        <v>1586</v>
       </c>
       <c r="E54" t="s">
         <v>206</v>
       </c>
       <c r="F54" t="s">
-        <v>1550</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>49760</v>
+        <v>49754</v>
       </c>
       <c r="B55" t="s">
-        <v>487</v>
+        <v>1588</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1551</v>
+        <v>1589</v>
       </c>
       <c r="E55" t="s">
         <v>206</v>
       </c>
       <c r="F55" t="s">
-        <v>1552</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
+        <v>49760</v>
+      </c>
+      <c r="B56" t="s">
+        <v>487</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E56" t="s">
+        <v>206</v>
+      </c>
+      <c r="F56" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
         <v>53381</v>
       </c>
-      <c r="B56" t="s">
-[...8 lines deleted...]
-        <v>1554</v>
+      <c r="B57" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F57" t="s">
+        <v>1594</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J166"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1555</v>
+        <v>1595</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1556</v>
+        <v>1596</v>
       </c>
       <c r="D1" t="s">
-        <v>1557</v>
+        <v>1597</v>
       </c>
       <c r="E1" t="s">
-        <v>1558</v>
+        <v>1598</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1559</v>
+        <v>1599</v>
       </c>
       <c r="H1" t="s">
-        <v>1560</v>
+        <v>1600</v>
       </c>
       <c r="I1" t="s">
-        <v>1561</v>
+        <v>1601</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D2" t="s">
-        <v>1563</v>
+        <v>1603</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1564</v>
+        <v>1604</v>
       </c>
       <c r="G2" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>86</v>
       </c>
       <c r="J2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54523</v>
       </c>
       <c r="B3">
         <v>54204</v>
       </c>
       <c r="C3" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D3" t="s">
-        <v>1566</v>
+        <v>1606</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1567</v>
+        <v>1607</v>
       </c>
       <c r="G3" t="s">
-        <v>1568</v>
+        <v>1608</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50761</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>1570</v>
+        <v>1610</v>
       </c>
       <c r="F4" t="s">
         <v>255</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>334</v>
       </c>
       <c r="J4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50762</v>
       </c>
       <c r="B5">
         <v>49838</v>
       </c>
       <c r="C5" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>1571</v>
+        <v>1611</v>
       </c>
       <c r="F5" t="s">
         <v>255</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>343</v>
       </c>
       <c r="J5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50763</v>
       </c>
       <c r="B6">
         <v>49838</v>
       </c>
       <c r="C6" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>1572</v>
+        <v>1612</v>
       </c>
       <c r="F6" t="s">
         <v>255</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
         <v>327</v>
       </c>
       <c r="J6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50770</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1573</v>
+        <v>1613</v>
       </c>
       <c r="F7" t="s">
         <v>276</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>183</v>
       </c>
       <c r="J7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50771</v>
       </c>
       <c r="B8">
         <v>49843</v>
       </c>
       <c r="C8" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1574</v>
+        <v>1614</v>
       </c>
       <c r="F8" t="s">
         <v>276</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>176</v>
       </c>
       <c r="J8" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50772</v>
       </c>
       <c r="B9">
         <v>49843</v>
       </c>
       <c r="C9" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1575</v>
+        <v>1615</v>
       </c>
       <c r="F9" t="s">
         <v>276</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>162</v>
       </c>
       <c r="J9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50781</v>
       </c>
       <c r="B10">
         <v>49846</v>
       </c>
       <c r="C10" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1576</v>
+        <v>1616</v>
       </c>
       <c r="F10" t="s">
         <v>281</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>179</v>
       </c>
       <c r="J10" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50782</v>
       </c>
       <c r="B11">
         <v>49846</v>
       </c>
       <c r="C11" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1577</v>
+        <v>1617</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>184</v>
       </c>
       <c r="J11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54161</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D12" t="s">
-        <v>1579</v>
+        <v>1619</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1580</v>
+        <v>1620</v>
       </c>
       <c r="G12" t="s">
-        <v>1581</v>
+        <v>1621</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>1582</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51410</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1583</v>
+        <v>1623</v>
       </c>
       <c r="G13" t="s">
-        <v>1584</v>
+        <v>1624</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54525</v>
       </c>
       <c r="B14">
         <v>54204</v>
       </c>
       <c r="C14" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D14" t="s">
-        <v>1586</v>
+        <v>1626</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1587</v>
+        <v>1627</v>
       </c>
       <c r="G14" t="s">
-        <v>1588</v>
+        <v>1628</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51424</v>
       </c>
       <c r="B15">
         <v>50106</v>
       </c>
       <c r="C15" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1589</v>
+        <v>1629</v>
       </c>
       <c r="G15" t="s">
-        <v>1590</v>
+        <v>1630</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51422</v>
       </c>
       <c r="B16">
         <v>50106</v>
       </c>
       <c r="C16" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1591</v>
+        <v>1631</v>
       </c>
       <c r="G16" t="s">
-        <v>1592</v>
+        <v>1632</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51423</v>
       </c>
       <c r="B17">
         <v>50106</v>
       </c>
       <c r="C17" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D17" t="s">
-        <v>1593</v>
+        <v>1633</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1594</v>
+        <v>1634</v>
       </c>
       <c r="G17" t="s">
-        <v>1595</v>
+        <v>1635</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50810</v>
       </c>
       <c r="B18">
         <v>49868</v>
       </c>
       <c r="C18" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>367</v>
       </c>
       <c r="G18" t="s">
-        <v>1596</v>
+        <v>1636</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50805</v>
       </c>
       <c r="B19">
         <v>49862</v>
       </c>
       <c r="C19" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>352</v>
       </c>
       <c r="G19" t="s">
-        <v>1596</v>
+        <v>1636</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>1597</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50794</v>
       </c>
       <c r="B20">
         <v>49853</v>
       </c>
       <c r="C20" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>307</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54650</v>
       </c>
       <c r="B21">
         <v>54649</v>
       </c>
       <c r="C21" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D21" t="s">
-        <v>1599</v>
+        <v>1639</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1600</v>
+        <v>1640</v>
       </c>
       <c r="G21" t="s">
-        <v>1601</v>
+        <v>1641</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>1602</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50693</v>
       </c>
       <c r="B22">
         <v>49802</v>
       </c>
       <c r="C22" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D22" t="s">
-        <v>1603</v>
+        <v>1643</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1604</v>
+        <v>1644</v>
       </c>
       <c r="G22" t="s">
-        <v>1605</v>
+        <v>1645</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50694</v>
       </c>
       <c r="B23">
         <v>49802</v>
       </c>
       <c r="C23" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D23" t="s">
-        <v>1603</v>
+        <v>1643</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1604</v>
+        <v>1644</v>
       </c>
       <c r="G23" t="s">
-        <v>1605</v>
+        <v>1645</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50698</v>
       </c>
       <c r="B24">
         <v>49841</v>
       </c>
       <c r="C24" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>1606</v>
+        <v>1646</v>
       </c>
       <c r="F24" t="s">
         <v>267</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>175</v>
       </c>
       <c r="J24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50699</v>
       </c>
       <c r="B25">
         <v>49841</v>
       </c>
       <c r="C25" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>1607</v>
+        <v>1647</v>
       </c>
       <c r="F25" t="s">
         <v>267</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
         <v>157</v>
       </c>
       <c r="J25" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50700</v>
       </c>
       <c r="B26">
         <v>49841</v>
       </c>
       <c r="C26" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1608</v>
+        <v>1648</v>
       </c>
       <c r="F26" t="s">
         <v>267</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>155</v>
       </c>
       <c r="J26" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54581</v>
       </c>
       <c r="B27">
         <v>49857</v>
       </c>
       <c r="C27" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D27" t="s">
-        <v>1609</v>
+        <v>1649</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1610</v>
+        <v>1650</v>
       </c>
       <c r="G27" t="s">
-        <v>1611</v>
+        <v>1651</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50724</v>
       </c>
       <c r="B28">
         <v>49892</v>
       </c>
       <c r="C28" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>1612</v>
+        <v>1652</v>
       </c>
       <c r="F28" t="s">
         <v>419</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>1550</v>
       </c>
       <c r="J28" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50725</v>
       </c>
       <c r="B29">
         <v>49892</v>
       </c>
       <c r="C29" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>1613</v>
+        <v>1653</v>
       </c>
       <c r="F29" t="s">
         <v>419</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>1512</v>
       </c>
       <c r="J29" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50726</v>
       </c>
       <c r="B30">
         <v>49892</v>
       </c>
       <c r="C30" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>1614</v>
+        <v>1654</v>
       </c>
       <c r="F30" t="s">
         <v>419</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
         <v>1507</v>
       </c>
       <c r="J30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>52166</v>
       </c>
       <c r="B31">
         <v>49803</v>
       </c>
       <c r="C31" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D31" t="s">
-        <v>1615</v>
+        <v>1655</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1616</v>
+        <v>1656</v>
       </c>
       <c r="G31" t="s">
-        <v>1617</v>
+        <v>1657</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>7</v>
       </c>
       <c r="J31" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>52191</v>
       </c>
       <c r="B32">
         <v>49805</v>
       </c>
       <c r="C32" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1618</v>
+        <v>1658</v>
       </c>
       <c r="G32" t="s">
-        <v>1619</v>
+        <v>1659</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50798</v>
       </c>
       <c r="B33">
         <v>49855</v>
       </c>
       <c r="C33" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>318</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50708</v>
       </c>
       <c r="B34">
         <v>49874</v>
       </c>
       <c r="C34" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1620</v>
+        <v>1660</v>
       </c>
       <c r="F34" t="s">
         <v>383</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>1055</v>
       </c>
       <c r="J34" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50811</v>
       </c>
       <c r="B35">
         <v>49869</v>
       </c>
       <c r="C35" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>373</v>
       </c>
       <c r="G35" t="s">
-        <v>1596</v>
+        <v>1636</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>52501</v>
       </c>
       <c r="B36">
         <v>49862</v>
       </c>
       <c r="C36" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D36" t="s">
-        <v>1621</v>
+        <v>1661</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1622</v>
+        <v>1662</v>
       </c>
       <c r="G36" t="s">
-        <v>1623</v>
+        <v>1663</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50950</v>
       </c>
       <c r="B37">
         <v>50164</v>
       </c>
       <c r="C37" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D37" t="s">
-        <v>1624</v>
+        <v>1664</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1625</v>
+        <v>1665</v>
       </c>
       <c r="G37" t="s">
-        <v>1626</v>
+        <v>1666</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>9</v>
       </c>
       <c r="J37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52891</v>
       </c>
       <c r="B38">
         <v>49810</v>
       </c>
       <c r="C38" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D38" t="s">
-        <v>1627</v>
+        <v>1667</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1628</v>
+        <v>1668</v>
       </c>
       <c r="G38" t="s">
-        <v>1629</v>
+        <v>1669</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>52566</v>
       </c>
       <c r="B39">
         <v>49862</v>
       </c>
       <c r="C39" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D39" t="s">
-        <v>1630</v>
+        <v>1670</v>
       </c>
       <c r="E39" t="s">
-        <v>1631</v>
+        <v>1671</v>
       </c>
       <c r="F39" t="s">
-        <v>1632</v>
+        <v>1672</v>
       </c>
       <c r="G39" t="s">
-        <v>1633</v>
+        <v>1673</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>182</v>
       </c>
       <c r="J39" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50671</v>
       </c>
       <c r="B40">
         <v>49805</v>
       </c>
       <c r="C40" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D40" t="s">
-        <v>1634</v>
+        <v>1674</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1635</v>
+        <v>1675</v>
       </c>
       <c r="G40" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>12</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50692</v>
       </c>
       <c r="B41">
         <v>49799</v>
       </c>
       <c r="C41" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D41" t="s">
-        <v>1636</v>
+        <v>1676</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1637</v>
+        <v>1677</v>
       </c>
       <c r="G41" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>7</v>
       </c>
       <c r="J41" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50691</v>
       </c>
       <c r="B42">
         <v>49798</v>
       </c>
       <c r="C42" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D42" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1639</v>
+        <v>1679</v>
       </c>
       <c r="G42" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>12</v>
       </c>
       <c r="J42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50670</v>
       </c>
       <c r="B43">
         <v>49803</v>
       </c>
       <c r="C43" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D43" t="s">
-        <v>1640</v>
+        <v>1680</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1641</v>
+        <v>1681</v>
       </c>
       <c r="G43" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>3</v>
       </c>
       <c r="J43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50672</v>
       </c>
       <c r="B44">
         <v>49806</v>
       </c>
       <c r="C44" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D44" t="s">
-        <v>1642</v>
+        <v>1682</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1643</v>
+        <v>1683</v>
       </c>
       <c r="G44" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>4</v>
       </c>
       <c r="J44" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50847</v>
       </c>
       <c r="B45">
         <v>49883</v>
       </c>
       <c r="C45" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D45" t="s">
-        <v>1644</v>
+        <v>1684</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1645</v>
+        <v>1685</v>
       </c>
       <c r="G45" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50843</v>
       </c>
       <c r="B46">
         <v>49880</v>
       </c>
       <c r="C46" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D46" t="s">
-        <v>1646</v>
+        <v>1686</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1647</v>
+        <v>1687</v>
       </c>
       <c r="G46" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>52246</v>
       </c>
       <c r="B47">
         <v>49883</v>
       </c>
       <c r="C47" t="s">
-        <v>1648</v>
+        <v>1688</v>
       </c>
       <c r="D47" t="s">
-        <v>1649</v>
+        <v>1689</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1650</v>
+        <v>1690</v>
       </c>
       <c r="G47" t="s">
-        <v>1648</v>
+        <v>1688</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>52201</v>
       </c>
       <c r="B48">
         <v>49806</v>
       </c>
       <c r="C48" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1651</v>
+        <v>1691</v>
       </c>
       <c r="G48" t="s">
-        <v>1652</v>
+        <v>1692</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50835</v>
       </c>
       <c r="B49">
         <v>49781</v>
       </c>
       <c r="C49" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D49" t="s">
-        <v>1653</v>
+        <v>1693</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1654</v>
+        <v>1694</v>
       </c>
       <c r="G49" t="s">
-        <v>1655</v>
+        <v>1695</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>38</v>
       </c>
       <c r="J49" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>52061</v>
       </c>
       <c r="B50">
         <v>49781</v>
       </c>
       <c r="C50" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D50" t="s">
-        <v>1656</v>
+        <v>1696</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1657</v>
+        <v>1697</v>
       </c>
       <c r="G50" t="s">
-        <v>1658</v>
+        <v>1698</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>20</v>
       </c>
       <c r="J50" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>52066</v>
       </c>
       <c r="B51">
         <v>49781</v>
       </c>
       <c r="C51" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D51" t="s">
-        <v>1659</v>
+        <v>1699</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1660</v>
+        <v>1700</v>
       </c>
       <c r="G51" t="s">
-        <v>1661</v>
+        <v>1701</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>35</v>
       </c>
       <c r="J51" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50911</v>
       </c>
       <c r="B52">
         <v>50146</v>
       </c>
       <c r="C52" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D52" t="s">
-        <v>1662</v>
+        <v>1702</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1663</v>
+        <v>1703</v>
       </c>
       <c r="G52" t="s">
-        <v>1664</v>
+        <v>1704</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50907</v>
       </c>
       <c r="B53">
         <v>50146</v>
       </c>
       <c r="C53" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D53" t="s">
-        <v>1665</v>
+        <v>1705</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1666</v>
+        <v>1706</v>
       </c>
       <c r="G53" t="s">
-        <v>1667</v>
+        <v>1707</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50910</v>
       </c>
       <c r="B54">
         <v>50146</v>
       </c>
       <c r="C54" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D54" t="s">
-        <v>1668</v>
+        <v>1708</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1669</v>
+        <v>1709</v>
       </c>
       <c r="G54" t="s">
-        <v>1670</v>
+        <v>1710</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50908</v>
       </c>
       <c r="B55">
         <v>50146</v>
       </c>
       <c r="C55" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D55" t="s">
-        <v>1672</v>
+        <v>1712</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1673</v>
+        <v>1713</v>
       </c>
       <c r="G55" t="s">
-        <v>1674</v>
+        <v>1714</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J55" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50909</v>
       </c>
       <c r="B56">
         <v>50146</v>
       </c>
       <c r="C56" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D56" t="s">
-        <v>1675</v>
+        <v>1715</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1676</v>
+        <v>1716</v>
       </c>
       <c r="G56" t="s">
-        <v>1677</v>
+        <v>1717</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J56" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54160</v>
       </c>
       <c r="B57">
         <v>53411</v>
       </c>
       <c r="C57" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D57" t="s">
-        <v>1678</v>
+        <v>1718</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1679</v>
+        <v>1719</v>
       </c>
       <c r="G57" t="s">
-        <v>1680</v>
+        <v>1720</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>1582</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54175</v>
       </c>
       <c r="B58">
         <v>49856</v>
       </c>
       <c r="C58" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D58" t="s">
-        <v>1681</v>
+        <v>1721</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1682</v>
+        <v>1722</v>
       </c>
       <c r="G58" t="s">
-        <v>1683</v>
+        <v>1723</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>12</v>
       </c>
       <c r="J58" t="s">
-        <v>1510</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54754</v>
       </c>
       <c r="B59">
         <v>54649</v>
       </c>
       <c r="C59" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D59" t="s">
-        <v>1684</v>
+        <v>1724</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1685</v>
+        <v>1725</v>
       </c>
       <c r="G59" t="s">
-        <v>1686</v>
+        <v>1726</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>52831</v>
       </c>
       <c r="B60">
         <v>49788</v>
       </c>
       <c r="C60" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D60" t="s">
-        <v>1687</v>
+        <v>1727</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1688</v>
+        <v>1728</v>
       </c>
       <c r="G60" t="s">
-        <v>1689</v>
+        <v>1729</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>6</v>
       </c>
       <c r="J60" t="s">
-        <v>1690</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>52121</v>
       </c>
       <c r="B61">
         <v>49798</v>
       </c>
       <c r="C61" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1691</v>
+        <v>1731</v>
       </c>
       <c r="G61" t="s">
-        <v>1692</v>
+        <v>1732</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51408</v>
       </c>
       <c r="B62">
         <v>50146</v>
       </c>
       <c r="C62" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1693</v>
+        <v>1733</v>
       </c>
       <c r="G62" t="s">
-        <v>1694</v>
+        <v>1734</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54753</v>
       </c>
       <c r="B63">
         <v>54649</v>
       </c>
       <c r="C63" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D63" t="s">
-        <v>1695</v>
+        <v>1735</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1696</v>
+        <v>1736</v>
       </c>
       <c r="G63" t="s">
-        <v>1697</v>
+        <v>1737</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>52506</v>
       </c>
       <c r="B64">
         <v>49862</v>
       </c>
       <c r="C64" t="s">
-        <v>1698</v>
+        <v>1738</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1699</v>
+        <v>1739</v>
       </c>
       <c r="F64" t="s">
-        <v>1700</v>
+        <v>1740</v>
       </c>
       <c r="G64" t="s">
-        <v>1701</v>
+        <v>1741</v>
       </c>
       <c r="H64" t="s">
-        <v>1698</v>
+        <v>1738</v>
       </c>
       <c r="I64">
         <v>177</v>
       </c>
       <c r="J64" t="s">
-        <v>1161</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50749</v>
       </c>
       <c r="B65">
         <v>49835</v>
       </c>
       <c r="C65" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1702</v>
+        <v>1742</v>
       </c>
       <c r="F65" t="s">
-        <v>1703</v>
+        <v>1743</v>
       </c>
       <c r="G65" t="s">
-        <v>1704</v>
+        <v>1744</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>159</v>
       </c>
       <c r="J65" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>52181</v>
       </c>
       <c r="B66">
         <v>49803</v>
       </c>
       <c r="C66" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D66" t="s">
-        <v>1706</v>
+        <v>1746</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1707</v>
+        <v>1747</v>
       </c>
       <c r="G66" t="s">
-        <v>1708</v>
+        <v>1748</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52196</v>
       </c>
       <c r="B67">
         <v>49805</v>
       </c>
       <c r="C67" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1709</v>
+        <v>1749</v>
       </c>
       <c r="G67" t="s">
-        <v>1710</v>
+        <v>1750</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>54712</v>
       </c>
       <c r="B68">
         <v>54702</v>
       </c>
       <c r="C68" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D68" t="s">
-        <v>1711</v>
+        <v>1751</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1712</v>
+        <v>1752</v>
       </c>
       <c r="G68" t="s">
-        <v>1713</v>
+        <v>1753</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54717</v>
       </c>
       <c r="B69">
         <v>54713</v>
       </c>
       <c r="C69" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D69" t="s">
-        <v>1714</v>
+        <v>1754</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1715</v>
+        <v>1755</v>
       </c>
       <c r="G69" t="s">
-        <v>1713</v>
+        <v>1753</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J69" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50722</v>
       </c>
       <c r="B70">
         <v>49891</v>
       </c>
       <c r="C70" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>1716</v>
+        <v>1756</v>
       </c>
       <c r="F70" t="s">
-        <v>1717</v>
+        <v>1757</v>
       </c>
       <c r="G70" t="s">
         <v>415</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>156</v>
       </c>
       <c r="J70" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50675</v>
       </c>
       <c r="B71">
         <v>49809</v>
       </c>
       <c r="C71" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>1718</v>
+        <v>1758</v>
       </c>
       <c r="F71" t="s">
-        <v>1719</v>
+        <v>1759</v>
       </c>
       <c r="G71" t="s">
-        <v>1720</v>
+        <v>1760</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>2782</v>
+        <v>2857</v>
       </c>
       <c r="J71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50728</v>
       </c>
       <c r="B72">
         <v>49830</v>
       </c>
       <c r="C72" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1721</v>
+        <v>1761</v>
       </c>
       <c r="F72" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="G72" t="s">
-        <v>1723</v>
+        <v>1763</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>173</v>
       </c>
       <c r="J72" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50735</v>
       </c>
       <c r="B73">
         <v>49832</v>
       </c>
       <c r="C73" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>1724</v>
+        <v>1764</v>
       </c>
       <c r="F73" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="G73" t="s">
-        <v>1725</v>
+        <v>1765</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>171</v>
       </c>
       <c r="J73" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50741</v>
       </c>
       <c r="B74">
         <v>49833</v>
       </c>
       <c r="C74" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1726</v>
+        <v>1766</v>
       </c>
       <c r="F74" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="G74" t="s">
-        <v>1723</v>
+        <v>1763</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>180</v>
       </c>
       <c r="J74" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50748</v>
       </c>
       <c r="B75">
         <v>49835</v>
       </c>
       <c r="C75" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1727</v>
+        <v>1767</v>
       </c>
       <c r="F75" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="G75" t="s">
-        <v>1728</v>
+        <v>1768</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>165</v>
       </c>
       <c r="J75" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50752</v>
       </c>
       <c r="B76">
         <v>49836</v>
       </c>
       <c r="C76" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>1729</v>
+        <v>1769</v>
       </c>
       <c r="F76" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="G76" t="s">
-        <v>1730</v>
+        <v>1770</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>338</v>
       </c>
       <c r="J76" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50764</v>
       </c>
       <c r="B77">
         <v>49839</v>
       </c>
       <c r="C77" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="F77" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="G77" t="s">
-        <v>1733</v>
+        <v>1773</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>264</v>
       </c>
       <c r="J77" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>54678</v>
       </c>
       <c r="B78">
         <v>50193</v>
       </c>
       <c r="C78" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D78" t="s">
-        <v>1734</v>
+        <v>1774</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1735</v>
+        <v>1775</v>
       </c>
       <c r="G78" t="s">
-        <v>1736</v>
+        <v>1776</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>52256</v>
       </c>
       <c r="B79">
         <v>50193</v>
       </c>
       <c r="C79" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D79" t="s">
-        <v>1737</v>
+        <v>1777</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1738</v>
+        <v>1778</v>
       </c>
       <c r="G79" t="s">
-        <v>1739</v>
+        <v>1779</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J79" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>52266</v>
       </c>
       <c r="B80">
         <v>50193</v>
       </c>
       <c r="C80" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D80" t="s">
-        <v>1740</v>
+        <v>1780</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1741</v>
+        <v>1781</v>
       </c>
       <c r="G80" t="s">
-        <v>1742</v>
+        <v>1782</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J80" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50787</v>
       </c>
       <c r="B81">
         <v>49849</v>
       </c>
       <c r="C81" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>1743</v>
+        <v>1783</v>
       </c>
       <c r="F81" t="s">
-        <v>1744</v>
+        <v>1784</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81">
         <v>188</v>
       </c>
       <c r="J81" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50788</v>
       </c>
       <c r="B82">
         <v>49849</v>
       </c>
       <c r="C82" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>1745</v>
+        <v>1785</v>
       </c>
       <c r="F82" t="s">
-        <v>1744</v>
+        <v>1784</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82">
         <v>184</v>
       </c>
       <c r="J82" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50789</v>
       </c>
       <c r="B83">
         <v>49849</v>
       </c>
       <c r="C83" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>1746</v>
+        <v>1786</v>
       </c>
       <c r="F83" t="s">
-        <v>1744</v>
+        <v>1784</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83">
         <v>171</v>
       </c>
       <c r="J83" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>52216</v>
       </c>
       <c r="B84">
         <v>49806</v>
       </c>
       <c r="C84" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D84" t="s">
-        <v>1747</v>
+        <v>1787</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1748</v>
+        <v>1788</v>
       </c>
       <c r="G84" t="s">
-        <v>1617</v>
+        <v>1657</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>3</v>
       </c>
       <c r="J84" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50727</v>
       </c>
       <c r="B85">
         <v>49830</v>
       </c>
       <c r="C85" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>1749</v>
+        <v>1789</v>
       </c>
       <c r="F85" t="s">
         <v>219</v>
       </c>
       <c r="G85" t="s">
-        <v>1703</v>
+        <v>1743</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>165</v>
       </c>
       <c r="J85" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>54159</v>
       </c>
       <c r="B86">
         <v>53411</v>
       </c>
       <c r="C86" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D86" t="s">
-        <v>1750</v>
+        <v>1790</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1751</v>
+        <v>1791</v>
       </c>
       <c r="G86" t="s">
-        <v>1752</v>
+        <v>1792</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>3</v>
       </c>
       <c r="J86" t="s">
-        <v>1582</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50696</v>
       </c>
       <c r="B87">
         <v>49829</v>
       </c>
       <c r="C87" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>1753</v>
+        <v>1793</v>
       </c>
       <c r="F87" t="s">
         <v>213</v>
       </c>
       <c r="G87" t="s">
-        <v>1754</v>
+        <v>1794</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>320</v>
       </c>
       <c r="J87" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>50808</v>
       </c>
       <c r="B88">
         <v>49866</v>
       </c>
       <c r="C88" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>361</v>
       </c>
       <c r="G88" t="s">
-        <v>1596</v>
+        <v>1636</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50812</v>
       </c>
       <c r="B89">
         <v>49870</v>
       </c>
       <c r="C89" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>378</v>
       </c>
       <c r="G89" t="s">
-        <v>1596</v>
+        <v>1636</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50795</v>
       </c>
       <c r="B90">
         <v>49854</v>
       </c>
       <c r="C90" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>1755</v>
+        <v>1795</v>
       </c>
       <c r="F90" t="s">
         <v>313</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90">
         <v>166</v>
       </c>
       <c r="J90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>50796</v>
       </c>
       <c r="B91">
         <v>49854</v>
       </c>
       <c r="C91" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1756</v>
+        <v>1796</v>
       </c>
       <c r="F91" t="s">
         <v>313</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91">
         <v>168</v>
       </c>
       <c r="J91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>50797</v>
       </c>
       <c r="B92">
         <v>49854</v>
       </c>
       <c r="C92" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>1757</v>
+        <v>1797</v>
       </c>
       <c r="F92" t="s">
         <v>313</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92">
         <v>164</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51327</v>
       </c>
       <c r="B93">
         <v>50164</v>
       </c>
       <c r="C93" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D93" t="s">
-        <v>1758</v>
+        <v>1798</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1759</v>
+        <v>1799</v>
       </c>
       <c r="G93" t="s">
-        <v>1760</v>
+        <v>1800</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>3</v>
       </c>
       <c r="J93" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51335</v>
       </c>
       <c r="B94">
         <v>50146</v>
       </c>
       <c r="C94" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D94" t="s">
-        <v>1758</v>
+        <v>1798</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1759</v>
+        <v>1799</v>
       </c>
       <c r="G94" t="s">
-        <v>1760</v>
+        <v>1800</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J94" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>50915</v>
       </c>
       <c r="B95">
         <v>50146</v>
       </c>
       <c r="C95" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1761</v>
+        <v>1801</v>
       </c>
       <c r="G95" t="s">
-        <v>1762</v>
+        <v>1802</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>52186</v>
       </c>
       <c r="B96">
         <v>49805</v>
       </c>
       <c r="C96" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1763</v>
+        <v>1803</v>
       </c>
       <c r="G96" t="s">
-        <v>1764</v>
+        <v>1804</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>53591</v>
       </c>
       <c r="B97">
         <v>53386</v>
       </c>
       <c r="C97" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D97" t="s">
-        <v>1765</v>
+        <v>1805</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1766</v>
+        <v>1806</v>
       </c>
       <c r="G97" t="s">
-        <v>1767</v>
+        <v>1807</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>34</v>
       </c>
       <c r="J97" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>52836</v>
       </c>
       <c r="B98">
         <v>49788</v>
       </c>
       <c r="C98" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D98" t="s">
-        <v>1768</v>
+        <v>1808</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1769</v>
+        <v>1809</v>
       </c>
       <c r="G98" t="s">
-        <v>1770</v>
+        <v>1810</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>7</v>
       </c>
       <c r="J98" t="s">
-        <v>1690</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>50827</v>
       </c>
       <c r="B99">
         <v>49788</v>
       </c>
       <c r="C99" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D99" t="s">
-        <v>1771</v>
+        <v>1811</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1772</v>
+        <v>1812</v>
       </c>
       <c r="G99" t="s">
-        <v>1773</v>
+        <v>1813</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>16</v>
       </c>
       <c r="J99" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50730</v>
       </c>
       <c r="B100">
         <v>49830</v>
       </c>
       <c r="C100" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1774</v>
+        <v>1814</v>
       </c>
       <c r="F100" t="s">
-        <v>1775</v>
+        <v>1815</v>
       </c>
       <c r="G100" t="s">
-        <v>1776</v>
+        <v>1816</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>177</v>
       </c>
       <c r="J100" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>50742</v>
       </c>
       <c r="B101">
         <v>49833</v>
       </c>
       <c r="C101" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1777</v>
+        <v>1817</v>
       </c>
       <c r="F101" t="s">
-        <v>1775</v>
+        <v>1815</v>
       </c>
       <c r="G101" t="s">
-        <v>1776</v>
+        <v>1816</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>170</v>
       </c>
       <c r="J101" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50747</v>
       </c>
       <c r="B102">
         <v>49835</v>
       </c>
       <c r="C102" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>1778</v>
+        <v>1818</v>
       </c>
       <c r="F102" t="s">
-        <v>1775</v>
+        <v>1815</v>
       </c>
       <c r="G102" t="s">
-        <v>1776</v>
+        <v>1816</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>160</v>
       </c>
       <c r="J102" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>52176</v>
       </c>
       <c r="B103">
         <v>49803</v>
       </c>
       <c r="C103" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D103" t="s">
-        <v>1779</v>
+        <v>1819</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1780</v>
+        <v>1820</v>
       </c>
       <c r="G103" t="s">
-        <v>1781</v>
+        <v>1821</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>50832</v>
       </c>
       <c r="B104">
         <v>49792</v>
       </c>
       <c r="C104" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D104" t="s">
-        <v>1782</v>
+        <v>1822</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1783</v>
+        <v>1823</v>
       </c>
       <c r="G104" t="s">
-        <v>1784</v>
+        <v>1824</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>2</v>
       </c>
       <c r="J104" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>50723</v>
       </c>
       <c r="B105">
         <v>49891</v>
       </c>
       <c r="C105" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1785</v>
+        <v>1825</v>
       </c>
       <c r="F105" t="s">
         <v>415</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105">
         <v>149</v>
       </c>
       <c r="J105" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>50792</v>
       </c>
       <c r="B106">
         <v>49851</v>
       </c>
       <c r="C106" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1786</v>
+        <v>1826</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106">
         <v>182</v>
       </c>
       <c r="J106" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50793</v>
       </c>
       <c r="B107">
         <v>49851</v>
       </c>
       <c r="C107" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1787</v>
+        <v>1827</v>
       </c>
       <c r="F107" t="s">
         <v>302</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107">
         <v>162</v>
       </c>
       <c r="J107" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>54711</v>
       </c>
       <c r="B108">
         <v>54702</v>
       </c>
       <c r="C108" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D108" t="s">
-        <v>1788</v>
+        <v>1828</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1789</v>
+        <v>1829</v>
       </c>
       <c r="G108" t="s">
-        <v>1790</v>
+        <v>1830</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>53421</v>
       </c>
       <c r="B109">
         <v>53411</v>
       </c>
       <c r="C109" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D109" t="s">
-        <v>1791</v>
+        <v>1831</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1792</v>
+        <v>1832</v>
       </c>
       <c r="G109" t="s">
-        <v>1793</v>
+        <v>1833</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>4</v>
       </c>
       <c r="J109" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>50790</v>
       </c>
       <c r="B110">
         <v>49850</v>
       </c>
       <c r="C110" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1794</v>
+        <v>1834</v>
       </c>
       <c r="F110" t="s">
-        <v>1795</v>
+        <v>1835</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
         <v>168</v>
       </c>
       <c r="J110" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>50791</v>
       </c>
       <c r="B111">
         <v>49850</v>
       </c>
       <c r="C111" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1796</v>
+        <v>1836</v>
       </c>
       <c r="F111" t="s">
-        <v>1795</v>
+        <v>1835</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111">
         <v>203</v>
       </c>
       <c r="J111" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>50718</v>
       </c>
       <c r="B112">
         <v>49890</v>
       </c>
       <c r="C112" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1797</v>
+        <v>1837</v>
       </c>
       <c r="F112" t="s">
         <v>411</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112">
         <v>1445</v>
       </c>
       <c r="J112" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50719</v>
       </c>
       <c r="B113">
         <v>49890</v>
       </c>
       <c r="C113" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1798</v>
+        <v>1838</v>
       </c>
       <c r="F113" t="s">
         <v>411</v>
       </c>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113">
         <v>1422</v>
       </c>
       <c r="J113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>50720</v>
       </c>
       <c r="B114">
         <v>49890</v>
       </c>
       <c r="C114" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>1799</v>
+        <v>1839</v>
       </c>
       <c r="F114" t="s">
         <v>411</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114">
         <v>1472</v>
       </c>
       <c r="J114" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>50738</v>
       </c>
       <c r="B115">
         <v>49832</v>
       </c>
       <c r="C115" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="F115" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="G115" t="s">
-        <v>1722</v>
+        <v>1762</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>169</v>
       </c>
       <c r="J115" t="s">
-        <v>1705</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>54111</v>
       </c>
       <c r="B116">
         <v>53151</v>
       </c>
       <c r="C116" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D116" t="s">
-        <v>1802</v>
+        <v>1842</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1803</v>
+        <v>1843</v>
       </c>
       <c r="G116" t="s">
-        <v>1804</v>
+        <v>1844</v>
       </c>
       <c r="H116" t="s">
-        <v>1805</v>
+        <v>1845</v>
       </c>
       <c r="I116">
         <v>8</v>
       </c>
       <c r="J116" t="s">
-        <v>1806</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>54582</v>
       </c>
       <c r="B117">
         <v>54452</v>
       </c>
       <c r="C117" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D117" t="s">
-        <v>1807</v>
+        <v>1847</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1808</v>
+        <v>1848</v>
       </c>
       <c r="G117" t="s">
-        <v>1809</v>
+        <v>1849</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>3</v>
       </c>
       <c r="J117" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>54604</v>
       </c>
       <c r="B118">
         <v>54596</v>
       </c>
       <c r="C118" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D118" t="s">
-        <v>1810</v>
+        <v>1850</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1808</v>
+        <v>1848</v>
       </c>
       <c r="G118" t="s">
-        <v>1809</v>
+        <v>1849</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J118" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>54605</v>
       </c>
       <c r="B119">
         <v>53106</v>
       </c>
       <c r="C119" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D119" t="s">
-        <v>1811</v>
+        <v>1851</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1808</v>
+        <v>1848</v>
       </c>
       <c r="G119" t="s">
-        <v>1809</v>
+        <v>1849</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>1</v>
       </c>
       <c r="J119" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>54609</v>
       </c>
       <c r="B120">
         <v>53386</v>
       </c>
       <c r="C120" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D120" t="s">
-        <v>1812</v>
+        <v>1852</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1808</v>
+        <v>1848</v>
       </c>
       <c r="G120" t="s">
-        <v>1809</v>
+        <v>1849</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>50721</v>
       </c>
       <c r="B121">
         <v>49891</v>
       </c>
       <c r="C121" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1813</v>
+        <v>1853</v>
       </c>
       <c r="F121" t="s">
-        <v>1704</v>
+        <v>1744</v>
       </c>
       <c r="G121" t="s">
-        <v>1814</v>
+        <v>1854</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J121" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>50766</v>
       </c>
       <c r="B122">
         <v>49839</v>
       </c>
       <c r="C122" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>1815</v>
+        <v>1855</v>
       </c>
       <c r="F122" t="s">
-        <v>1704</v>
+        <v>1744</v>
       </c>
       <c r="G122" t="s">
-        <v>1733</v>
+        <v>1773</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>265</v>
       </c>
       <c r="J122" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>50783</v>
       </c>
       <c r="B123">
         <v>49847</v>
       </c>
       <c r="C123" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>1816</v>
+        <v>1856</v>
       </c>
       <c r="F123" t="s">
         <v>287</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123">
         <v>1046</v>
       </c>
       <c r="J123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>50784</v>
       </c>
       <c r="B124">
         <v>49847</v>
       </c>
       <c r="C124" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1817</v>
+        <v>1857</v>
       </c>
       <c r="F124" t="s">
         <v>287</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124">
         <v>1043</v>
       </c>
       <c r="J124" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>54673</v>
       </c>
       <c r="B125">
         <v>54671</v>
       </c>
       <c r="C125" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D125" t="s">
-        <v>1818</v>
+        <v>1858</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>671</v>
       </c>
       <c r="G125" t="s">
-        <v>1819</v>
+        <v>1859</v>
       </c>
       <c r="H125" t="s">
-        <v>1820</v>
+        <v>1860</v>
       </c>
       <c r="I125">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J125" t="s">
-        <v>1447</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>54164</v>
       </c>
       <c r="B126">
         <v>53106</v>
       </c>
       <c r="C126" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D126" t="s">
-        <v>1821</v>
+        <v>1861</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1822</v>
+        <v>1862</v>
       </c>
       <c r="G126" t="s">
-        <v>1823</v>
+        <v>1863</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>138</v>
       </c>
       <c r="J126" t="s">
-        <v>1824</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>52271</v>
       </c>
       <c r="B127">
         <v>50193</v>
       </c>
       <c r="C127" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1825</v>
+        <v>1865</v>
       </c>
       <c r="G127" t="s">
-        <v>1826</v>
+        <v>1866</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>52211</v>
       </c>
       <c r="B128">
         <v>49806</v>
       </c>
       <c r="C128" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1827</v>
+        <v>1867</v>
       </c>
       <c r="G128" t="s">
-        <v>1828</v>
+        <v>1868</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>52206</v>
       </c>
       <c r="B129">
         <v>49806</v>
       </c>
       <c r="C129" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1829</v>
+        <v>1869</v>
       </c>
       <c r="G129" t="s">
-        <v>1830</v>
+        <v>1870</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50836</v>
       </c>
       <c r="B130">
         <v>49783</v>
       </c>
       <c r="C130" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D130" t="s">
-        <v>1831</v>
+        <v>1871</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1832</v>
+        <v>1872</v>
       </c>
       <c r="G130" t="s">
-        <v>1833</v>
+        <v>1873</v>
       </c>
       <c r="H130" t="s">
-        <v>1834</v>
+        <v>1874</v>
       </c>
       <c r="I130">
         <v>37</v>
       </c>
       <c r="J130" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>52866</v>
       </c>
       <c r="B131">
         <v>49811</v>
       </c>
       <c r="C131" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D131" t="s">
-        <v>1835</v>
+        <v>1875</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1836</v>
+        <v>1876</v>
       </c>
       <c r="G131" t="s">
-        <v>1837</v>
+        <v>1877</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>5</v>
       </c>
       <c r="J131" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>54688</v>
       </c>
       <c r="B132">
         <v>54686</v>
       </c>
       <c r="C132" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D132" t="s">
-        <v>1838</v>
+        <v>1878</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1839</v>
+        <v>1879</v>
       </c>
       <c r="G132" t="s">
-        <v>1736</v>
+        <v>1776</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>54687</v>
       </c>
       <c r="B133">
         <v>54686</v>
       </c>
       <c r="C133" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D133" t="s">
-        <v>1840</v>
+        <v>1880</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1841</v>
+        <v>1881</v>
       </c>
       <c r="G133" t="s">
-        <v>1842</v>
+        <v>1882</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>54689</v>
       </c>
       <c r="B134">
         <v>54686</v>
       </c>
       <c r="C134" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D134" t="s">
-        <v>1843</v>
+        <v>1883</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1844</v>
+        <v>1884</v>
       </c>
       <c r="G134" t="s">
-        <v>1845</v>
+        <v>1885</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50710</v>
       </c>
       <c r="B135">
         <v>49885</v>
       </c>
       <c r="C135" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1846</v>
+        <v>1886</v>
       </c>
       <c r="F135" t="s">
         <v>402</v>
       </c>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135">
         <v>158</v>
       </c>
       <c r="J135" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50711</v>
       </c>
       <c r="B136">
         <v>49885</v>
       </c>
       <c r="C136" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>1847</v>
+        <v>1887</v>
       </c>
       <c r="F136" t="s">
         <v>402</v>
       </c>
       <c r="G136"/>
       <c r="H136"/>
       <c r="I136">
         <v>151</v>
       </c>
       <c r="J136" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50712</v>
       </c>
       <c r="B137">
         <v>49885</v>
       </c>
       <c r="C137" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>1848</v>
+        <v>1888</v>
       </c>
       <c r="F137" t="s">
         <v>402</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137">
         <v>152</v>
       </c>
       <c r="J137" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50713</v>
       </c>
       <c r="B138">
         <v>49885</v>
       </c>
       <c r="C138" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>1849</v>
+        <v>1889</v>
       </c>
       <c r="F138" t="s">
         <v>402</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138">
         <v>150</v>
       </c>
       <c r="J138" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>50714</v>
       </c>
       <c r="B139">
         <v>49885</v>
       </c>
       <c r="C139" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1850</v>
+        <v>1890</v>
       </c>
       <c r="F139" t="s">
         <v>402</v>
       </c>
       <c r="G139" t="s">
-        <v>1851</v>
+        <v>1891</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>148</v>
       </c>
       <c r="J139" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>50715</v>
       </c>
       <c r="B140">
         <v>49885</v>
       </c>
       <c r="C140" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1852</v>
+        <v>1892</v>
       </c>
       <c r="F140" t="s">
         <v>402</v>
       </c>
       <c r="G140" t="s">
-        <v>1851</v>
+        <v>1891</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>144</v>
       </c>
       <c r="J140" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50716</v>
       </c>
       <c r="B141">
         <v>49885</v>
       </c>
       <c r="C141" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1853</v>
+        <v>1893</v>
       </c>
       <c r="F141" t="s">
         <v>402</v>
       </c>
       <c r="G141" t="s">
-        <v>1851</v>
+        <v>1891</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>150</v>
       </c>
       <c r="J141" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50717</v>
       </c>
       <c r="B142">
         <v>49885</v>
       </c>
       <c r="C142" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>1854</v>
+        <v>1894</v>
       </c>
       <c r="F142" t="s">
         <v>402</v>
       </c>
       <c r="G142" t="s">
-        <v>1851</v>
+        <v>1891</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>144</v>
       </c>
       <c r="J142" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50753</v>
       </c>
       <c r="B143">
         <v>49837</v>
       </c>
       <c r="C143" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>1855</v>
+        <v>1895</v>
       </c>
       <c r="F143" t="s">
         <v>250</v>
       </c>
       <c r="G143"/>
       <c r="H143"/>
       <c r="I143">
         <v>161</v>
       </c>
       <c r="J143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>50754</v>
       </c>
       <c r="B144">
         <v>49837</v>
       </c>
       <c r="C144" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>1856</v>
+        <v>1896</v>
       </c>
       <c r="F144" t="s">
         <v>250</v>
       </c>
       <c r="G144"/>
       <c r="H144"/>
       <c r="I144">
         <v>164</v>
       </c>
       <c r="J144" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>50755</v>
       </c>
       <c r="B145">
         <v>49837</v>
       </c>
       <c r="C145" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>1857</v>
+        <v>1897</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
       <c r="G145"/>
       <c r="H145"/>
       <c r="I145">
         <v>154</v>
       </c>
       <c r="J145" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>50828</v>
       </c>
       <c r="B146">
         <v>49788</v>
       </c>
       <c r="C146" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D146" t="s">
-        <v>1858</v>
+        <v>1898</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1859</v>
+        <v>1899</v>
       </c>
       <c r="G146" t="s">
-        <v>1860</v>
+        <v>1900</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>11</v>
       </c>
       <c r="J146" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>52126</v>
       </c>
       <c r="B147">
         <v>49798</v>
       </c>
       <c r="C147" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1861</v>
+        <v>1901</v>
       </c>
       <c r="G147" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>54677</v>
       </c>
       <c r="B148">
         <v>50193</v>
       </c>
       <c r="C148" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D148" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1864</v>
+        <v>1904</v>
       </c>
       <c r="G148" t="s">
-        <v>1842</v>
+        <v>1882</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>1</v>
       </c>
       <c r="J148" t="s">
-        <v>1430</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>52131</v>
       </c>
       <c r="B149">
         <v>49798</v>
       </c>
       <c r="C149" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D149" t="s">
-        <v>1865</v>
+        <v>1905</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1866</v>
+        <v>1906</v>
       </c>
       <c r="G149" t="s">
-        <v>1867</v>
+        <v>1907</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>8</v>
       </c>
       <c r="J149" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>52881</v>
       </c>
       <c r="B150">
         <v>49810</v>
       </c>
       <c r="C150" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D150" t="s">
-        <v>1868</v>
+        <v>1908</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>1869</v>
+        <v>1909</v>
       </c>
       <c r="G150" t="s">
-        <v>1870</v>
+        <v>1910</v>
       </c>
       <c r="H150"/>
       <c r="I150">
         <v>10</v>
       </c>
       <c r="J150" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>52886</v>
       </c>
       <c r="B151">
         <v>49811</v>
       </c>
       <c r="C151" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D151" t="s">
-        <v>1871</v>
+        <v>1911</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>1869</v>
+        <v>1909</v>
       </c>
       <c r="G151" t="s">
-        <v>1872</v>
+        <v>1912</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>5</v>
       </c>
       <c r="J151" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>52896</v>
       </c>
       <c r="B152">
         <v>49810</v>
       </c>
       <c r="C152" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="D152" t="s">
-        <v>1873</v>
+        <v>1913</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>1869</v>
+        <v>1909</v>
       </c>
       <c r="G152" t="s">
-        <v>1874</v>
+        <v>1914</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>3</v>
       </c>
       <c r="J152" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>54667</v>
       </c>
       <c r="B153">
         <v>54649</v>
       </c>
       <c r="C153" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D153" t="s">
-        <v>1875</v>
+        <v>1915</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>1876</v>
+        <v>1916</v>
       </c>
       <c r="G153" t="s">
-        <v>1736</v>
+        <v>1776</v>
       </c>
       <c r="H153"/>
       <c r="I153">
         <v>2</v>
       </c>
       <c r="J153" t="s">
-        <v>1877</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>54651</v>
       </c>
       <c r="B154">
         <v>54649</v>
       </c>
       <c r="C154" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D154" t="s">
-        <v>1878</v>
+        <v>1918</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>1879</v>
+        <v>1919</v>
       </c>
       <c r="G154" t="s">
-        <v>1842</v>
+        <v>1882</v>
       </c>
       <c r="H154"/>
       <c r="I154">
         <v>5</v>
       </c>
       <c r="J154" t="s">
-        <v>1602</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>50767</v>
       </c>
       <c r="B155">
         <v>49842</v>
       </c>
       <c r="C155" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>1880</v>
+        <v>1920</v>
       </c>
       <c r="F155" t="s">
         <v>272</v>
       </c>
       <c r="G155"/>
       <c r="H155"/>
       <c r="I155">
         <v>1413</v>
       </c>
       <c r="J155" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>50768</v>
       </c>
       <c r="B156">
         <v>49842</v>
       </c>
       <c r="C156" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
-        <v>1881</v>
+        <v>1921</v>
       </c>
       <c r="F156" t="s">
         <v>272</v>
       </c>
       <c r="G156"/>
       <c r="H156"/>
       <c r="I156">
         <v>1448</v>
       </c>
       <c r="J156" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>50769</v>
       </c>
       <c r="B157">
         <v>49842</v>
       </c>
       <c r="C157" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>1882</v>
+        <v>1922</v>
       </c>
       <c r="F157" t="s">
         <v>272</v>
       </c>
       <c r="G157"/>
       <c r="H157"/>
       <c r="I157">
         <v>1457</v>
       </c>
       <c r="J157" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>52171</v>
       </c>
       <c r="B158">
         <v>49803</v>
       </c>
       <c r="C158" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D158" t="s">
-        <v>1883</v>
+        <v>1923</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>1884</v>
+        <v>1924</v>
       </c>
       <c r="G158" t="s">
-        <v>1885</v>
+        <v>1925</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>1</v>
       </c>
       <c r="J158" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>53596</v>
       </c>
       <c r="B159">
         <v>53386</v>
       </c>
       <c r="C159" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>1886</v>
+        <v>1926</v>
       </c>
       <c r="F159" t="s">
-        <v>1887</v>
+        <v>1927</v>
       </c>
       <c r="G159" t="s">
-        <v>1888</v>
+        <v>1928</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>313</v>
       </c>
       <c r="J159" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>53601</v>
       </c>
       <c r="B160">
         <v>53386</v>
       </c>
       <c r="C160" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D160" t="s">
-        <v>1889</v>
+        <v>1929</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1890</v>
+        <v>1930</v>
       </c>
       <c r="G160" t="s">
-        <v>1891</v>
+        <v>1931</v>
       </c>
       <c r="H160"/>
       <c r="I160">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J160" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>52136</v>
       </c>
       <c r="B161">
         <v>49799</v>
       </c>
       <c r="C161" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D161" t="s">
-        <v>1892</v>
+        <v>1932</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>1893</v>
+        <v>1933</v>
       </c>
       <c r="G161" t="s">
-        <v>1894</v>
+        <v>1934</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>3</v>
       </c>
       <c r="J161" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>50953</v>
       </c>
       <c r="B162">
         <v>50164</v>
       </c>
       <c r="C162" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
       <c r="D162" t="s">
-        <v>1895</v>
+        <v>1935</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1896</v>
+        <v>1936</v>
       </c>
       <c r="G162" t="s">
-        <v>1897</v>
+        <v>1937</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>6</v>
       </c>
       <c r="J162" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>52076</v>
       </c>
       <c r="B163">
         <v>49801</v>
       </c>
       <c r="C163" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D163" t="s">
-        <v>1898</v>
+        <v>1938</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
         <v>136</v>
       </c>
       <c r="G163" t="s">
-        <v>1899</v>
+        <v>1939</v>
       </c>
       <c r="H163"/>
       <c r="I163">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J163" t="s">
-        <v>1900</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>52081</v>
       </c>
       <c r="B164">
         <v>49801</v>
       </c>
       <c r="C164" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="D164" t="s">
-        <v>1901</v>
+        <v>1941</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
         <v>136</v>
       </c>
       <c r="G164" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>12</v>
       </c>
       <c r="J164" t="s">
-        <v>1900</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>52141</v>
       </c>
       <c r="B165">
         <v>49799</v>
       </c>
       <c r="C165" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
       <c r="D165" t="s">
-        <v>1902</v>
+        <v>1942</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>1903</v>
+        <v>1943</v>
       </c>
       <c r="G165" t="s">
-        <v>1904</v>
+        <v>1944</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>3</v>
       </c>
       <c r="J165" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>54752</v>
       </c>
       <c r="B166">
         <v>54649</v>
       </c>
       <c r="C166" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
       <c r="D166" t="s">
-        <v>1905</v>
+        <v>1945</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>1906</v>
+        <v>1946</v>
       </c>
       <c r="G166" t="s">
-        <v>1907</v>
+        <v>1947</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166" t="s">
         <v>669</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -30060,2167 +30647,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="M1" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="N1" t="s">
-        <v>719</v>
+        <v>731</v>
       </c>
       <c r="O1" t="s">
-        <v>2351</v>
+        <v>2391</v>
       </c>
       <c r="P1" t="s">
-        <v>2355</v>
+        <v>2395</v>
       </c>
       <c r="Q1" t="s">
-        <v>2361</v>
+        <v>2401</v>
       </c>
       <c r="R1" t="s">
-        <v>2362</v>
+        <v>2402</v>
       </c>
       <c r="S1" t="s">
-        <v>2365</v>
+        <v>2405</v>
       </c>
       <c r="T1" t="s">
-        <v>2367</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1908</v>
+        <v>1948</v>
       </c>
       <c r="C2" t="s">
-        <v>1909</v>
+        <v>1949</v>
       </c>
       <c r="D2" t="s">
-        <v>1912</v>
+        <v>1952</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>2074</v>
+        <v>2114</v>
       </c>
       <c r="G2" t="s">
-        <v>2077</v>
+        <v>2117</v>
       </c>
       <c r="H2" t="s">
-        <v>2084</v>
+        <v>2124</v>
       </c>
       <c r="I2" t="s">
-        <v>2100</v>
+        <v>2140</v>
       </c>
       <c r="J2" t="s">
         <v>452</v>
       </c>
       <c r="K2" t="s">
-        <v>2177</v>
+        <v>2217</v>
       </c>
       <c r="L2" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="M2" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="N2" t="s">
-        <v>2347</v>
+        <v>2387</v>
       </c>
       <c r="O2" t="s">
-        <v>2352</v>
+        <v>2392</v>
       </c>
       <c r="P2" t="s">
-        <v>2356</v>
+        <v>2396</v>
       </c>
       <c r="Q2" t="s">
-        <v>1423</v>
+        <v>1461</v>
       </c>
       <c r="R2" t="s">
-        <v>2363</v>
+        <v>2403</v>
       </c>
       <c r="S2" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="T2" t="s">
-        <v>1424</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>612</v>
       </c>
       <c r="D3" t="s">
-        <v>1913</v>
+        <v>1953</v>
       </c>
       <c r="E3" t="s">
         <v>100</v>
       </c>
       <c r="F3" t="s">
         <v>355</v>
       </c>
       <c r="G3" t="s">
         <v>205</v>
       </c>
       <c r="H3" t="s">
-        <v>2085</v>
+        <v>2125</v>
       </c>
       <c r="I3" t="s">
         <v>688</v>
       </c>
       <c r="J3" t="s">
-        <v>2129</v>
+        <v>2169</v>
       </c>
       <c r="K3" t="s">
-        <v>2178</v>
+        <v>2218</v>
       </c>
       <c r="L3" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="M3" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="N3" t="s">
-        <v>2348</v>
+        <v>2388</v>
       </c>
       <c r="O3" t="s">
-        <v>2353</v>
+        <v>2393</v>
       </c>
       <c r="P3" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="Q3" t="s">
-        <v>1425</v>
+        <v>1463</v>
       </c>
       <c r="R3" t="s">
-        <v>1671</v>
+        <v>1711</v>
       </c>
       <c r="S3" t="s">
-        <v>2366</v>
+        <v>2406</v>
       </c>
       <c r="T3" t="s">
-        <v>2368</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="C4" t="s">
         <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>1914</v>
+        <v>1954</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>2075</v>
+        <v>2115</v>
       </c>
       <c r="G4" t="s">
-        <v>2078</v>
+        <v>2118</v>
       </c>
       <c r="H4" t="s">
-        <v>2086</v>
+        <v>2126</v>
       </c>
       <c r="I4" t="s">
-        <v>2101</v>
+        <v>2141</v>
       </c>
       <c r="J4" t="s">
         <v>627</v>
       </c>
       <c r="K4" t="s">
-        <v>2179</v>
+        <v>2219</v>
       </c>
       <c r="M4" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="N4" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="O4" t="s">
-        <v>2354</v>
+        <v>2394</v>
       </c>
       <c r="P4" t="s">
-        <v>2357</v>
+        <v>2397</v>
       </c>
       <c r="Q4" t="s">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="R4" t="s">
-        <v>1578</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>1915</v>
+        <v>1955</v>
       </c>
       <c r="E5" t="s">
         <v>111</v>
       </c>
       <c r="F5" t="s">
         <v>160</v>
       </c>
       <c r="G5" t="s">
-        <v>2079</v>
+        <v>2119</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>2102</v>
+        <v>2142</v>
       </c>
       <c r="J5" t="s">
-        <v>2130</v>
+        <v>2170</v>
       </c>
       <c r="K5" t="s">
-        <v>2180</v>
+        <v>2220</v>
       </c>
       <c r="M5" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="N5" t="s">
-        <v>2349</v>
+        <v>2389</v>
       </c>
       <c r="O5" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="P5" t="s">
-        <v>2354</v>
+        <v>2394</v>
       </c>
       <c r="Q5" t="s">
-        <v>1426</v>
+        <v>1464</v>
       </c>
       <c r="R5" t="s">
-        <v>1648</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>210</v>
       </c>
       <c r="D6" t="s">
-        <v>1916</v>
+        <v>1956</v>
       </c>
       <c r="E6" t="s">
         <v>58</v>
       </c>
       <c r="F6" t="s">
         <v>527</v>
       </c>
       <c r="G6" t="s">
-        <v>2080</v>
+        <v>2120</v>
       </c>
       <c r="H6" t="s">
-        <v>2087</v>
+        <v>2127</v>
       </c>
       <c r="I6" t="s">
-        <v>2103</v>
+        <v>2143</v>
       </c>
       <c r="J6" t="s">
-        <v>2131</v>
+        <v>2171</v>
       </c>
       <c r="K6" t="s">
-        <v>2181</v>
+        <v>2221</v>
       </c>
       <c r="M6" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="N6" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="P6" t="s">
-        <v>2358</v>
+        <v>2398</v>
       </c>
       <c r="Q6" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="R6" t="s">
-        <v>1565</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>424</v>
       </c>
       <c r="D7" t="s">
-        <v>1917</v>
+        <v>1957</v>
       </c>
       <c r="E7" t="s">
-        <v>2073</v>
+        <v>2113</v>
       </c>
       <c r="F7" t="s">
-        <v>2076</v>
+        <v>2116</v>
       </c>
       <c r="G7" t="s">
-        <v>2081</v>
+        <v>2121</v>
       </c>
       <c r="H7" t="s">
         <v>555</v>
       </c>
       <c r="I7" t="s">
-        <v>2104</v>
+        <v>2144</v>
       </c>
       <c r="J7" t="s">
         <v>668</v>
       </c>
       <c r="K7" t="s">
-        <v>2100</v>
+        <v>2140</v>
       </c>
       <c r="M7" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="N7" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="P7" t="s">
-        <v>2359</v>
+        <v>2399</v>
       </c>
       <c r="R7" t="s">
-        <v>2364</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1910</v>
+        <v>1950</v>
       </c>
       <c r="D8" t="s">
-        <v>1918</v>
+        <v>1958</v>
       </c>
       <c r="F8" t="s">
         <v>142</v>
       </c>
       <c r="G8" t="s">
-        <v>2082</v>
+        <v>2122</v>
       </c>
       <c r="H8" t="s">
-        <v>2088</v>
+        <v>2128</v>
       </c>
       <c r="I8" t="s">
-        <v>2105</v>
+        <v>2145</v>
       </c>
       <c r="J8" t="s">
-        <v>2132</v>
+        <v>2172</v>
       </c>
       <c r="K8" t="s">
         <v>688</v>
       </c>
       <c r="N8" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="P8" t="s">
-        <v>2360</v>
+        <v>2400</v>
       </c>
       <c r="R8" t="s">
-        <v>1698</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>1919</v>
+        <v>1959</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>113</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>2106</v>
+        <v>2146</v>
       </c>
       <c r="J9" t="s">
         <v>654</v>
       </c>
       <c r="K9" t="s">
-        <v>2182</v>
+        <v>2222</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
       <c r="P9" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="R9" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10" t="s">
-        <v>1920</v>
+        <v>1960</v>
       </c>
       <c r="F10" t="s">
         <v>461</v>
       </c>
       <c r="G10" t="s">
-        <v>2083</v>
+        <v>2123</v>
       </c>
       <c r="H10" t="s">
         <v>529</v>
       </c>
       <c r="I10" t="s">
-        <v>2107</v>
+        <v>2147</v>
       </c>
       <c r="J10" t="s">
-        <v>2133</v>
+        <v>2173</v>
       </c>
       <c r="K10" t="s">
-        <v>2183</v>
+        <v>2223</v>
       </c>
       <c r="N10" t="s">
-        <v>2350</v>
+        <v>2390</v>
       </c>
       <c r="R10" t="s">
-        <v>1562</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1911</v>
+        <v>1951</v>
       </c>
       <c r="D11" t="s">
-        <v>1921</v>
+        <v>1961</v>
       </c>
       <c r="F11" t="s">
         <v>187</v>
       </c>
       <c r="H11" t="s">
-        <v>2089</v>
+        <v>2129</v>
       </c>
       <c r="I11" t="s">
-        <v>2108</v>
+        <v>2148</v>
       </c>
       <c r="J11" t="s">
-        <v>2134</v>
+        <v>2174</v>
       </c>
       <c r="K11" t="s">
-        <v>2184</v>
+        <v>2224</v>
       </c>
       <c r="R11" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1922</v>
+        <v>1962</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>2090</v>
+        <v>2130</v>
       </c>
       <c r="I12" t="s">
         <v>205</v>
       </c>
       <c r="J12" t="s">
-        <v>2135</v>
+        <v>2175</v>
       </c>
       <c r="K12" t="s">
-        <v>2185</v>
+        <v>2225</v>
       </c>
       <c r="R12" t="s">
-        <v>1569</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1923</v>
+        <v>1963</v>
       </c>
       <c r="H13" t="s">
         <v>103</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>2136</v>
+        <v>2176</v>
       </c>
       <c r="K13" t="s">
-        <v>2186</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1924</v>
+        <v>1964</v>
       </c>
       <c r="H14" t="s">
-        <v>2091</v>
+        <v>2131</v>
       </c>
       <c r="I14" t="s">
-        <v>2109</v>
+        <v>2149</v>
       </c>
       <c r="J14" t="s">
-        <v>2137</v>
+        <v>2177</v>
       </c>
       <c r="K14" t="s">
-        <v>2187</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1925</v>
+        <v>1965</v>
       </c>
       <c r="H15" t="s">
-        <v>2092</v>
+        <v>2132</v>
       </c>
       <c r="I15" t="s">
         <v>376</v>
       </c>
       <c r="J15" t="s">
-        <v>2138</v>
+        <v>2178</v>
       </c>
       <c r="K15" t="s">
-        <v>2188</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1926</v>
+        <v>1966</v>
       </c>
       <c r="H16" t="s">
         <v>481</v>
       </c>
       <c r="I16" t="s">
-        <v>2110</v>
+        <v>2150</v>
       </c>
       <c r="J16" t="s">
-        <v>2139</v>
+        <v>2179</v>
       </c>
       <c r="K16" t="s">
-        <v>2189</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1927</v>
+        <v>1967</v>
       </c>
       <c r="H17" t="s">
-        <v>2093</v>
+        <v>2133</v>
       </c>
       <c r="I17" t="s">
-        <v>2111</v>
+        <v>2151</v>
       </c>
       <c r="J17" t="s">
-        <v>2140</v>
+        <v>2180</v>
       </c>
       <c r="K17" t="s">
-        <v>2102</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1928</v>
+        <v>1968</v>
       </c>
       <c r="H18" t="s">
-        <v>2094</v>
+        <v>2134</v>
       </c>
       <c r="I18" t="s">
-        <v>2112</v>
+        <v>2152</v>
       </c>
       <c r="J18" t="s">
         <v>73</v>
       </c>
       <c r="K18" t="s">
-        <v>2190</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1929</v>
+        <v>1969</v>
       </c>
       <c r="H19" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
         <v>162</v>
       </c>
       <c r="J19" t="s">
-        <v>2141</v>
+        <v>2181</v>
       </c>
       <c r="K19" t="s">
-        <v>2191</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1930</v>
+        <v>1970</v>
       </c>
       <c r="H20" t="s">
-        <v>2095</v>
+        <v>2135</v>
       </c>
       <c r="I20" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="J20" t="s">
-        <v>2142</v>
+        <v>2182</v>
       </c>
       <c r="K20" t="s">
-        <v>2192</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1931</v>
+        <v>1971</v>
       </c>
       <c r="H21" t="s">
-        <v>2096</v>
+        <v>2136</v>
       </c>
       <c r="I21" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="J21" t="s">
-        <v>2143</v>
+        <v>2183</v>
       </c>
       <c r="K21" t="s">
-        <v>2193</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1932</v>
+        <v>1972</v>
       </c>
       <c r="H22" t="s">
         <v>397</v>
       </c>
       <c r="I22" t="s">
-        <v>2115</v>
+        <v>2155</v>
       </c>
       <c r="J22" t="s">
         <v>562</v>
       </c>
       <c r="K22" t="s">
-        <v>2194</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1933</v>
+        <v>1973</v>
       </c>
       <c r="H23" t="s">
-        <v>2097</v>
+        <v>2137</v>
       </c>
       <c r="I23" t="s">
         <v>343</v>
       </c>
       <c r="J23" t="s">
-        <v>2144</v>
+        <v>2184</v>
       </c>
       <c r="K23" t="s">
-        <v>2195</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1934</v>
+        <v>1974</v>
       </c>
       <c r="H24" t="s">
-        <v>2098</v>
+        <v>2138</v>
       </c>
       <c r="I24" t="s">
         <v>556</v>
       </c>
       <c r="J24" t="s">
-        <v>2145</v>
+        <v>2185</v>
       </c>
       <c r="K24" t="s">
-        <v>2196</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1935</v>
+        <v>1975</v>
       </c>
       <c r="H25" t="s">
         <v>625</v>
       </c>
       <c r="I25" t="s">
-        <v>2116</v>
+        <v>2156</v>
       </c>
       <c r="J25" t="s">
-        <v>2146</v>
+        <v>2186</v>
       </c>
       <c r="K25" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1936</v>
+        <v>1976</v>
       </c>
       <c r="H26" t="s">
-        <v>2099</v>
+        <v>2139</v>
       </c>
       <c r="I26" t="s">
-        <v>2117</v>
+        <v>2157</v>
       </c>
       <c r="J26" t="s">
-        <v>2147</v>
+        <v>2187</v>
       </c>
       <c r="K26" t="s">
-        <v>2197</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1937</v>
+        <v>1977</v>
       </c>
       <c r="H27" t="s">
         <v>549</v>
       </c>
       <c r="I27" t="s">
         <v>398</v>
       </c>
       <c r="J27" t="s">
-        <v>2148</v>
+        <v>2188</v>
       </c>
       <c r="K27" t="s">
-        <v>2198</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1938</v>
+        <v>1978</v>
       </c>
       <c r="H28" t="s">
         <v>392</v>
       </c>
       <c r="I28" t="s">
-        <v>2118</v>
+        <v>2158</v>
       </c>
       <c r="J28" t="s">
         <v>550</v>
       </c>
       <c r="K28" t="s">
-        <v>2199</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1939</v>
+        <v>1979</v>
       </c>
       <c r="I29" t="s">
-        <v>2119</v>
+        <v>2159</v>
       </c>
       <c r="J29" t="s">
         <v>689</v>
       </c>
       <c r="K29" t="s">
-        <v>2200</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1940</v>
+        <v>1980</v>
       </c>
       <c r="I30" t="s">
         <v>426</v>
       </c>
       <c r="J30" t="s">
-        <v>2149</v>
+        <v>2189</v>
       </c>
       <c r="K30" t="s">
-        <v>2201</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1941</v>
+        <v>1981</v>
       </c>
       <c r="I31" t="s">
-        <v>2120</v>
+        <v>2160</v>
       </c>
       <c r="J31" t="s">
-        <v>2150</v>
+        <v>2190</v>
       </c>
       <c r="K31" t="s">
-        <v>2202</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1942</v>
+        <v>1982</v>
       </c>
       <c r="I32" t="s">
-        <v>2121</v>
+        <v>2161</v>
       </c>
       <c r="J32" t="s">
-        <v>2151</v>
+        <v>2191</v>
       </c>
       <c r="K32" t="s">
-        <v>2203</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1943</v>
+        <v>1983</v>
       </c>
       <c r="I33" t="s">
-        <v>2122</v>
+        <v>2162</v>
       </c>
       <c r="J33" t="s">
-        <v>2152</v>
+        <v>2192</v>
       </c>
       <c r="K33" t="s">
-        <v>2204</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1944</v>
+        <v>1984</v>
       </c>
       <c r="I34" t="s">
-        <v>2123</v>
+        <v>2163</v>
       </c>
       <c r="J34" t="s">
         <v>163</v>
       </c>
       <c r="K34" t="s">
-        <v>2205</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1945</v>
+        <v>1985</v>
       </c>
       <c r="I35" t="s">
-        <v>2124</v>
+        <v>2164</v>
       </c>
       <c r="J35" t="s">
-        <v>2153</v>
+        <v>2193</v>
       </c>
       <c r="K35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1946</v>
+        <v>1986</v>
       </c>
       <c r="I36" t="s">
         <v>348</v>
       </c>
       <c r="J36" t="s">
-        <v>2154</v>
+        <v>2194</v>
       </c>
       <c r="K36" t="s">
-        <v>2206</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1947</v>
+        <v>1987</v>
       </c>
       <c r="I37" t="s">
-        <v>2125</v>
+        <v>2165</v>
       </c>
       <c r="J37" t="s">
-        <v>2155</v>
+        <v>2195</v>
       </c>
       <c r="K37" t="s">
-        <v>2207</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1948</v>
+        <v>1988</v>
       </c>
       <c r="I38" t="s">
-        <v>2126</v>
+        <v>2166</v>
       </c>
       <c r="J38" t="s">
-        <v>2156</v>
+        <v>2196</v>
       </c>
       <c r="K38" t="s">
-        <v>2208</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1949</v>
+        <v>1989</v>
       </c>
       <c r="I39" t="s">
-        <v>2127</v>
+        <v>2167</v>
       </c>
       <c r="J39" t="s">
-        <v>2157</v>
+        <v>2197</v>
       </c>
       <c r="K39" t="s">
-        <v>2209</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
-        <v>2158</v>
+        <v>2198</v>
       </c>
       <c r="K40" t="s">
-        <v>2210</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1951</v>
+        <v>1991</v>
       </c>
       <c r="I41" t="s">
-        <v>2128</v>
+        <v>2168</v>
       </c>
       <c r="J41" t="s">
         <v>531</v>
       </c>
       <c r="K41" t="s">
-        <v>2211</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1952</v>
+        <v>1992</v>
       </c>
       <c r="J42" t="s">
-        <v>2159</v>
+        <v>2199</v>
       </c>
       <c r="K42" t="s">
-        <v>2212</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1953</v>
+        <v>1993</v>
       </c>
       <c r="J43" t="s">
-        <v>2160</v>
+        <v>2200</v>
       </c>
       <c r="K43" t="s">
-        <v>2213</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1954</v>
+        <v>1994</v>
       </c>
       <c r="J44" t="s">
-        <v>2161</v>
+        <v>2201</v>
       </c>
       <c r="K44" t="s">
-        <v>2214</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1955</v>
+        <v>1995</v>
       </c>
       <c r="J45" t="s">
-        <v>2162</v>
+        <v>2202</v>
       </c>
       <c r="K45" t="s">
-        <v>2215</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1956</v>
+        <v>1996</v>
       </c>
       <c r="J46" t="s">
         <v>62</v>
       </c>
       <c r="K46" t="s">
-        <v>2216</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1957</v>
+        <v>1997</v>
       </c>
       <c r="J47" t="s">
-        <v>2163</v>
+        <v>2203</v>
       </c>
       <c r="K47" t="s">
-        <v>2217</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1958</v>
+        <v>1998</v>
       </c>
       <c r="J48" t="s">
-        <v>2164</v>
+        <v>2204</v>
       </c>
       <c r="K48" t="s">
-        <v>2218</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1959</v>
+        <v>1999</v>
       </c>
       <c r="J49" t="s">
-        <v>2165</v>
+        <v>2205</v>
       </c>
       <c r="K49" t="s">
-        <v>2219</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1960</v>
+        <v>2000</v>
       </c>
       <c r="J50" t="s">
-        <v>2166</v>
+        <v>2206</v>
       </c>
       <c r="K50" t="s">
-        <v>2220</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>2221</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1962</v>
+        <v>2002</v>
       </c>
       <c r="J52" t="s">
-        <v>2167</v>
+        <v>2207</v>
       </c>
       <c r="K52" t="s">
-        <v>2222</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1963</v>
+        <v>2003</v>
       </c>
       <c r="J53" t="s">
-        <v>2168</v>
+        <v>2208</v>
       </c>
       <c r="K53" t="s">
-        <v>2223</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1964</v>
+        <v>2004</v>
       </c>
       <c r="J54" t="s">
-        <v>2169</v>
+        <v>2209</v>
       </c>
       <c r="K54" t="s">
-        <v>2224</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1965</v>
+        <v>2005</v>
       </c>
       <c r="J55" t="s">
         <v>636</v>
       </c>
       <c r="K55" t="s">
-        <v>2225</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1966</v>
+        <v>2006</v>
       </c>
       <c r="J56" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1967</v>
+        <v>2007</v>
       </c>
       <c r="J57" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="K57" t="s">
-        <v>2226</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1968</v>
+        <v>2008</v>
       </c>
       <c r="J58" t="s">
         <v>349</v>
       </c>
       <c r="K58" t="s">
-        <v>2227</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1969</v>
+        <v>2009</v>
       </c>
       <c r="J59" t="s">
-        <v>2172</v>
+        <v>2212</v>
       </c>
       <c r="K59" t="s">
-        <v>2228</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1970</v>
+        <v>2010</v>
       </c>
       <c r="J60" t="s">
-        <v>2173</v>
+        <v>2213</v>
       </c>
       <c r="K60" t="s">
-        <v>2229</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1971</v>
+        <v>2011</v>
       </c>
       <c r="J61" t="s">
-        <v>2174</v>
+        <v>2214</v>
       </c>
       <c r="K61" t="s">
-        <v>2230</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1972</v>
+        <v>2012</v>
       </c>
       <c r="J62" t="s">
-        <v>2175</v>
+        <v>2215</v>
       </c>
       <c r="K62" t="s">
-        <v>2231</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1973</v>
+        <v>2013</v>
       </c>
       <c r="J63" t="s">
-        <v>2176</v>
+        <v>2216</v>
       </c>
       <c r="K63" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1974</v>
+        <v>2014</v>
       </c>
       <c r="J64" t="s">
         <v>78</v>
       </c>
       <c r="K64" t="s">
-        <v>2232</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1975</v>
+        <v>2015</v>
       </c>
       <c r="K65" t="s">
-        <v>2233</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1976</v>
+        <v>2016</v>
       </c>
       <c r="K66" t="s">
-        <v>2234</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1977</v>
+        <v>2017</v>
       </c>
       <c r="K67" t="s">
-        <v>2235</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1978</v>
+        <v>2018</v>
       </c>
       <c r="K68" t="s">
-        <v>2236</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1979</v>
+        <v>2019</v>
       </c>
       <c r="K69" t="s">
-        <v>2237</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="K70" t="s">
-        <v>2238</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1981</v>
+        <v>2021</v>
       </c>
       <c r="K71" t="s">
-        <v>2239</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1982</v>
+        <v>2022</v>
       </c>
       <c r="K72" t="s">
-        <v>2240</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1983</v>
+        <v>2023</v>
       </c>
       <c r="K73" t="s">
-        <v>2241</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="K74" t="s">
-        <v>2242</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="K75" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1986</v>
+        <v>2026</v>
       </c>
       <c r="K76" t="s">
-        <v>2243</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1987</v>
+        <v>2027</v>
       </c>
       <c r="K77" t="s">
-        <v>2244</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1988</v>
+        <v>2028</v>
       </c>
       <c r="K78" t="s">
-        <v>2245</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1989</v>
+        <v>2029</v>
       </c>
       <c r="K79" t="s">
-        <v>2246</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1990</v>
+        <v>2030</v>
       </c>
       <c r="K80" t="s">
-        <v>2247</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1991</v>
+        <v>2031</v>
       </c>
       <c r="K81" t="s">
-        <v>2248</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1992</v>
+        <v>2032</v>
       </c>
       <c r="K82" t="s">
-        <v>2249</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1993</v>
+        <v>2033</v>
       </c>
       <c r="K83" t="s">
-        <v>2250</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1994</v>
+        <v>2034</v>
       </c>
       <c r="K84" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1995</v>
+        <v>2035</v>
       </c>
       <c r="K85" t="s">
-        <v>2115</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1996</v>
+        <v>2036</v>
       </c>
       <c r="K86" t="s">
-        <v>2251</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1997</v>
+        <v>2037</v>
       </c>
       <c r="K87" t="s">
-        <v>2252</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1998</v>
+        <v>2038</v>
       </c>
       <c r="K88" t="s">
-        <v>2253</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1999</v>
+        <v>2039</v>
       </c>
       <c r="K89" t="s">
-        <v>2254</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2000</v>
+        <v>2040</v>
       </c>
       <c r="K90" t="s">
-        <v>2255</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2001</v>
+        <v>2041</v>
       </c>
       <c r="K91" t="s">
-        <v>2256</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2002</v>
+        <v>2042</v>
       </c>
       <c r="K92" t="s">
-        <v>2257</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2003</v>
+        <v>2043</v>
       </c>
       <c r="K93" t="s">
-        <v>2258</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2004</v>
+        <v>2044</v>
       </c>
       <c r="K94" t="s">
-        <v>2259</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2005</v>
+        <v>2045</v>
       </c>
       <c r="K95" t="s">
-        <v>2116</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2006</v>
+        <v>2046</v>
       </c>
       <c r="K96" t="s">
-        <v>2260</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2007</v>
+        <v>2047</v>
       </c>
       <c r="K97" t="s">
-        <v>2261</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2008</v>
+        <v>2048</v>
       </c>
       <c r="K98" t="s">
-        <v>2262</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2009</v>
+        <v>2049</v>
       </c>
       <c r="K99" t="s">
-        <v>2263</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2010</v>
+        <v>2050</v>
       </c>
       <c r="K100" t="s">
-        <v>2264</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2011</v>
+        <v>2051</v>
       </c>
       <c r="K101" t="s">
-        <v>2265</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2012</v>
+        <v>2052</v>
       </c>
       <c r="K102" t="s">
-        <v>2266</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2013</v>
+        <v>2053</v>
       </c>
       <c r="K103" t="s">
-        <v>2267</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2014</v>
+        <v>2054</v>
       </c>
       <c r="K104" t="s">
-        <v>2268</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2015</v>
+        <v>2055</v>
       </c>
       <c r="K105" t="s">
-        <v>2269</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2016</v>
+        <v>2056</v>
       </c>
       <c r="K106" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2017</v>
+        <v>2057</v>
       </c>
       <c r="K107" t="s">
-        <v>2270</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2018</v>
+        <v>2058</v>
       </c>
       <c r="K108" t="s">
-        <v>2271</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2019</v>
+        <v>2059</v>
       </c>
       <c r="K109" t="s">
-        <v>2272</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2020</v>
+        <v>2060</v>
       </c>
       <c r="K110" t="s">
-        <v>2273</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2021</v>
+        <v>2061</v>
       </c>
       <c r="K111" t="s">
-        <v>2274</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2022</v>
+        <v>2062</v>
       </c>
       <c r="K112" t="s">
-        <v>2275</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2023</v>
+        <v>2063</v>
       </c>
       <c r="K113" t="s">
-        <v>2276</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2024</v>
+        <v>2064</v>
       </c>
       <c r="K114" t="s">
-        <v>2277</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2025</v>
+        <v>2065</v>
       </c>
       <c r="K115" t="s">
-        <v>2278</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2026</v>
+        <v>2066</v>
       </c>
       <c r="K116" t="s">
-        <v>2279</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2027</v>
+        <v>2067</v>
       </c>
       <c r="K117" t="s">
-        <v>2280</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2028</v>
+        <v>2068</v>
       </c>
       <c r="K118" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2029</v>
+        <v>2069</v>
       </c>
       <c r="K119" t="s">
-        <v>2281</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2030</v>
+        <v>2070</v>
       </c>
       <c r="K120" t="s">
-        <v>2282</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2031</v>
+        <v>2071</v>
       </c>
       <c r="K121" t="s">
-        <v>2283</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2032</v>
+        <v>2072</v>
       </c>
       <c r="K122" t="s">
-        <v>2284</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2033</v>
+        <v>2073</v>
       </c>
       <c r="K123" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2034</v>
+        <v>2074</v>
       </c>
       <c r="K124" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2035</v>
+        <v>2075</v>
       </c>
       <c r="K125" t="s">
-        <v>2094</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2036</v>
+        <v>2076</v>
       </c>
       <c r="K126" t="s">
-        <v>2287</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2037</v>
+        <v>2077</v>
       </c>
       <c r="K127" t="s">
-        <v>2288</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2038</v>
+        <v>2078</v>
       </c>
       <c r="K128" t="s">
-        <v>2289</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2039</v>
+        <v>2079</v>
       </c>
       <c r="K129" t="s">
-        <v>2290</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2040</v>
+        <v>2080</v>
       </c>
       <c r="K130" t="s">
-        <v>2291</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2041</v>
+        <v>2081</v>
       </c>
       <c r="K131" t="s">
-        <v>2292</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2042</v>
+        <v>2082</v>
       </c>
       <c r="K132" t="s">
-        <v>2293</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2043</v>
+        <v>2083</v>
       </c>
       <c r="K133" t="s">
-        <v>2294</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2044</v>
+        <v>2084</v>
       </c>
       <c r="K134" t="s">
-        <v>2295</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2045</v>
+        <v>2085</v>
       </c>
       <c r="K135" t="s">
-        <v>2296</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2046</v>
+        <v>2086</v>
       </c>
       <c r="K136" t="s">
-        <v>2297</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2047</v>
+        <v>2087</v>
       </c>
       <c r="K137" t="s">
-        <v>2298</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2048</v>
+        <v>2088</v>
       </c>
       <c r="K138" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2049</v>
+        <v>2089</v>
       </c>
       <c r="K139" t="s">
-        <v>2299</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2050</v>
+        <v>2090</v>
       </c>
       <c r="K140" t="s">
-        <v>2300</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2051</v>
+        <v>2091</v>
       </c>
       <c r="K141" t="s">
-        <v>2301</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2052</v>
+        <v>2092</v>
       </c>
       <c r="K142" t="s">
-        <v>2302</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2053</v>
+        <v>2093</v>
       </c>
       <c r="K143" t="s">
-        <v>2303</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2054</v>
+        <v>2094</v>
       </c>
       <c r="K144" t="s">
-        <v>2304</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2055</v>
+        <v>2095</v>
       </c>
       <c r="K145" t="s">
-        <v>2305</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2056</v>
+        <v>2096</v>
       </c>
       <c r="K146" t="s">
-        <v>2306</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2057</v>
+        <v>2097</v>
       </c>
       <c r="K147" t="s">
-        <v>2307</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2058</v>
+        <v>2098</v>
       </c>
       <c r="K148" t="s">
-        <v>2308</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2059</v>
+        <v>2099</v>
       </c>
       <c r="K149" t="s">
-        <v>2309</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2060</v>
+        <v>2100</v>
       </c>
       <c r="K150" t="s">
-        <v>2310</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2061</v>
+        <v>2101</v>
       </c>
       <c r="K151" t="s">
-        <v>2311</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2062</v>
+        <v>2102</v>
       </c>
       <c r="K152" t="s">
-        <v>2312</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2063</v>
+        <v>2103</v>
       </c>
       <c r="K153" t="s">
-        <v>2313</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2064</v>
+        <v>2104</v>
       </c>
       <c r="K154" t="s">
-        <v>2314</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2065</v>
+        <v>2105</v>
       </c>
       <c r="K155" t="s">
-        <v>2315</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2066</v>
+        <v>2106</v>
       </c>
       <c r="K156" t="s">
-        <v>2316</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2067</v>
+        <v>2107</v>
       </c>
       <c r="K157" t="s">
-        <v>2317</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2068</v>
+        <v>2108</v>
       </c>
       <c r="K158" t="s">
-        <v>2318</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2069</v>
+        <v>2109</v>
       </c>
       <c r="K159" t="s">
-        <v>2319</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2070</v>
+        <v>2110</v>
       </c>
       <c r="K160" t="s">
-        <v>2320</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2071</v>
+        <v>2111</v>
       </c>
       <c r="K161" t="s">
-        <v>2321</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2072</v>
+        <v>2112</v>
       </c>
       <c r="K162" t="s">
-        <v>2322</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2323</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2324</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2325</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2326</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2327</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2328</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2329</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2330</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2331</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2332</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2333</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2334</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2335</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2336</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2337</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2099</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2338</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2339</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2340</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2341</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2342</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2343</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2344</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2345</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2346</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">