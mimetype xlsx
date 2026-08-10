--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 06:51:46pm</t>
+    <t>2026-08-10 08:43:19am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=52321</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"52321"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>