--- v1 (2026-08-10)
+++ v2 (2026-10-08)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-10 08:43:19am</t>
+    <t>2026-10-08 12:27:40pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=52321</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"52321"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>