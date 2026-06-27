--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:53:54pm</t>
+    <t>2026-06-26 06:00:54pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49761</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49761"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2344,50 +2344,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -4334,107 +4337,107 @@
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>53206</v>
       </c>
       <c r="B7">
         <v>53171</v>
       </c>
       <c r="C7" t="s">
         <v>225</v>
       </c>
       <c r="D7" t="s">
         <v>226</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>227</v>
       </c>
       <c r="G7" t="s">
         <v>228</v>
       </c>
       <c r="H7" t="s">
         <v>229</v>
       </c>
       <c r="I7">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54450</v>
       </c>
       <c r="B8">
         <v>53171</v>
       </c>
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>230</v>
       </c>
       <c r="F8" t="s">
         <v>231</v>
       </c>
       <c r="G8" t="s">
         <v>232</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="J8" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54449</v>
       </c>
       <c r="B9">
         <v>53171</v>
       </c>
       <c r="C9" t="s">
         <v>225</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>234</v>
       </c>
       <c r="F9" t="s">
         <v>235</v>
       </c>
       <c r="G9" t="s">
         <v>236</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="J9" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54385</v>
       </c>
       <c r="B10">
         <v>53171</v>
       </c>
       <c r="C10" t="s">
         <v>205</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>237</v>
       </c>
       <c r="F10" t="s">
         <v>238</v>
       </c>
       <c r="G10" t="s">
         <v>239</v>
       </c>
@@ -4531,60 +4534,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>751</v>
       </c>
       <c r="P1" t="s">
         <v>756</v>
       </c>
       <c r="Q1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="R1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="S1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="T1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>243</v>
       </c>
       <c r="C2" t="s">
         <v>244</v>
       </c>
       <c r="D2" t="s">
         <v>253</v>
       </c>
       <c r="E2" t="s">
         <v>414</v>
       </c>
       <c r="F2" t="s">
         <v>419</v>
       </c>
       <c r="G2" t="s">
         <v>428</v>
       </c>
       <c r="H2" t="s">
         <v>436</v>
       </c>
       <c r="I2" t="s">
@@ -4593,54 +4596,54 @@
       <c r="J2" t="s">
         <v>498</v>
       </c>
       <c r="K2" t="s">
         <v>559</v>
       </c>
       <c r="L2" t="s">
         <v>103</v>
       </c>
       <c r="M2" t="s">
         <v>739</v>
       </c>
       <c r="N2" t="s">
         <v>743</v>
       </c>
       <c r="O2" t="s">
         <v>752</v>
       </c>
       <c r="P2" t="s">
         <v>757</v>
       </c>
       <c r="Q2" t="s">
         <v>178</v>
       </c>
       <c r="R2" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="S2" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="T2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>245</v>
       </c>
       <c r="D3" t="s">
         <v>254</v>
       </c>
       <c r="E3" t="s">
         <v>415</v>
       </c>
       <c r="F3" t="s">
         <v>69</v>
       </c>
       <c r="G3" t="s">
         <v>429</v>
       </c>
       <c r="H3" t="s">
@@ -4655,301 +4658,304 @@
       <c r="K3" t="s">
         <v>560</v>
       </c>
       <c r="L3" t="s">
         <v>738</v>
       </c>
       <c r="M3" t="s">
         <v>104</v>
       </c>
       <c r="N3" t="s">
         <v>744</v>
       </c>
       <c r="O3" t="s">
         <v>753</v>
       </c>
       <c r="P3" t="s">
         <v>758</v>
       </c>
       <c r="Q3" t="s">
         <v>180</v>
       </c>
       <c r="R3" t="s">
         <v>205</v>
       </c>
       <c r="S3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="T3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>63</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>255</v>
       </c>
       <c r="E4" t="s">
         <v>416</v>
       </c>
       <c r="F4" t="s">
         <v>420</v>
       </c>
       <c r="G4" t="s">
         <v>430</v>
       </c>
       <c r="H4" t="s">
         <v>438</v>
       </c>
       <c r="I4" t="s">
         <v>464</v>
       </c>
       <c r="J4" t="s">
         <v>500</v>
       </c>
       <c r="K4" t="s">
         <v>561</v>
       </c>
       <c r="M4" t="s">
         <v>100</v>
       </c>
       <c r="N4" t="s">
         <v>745</v>
       </c>
       <c r="O4" t="s">
         <v>754</v>
       </c>
       <c r="P4" t="s">
         <v>759</v>
       </c>
       <c r="Q4" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="R4" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>246</v>
       </c>
       <c r="D5" t="s">
         <v>256</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>431</v>
       </c>
       <c r="H5" t="s">
         <v>439</v>
       </c>
       <c r="I5" t="s">
         <v>465</v>
       </c>
       <c r="J5" t="s">
         <v>501</v>
       </c>
       <c r="K5" t="s">
         <v>562</v>
       </c>
       <c r="M5" t="s">
         <v>740</v>
       </c>
       <c r="N5" t="s">
         <v>746</v>
       </c>
       <c r="O5" t="s">
         <v>755</v>
       </c>
       <c r="P5" t="s">
         <v>754</v>
       </c>
       <c r="Q5" t="s">
         <v>181</v>
       </c>
       <c r="R5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>247</v>
       </c>
       <c r="D6" t="s">
         <v>257</v>
       </c>
       <c r="E6" t="s">
         <v>417</v>
       </c>
       <c r="F6" t="s">
         <v>421</v>
       </c>
       <c r="G6" t="s">
         <v>432</v>
       </c>
       <c r="H6" t="s">
         <v>440</v>
       </c>
       <c r="I6" t="s">
         <v>466</v>
       </c>
       <c r="J6" t="s">
         <v>502</v>
       </c>
       <c r="K6" t="s">
         <v>563</v>
       </c>
       <c r="M6" t="s">
         <v>741</v>
       </c>
       <c r="N6" t="s">
         <v>101</v>
       </c>
       <c r="P6" t="s">
         <v>760</v>
       </c>
       <c r="Q6" t="s">
         <v>124</v>
       </c>
       <c r="R6" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>248</v>
       </c>
       <c r="D7" t="s">
         <v>258</v>
       </c>
       <c r="E7" t="s">
         <v>418</v>
       </c>
       <c r="F7" t="s">
         <v>422</v>
       </c>
       <c r="G7" t="s">
         <v>433</v>
       </c>
       <c r="H7" t="s">
         <v>441</v>
       </c>
       <c r="I7" t="s">
         <v>467</v>
       </c>
       <c r="J7" t="s">
         <v>503</v>
       </c>
       <c r="K7" t="s">
         <v>462</v>
       </c>
       <c r="M7" t="s">
         <v>742</v>
       </c>
       <c r="N7" t="s">
         <v>747</v>
       </c>
       <c r="P7" t="s">
         <v>761</v>
       </c>
       <c r="R7" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>249</v>
       </c>
       <c r="D8" t="s">
         <v>259</v>
       </c>
       <c r="F8" t="s">
         <v>423</v>
       </c>
       <c r="G8" t="s">
         <v>55</v>
       </c>
       <c r="H8" t="s">
         <v>442</v>
       </c>
       <c r="I8" t="s">
         <v>468</v>
       </c>
       <c r="J8" t="s">
         <v>504</v>
       </c>
       <c r="K8" t="s">
         <v>463</v>
       </c>
       <c r="N8" t="s">
         <v>748</v>
       </c>
       <c r="P8" t="s">
         <v>762</v>
       </c>
       <c r="R8" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>250</v>
       </c>
       <c r="D9" t="s">
         <v>260</v>
       </c>
       <c r="F9" t="s">
         <v>424</v>
       </c>
       <c r="G9" t="s">
         <v>434</v>
       </c>
       <c r="H9" t="s">
         <v>443</v>
       </c>
       <c r="I9" t="s">
         <v>469</v>
       </c>
       <c r="J9" t="s">
         <v>505</v>
       </c>
       <c r="K9" t="s">
         <v>564</v>
       </c>
       <c r="N9" t="s">
         <v>749</v>
       </c>
+      <c r="P9" t="s">
+        <v>763</v>
+      </c>
       <c r="R9" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>251</v>
       </c>
       <c r="D10" t="s">
         <v>261</v>
       </c>
       <c r="F10" t="s">
         <v>425</v>
       </c>
       <c r="G10" t="s">
         <v>435</v>
       </c>
       <c r="H10" t="s">
         <v>444</v>
       </c>
       <c r="I10" t="s">
         <v>470</v>
       </c>
       <c r="J10" t="s">
         <v>506</v>
@@ -4988,51 +4994,51 @@
       </c>
       <c r="R11" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>263</v>
       </c>
       <c r="F12" t="s">
         <v>427</v>
       </c>
       <c r="H12" t="s">
         <v>446</v>
       </c>
       <c r="I12" t="s">
         <v>429</v>
       </c>
       <c r="J12" t="s">
         <v>508</v>
       </c>
       <c r="K12" t="s">
         <v>567</v>
       </c>
       <c r="R12" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>264</v>
       </c>
       <c r="H13" t="s">
         <v>447</v>
       </c>
       <c r="I13" t="s">
         <v>57</v>
       </c>
       <c r="J13" t="s">
         <v>509</v>
       </c>
       <c r="K13" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>265</v>
       </c>
       <c r="H14" t="s">
         <v>448</v>