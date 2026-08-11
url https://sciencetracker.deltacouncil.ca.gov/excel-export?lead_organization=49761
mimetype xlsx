--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 06:00:54pm</t>
+    <t>2026-08-11 07:52:19am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49761</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49761"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4365,79 +4365,79 @@
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54450</v>
       </c>
       <c r="B8">
         <v>53171</v>
       </c>
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>230</v>
       </c>
       <c r="F8" t="s">
         <v>231</v>
       </c>
       <c r="G8" t="s">
         <v>232</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J8" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54449</v>
       </c>
       <c r="B9">
         <v>53171</v>
       </c>
       <c r="C9" t="s">
         <v>225</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>234</v>
       </c>
       <c r="F9" t="s">
         <v>235</v>
       </c>
       <c r="G9" t="s">
         <v>236</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J9" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54385</v>
       </c>
       <c r="B10">
         <v>53171</v>
       </c>
       <c r="C10" t="s">
         <v>205</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>237</v>
       </c>
       <c r="F10" t="s">
         <v>238</v>
       </c>
       <c r="G10" t="s">
         <v>239</v>
       </c>