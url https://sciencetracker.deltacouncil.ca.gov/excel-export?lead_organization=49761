--- v2 (2026-08-11)
+++ v3 (2026-09-27)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 07:52:19am</t>
+    <t>2026-09-27 06:17:22am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49761</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49761"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>