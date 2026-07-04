--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1712">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-19 04:11:27pm</t>
+    <t>2026-07-04 04:29:24am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -832,99 +832,102 @@
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Estuaries; Fish; Habitat restoration</t>
   </si>
   <si>
     <t>October 3, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52576</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Unsure</t>
+    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
-    <t>May 24, 2024</t>
+    <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>Evaluating contributions of hatchery-origin fish to conservation of endangered Sacramento River winter run Chinook salmon during a drought</t>
   </si>
   <si>
     <t>Hatchery-reared fish have been used to supplement endangered winter-run Chinook salmon in the upper Sacramento River since 1989. Intense drought in the past five years has led fisheries managers to substantially modify their hatchery protocols, increasing the total number of fish released and using hatchery-origin adults for producing juveniles. However, the impact of these practices is not fully understood.
 This project evaluated multiple aspects of how hatchery–reared fish contribute to natural production of winter-run Chinook salmon in the upper Sacramento River. The researchers assessed whether hatchery-reared fish are spawning in the wild and producing natural-origin offspring using a novel panel of genetic markers developed during the study. The study also assessed if inadvertent domestication selection was occurring in the hatchery during the drought years and if more highly related hatchery broodstock pairings returned fewer offspring than less related pairs.</t>
   </si>
   <si>
     <t>2017;2018;2019</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53626</t>
   </si>
   <si>
     <t>Managing Agricultural Soils for Carbon and Water Benefits in the California Delta: Understanding Influences on Decision-Making and Practice Adoption of in-Delta Farmers.</t>
   </si>
   <si>
     <t>This project investigated and analyzed the major factors contributing to decision-making and adoption of soil management practices by farmers in the delta. In this project, Rudnick applied a mixed-methods approach to better understand what drives farmers’ decisions. To collect these data, the fellow used semi-structured interviews with farmers and relevant agricultural stakeholders, and participant observations at a number of public meetings and grower outreach events, including water coalition meetings, farmer field demo days, UC Davis outreach days, industry group conferences.</t>
   </si>
   <si>
+    <t>Unsure</t>
+  </si>
+  <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Agricultural production; Land use designation</t>
   </si>
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>Agriculture; Urban development</t>
   </si>
   <si>
     <t>February 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53686</t>
   </si>
   <si>
     <t>In search of refuge: Investigating the thermal life history of Delta Smelt through in-situ oxygen isotope ratio analysis of otoliths.</t>
   </si>
   <si>
     <t>The inner ear bones of fish, or otoliths, grow continuously and their chemistry reflects the water conditions that a fish has experienced throughout its life. In this project, researchers used in-situ chemical analysis to determine the oxygen isotopic composition of otoliths, which can reflect the water temperature that a fish has experienced. They applied this method to archived adult Delta Smelt otoliths from multiple different water years spanning the time from before and during the recent drought. Using these data, they investigated the relationship between delta smelt abundance and environmental parameters, such as water temperature. More specifically they investigated whether delta smelt are able to find temperature refuges, even in drought years.</t>
@@ -1003,53 +1006,50 @@
   </si>
   <si>
     <t>Delta as Place; Native species management</t>
   </si>
   <si>
     <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; 4A. Use multi-method approaches (e.g., surveys, interviews, oral histories, and/or observations) to develop an understanding of how human...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
   </si>
   <si>
     <t>February 6, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54197</t>
   </si>
   <si>
     <t>Developing novel non-invasive environmental RNA (eRNA) tools for conservation of two endangered Bay-Delta fish species</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;Due to pervasive anthropogenic influences (e.g., habitat alteration, climate change), current rates of biodiversity loss in the Sacramento-San Joaquin Delta are unprecedented. Application of appropriate management regimes and mitigation measures thus require effective biological monitoring to adaptively manage systems. Non-invasive environmental DNA (eDNA)-based tools for endangered species monitoring have gained attention as a complementary approach to traditional sampling because of their increased sensitivity and accurate quantification. However, the unique characteristics of environmental RNA (eRNA) make it a novel tool, allowing us to gain additional information that is not possible to obtain with eDNA. Using novel eRNA tools to improve detection and quantify health status of Smelt has only been theorized and remains to be empirically tested. Both Delta and Longfin Smelt species were historically ubiquitous in the Sacramento-San Joaquin Delta, but have declined precipitously over the past several decades. One source of mortality is entrainment into the south Delta water export pumps. Although the entrainment of juvenile and adult smelt has been regularly monitored at fish salvage facilities, entrainment of larval smelt (&amp;lt; 20 mm) is not quantified, thus remains largely unknown. Moreover, given the current climate change effect (e.g., increased heat stress), an understanding of how these endangered species will respond to acute stress response in the wild is lacking. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Delta Smelt; Longfin Smelt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54210</t>
   </si>
   <si>
     <t>The effects of surgical implantation of miniaturized acoustic transmitters in longfin smelt, Spirinchus thaleichthys</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>ICF International Inc.; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The San Francisco Estuary (SFE) supports the southernmost reproductive population of longfin smelt (LFS) along the Pacific Coast. Long term monitoring studies have observed a precipitous decline of LFS in the SFE over the past several decades, and the San Francisco Bay-Delta Distinct Population Segment was listed as endangered under the Endangered Species Act in July of 2024. There are important gaps in our understanding of LFS ecology and movement within the highly urbanized SFE, posing challenges to the development of effective recovery strategies. More complete information about the movement and migration of LFS in the wild can lead to improved life-cycle modeling and provide insight into the species’ relationship with temperature, salinity and other habitat features of the SFE. An effective tool to learn about fish migration and movement is through a tracking method known as acoustic telemetry. Until recently this practice has been impossible on small fish such as LFS due to their body size relative to existing acoustic transmitters, or ‘tags’. With recent advances in telemetry technology, we now have an opportunity to implant newly miniaturized acoustic transmitters into adult LFS. However, before the results of telemetry studies utilizing these newly developed transmitters can be used to make inferences about wild populations, it is imperative to determine whether the tagged individuals are surviving and behaving in the same way as their un-tagged counterparts. The study aims to establish post-tagging survival and transmitter retention rates of wild and captive-reared LFS surgically implanted with newly miniaturizes acoustic transmitters, as well as the sublethal effects of transmitter implantation on LFS swimming performance. The results of this study will directly inform the implementation of acoustic telemetry on LFS, aiding in the conservation and recovery of an imperiled native species.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>May 19, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54223</t>
@@ -1084,53 +1084,50 @@
   </si>
   <si>
     <t>Data application - Modeling; Research</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...; 5D. Integrate and expand on existing models of hydrodynamics, nutrients, and other food web drivers to allow for the forecasting of the effects of interacting stressors...; 6E. Predict and test how water allocation and supply decisions, and ecological flow scenarios should change under projected climate change to maintain habitat conditions, access...</t>
   </si>
   <si>
     <t>Flows; Green sturgeon</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54276</t>
   </si>
   <si>
     <t>The effects of climate change on the life history of spring-run Chinook Salmon through time</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">Far Western Anthropological Research Group Inc. </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span lang="EN" style="font-size:11.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) populations in California are in decline due to the combined effects of habitat degradation, water diversions, and shifting climate regimes.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;This project uses archival tissues (otoliths, vertebrae) from modern and ancient spring-run Chinook Salmon to understand how shifts in migration timing and habitat use allowed salmon to cope with highly variable environmental conditions. We will learn how salmon responded to the recent drought and flood periods (2012-2020 CE), the California Gold Rush Period (~1835-1870 CE), the Little Ice Age (~1560-1780 CE), and the Megadrought Period (~1200-1410 CE). This effort will provide the insights needed for developing climate-adapted conservation actions to support salmon into the future.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
   </si>
   <si>
     <t>Chemistry; Chinook Salmon; Climate change; Environmental drivers; Fish; Habitat; Salmon rearing</t>
   </si>
   <si>
     <t>February 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54370</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
@@ -1262,50 +1259,72 @@
     <t xml:space="preserve">&lt;p&gt;Observations of individual and population dispersal of delta smelt are essential for improving models that can inform management strategies potentially improving movement into favorable areas or reducing movement into areas of poor habitat quality and risk of pumping loss. However, delta smelt movement patterns are largely unknown. Pacific Northwest National Labs has developed a much smaller Juvenile Salmon Acoustic Telemetry System (JSATS) tag, called the "Shad tag." Recent experiments suggest these tags can be successfully implanted in delta smelt without having significant, negative effects on individual condition and swimming behavior. The next step to determine if the newest technology may provide a tool for acoustic observation of fish dispersal over small spatial scales. Filling this data gap is important because changes in delta smelt spatial distribution (i.e., movement or dispersal) play a significant role in the management and recovery of the species.&lt;/p&gt;
 &lt;p&gt;This project includes&amp;nbsp;two years of field-based experiments necessary to move this technology into the field. The existing San Francisco Estuary's JSATS array&amp;nbsp;was designed to detect larger, more powerful tags and may not be as effective at detecting the smaller, less powerful tags.&amp;nbsp;Therefore, first, we will test the detectability of the Shad tag by the existing JSATS array and explore detectability at potential locations for new receivers at delta smelt-relevant locations.&amp;nbsp;Secondly, we will design and deploy a 3D&lt;br /&gt;
 positioning array to test performance of such an array in upper San Francisco Estuary habitats. Finally, we will conduct several small releases of delta smelt implanted with the new Shad tag to assess the capacity of the JSATS receiver arrays to detect and position live fish.&amp;nbsp;This feasibility study will lay the groundwork for the development of a receiver array and post detection&lt;br /&gt;
 signal processing algorithm to detect delta smelt tagged with Shad&amp;nbsp;tags in later phases of the project.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>North Delta; Suisun Marsh; Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>2026;2027</t>
   </si>
   <si>
     <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Delta Smelt; Monitoring methods and techniques</t>
   </si>
   <si>
     <t>February 24, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54564</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
@@ -1504,96 +1523,102 @@
   <si>
     <t>December 4, 2022</t>
   </si>
   <si>
     <t>DSC-21011</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>DSC20024</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>DSC23000</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>DSC-21022</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t>2022-01-25</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
@@ -2429,50 +2454,53 @@
   <si>
     <t>Laureen Barthman-Thompson</t>
   </si>
   <si>
     <t>Laureen</t>
   </si>
   <si>
     <t>Barthman-Thompson</t>
   </si>
   <si>
     <t>laureen.thompson@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50239</t>
   </si>
   <si>
     <t>Leigh Sanders</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>Sanders</t>
   </si>
   <si>
+    <t>May 24, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Levi Lewis</t>
   </si>
   <si>
     <t>Levi</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>lslewis@ucdavis.edu</t>
   </si>
   <si>
     <t>Post Doctoral Fellow, University of California Davis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50229</t>
   </si>
   <si>
     <t>Lindsay Correa</t>
   </si>
   <si>
     <t>Lindsay</t>
@@ -2989,50 +3017,65 @@
     <t>(541) 737-5413</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50286</t>
   </si>
   <si>
     <t>Swee Teh</t>
   </si>
   <si>
     <t>Swee</t>
   </si>
   <si>
     <t>Teh</t>
   </si>
   <si>
     <t>Associate Researcher</t>
   </si>
   <si>
     <t>sjteh@ucdavis.edu</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/swee-teh-8234969/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50241</t>
+  </si>
+  <si>
+    <t>Tamara Kraus</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Kraus</t>
+  </si>
+  <si>
+    <t>tkraus@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
   </si>
   <si>
     <t>Tara Pozzi</t>
   </si>
   <si>
     <t>Tara</t>
   </si>
   <si>
     <t>Pozzi</t>
   </si>
   <si>
     <t>tbpozzi@ucdavis.edu</t>
   </si>
   <si>
     <t>May 7, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52371</t>
   </si>
   <si>
     <t>Will Smith</t>
   </si>
   <si>
     <t>Will</t>
   </si>
@@ -3418,58 +3461,64 @@
   <si>
     <t>https://caseagrant.ucsd.edu/sites/default/files/importedFiles/DSF_Mathers_2020_factsheet_final.pdf</t>
   </si>
   <si>
     <t>Delta Science Fellow 2020: Environmental geochemistry and tidal wetland support of pelagic food webs</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/sites/default/files/importedFiles/DSF_Ayers_2020_factsheet_final.pdf</t>
   </si>
   <si>
     <t>Delta Science Fellow 2020: Risk of fish predation within and across tidal wetland complexes</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/sites/default/files/importedFiles/DSF_McInturf_2020_factsheet_final.pdf</t>
   </si>
   <si>
     <t>Delta Science Fellow 2020: The effect of temperature on predation of juvenile salmonids</t>
   </si>
   <si>
     <t xml:space="preserve">Effects of copper exposure on the olfactory organ of delta smelts: From tissues to behavior. </t>
   </si>
   <si>
     <t>Presentation at the 2019 State of the San Francisco Estuary Conference. Oakland, CA. October 21, 2019.</t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
-[...2 lines deleted...]
-    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>FR_May_SCI-07-C138-26_5.pdf</t>
   </si>
   <si>
     <t>Final project report</t>
   </si>
   <si>
     <t>Summary report of key research results.</t>
   </si>
   <si>
     <t>November 29, 2022</t>
   </si>
   <si>
     <t>_SCI-07-C144-25_finalReport_FR_Kueltz_2.pdf</t>
   </si>
   <si>
     <t>Project report (contract deliverable)</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
@@ -3576,82 +3625,87 @@
     <t>https://doi.org/10.1007/s12237-025-01502-7</t>
   </si>
   <si>
     <t>s12237-025-01502-7.pdf</t>
   </si>
   <si>
     <t>Mathers, M.A., Bergamaschi, B.A. and Hernes, P.J. Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem. Estuaries and Coasts 48, 67 (2025). https://doi.org/10.1007/s12237-025-01502-7</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Publication&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Peer review journal</t>
   </si>
   <si>
     <t>2037_Executive Summary_2.pdf</t>
   </si>
   <si>
     <t>2037_SOW_2.pdf</t>
   </si>
   <si>
     <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
   </si>
   <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 13, 2025</t>
   </si>
   <si>
     <t>Peterson, A., C.L. Hause, G.P. Singer, R.A. Buchanan, N.A. Fangue, and A.L. Rypel. 2022. Investigation of a Mortality hotspot for Emigrating Chinook Salmon Smolts in the California Delta. Annual Meeting of the American Fisheries Society, Spokane WA USA.</t>
   </si>
   <si>
     <t>Annual Meeting of the American Fisheries Society, Spokane WA USA</t>
   </si>
   <si>
     <t>exec_summ_0_2.pdf</t>
   </si>
   <si>
     <t>Physiological Mechanisms of Environmental tolerance in Delta Smelt (Hypomesus transpacificus): From Molecules to Adverse Outcomes</t>
   </si>
   <si>
     <t>sow_12_2.pdf</t>
   </si>
   <si>
     <t>FR_May_SCI-07-C138-26_6.pdf</t>
   </si>
   <si>
     <t>Predicting the Effects of Invasive Hydrozoa (Jellyfish) on Pelagic Organisms Under Changing Salinity and Temperature Regimes</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>June 21, 2024</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-19-non-invasive-environmental-dna-monitoring-to-support-tidal-wetland-restoration.pdf</t>
   </si>
   <si>
     <t>Nagarajan - non-invasive environmental dna monitoring.pdf</t>
   </si>
   <si>
     <t>July 31, 2024</t>
   </si>
@@ -5703,51 +5757,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X51"/>
+  <dimension ref="A1:X52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -7611,79 +7665,83 @@
       <c r="S31" t="s">
         <v>57</v>
       </c>
       <c r="T31" t="s">
         <v>242</v>
       </c>
       <c r="U31" t="s">
         <v>243</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>244</v>
       </c>
       <c r="X31" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>53136</v>
       </c>
       <c r="B32" t="s">
         <v>246</v>
       </c>
       <c r="C32" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D32" t="s">
         <v>37</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>247</v>
       </c>
       <c r="G32" t="s">
         <v>248</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>249</v>
       </c>
       <c r="J32" t="s">
         <v>41</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>2022</v>
       </c>
-      <c r="M32"/>
-      <c r="N32"/>
+      <c r="M32" t="s">
+        <v>250</v>
+      </c>
+      <c r="N32">
+        <v>2025</v>
+      </c>
       <c r="O32" t="s">
-        <v>250</v>
+        <v>43</v>
       </c>
       <c r="P32" t="s">
         <v>251</v>
       </c>
       <c r="Q32" t="s">
         <v>160</v>
       </c>
       <c r="R32" t="s">
         <v>201</v>
       </c>
       <c r="S32" t="s">
         <v>252</v>
       </c>
       <c r="T32" t="s">
         <v>253</v>
       </c>
       <c r="U32" t="s">
         <v>254</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
         <v>255</v>
       </c>
       <c r="X32" t="s">
         <v>256</v>
@@ -7765,430 +7823,430 @@
       </c>
       <c r="D34" t="s">
         <v>37</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>265</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>41</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>2017</v>
       </c>
       <c r="M34">
         <v>2</v>
       </c>
       <c r="N34">
         <v>2019</v>
       </c>
       <c r="O34" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="P34"/>
       <c r="Q34" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="R34" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="S34" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="T34" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="U34" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="X34" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>53716</v>
       </c>
       <c r="B35" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C35" t="s">
         <v>36</v>
       </c>
       <c r="D35" t="s">
         <v>37</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G35" t="s">
         <v>136</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>41</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2017</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35">
         <v>2019</v>
       </c>
       <c r="O35" t="s">
         <v>43</v>
       </c>
       <c r="P35" t="s">
         <v>44</v>
       </c>
       <c r="Q35" t="s">
         <v>45</v>
       </c>
       <c r="R35"/>
       <c r="S35" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="T35" t="s">
         <v>261</v>
       </c>
       <c r="U35" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="X35" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>54141</v>
       </c>
       <c r="B36" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36" t="s">
         <v>37</v>
       </c>
       <c r="E36" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F36" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36">
         <v>2022</v>
       </c>
       <c r="M36" t="s">
         <v>234</v>
       </c>
       <c r="N36"/>
       <c r="O36" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="P36" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="Q36" t="s">
         <v>235</v>
       </c>
       <c r="R36" t="s">
         <v>201</v>
       </c>
       <c r="S36" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="T36" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="U36" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
         <v>203</v>
       </c>
       <c r="X36" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>54157</v>
       </c>
       <c r="B37" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37" t="s">
         <v>37</v>
       </c>
       <c r="E37" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F37" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
         <v>40</v>
       </c>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37">
         <v>2022</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>43</v>
       </c>
       <c r="P37" t="s">
         <v>44</v>
       </c>
       <c r="Q37" t="s">
         <v>45</v>
       </c>
       <c r="R37"/>
       <c r="S37" t="s">
         <v>57</v>
       </c>
       <c r="T37" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="U37" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="X37" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>54197</v>
       </c>
       <c r="B38" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38" t="s">
         <v>37</v>
       </c>
       <c r="E38" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F38" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
         <v>40</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>2025</v>
       </c>
       <c r="M38" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N38">
         <v>2027</v>
       </c>
       <c r="O38" t="s">
         <v>43</v>
       </c>
       <c r="P38" t="s">
         <v>44</v>
       </c>
       <c r="Q38" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="R38"/>
       <c r="S38" t="s">
         <v>57</v>
       </c>
       <c r="T38" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="X38" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>54210</v>
       </c>
       <c r="B39" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C39" t="s">
         <v>36</v>
       </c>
       <c r="D39" t="s">
         <v>37</v>
       </c>
       <c r="E39" t="s">
         <v>193</v>
       </c>
       <c r="F39" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39">
         <v>2025</v>
       </c>
       <c r="M39" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="N39">
         <v>2026</v>
       </c>
       <c r="O39" t="s">
         <v>43</v>
       </c>
       <c r="P39" t="s">
         <v>44</v>
       </c>
       <c r="Q39" t="s">
         <v>45</v>
       </c>
       <c r="R39" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="S39" t="s">
         <v>57</v>
       </c>
       <c r="T39" t="s">
-        <v>306</v>
+        <v>253</v>
       </c>
       <c r="U39" t="s">
         <v>307</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="X39" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>54223</v>
       </c>
       <c r="B40" t="s">
         <v>309</v>
       </c>
       <c r="C40" t="s">
         <v>310</v>
       </c>
       <c r="D40" t="s">
         <v>37</v>
       </c>
       <c r="E40" t="s">
         <v>311</v>
       </c>
       <c r="F40" t="s">
         <v>312</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
         <v>2025</v>
       </c>
       <c r="M40" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N40">
         <v>2027</v>
       </c>
       <c r="O40" t="s">
         <v>43</v>
       </c>
       <c r="P40" t="s">
         <v>44</v>
       </c>
       <c r="Q40" t="s">
         <v>45</v>
       </c>
       <c r="R40"/>
       <c r="S40" t="s">
         <v>57</v>
       </c>
       <c r="T40" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>313</v>
       </c>
       <c r="X40" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>54256</v>
       </c>
       <c r="B41" t="s">
         <v>315</v>
       </c>
       <c r="C41" t="s">
         <v>36</v>
       </c>
       <c r="D41" t="s">
         <v>37</v>
       </c>
       <c r="E41" t="s">
         <v>316</v>
@@ -8249,2517 +8307,2623 @@
       </c>
       <c r="B42" t="s">
         <v>320</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42" t="s">
         <v>37</v>
       </c>
       <c r="E42" t="s">
         <v>321</v>
       </c>
       <c r="F42" t="s">
         <v>322</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
         <v>2025</v>
       </c>
       <c r="M42" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N42">
         <v>2027</v>
       </c>
       <c r="O42" t="s">
         <v>43</v>
       </c>
       <c r="P42" t="s">
         <v>323</v>
       </c>
       <c r="Q42" t="s">
         <v>45</v>
       </c>
       <c r="R42" t="s">
         <v>260</v>
       </c>
       <c r="S42" t="s">
         <v>97</v>
       </c>
       <c r="T42" t="s">
         <v>324</v>
       </c>
       <c r="U42" t="s">
         <v>325</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="X42" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>54370</v>
       </c>
       <c r="B43" t="s">
         <v>327</v>
       </c>
       <c r="C43" t="s">
         <v>36</v>
       </c>
       <c r="D43" t="s">
         <v>328</v>
       </c>
       <c r="E43" t="s">
         <v>329</v>
       </c>
       <c r="F43" t="s">
         <v>330</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>227</v>
       </c>
       <c r="J43" t="s">
         <v>41</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2022</v>
       </c>
       <c r="M43" t="s">
-        <v>331</v>
+        <v>250</v>
       </c>
       <c r="N43">
         <v>2025</v>
       </c>
       <c r="O43" t="s">
+        <v>331</v>
+      </c>
+      <c r="P43" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="Q43" t="s">
         <v>45</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
         <v>57</v>
       </c>
       <c r="T43" t="s">
+        <v>333</v>
+      </c>
+      <c r="U43" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
+        <v>335</v>
+      </c>
+      <c r="X43" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54442</v>
       </c>
       <c r="B44" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C44" t="s">
         <v>70</v>
       </c>
       <c r="D44" t="s">
         <v>37</v>
       </c>
       <c r="E44" t="s">
+        <v>338</v>
+      </c>
+      <c r="F44" t="s">
         <v>339</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J44" t="s">
         <v>179</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2025</v>
       </c>
       <c r="M44" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="N44">
         <v>2026</v>
       </c>
       <c r="O44" t="s">
+        <v>341</v>
+      </c>
+      <c r="P44" t="s">
         <v>342</v>
       </c>
-      <c r="P44" t="s">
+      <c r="Q44" t="s">
         <v>343</v>
       </c>
-      <c r="Q44" t="s">
+      <c r="R44" t="s">
         <v>344</v>
       </c>
-      <c r="R44" t="s">
+      <c r="S44" t="s">
         <v>345</v>
       </c>
-      <c r="S44" t="s">
+      <c r="T44" t="s">
         <v>346</v>
       </c>
-      <c r="T44" t="s">
+      <c r="U44" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>203</v>
       </c>
       <c r="X44" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54457</v>
       </c>
       <c r="B45" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C45" t="s">
         <v>310</v>
       </c>
       <c r="D45" t="s">
         <v>37</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2025</v>
       </c>
       <c r="M45" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N45"/>
       <c r="O45" t="s">
         <v>43</v>
       </c>
       <c r="P45" t="s">
         <v>44</v>
       </c>
       <c r="Q45" t="s">
         <v>45</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
         <v>57</v>
       </c>
       <c r="T45" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="U45" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
+        <v>352</v>
+      </c>
+      <c r="X45" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54475</v>
       </c>
       <c r="B46" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>41</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>2023</v>
       </c>
       <c r="M46"/>
       <c r="N46">
         <v>2026</v>
       </c>
       <c r="O46" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>55</v>
       </c>
       <c r="R46"/>
       <c r="S46" t="s">
+        <v>358</v>
+      </c>
+      <c r="T46" t="s">
         <v>359</v>
       </c>
-      <c r="T46" t="s">
+      <c r="U46" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
+        <v>361</v>
+      </c>
+      <c r="X46" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54501</v>
       </c>
       <c r="B47" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
         <v>37</v>
       </c>
       <c r="E47" t="s">
+        <v>364</v>
+      </c>
+      <c r="F47" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="J47" t="s">
         <v>41</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2023</v>
       </c>
       <c r="M47" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
+        <v>368</v>
+      </c>
+      <c r="P47" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="Q47" t="s">
         <v>55</v>
       </c>
       <c r="R47" t="s">
+        <v>370</v>
+      </c>
+      <c r="S47" t="s">
+        <v>358</v>
+      </c>
+      <c r="T47" t="s">
         <v>371</v>
       </c>
-      <c r="S47" t="s">
-[...2 lines deleted...]
-      <c r="T47" t="s">
+      <c r="U47" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
+        <v>373</v>
+      </c>
+      <c r="X47" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54564</v>
       </c>
       <c r="B48" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48" t="s">
+        <v>376</v>
+      </c>
+      <c r="E48" t="s">
         <v>377</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>378</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
         <v>40</v>
       </c>
       <c r="J48" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2025</v>
       </c>
       <c r="M48" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="N48">
         <v>2028</v>
       </c>
       <c r="O48" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="P48" t="s">
         <v>44</v>
       </c>
       <c r="Q48" t="s">
         <v>45</v>
       </c>
       <c r="R48" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="S48" t="s">
         <v>57</v>
       </c>
       <c r="T48" t="s">
+        <v>381</v>
+      </c>
+      <c r="U48" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
+        <v>383</v>
+      </c>
+      <c r="X48" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="B49" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
         <v>37</v>
       </c>
-      <c r="E49"/>
+      <c r="E49" t="s">
+        <v>199</v>
+      </c>
       <c r="F49" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>40</v>
       </c>
-      <c r="J49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>2021</v>
       </c>
-      <c r="M49"/>
+      <c r="M49" t="s">
+        <v>387</v>
+      </c>
       <c r="N49">
         <v>2025</v>
       </c>
       <c r="O49" t="s">
         <v>43</v>
       </c>
       <c r="P49" t="s">
-        <v>323</v>
+        <v>44</v>
       </c>
       <c r="Q49" t="s">
+        <v>108</v>
+      </c>
+      <c r="R49"/>
+      <c r="S49" t="s">
         <v>388</v>
       </c>
-      <c r="R49" t="s">
+      <c r="T49" t="s">
         <v>389</v>
       </c>
-      <c r="S49" t="s">
+      <c r="U49" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
-        <v>393</v>
+        <v>255</v>
       </c>
       <c r="X49" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
-        <v>54720</v>
+        <v>54713</v>
       </c>
       <c r="B50" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C50" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>37</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>40</v>
       </c>
-      <c r="J50"/>
+      <c r="J50" t="s">
+        <v>41</v>
+      </c>
       <c r="K50"/>
       <c r="L50">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="M50"/>
-      <c r="N50"/>
+      <c r="N50">
+        <v>2025</v>
+      </c>
       <c r="O50" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="P50"/>
+        <v>43</v>
+      </c>
+      <c r="P50" t="s">
+        <v>323</v>
+      </c>
       <c r="Q50" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="R50"/>
+        <v>394</v>
+      </c>
+      <c r="R50" t="s">
+        <v>395</v>
+      </c>
       <c r="S50" t="s">
-        <v>182</v>
+        <v>396</v>
       </c>
       <c r="T50" t="s">
+        <v>397</v>
+      </c>
+      <c r="U50" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
+        <v>399</v>
+      </c>
+      <c r="X50" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
-        <v>54730</v>
+        <v>54720</v>
       </c>
       <c r="B51" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="D51" t="s">
         <v>37</v>
       </c>
       <c r="E51" t="s">
         <v>38</v>
       </c>
       <c r="F51" t="s">
+        <v>402</v>
+      </c>
+      <c r="G51" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
         <v>40</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="M51"/>
-      <c r="N51">
-[...1 lines deleted...]
-      </c>
+      <c r="N51"/>
       <c r="O51" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="P51"/>
       <c r="Q51" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="R51"/>
       <c r="S51" t="s">
+        <v>182</v>
+      </c>
+      <c r="T51" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="U51" t="s">
         <v>405</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="X51" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52">
+        <v>54730</v>
+      </c>
+      <c r="B52" t="s">
+        <v>408</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" t="s">
+        <v>37</v>
+      </c>
+      <c r="E52" t="s">
+        <v>38</v>
+      </c>
+      <c r="F52" t="s">
+        <v>409</v>
+      </c>
+      <c r="G52" t="s">
+        <v>401</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52" t="s">
+        <v>40</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>2021</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>2023</v>
+      </c>
+      <c r="O52" t="s">
+        <v>170</v>
+      </c>
+      <c r="P52" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>181</v>
+      </c>
+      <c r="R52" t="s">
+        <v>161</v>
+      </c>
+      <c r="S52" t="s">
+        <v>410</v>
+      </c>
+      <c r="T52" t="s">
+        <v>253</v>
+      </c>
+      <c r="U52" t="s">
+        <v>411</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52" t="s">
         <v>406</v>
+      </c>
+      <c r="X52" t="s">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P48"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D1" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E1" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="F1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="G1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="H1" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="I1" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J1" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="K1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="L1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="M1" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="N1" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51530</v>
       </c>
       <c r="B2">
         <v>49841</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>143735.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51534</v>
       </c>
       <c r="B3">
         <v>49885</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>1756535.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51540</v>
       </c>
       <c r="B4">
         <v>49832</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>430870.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="P4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51542</v>
       </c>
       <c r="B5">
         <v>49834</v>
       </c>
       <c r="C5">
         <v>1035</v>
       </c>
       <c r="D5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="H5" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>700000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="P5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51625</v>
       </c>
       <c r="B6">
         <v>49827</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G6" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>1510723.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51623</v>
       </c>
       <c r="B7">
         <v>49825</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G7" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>1597446.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51622</v>
       </c>
       <c r="B8">
         <v>49824</v>
       </c>
       <c r="C8" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G8" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1701829.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51632</v>
       </c>
       <c r="B9">
         <v>49818</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G9" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>570602.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51621</v>
       </c>
       <c r="B10">
         <v>49823</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G10" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>604792.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51629</v>
       </c>
       <c r="B11">
         <v>49815</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G11" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>678275.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51633</v>
       </c>
       <c r="B12">
         <v>49819</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G12" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>800484.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51620</v>
       </c>
       <c r="B13">
         <v>49822</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G13" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>969238.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51642</v>
       </c>
       <c r="B14">
         <v>49905</v>
       </c>
       <c r="C14" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D14" t="s">
         <v>193</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51670</v>
       </c>
       <c r="B15">
         <v>49880</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G15" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H15" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>123868.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51525</v>
       </c>
       <c r="B16">
         <v>49798</v>
       </c>
       <c r="C16">
         <v>5298</v>
       </c>
       <c r="D16" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G16" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H16" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>129712.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51666</v>
       </c>
       <c r="B17">
         <v>49875</v>
       </c>
       <c r="C17">
         <v>19054</v>
       </c>
       <c r="D17" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G17" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H17" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>149342.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51677</v>
       </c>
       <c r="B18">
         <v>49888</v>
       </c>
       <c r="C18">
         <v>2043</v>
       </c>
       <c r="D18" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G18" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H18" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>178546.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51516</v>
       </c>
       <c r="B19">
         <v>49807</v>
       </c>
       <c r="C19">
         <v>5298</v>
       </c>
       <c r="D19" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G19" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H19" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>206471.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51524</v>
       </c>
       <c r="B20">
         <v>49797</v>
       </c>
       <c r="C20">
         <v>5298</v>
       </c>
       <c r="D20" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G20" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H20" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>229258.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51559</v>
       </c>
       <c r="B21">
         <v>49854</v>
       </c>
       <c r="C21">
         <v>2041</v>
       </c>
       <c r="D21" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G21" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H21" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>267050.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51557</v>
       </c>
       <c r="B22">
         <v>49851</v>
       </c>
       <c r="C22">
         <v>2047</v>
       </c>
       <c r="D22" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G22" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H22" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>312566.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51565</v>
       </c>
       <c r="B23">
         <v>49858</v>
       </c>
       <c r="C23">
         <v>18201</v>
       </c>
       <c r="D23" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G23" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H23" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="I23" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="J23">
         <v>425346.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="N23" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O23" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="P23" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51556</v>
       </c>
       <c r="B24">
         <v>49850</v>
       </c>
       <c r="C24">
         <v>2036</v>
       </c>
       <c r="D24" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G24" t="s">
+        <v>452</v>
+      </c>
+      <c r="H24" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>450000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51665</v>
       </c>
       <c r="B25">
         <v>49873</v>
       </c>
       <c r="C25">
         <v>19054</v>
       </c>
       <c r="D25" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G25" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H25" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>64868.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51664</v>
       </c>
       <c r="B26">
         <v>49873</v>
       </c>
       <c r="C26">
         <v>19054</v>
       </c>
       <c r="D26" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>64894.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51669</v>
       </c>
       <c r="B27">
         <v>49879</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G27" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H27" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>129800.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51663</v>
       </c>
       <c r="B28">
         <v>49872</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>228456.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51643</v>
       </c>
       <c r="B29">
         <v>49905</v>
       </c>
       <c r="C29" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D29" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>52426</v>
       </c>
       <c r="B30">
         <v>52366</v>
       </c>
       <c r="C30">
         <v>21045</v>
       </c>
       <c r="D30" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="F30" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G30" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H30" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="I30" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="J30">
         <v>150684.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>52616</v>
       </c>
       <c r="B31">
         <v>52576</v>
       </c>
       <c r="C31">
         <v>20028</v>
       </c>
       <c r="D31" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H31" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="I31" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="J31">
         <v>694036.4</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>52801</v>
       </c>
       <c r="B32">
         <v>49867</v>
       </c>
       <c r="C32">
         <v>18204</v>
       </c>
       <c r="D32" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>742415.0</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>53901</v>
       </c>
       <c r="B33">
         <v>53136</v>
       </c>
       <c r="C33" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="D33" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>496322.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>54203</v>
       </c>
       <c r="B34">
         <v>54197</v>
       </c>
       <c r="C34" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D34" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G34" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H34" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="I34" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="J34">
         <v>171927.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>54216</v>
       </c>
       <c r="B35">
         <v>54210</v>
       </c>
       <c r="C35" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D35" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G35" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H35" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="I35" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="J35">
         <v>221041.0</v>
       </c>
       <c r="K35"/>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>470</v>
+      </c>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>463</v>
+        <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>54230</v>
       </c>
       <c r="B36">
         <v>54223</v>
       </c>
       <c r="C36" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D36" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="G36" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H36" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="I36" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="J36">
         <v>175781.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>54266</v>
       </c>
       <c r="B37">
         <v>54256</v>
       </c>
       <c r="C37" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="D37" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H37" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="I37" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="J37">
         <v>329910.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>54283</v>
       </c>
       <c r="B38">
         <v>54276</v>
       </c>
       <c r="C38" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="D38" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G38" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H38" t="s">
+        <v>475</v>
+      </c>
+      <c r="I38" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="J38">
         <v>521326.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>54284</v>
       </c>
       <c r="B39">
         <v>54276</v>
       </c>
       <c r="C39" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="D39" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E39" t="s">
         <v>321</v>
       </c>
       <c r="F39" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G39" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H39" t="s">
+        <v>475</v>
+      </c>
+      <c r="I39" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="J39">
         <v>33572.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>54371</v>
       </c>
       <c r="B40">
         <v>54370</v>
       </c>
       <c r="C40" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="D40" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E40" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F40" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="I40" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="J40">
         <v>528438.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>54372</v>
       </c>
       <c r="B41">
         <v>54370</v>
       </c>
       <c r="C41" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="D41" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="I41" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="J41">
         <v>169882.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>54460</v>
       </c>
       <c r="B42">
         <v>54457</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="I42" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="J42">
         <v>633366.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>54504</v>
       </c>
       <c r="B43">
         <v>54501</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>525719.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>54508</v>
       </c>
       <c r="B44">
         <v>54475</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>583911.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>54565</v>
       </c>
       <c r="B45">
         <v>54564</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="E45" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="I45" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="J45">
         <v>1224266.0</v>
       </c>
       <c r="K45" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
-        <v>54716</v>
+        <v>54710</v>
       </c>
       <c r="B46">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C46">
-        <v>21027</v>
+        <v>21025</v>
       </c>
       <c r="D46" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="G46" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="H46" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>487</v>
+      </c>
+      <c r="I46" t="s">
+        <v>468</v>
+      </c>
       <c r="J46">
-        <v>498528.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K46"/>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>470</v>
+      </c>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>393</v>
+        <v>255</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
-        <v>54729</v>
+        <v>54716</v>
       </c>
       <c r="B47">
-        <v>54720</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>54713</v>
+      </c>
+      <c r="C47">
+        <v>21027</v>
       </c>
       <c r="D47" t="s">
-        <v>193</v>
+        <v>438</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
-      <c r="F47"/>
-      <c r="G47"/>
+      <c r="F47" t="s">
+        <v>444</v>
+      </c>
+      <c r="G47" t="s">
+        <v>461</v>
+      </c>
       <c r="H47" t="s">
-        <v>458</v>
-[...3 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="I47"/>
       <c r="J47">
-        <v>1096207.0</v>
+        <v>498528.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
-        <v>54735</v>
+        <v>54729</v>
       </c>
       <c r="B48">
-        <v>54730</v>
+        <v>54720</v>
       </c>
       <c r="C48" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="D48" t="s">
         <v>193</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="I48" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="J48">
-        <v>399408.0</v>
+        <v>1096207.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>400</v>
+        <v>406</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49">
+        <v>54735</v>
+      </c>
+      <c r="B49">
+        <v>54730</v>
+      </c>
+      <c r="C49" t="s">
+        <v>489</v>
+      </c>
+      <c r="D49" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" t="s">
+        <v>37</v>
+      </c>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>490</v>
+      </c>
+      <c r="I49" t="s">
+        <v>491</v>
+      </c>
+      <c r="J49">
+        <v>399408.0</v>
+      </c>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49" t="s">
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C1" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D1" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="E1" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>88</v>
@@ -10776,7786 +10940,7991 @@
         <v>2020</v>
       </c>
       <c r="D3">
         <v>127000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51721</v>
       </c>
       <c r="B4">
         <v>51565</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4">
         <v>136424.37</v>
       </c>
       <c r="E4" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>51699</v>
       </c>
       <c r="B5">
         <v>51642</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5">
         <v>267000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>51722</v>
       </c>
       <c r="B6">
         <v>51565</v>
       </c>
       <c r="C6">
         <v>2021</v>
       </c>
       <c r="D6">
         <v>220140.0</v>
       </c>
       <c r="E6" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>52036</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2022</v>
       </c>
       <c r="D7">
         <v>67570.1</v>
       </c>
       <c r="E7" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>445</v>
+        <v>451</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>54765</v>
+      </c>
+      <c r="B8">
+        <v>54710</v>
+      </c>
+      <c r="C8">
+        <v>2024</v>
+      </c>
+      <c r="D8">
+        <v>33829.64</v>
+      </c>
+      <c r="E8" t="s">
+        <v>496</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>54766</v>
+      </c>
+      <c r="B9">
+        <v>54216</v>
+      </c>
+      <c r="C9">
+        <v>2024</v>
+      </c>
+      <c r="D9">
+        <v>78982.86</v>
+      </c>
+      <c r="E9" t="s">
+        <v>496</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>54767</v>
+      </c>
+      <c r="B10">
+        <v>53901</v>
+      </c>
+      <c r="C10">
+        <v>2024</v>
+      </c>
+      <c r="D10">
+        <v>78982.86</v>
+      </c>
+      <c r="E10" t="s">
+        <v>496</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10" t="s">
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K87"/>
+  <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="B1" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C1" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="D1" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="E1" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="H1" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="I1" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54714</v>
       </c>
       <c r="B2" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C2" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="D2" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="K2" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50353</v>
       </c>
       <c r="B3" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C3" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D3" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="G3" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>88</v>
       </c>
       <c r="K3" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53281</v>
       </c>
       <c r="B4" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C4" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D4" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="G4" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="K4" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C5" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D5" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>88</v>
       </c>
       <c r="K5" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50285</v>
       </c>
       <c r="B6" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C6" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="D6" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="G6" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="J6" t="s">
         <v>88</v>
       </c>
       <c r="K6" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54567</v>
       </c>
       <c r="B7" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="C7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D7" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K7" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50319</v>
       </c>
       <c r="B8" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C8" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D8" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="J8" t="s">
         <v>88</v>
       </c>
       <c r="K8" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50334</v>
       </c>
       <c r="B9" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="C9" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="D9" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G9" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>88</v>
       </c>
       <c r="K9" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C10" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="D10" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="E10" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="F10" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="G10" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="J10" t="s">
         <v>88</v>
       </c>
       <c r="K10" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54482</v>
       </c>
       <c r="B11" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C11" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="D11" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="E11" t="s">
         <v>157</v>
       </c>
       <c r="F11" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="G11" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="K11" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50247</v>
       </c>
       <c r="B12" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="C12" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="D12" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="J12" t="s">
         <v>88</v>
       </c>
       <c r="K12" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50352</v>
       </c>
       <c r="B13" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="C13" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="D13" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="E13" t="s">
         <v>199</v>
       </c>
       <c r="F13" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="G13" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="K13" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50365</v>
       </c>
       <c r="B14" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="C14" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="D14" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="E14" t="s">
         <v>193</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>88</v>
       </c>
       <c r="K14" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54393</v>
       </c>
       <c r="B15" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="C15" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="D15" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="E15" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="F15" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="G15" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="K15" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50321</v>
       </c>
       <c r="B16" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="C16" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="D16" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>88</v>
       </c>
       <c r="K16" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50344</v>
       </c>
       <c r="B17" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="C17" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="D17" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="G17" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>88</v>
       </c>
       <c r="K17" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50318</v>
       </c>
       <c r="B18" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C18" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="D18" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="J18" t="s">
         <v>88</v>
       </c>
       <c r="K18" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50342</v>
       </c>
       <c r="B19" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C19" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="D19" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="E19" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="F19" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G19" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="H19" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>88</v>
       </c>
       <c r="K19" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54578</v>
       </c>
       <c r="B20" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C20" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D20" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="E20" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K20" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>52806</v>
       </c>
       <c r="B21" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="C21" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D21" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="E21" t="s">
         <v>167</v>
       </c>
       <c r="F21" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="G21" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="K21" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54214</v>
       </c>
       <c r="B22" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="C22" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="D22" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="E22" t="s">
         <v>193</v>
       </c>
       <c r="F22" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K22" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50339</v>
       </c>
       <c r="B23" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="C23" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="D23" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="G23" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>88</v>
       </c>
       <c r="K23" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54732</v>
       </c>
       <c r="B24" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="C24" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="D24" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="G24" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="K24" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50255</v>
       </c>
       <c r="B25" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="C25" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="D25" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="J25" t="s">
         <v>88</v>
       </c>
       <c r="K25" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54201</v>
       </c>
       <c r="B26" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="C26" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D26" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="E26" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F26" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K26" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50238</v>
       </c>
       <c r="B27" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="C27" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="D27" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G27" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="J27" t="s">
         <v>88</v>
       </c>
       <c r="K27" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54569</v>
       </c>
       <c r="B28" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="C28" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="D28" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="E28" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K28" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50235</v>
       </c>
       <c r="B29" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="C29" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="D29" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="E29" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F29" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G29" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="J29" t="s">
         <v>88</v>
       </c>
       <c r="K29" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50277</v>
       </c>
       <c r="B30" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C30" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="D30" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="E30" t="s">
         <v>157</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>88</v>
       </c>
       <c r="K30" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54576</v>
       </c>
       <c r="B31" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="C31" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="D31" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E31" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K31" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54379</v>
       </c>
       <c r="B32" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="C32" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="D32" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="E32" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="K32" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54458</v>
       </c>
       <c r="B33" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="C33" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="D33" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K33" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54560</v>
       </c>
       <c r="B34" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="C34" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="D34" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="K34" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54196</v>
       </c>
       <c r="B35" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="C35" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="D35" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K35" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>50349</v>
       </c>
       <c r="B36" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="C36" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="D36" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="G36" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>88</v>
       </c>
       <c r="K36" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>53571</v>
       </c>
       <c r="B37" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="C37" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="D37" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="E37" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="F37" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="G37" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="K37" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50269</v>
       </c>
       <c r="B38" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="C38" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="D38" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="J38" t="s">
         <v>88</v>
       </c>
       <c r="K38" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54260</v>
       </c>
       <c r="B39" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="C39" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D39" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>190</v>
       </c>
       <c r="K39" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>53306</v>
       </c>
       <c r="B40" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="C40" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="D40" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="E40" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="K40" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50313</v>
       </c>
       <c r="B41" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="C41" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="D41" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="J41" t="s">
         <v>88</v>
       </c>
       <c r="K41" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50335</v>
       </c>
       <c r="B42" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="C42" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="D42" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="E42" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="F42" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G42" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="K42" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>54278</v>
       </c>
       <c r="B43" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="C43" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="D43" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>184</v>
       </c>
       <c r="K43" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54262</v>
       </c>
       <c r="B44" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="C44" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="D44" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="E44" t="s">
         <v>157</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>190</v>
       </c>
       <c r="K44" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50337</v>
       </c>
       <c r="B45" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="C45" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="D45" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="E45" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="F45" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G45" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>88</v>
       </c>
       <c r="K45" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54277</v>
       </c>
       <c r="B46" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="C46" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="D46" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>50</v>
       </c>
       <c r="K46" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50265</v>
       </c>
       <c r="B47" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="C47" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="D47" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="E47" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="J47" t="s">
         <v>88</v>
       </c>
       <c r="K47" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50237</v>
       </c>
       <c r="B48" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="C48" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="D48" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="E48" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="F48" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="G48" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="H48" t="s">
         <v>37</v>
       </c>
       <c r="I48" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="J48" t="s">
         <v>88</v>
       </c>
       <c r="K48" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>54142</v>
       </c>
       <c r="B49" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="C49" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="D49" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="G49" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="J49" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="K49" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50239</v>
       </c>
       <c r="B50" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C50" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="D50" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G50" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>88</v>
       </c>
       <c r="K50" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>53891</v>
       </c>
       <c r="B51" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="C51" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="D51" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>255</v>
+        <v>780</v>
       </c>
       <c r="K51" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50229</v>
       </c>
       <c r="B52" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="C52" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="D52" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="G52" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="J52" t="s">
         <v>88</v>
       </c>
       <c r="K52" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>54254</v>
       </c>
       <c r="B53" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="C53" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="D53" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="E53" t="s">
         <v>193</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>190</v>
       </c>
       <c r="K53" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50343</v>
       </c>
       <c r="B54" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="C54" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="D54" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="E54" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="F54" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="G54" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>88</v>
       </c>
       <c r="K54" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50350</v>
       </c>
       <c r="B55" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C55" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="D55" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="G55" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>88</v>
       </c>
       <c r="K55" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>53721</v>
       </c>
       <c r="B56" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="C56" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="D56" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="K56" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>52781</v>
       </c>
       <c r="B57" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="C57" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="D57" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="K57" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>54505</v>
       </c>
       <c r="B58" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="C58" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="D58" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="E58" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K58" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>53701</v>
       </c>
       <c r="B59" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="C59" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="D59" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="H59"/>
       <c r="I59" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="J59" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K59" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>50338</v>
       </c>
       <c r="B60" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="C60" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="D60" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="E60" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="F60" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G60" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="H60" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>88</v>
       </c>
       <c r="K60" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50267</v>
       </c>
       <c r="B61" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="C61" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="D61" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="E61" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="H61" t="s">
         <v>37</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>88</v>
       </c>
       <c r="K61" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>54264</v>
       </c>
       <c r="B62" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="C62" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="D62" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>190</v>
       </c>
       <c r="K62" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50244</v>
       </c>
       <c r="B63" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="C63" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="D63" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G63" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="J63" t="s">
         <v>88</v>
       </c>
       <c r="K63" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50240</v>
       </c>
       <c r="B64" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="C64" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="D64" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="G64" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="J64" t="s">
         <v>88</v>
       </c>
       <c r="K64" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50251</v>
       </c>
       <c r="B65" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="C65" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="D65" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="E65" t="s">
         <v>193</v>
       </c>
       <c r="F65" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="G65" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="J65" t="s">
         <v>88</v>
       </c>
       <c r="K65" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>50351</v>
       </c>
       <c r="B66" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="C66" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="D66" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G66" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>88</v>
       </c>
       <c r="K66" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50249</v>
       </c>
       <c r="B67" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="C67" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="D67" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="J67" t="s">
         <v>88</v>
       </c>
       <c r="K67" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50340</v>
       </c>
       <c r="B68" t="s">
+        <v>869</v>
+      </c>
+      <c r="C68" t="s">
         <v>860</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="G68" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>88</v>
       </c>
       <c r="K68" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50320</v>
       </c>
       <c r="B69" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="C69" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="D69" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="J69" t="s">
         <v>88</v>
       </c>
       <c r="K69" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50230</v>
       </c>
       <c r="B70" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="C70" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="D70" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="E70" t="s">
         <v>38</v>
       </c>
       <c r="F70" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G70" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>88</v>
       </c>
       <c r="K70" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>53141</v>
       </c>
       <c r="B71" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="C71" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="D71" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="G71" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="K71" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>54195</v>
       </c>
       <c r="B72" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="C72" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="D72" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
       <c r="F72" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K72" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50266</v>
       </c>
       <c r="B73" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="C73" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="D73" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="J73" t="s">
         <v>88</v>
       </c>
       <c r="K73" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50333</v>
       </c>
       <c r="B74" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="C74" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="D74" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="E74" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="F74" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="G74" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="H74" t="s">
         <v>37</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>88</v>
       </c>
       <c r="K74" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>54227</v>
       </c>
       <c r="B75" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="C75" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="D75" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="E75" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="F75" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K75" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>54281</v>
       </c>
       <c r="B76" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="C76" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="D76" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="E76" t="s">
         <v>321</v>
       </c>
       <c r="F76" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>184</v>
       </c>
       <c r="K76" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>54224</v>
       </c>
       <c r="B77" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="C77" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="D77" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K77" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>50242</v>
       </c>
       <c r="B78" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="C78" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="D78" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="E78" t="s">
         <v>53</v>
       </c>
       <c r="F78" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="G78" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="H78"/>
       <c r="I78" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="J78" t="s">
         <v>88</v>
       </c>
       <c r="K78" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50278</v>
       </c>
       <c r="B79" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="C79" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="D79" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E79" t="s">
         <v>38</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79" t="s">
         <v>88</v>
       </c>
       <c r="K79" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>54211</v>
       </c>
       <c r="B80" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="C80" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="D80" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="K80" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>50341</v>
       </c>
       <c r="B81" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="C81" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="D81" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G81" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>88</v>
       </c>
       <c r="K81" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50336</v>
       </c>
       <c r="B82" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="C82" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="D82" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="E82" t="s">
         <v>199</v>
       </c>
       <c r="F82" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="G82" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>88</v>
       </c>
       <c r="K82" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50276</v>
       </c>
       <c r="B83" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="C83" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="D83" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="J83" t="s">
         <v>88</v>
       </c>
       <c r="K83" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50286</v>
       </c>
       <c r="B84" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="C84" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="D84" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="E84" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="J84" t="s">
         <v>88</v>
       </c>
       <c r="K84" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50241</v>
       </c>
       <c r="B85" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="C85" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="D85" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="G85" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="J85" t="s">
         <v>88</v>
       </c>
       <c r="K85" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>52371</v>
+        <v>50273</v>
       </c>
       <c r="B86" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="C86" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="D86" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="E86" t="s">
-        <v>37</v>
+        <v>199</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>963</v>
+        <v>88</v>
       </c>
       <c r="K86" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>54573</v>
+        <v>52371</v>
       </c>
       <c r="B87" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="C87" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="D87" t="s">
-        <v>750</v>
+        <v>975</v>
       </c>
       <c r="E87" t="s">
-        <v>448</v>
+        <v>37</v>
       </c>
       <c r="F87"/>
-      <c r="G87"/>
+      <c r="G87" t="s">
+        <v>976</v>
+      </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>384</v>
+        <v>977</v>
       </c>
       <c r="K87" t="s">
-        <v>967</v>
+        <v>978</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88">
+        <v>54573</v>
+      </c>
+      <c r="B88" t="s">
+        <v>979</v>
+      </c>
+      <c r="C88" t="s">
+        <v>980</v>
+      </c>
+      <c r="D88" t="s">
+        <v>758</v>
+      </c>
+      <c r="E88" t="s">
+        <v>454</v>
+      </c>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>383</v>
+      </c>
+      <c r="K88" t="s">
+        <v>981</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G122"/>
+  <dimension ref="A1:G125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>968</v>
+        <v>982</v>
       </c>
       <c r="B1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>969</v>
+        <v>983</v>
       </c>
       <c r="E1" t="s">
-        <v>970</v>
+        <v>984</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50617</v>
       </c>
       <c r="B2">
         <v>50318</v>
       </c>
       <c r="C2">
         <v>49818</v>
       </c>
       <c r="D2" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50618</v>
       </c>
       <c r="B3">
         <v>50319</v>
       </c>
       <c r="C3">
         <v>49819</v>
       </c>
       <c r="D3" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50620</v>
       </c>
       <c r="B4">
         <v>50320</v>
       </c>
       <c r="C4">
         <v>49819</v>
       </c>
       <c r="D4" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50621</v>
       </c>
       <c r="B5">
         <v>50321</v>
       </c>
       <c r="C5">
         <v>49819</v>
       </c>
       <c r="D5" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50632</v>
       </c>
       <c r="B6">
         <v>50333</v>
       </c>
       <c r="C6">
         <v>49872</v>
       </c>
       <c r="D6" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50633</v>
       </c>
       <c r="B7">
         <v>50334</v>
       </c>
       <c r="C7">
         <v>49872</v>
       </c>
       <c r="D7" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50634</v>
       </c>
       <c r="B8">
         <v>50335</v>
       </c>
       <c r="C8">
         <v>49872</v>
       </c>
       <c r="D8" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50635</v>
       </c>
       <c r="B9">
         <v>50336</v>
       </c>
       <c r="C9">
         <v>49872</v>
       </c>
       <c r="D9" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50636</v>
       </c>
       <c r="B10">
         <v>50337</v>
       </c>
       <c r="C10">
         <v>49872</v>
       </c>
       <c r="D10" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50637</v>
       </c>
       <c r="B11">
         <v>50338</v>
       </c>
       <c r="C11">
         <v>49872</v>
       </c>
       <c r="D11" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50638</v>
       </c>
       <c r="B12">
         <v>50339</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50639</v>
       </c>
       <c r="B13">
         <v>50340</v>
       </c>
       <c r="C13">
         <v>49873</v>
       </c>
       <c r="D13" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50666</v>
       </c>
       <c r="B14">
         <v>50340</v>
       </c>
       <c r="C14">
         <v>49888</v>
       </c>
       <c r="D14" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50640</v>
       </c>
       <c r="B15">
         <v>50341</v>
       </c>
       <c r="C15">
         <v>49873</v>
       </c>
       <c r="D15" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50641</v>
       </c>
       <c r="B16">
         <v>50342</v>
       </c>
       <c r="C16">
         <v>49873</v>
       </c>
       <c r="D16" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50642</v>
       </c>
       <c r="B17">
         <v>50342</v>
       </c>
       <c r="C17">
         <v>49880</v>
       </c>
       <c r="D17" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50643</v>
       </c>
       <c r="B18">
         <v>50344</v>
       </c>
       <c r="C18">
         <v>49875</v>
       </c>
       <c r="D18" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50477</v>
       </c>
       <c r="B19">
         <v>50229</v>
       </c>
       <c r="C19">
         <v>49807</v>
       </c>
       <c r="D19" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50478</v>
       </c>
       <c r="B20">
         <v>50229</v>
       </c>
       <c r="C20">
         <v>49823</v>
       </c>
       <c r="D20" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50648</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49807</v>
       </c>
       <c r="D21" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50649</v>
       </c>
       <c r="B22">
         <v>50349</v>
       </c>
       <c r="C22">
         <v>49815</v>
       </c>
       <c r="D22" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50651</v>
       </c>
       <c r="B23">
         <v>50350</v>
       </c>
       <c r="C23">
         <v>49879</v>
       </c>
       <c r="D23" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50652</v>
       </c>
       <c r="B24">
         <v>50351</v>
       </c>
       <c r="C24">
         <v>49879</v>
       </c>
       <c r="D24" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50653</v>
       </c>
       <c r="B25">
         <v>50352</v>
       </c>
       <c r="C25">
         <v>49879</v>
       </c>
       <c r="D25" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50654</v>
       </c>
       <c r="B26">
         <v>50353</v>
       </c>
       <c r="C26">
         <v>49880</v>
       </c>
       <c r="D26" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50479</v>
       </c>
       <c r="B27">
         <v>50230</v>
       </c>
       <c r="C27">
         <v>49807</v>
       </c>
       <c r="D27" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50493</v>
       </c>
       <c r="B28">
         <v>50237</v>
       </c>
       <c r="C28">
         <v>49797</v>
       </c>
       <c r="D28" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50494</v>
       </c>
       <c r="B29">
         <v>50238</v>
       </c>
       <c r="C29">
         <v>49797</v>
       </c>
       <c r="D29" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50495</v>
       </c>
       <c r="B30">
         <v>50239</v>
       </c>
       <c r="C30">
         <v>49797</v>
       </c>
       <c r="D30" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50496</v>
       </c>
       <c r="B31">
         <v>50240</v>
       </c>
       <c r="C31">
         <v>49798</v>
       </c>
       <c r="D31" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50497</v>
       </c>
       <c r="B32">
         <v>50241</v>
       </c>
       <c r="C32">
         <v>49798</v>
       </c>
       <c r="D32" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50498</v>
       </c>
       <c r="B33">
         <v>50241</v>
       </c>
       <c r="C33">
         <v>49875</v>
       </c>
       <c r="D33" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50499</v>
       </c>
       <c r="B34">
         <v>50242</v>
       </c>
       <c r="C34">
         <v>49798</v>
       </c>
       <c r="D34" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50503</v>
       </c>
       <c r="B35">
         <v>50244</v>
       </c>
       <c r="C35">
         <v>49827</v>
       </c>
       <c r="D35" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50504</v>
       </c>
       <c r="B36">
         <v>50244</v>
       </c>
       <c r="C36">
         <v>49880</v>
       </c>
       <c r="D36" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50509</v>
       </c>
       <c r="B37">
         <v>50247</v>
       </c>
       <c r="C37">
         <v>49832</v>
       </c>
       <c r="D37" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50508</v>
       </c>
       <c r="B38">
         <v>50247</v>
       </c>
       <c r="C38">
         <v>49841</v>
       </c>
       <c r="D38" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50511</v>
       </c>
       <c r="B39">
         <v>50249</v>
       </c>
       <c r="C39">
         <v>49885</v>
       </c>
       <c r="D39" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50515</v>
       </c>
       <c r="B40">
         <v>50251</v>
       </c>
       <c r="C40">
         <v>49875</v>
       </c>
       <c r="D40" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50520</v>
       </c>
       <c r="B41">
         <v>50255</v>
       </c>
       <c r="C41">
         <v>49834</v>
       </c>
       <c r="D41" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50533</v>
       </c>
       <c r="B42">
         <v>50265</v>
       </c>
       <c r="C42">
         <v>49832</v>
       </c>
       <c r="D42" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50535</v>
       </c>
       <c r="B43">
         <v>50266</v>
       </c>
       <c r="C43">
         <v>49824</v>
       </c>
       <c r="D43" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50536</v>
       </c>
       <c r="B44">
         <v>50266</v>
       </c>
       <c r="C44">
         <v>49825</v>
       </c>
       <c r="D44" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50534</v>
       </c>
       <c r="B45">
         <v>50266</v>
       </c>
       <c r="C45">
         <v>49850</v>
       </c>
       <c r="D45" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50537</v>
       </c>
       <c r="B46">
         <v>50267</v>
       </c>
       <c r="C46">
         <v>49851</v>
       </c>
       <c r="D46" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50540</v>
       </c>
       <c r="B47">
         <v>50269</v>
       </c>
       <c r="C47">
         <v>49854</v>
       </c>
       <c r="D47" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50549</v>
       </c>
       <c r="B48">
         <v>50276</v>
       </c>
       <c r="C48">
         <v>49858</v>
       </c>
       <c r="D48" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50550</v>
       </c>
       <c r="B49">
         <v>50277</v>
       </c>
       <c r="C49">
         <v>49858</v>
       </c>
       <c r="D49" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50559</v>
       </c>
       <c r="B50">
         <v>50285</v>
       </c>
       <c r="C50">
         <v>49867</v>
       </c>
       <c r="D50" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50560</v>
       </c>
       <c r="B51">
         <v>50285</v>
       </c>
       <c r="C51">
         <v>49873</v>
       </c>
       <c r="D51" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50612</v>
       </c>
       <c r="B52">
         <v>50313</v>
       </c>
       <c r="C52">
         <v>49822</v>
       </c>
       <c r="D52" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52041</v>
       </c>
       <c r="B53">
         <v>50278</v>
       </c>
       <c r="C53">
         <v>49858</v>
       </c>
       <c r="D53" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E53" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>975</v>
+        <v>989</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>52376</v>
       </c>
       <c r="B54">
         <v>52371</v>
       </c>
       <c r="C54">
         <v>52366</v>
       </c>
       <c r="D54" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E54" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>976</v>
+        <v>990</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>52621</v>
       </c>
       <c r="B55">
         <v>50285</v>
       </c>
       <c r="C55">
         <v>52576</v>
       </c>
       <c r="D55" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E55" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>52626</v>
       </c>
       <c r="B56">
         <v>50244</v>
       </c>
       <c r="C56">
         <v>52576</v>
       </c>
       <c r="D56" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E56" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>52786</v>
       </c>
       <c r="B57">
         <v>52781</v>
       </c>
       <c r="C57">
         <v>52366</v>
       </c>
       <c r="D57" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E57" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>52811</v>
       </c>
       <c r="B58">
         <v>52806</v>
       </c>
       <c r="C58">
         <v>49867</v>
       </c>
       <c r="D58" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E58" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>53691</v>
       </c>
       <c r="B59">
         <v>53306</v>
       </c>
       <c r="C59">
         <v>53686</v>
       </c>
       <c r="D59" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53696</v>
       </c>
       <c r="B60">
         <v>52781</v>
       </c>
       <c r="C60">
         <v>53686</v>
       </c>
       <c r="D60" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>53711</v>
       </c>
       <c r="B61">
         <v>53701</v>
       </c>
       <c r="C61">
         <v>53686</v>
       </c>
       <c r="D61" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>53726</v>
       </c>
       <c r="B62">
         <v>53721</v>
       </c>
       <c r="C62">
         <v>53716</v>
       </c>
       <c r="D62" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>53731</v>
       </c>
       <c r="B63">
         <v>50349</v>
       </c>
       <c r="C63">
         <v>53716</v>
       </c>
       <c r="D63" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>53736</v>
       </c>
       <c r="B64">
         <v>50230</v>
       </c>
       <c r="C64">
         <v>53716</v>
       </c>
       <c r="D64" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>53741</v>
       </c>
       <c r="B65">
         <v>50343</v>
       </c>
       <c r="C65">
         <v>53716</v>
       </c>
       <c r="D65" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>53881</v>
       </c>
       <c r="B66">
         <v>50330</v>
       </c>
       <c r="C66">
         <v>53136</v>
       </c>
       <c r="D66" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E66" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>255</v>
+        <v>780</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>53886</v>
       </c>
       <c r="B67">
         <v>53141</v>
       </c>
       <c r="C67">
         <v>53136</v>
       </c>
       <c r="D67" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E67" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>255</v>
+        <v>780</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>53896</v>
       </c>
       <c r="B68">
         <v>53891</v>
       </c>
       <c r="C68">
         <v>53136</v>
       </c>
       <c r="D68" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E68" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>255</v>
+        <v>780</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54198</v>
       </c>
       <c r="B69">
         <v>54195</v>
       </c>
       <c r="C69">
         <v>54197</v>
       </c>
       <c r="D69" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E69" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54199</v>
       </c>
       <c r="B70">
         <v>54196</v>
       </c>
       <c r="C70">
         <v>54197</v>
       </c>
       <c r="D70" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E70" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54202</v>
       </c>
       <c r="B71">
         <v>54201</v>
       </c>
       <c r="C71">
         <v>54197</v>
       </c>
       <c r="D71" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E71" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54212</v>
       </c>
       <c r="B72">
         <v>54211</v>
       </c>
       <c r="C72">
         <v>54210</v>
       </c>
       <c r="D72" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E72" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54213</v>
       </c>
       <c r="B73">
         <v>50330</v>
       </c>
       <c r="C73">
         <v>54210</v>
       </c>
       <c r="D73" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E73" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54215</v>
       </c>
       <c r="B74">
         <v>54214</v>
       </c>
       <c r="C74">
         <v>54210</v>
       </c>
       <c r="D74" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E74" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54225</v>
       </c>
       <c r="B75">
         <v>54224</v>
       </c>
       <c r="C75">
         <v>54223</v>
       </c>
       <c r="D75" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E75" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54226</v>
       </c>
       <c r="B76">
         <v>50244</v>
       </c>
       <c r="C76">
         <v>54223</v>
       </c>
       <c r="D76" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E76" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54228</v>
       </c>
       <c r="B77">
         <v>54227</v>
       </c>
       <c r="C77">
         <v>54223</v>
       </c>
       <c r="D77" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E77" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54229</v>
       </c>
       <c r="B78">
         <v>50365</v>
       </c>
       <c r="C78">
         <v>54223</v>
       </c>
       <c r="D78" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E78" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54255</v>
       </c>
       <c r="B79">
         <v>54254</v>
       </c>
       <c r="C79">
         <v>52366</v>
       </c>
       <c r="D79" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="E79" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54257</v>
       </c>
       <c r="B80">
         <v>50276</v>
       </c>
       <c r="C80">
         <v>54256</v>
       </c>
       <c r="D80" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E80" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54258</v>
       </c>
       <c r="B81">
         <v>50278</v>
       </c>
       <c r="C81">
         <v>54256</v>
       </c>
       <c r="D81" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E81" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54259</v>
       </c>
       <c r="B82">
         <v>50277</v>
       </c>
       <c r="C82">
         <v>54256</v>
       </c>
       <c r="D82" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E82" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>54261</v>
       </c>
       <c r="B83">
         <v>54260</v>
       </c>
       <c r="C83">
         <v>54256</v>
       </c>
       <c r="D83" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E83" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>54263</v>
       </c>
       <c r="B84">
         <v>54262</v>
       </c>
       <c r="C84">
         <v>54256</v>
       </c>
       <c r="D84" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E84" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54265</v>
       </c>
       <c r="B85">
         <v>54264</v>
       </c>
       <c r="C85">
         <v>54256</v>
       </c>
       <c r="D85" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54279</v>
       </c>
       <c r="B86">
         <v>54277</v>
       </c>
       <c r="C86">
         <v>54276</v>
       </c>
       <c r="D86" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E86" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54280</v>
       </c>
       <c r="B87">
         <v>54278</v>
       </c>
       <c r="C87">
         <v>54276</v>
       </c>
       <c r="D87" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E87" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54282</v>
       </c>
       <c r="B88">
         <v>54281</v>
       </c>
       <c r="C88">
         <v>54276</v>
       </c>
       <c r="D88" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E88" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54375</v>
       </c>
       <c r="B89">
         <v>53721</v>
       </c>
       <c r="C89">
         <v>54370</v>
       </c>
       <c r="D89" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E89" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54376</v>
       </c>
       <c r="B90">
         <v>50320</v>
       </c>
       <c r="C90">
         <v>54370</v>
       </c>
       <c r="D90" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E90" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54377</v>
       </c>
       <c r="B91">
         <v>50321</v>
       </c>
       <c r="C91">
         <v>54370</v>
       </c>
       <c r="D91" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E91" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54378</v>
       </c>
       <c r="B92">
         <v>50235</v>
       </c>
       <c r="C92">
         <v>54370</v>
       </c>
       <c r="D92" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E92" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54380</v>
       </c>
       <c r="B93">
         <v>54379</v>
       </c>
       <c r="C93">
         <v>54370</v>
       </c>
       <c r="D93" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E93" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54459</v>
       </c>
       <c r="B94">
         <v>54458</v>
       </c>
       <c r="C94">
         <v>54457</v>
       </c>
       <c r="D94" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E94" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54461</v>
       </c>
       <c r="B95">
         <v>50244</v>
       </c>
       <c r="C95">
         <v>54457</v>
       </c>
       <c r="D95" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E95" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54476</v>
       </c>
       <c r="B96">
         <v>53281</v>
       </c>
       <c r="C96">
         <v>54475</v>
       </c>
       <c r="D96" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54502</v>
       </c>
       <c r="B97">
         <v>50266</v>
       </c>
       <c r="C97">
         <v>54501</v>
       </c>
       <c r="D97" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54503</v>
       </c>
       <c r="B98">
         <v>53281</v>
       </c>
       <c r="C98">
         <v>54501</v>
       </c>
       <c r="D98" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54506</v>
       </c>
       <c r="B99">
         <v>54505</v>
       </c>
       <c r="C99">
         <v>54501</v>
       </c>
       <c r="D99" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54507</v>
       </c>
       <c r="B100">
         <v>50286</v>
       </c>
       <c r="C100">
         <v>54475</v>
       </c>
       <c r="D100" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54559</v>
       </c>
       <c r="B101">
         <v>52781</v>
       </c>
       <c r="C101">
         <v>54141</v>
       </c>
       <c r="D101" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E101" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54561</v>
       </c>
       <c r="B102">
         <v>54560</v>
       </c>
       <c r="C102">
         <v>54141</v>
       </c>
       <c r="D102" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54563</v>
       </c>
       <c r="B103">
         <v>54142</v>
       </c>
       <c r="C103">
         <v>54141</v>
       </c>
       <c r="D103" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54566</v>
       </c>
       <c r="B104">
         <v>50244</v>
       </c>
       <c r="C104">
         <v>54564</v>
       </c>
       <c r="D104" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E104" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54568</v>
       </c>
       <c r="B105">
         <v>54567</v>
       </c>
       <c r="C105">
         <v>54564</v>
       </c>
       <c r="D105" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E105" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54570</v>
       </c>
       <c r="B106">
         <v>54569</v>
       </c>
       <c r="C106">
         <v>54564</v>
       </c>
       <c r="D106" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E106" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54571</v>
       </c>
       <c r="B107">
         <v>53571</v>
       </c>
       <c r="C107">
         <v>54564</v>
       </c>
       <c r="D107" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E107" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54572</v>
       </c>
       <c r="B108">
         <v>54227</v>
       </c>
       <c r="C108">
         <v>54564</v>
       </c>
       <c r="D108" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E108" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54574</v>
       </c>
       <c r="B109">
         <v>54573</v>
       </c>
       <c r="C109">
         <v>54564</v>
       </c>
       <c r="D109" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E109" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54575</v>
       </c>
       <c r="B110">
         <v>54393</v>
       </c>
       <c r="C110">
         <v>54564</v>
       </c>
       <c r="D110" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E110" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54577</v>
       </c>
       <c r="B111">
         <v>54576</v>
       </c>
       <c r="C111">
         <v>54564</v>
       </c>
       <c r="D111" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E111" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54579</v>
       </c>
       <c r="B112">
         <v>54578</v>
       </c>
       <c r="C112">
         <v>54564</v>
       </c>
       <c r="D112" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E112" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54580</v>
       </c>
       <c r="B113">
         <v>50410</v>
       </c>
       <c r="C113">
         <v>54564</v>
       </c>
       <c r="D113" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="E113" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>54715</v>
+        <v>54707</v>
       </c>
       <c r="B114">
-        <v>54714</v>
+        <v>50351</v>
       </c>
       <c r="C114">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="D114" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>54724</v>
+        <v>54708</v>
       </c>
       <c r="B115">
-        <v>50278</v>
+        <v>50273</v>
       </c>
       <c r="C115">
-        <v>54720</v>
+        <v>54702</v>
       </c>
       <c r="D115" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>54725</v>
+        <v>54709</v>
       </c>
       <c r="B116">
-        <v>50276</v>
+        <v>50352</v>
       </c>
       <c r="C116">
-        <v>54720</v>
+        <v>54702</v>
       </c>
       <c r="D116" t="s">
-        <v>971</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>54726</v>
+        <v>54715</v>
       </c>
       <c r="B117">
-        <v>54264</v>
+        <v>54714</v>
       </c>
       <c r="C117">
-        <v>54720</v>
+        <v>54713</v>
       </c>
       <c r="D117" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>54727</v>
+        <v>54724</v>
       </c>
       <c r="B118">
-        <v>50277</v>
+        <v>50278</v>
       </c>
       <c r="C118">
         <v>54720</v>
       </c>
       <c r="D118" t="s">
-        <v>972</v>
+        <v>992</v>
       </c>
       <c r="E118" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>54728</v>
+        <v>54725</v>
       </c>
       <c r="B119">
-        <v>54482</v>
+        <v>50276</v>
       </c>
       <c r="C119">
         <v>54720</v>
       </c>
       <c r="D119" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="E119" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>54731</v>
+        <v>54726</v>
       </c>
       <c r="B120">
-        <v>50276</v>
+        <v>54264</v>
       </c>
       <c r="C120">
-        <v>54730</v>
+        <v>54720</v>
       </c>
       <c r="D120" t="s">
-        <v>971</v>
+        <v>987</v>
       </c>
       <c r="E120" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>54733</v>
+        <v>54727</v>
       </c>
       <c r="B121">
-        <v>54732</v>
+        <v>50277</v>
       </c>
       <c r="C121">
-        <v>54730</v>
+        <v>54720</v>
       </c>
       <c r="D121" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="E121" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>54734</v>
+        <v>54728</v>
       </c>
       <c r="B122">
-        <v>50278</v>
+        <v>54482</v>
       </c>
       <c r="C122">
-        <v>54730</v>
+        <v>54720</v>
       </c>
       <c r="D122" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="E122" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>400</v>
+        <v>406</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>54731</v>
+      </c>
+      <c r="B123">
+        <v>50276</v>
+      </c>
+      <c r="C123">
+        <v>54730</v>
+      </c>
+      <c r="D123" t="s">
+        <v>985</v>
+      </c>
+      <c r="E123" t="s">
+        <v>988</v>
+      </c>
+      <c r="F123"/>
+      <c r="G123" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>54733</v>
+      </c>
+      <c r="B124">
+        <v>54732</v>
+      </c>
+      <c r="C124">
+        <v>54730</v>
+      </c>
+      <c r="D124" t="s">
+        <v>985</v>
+      </c>
+      <c r="E124" t="s">
+        <v>988</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>54734</v>
+      </c>
+      <c r="B125">
+        <v>50278</v>
+      </c>
+      <c r="C125">
+        <v>54730</v>
+      </c>
+      <c r="D125" t="s">
+        <v>992</v>
+      </c>
+      <c r="E125" t="s">
+        <v>988</v>
+      </c>
+      <c r="F125"/>
+      <c r="G125" t="s">
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>979</v>
+        <v>993</v>
       </c>
       <c r="B1" t="s">
-        <v>980</v>
+        <v>994</v>
       </c>
       <c r="C1" t="s">
-        <v>981</v>
+        <v>995</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49665</v>
       </c>
       <c r="B2" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="E2" t="s">
         <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49689</v>
       </c>
       <c r="B3" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>984</v>
+        <v>998</v>
       </c>
       <c r="E3" t="s">
         <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>985</v>
+        <v>999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49741</v>
       </c>
       <c r="B4" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>986</v>
+        <v>1000</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>987</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49750</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>988</v>
+        <v>1002</v>
       </c>
       <c r="E5" t="s">
         <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>989</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49756</v>
       </c>
       <c r="B6" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>990</v>
+        <v>1004</v>
       </c>
       <c r="E6" t="s">
         <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>991</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49602</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>992</v>
+        <v>1006</v>
       </c>
       <c r="E7" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="F7" t="s">
-        <v>993</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49609</v>
       </c>
       <c r="B8" t="s">
         <v>193</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>994</v>
+        <v>1008</v>
       </c>
       <c r="E8" t="s">
         <v>88</v>
       </c>
       <c r="F8" t="s">
-        <v>995</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>54369</v>
       </c>
       <c r="B9" t="s">
         <v>329</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="F9" t="s">
-        <v>996</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54200</v>
       </c>
       <c r="B10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="E10" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="F10" t="s">
-        <v>998</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49669</v>
       </c>
       <c r="B11" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>999</v>
+        <v>1013</v>
       </c>
       <c r="E11" t="s">
         <v>88</v>
       </c>
       <c r="F11" t="s">
-        <v>1000</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49671</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1001</v>
+        <v>1015</v>
       </c>
       <c r="E12" t="s">
         <v>88</v>
       </c>
       <c r="F12" t="s">
-        <v>1002</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49673</v>
       </c>
       <c r="B13" t="s">
         <v>321</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1003</v>
+        <v>1017</v>
       </c>
       <c r="E13" t="s">
         <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>1004</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49681</v>
       </c>
       <c r="B14" t="s">
-        <v>1005</v>
+        <v>1019</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="E14" t="s">
         <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>1007</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54156</v>
       </c>
       <c r="B15" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F15" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49707</v>
       </c>
       <c r="B16" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="E16" t="s">
         <v>88</v>
       </c>
       <c r="F16" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54500</v>
       </c>
       <c r="B17" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1011</v>
+        <v>1025</v>
       </c>
       <c r="F17" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49723</v>
       </c>
       <c r="B18" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1013</v>
+        <v>1027</v>
       </c>
       <c r="E18" t="s">
         <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>1014</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49743</v>
       </c>
       <c r="B19" t="s">
         <v>199</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1015</v>
+        <v>1029</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
-        <v>1016</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49749</v>
       </c>
       <c r="B20" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>1019</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>54140</v>
       </c>
       <c r="B21" t="s">
-        <v>1020</v>
+        <v>1034</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1021</v>
+        <v>1035</v>
       </c>
       <c r="E21" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="F21" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49752</v>
       </c>
       <c r="B22" t="s">
         <v>157</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49754</v>
       </c>
       <c r="B23" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49755</v>
       </c>
       <c r="B24" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49757</v>
       </c>
       <c r="B25" t="s">
         <v>167</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49762</v>
       </c>
       <c r="B26" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J73"/>
+  <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="D1" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
       <c r="E1" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="H1" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="I1" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54253</v>
       </c>
       <c r="B2">
         <v>52366</v>
       </c>
       <c r="C2" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D2" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="G2" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="D3" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1048</v>
+        <v>1062</v>
       </c>
       <c r="G3" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54522</v>
       </c>
       <c r="B4">
         <v>54210</v>
       </c>
       <c r="C4" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="D4" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="G4" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54524</v>
       </c>
       <c r="B5">
         <v>54197</v>
       </c>
       <c r="C5" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="D5" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="G5" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52221</v>
       </c>
       <c r="B6">
         <v>49807</v>
       </c>
       <c r="C6" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="G6" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54722</v>
       </c>
       <c r="B7">
         <v>54720</v>
       </c>
       <c r="C7" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D7" t="s">
-        <v>1057</v>
+        <v>1071</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1058</v>
+        <v>1072</v>
       </c>
       <c r="G7" t="s">
-        <v>1059</v>
+        <v>1073</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52031</v>
       </c>
       <c r="B8">
         <v>49858</v>
       </c>
       <c r="C8" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D8" t="s">
-        <v>1060</v>
+        <v>1074</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
       <c r="G8" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="H8" t="s">
-        <v>1063</v>
+        <v>1077</v>
       </c>
       <c r="I8">
         <v>35</v>
       </c>
       <c r="J8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>52646</v>
       </c>
       <c r="B9">
         <v>52576</v>
       </c>
       <c r="C9" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
       <c r="G9" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>53906</v>
       </c>
       <c r="B10">
         <v>53136</v>
       </c>
       <c r="C10" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="F10" t="s">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="G10" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>229</v>
       </c>
       <c r="J10" t="s">
-        <v>255</v>
+        <v>780</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50698</v>
       </c>
       <c r="B11">
         <v>49841</v>
       </c>
       <c r="C11" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="F11" t="s">
         <v>128</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50699</v>
       </c>
       <c r="B12">
         <v>49841</v>
       </c>
       <c r="C12" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="F12" t="s">
         <v>128</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="J12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50700</v>
       </c>
       <c r="B13">
         <v>49841</v>
       </c>
       <c r="C13" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>1072</v>
+        <v>1086</v>
       </c>
       <c r="F13" t="s">
         <v>128</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54526</v>
       </c>
       <c r="B14">
         <v>54197</v>
       </c>
       <c r="C14" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="D14" t="s">
-        <v>1073</v>
+        <v>1087</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1074</v>
+        <v>1088</v>
       </c>
       <c r="G14" t="s">
-        <v>1075</v>
+        <v>1089</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54163</v>
       </c>
       <c r="B15">
         <v>52366</v>
       </c>
       <c r="C15" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D15" t="s">
-        <v>1076</v>
+        <v>1090</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1077</v>
+        <v>1091</v>
       </c>
       <c r="G15" t="s">
-        <v>1078</v>
+        <v>1092</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J15" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50673</v>
       </c>
       <c r="B16">
         <v>49807</v>
       </c>
       <c r="C16" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D16" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="G16" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50691</v>
       </c>
       <c r="B17">
         <v>49798</v>
       </c>
       <c r="C17" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D17" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="G17" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>12</v>
       </c>
       <c r="J17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50690</v>
       </c>
       <c r="B18">
         <v>49797</v>
       </c>
       <c r="C18" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D18" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1085</v>
+        <v>1099</v>
       </c>
       <c r="G18" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>11</v>
       </c>
       <c r="J18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50837</v>
       </c>
       <c r="B19">
         <v>49872</v>
       </c>
       <c r="C19" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D19" t="s">
-        <v>1086</v>
+        <v>1100</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1087</v>
+        <v>1101</v>
       </c>
       <c r="G19" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50842</v>
       </c>
       <c r="B20">
         <v>49879</v>
       </c>
       <c r="C20" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D20" t="s">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1089</v>
+        <v>1103</v>
       </c>
       <c r="G20" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>3</v>
       </c>
       <c r="J20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50838</v>
       </c>
       <c r="B21">
         <v>49873</v>
       </c>
       <c r="C21" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D21" t="s">
-        <v>1090</v>
+        <v>1104</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="G21" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50843</v>
       </c>
       <c r="B22">
         <v>49880</v>
       </c>
       <c r="C22" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D22" t="s">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1093</v>
+        <v>1107</v>
       </c>
       <c r="G22" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52121</v>
       </c>
       <c r="B23">
         <v>49798</v>
       </c>
       <c r="C23" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1094</v>
+        <v>1108</v>
       </c>
       <c r="G23" t="s">
-        <v>1095</v>
+        <v>1109</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>54717</v>
+        <v>54712</v>
       </c>
       <c r="B24">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C24" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="D24" t="s">
-        <v>1096</v>
+        <v>1110</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1097</v>
+        <v>1111</v>
       </c>
       <c r="G24" t="s">
-        <v>1098</v>
+        <v>1112</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>50735</v>
+        <v>54717</v>
       </c>
       <c r="B25">
-        <v>49832</v>
+        <v>54713</v>
       </c>
       <c r="C25" t="s">
-        <v>1099</v>
-[...4 lines deleted...]
-      </c>
+        <v>1056</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E25"/>
       <c r="F25" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="G25" t="s">
-        <v>1102</v>
+        <v>1112</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>161</v>
+        <v>3</v>
       </c>
       <c r="J25" t="s">
-        <v>1103</v>
+        <v>399</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>50744</v>
+        <v>50735</v>
       </c>
       <c r="B26">
-        <v>49834</v>
+        <v>49832</v>
       </c>
       <c r="C26" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="F26" t="s">
-        <v>1101</v>
+        <v>1117</v>
       </c>
       <c r="G26" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="J26" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>54558</v>
+        <v>50744</v>
       </c>
       <c r="B27">
-        <v>49867</v>
+        <v>49834</v>
       </c>
       <c r="C27" t="s">
-        <v>1106</v>
-[...4 lines deleted...]
-      <c r="E27"/>
+        <v>1115</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27" t="s">
+        <v>1120</v>
+      </c>
       <c r="F27" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="G27" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>1</v>
+        <v>170</v>
       </c>
       <c r="J27" t="s">
-        <v>336</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>52656</v>
+        <v>54558</v>
       </c>
       <c r="B28">
-        <v>52576</v>
+        <v>49867</v>
       </c>
       <c r="C28" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E28"/>
       <c r="F28" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="G28" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>144</v>
+        <v>1</v>
       </c>
       <c r="J28" t="s">
-        <v>454</v>
+        <v>335</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>54557</v>
+        <v>52656</v>
       </c>
       <c r="B29">
-        <v>49867</v>
+        <v>52576</v>
       </c>
       <c r="C29" t="s">
-        <v>1113</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>1070</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>1126</v>
+      </c>
       <c r="F29" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
       <c r="G29" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>1</v>
+        <v>144</v>
       </c>
       <c r="J29" t="s">
-        <v>336</v>
+        <v>460</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>52691</v>
+        <v>54557</v>
       </c>
       <c r="B30">
-        <v>52576</v>
+        <v>49867</v>
       </c>
       <c r="C30" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      </c>
+        <v>1129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E30"/>
       <c r="F30" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="G30" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>147</v>
+        <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>454</v>
+        <v>335</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>54736</v>
+        <v>52691</v>
       </c>
       <c r="B31">
-        <v>54730</v>
+        <v>52576</v>
       </c>
       <c r="C31" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      <c r="E31"/>
+        <v>1070</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" t="s">
+        <v>1133</v>
+      </c>
       <c r="F31" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="G31" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>1</v>
+        <v>147</v>
       </c>
       <c r="J31" t="s">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>50795</v>
+        <v>54736</v>
       </c>
       <c r="B32">
-        <v>49854</v>
+        <v>54730</v>
       </c>
       <c r="C32" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E32"/>
       <c r="F32" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>1137</v>
+      </c>
+      <c r="G32" t="s">
+        <v>1138</v>
+      </c>
       <c r="H32"/>
       <c r="I32">
-        <v>156</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>88</v>
+        <v>406</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B33">
         <v>49854</v>
       </c>
       <c r="C33" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
       <c r="F33" t="s">
         <v>149</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
         <v>158</v>
       </c>
       <c r="J33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B34">
         <v>49854</v>
       </c>
       <c r="C34" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="F34" t="s">
         <v>149</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="J34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>54373</v>
+        <v>50797</v>
       </c>
       <c r="B35">
-        <v>54370</v>
+        <v>49854</v>
       </c>
       <c r="C35" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      <c r="E35"/>
+        <v>1083</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35" t="s">
+        <v>1141</v>
+      </c>
       <c r="F35" t="s">
-        <v>1127</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>3</v>
+        <v>156</v>
       </c>
       <c r="J35" t="s">
-        <v>473</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>51326</v>
+        <v>54373</v>
       </c>
       <c r="B36">
-        <v>50154</v>
+        <v>54370</v>
       </c>
       <c r="C36" t="s">
-        <v>1046</v>
+        <v>1070</v>
       </c>
       <c r="D36" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
       <c r="G36" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J36" t="s">
-        <v>88</v>
+        <v>480</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>52816</v>
+        <v>51326</v>
       </c>
       <c r="B37">
-        <v>49867</v>
+        <v>50154</v>
       </c>
       <c r="C37" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D37" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="G37" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J37" t="s">
-        <v>456</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>52231</v>
+        <v>52816</v>
       </c>
       <c r="B38">
-        <v>49807</v>
+        <v>49867</v>
       </c>
       <c r="C38" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D38" t="s">
-        <v>1135</v>
+        <v>1148</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="G38" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      </c>
+        <v>1150</v>
+      </c>
+      <c r="H38"/>
       <c r="I38">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J38" t="s">
-        <v>75</v>
+        <v>462</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>52236</v>
+        <v>52231</v>
       </c>
       <c r="B39">
         <v>49807</v>
       </c>
       <c r="C39" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>1070</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1151</v>
+      </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
       <c r="G39" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>1076</v>
+      </c>
+      <c r="H39" t="s">
+        <v>1152</v>
+      </c>
       <c r="I39">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>54299</v>
+        <v>52236</v>
       </c>
       <c r="B40">
-        <v>49879</v>
+        <v>49807</v>
       </c>
       <c r="C40" t="s">
-        <v>1056</v>
-[...6 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40"/>
       <c r="F40" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="G40" t="s">
-        <v>1141</v>
-[...3 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="H40"/>
       <c r="I40">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>184</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>50792</v>
+        <v>54299</v>
       </c>
       <c r="B41">
-        <v>49851</v>
+        <v>49879</v>
       </c>
       <c r="C41" t="s">
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>1070</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1154</v>
+      </c>
       <c r="E41" t="s">
-        <v>1143</v>
+        <v>1155</v>
       </c>
       <c r="F41" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="H41"/>
+        <v>1156</v>
+      </c>
+      <c r="G41" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1158</v>
+      </c>
       <c r="I41">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J41" t="s">
-        <v>88</v>
+        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>50793</v>
+        <v>50792</v>
       </c>
       <c r="B42">
         <v>49851</v>
       </c>
       <c r="C42" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="F42" t="s">
         <v>143</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="J42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>54367</v>
+        <v>50793</v>
       </c>
       <c r="B43">
-        <v>49879</v>
+        <v>49851</v>
       </c>
       <c r="C43" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      <c r="E43"/>
+        <v>1083</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43" t="s">
+        <v>1160</v>
+      </c>
       <c r="F43" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="J43" t="s">
-        <v>1148</v>
+        <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>52711</v>
+        <v>54711</v>
       </c>
       <c r="B44">
-        <v>52576</v>
+        <v>54702</v>
       </c>
       <c r="C44" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="D44"/>
+        <v>1070</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1161</v>
+      </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1149</v>
+        <v>1162</v>
       </c>
       <c r="G44" t="s">
-        <v>1150</v>
+        <v>1163</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>454</v>
+        <v>399</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>50790</v>
+        <v>54367</v>
       </c>
       <c r="B45">
-        <v>49850</v>
+        <v>49879</v>
       </c>
       <c r="C45" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E45"/>
       <c r="F45" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="G45"/>
+        <v>1164</v>
+      </c>
+      <c r="G45" t="s">
+        <v>1165</v>
+      </c>
       <c r="H45"/>
       <c r="I45">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>88</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>50791</v>
+        <v>52711</v>
       </c>
       <c r="B46">
-        <v>49850</v>
+        <v>52576</v>
       </c>
       <c r="C46" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="D46"/>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E46"/>
       <c r="F46" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="G46"/>
+        <v>1167</v>
+      </c>
+      <c r="G46" t="s">
+        <v>1168</v>
+      </c>
       <c r="H46"/>
       <c r="I46">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J46" t="s">
-        <v>88</v>
+        <v>460</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>50738</v>
+        <v>50790</v>
       </c>
       <c r="B47">
-        <v>49832</v>
+        <v>49850</v>
       </c>
       <c r="C47" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="F47" t="s">
-        <v>1155</v>
-[...3 lines deleted...]
-      </c>
+        <v>1170</v>
+      </c>
+      <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J47" t="s">
-        <v>1103</v>
+        <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>53971</v>
+        <v>50791</v>
       </c>
       <c r="B48">
-        <v>49879</v>
+        <v>49850</v>
       </c>
       <c r="C48" t="s">
-        <v>1042</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="D48"/>
       <c r="E48" t="s">
-        <v>1157</v>
+        <v>1171</v>
       </c>
       <c r="F48" t="s">
-        <v>1158</v>
-[...6 lines deleted...]
-      </c>
+        <v>1170</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48"/>
       <c r="I48">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="J48" t="s">
-        <v>1161</v>
+        <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>54106</v>
+        <v>50738</v>
       </c>
       <c r="B49">
-        <v>53136</v>
+        <v>49832</v>
       </c>
       <c r="C49" t="s">
-        <v>1042</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="D49"/>
       <c r="E49" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="F49" t="s">
-        <v>1158</v>
+        <v>1173</v>
       </c>
       <c r="G49" t="s">
-        <v>1159</v>
-[...3 lines deleted...]
-      </c>
+        <v>1117</v>
+      </c>
+      <c r="H49"/>
       <c r="I49">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="J49" t="s">
-        <v>1164</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>50745</v>
+        <v>53971</v>
       </c>
       <c r="B50">
-        <v>49834</v>
+        <v>49879</v>
       </c>
       <c r="C50" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="D50"/>
+        <v>1056</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1110</v>
+      </c>
       <c r="E50" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="F50" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="G50" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>1176</v>
+      </c>
+      <c r="H50" t="s">
+        <v>1177</v>
+      </c>
       <c r="I50">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="J50" t="s">
-        <v>1103</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>50839</v>
+        <v>54106</v>
       </c>
       <c r="B51">
-        <v>49875</v>
+        <v>53136</v>
       </c>
       <c r="C51" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-      <c r="E51"/>
+        <v>1056</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1180</v>
+      </c>
       <c r="F51" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="G51" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="H51"/>
+        <v>1176</v>
+      </c>
+      <c r="H51" t="s">
+        <v>1177</v>
+      </c>
       <c r="I51">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="J51" t="s">
-        <v>88</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>54374</v>
+        <v>50745</v>
       </c>
       <c r="B52">
-        <v>54370</v>
+        <v>49834</v>
       </c>
       <c r="C52" t="s">
-        <v>1056</v>
-[...4 lines deleted...]
-      <c r="E52"/>
+        <v>1060</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52" t="s">
+        <v>1182</v>
+      </c>
       <c r="F52" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="G52" t="s">
-        <v>1172</v>
+        <v>1184</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="J52" t="s">
-        <v>473</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>52731</v>
+        <v>50839</v>
       </c>
       <c r="B53">
-        <v>52576</v>
+        <v>49875</v>
       </c>
       <c r="C53" t="s">
-        <v>1173</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="D53"/>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="G53" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J53" t="s">
-        <v>454</v>
+        <v>88</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>52106</v>
+        <v>54374</v>
       </c>
       <c r="B54">
-        <v>49797</v>
+        <v>54370</v>
       </c>
       <c r="C54" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D54" t="s">
-        <v>1177</v>
+        <v>1187</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="G54" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J54" t="s">
-        <v>75</v>
+        <v>480</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>52101</v>
+        <v>52731</v>
       </c>
       <c r="B55">
-        <v>49797</v>
+        <v>52576</v>
       </c>
       <c r="C55" t="s">
-        <v>1056</v>
+        <v>1190</v>
       </c>
       <c r="D55" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="G55" t="s">
-        <v>1062</v>
+        <v>1193</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J55" t="s">
-        <v>75</v>
+        <v>460</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>52111</v>
+        <v>52106</v>
       </c>
       <c r="B56">
         <v>49797</v>
       </c>
       <c r="C56" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D56" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="G56" t="s">
-        <v>1062</v>
+        <v>1196</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>52116</v>
+        <v>52101</v>
       </c>
       <c r="B57">
         <v>49797</v>
       </c>
       <c r="C57" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
       <c r="D57" t="s">
-        <v>1184</v>
+        <v>1197</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="G57" t="s">
-        <v>1186</v>
+        <v>1076</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>3</v>
       </c>
       <c r="J57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>50920</v>
+        <v>52111</v>
       </c>
       <c r="B58">
-        <v>50154</v>
+        <v>49797</v>
       </c>
       <c r="C58" t="s">
-        <v>1046</v>
+        <v>1070</v>
       </c>
       <c r="D58" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="G58" t="s">
-        <v>1189</v>
+        <v>1076</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>50710</v>
+        <v>52116</v>
       </c>
       <c r="B59">
-        <v>49885</v>
+        <v>49797</v>
       </c>
       <c r="C59" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E59"/>
       <c r="F59" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="G59"/>
+        <v>1202</v>
+      </c>
+      <c r="G59" t="s">
+        <v>1203</v>
+      </c>
       <c r="H59"/>
       <c r="I59">
-        <v>157</v>
+        <v>3</v>
       </c>
       <c r="J59" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>50711</v>
+        <v>50920</v>
       </c>
       <c r="B60">
-        <v>49885</v>
+        <v>50154</v>
       </c>
       <c r="C60" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E60"/>
       <c r="F60" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="G60"/>
+        <v>1205</v>
+      </c>
+      <c r="G60" t="s">
+        <v>1206</v>
+      </c>
       <c r="H60"/>
       <c r="I60">
-        <v>150</v>
+        <v>4</v>
       </c>
       <c r="J60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>50712</v>
+        <v>50710</v>
       </c>
       <c r="B61">
         <v>49885</v>
       </c>
       <c r="C61" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
       <c r="F61" t="s">
         <v>210</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="J61" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>50713</v>
+        <v>50711</v>
       </c>
       <c r="B62">
         <v>49885</v>
       </c>
       <c r="C62" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
       <c r="F62" t="s">
         <v>210</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J62" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>50714</v>
+        <v>50712</v>
       </c>
       <c r="B63">
         <v>49885</v>
       </c>
       <c r="C63" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
       <c r="F63" t="s">
         <v>210</v>
       </c>
-      <c r="G63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G63"/>
       <c r="H63"/>
       <c r="I63">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="J63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>50715</v>
+        <v>50713</v>
       </c>
       <c r="B64">
         <v>49885</v>
       </c>
       <c r="C64" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1196</v>
+        <v>1210</v>
       </c>
       <c r="F64" t="s">
         <v>210</v>
       </c>
-      <c r="G64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G64"/>
       <c r="H64"/>
       <c r="I64">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>50716</v>
+        <v>50714</v>
       </c>
       <c r="B65">
         <v>49885</v>
       </c>
       <c r="C65" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1197</v>
+        <v>1211</v>
       </c>
       <c r="F65" t="s">
         <v>210</v>
       </c>
       <c r="G65" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J65" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>50717</v>
+        <v>50715</v>
       </c>
       <c r="B66">
         <v>49885</v>
       </c>
       <c r="C66" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="F66" t="s">
         <v>210</v>
       </c>
       <c r="G66" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J66" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>54737</v>
+        <v>50716</v>
       </c>
       <c r="B67">
-        <v>54730</v>
+        <v>49885</v>
       </c>
       <c r="C67" t="s">
-        <v>1199</v>
-[...4 lines deleted...]
-      <c r="E67"/>
+        <v>1115</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67" t="s">
+        <v>1214</v>
+      </c>
       <c r="F67" t="s">
-        <v>1201</v>
+        <v>210</v>
       </c>
       <c r="G67" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>1</v>
+        <v>150</v>
       </c>
       <c r="J67" t="s">
-        <v>400</v>
+        <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>54721</v>
+        <v>50717</v>
       </c>
       <c r="B68">
-        <v>54720</v>
+        <v>49885</v>
       </c>
       <c r="C68" t="s">
-        <v>1199</v>
-[...4 lines deleted...]
-      <c r="E68"/>
+        <v>1115</v>
+      </c>
+      <c r="D68"/>
+      <c r="E68" t="s">
+        <v>1215</v>
+      </c>
       <c r="F68" t="s">
-        <v>1204</v>
+        <v>210</v>
       </c>
       <c r="G68" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="J68" t="s">
-        <v>400</v>
+        <v>88</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>52051</v>
+        <v>54737</v>
       </c>
       <c r="B69">
-        <v>49858</v>
+        <v>54730</v>
       </c>
       <c r="C69" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="D69" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="G69" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
-        <v>1209</v>
+        <v>406</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>52126</v>
+        <v>54721</v>
       </c>
       <c r="B70">
-        <v>49798</v>
+        <v>54720</v>
       </c>
       <c r="C70" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="D70"/>
+        <v>1216</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1220</v>
+      </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="G70" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
-        <v>75</v>
+        <v>406</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>50978</v>
+        <v>52051</v>
       </c>
       <c r="B71">
-        <v>50154</v>
+        <v>49858</v>
       </c>
       <c r="C71" t="s">
-        <v>1099</v>
+        <v>1216</v>
       </c>
       <c r="D71" t="s">
-        <v>1212</v>
-[...3 lines deleted...]
-      </c>
+        <v>1223</v>
+      </c>
+      <c r="E71"/>
       <c r="F71" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="G71" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J71" t="s">
-        <v>88</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>52131</v>
+        <v>52126</v>
       </c>
       <c r="B72">
         <v>49798</v>
       </c>
       <c r="C72" t="s">
-        <v>1046</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="D72"/>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
       <c r="G72" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>52226</v>
+        <v>50978</v>
       </c>
       <c r="B73">
-        <v>49807</v>
+        <v>50154</v>
       </c>
       <c r="C73" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-      <c r="E73"/>
+        <v>1115</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E73" t="s">
+        <v>1230</v>
+      </c>
       <c r="F73" t="s">
-        <v>1219</v>
+        <v>1231</v>
       </c>
       <c r="G73" t="s">
-        <v>1220</v>
+        <v>1232</v>
       </c>
       <c r="H73"/>
       <c r="I73">
+        <v>19</v>
+      </c>
+      <c r="J73" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74">
+        <v>52131</v>
+      </c>
+      <c r="B74">
+        <v>49798</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G74" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H74"/>
+      <c r="I74">
+        <v>8</v>
+      </c>
+      <c r="J74" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75">
+        <v>52226</v>
+      </c>
+      <c r="B75">
+        <v>49807</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G75" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H75"/>
+      <c r="I75">
         <v>0</v>
       </c>
-      <c r="J73" t="s">
+      <c r="J75" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -18579,2164 +18948,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="M1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="N1" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="O1" t="s">
-        <v>1679</v>
+        <v>1696</v>
       </c>
       <c r="P1" t="s">
-        <v>1683</v>
+        <v>1700</v>
       </c>
       <c r="Q1" t="s">
-        <v>1689</v>
+        <v>1706</v>
       </c>
       <c r="R1" t="s">
-        <v>1690</v>
+        <v>1707</v>
       </c>
       <c r="S1" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="T1" t="s">
-        <v>1694</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
       <c r="D2" t="s">
-        <v>1226</v>
+        <v>1243</v>
       </c>
       <c r="E2" t="s">
-        <v>1387</v>
+        <v>1404</v>
       </c>
       <c r="F2" t="s">
-        <v>1388</v>
+        <v>1405</v>
       </c>
       <c r="G2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H2" t="s">
-        <v>1398</v>
+        <v>1415</v>
       </c>
       <c r="I2" t="s">
-        <v>1420</v>
+        <v>1437</v>
       </c>
       <c r="J2" t="s">
-        <v>1447</v>
+        <v>1464</v>
       </c>
       <c r="K2" t="s">
-        <v>1499</v>
+        <v>1516</v>
       </c>
       <c r="L2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="M2" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="N2" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
       <c r="O2" t="s">
-        <v>1680</v>
+        <v>1697</v>
       </c>
       <c r="P2" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
       <c r="Q2" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="R2" t="s">
-        <v>1106</v>
+        <v>1122</v>
       </c>
       <c r="S2" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="T2" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="D3" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
       <c r="E3" t="s">
         <v>117</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
       <c r="G3" t="s">
         <v>108</v>
       </c>
       <c r="H3" t="s">
-        <v>1399</v>
+        <v>1416</v>
       </c>
       <c r="I3" t="s">
         <v>162</v>
       </c>
       <c r="J3" t="s">
-        <v>1448</v>
+        <v>1465</v>
       </c>
       <c r="K3" t="s">
-        <v>1500</v>
+        <v>1517</v>
       </c>
       <c r="L3" t="s">
-        <v>1672</v>
+        <v>1689</v>
       </c>
       <c r="M3" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N3" t="s">
-        <v>1676</v>
+        <v>1693</v>
       </c>
       <c r="O3" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="P3" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
       <c r="Q3" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="R3" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="S3" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
       <c r="T3" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="E4" t="s">
         <v>170</v>
       </c>
       <c r="F4" t="s">
-        <v>1389</v>
+        <v>1406</v>
       </c>
       <c r="G4" t="s">
-        <v>1396</v>
+        <v>1413</v>
       </c>
       <c r="H4" t="s">
-        <v>1400</v>
+        <v>1417</v>
       </c>
       <c r="I4" t="s">
-        <v>1421</v>
+        <v>1438</v>
       </c>
       <c r="J4" t="s">
-        <v>1449</v>
+        <v>1466</v>
       </c>
       <c r="K4" t="s">
-        <v>1501</v>
+        <v>1518</v>
       </c>
       <c r="M4" t="s">
+        <v>439</v>
+      </c>
+      <c r="N4" t="s">
         <v>433</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="P4" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="Q4" t="s">
-        <v>978</v>
+        <v>992</v>
       </c>
       <c r="R4" t="s">
-        <v>1056</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="D5" t="s">
-        <v>1229</v>
+        <v>1246</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>79</v>
       </c>
       <c r="G5" t="s">
         <v>235</v>
       </c>
       <c r="H5" t="s">
-        <v>1401</v>
+        <v>1418</v>
       </c>
       <c r="I5" t="s">
-        <v>1422</v>
+        <v>1439</v>
       </c>
       <c r="J5" t="s">
-        <v>1450</v>
+        <v>1467</v>
       </c>
       <c r="K5" t="s">
-        <v>1502</v>
+        <v>1519</v>
       </c>
       <c r="M5" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="N5" t="s">
-        <v>1677</v>
+        <v>1694</v>
       </c>
       <c r="O5" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="P5" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="Q5" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
       <c r="R5" t="s">
-        <v>1173</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>112</v>
       </c>
       <c r="D6" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
       <c r="E6" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F6" t="s">
-        <v>1390</v>
+        <v>1407</v>
       </c>
       <c r="G6" t="s">
         <v>86</v>
       </c>
       <c r="H6" t="s">
-        <v>1402</v>
+        <v>1419</v>
       </c>
       <c r="I6" t="s">
-        <v>1423</v>
+        <v>1440</v>
       </c>
       <c r="J6" t="s">
-        <v>1451</v>
+        <v>1468</v>
       </c>
       <c r="K6" t="s">
-        <v>1503</v>
+        <v>1520</v>
       </c>
       <c r="M6" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
       <c r="N6" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="P6" t="s">
-        <v>1686</v>
+        <v>1703</v>
       </c>
       <c r="Q6" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="R6" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>179</v>
       </c>
       <c r="D7" t="s">
-        <v>1231</v>
+        <v>1248</v>
       </c>
       <c r="E7" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="F7" t="s">
-        <v>1391</v>
+        <v>1408</v>
       </c>
       <c r="G7" t="s">
         <v>181</v>
       </c>
       <c r="H7" t="s">
-        <v>1403</v>
+        <v>1420</v>
       </c>
       <c r="I7" t="s">
-        <v>1424</v>
+        <v>1441</v>
       </c>
       <c r="J7" t="s">
-        <v>306</v>
+        <v>253</v>
       </c>
       <c r="K7" t="s">
-        <v>1420</v>
+        <v>1437</v>
       </c>
       <c r="M7" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="N7" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="P7" t="s">
-        <v>1687</v>
+        <v>1704</v>
       </c>
       <c r="R7" t="s">
-        <v>1691</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="D8" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="F8" t="s">
-        <v>1392</v>
+        <v>1409</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>1404</v>
+        <v>1421</v>
       </c>
       <c r="I8" t="s">
-        <v>1425</v>
+        <v>1442</v>
       </c>
       <c r="J8" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="K8" t="s">
         <v>162</v>
       </c>
       <c r="N8" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="P8" t="s">
-        <v>1688</v>
+        <v>1705</v>
       </c>
       <c r="R8" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>222</v>
       </c>
       <c r="D9" t="s">
-        <v>1233</v>
+        <v>1250</v>
       </c>
       <c r="F9" t="s">
-        <v>1393</v>
+        <v>1410</v>
       </c>
       <c r="G9" t="s">
         <v>80</v>
       </c>
       <c r="H9" t="s">
         <v>65</v>
       </c>
       <c r="I9" t="s">
-        <v>1426</v>
+        <v>1443</v>
       </c>
       <c r="J9" t="s">
-        <v>1452</v>
+        <v>1469</v>
       </c>
       <c r="K9" t="s">
-        <v>1504</v>
+        <v>1521</v>
       </c>
       <c r="N9" t="s">
-        <v>455</v>
+        <v>461</v>
+      </c>
+      <c r="P9" t="s">
+        <v>470</v>
       </c>
       <c r="R9" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10" t="s">
-        <v>1234</v>
+        <v>1251</v>
       </c>
       <c r="F10" t="s">
-        <v>1394</v>
+        <v>1411</v>
       </c>
       <c r="G10" t="s">
-        <v>1397</v>
+        <v>1414</v>
       </c>
       <c r="H10" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I10" t="s">
-        <v>1427</v>
+        <v>1444</v>
       </c>
       <c r="J10" t="s">
-        <v>1453</v>
+        <v>1470</v>
       </c>
       <c r="K10" t="s">
-        <v>1505</v>
+        <v>1522</v>
       </c>
       <c r="N10" t="s">
-        <v>1678</v>
+        <v>1695</v>
       </c>
       <c r="R10" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
       <c r="D11" t="s">
-        <v>1235</v>
+        <v>1252</v>
       </c>
       <c r="F11" t="s">
-        <v>1395</v>
+        <v>1412</v>
       </c>
       <c r="H11" t="s">
         <v>161</v>
       </c>
       <c r="I11" t="s">
-        <v>1428</v>
+        <v>1445</v>
       </c>
       <c r="J11" t="s">
-        <v>1454</v>
+        <v>1471</v>
       </c>
       <c r="K11" t="s">
-        <v>1506</v>
+        <v>1523</v>
       </c>
       <c r="R11" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1236</v>
+        <v>1253</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>1405</v>
+        <v>1422</v>
       </c>
       <c r="I12" t="s">
         <v>108</v>
       </c>
       <c r="J12" t="s">
-        <v>1455</v>
+        <v>1472</v>
       </c>
       <c r="K12" t="s">
-        <v>1507</v>
+        <v>1524</v>
       </c>
       <c r="R12" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
       <c r="H13" t="s">
-        <v>1406</v>
+        <v>1423</v>
       </c>
       <c r="I13" t="s">
         <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>1456</v>
+        <v>1473</v>
       </c>
       <c r="K13" t="s">
-        <v>1508</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="H14" t="s">
         <v>260</v>
       </c>
       <c r="I14" t="s">
-        <v>1429</v>
+        <v>1446</v>
       </c>
       <c r="J14" t="s">
-        <v>1457</v>
+        <v>1474</v>
       </c>
       <c r="K14" t="s">
-        <v>1509</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1239</v>
+        <v>1256</v>
       </c>
       <c r="H15" t="s">
-        <v>1407</v>
+        <v>1424</v>
       </c>
       <c r="I15" t="s">
         <v>195</v>
       </c>
       <c r="J15" t="s">
-        <v>1458</v>
+        <v>1475</v>
       </c>
       <c r="K15" t="s">
-        <v>1510</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1240</v>
+        <v>1257</v>
       </c>
       <c r="H16" t="s">
-        <v>1408</v>
+        <v>1425</v>
       </c>
       <c r="I16" t="s">
-        <v>1430</v>
+        <v>1447</v>
       </c>
       <c r="J16" t="s">
-        <v>1459</v>
+        <v>1476</v>
       </c>
       <c r="K16" t="s">
-        <v>1511</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1241</v>
+        <v>1258</v>
       </c>
       <c r="H17" t="s">
-        <v>1409</v>
+        <v>1426</v>
       </c>
       <c r="I17" t="s">
-        <v>1431</v>
+        <v>1448</v>
       </c>
       <c r="J17" t="s">
-        <v>1460</v>
+        <v>1477</v>
       </c>
       <c r="K17" t="s">
-        <v>1422</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1242</v>
+        <v>1259</v>
       </c>
       <c r="H18" t="s">
-        <v>1410</v>
+        <v>1427</v>
       </c>
       <c r="I18" t="s">
-        <v>1432</v>
+        <v>1449</v>
       </c>
       <c r="J18" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K18" t="s">
-        <v>1512</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1243</v>
+        <v>1260</v>
       </c>
       <c r="H19" t="s">
-        <v>1411</v>
+        <v>1428</v>
       </c>
       <c r="I19" t="s">
-        <v>1433</v>
+        <v>1450</v>
       </c>
       <c r="J19" t="s">
-        <v>1461</v>
+        <v>1478</v>
       </c>
       <c r="K19" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1244</v>
+        <v>1261</v>
       </c>
       <c r="H20" t="s">
-        <v>1412</v>
+        <v>1429</v>
       </c>
       <c r="I20" t="s">
-        <v>1434</v>
+        <v>1451</v>
       </c>
       <c r="J20" t="s">
-        <v>1462</v>
+        <v>1479</v>
       </c>
       <c r="K20" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1245</v>
+        <v>1262</v>
       </c>
       <c r="H21" t="s">
-        <v>1413</v>
+        <v>1430</v>
       </c>
       <c r="I21" t="s">
         <v>182</v>
       </c>
       <c r="J21" t="s">
-        <v>1463</v>
+        <v>1480</v>
       </c>
       <c r="K21" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1246</v>
+        <v>1263</v>
       </c>
       <c r="H22" t="s">
-        <v>1414</v>
+        <v>1431</v>
       </c>
       <c r="I22" t="s">
-        <v>1435</v>
+        <v>1452</v>
       </c>
       <c r="J22" t="s">
         <v>261</v>
       </c>
       <c r="K22" t="s">
-        <v>1516</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1247</v>
+        <v>1264</v>
       </c>
       <c r="H23" t="s">
-        <v>1415</v>
+        <v>1432</v>
       </c>
       <c r="I23" t="s">
-        <v>1436</v>
+        <v>1453</v>
       </c>
       <c r="J23" t="s">
-        <v>1464</v>
+        <v>1481</v>
       </c>
       <c r="K23" t="s">
-        <v>1517</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1248</v>
+        <v>1265</v>
       </c>
       <c r="H24" t="s">
-        <v>1416</v>
+        <v>1433</v>
       </c>
       <c r="I24" t="s">
-        <v>1437</v>
+        <v>1454</v>
       </c>
       <c r="J24" t="s">
-        <v>1465</v>
+        <v>1482</v>
       </c>
       <c r="K24" t="s">
-        <v>1518</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="H25" t="s">
-        <v>1417</v>
+        <v>1434</v>
       </c>
       <c r="I25" t="s">
         <v>47</v>
       </c>
       <c r="J25" t="s">
-        <v>1466</v>
+        <v>1483</v>
       </c>
       <c r="K25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1250</v>
+        <v>1267</v>
       </c>
       <c r="H26" t="s">
-        <v>1418</v>
+        <v>1435</v>
       </c>
       <c r="I26" t="s">
-        <v>1438</v>
+        <v>1455</v>
       </c>
       <c r="J26" t="s">
-        <v>1467</v>
+        <v>1484</v>
       </c>
       <c r="K26" t="s">
-        <v>1519</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="H27" t="s">
-        <v>1419</v>
+        <v>1436</v>
       </c>
       <c r="I27" t="s">
         <v>81</v>
       </c>
       <c r="J27" t="s">
-        <v>1468</v>
+        <v>1485</v>
       </c>
       <c r="K27" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="H28" t="s">
         <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="J28" t="s">
-        <v>1469</v>
+        <v>1486</v>
       </c>
       <c r="K28" t="s">
-        <v>1520</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1253</v>
+        <v>1270</v>
       </c>
       <c r="I29" t="s">
-        <v>1439</v>
+        <v>1456</v>
       </c>
       <c r="J29" t="s">
-        <v>1470</v>
+        <v>1487</v>
       </c>
       <c r="K29" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="I30" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
       <c r="J30" t="s">
-        <v>1471</v>
+        <v>1488</v>
       </c>
       <c r="K30" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="I31" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="J31" t="s">
-        <v>1472</v>
+        <v>1489</v>
       </c>
       <c r="K31" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
       <c r="I32" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="J32" t="s">
-        <v>1473</v>
+        <v>1490</v>
       </c>
       <c r="K32" t="s">
-        <v>1524</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="I33" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J33" t="s">
-        <v>1474</v>
+        <v>1491</v>
       </c>
       <c r="K33" t="s">
-        <v>1525</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1258</v>
+        <v>1275</v>
       </c>
       <c r="I34" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
       <c r="J34" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="K34" t="s">
-        <v>1526</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
       <c r="I35" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
       <c r="J35" t="s">
-        <v>1476</v>
+        <v>1493</v>
       </c>
       <c r="K35" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="I36" t="s">
         <v>189</v>
       </c>
       <c r="J36" t="s">
-        <v>1477</v>
+        <v>1494</v>
       </c>
       <c r="K36" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="I37" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J37" t="s">
-        <v>1478</v>
+        <v>1495</v>
       </c>
       <c r="K37" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="I38" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="J38" t="s">
-        <v>1479</v>
+        <v>1496</v>
       </c>
       <c r="K38" t="s">
-        <v>1529</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="I39" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
       <c r="J39" t="s">
-        <v>1480</v>
+        <v>1497</v>
       </c>
       <c r="K39" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="I40" t="s">
         <v>80</v>
       </c>
       <c r="J40" t="s">
-        <v>1481</v>
+        <v>1498</v>
       </c>
       <c r="K40" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
       <c r="I41" t="s">
         <v>236</v>
       </c>
       <c r="J41" t="s">
         <v>172</v>
       </c>
       <c r="K41" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="J42" t="s">
-        <v>1482</v>
+        <v>1499</v>
       </c>
       <c r="K42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="J43" t="s">
-        <v>1483</v>
+        <v>1500</v>
       </c>
       <c r="K43" t="s">
-        <v>1533</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="J44" t="s">
-        <v>1484</v>
+        <v>1501</v>
       </c>
       <c r="K44" t="s">
-        <v>1534</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="J45" t="s">
-        <v>1485</v>
+        <v>1502</v>
       </c>
       <c r="K45" t="s">
-        <v>1535</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
       <c r="J46" t="s">
         <v>93</v>
       </c>
       <c r="K46" t="s">
-        <v>1536</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="J47" t="s">
-        <v>1486</v>
+        <v>1503</v>
       </c>
       <c r="K47" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="J48" t="s">
-        <v>1487</v>
+        <v>1504</v>
       </c>
       <c r="K48" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1273</v>
+        <v>1290</v>
       </c>
       <c r="J49" t="s">
-        <v>1488</v>
+        <v>1505</v>
       </c>
       <c r="K49" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1274</v>
+        <v>1291</v>
       </c>
       <c r="J50" t="s">
-        <v>1489</v>
+        <v>1506</v>
       </c>
       <c r="K50" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
       <c r="J51" t="s">
         <v>66</v>
       </c>
       <c r="K51" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1276</v>
+        <v>1293</v>
       </c>
       <c r="J52" t="s">
-        <v>1490</v>
+        <v>1507</v>
       </c>
       <c r="K52" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
       <c r="J53" t="s">
-        <v>1491</v>
+        <v>1508</v>
       </c>
       <c r="K53" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1278</v>
+        <v>1295</v>
       </c>
       <c r="J54" t="s">
-        <v>1492</v>
+        <v>1509</v>
       </c>
       <c r="K54" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1279</v>
+        <v>1296</v>
       </c>
       <c r="J55" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="K55" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1280</v>
+        <v>1297</v>
       </c>
       <c r="J56" t="s">
-        <v>1493</v>
+        <v>1510</v>
       </c>
       <c r="K56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1281</v>
+        <v>1298</v>
       </c>
       <c r="J57" t="s">
-        <v>1494</v>
+        <v>1511</v>
       </c>
       <c r="K57" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1282</v>
+        <v>1299</v>
       </c>
       <c r="J58" t="s">
         <v>82</v>
       </c>
       <c r="K58" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1283</v>
+        <v>1300</v>
       </c>
       <c r="J59" t="s">
-        <v>1495</v>
+        <v>1512</v>
       </c>
       <c r="K59" t="s">
-        <v>1548</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1284</v>
+        <v>1301</v>
       </c>
       <c r="J60" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="K60" t="s">
-        <v>1549</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1285</v>
+        <v>1302</v>
       </c>
       <c r="J61" t="s">
-        <v>1496</v>
+        <v>1513</v>
       </c>
       <c r="K61" t="s">
-        <v>1550</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1286</v>
+        <v>1303</v>
       </c>
       <c r="J62" t="s">
-        <v>1497</v>
+        <v>1514</v>
       </c>
       <c r="K62" t="s">
-        <v>1551</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
       <c r="J63" t="s">
-        <v>1498</v>
+        <v>1515</v>
       </c>
       <c r="K63" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
       <c r="K64" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1289</v>
+        <v>1306</v>
       </c>
       <c r="K65" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1290</v>
+        <v>1307</v>
       </c>
       <c r="K66" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1291</v>
+        <v>1308</v>
       </c>
       <c r="K67" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1292</v>
+        <v>1309</v>
       </c>
       <c r="K68" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1293</v>
+        <v>1310</v>
       </c>
       <c r="K69" t="s">
-        <v>1557</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1294</v>
+        <v>1311</v>
       </c>
       <c r="K70" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1295</v>
+        <v>1312</v>
       </c>
       <c r="K71" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1296</v>
+        <v>1313</v>
       </c>
       <c r="K72" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1297</v>
+        <v>1314</v>
       </c>
       <c r="K73" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1298</v>
+        <v>1315</v>
       </c>
       <c r="K74" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1299</v>
+        <v>1316</v>
       </c>
       <c r="K75" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1300</v>
+        <v>1317</v>
       </c>
       <c r="K76" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1301</v>
+        <v>1318</v>
       </c>
       <c r="K77" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1302</v>
+        <v>1319</v>
       </c>
       <c r="K78" t="s">
-        <v>1566</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
       <c r="K79" t="s">
-        <v>1567</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1304</v>
+        <v>1321</v>
       </c>
       <c r="K80" t="s">
-        <v>1568</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1305</v>
+        <v>1322</v>
       </c>
       <c r="K81" t="s">
-        <v>1569</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1306</v>
+        <v>1323</v>
       </c>
       <c r="K82" t="s">
-        <v>1570</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1307</v>
+        <v>1324</v>
       </c>
       <c r="K83" t="s">
-        <v>1571</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1308</v>
+        <v>1325</v>
       </c>
       <c r="K84" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1309</v>
+        <v>1326</v>
       </c>
       <c r="K85" t="s">
-        <v>1435</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1310</v>
+        <v>1327</v>
       </c>
       <c r="K86" t="s">
-        <v>1572</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1311</v>
+        <v>1328</v>
       </c>
       <c r="K87" t="s">
-        <v>1573</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1312</v>
+        <v>1329</v>
       </c>
       <c r="K88" t="s">
-        <v>1574</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1313</v>
+        <v>1330</v>
       </c>
       <c r="K89" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1314</v>
+        <v>1331</v>
       </c>
       <c r="K90" t="s">
-        <v>1576</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1315</v>
+        <v>1332</v>
       </c>
       <c r="K91" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1316</v>
+        <v>1333</v>
       </c>
       <c r="K92" t="s">
-        <v>1578</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="K93" t="s">
-        <v>1579</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1318</v>
+        <v>1335</v>
       </c>
       <c r="K94" t="s">
-        <v>1580</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1319</v>
+        <v>1336</v>
       </c>
       <c r="K95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1320</v>
+        <v>1337</v>
       </c>
       <c r="K96" t="s">
-        <v>1581</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
       <c r="K97" t="s">
-        <v>1582</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
       <c r="K98" t="s">
-        <v>1583</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1323</v>
+        <v>1340</v>
       </c>
       <c r="K99" t="s">
-        <v>1584</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1324</v>
+        <v>1341</v>
       </c>
       <c r="K100" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1325</v>
+        <v>1342</v>
       </c>
       <c r="K101" t="s">
-        <v>1586</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1326</v>
+        <v>1343</v>
       </c>
       <c r="K102" t="s">
-        <v>1587</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1327</v>
+        <v>1344</v>
       </c>
       <c r="K103" t="s">
-        <v>1588</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1328</v>
+        <v>1345</v>
       </c>
       <c r="K104" t="s">
-        <v>1589</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1329</v>
+        <v>1346</v>
       </c>
       <c r="K105" t="s">
-        <v>1590</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1330</v>
+        <v>1347</v>
       </c>
       <c r="K106" t="s">
-        <v>1591</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1331</v>
+        <v>1348</v>
       </c>
       <c r="K107" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
       <c r="K108" t="s">
-        <v>1593</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1333</v>
+        <v>1350</v>
       </c>
       <c r="K109" t="s">
-        <v>1594</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1334</v>
+        <v>1351</v>
       </c>
       <c r="K110" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
       <c r="K111" t="s">
-        <v>1596</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1336</v>
+        <v>1353</v>
       </c>
       <c r="K112" t="s">
-        <v>1597</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1337</v>
+        <v>1354</v>
       </c>
       <c r="K113" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1338</v>
+        <v>1355</v>
       </c>
       <c r="K114" t="s">
-        <v>1599</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1339</v>
+        <v>1356</v>
       </c>
       <c r="K115" t="s">
-        <v>1600</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1340</v>
+        <v>1357</v>
       </c>
       <c r="K116" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1341</v>
+        <v>1358</v>
       </c>
       <c r="K117" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1342</v>
+        <v>1359</v>
       </c>
       <c r="K118" t="s">
-        <v>1603</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1343</v>
+        <v>1360</v>
       </c>
       <c r="K119" t="s">
-        <v>1604</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1344</v>
+        <v>1361</v>
       </c>
       <c r="K120" t="s">
-        <v>1605</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1345</v>
+        <v>1362</v>
       </c>
       <c r="K121" t="s">
-        <v>1606</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1346</v>
+        <v>1363</v>
       </c>
       <c r="K122" t="s">
-        <v>1607</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1347</v>
+        <v>1364</v>
       </c>
       <c r="K123" t="s">
-        <v>1608</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1348</v>
+        <v>1365</v>
       </c>
       <c r="K124" t="s">
-        <v>1609</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1349</v>
+        <v>1366</v>
       </c>
       <c r="K125" t="s">
-        <v>1410</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1350</v>
+        <v>1367</v>
       </c>
       <c r="K126" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1351</v>
+        <v>1368</v>
       </c>
       <c r="K127" t="s">
-        <v>1611</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1352</v>
+        <v>1369</v>
       </c>
       <c r="K128" t="s">
-        <v>1612</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1353</v>
+        <v>1370</v>
       </c>
       <c r="K129" t="s">
-        <v>1613</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1354</v>
+        <v>1371</v>
       </c>
       <c r="K130" t="s">
-        <v>1614</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
       <c r="K131" t="s">
-        <v>1615</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="K132" t="s">
-        <v>1616</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="K133" t="s">
-        <v>1617</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1358</v>
+        <v>1375</v>
       </c>
       <c r="K134" t="s">
-        <v>1618</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1359</v>
+        <v>1376</v>
       </c>
       <c r="K135" t="s">
-        <v>1619</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1360</v>
+        <v>1377</v>
       </c>
       <c r="K136" t="s">
-        <v>1620</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
       <c r="K137" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1362</v>
+        <v>1379</v>
       </c>
       <c r="K138" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
       <c r="K139" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
       <c r="K140" t="s">
-        <v>1623</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
       <c r="K141" t="s">
-        <v>1624</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1366</v>
+        <v>1383</v>
       </c>
       <c r="K142" t="s">
-        <v>1625</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1367</v>
+        <v>1384</v>
       </c>
       <c r="K143" t="s">
-        <v>1626</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1368</v>
+        <v>1385</v>
       </c>
       <c r="K144" t="s">
-        <v>1627</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1369</v>
+        <v>1386</v>
       </c>
       <c r="K145" t="s">
-        <v>1628</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1370</v>
+        <v>1387</v>
       </c>
       <c r="K146" t="s">
-        <v>1629</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1371</v>
+        <v>1388</v>
       </c>
       <c r="K147" t="s">
-        <v>1630</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1372</v>
+        <v>1389</v>
       </c>
       <c r="K148" t="s">
-        <v>1631</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1373</v>
+        <v>1390</v>
       </c>
       <c r="K149" t="s">
-        <v>1632</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="K150" t="s">
-        <v>1633</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1375</v>
+        <v>1392</v>
       </c>
       <c r="K151" t="s">
-        <v>1634</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1376</v>
+        <v>1393</v>
       </c>
       <c r="K152" t="s">
-        <v>1635</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1377</v>
+        <v>1394</v>
       </c>
       <c r="K153" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1378</v>
+        <v>1395</v>
       </c>
       <c r="K154" t="s">
-        <v>1637</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1379</v>
+        <v>1396</v>
       </c>
       <c r="K155" t="s">
-        <v>1638</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1380</v>
+        <v>1397</v>
       </c>
       <c r="K156" t="s">
-        <v>1639</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1381</v>
+        <v>1398</v>
       </c>
       <c r="K157" t="s">
-        <v>1640</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1382</v>
+        <v>1399</v>
       </c>
       <c r="K158" t="s">
-        <v>1641</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1383</v>
+        <v>1400</v>
       </c>
       <c r="K159" t="s">
-        <v>1642</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="K160" t="s">
-        <v>1643</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1385</v>
+        <v>1402</v>
       </c>
       <c r="K161" t="s">
-        <v>1644</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1386</v>
+        <v>1403</v>
       </c>
       <c r="K162" t="s">
-        <v>1645</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1646</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1647</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1648</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1649</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1650</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1651</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1652</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1653</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1654</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1655</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1656</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1657</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1658</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1659</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1660</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1661</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1418</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1662</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1664</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1665</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1666</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1667</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1669</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1670</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1671</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">