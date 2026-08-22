--- v1 (2026-07-04)
+++ v2 (2026-08-22)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1720">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 04:29:24am</t>
+    <t>2026-08-21 10:21:00pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1170,63 +1170,66 @@
   <si>
     <t xml:space="preserve">&lt;p&gt;The primary objective of this project is to develop alternative rearing methods for the critically endangered Delta&amp;nbsp;Smelt, endemic of the San Francisco Bay Delta (SFBD). Current hatchery practices have struggled to overcome domestication effects in captive-reared fish, resulting in reduced fitness and lower survival rates when released into the wild. Additionally, the resource-intensive nature of Delta Smelt rearing and the associated costs present challenges to scaling up production. While the UC Davis Fish Conservation and Culture Laboratory (FCCL) has made significant strides in producing Delta Smelt for supplementation, meeting long-term population recovery goals will require more efficient and effective rearing methods. This project aims to improve post-release survival rates and overall fish production by exploring more naturalized and cost-effective rearing environments.&lt;/p&gt;
 &lt;p&gt;To achieve this, we will investigate the use of local impoundments (enclosed natural environments that provide more&amp;nbsp;variable and realistic conditions) compared to traditional hatcheries for increasing Delta Smelt production and fitness.&amp;nbsp;We will rear Delta Smelt in enclosures placed within these impoundments and compare key fitness-determining traits, such as survival, growth, temperature susceptibility, hypoxia tolerance, and antipredator behavior, to those of fish reared under controlled conditions at the FCCL. Additionally, we plan to transfer practices developed in other successful fish supplementation programs (e.g. Razorback Sucker and Rio Grande Silvery Minnow) and develop methods for natural spawning within these impoundments by introducing spawning substrates and closely monitoring spawning activity during the natural season.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...</t>
   </si>
   <si>
     <t>October 3, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54457</t>
   </si>
   <si>
     <t>Post-drought wildfire retardant first flushes on early life stage Chinook Salmon (Oncorhynchus tshawytscha) and Rainbow Trout (O. mykiss).</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; Oregon State University</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project will evaluate sublethal toxicity of current-use and new fire retardants on Chinook Salmon, a listed species, as well as Rainbow Trout. Non-weathered and weathered retardants will be tested, with the intention being to generate standard LC50s and EC50s from embryo to alevin, and for weathered retardants to more closely mimic exposure a first flush-like event. Behavioral alterations, yolk sac size and potential latent effects on growth will be recorded. These data will allow managers to design approaches for fire management and prevention that have the lowest possible impact on waterways.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
   </si>
   <si>
     <t>Chinook Salmon; Climate change; Drought; Fish; Flame retardants; Toxicity</t>
   </si>
   <si>
-    <t>January 12, 2026</t>
+    <t>July 30, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54475</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
@@ -1553,99 +1556,123 @@
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>DSC23000</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>DSC-21022</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t>2022-01-25</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
+    <t>July 29, 2026</t>
+  </si>
+  <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
-    <t>2023-05-01</t>
+    <t>DSC22083</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>2021-11-09</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
+    <t>DSC22082</t>
+  </si>
+  <si>
+    <t>Oregon State University</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2986,53 +3013,50 @@
   <si>
     <t>Susan Ustin</t>
   </si>
   <si>
     <t>Ustin</t>
   </si>
   <si>
     <t>slustin@ucdavis.edu</t>
   </si>
   <si>
     <t>530-752-0621</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50276</t>
   </si>
   <si>
     <t>Susanne Brander</t>
   </si>
   <si>
     <t>Susanne</t>
   </si>
   <si>
     <t>Brander</t>
   </si>
   <si>
-    <t>Oregon State University</t>
-[...1 lines deleted...]
-  <si>
     <t>branders@oregonstate.edu</t>
   </si>
   <si>
     <t>(541) 737-5413</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50286</t>
   </si>
   <si>
     <t>Swee Teh</t>
   </si>
   <si>
     <t>Swee</t>
   </si>
   <si>
     <t>Teh</t>
   </si>
   <si>
     <t>Associate Researcher</t>
   </si>
   <si>
     <t>sjteh@ucdavis.edu</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/swee-teh-8234969/</t>
@@ -3089,50 +3113,53 @@
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>November 4, 2022</t>
   </si>
   <si>
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>Inactive</t>
+  </si>
+  <si>
+    <t>January 12, 2026</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>ICF International, Inc. is a Fairfax, Virginia-based global consulting and technology services company, which provides a range of services for governments and businesses, including strategic planning, management, marketing and analytics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49665</t>
   </si>
   <si>
     <t>Oregon State was founded more than 150 years ago as a land grant institution, building on the idea that everybody deserves access to an education that transforms their lives. Yours could be next. Adapting to today’s challenges, we continue to deliver innovative, high-quality courses and programs. We put the safety and success of our community as our top priority. As Oregon’s largest university, we draw people from all 50 states and more than 100 countries. Our mission is constantly evolving to serve all learners.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49689</t>
   </si>
@@ -5260,53 +5287,50 @@
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
-  </si>
-[...1 lines deleted...]
-    <t>Consulting services</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
@@ -8556,2374 +8580,2430 @@
         <v>54475</v>
       </c>
       <c r="B46" t="s">
         <v>354</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46" t="s">
         <v>355</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>356</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>41</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>2023</v>
       </c>
-      <c r="M46"/>
+      <c r="M46" t="s">
+        <v>357</v>
+      </c>
       <c r="N46">
         <v>2026</v>
       </c>
       <c r="O46" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>55</v>
       </c>
       <c r="R46"/>
       <c r="S46" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="T46" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="U46" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="X46" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54501</v>
       </c>
       <c r="B47" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
         <v>37</v>
       </c>
       <c r="E47" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F47" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J47" t="s">
         <v>41</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2023</v>
       </c>
       <c r="M47" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="P47" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="Q47" t="s">
         <v>55</v>
       </c>
       <c r="R47" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="S47" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="T47" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="U47" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="X47" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54564</v>
       </c>
       <c r="B48" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E48" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F48" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G48" t="s">
         <v>288</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
         <v>40</v>
       </c>
       <c r="J48" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>2025</v>
       </c>
       <c r="M48" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="N48">
         <v>2028</v>
       </c>
       <c r="O48" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="P48" t="s">
         <v>44</v>
       </c>
       <c r="Q48" t="s">
         <v>45</v>
       </c>
       <c r="R48" t="s">
         <v>306</v>
       </c>
       <c r="S48" t="s">
         <v>57</v>
       </c>
       <c r="T48" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="U48" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="X48" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>54702</v>
       </c>
       <c r="B49" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
         <v>37</v>
       </c>
       <c r="E49" t="s">
         <v>199</v>
       </c>
       <c r="F49" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>40</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>2021</v>
       </c>
       <c r="M49" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="N49">
         <v>2025</v>
       </c>
       <c r="O49" t="s">
         <v>43</v>
       </c>
       <c r="P49" t="s">
         <v>44</v>
       </c>
       <c r="Q49" t="s">
         <v>108</v>
       </c>
       <c r="R49"/>
       <c r="S49" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="T49" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="U49" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
         <v>255</v>
       </c>
       <c r="X49" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>54713</v>
       </c>
       <c r="B50" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>37</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>40</v>
       </c>
       <c r="J50" t="s">
         <v>41</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>2021</v>
       </c>
       <c r="M50"/>
       <c r="N50">
         <v>2025</v>
       </c>
       <c r="O50" t="s">
         <v>43</v>
       </c>
       <c r="P50" t="s">
         <v>323</v>
       </c>
       <c r="Q50" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="R50" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="S50" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="T50" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="U50" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="X50" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>54720</v>
       </c>
       <c r="B51" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C51" t="s">
         <v>70</v>
       </c>
       <c r="D51" t="s">
         <v>37</v>
       </c>
       <c r="E51" t="s">
         <v>38</v>
       </c>
       <c r="F51" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G51" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
         <v>40</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>2022</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51" t="s">
         <v>117</v>
       </c>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>86</v>
       </c>
       <c r="R51"/>
       <c r="S51" t="s">
         <v>182</v>
       </c>
       <c r="T51" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="U51" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="X51" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>54730</v>
       </c>
       <c r="B52" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C52" t="s">
         <v>36</v>
       </c>
       <c r="D52" t="s">
         <v>37</v>
       </c>
       <c r="E52" t="s">
         <v>38</v>
       </c>
       <c r="F52" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G52" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
         <v>40</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
         <v>2021</v>
       </c>
       <c r="M52"/>
       <c r="N52">
         <v>2023</v>
       </c>
       <c r="O52" t="s">
         <v>170</v>
       </c>
       <c r="P52" t="s">
         <v>64</v>
       </c>
       <c r="Q52" t="s">
         <v>181</v>
       </c>
       <c r="R52" t="s">
         <v>161</v>
       </c>
       <c r="S52" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="T52" t="s">
         <v>253</v>
       </c>
       <c r="U52" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="X52" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="I1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="L1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="N1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51530</v>
       </c>
       <c r="B2">
         <v>49841</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>143735.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51534</v>
       </c>
       <c r="B3">
         <v>49885</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>1756535.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51540</v>
       </c>
       <c r="B4">
         <v>49832</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>430870.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="P4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51542</v>
       </c>
       <c r="B5">
         <v>49834</v>
       </c>
       <c r="C5">
         <v>1035</v>
       </c>
       <c r="D5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H5" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>700000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="P5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51625</v>
       </c>
       <c r="B6">
         <v>49827</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G6" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>1510723.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51623</v>
       </c>
       <c r="B7">
         <v>49825</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>1597446.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51622</v>
       </c>
       <c r="B8">
         <v>49824</v>
       </c>
       <c r="C8" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G8" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1701829.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51632</v>
       </c>
       <c r="B9">
         <v>49818</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G9" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>570602.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51621</v>
       </c>
       <c r="B10">
         <v>49823</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G10" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>604792.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51629</v>
       </c>
       <c r="B11">
         <v>49815</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G11" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>678275.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51633</v>
       </c>
       <c r="B12">
         <v>49819</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G12" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>800484.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51620</v>
       </c>
       <c r="B13">
         <v>49822</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G13" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>969238.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51642</v>
       </c>
       <c r="B14">
         <v>49905</v>
       </c>
       <c r="C14" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D14" t="s">
         <v>193</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51670</v>
       </c>
       <c r="B15">
         <v>49880</v>
       </c>
       <c r="C15">
         <v>19054</v>
       </c>
       <c r="D15" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G15" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H15" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>123868.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51525</v>
       </c>
       <c r="B16">
         <v>49798</v>
       </c>
       <c r="C16">
         <v>5298</v>
       </c>
       <c r="D16" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G16" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H16" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>129712.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51666</v>
       </c>
       <c r="B17">
         <v>49875</v>
       </c>
       <c r="C17">
         <v>19054</v>
       </c>
       <c r="D17" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G17" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H17" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>149342.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51677</v>
       </c>
       <c r="B18">
         <v>49888</v>
       </c>
       <c r="C18">
         <v>2043</v>
       </c>
       <c r="D18" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G18" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H18" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>178546.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51516</v>
       </c>
       <c r="B19">
         <v>49807</v>
       </c>
       <c r="C19">
         <v>5298</v>
       </c>
       <c r="D19" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G19" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H19" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>206471.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51524</v>
       </c>
       <c r="B20">
         <v>49797</v>
       </c>
       <c r="C20">
         <v>5298</v>
       </c>
       <c r="D20" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G20" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H20" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>229258.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51559</v>
       </c>
       <c r="B21">
         <v>49854</v>
       </c>
       <c r="C21">
         <v>2041</v>
       </c>
       <c r="D21" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G21" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H21" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>267050.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51557</v>
       </c>
       <c r="B22">
         <v>49851</v>
       </c>
       <c r="C22">
         <v>2047</v>
       </c>
       <c r="D22" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G22" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H22" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>312566.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51565</v>
       </c>
       <c r="B23">
         <v>49858</v>
       </c>
       <c r="C23">
         <v>18201</v>
       </c>
       <c r="D23" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G23" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H23" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I23" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J23">
         <v>425346.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N23" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O23" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="P23" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51556</v>
       </c>
       <c r="B24">
         <v>49850</v>
       </c>
       <c r="C24">
         <v>2036</v>
       </c>
       <c r="D24" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G24" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H24" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>450000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51665</v>
       </c>
       <c r="B25">
         <v>49873</v>
       </c>
       <c r="C25">
         <v>19054</v>
       </c>
       <c r="D25" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G25" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H25" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>64868.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51664</v>
       </c>
       <c r="B26">
         <v>49873</v>
       </c>
       <c r="C26">
         <v>19054</v>
       </c>
       <c r="D26" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>64894.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51669</v>
       </c>
       <c r="B27">
         <v>49879</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G27" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H27" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>129800.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51663</v>
       </c>
       <c r="B28">
         <v>49872</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>228456.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51643</v>
       </c>
       <c r="B29">
         <v>49905</v>
       </c>
       <c r="C29" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D29" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>52426</v>
       </c>
       <c r="B30">
         <v>52366</v>
       </c>
       <c r="C30">
         <v>21045</v>
       </c>
       <c r="D30" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="F30" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G30" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H30" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I30" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J30">
         <v>150684.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>52616</v>
       </c>
       <c r="B31">
         <v>52576</v>
       </c>
       <c r="C31">
         <v>20028</v>
       </c>
       <c r="D31" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H31" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="I31" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="J31">
         <v>694036.4</v>
       </c>
       <c r="K31"/>
       <c r="L31" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>52801</v>
       </c>
       <c r="B32">
         <v>49867</v>
       </c>
       <c r="C32">
         <v>18204</v>
       </c>
       <c r="D32" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>742415.0</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>53901</v>
       </c>
       <c r="B33">
         <v>53136</v>
       </c>
       <c r="C33" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D33" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>496322.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>54203</v>
       </c>
       <c r="B34">
         <v>54197</v>
       </c>
       <c r="C34" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D34" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G34" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H34" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="I34" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J34">
         <v>171927.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>54216</v>
       </c>
       <c r="B35">
         <v>54210</v>
       </c>
       <c r="C35" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D35" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G35" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H35" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="I35" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J35">
         <v>221041.0</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>54230</v>
       </c>
       <c r="B36">
         <v>54223</v>
       </c>
       <c r="C36" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D36" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G36" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H36" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="I36" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J36">
         <v>175781.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>54266</v>
       </c>
       <c r="B37">
         <v>54256</v>
       </c>
       <c r="C37" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D37" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H37" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="I37" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="J37">
         <v>329910.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>54283</v>
       </c>
       <c r="B38">
         <v>54276</v>
       </c>
       <c r="C38" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D38" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G38" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H38" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I38" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J38">
         <v>521326.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>54284</v>
       </c>
       <c r="B39">
         <v>54276</v>
       </c>
       <c r="C39" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D39" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E39" t="s">
         <v>321</v>
       </c>
       <c r="F39" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G39" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H39" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I39" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J39">
         <v>33572.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>54371</v>
       </c>
       <c r="B40">
         <v>54370</v>
       </c>
       <c r="C40" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D40" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E40" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F40" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="G40"/>
+        <v>445</v>
+      </c>
+      <c r="G40" t="s">
+        <v>441</v>
+      </c>
       <c r="H40" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="I40" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J40">
         <v>528438.0</v>
       </c>
       <c r="K40"/>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>471</v>
+      </c>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>54372</v>
       </c>
       <c r="B41">
         <v>54370</v>
       </c>
       <c r="C41" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D41" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="I41" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J41">
         <v>169882.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>54460</v>
       </c>
       <c r="B42">
         <v>54457</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I42" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J42">
         <v>633366.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>54504</v>
       </c>
       <c r="B43">
         <v>54501</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>525719.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>54508</v>
       </c>
       <c r="B44">
         <v>54475</v>
       </c>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>485</v>
+      </c>
       <c r="D44" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="E44"/>
+        <v>439</v>
+      </c>
+      <c r="E44" t="s">
+        <v>37</v>
+      </c>
       <c r="F44"/>
-      <c r="G44"/>
+      <c r="G44" t="s">
+        <v>441</v>
+      </c>
       <c r="H44" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="I44"/>
+        <v>486</v>
+      </c>
+      <c r="I44" t="s">
+        <v>487</v>
+      </c>
       <c r="J44">
-        <v>583911.0</v>
+        <v>229884.9</v>
       </c>
       <c r="K44"/>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>471</v>
+      </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>54565</v>
       </c>
       <c r="B45">
         <v>54564</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E45" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="I45" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="J45">
         <v>1224266.0</v>
       </c>
       <c r="K45" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>54710</v>
       </c>
       <c r="B46">
         <v>54702</v>
       </c>
       <c r="C46">
         <v>21025</v>
       </c>
       <c r="D46" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G46" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H46" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="I46" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J46">
         <v>240902.0</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>54716</v>
       </c>
       <c r="B47">
         <v>54713</v>
       </c>
       <c r="C47">
         <v>21027</v>
       </c>
       <c r="D47" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G47" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H47" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>498528.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>54729</v>
       </c>
       <c r="B48">
         <v>54720</v>
       </c>
       <c r="C48" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D48" t="s">
         <v>193</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I48" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="J48">
         <v>1096207.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>54735</v>
       </c>
       <c r="B49">
         <v>54730</v>
       </c>
       <c r="C49" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D49" t="s">
         <v>193</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="I49" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="J49">
         <v>399408.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>406</v>
+        <v>407</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50">
+        <v>54806</v>
+      </c>
+      <c r="B50">
+        <v>54475</v>
+      </c>
+      <c r="C50" t="s">
+        <v>496</v>
+      </c>
+      <c r="D50" t="s">
+        <v>439</v>
+      </c>
+      <c r="E50" t="s">
+        <v>497</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50" t="s">
+        <v>441</v>
+      </c>
+      <c r="H50" t="s">
+        <v>498</v>
+      </c>
+      <c r="I50" t="s">
+        <v>487</v>
+      </c>
+      <c r="J50">
+        <v>350961.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50" t="s">
+        <v>499</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50" t="s">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C1" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D1" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="E1" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>88</v>
@@ -10940,7985 +11020,8054 @@
         <v>2020</v>
       </c>
       <c r="D3">
         <v>127000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51721</v>
       </c>
       <c r="B4">
         <v>51565</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4">
         <v>136424.37</v>
       </c>
       <c r="E4" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>51699</v>
       </c>
       <c r="B5">
         <v>51642</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5">
         <v>267000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>51722</v>
       </c>
       <c r="B6">
         <v>51565</v>
       </c>
       <c r="C6">
         <v>2021</v>
       </c>
       <c r="D6">
         <v>220140.0</v>
       </c>
       <c r="E6" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>52036</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2022</v>
       </c>
       <c r="D7">
         <v>67570.1</v>
       </c>
       <c r="E7" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54765</v>
       </c>
       <c r="B8">
         <v>54710</v>
       </c>
       <c r="C8">
         <v>2024</v>
       </c>
       <c r="D8">
         <v>33829.64</v>
       </c>
       <c r="E8" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54766</v>
       </c>
       <c r="B9">
         <v>54216</v>
       </c>
       <c r="C9">
         <v>2024</v>
       </c>
       <c r="D9">
         <v>78982.86</v>
       </c>
       <c r="E9" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54767</v>
       </c>
       <c r="B10">
         <v>53901</v>
       </c>
       <c r="C10">
         <v>2024</v>
       </c>
       <c r="D10">
         <v>78982.86</v>
       </c>
       <c r="E10" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>255</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>54779</v>
+      </c>
+      <c r="B11">
+        <v>54371</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11">
+        <v>312727.92</v>
+      </c>
+      <c r="E11" t="s">
+        <v>504</v>
+      </c>
+      <c r="F11" t="s">
+        <v>505</v>
+      </c>
+      <c r="G11" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54805</v>
+      </c>
+      <c r="B12">
+        <v>54508</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>28571.18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>504</v>
+      </c>
+      <c r="F12" t="s">
+        <v>505</v>
+      </c>
+      <c r="G12" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>54807</v>
+      </c>
+      <c r="B13">
+        <v>54806</v>
+      </c>
+      <c r="C13">
+        <v>2024</v>
+      </c>
+      <c r="D13">
+        <v>185388.45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>504</v>
+      </c>
+      <c r="F13" t="s">
+        <v>505</v>
+      </c>
+      <c r="G13" t="s">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="B1" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="C1" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="D1" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="E1" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="H1" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="I1" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54714</v>
       </c>
       <c r="B2" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="C2" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="D2" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K2" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50353</v>
       </c>
       <c r="B3" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="C3" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="D3" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G3" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>88</v>
       </c>
       <c r="K3" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53281</v>
       </c>
       <c r="B4" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="C4" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="D4" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="G4" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="K4" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="C5" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="D5" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>88</v>
       </c>
       <c r="K5" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50285</v>
       </c>
       <c r="B6" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="C6" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="D6" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="G6" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="J6" t="s">
         <v>88</v>
       </c>
       <c r="K6" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54567</v>
       </c>
       <c r="B7" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="C7" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="D7" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K7" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50319</v>
       </c>
       <c r="B8" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="C8" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="D8" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="J8" t="s">
         <v>88</v>
       </c>
       <c r="K8" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50334</v>
       </c>
       <c r="B9" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="C9" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="D9" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G9" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>88</v>
       </c>
       <c r="K9" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="C10" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="D10" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="E10" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="F10" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="G10" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="J10" t="s">
         <v>88</v>
       </c>
       <c r="K10" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54482</v>
       </c>
       <c r="B11" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="C11" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="D11" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E11" t="s">
         <v>157</v>
       </c>
       <c r="F11" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="G11" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="K11" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50247</v>
       </c>
       <c r="B12" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C12" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D12" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="J12" t="s">
         <v>88</v>
       </c>
       <c r="K12" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50352</v>
       </c>
       <c r="B13" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="C13" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D13" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="E13" t="s">
         <v>199</v>
       </c>
       <c r="F13" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="G13" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K13" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50365</v>
       </c>
       <c r="B14" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="C14" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D14" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="E14" t="s">
         <v>193</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>88</v>
       </c>
       <c r="K14" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54393</v>
       </c>
       <c r="B15" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="C15" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="D15" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="E15" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F15" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="G15" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K15" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50321</v>
       </c>
       <c r="B16" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="C16" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="D16" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>88</v>
       </c>
       <c r="K16" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50344</v>
       </c>
       <c r="B17" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="C17" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="D17" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G17" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>88</v>
       </c>
       <c r="K17" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50318</v>
       </c>
       <c r="B18" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="C18" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="D18" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="J18" t="s">
         <v>88</v>
       </c>
       <c r="K18" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50342</v>
       </c>
       <c r="B19" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="C19" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="D19" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="E19" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="F19" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G19" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="H19" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>88</v>
       </c>
       <c r="K19" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54578</v>
       </c>
       <c r="B20" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="C20" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="D20" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="E20" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K20" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>52806</v>
       </c>
       <c r="B21" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C21" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="D21" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="E21" t="s">
         <v>167</v>
       </c>
       <c r="F21" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="G21" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K21" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54214</v>
       </c>
       <c r="B22" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="C22" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="D22" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="E22" t="s">
         <v>193</v>
       </c>
       <c r="F22" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K22" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50339</v>
       </c>
       <c r="B23" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="C23" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="D23" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G23" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>88</v>
       </c>
       <c r="K23" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54732</v>
       </c>
       <c r="B24" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="C24" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="D24" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="G24" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K24" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50255</v>
       </c>
       <c r="B25" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="C25" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
       <c r="D25" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="J25" t="s">
         <v>88</v>
       </c>
       <c r="K25" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54201</v>
       </c>
       <c r="B26" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="C26" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="D26" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="E26" t="s">
         <v>296</v>
       </c>
       <c r="F26" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K26" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50238</v>
       </c>
       <c r="B27" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="C27" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D27" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G27" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="J27" t="s">
         <v>88</v>
       </c>
       <c r="K27" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54569</v>
       </c>
       <c r="B28" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="C28" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="D28" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="E28" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K28" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50235</v>
       </c>
       <c r="B29" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="C29" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="D29" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="E29" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F29" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G29" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="J29" t="s">
         <v>88</v>
       </c>
       <c r="K29" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50277</v>
       </c>
       <c r="B30" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="C30" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="D30" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="E30" t="s">
         <v>157</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>88</v>
       </c>
       <c r="K30" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54576</v>
       </c>
       <c r="B31" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="C31" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="D31" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="E31" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K31" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54379</v>
       </c>
       <c r="B32" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="C32" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D32" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="E32" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="K32" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>54458</v>
       </c>
       <c r="B33" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="C33" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="D33" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>352</v>
       </c>
       <c r="K33" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54560</v>
       </c>
       <c r="B34" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="C34" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="D34" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="K34" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54196</v>
       </c>
       <c r="B35" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="C35" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="D35" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K35" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>50349</v>
       </c>
       <c r="B36" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="C36" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="D36" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="G36" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="H36" t="s">
         <v>37</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>88</v>
       </c>
       <c r="K36" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>53571</v>
       </c>
       <c r="B37" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="C37" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="D37" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="E37" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="F37" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="G37" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="K37" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50269</v>
       </c>
       <c r="B38" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="C38" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="D38" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="J38" t="s">
         <v>88</v>
       </c>
       <c r="K38" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54260</v>
       </c>
       <c r="B39" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="C39" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="D39" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>190</v>
       </c>
       <c r="K39" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>53306</v>
       </c>
       <c r="B40" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="C40" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="D40" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="E40" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="K40" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50313</v>
       </c>
       <c r="B41" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="C41" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="D41" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="J41" t="s">
         <v>88</v>
       </c>
       <c r="K41" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50335</v>
       </c>
       <c r="B42" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="C42" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="D42" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="E42" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="F42" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G42" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="K42" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>54278</v>
       </c>
       <c r="B43" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C43" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D43" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>184</v>
       </c>
       <c r="K43" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54262</v>
       </c>
       <c r="B44" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="C44" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="D44" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="E44" t="s">
         <v>157</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>190</v>
       </c>
       <c r="K44" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50337</v>
       </c>
       <c r="B45" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="C45" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="D45" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="E45" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="F45" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G45" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>88</v>
       </c>
       <c r="K45" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54277</v>
       </c>
       <c r="B46" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="C46" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="D46" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>50</v>
       </c>
       <c r="K46" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50265</v>
       </c>
       <c r="B47" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="C47" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="D47" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="E47" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="J47" t="s">
         <v>88</v>
       </c>
       <c r="K47" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50237</v>
       </c>
       <c r="B48" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="C48" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="D48" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="E48" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="F48" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="G48" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="H48" t="s">
         <v>37</v>
       </c>
       <c r="I48" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="J48" t="s">
         <v>88</v>
       </c>
       <c r="K48" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>54142</v>
       </c>
       <c r="B49" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="C49" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="D49" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="F49" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="G49" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="H49"/>
       <c r="I49" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="J49" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K49" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50239</v>
       </c>
       <c r="B50" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="C50" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="D50" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G50" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>88</v>
       </c>
       <c r="K50" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>53891</v>
       </c>
       <c r="B51" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="C51" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="D51" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="K51" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50229</v>
       </c>
       <c r="B52" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="C52" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="D52" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="G52" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="J52" t="s">
         <v>88</v>
       </c>
       <c r="K52" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>54254</v>
       </c>
       <c r="B53" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="C53" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="D53" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="E53" t="s">
         <v>193</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>190</v>
       </c>
       <c r="K53" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50343</v>
       </c>
       <c r="B54" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="C54" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="D54" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="E54" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F54" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="G54" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>88</v>
       </c>
       <c r="K54" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50350</v>
       </c>
       <c r="B55" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="C55" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="D55" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="E55" t="s">
         <v>37</v>
       </c>
       <c r="F55" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G55" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>88</v>
       </c>
       <c r="K55" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>53721</v>
       </c>
       <c r="B56" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="C56" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="D56" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="K56" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>52781</v>
       </c>
       <c r="B57" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="C57" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="D57" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K57" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>54505</v>
       </c>
       <c r="B58" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="C58" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D58" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="E58" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K58" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>53701</v>
       </c>
       <c r="B59" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="C59" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="D59" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="H59"/>
       <c r="I59" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="J59" t="s">
         <v>272</v>
       </c>
       <c r="K59" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>50338</v>
       </c>
       <c r="B60" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="C60" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="D60" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="E60" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="F60" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G60" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="H60" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
         <v>88</v>
       </c>
       <c r="K60" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50267</v>
       </c>
       <c r="B61" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="C61" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="D61" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="E61" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="H61" t="s">
         <v>37</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
         <v>88</v>
       </c>
       <c r="K61" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>54264</v>
       </c>
       <c r="B62" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="C62" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="D62" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>190</v>
       </c>
       <c r="K62" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50244</v>
       </c>
       <c r="B63" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="C63" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="D63" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G63" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="J63" t="s">
         <v>88</v>
       </c>
       <c r="K63" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50240</v>
       </c>
       <c r="B64" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="C64" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="D64" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="G64" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="J64" t="s">
         <v>88</v>
       </c>
       <c r="K64" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50251</v>
       </c>
       <c r="B65" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="C65" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="D65" t="s">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="E65" t="s">
         <v>193</v>
       </c>
       <c r="F65" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="G65" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="J65" t="s">
         <v>88</v>
       </c>
       <c r="K65" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>50351</v>
       </c>
       <c r="B66" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="C66" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="D66" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="E66" t="s">
         <v>37</v>
       </c>
       <c r="F66" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G66" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>88</v>
       </c>
       <c r="K66" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50249</v>
       </c>
       <c r="B67" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="C67" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="D67" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="J67" t="s">
         <v>88</v>
       </c>
       <c r="K67" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50340</v>
       </c>
       <c r="B68" t="s">
+        <v>878</v>
+      </c>
+      <c r="C68" t="s">
         <v>869</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="G68" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>88</v>
       </c>
       <c r="K68" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50320</v>
       </c>
       <c r="B69" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="C69" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="D69" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="E69" t="s">
         <v>37</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="J69" t="s">
         <v>88</v>
       </c>
       <c r="K69" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50230</v>
       </c>
       <c r="B70" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="C70" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="D70" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="E70" t="s">
         <v>38</v>
       </c>
       <c r="F70" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G70" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>88</v>
       </c>
       <c r="K70" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>53141</v>
       </c>
       <c r="B71" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="C71" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="D71" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="G71" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="K71" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>54195</v>
       </c>
       <c r="B72" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="C72" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="D72" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
       <c r="F72" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K72" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50266</v>
       </c>
       <c r="B73" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="C73" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="D73" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="J73" t="s">
         <v>88</v>
       </c>
       <c r="K73" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50333</v>
       </c>
       <c r="B74" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="C74" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="D74" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="E74" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="F74" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="G74" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="H74" t="s">
         <v>37</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>88</v>
       </c>
       <c r="K74" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>54227</v>
       </c>
       <c r="B75" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="C75" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="D75" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="E75" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="F75" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K75" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>54281</v>
       </c>
       <c r="B76" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="C76" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="D76" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="E76" t="s">
         <v>321</v>
       </c>
       <c r="F76" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>184</v>
       </c>
       <c r="K76" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>54224</v>
       </c>
       <c r="B77" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="C77" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="D77" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K77" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>50242</v>
       </c>
       <c r="B78" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="C78" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="D78" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="E78" t="s">
         <v>53</v>
       </c>
       <c r="F78" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="G78" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="H78"/>
       <c r="I78" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="J78" t="s">
         <v>88</v>
       </c>
       <c r="K78" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50278</v>
       </c>
       <c r="B79" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="C79" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="D79" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="E79" t="s">
         <v>38</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79" t="s">
         <v>88</v>
       </c>
       <c r="K79" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>54211</v>
       </c>
       <c r="B80" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="C80" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="D80" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K80" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>50341</v>
       </c>
       <c r="B81" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="C81" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="D81" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G81" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>88</v>
       </c>
       <c r="K81" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50336</v>
       </c>
       <c r="B82" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="C82" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="D82" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="E82" t="s">
         <v>199</v>
       </c>
       <c r="F82" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="G82" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>88</v>
       </c>
       <c r="K82" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50276</v>
       </c>
       <c r="B83" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="C83" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="D83" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="J83" t="s">
         <v>88</v>
       </c>
       <c r="K83" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50286</v>
       </c>
       <c r="B84" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="C84" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="D84" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="E84" t="s">
-        <v>957</v>
+        <v>497</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="J84" t="s">
         <v>88</v>
       </c>
       <c r="K84" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50241</v>
       </c>
       <c r="B85" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="C85" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="D85" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="G85" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="J85" t="s">
         <v>88</v>
       </c>
       <c r="K85" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>50273</v>
       </c>
       <c r="B86" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="C86" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="D86" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="E86" t="s">
         <v>199</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>88</v>
       </c>
       <c r="K86" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>52371</v>
       </c>
       <c r="B87" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="C87" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="D87" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="E87" t="s">
         <v>37</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="K87" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>54573</v>
       </c>
       <c r="B88" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="C88" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="D88" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="E88" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K88" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="B1" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="E1" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50617</v>
       </c>
       <c r="B2">
         <v>50318</v>
       </c>
       <c r="C2">
         <v>49818</v>
       </c>
       <c r="D2" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50618</v>
       </c>
       <c r="B3">
         <v>50319</v>
       </c>
       <c r="C3">
         <v>49819</v>
       </c>
       <c r="D3" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50620</v>
       </c>
       <c r="B4">
         <v>50320</v>
       </c>
       <c r="C4">
         <v>49819</v>
       </c>
       <c r="D4" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50621</v>
       </c>
       <c r="B5">
         <v>50321</v>
       </c>
       <c r="C5">
         <v>49819</v>
       </c>
       <c r="D5" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50632</v>
       </c>
       <c r="B6">
         <v>50333</v>
       </c>
       <c r="C6">
         <v>49872</v>
       </c>
       <c r="D6" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50633</v>
       </c>
       <c r="B7">
         <v>50334</v>
       </c>
       <c r="C7">
         <v>49872</v>
       </c>
       <c r="D7" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50634</v>
       </c>
       <c r="B8">
         <v>50335</v>
       </c>
       <c r="C8">
         <v>49872</v>
       </c>
       <c r="D8" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50635</v>
       </c>
       <c r="B9">
         <v>50336</v>
       </c>
       <c r="C9">
         <v>49872</v>
       </c>
       <c r="D9" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50636</v>
       </c>
       <c r="B10">
         <v>50337</v>
       </c>
       <c r="C10">
         <v>49872</v>
       </c>
       <c r="D10" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50637</v>
       </c>
       <c r="B11">
         <v>50338</v>
       </c>
       <c r="C11">
         <v>49872</v>
       </c>
       <c r="D11" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50638</v>
       </c>
       <c r="B12">
         <v>50339</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50639</v>
       </c>
       <c r="B13">
         <v>50340</v>
       </c>
       <c r="C13">
         <v>49873</v>
       </c>
       <c r="D13" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50666</v>
       </c>
       <c r="B14">
         <v>50340</v>
       </c>
       <c r="C14">
         <v>49888</v>
       </c>
       <c r="D14" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50640</v>
       </c>
       <c r="B15">
         <v>50341</v>
       </c>
       <c r="C15">
         <v>49873</v>
       </c>
       <c r="D15" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50641</v>
       </c>
       <c r="B16">
         <v>50342</v>
       </c>
       <c r="C16">
         <v>49873</v>
       </c>
       <c r="D16" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50642</v>
       </c>
       <c r="B17">
         <v>50342</v>
       </c>
       <c r="C17">
         <v>49880</v>
       </c>
       <c r="D17" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50643</v>
       </c>
       <c r="B18">
         <v>50344</v>
       </c>
       <c r="C18">
         <v>49875</v>
       </c>
       <c r="D18" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50477</v>
       </c>
       <c r="B19">
         <v>50229</v>
       </c>
       <c r="C19">
         <v>49807</v>
       </c>
       <c r="D19" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50478</v>
       </c>
       <c r="B20">
         <v>50229</v>
       </c>
       <c r="C20">
         <v>49823</v>
       </c>
       <c r="D20" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50648</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49807</v>
       </c>
       <c r="D21" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50649</v>
       </c>
       <c r="B22">
         <v>50349</v>
       </c>
       <c r="C22">
         <v>49815</v>
       </c>
       <c r="D22" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50651</v>
       </c>
       <c r="B23">
         <v>50350</v>
       </c>
       <c r="C23">
         <v>49879</v>
       </c>
       <c r="D23" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50652</v>
       </c>
       <c r="B24">
         <v>50351</v>
       </c>
       <c r="C24">
         <v>49879</v>
       </c>
       <c r="D24" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50653</v>
       </c>
       <c r="B25">
         <v>50352</v>
       </c>
       <c r="C25">
         <v>49879</v>
       </c>
       <c r="D25" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50654</v>
       </c>
       <c r="B26">
         <v>50353</v>
       </c>
       <c r="C26">
         <v>49880</v>
       </c>
       <c r="D26" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50479</v>
       </c>
       <c r="B27">
         <v>50230</v>
       </c>
       <c r="C27">
         <v>49807</v>
       </c>
       <c r="D27" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50493</v>
       </c>
       <c r="B28">
         <v>50237</v>
       </c>
       <c r="C28">
         <v>49797</v>
       </c>
       <c r="D28" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50494</v>
       </c>
       <c r="B29">
         <v>50238</v>
       </c>
       <c r="C29">
         <v>49797</v>
       </c>
       <c r="D29" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50495</v>
       </c>
       <c r="B30">
         <v>50239</v>
       </c>
       <c r="C30">
         <v>49797</v>
       </c>
       <c r="D30" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50496</v>
       </c>
       <c r="B31">
         <v>50240</v>
       </c>
       <c r="C31">
         <v>49798</v>
       </c>
       <c r="D31" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50497</v>
       </c>
       <c r="B32">
         <v>50241</v>
       </c>
       <c r="C32">
         <v>49798</v>
       </c>
       <c r="D32" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50498</v>
       </c>
       <c r="B33">
         <v>50241</v>
       </c>
       <c r="C33">
         <v>49875</v>
       </c>
       <c r="D33" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50499</v>
       </c>
       <c r="B34">
         <v>50242</v>
       </c>
       <c r="C34">
         <v>49798</v>
       </c>
       <c r="D34" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50503</v>
       </c>
       <c r="B35">
         <v>50244</v>
       </c>
       <c r="C35">
         <v>49827</v>
       </c>
       <c r="D35" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50504</v>
       </c>
       <c r="B36">
         <v>50244</v>
       </c>
       <c r="C36">
         <v>49880</v>
       </c>
       <c r="D36" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50509</v>
       </c>
       <c r="B37">
         <v>50247</v>
       </c>
       <c r="C37">
         <v>49832</v>
       </c>
       <c r="D37" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50508</v>
       </c>
       <c r="B38">
         <v>50247</v>
       </c>
       <c r="C38">
         <v>49841</v>
       </c>
       <c r="D38" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50511</v>
       </c>
       <c r="B39">
         <v>50249</v>
       </c>
       <c r="C39">
         <v>49885</v>
       </c>
       <c r="D39" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50515</v>
       </c>
       <c r="B40">
         <v>50251</v>
       </c>
       <c r="C40">
         <v>49875</v>
       </c>
       <c r="D40" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50520</v>
       </c>
       <c r="B41">
         <v>50255</v>
       </c>
       <c r="C41">
         <v>49834</v>
       </c>
       <c r="D41" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50533</v>
       </c>
       <c r="B42">
         <v>50265</v>
       </c>
       <c r="C42">
         <v>49832</v>
       </c>
       <c r="D42" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50535</v>
       </c>
       <c r="B43">
         <v>50266</v>
       </c>
       <c r="C43">
         <v>49824</v>
       </c>
       <c r="D43" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50536</v>
       </c>
       <c r="B44">
         <v>50266</v>
       </c>
       <c r="C44">
         <v>49825</v>
       </c>
       <c r="D44" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50534</v>
       </c>
       <c r="B45">
         <v>50266</v>
       </c>
       <c r="C45">
         <v>49850</v>
       </c>
       <c r="D45" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50537</v>
       </c>
       <c r="B46">
         <v>50267</v>
       </c>
       <c r="C46">
         <v>49851</v>
       </c>
       <c r="D46" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50540</v>
       </c>
       <c r="B47">
         <v>50269</v>
       </c>
       <c r="C47">
         <v>49854</v>
       </c>
       <c r="D47" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50549</v>
       </c>
       <c r="B48">
         <v>50276</v>
       </c>
       <c r="C48">
         <v>49858</v>
       </c>
       <c r="D48" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50550</v>
       </c>
       <c r="B49">
         <v>50277</v>
       </c>
       <c r="C49">
         <v>49858</v>
       </c>
       <c r="D49" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50559</v>
       </c>
       <c r="B50">
         <v>50285</v>
       </c>
       <c r="C50">
         <v>49867</v>
       </c>
       <c r="D50" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50560</v>
       </c>
       <c r="B51">
         <v>50285</v>
       </c>
       <c r="C51">
         <v>49873</v>
       </c>
       <c r="D51" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50612</v>
       </c>
       <c r="B52">
         <v>50313</v>
       </c>
       <c r="C52">
         <v>49822</v>
       </c>
       <c r="D52" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52041</v>
       </c>
       <c r="B53">
         <v>50278</v>
       </c>
       <c r="C53">
         <v>49858</v>
       </c>
       <c r="D53" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E53" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>52376</v>
       </c>
       <c r="B54">
         <v>52371</v>
       </c>
       <c r="C54">
         <v>52366</v>
       </c>
       <c r="D54" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E54" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>52621</v>
       </c>
       <c r="B55">
         <v>50285</v>
       </c>
       <c r="C55">
         <v>52576</v>
       </c>
       <c r="D55" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E55" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>52626</v>
       </c>
       <c r="B56">
         <v>50244</v>
       </c>
       <c r="C56">
         <v>52576</v>
       </c>
       <c r="D56" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E56" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>52786</v>
       </c>
       <c r="B57">
         <v>52781</v>
       </c>
       <c r="C57">
         <v>52366</v>
       </c>
       <c r="D57" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E57" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>52811</v>
       </c>
       <c r="B58">
         <v>52806</v>
       </c>
       <c r="C58">
         <v>49867</v>
       </c>
       <c r="D58" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E58" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>53691</v>
       </c>
       <c r="B59">
         <v>53306</v>
       </c>
       <c r="C59">
         <v>53686</v>
       </c>
       <c r="D59" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53696</v>
       </c>
       <c r="B60">
         <v>52781</v>
       </c>
       <c r="C60">
         <v>53686</v>
       </c>
       <c r="D60" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>53711</v>
       </c>
       <c r="B61">
         <v>53701</v>
       </c>
       <c r="C61">
         <v>53686</v>
       </c>
       <c r="D61" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>53726</v>
       </c>
       <c r="B62">
         <v>53721</v>
       </c>
       <c r="C62">
         <v>53716</v>
       </c>
       <c r="D62" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>53731</v>
       </c>
       <c r="B63">
         <v>50349</v>
       </c>
       <c r="C63">
         <v>53716</v>
       </c>
       <c r="D63" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>53736</v>
       </c>
       <c r="B64">
         <v>50230</v>
       </c>
       <c r="C64">
         <v>53716</v>
       </c>
       <c r="D64" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>53741</v>
       </c>
       <c r="B65">
         <v>50343</v>
       </c>
       <c r="C65">
         <v>53716</v>
       </c>
       <c r="D65" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>53881</v>
       </c>
       <c r="B66">
         <v>50330</v>
       </c>
       <c r="C66">
         <v>53136</v>
       </c>
       <c r="D66" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E66" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>53886</v>
       </c>
       <c r="B67">
         <v>53141</v>
       </c>
       <c r="C67">
         <v>53136</v>
       </c>
       <c r="D67" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E67" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>53896</v>
       </c>
       <c r="B68">
         <v>53891</v>
       </c>
       <c r="C68">
         <v>53136</v>
       </c>
       <c r="D68" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E68" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54198</v>
       </c>
       <c r="B69">
         <v>54195</v>
       </c>
       <c r="C69">
         <v>54197</v>
       </c>
       <c r="D69" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E69" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54199</v>
       </c>
       <c r="B70">
         <v>54196</v>
       </c>
       <c r="C70">
         <v>54197</v>
       </c>
       <c r="D70" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E70" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54202</v>
       </c>
       <c r="B71">
         <v>54201</v>
       </c>
       <c r="C71">
         <v>54197</v>
       </c>
       <c r="D71" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E71" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54212</v>
       </c>
       <c r="B72">
         <v>54211</v>
       </c>
       <c r="C72">
         <v>54210</v>
       </c>
       <c r="D72" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E72" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54213</v>
       </c>
       <c r="B73">
         <v>50330</v>
       </c>
       <c r="C73">
         <v>54210</v>
       </c>
       <c r="D73" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E73" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54215</v>
       </c>
       <c r="B74">
         <v>54214</v>
       </c>
       <c r="C74">
         <v>54210</v>
       </c>
       <c r="D74" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E74" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54225</v>
       </c>
       <c r="B75">
         <v>54224</v>
       </c>
       <c r="C75">
         <v>54223</v>
       </c>
       <c r="D75" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E75" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54226</v>
       </c>
       <c r="B76">
         <v>50244</v>
       </c>
       <c r="C76">
         <v>54223</v>
       </c>
       <c r="D76" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E76" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54228</v>
       </c>
       <c r="B77">
         <v>54227</v>
       </c>
       <c r="C77">
         <v>54223</v>
       </c>
       <c r="D77" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E77" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54229</v>
       </c>
       <c r="B78">
         <v>50365</v>
       </c>
       <c r="C78">
         <v>54223</v>
       </c>
       <c r="D78" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E78" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54255</v>
       </c>
       <c r="B79">
         <v>54254</v>
       </c>
       <c r="C79">
         <v>52366</v>
       </c>
       <c r="D79" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="E79" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54257</v>
       </c>
       <c r="B80">
         <v>50276</v>
       </c>
       <c r="C80">
         <v>54256</v>
       </c>
       <c r="D80" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E80" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54258</v>
       </c>
       <c r="B81">
         <v>50278</v>
       </c>
       <c r="C81">
         <v>54256</v>
       </c>
       <c r="D81" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E81" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54259</v>
       </c>
       <c r="B82">
         <v>50277</v>
       </c>
       <c r="C82">
         <v>54256</v>
       </c>
       <c r="D82" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E82" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>54261</v>
       </c>
       <c r="B83">
         <v>54260</v>
       </c>
       <c r="C83">
         <v>54256</v>
       </c>
       <c r="D83" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E83" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>54263</v>
       </c>
       <c r="B84">
         <v>54262</v>
       </c>
       <c r="C84">
         <v>54256</v>
       </c>
       <c r="D84" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E84" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54265</v>
       </c>
       <c r="B85">
         <v>54264</v>
       </c>
       <c r="C85">
         <v>54256</v>
       </c>
       <c r="D85" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54279</v>
       </c>
       <c r="B86">
         <v>54277</v>
       </c>
       <c r="C86">
         <v>54276</v>
       </c>
       <c r="D86" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E86" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54280</v>
       </c>
       <c r="B87">
         <v>54278</v>
       </c>
       <c r="C87">
         <v>54276</v>
       </c>
       <c r="D87" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E87" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54282</v>
       </c>
       <c r="B88">
         <v>54281</v>
       </c>
       <c r="C88">
         <v>54276</v>
       </c>
       <c r="D88" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E88" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54375</v>
       </c>
       <c r="B89">
         <v>53721</v>
       </c>
       <c r="C89">
         <v>54370</v>
       </c>
       <c r="D89" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E89" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54376</v>
       </c>
       <c r="B90">
         <v>50320</v>
       </c>
       <c r="C90">
         <v>54370</v>
       </c>
       <c r="D90" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E90" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54377</v>
       </c>
       <c r="B91">
         <v>50321</v>
       </c>
       <c r="C91">
         <v>54370</v>
       </c>
       <c r="D91" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E91" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54378</v>
       </c>
       <c r="B92">
         <v>50235</v>
       </c>
       <c r="C92">
         <v>54370</v>
       </c>
       <c r="D92" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E92" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54380</v>
       </c>
       <c r="B93">
         <v>54379</v>
       </c>
       <c r="C93">
         <v>54370</v>
       </c>
       <c r="D93" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E93" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54459</v>
       </c>
       <c r="B94">
         <v>54458</v>
       </c>
       <c r="C94">
         <v>54457</v>
       </c>
       <c r="D94" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E94" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54461</v>
       </c>
       <c r="B95">
         <v>50244</v>
       </c>
       <c r="C95">
         <v>54457</v>
       </c>
       <c r="D95" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E95" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54476</v>
       </c>
       <c r="B96">
         <v>53281</v>
       </c>
       <c r="C96">
         <v>54475</v>
       </c>
       <c r="D96" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54502</v>
       </c>
       <c r="B97">
         <v>50266</v>
       </c>
       <c r="C97">
         <v>54501</v>
       </c>
       <c r="D97" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54503</v>
       </c>
       <c r="B98">
         <v>53281</v>
       </c>
       <c r="C98">
         <v>54501</v>
       </c>
       <c r="D98" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54506</v>
       </c>
       <c r="B99">
         <v>54505</v>
       </c>
       <c r="C99">
         <v>54501</v>
       </c>
       <c r="D99" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54507</v>
       </c>
       <c r="B100">
         <v>50286</v>
       </c>
       <c r="C100">
         <v>54475</v>
       </c>
       <c r="D100" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>361</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54559</v>
       </c>
       <c r="B101">
         <v>52781</v>
       </c>
       <c r="C101">
         <v>54141</v>
       </c>
       <c r="D101" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E101" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54561</v>
       </c>
       <c r="B102">
         <v>54560</v>
       </c>
       <c r="C102">
         <v>54141</v>
       </c>
       <c r="D102" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54563</v>
       </c>
       <c r="B103">
         <v>54142</v>
       </c>
       <c r="C103">
         <v>54141</v>
       </c>
       <c r="D103" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54566</v>
       </c>
       <c r="B104">
         <v>50244</v>
       </c>
       <c r="C104">
         <v>54564</v>
       </c>
       <c r="D104" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E104" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54568</v>
       </c>
       <c r="B105">
         <v>54567</v>
       </c>
       <c r="C105">
         <v>54564</v>
       </c>
       <c r="D105" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E105" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54570</v>
       </c>
       <c r="B106">
         <v>54569</v>
       </c>
       <c r="C106">
         <v>54564</v>
       </c>
       <c r="D106" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E106" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54571</v>
       </c>
       <c r="B107">
         <v>53571</v>
       </c>
       <c r="C107">
         <v>54564</v>
       </c>
       <c r="D107" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E107" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54572</v>
       </c>
       <c r="B108">
         <v>54227</v>
       </c>
       <c r="C108">
         <v>54564</v>
       </c>
       <c r="D108" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E108" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54574</v>
       </c>
       <c r="B109">
         <v>54573</v>
       </c>
       <c r="C109">
         <v>54564</v>
       </c>
       <c r="D109" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E109" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54575</v>
       </c>
       <c r="B110">
         <v>54393</v>
       </c>
       <c r="C110">
         <v>54564</v>
       </c>
       <c r="D110" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E110" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54577</v>
       </c>
       <c r="B111">
         <v>54576</v>
       </c>
       <c r="C111">
         <v>54564</v>
       </c>
       <c r="D111" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E111" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54579</v>
       </c>
       <c r="B112">
         <v>54578</v>
       </c>
       <c r="C112">
         <v>54564</v>
       </c>
       <c r="D112" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E112" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54580</v>
       </c>
       <c r="B113">
         <v>50410</v>
       </c>
       <c r="C113">
         <v>54564</v>
       </c>
       <c r="D113" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E113" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54707</v>
       </c>
       <c r="B114">
         <v>50351</v>
       </c>
       <c r="C114">
         <v>54702</v>
       </c>
       <c r="D114" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54708</v>
       </c>
       <c r="B115">
         <v>50273</v>
       </c>
       <c r="C115">
         <v>54702</v>
       </c>
       <c r="D115" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54709</v>
       </c>
       <c r="B116">
         <v>50352</v>
       </c>
       <c r="C116">
         <v>54702</v>
       </c>
       <c r="D116" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54715</v>
       </c>
       <c r="B117">
         <v>54714</v>
       </c>
       <c r="C117">
         <v>54713</v>
       </c>
       <c r="D117" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54724</v>
       </c>
       <c r="B118">
         <v>50278</v>
       </c>
       <c r="C118">
         <v>54720</v>
       </c>
       <c r="D118" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="E118" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54725</v>
       </c>
       <c r="B119">
         <v>50276</v>
       </c>
       <c r="C119">
         <v>54720</v>
       </c>
       <c r="D119" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E119" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>54726</v>
       </c>
       <c r="B120">
         <v>54264</v>
       </c>
       <c r="C120">
         <v>54720</v>
       </c>
       <c r="D120" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E120" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>54727</v>
       </c>
       <c r="B121">
         <v>50277</v>
       </c>
       <c r="C121">
         <v>54720</v>
       </c>
       <c r="D121" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E121" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>54728</v>
       </c>
       <c r="B122">
         <v>54482</v>
       </c>
       <c r="C122">
         <v>54720</v>
       </c>
       <c r="D122" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E122" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>54731</v>
       </c>
       <c r="B123">
         <v>50276</v>
       </c>
       <c r="C123">
         <v>54730</v>
       </c>
       <c r="D123" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E123" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>54733</v>
       </c>
       <c r="B124">
         <v>54732</v>
       </c>
       <c r="C124">
         <v>54730</v>
       </c>
       <c r="D124" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="E124" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>54734</v>
       </c>
       <c r="B125">
         <v>50278</v>
       </c>
       <c r="C125">
         <v>54730</v>
       </c>
       <c r="D125" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="E125" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="B1" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="C1" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49665</v>
       </c>
       <c r="B2" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="E2" t="s">
         <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49689</v>
       </c>
       <c r="B3" t="s">
-        <v>957</v>
+        <v>497</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="E3" t="s">
         <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49741</v>
       </c>
       <c r="B4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49750</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="E5" t="s">
         <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49756</v>
       </c>
       <c r="B6" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="E6" t="s">
         <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49602</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="E7" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F7" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49609</v>
       </c>
       <c r="B8" t="s">
         <v>193</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="E8" t="s">
         <v>88</v>
       </c>
       <c r="F8" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>54369</v>
       </c>
       <c r="B9" t="s">
         <v>329</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F9" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54200</v>
       </c>
       <c r="B10" t="s">
         <v>296</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="E10" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F10" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49669</v>
       </c>
       <c r="B11" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="E11" t="s">
         <v>88</v>
       </c>
       <c r="F11" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49671</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="E12" t="s">
         <v>88</v>
       </c>
       <c r="F12" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49673</v>
       </c>
       <c r="B13" t="s">
         <v>321</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
       <c r="E13" t="s">
         <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49681</v>
       </c>
       <c r="B14" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="E14" t="s">
         <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54156</v>
       </c>
       <c r="B15" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>293</v>
       </c>
       <c r="F15" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49707</v>
       </c>
       <c r="B16" t="s">
         <v>338</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="E16" t="s">
         <v>88</v>
       </c>
       <c r="F16" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54500</v>
       </c>
       <c r="B17" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="F17" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49723</v>
       </c>
       <c r="B18" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="E18" t="s">
         <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49743</v>
       </c>
       <c r="B19" t="s">
         <v>199</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49749</v>
       </c>
       <c r="B20" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>54140</v>
       </c>
       <c r="B21" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="E21" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F21" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49752</v>
       </c>
       <c r="B22" t="s">
         <v>157</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49754</v>
       </c>
       <c r="B23" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49755</v>
       </c>
       <c r="B24" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49757</v>
       </c>
       <c r="B25" t="s">
         <v>167</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49762</v>
       </c>
       <c r="B26" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="D1" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="E1" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="H1" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="I1" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54253</v>
       </c>
       <c r="B2">
         <v>52366</v>
       </c>
       <c r="C2" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D2" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="G2" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D3" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
       <c r="G3" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54522</v>
       </c>
       <c r="B4">
         <v>54210</v>
       </c>
       <c r="C4" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D4" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="G4" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54524</v>
       </c>
       <c r="B5">
         <v>54197</v>
       </c>
       <c r="C5" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D5" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="G5" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52221</v>
       </c>
       <c r="B6">
         <v>49807</v>
       </c>
       <c r="C6" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="G6" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54722</v>
       </c>
       <c r="B7">
         <v>54720</v>
       </c>
       <c r="C7" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D7" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="G7" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52031</v>
       </c>
       <c r="B8">
         <v>49858</v>
       </c>
       <c r="C8" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D8" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="G8" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="H8" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="I8">
         <v>35</v>
       </c>
       <c r="J8" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>52646</v>
       </c>
       <c r="B9">
         <v>52576</v>
       </c>
       <c r="C9" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="G9" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>53906</v>
       </c>
       <c r="B10">
         <v>53136</v>
       </c>
       <c r="C10" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
       <c r="F10" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
       <c r="G10" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="J10" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50698</v>
       </c>
       <c r="B11">
         <v>49841</v>
       </c>
       <c r="C11" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
       <c r="F11" t="s">
         <v>128</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="J11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50699</v>
       </c>
       <c r="B12">
         <v>49841</v>
       </c>
       <c r="C12" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>1085</v>
+        <v>1094</v>
       </c>
       <c r="F12" t="s">
         <v>128</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="J12" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50700</v>
       </c>
       <c r="B13">
         <v>49841</v>
       </c>
       <c r="C13" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>1086</v>
+        <v>1095</v>
       </c>
       <c r="F13" t="s">
         <v>128</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="J13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54526</v>
       </c>
       <c r="B14">
         <v>54197</v>
       </c>
       <c r="C14" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D14" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
       <c r="G14" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54163</v>
       </c>
       <c r="B15">
         <v>52366</v>
       </c>
       <c r="C15" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D15" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="G15" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>11</v>
       </c>
       <c r="J15" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50673</v>
       </c>
       <c r="B16">
         <v>49807</v>
       </c>
       <c r="C16" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D16" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="G16" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50691</v>
       </c>
       <c r="B17">
         <v>49798</v>
       </c>
       <c r="C17" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D17" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="G17" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>12</v>
       </c>
       <c r="J17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50690</v>
       </c>
       <c r="B18">
         <v>49797</v>
       </c>
       <c r="C18" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D18" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="G18" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>11</v>
       </c>
       <c r="J18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50837</v>
       </c>
       <c r="B19">
         <v>49872</v>
       </c>
       <c r="C19" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D19" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="G19" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50842</v>
       </c>
       <c r="B20">
         <v>49879</v>
       </c>
       <c r="C20" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D20" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
       <c r="G20" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>3</v>
       </c>
       <c r="J20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50838</v>
       </c>
       <c r="B21">
         <v>49873</v>
       </c>
       <c r="C21" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D21" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="G21" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50843</v>
       </c>
       <c r="B22">
         <v>49880</v>
       </c>
       <c r="C22" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D22" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="G22" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52121</v>
       </c>
       <c r="B23">
         <v>49798</v>
       </c>
       <c r="C23" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="G23" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54712</v>
       </c>
       <c r="B24">
         <v>54702</v>
       </c>
       <c r="C24" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D24" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="G24" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54717</v>
       </c>
       <c r="B25">
         <v>54713</v>
       </c>
       <c r="C25" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D25" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="G25" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J25" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50735</v>
       </c>
       <c r="B26">
         <v>49832</v>
       </c>
       <c r="C26" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="F26" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="G26" t="s">
-        <v>1118</v>
+        <v>1127</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="J26" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50744</v>
       </c>
       <c r="B27">
         <v>49834</v>
       </c>
       <c r="C27" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
       <c r="F27" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="G27" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="J27" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54558</v>
       </c>
       <c r="B28">
         <v>49867</v>
       </c>
       <c r="C28" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="D28" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
       <c r="G28" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>52656</v>
       </c>
       <c r="B29">
         <v>52576</v>
       </c>
       <c r="C29" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="F29" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="G29" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>144</v>
       </c>
       <c r="J29" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54557</v>
       </c>
       <c r="B30">
         <v>49867</v>
       </c>
       <c r="C30" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="D30" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="G30" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>52691</v>
       </c>
       <c r="B31">
         <v>52576</v>
       </c>
       <c r="C31" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="F31" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="G31" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>147</v>
       </c>
       <c r="J31" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54736</v>
       </c>
       <c r="B32">
         <v>54730</v>
       </c>
       <c r="C32" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D32" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="G32" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50795</v>
       </c>
       <c r="B33">
         <v>49854</v>
       </c>
       <c r="C33" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="F33" t="s">
         <v>149</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="J33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50796</v>
       </c>
       <c r="B34">
         <v>49854</v>
       </c>
       <c r="C34" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="F34" t="s">
         <v>149</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="J34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50797</v>
       </c>
       <c r="B35">
         <v>49854</v>
       </c>
       <c r="C35" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="J35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54373</v>
       </c>
       <c r="B36">
         <v>54370</v>
       </c>
       <c r="C36" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D36" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="G36" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>3</v>
       </c>
       <c r="J36" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51326</v>
       </c>
       <c r="B37">
         <v>50154</v>
       </c>
       <c r="C37" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D37" t="s">
-        <v>1145</v>
+        <v>1154</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="G37" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>4</v>
       </c>
       <c r="J37" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52816</v>
       </c>
       <c r="B38">
         <v>49867</v>
       </c>
       <c r="C38" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D38" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="G38" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>6</v>
       </c>
       <c r="J38" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>52231</v>
       </c>
       <c r="B39">
         <v>49807</v>
       </c>
       <c r="C39" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D39" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="G39" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="H39" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52236</v>
       </c>
       <c r="B40">
         <v>49807</v>
       </c>
       <c r="C40" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="G40" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>54299</v>
       </c>
       <c r="B41">
         <v>49879</v>
       </c>
       <c r="C41" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D41" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="E41" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="F41" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="G41" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="H41" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="I41">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J41" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50792</v>
       </c>
       <c r="B42">
         <v>49851</v>
       </c>
       <c r="C42" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="F42" t="s">
         <v>143</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="J42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50793</v>
       </c>
       <c r="B43">
         <v>49851</v>
       </c>
       <c r="C43" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="F43" t="s">
         <v>143</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="J43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54711</v>
       </c>
       <c r="B44">
         <v>54702</v>
       </c>
       <c r="C44" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D44" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="G44" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54367</v>
       </c>
       <c r="B45">
         <v>49879</v>
       </c>
       <c r="C45" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D45" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="G45" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>52711</v>
       </c>
       <c r="B46">
         <v>52576</v>
       </c>
       <c r="C46" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="G46" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50790</v>
       </c>
       <c r="B47">
         <v>49850</v>
       </c>
       <c r="C47" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="F47" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="J47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50791</v>
       </c>
       <c r="B48">
         <v>49850</v>
       </c>
       <c r="C48" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="F48" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="J48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50738</v>
       </c>
       <c r="B49">
         <v>49832</v>
       </c>
       <c r="C49" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="F49" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="G49" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="J49" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>53971</v>
       </c>
       <c r="B50">
         <v>49879</v>
       </c>
       <c r="C50" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D50" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="E50" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="F50" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="G50" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="H50" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="I50">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J50" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54106</v>
       </c>
       <c r="B51">
         <v>53136</v>
       </c>
       <c r="C51" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D51" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="E51" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="F51" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="G51" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="H51" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="I51">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="J51" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50745</v>
       </c>
       <c r="B52">
         <v>49834</v>
       </c>
       <c r="C52" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="F52" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
       <c r="G52" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J52" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50839</v>
       </c>
       <c r="B53">
         <v>49875</v>
       </c>
       <c r="C53" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="G53" t="s">
-        <v>1186</v>
+        <v>1195</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>54374</v>
       </c>
       <c r="B54">
         <v>54370</v>
       </c>
       <c r="C54" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D54" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="G54" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>52731</v>
       </c>
       <c r="B55">
         <v>52576</v>
       </c>
       <c r="C55" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="D55" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="G55" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>2</v>
       </c>
       <c r="J55" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>52106</v>
       </c>
       <c r="B56">
         <v>49797</v>
       </c>
       <c r="C56" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D56" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="G56" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>52101</v>
       </c>
       <c r="B57">
         <v>49797</v>
       </c>
       <c r="C57" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D57" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="G57" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>3</v>
       </c>
       <c r="J57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>52111</v>
       </c>
       <c r="B58">
         <v>49797</v>
       </c>
       <c r="C58" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D58" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="G58" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>2</v>
       </c>
       <c r="J58" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>52116</v>
       </c>
       <c r="B59">
         <v>49797</v>
       </c>
       <c r="C59" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D59" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="G59" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>3</v>
       </c>
       <c r="J59" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50920</v>
       </c>
       <c r="B60">
         <v>50154</v>
       </c>
       <c r="C60" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D60" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="G60" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>4</v>
       </c>
       <c r="J60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50710</v>
       </c>
       <c r="B61">
         <v>49885</v>
       </c>
       <c r="C61" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="F61" t="s">
         <v>210</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>158</v>
       </c>
       <c r="J61" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50711</v>
       </c>
       <c r="B62">
         <v>49885</v>
       </c>
       <c r="C62" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="F62" t="s">
         <v>210</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62">
         <v>151</v>
       </c>
       <c r="J62" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50712</v>
       </c>
       <c r="B63">
         <v>49885</v>
       </c>
       <c r="C63" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="F63" t="s">
         <v>210</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63">
         <v>152</v>
       </c>
       <c r="J63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50713</v>
       </c>
       <c r="B64">
         <v>49885</v>
       </c>
       <c r="C64" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="F64" t="s">
         <v>210</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64">
         <v>150</v>
       </c>
       <c r="J64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50714</v>
       </c>
       <c r="B65">
         <v>49885</v>
       </c>
       <c r="C65" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="F65" t="s">
         <v>210</v>
       </c>
       <c r="G65" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>148</v>
       </c>
       <c r="J65" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50715</v>
       </c>
       <c r="B66">
         <v>49885</v>
       </c>
       <c r="C66" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="F66" t="s">
         <v>210</v>
       </c>
       <c r="G66" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>144</v>
       </c>
       <c r="J66" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50716</v>
       </c>
       <c r="B67">
         <v>49885</v>
       </c>
       <c r="C67" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="F67" t="s">
         <v>210</v>
       </c>
       <c r="G67" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>150</v>
       </c>
       <c r="J67" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50717</v>
       </c>
       <c r="B68">
         <v>49885</v>
       </c>
       <c r="C68" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="F68" t="s">
         <v>210</v>
       </c>
       <c r="G68" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>144</v>
       </c>
       <c r="J68" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54737</v>
       </c>
       <c r="B69">
         <v>54730</v>
       </c>
       <c r="C69" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="D69" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="G69" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>1</v>
       </c>
       <c r="J69" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>54721</v>
       </c>
       <c r="B70">
         <v>54720</v>
       </c>
       <c r="C70" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="D70" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="G70" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>52051</v>
       </c>
       <c r="B71">
         <v>49858</v>
       </c>
       <c r="C71" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="D71" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="G71" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J71" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>52126</v>
       </c>
       <c r="B72">
         <v>49798</v>
       </c>
       <c r="C72" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="G72" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50978</v>
       </c>
       <c r="B73">
         <v>50154</v>
       </c>
       <c r="C73" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="D73" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="E73" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="F73" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="G73" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>19</v>
       </c>
       <c r="J73" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>52131</v>
       </c>
       <c r="B74">
         <v>49798</v>
       </c>
       <c r="C74" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="D74" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="G74" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>8</v>
       </c>
       <c r="J74" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>52226</v>
       </c>
       <c r="B75">
         <v>49807</v>
       </c>
       <c r="C75" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="G75" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -18948,2167 +19097,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="O1" t="s">
-        <v>1696</v>
+        <v>1705</v>
       </c>
       <c r="P1" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="Q1" t="s">
-        <v>1706</v>
+        <v>1714</v>
       </c>
       <c r="R1" t="s">
-        <v>1707</v>
+        <v>1715</v>
       </c>
       <c r="S1" t="s">
-        <v>1709</v>
+        <v>1717</v>
       </c>
       <c r="T1" t="s">
-        <v>1711</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="D2" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="E2" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="F2" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="G2" t="s">
         <v>267</v>
       </c>
       <c r="H2" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="I2" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="J2" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="K2" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="L2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M2" t="s">
-        <v>1690</v>
+        <v>1699</v>
       </c>
       <c r="N2" t="s">
-        <v>1692</v>
+        <v>1701</v>
       </c>
       <c r="O2" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
       <c r="P2" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
       <c r="Q2" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="R2" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="S2" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="T2" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="D3" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="E3" t="s">
         <v>117</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
       <c r="G3" t="s">
         <v>108</v>
       </c>
       <c r="H3" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="I3" t="s">
         <v>162</v>
       </c>
       <c r="J3" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="K3" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="L3" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="M3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N3" t="s">
-        <v>1693</v>
+        <v>1702</v>
       </c>
       <c r="O3" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="P3" t="s">
-        <v>1702</v>
+        <v>499</v>
       </c>
       <c r="Q3" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="R3" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="S3" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="T3" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="E4" t="s">
         <v>170</v>
       </c>
       <c r="F4" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="G4" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="H4" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="I4" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="J4" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="K4" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
       <c r="M4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="N4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O4" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="P4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q4" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="R4" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="D5" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>79</v>
       </c>
       <c r="G5" t="s">
         <v>235</v>
       </c>
       <c r="H5" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="I5" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="J5" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="K5" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="M5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="N5" t="s">
-        <v>1694</v>
+        <v>1703</v>
       </c>
       <c r="O5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="P5" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="Q5" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="R5" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>112</v>
       </c>
       <c r="D6" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="E6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F6" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="G6" t="s">
         <v>86</v>
       </c>
       <c r="H6" t="s">
-        <v>1419</v>
+        <v>1428</v>
       </c>
       <c r="I6" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
       <c r="J6" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="K6" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
       <c r="M6" t="s">
-        <v>1691</v>
+        <v>1700</v>
       </c>
       <c r="N6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="P6" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="Q6" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="R6" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>179</v>
       </c>
       <c r="D7" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="E7" t="s">
         <v>266</v>
       </c>
       <c r="F7" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="G7" t="s">
         <v>181</v>
       </c>
       <c r="H7" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
       <c r="I7" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="J7" t="s">
         <v>253</v>
       </c>
       <c r="K7" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="M7" t="s">
+        <v>433</v>
+      </c>
+      <c r="N7" t="s">
         <v>432</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="R7" t="s">
-        <v>1708</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="D8" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="F8" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="I8" t="s">
-        <v>1442</v>
+        <v>1451</v>
       </c>
       <c r="J8" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="K8" t="s">
         <v>162</v>
       </c>
       <c r="N8" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="P8" t="s">
-        <v>1705</v>
+        <v>1713</v>
       </c>
       <c r="R8" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>222</v>
       </c>
       <c r="D9" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="F9" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="G9" t="s">
         <v>80</v>
       </c>
       <c r="H9" t="s">
         <v>65</v>
       </c>
       <c r="I9" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
       <c r="J9" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="K9" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="N9" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="P9" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="R9" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="F10" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="G10" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="H10" t="s">
         <v>306</v>
       </c>
       <c r="I10" t="s">
-        <v>1444</v>
+        <v>1453</v>
       </c>
       <c r="J10" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
       <c r="K10" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="N10" t="s">
-        <v>1695</v>
+        <v>1704</v>
       </c>
       <c r="R10" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="D11" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="F11" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="H11" t="s">
         <v>161</v>
       </c>
       <c r="I11" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="J11" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="K11" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="R11" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="I12" t="s">
         <v>108</v>
       </c>
       <c r="J12" t="s">
-        <v>1472</v>
+        <v>1481</v>
       </c>
       <c r="K12" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="R12" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="H13" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="I13" t="s">
         <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="K13" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="H14" t="s">
         <v>260</v>
       </c>
       <c r="I14" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="J14" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
       <c r="K14" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H15" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="I15" t="s">
         <v>195</v>
       </c>
       <c r="J15" t="s">
-        <v>1475</v>
+        <v>1484</v>
       </c>
       <c r="K15" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="H16" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="I16" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="J16" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="K16" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="H17" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="I17" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J17" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K17" t="s">
         <v>1448</v>
-      </c>
-[...4 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="H18" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="I18" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="J18" t="s">
         <v>270</v>
       </c>
       <c r="K18" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="H19" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="I19" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
       <c r="J19" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="K19" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="H20" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="I20" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="J20" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="K20" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="H21" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="I21" t="s">
         <v>182</v>
       </c>
       <c r="J21" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="K21" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="H22" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="I22" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="J22" t="s">
         <v>261</v>
       </c>
       <c r="K22" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H23" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="I23" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="J23" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="K23" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="H24" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="I24" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="J24" t="s">
-        <v>1482</v>
+        <v>1491</v>
       </c>
       <c r="K24" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="H25" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="I25" t="s">
         <v>47</v>
       </c>
       <c r="J25" t="s">
-        <v>1483</v>
+        <v>1492</v>
       </c>
       <c r="K25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="H26" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="I26" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="J26" t="s">
-        <v>1484</v>
+        <v>1493</v>
       </c>
       <c r="K26" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="H27" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="I27" t="s">
         <v>81</v>
       </c>
       <c r="J27" t="s">
-        <v>1485</v>
+        <v>1494</v>
       </c>
       <c r="K27" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="H28" t="s">
         <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="J28" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="K28" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="I29" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="J29" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="K29" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
       <c r="I30" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="J30" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="K30" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="I31" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="J31" t="s">
-        <v>1489</v>
+        <v>1498</v>
       </c>
       <c r="K31" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1273</v>
+        <v>1282</v>
       </c>
       <c r="I32" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="J32" t="s">
-        <v>1490</v>
+        <v>1499</v>
       </c>
       <c r="K32" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="I33" t="s">
         <v>284</v>
       </c>
       <c r="J33" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="K33" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1275</v>
+        <v>1284</v>
       </c>
       <c r="I34" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="J34" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="K34" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="I35" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="J35" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
       <c r="K35" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="I36" t="s">
         <v>189</v>
       </c>
       <c r="J36" t="s">
-        <v>1494</v>
+        <v>1503</v>
       </c>
       <c r="K36" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="I37" t="s">
         <v>269</v>
       </c>
       <c r="J37" t="s">
-        <v>1495</v>
+        <v>1504</v>
       </c>
       <c r="K37" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="I38" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="J38" t="s">
-        <v>1496</v>
+        <v>1505</v>
       </c>
       <c r="K38" t="s">
-        <v>1546</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="I39" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="J39" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="K39" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="I40" t="s">
         <v>80</v>
       </c>
       <c r="J40" t="s">
-        <v>1498</v>
+        <v>1507</v>
       </c>
       <c r="K40" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1282</v>
+        <v>1291</v>
       </c>
       <c r="I41" t="s">
         <v>236</v>
       </c>
       <c r="J41" t="s">
         <v>172</v>
       </c>
       <c r="K41" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="J42" t="s">
-        <v>1499</v>
+        <v>1508</v>
       </c>
       <c r="K42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="J43" t="s">
-        <v>1500</v>
+        <v>1509</v>
       </c>
       <c r="K43" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="J44" t="s">
-        <v>1501</v>
+        <v>1510</v>
       </c>
       <c r="K44" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1286</v>
+        <v>1295</v>
       </c>
       <c r="J45" t="s">
-        <v>1502</v>
+        <v>1511</v>
       </c>
       <c r="K45" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1287</v>
+        <v>1296</v>
       </c>
       <c r="J46" t="s">
         <v>93</v>
       </c>
       <c r="K46" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
       <c r="J47" t="s">
-        <v>1503</v>
+        <v>1512</v>
       </c>
       <c r="K47" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="J48" t="s">
-        <v>1504</v>
+        <v>1513</v>
       </c>
       <c r="K48" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="J49" t="s">
-        <v>1505</v>
+        <v>1514</v>
       </c>
       <c r="K49" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="J50" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
       <c r="K50" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="J51" t="s">
         <v>66</v>
       </c>
       <c r="K51" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="J52" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="K52" t="s">
-        <v>1559</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="J53" t="s">
-        <v>1508</v>
+        <v>1517</v>
       </c>
       <c r="K53" t="s">
-        <v>1560</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="J54" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
       <c r="K54" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1296</v>
+        <v>1305</v>
       </c>
       <c r="J55" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="K55" t="s">
-        <v>1562</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
       <c r="J56" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="K56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="J57" t="s">
-        <v>1511</v>
+        <v>1520</v>
       </c>
       <c r="K57" t="s">
-        <v>1563</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="J58" t="s">
         <v>82</v>
       </c>
       <c r="K58" t="s">
-        <v>1564</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1300</v>
+        <v>1309</v>
       </c>
       <c r="J59" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="K59" t="s">
-        <v>1565</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="J60" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="K60" t="s">
-        <v>1566</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="J61" t="s">
-        <v>1513</v>
+        <v>1522</v>
       </c>
       <c r="K61" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="J62" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
       <c r="K62" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1304</v>
+        <v>1313</v>
       </c>
       <c r="J63" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="K63" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1305</v>
+        <v>1314</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
       <c r="K64" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="K65" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="K66" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1308</v>
+        <v>1317</v>
       </c>
       <c r="K67" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="K68" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1310</v>
+        <v>1319</v>
       </c>
       <c r="K69" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1311</v>
+        <v>1320</v>
       </c>
       <c r="K70" t="s">
-        <v>1575</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="K71" t="s">
-        <v>1576</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="K72" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="K73" t="s">
-        <v>1578</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="K74" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="K75" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="K76" t="s">
-        <v>1581</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="K77" t="s">
-        <v>1582</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="K78" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
       <c r="K79" t="s">
-        <v>1584</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1321</v>
+        <v>1330</v>
       </c>
       <c r="K80" t="s">
-        <v>1585</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1322</v>
+        <v>1331</v>
       </c>
       <c r="K81" t="s">
-        <v>1586</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1323</v>
+        <v>1332</v>
       </c>
       <c r="K82" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="K83" t="s">
-        <v>1588</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="K84" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="K85" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
       <c r="K86" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="K87" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="K88" t="s">
-        <v>1591</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="K89" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="K90" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="K91" t="s">
-        <v>1594</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="K92" t="s">
-        <v>1595</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1334</v>
+        <v>1343</v>
       </c>
       <c r="K93" t="s">
-        <v>1596</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1335</v>
+        <v>1344</v>
       </c>
       <c r="K94" t="s">
-        <v>1597</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1336</v>
+        <v>1345</v>
       </c>
       <c r="K95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1337</v>
+        <v>1346</v>
       </c>
       <c r="K96" t="s">
-        <v>1598</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1338</v>
+        <v>1347</v>
       </c>
       <c r="K97" t="s">
-        <v>1599</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="K98" t="s">
-        <v>1600</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="K99" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="K100" t="s">
-        <v>1602</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="K101" t="s">
-        <v>1603</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1343</v>
+        <v>1352</v>
       </c>
       <c r="K102" t="s">
-        <v>1604</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1344</v>
+        <v>1353</v>
       </c>
       <c r="K103" t="s">
-        <v>1605</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1345</v>
+        <v>1354</v>
       </c>
       <c r="K104" t="s">
-        <v>1606</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="K105" t="s">
-        <v>1607</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="K106" t="s">
-        <v>1608</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1348</v>
+        <v>1357</v>
       </c>
       <c r="K107" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="K108" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1350</v>
+        <v>1359</v>
       </c>
       <c r="K109" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="K110" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1352</v>
+        <v>1361</v>
       </c>
       <c r="K111" t="s">
-        <v>1613</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1353</v>
+        <v>1362</v>
       </c>
       <c r="K112" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
       <c r="K113" t="s">
-        <v>1615</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="K114" t="s">
-        <v>1616</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="K115" t="s">
-        <v>1617</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="K116" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="K117" t="s">
-        <v>1619</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="K118" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
       <c r="K119" t="s">
-        <v>1621</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="K120" t="s">
-        <v>1622</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="K121" t="s">
-        <v>1623</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="K122" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1364</v>
+        <v>1373</v>
       </c>
       <c r="K123" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="K124" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="K125" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="K126" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="K127" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="K128" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="K129" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="K130" t="s">
-        <v>1631</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="K131" t="s">
-        <v>1632</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="K132" t="s">
-        <v>1633</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="K133" t="s">
-        <v>1634</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="K134" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="K135" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="K136" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="K137" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="K138" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="K139" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="K140" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="K141" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="K142" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="K143" t="s">
-        <v>1643</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="K144" t="s">
-        <v>1644</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="K145" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="K146" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="K147" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="K148" t="s">
-        <v>1648</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="K149" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="K150" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="K151" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="K152" t="s">
-        <v>1652</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="K153" t="s">
-        <v>1653</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="K154" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="K155" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="K156" t="s">
-        <v>1656</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="K157" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="K158" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="K159" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="K160" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="K161" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="K162" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1670</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1671</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1675</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1676</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1677</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1678</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1679</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1680</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1681</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1682</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1684</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1685</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1686</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1687</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">