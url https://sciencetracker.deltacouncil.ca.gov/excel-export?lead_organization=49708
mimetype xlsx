--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="832">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-14 01:34:46am</t>
+    <t>2026-06-29 07:11:30pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49708</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49708"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2503,50 +2503,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -5445,213 +5448,213 @@
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50749</v>
       </c>
       <c r="B3">
         <v>49835</v>
       </c>
       <c r="C3" t="s">
         <v>265</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>269</v>
       </c>
       <c r="F3" t="s">
         <v>270</v>
       </c>
       <c r="G3" t="s">
         <v>271</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="J3" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50722</v>
       </c>
       <c r="B4">
         <v>49891</v>
       </c>
       <c r="C4" t="s">
         <v>273</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>274</v>
       </c>
       <c r="F4" t="s">
         <v>275</v>
       </c>
       <c r="G4" t="s">
         <v>102</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J4" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50741</v>
       </c>
       <c r="B5">
         <v>49833</v>
       </c>
       <c r="C5" t="s">
         <v>277</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>278</v>
       </c>
       <c r="F5" t="s">
         <v>279</v>
       </c>
       <c r="G5" t="s">
         <v>280</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="J5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50748</v>
       </c>
       <c r="B6">
         <v>49835</v>
       </c>
       <c r="C6" t="s">
         <v>277</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>281</v>
       </c>
       <c r="F6" t="s">
         <v>279</v>
       </c>
       <c r="G6" t="s">
         <v>282</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J6" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50701</v>
       </c>
       <c r="B7">
         <v>49852</v>
       </c>
       <c r="C7" t="s">
         <v>273</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>283</v>
       </c>
       <c r="F7" t="s">
         <v>83</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50702</v>
       </c>
       <c r="B8">
         <v>49852</v>
       </c>
       <c r="C8" t="s">
         <v>273</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>284</v>
       </c>
       <c r="F8" t="s">
         <v>83</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="J8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50703</v>
       </c>
       <c r="B9">
         <v>49852</v>
       </c>
       <c r="C9" t="s">
         <v>273</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>285</v>
       </c>
       <c r="F9" t="s">
         <v>83</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54554</v>
       </c>
       <c r="B10">
         <v>49859</v>
       </c>
       <c r="C10" t="s">
         <v>286</v>
       </c>
       <c r="D10" t="s">
         <v>287</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>288</v>
       </c>
       <c r="G10" t="s">
         <v>289</v>
       </c>
@@ -5717,103 +5720,103 @@
       </c>
       <c r="J12" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50787</v>
       </c>
       <c r="B13">
         <v>49849</v>
       </c>
       <c r="C13" t="s">
         <v>273</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>297</v>
       </c>
       <c r="F13" t="s">
         <v>298</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50788</v>
       </c>
       <c r="B14">
         <v>49849</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>299</v>
       </c>
       <c r="F14" t="s">
         <v>298</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50789</v>
       </c>
       <c r="B15">
         <v>49849</v>
       </c>
       <c r="C15" t="s">
         <v>273</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>300</v>
       </c>
       <c r="F15" t="s">
         <v>298</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54551</v>
       </c>
       <c r="B16">
         <v>49859</v>
       </c>
       <c r="C16" t="s">
         <v>286</v>
       </c>
       <c r="D16" t="s">
         <v>301</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>302</v>
       </c>
       <c r="G16" t="s">
         <v>303</v>
       </c>
@@ -5825,133 +5828,133 @@
         <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50742</v>
       </c>
       <c r="B17">
         <v>49833</v>
       </c>
       <c r="C17" t="s">
         <v>265</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>304</v>
       </c>
       <c r="F17" t="s">
         <v>305</v>
       </c>
       <c r="G17" t="s">
         <v>306</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J17" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50747</v>
       </c>
       <c r="B18">
         <v>49835</v>
       </c>
       <c r="C18" t="s">
         <v>265</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>307</v>
       </c>
       <c r="F18" t="s">
         <v>305</v>
       </c>
       <c r="G18" t="s">
         <v>306</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J18" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50723</v>
       </c>
       <c r="B19">
         <v>49891</v>
       </c>
       <c r="C19" t="s">
         <v>273</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>308</v>
       </c>
       <c r="F19" t="s">
         <v>102</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50721</v>
       </c>
       <c r="B20">
         <v>49891</v>
       </c>
       <c r="C20" t="s">
         <v>273</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>309</v>
       </c>
       <c r="F20" t="s">
         <v>271</v>
       </c>
       <c r="G20" t="s">
         <v>310</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J20" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5992,60 +5995,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>139</v>
       </c>
       <c r="M1" t="s">
         <v>131</v>
       </c>
       <c r="N1" t="s">
         <v>132</v>
       </c>
       <c r="O1" t="s">
         <v>804</v>
       </c>
       <c r="P1" t="s">
         <v>809</v>
       </c>
       <c r="Q1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="R1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="S1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="T1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>311</v>
       </c>
       <c r="C2" t="s">
         <v>312</v>
       </c>
       <c r="D2" t="s">
         <v>321</v>
       </c>
       <c r="E2" t="s">
         <v>482</v>
       </c>
       <c r="F2" t="s">
         <v>486</v>
       </c>
       <c r="G2" t="s">
         <v>495</v>
       </c>
       <c r="H2" t="s">
         <v>500</v>
       </c>
       <c r="I2" t="s">
@@ -6054,54 +6057,54 @@
       <c r="J2" t="s">
         <v>561</v>
       </c>
       <c r="K2" t="s">
         <v>619</v>
       </c>
       <c r="L2" t="s">
         <v>152</v>
       </c>
       <c r="M2" t="s">
         <v>797</v>
       </c>
       <c r="N2" t="s">
         <v>800</v>
       </c>
       <c r="O2" t="s">
         <v>805</v>
       </c>
       <c r="P2" t="s">
         <v>810</v>
       </c>
       <c r="Q2" t="s">
         <v>242</v>
       </c>
       <c r="R2" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="S2" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="T2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>313</v>
       </c>
       <c r="D3" t="s">
         <v>322</v>
       </c>
       <c r="E3" t="s">
         <v>63</v>
       </c>
       <c r="F3" t="s">
         <v>487</v>
       </c>
       <c r="G3" t="s">
         <v>99</v>
       </c>
       <c r="H3" t="s">
@@ -6113,154 +6116,154 @@
       <c r="J3" t="s">
         <v>562</v>
       </c>
       <c r="K3" t="s">
         <v>620</v>
       </c>
       <c r="L3" t="s">
         <v>796</v>
       </c>
       <c r="M3" t="s">
         <v>149</v>
       </c>
       <c r="N3" t="s">
         <v>801</v>
       </c>
       <c r="O3" t="s">
         <v>806</v>
       </c>
       <c r="P3" t="s">
         <v>811</v>
       </c>
       <c r="Q3" t="s">
         <v>244</v>
       </c>
       <c r="R3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="S3" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="T3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>115</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>323</v>
       </c>
       <c r="E4" t="s">
         <v>483</v>
       </c>
       <c r="F4" t="s">
         <v>488</v>
       </c>
       <c r="G4" t="s">
         <v>496</v>
       </c>
       <c r="H4" t="s">
         <v>502</v>
       </c>
       <c r="I4" t="s">
         <v>528</v>
       </c>
       <c r="J4" t="s">
         <v>563</v>
       </c>
       <c r="K4" t="s">
         <v>621</v>
       </c>
       <c r="M4" t="s">
         <v>798</v>
       </c>
       <c r="N4" t="s">
         <v>147</v>
       </c>
       <c r="O4" t="s">
         <v>807</v>
       </c>
       <c r="P4" t="s">
         <v>812</v>
       </c>
       <c r="Q4" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="R4" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>314</v>
       </c>
       <c r="D5" t="s">
         <v>324</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>64</v>
       </c>
       <c r="G5" t="s">
         <v>497</v>
       </c>
       <c r="H5" t="s">
         <v>503</v>
       </c>
       <c r="I5" t="s">
         <v>529</v>
       </c>
       <c r="J5" t="s">
         <v>564</v>
       </c>
       <c r="K5" t="s">
         <v>622</v>
       </c>
       <c r="M5" t="s">
         <v>799</v>
       </c>
       <c r="N5" t="s">
         <v>802</v>
       </c>
       <c r="O5" t="s">
         <v>808</v>
       </c>
       <c r="P5" t="s">
         <v>807</v>
       </c>
       <c r="Q5" t="s">
         <v>243</v>
       </c>
       <c r="R5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>315</v>
       </c>
       <c r="D6" t="s">
         <v>325</v>
       </c>
       <c r="E6" t="s">
         <v>484</v>
       </c>
       <c r="F6" t="s">
         <v>489</v>
       </c>
       <c r="G6" t="s">
         <v>120</v>
       </c>
       <c r="H6" t="s">
         <v>504</v>
       </c>
       <c r="I6" t="s">
         <v>530</v>
       </c>
       <c r="J6" t="s">
@@ -6301,150 +6304,153 @@
       <c r="G7" t="s">
         <v>498</v>
       </c>
       <c r="H7" t="s">
         <v>505</v>
       </c>
       <c r="I7" t="s">
         <v>531</v>
       </c>
       <c r="J7" t="s">
         <v>566</v>
       </c>
       <c r="K7" t="s">
         <v>526</v>
       </c>
       <c r="M7" t="s">
         <v>146</v>
       </c>
       <c r="N7" t="s">
         <v>142</v>
       </c>
       <c r="P7" t="s">
         <v>814</v>
       </c>
       <c r="R7" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>317</v>
       </c>
       <c r="D8" t="s">
         <v>327</v>
       </c>
       <c r="F8" t="s">
         <v>491</v>
       </c>
       <c r="G8" t="s">
         <v>54</v>
       </c>
       <c r="H8" t="s">
         <v>506</v>
       </c>
       <c r="I8" t="s">
         <v>532</v>
       </c>
       <c r="J8" t="s">
         <v>567</v>
       </c>
       <c r="K8" t="s">
         <v>527</v>
       </c>
       <c r="N8" t="s">
         <v>153</v>
       </c>
       <c r="P8" t="s">
         <v>815</v>
       </c>
       <c r="R8" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>318</v>
       </c>
       <c r="D9" t="s">
         <v>328</v>
       </c>
       <c r="F9" t="s">
         <v>492</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>121</v>
       </c>
       <c r="I9" t="s">
         <v>122</v>
       </c>
       <c r="J9" t="s">
         <v>568</v>
       </c>
       <c r="K9" t="s">
         <v>624</v>
       </c>
       <c r="N9" t="s">
         <v>158</v>
       </c>
+      <c r="P9" t="s">
+        <v>816</v>
+      </c>
       <c r="R9" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>319</v>
       </c>
       <c r="D10" t="s">
         <v>329</v>
       </c>
       <c r="F10" t="s">
         <v>493</v>
       </c>
       <c r="G10" t="s">
         <v>499</v>
       </c>
       <c r="H10" t="s">
         <v>507</v>
       </c>
       <c r="I10" t="s">
         <v>533</v>
       </c>
       <c r="J10" t="s">
         <v>569</v>
       </c>
       <c r="K10" t="s">
         <v>625</v>
       </c>
       <c r="N10" t="s">
         <v>803</v>
       </c>
       <c r="R10" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11" t="s">
         <v>330</v>
       </c>
       <c r="F11" t="s">
         <v>494</v>
       </c>
       <c r="H11" t="s">
         <v>508</v>
       </c>
       <c r="I11" t="s">
         <v>534</v>
       </c>
       <c r="J11" t="s">
         <v>570</v>
       </c>
       <c r="K11" t="s">
         <v>626</v>
       </c>
       <c r="R11" t="s">