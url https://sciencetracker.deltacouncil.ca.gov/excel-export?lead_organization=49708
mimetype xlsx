--- v1 (2026-06-30)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="832">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-29 07:11:30pm</t>
+    <t>2026-08-21 11:01:27am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49708</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49708"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5448,51 +5448,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50749</v>
       </c>
       <c r="B3">
         <v>49835</v>
       </c>
       <c r="C3" t="s">
         <v>265</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>269</v>
       </c>
       <c r="F3" t="s">
         <v>270</v>
       </c>
       <c r="G3" t="s">
         <v>271</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="J3" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50722</v>
       </c>
       <c r="B4">
         <v>49891</v>
       </c>
       <c r="C4" t="s">
         <v>273</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>274</v>
       </c>
       <c r="F4" t="s">
         <v>275</v>
       </c>
       <c r="G4" t="s">
         <v>102</v>
       </c>
@@ -5504,157 +5504,157 @@
         <v>276</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50741</v>
       </c>
       <c r="B5">
         <v>49833</v>
       </c>
       <c r="C5" t="s">
         <v>277</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>278</v>
       </c>
       <c r="F5" t="s">
         <v>279</v>
       </c>
       <c r="G5" t="s">
         <v>280</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50748</v>
       </c>
       <c r="B6">
         <v>49835</v>
       </c>
       <c r="C6" t="s">
         <v>277</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>281</v>
       </c>
       <c r="F6" t="s">
         <v>279</v>
       </c>
       <c r="G6" t="s">
         <v>282</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="J6" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50701</v>
       </c>
       <c r="B7">
         <v>49852</v>
       </c>
       <c r="C7" t="s">
         <v>273</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>283</v>
       </c>
       <c r="F7" t="s">
         <v>83</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50702</v>
       </c>
       <c r="B8">
         <v>49852</v>
       </c>
       <c r="C8" t="s">
         <v>273</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>284</v>
       </c>
       <c r="F8" t="s">
         <v>83</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="J8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50703</v>
       </c>
       <c r="B9">
         <v>49852</v>
       </c>
       <c r="C9" t="s">
         <v>273</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>285</v>
       </c>
       <c r="F9" t="s">
         <v>83</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="J9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54554</v>
       </c>
       <c r="B10">
         <v>49859</v>
       </c>
       <c r="C10" t="s">
         <v>286</v>
       </c>
       <c r="D10" t="s">
         <v>287</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>288</v>
       </c>
       <c r="G10" t="s">
         <v>289</v>
       </c>
@@ -5720,103 +5720,103 @@
       </c>
       <c r="J12" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50787</v>
       </c>
       <c r="B13">
         <v>49849</v>
       </c>
       <c r="C13" t="s">
         <v>273</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>297</v>
       </c>
       <c r="F13" t="s">
         <v>298</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="J13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50788</v>
       </c>
       <c r="B14">
         <v>49849</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>299</v>
       </c>
       <c r="F14" t="s">
         <v>298</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50789</v>
       </c>
       <c r="B15">
         <v>49849</v>
       </c>
       <c r="C15" t="s">
         <v>273</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>300</v>
       </c>
       <c r="F15" t="s">
         <v>298</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="J15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54551</v>
       </c>
       <c r="B16">
         <v>49859</v>
       </c>
       <c r="C16" t="s">
         <v>286</v>
       </c>
       <c r="D16" t="s">
         <v>301</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>302</v>
       </c>
       <c r="G16" t="s">
         <v>303</v>
       </c>
@@ -5828,79 +5828,79 @@
         <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50742</v>
       </c>
       <c r="B17">
         <v>49833</v>
       </c>
       <c r="C17" t="s">
         <v>265</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>304</v>
       </c>
       <c r="F17" t="s">
         <v>305</v>
       </c>
       <c r="G17" t="s">
         <v>306</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="J17" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50747</v>
       </c>
       <c r="B18">
         <v>49835</v>
       </c>
       <c r="C18" t="s">
         <v>265</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>307</v>
       </c>
       <c r="F18" t="s">
         <v>305</v>
       </c>
       <c r="G18" t="s">
         <v>306</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J18" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50723</v>
       </c>
       <c r="B19">
         <v>49891</v>
       </c>
       <c r="C19" t="s">
         <v>273</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>308</v>
       </c>
       <c r="F19" t="s">
         <v>102</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">