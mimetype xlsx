--- v2 (2026-08-21)
+++ v3 (2026-10-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="832">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-21 11:01:27am</t>
+    <t>2026-10-07 01:29:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49708</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49708"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5638,51 +5638,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54554</v>
       </c>
       <c r="B10">
         <v>49859</v>
       </c>
       <c r="C10" t="s">
         <v>286</v>
       </c>
       <c r="D10" t="s">
         <v>287</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>288</v>
       </c>
       <c r="G10" t="s">
         <v>289</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54553</v>
       </c>
       <c r="B11">
         <v>49859</v>
       </c>
       <c r="C11" t="s">
         <v>286</v>
       </c>
       <c r="D11" t="s">
         <v>291</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>292</v>
       </c>
       <c r="G11" t="s">
         <v>293</v>
       </c>
@@ -5910,51 +5910,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50721</v>
       </c>
       <c r="B20">
         <v>49891</v>
       </c>
       <c r="C20" t="s">
         <v>273</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>309</v>
       </c>
       <c r="F20" t="s">
         <v>271</v>
       </c>
       <c r="G20" t="s">
         <v>310</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J20" t="s">
         <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>